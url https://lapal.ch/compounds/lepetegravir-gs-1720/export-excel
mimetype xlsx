--- v0 (2026-06-02)
+++ v1 (2026-06-23)
@@ -695,60 +695,60 @@
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2022159387</t>
   </si>
   <si>
     <t>GS-1720 compound and analogues</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc</t>
   </si>
   <si>
     <t>2042-01-18</t>
   </si>
   <si>
     <t>The present disclosure relates generally to certain tricyclic compounds, pharmaceutical compositions comprising said compounds, and methods of making said compounds and pharmaceutical compositions. The compounds of the disclosure are useful in treating or preventing human immunodeficiency virus (HIV) infection.</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
-    <t>Türkiye, South Africa</t>
-[...8 lines deleted...]
-    <t>Australia, Canada, Chile, Costa Rica, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Israel, Taiwan, Province of China, United States of America, Seychelles, Bahrain, Hong Kong, Kuwait, Oman, New Zealand, Panama, Qatar, Russian Federation, Singapore</t>
+    <t>Türkiye, South Africa, Tajikistan, Belarus, Azerbaijan, Turkmenistan, Armenia, Kyrgyzstan, Kazakhstan</t>
+  </si>
+  <si>
+    <t>Australia, Chile, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Sweden, Japan, Saudi Arabia, Taiwan, Province of China, United States of America, Hong Kong, Russian Federation</t>
+  </si>
+  <si>
+    <t>Argentina, China, Colombia, Dominican Republic, Albania, Serbia, Türkiye, North Macedonia, Mexico, Peru, South Africa, Sierra Leone, Eswatini, Liberia, Namibia, Sao Tome and Principe, Mozambique, Uganda, Zambia, Zimbabwe, Tanzania, United Republic of, Malawi, Ghana, Rwanda, Sudan, Botswana, Lesotho, Kenya, Gambia (the), India, Brazil, Egypt, Guatemala, Indonesia, Malaysia, Nigeria, Philippines, Thailand, Viet Nam, Ukraine, Uzbekistan</t>
+  </si>
+  <si>
+    <t>Australia, Canada, Chile, Costa Rica, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Israel, Taiwan, Province of China, United States of America, Seychelles, Bahrain, Hong Kong, Kuwait, Oman, New Zealand, Panama, Qatar, Singapore, United Arab Emirates</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of, North Macedonia</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), San Marino, Monaco, Japan, Korea, Republic of</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Lepetegravir (GS-1720) compound and analogues (Markush structure)</t>
   </si>