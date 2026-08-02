--- v1 (2026-06-23)
+++ v2 (2026-08-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -614,50 +614,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
@@ -765,51 +768,51 @@
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/pO2RMll5QJ0OPETip5gLjF9AoKQqULpjYuJQzXZE.png</t>
   </si>
   <si>
     <t>Lepetegravir Chemical Structure</t>
   </si>
   <si>
     <t>WHO Drug Information, Vol. 39, No. 2, 2025 Proposed INN: List 133 International Nonproprietary Names for Pharmaceutical Substances (INN)</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Gilead Sciences, Inc.</t>
+    <t>Gilead</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.gilead.com/</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;P035 Pharmacokinetic/pharmacodynamic and resistance analyses of GS-1720, a once-weekly oral integrase strand transfer inhibitor, &lt;span style="color: rgb(0, 0, 0);"&gt;Brie Falkard et al. HIV Glasgow, 10-13 Nov. 2024&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background&lt;/strong&gt;: Long-acting oral antiretrovirals remain an unmet medical need. GS-1720 is an oral integrase strand transfer inhibitor (INSTI) with potent anti-HIV-1 activity. In a phase Ib study in people with HIV-1, GS-1720 was well tolerated and demonstrated antiviral activity (mean reduction in HIV-1 RNA across four dosing cohorts [30, 150, 450 and 900 mg] of 1.74−2.44 log10&amp;nbsp;copies/ml from baseline to day [D] 11) [1], comparable with approved once-daily INSTIs. We report GS-1720 pharmacokinetics/pharmacodynamics and resistance data from this phase Ib study.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods&lt;/strong&gt;: In this open-label multicohort study, participants, who were treatment-naïve or treatment-experienced but naïve to INSTIs and off antiretroviral therapy for ≥12 weeks, were administered oral GS-1720 on D1 and D2 and followed for 10 days. Participants were tested for genotypic and phenotypic integrase (IN) resistance at baseline and D11. Endpoints included: change in HIV-1 RNA (log10&amp;nbsp;copies/ml) from baseline to D11 [1], GS-1720 concentrations on D11, correlation between concentrations at D11 versus reduction of plasma HIV-1 RNA, emergence of IN resistance mutations at D11.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results&lt;/strong&gt;: Participants were enrolled into 30, 150, 450 and 900 mg cohorts (&lt;em&gt;n&lt;/em&gt;&amp;nbsp;= 28; 7/cohort). Median (range) age was 33 (18–62) years; 89.3% were male. Mean GS-1720 concentrations on D11 were 1.64, 5.87, 8.78 and 18.4 µg/ml in 30, 150, 450 and 900 mg cohorts, respectively; mean HIV-1 RNA reductions on D11 were 1.74, 2.18, 2.44 and 2.37 log10&amp;nbsp;copies/ml, respectively. In participants with GS-1720 concentrations at D11 above two-fold the inhibitory quotient (IQ2; 3.876 µg/ml), robust antiviral activity (≥1.5 log10&amp;nbsp;copies/ml reduction in HIV-1 RNA from baseline to D11) was observed. No participant had primary resistance-associated mutations (RAMs) in IN at screening. No resistance to the INSTI-class was detected at D11. One individual (lowest dose [30 mg] cohort) had increasing HIV-1 RNA after D7 of the monotherapy period. However, resistance testing showed no INSTI RAMs at D11.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions&lt;/strong&gt;: GS-1720 showed robust antiviral activity with D11 concentrations above IQ2. There were no observed cases of treatment-emergent IN resistance, including participants with low GS-1720 concentrations. The robust pharmacokinetics/pharmacodynamics data and lack of resistance support further clinical development and dose selection for GS-1720.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Reference&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1. Fichtenbaum CJ, Berhe M, Bordon J, Lalezari JP, Oguchi G, Sinclair G, et&amp;nbsp;al. Antiviral activity, safety, and pharmacokinetics of GS-1720, a novel weekly oral INSTI [CROI Abstract 116]. Top Antivir Med. 2024;32(1):19.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
@@ -2112,79 +2115,80 @@
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R1"/>
+  <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R1"/>
+      <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>178</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>179</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>180</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>181</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2194,50 +2198,53 @@
         <v>183</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>184</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>185</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>186</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>187</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>188</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>189</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>190</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>191</v>
+      </c>
+      <c r="S1" s="2" t="s">
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O2"/>
   <sheetViews>
@@ -2247,372 +2254,372 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C2" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="D2" t="s">
         <v>54</v>
       </c>
       <c r="E2" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="G2" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="H2" t="s">
         <v>126</v>
       </c>
       <c r="I2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="J2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="K2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="L2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="M2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="N2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="O2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C2" t="s">
+        <v>211</v>
+      </c>
+      <c r="D2" t="s">
+        <v>207</v>
+      </c>
+      <c r="F2" t="s">
+        <v>225</v>
+      </c>
+      <c r="H2" s="5" t="s">
         <v>210</v>
       </c>
-      <c r="D2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>169</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D2" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>177</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C2" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D2" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E2" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
@@ -2629,57 +2636,57 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>54</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>170</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>169</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>171</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C2" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>56</v>
       </c>
       <c r="C3" t="s">
         <v>172</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>56</v>
       </c>
       <c r="C4" t="s">
         <v>174</v>