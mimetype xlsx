--- v2 (2026-08-02)
+++ v3 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>lepetegravir (GS-1720)</t>
   </si>
   <si>
     <t>GS-1720</t>
   </si>
   <si>
     <t>investigational</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>integrase strand transfer inhibitor (INSTI)</t>
   </si>
   <si>
     <t>GS-1720 is an oral integrase strand transfer inhibitor (INSTI) with potent anti-HIV-1 activity. GS-1720 is an investigational candidate in a once-weekly oral treatment regimen in both treatment-naïve and switch populations of people living with HIV.</t>
   </si>
@@ -460,160 +469,167 @@
   <si>
     <t>Weekly</t>
   </si>
   <si>
     <t>Tablet</t>
   </si>
   <si>
     <t>GS-US-544-5905</t>
   </si>
   <si>
     <t>NCT05585307</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05585307</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Master protocol: The goal of this master clinical trial study is to learn how novel antiretrovirals (medicines that stop the virus from multiplying) affect the human immunodeficiency virus-1 (HIV-1) infection in people living with HIV (PWH).
 Substudy-01 (GS-US-544-5905-01) will evaluate bavtavirine in PWH.
 Substudy-02 (GS-US-544-5905-02) will evaluate GS-1720 in PWH.
-Substudy-03 (GS-US-544-5905-03) will evaluate GS-6212 in PWH.</t>
+Substudy-03 (GS-US-544-5905-03) will evaluate GS-6212 in PWH.
+Substudy GS-US-544-5905-05 is to learn more about the study drug GS-3242 in PWH.</t>
   </si>
   <si>
     <t>Study of Novel Antiretrovirals in Participants With HIV-1</t>
   </si>
   <si>
-    <t>United States of America, Thailand, Dominican Republic</t>
-[...11 lines deleted...]
-    <t>Standard of Care (Substudy 02)</t>
+    <t>United States of America, Dominican Republic, Thailand</t>
+  </si>
+  <si>
+    <t>Bavtavirine</t>
+  </si>
+  <si>
+    <t>Standard of care</t>
+  </si>
+  <si>
+    <t>GS-3242</t>
+  </si>
+  <si>
+    <t>GS-6212</t>
   </si>
   <si>
     <t>2022-10-26</t>
   </si>
   <si>
-    <t>2024-07-30</t>
+    <t>2025-04-18</t>
   </si>
   <si>
     <t>2024-02-17</t>
   </si>
   <si>
-    <t>2024-03-08</t>
-[...2 lines deleted...]
-    <t>Adults</t>
+    <t>2024-03-18</t>
+  </si>
+  <si>
+    <t>Adults, Cisgender women, Transgender women, Non-lactating individuals, Cisgender men, Transgender men, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 All Substudies:
 * Plasma human immunodeficiency virus-1 (HIV-1) ribonucleic acid (RNA) ≥ 5000 copies/mL but ≤ 400,000 copies/mL at screening.
 * Cluster of differentiation 4 (CD4) cell count \&gt; 200 cells/mm\^3 at screening.
 * Antiretroviral (ARV) treatment-naive or treatment-experienced but naive to the investigational ARV drug class being investigated in the given substudy and have not received any ARV within 12 weeks of screening, including medications received for pre-exposure prophylaxis (PrEP) or postexposure prophylaxis (PEP) (note that current or prior receipt of long acting (LA) parenteral ARVs such as monoclonal antibodies (mAbs) targeting HIV-1, injectable cabotegravir (CAB), or injectable rilpivirine (RPV) is exclusionary).
 * Have adequate renal function</t>
   </si>
   <si>
     <t>HBV, HCV</t>
   </si>
   <si>
     <t>Non-randomized</t>
   </si>
   <si>
-    <t>Single group assignment</t>
-[...1 lines deleted...]
-  <si>
     <t>Open label</t>
   </si>
   <si>
     <t>WONDERS1</t>
   </si>
   <si>
     <t>NCT06544733</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06544733</t>
   </si>
   <si>
     <t>Suspended</t>
   </si>
   <si>
     <t>The goal of this clinical study is to learn more about the experimental drugs GS-1720 and GS-4182; to compare the combination of GS-1720 and GS-4182 with the current standard-of-care treatment bictegravir/emtricitabine/tenofovir alafenamide (B/F/TAF, BVY), to see if the combination of GS-1720 and GS-4182 is safe and if it works for treating human immunodeficiency virus type 1 (HIV-1) infection.
 This study has two phases: Phase 2 and Phase 3.
 The primary objectives of this study are:
 Phase 2: To evaluate the efficacy of switching to oral weekly GS-1720 in combination with GS-4182 versus continuing BVY in virologically suppressed people with HIV-1 (PWH) at Week 24.
 Phase 3: To evaluate the efficacy of switching to oral weekly GS-1720/GS-4182 Fixed-dose combination (FDC) tablet regimen ve</t>
   </si>
   <si>
     <t>Study of Oral Weekly GS-1720 and GS-4182 Versus Biktarvy in People With HIV-1 Who Are Virologically Suppressed</t>
   </si>
   <si>
-    <t>Puerto Rico, United States of America</t>
+    <t>United States of America, Puerto Rico</t>
   </si>
   <si>
     <t>2024-08-20</t>
   </si>
   <si>
-    <t>2025-09-22</t>
+    <t>2026-01-01</t>
   </si>
   <si>
     <t>2028-01-01</t>
   </si>
   <si>
     <t>2029-06-01</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * Documented plasma HIV-1 RNA \&lt; 50 copies/mL for ≥ 24 weeks before and at screening.
 * Receiving BVY for ≥ 24 weeks prior to screening.
 Key Exclusion Criteria:
 * Prior use of, or exposure to LEN, GS-1720, or GS-4182.
 * History of virologic failure while on an integrase strand-transfer inhibitor (INSTI)-based regimen.
 * Documented integrase strand-transfer inhibitor (INSTI) resistance, specifically, resistance-associated mutations (RAMs) E92G/Q, G118R, F121Y, Y143C/H/R, S147G, Q148H/K/R, N155H/S, or R263K in the integrase gene.
 * Prior use of any long-acting (LA) parenteral antiretrovirals (ARV) such as monoclonal antibodies (mAbs) or broadly neutralizing antibodies (bNAbs) targeting HIV-1, injectable cabotegravir (including oral cabotegravir lead-in), or injecta</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Study of Oral Weekly GS-1720 and GS-4182 Compared With Biktarvy in People With HIV-1 Who Have Not Been Treated (WONDERS2) - Gilead's clinical trials website</t>
   </si>
   <si>
     <t>https://www.gileadclinicaltrials.com/study?nctid=NCT06613685</t>
   </si>
   <si>
     <t>Gilead Provides Update on Clinical Studies Evaluating GS-1720 and/or GS-4182 for the Treatment of HIV-1 Infection - on hold</t>
   </si>
   <si>
     <t>https://www.gilead.com/company/company-statements/2025/gilead-provides-update-on-clinical-studies-evaluating-gs-1720-and-or-gs-4182-for-the-treatment-of-hiv-1-infection</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
@@ -778,50 +794,53 @@
     <t>WHO Drug Information, Vol. 39, No. 2, 2025 Proposed INN: List 133 International Nonproprietary Names for Pharmaceutical Substances (INN)</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Gilead</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.gilead.com/</t>
   </si>
   <si>
     <t>US</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;P035 Pharmacokinetic/pharmacodynamic and resistance analyses of GS-1720, a once-weekly oral integrase strand transfer inhibitor, &lt;span style="color: rgb(0, 0, 0);"&gt;Brie Falkard et al. HIV Glasgow, 10-13 Nov. 2024&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background&lt;/strong&gt;: Long-acting oral antiretrovirals remain an unmet medical need. GS-1720 is an oral integrase strand transfer inhibitor (INSTI) with potent anti-HIV-1 activity. In a phase Ib study in people with HIV-1, GS-1720 was well tolerated and demonstrated antiviral activity (mean reduction in HIV-1 RNA across four dosing cohorts [30, 150, 450 and 900 mg] of 1.74−2.44 log10&amp;nbsp;copies/ml from baseline to day [D] 11) [1], comparable with approved once-daily INSTIs. We report GS-1720 pharmacokinetics/pharmacodynamics and resistance data from this phase Ib study.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods&lt;/strong&gt;: In this open-label multicohort study, participants, who were treatment-naïve or treatment-experienced but naïve to INSTIs and off antiretroviral therapy for ≥12 weeks, were administered oral GS-1720 on D1 and D2 and followed for 10 days. Participants were tested for genotypic and phenotypic integrase (IN) resistance at baseline and D11. Endpoints included: change in HIV-1 RNA (log10&amp;nbsp;copies/ml) from baseline to D11 [1], GS-1720 concentrations on D11, correlation between concentrations at D11 versus reduction of plasma HIV-1 RNA, emergence of IN resistance mutations at D11.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results&lt;/strong&gt;: Participants were enrolled into 30, 150, 450 and 900 mg cohorts (&lt;em&gt;n&lt;/em&gt;&amp;nbsp;= 28; 7/cohort). Median (range) age was 33 (18–62) years; 89.3% were male. Mean GS-1720 concentrations on D11 were 1.64, 5.87, 8.78 and 18.4 µg/ml in 30, 150, 450 and 900 mg cohorts, respectively; mean HIV-1 RNA reductions on D11 were 1.74, 2.18, 2.44 and 2.37 log10&amp;nbsp;copies/ml, respectively. In participants with GS-1720 concentrations at D11 above two-fold the inhibitory quotient (IQ2; 3.876 µg/ml), robust antiviral activity (≥1.5 log10&amp;nbsp;copies/ml reduction in HIV-1 RNA from baseline to D11) was observed. No participant had primary resistance-associated mutations (RAMs) in IN at screening. No resistance to the INSTI-class was detected at D11. One individual (lowest dose [30 mg] cohort) had increasing HIV-1 RNA after D7 of the monotherapy period. However, resistance testing showed no INSTI RAMs at D11.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions&lt;/strong&gt;: GS-1720 showed robust antiviral activity with D11 concentrations above IQ2. There were no observed cases of treatment-emergent IN resistance, including participants with low GS-1720 concentrations. The robust pharmacokinetics/pharmacodynamics data and lack of resistance support further clinical development and dose selection for GS-1720.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Reference&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1. Fichtenbaum CJ, Berhe M, Bordon J, Lalezari JP, Oguchi G, Sinclair G, et&amp;nbsp;al. Antiviral activity, safety, and pharmacokinetics of GS-1720, a novel weekly oral INSTI [CROI Abstract 116]. Top Antivir Med. 2024;32(1):19.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1191,102 +1210,105 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gileadclinicaltrials.com/study?nctid=NCT06613685" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/company/company-statements/2025/gilead-provides-update-on-clinical-studies-evaluating-gs-1720-and-or-gs-4182-for-the-treatment-of-hiv-1-infection" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20220728&amp;CC=WO&amp;NR=2022159387A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/pO2RMll5QJ0OPETip5gLjF9AoKQqULpjYuJQzXZE.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gileadclinicaltrials.com/study?nctid=NCT06613685" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/company/company-statements/2025/gilead-provides-update-on-clinical-studies-evaluating-gs-1720-and-or-gs-4182-for-the-treatment-of-hiv-1-infection" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1342,136 +1364,144 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="H2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I2" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      <c r="M2" t="s">
         <v>42</v>
       </c>
       <c r="N2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P2" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="Q2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="R2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="S2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="T2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="U2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="V2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="W2" t="s">
         <v>46</v>
       </c>
       <c r="X2" t="s">
         <v>47</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="Y2" s="1" t="s">
+        <v>48</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="AA2" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="AB2" t="s">
         <v>50</v>
       </c>
+      <c r="AC2" t="s">
+        <v>51</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>52</v>
+      </c>
       <c r="AE2" t="s">
-        <v>51</v>
-[...4 lines deleted...]
-      <c r="AG2" t="s">
         <v>53</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>54</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>55</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ4"/>
   <sheetViews>
@@ -1515,629 +1545,642 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="E2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="F2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="G2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="H2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="I2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="J2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="M2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="O2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="Q2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="S2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="U2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="X2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="Y2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="Z2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AA2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AB2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AC2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AD2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AE2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AG2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AK2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AP2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ2">
         <v>73</v>
       </c>
       <c r="AR2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AX2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="F3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="G3" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="H3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="I3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="J3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="M3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="O3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="Q3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="S3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="U3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="X3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="Y3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AB3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AC3" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AD3" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AE3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AG3" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="AH3" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="AI3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ3" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="AK3" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="AM3" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="AP3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ3">
         <v>49</v>
       </c>
       <c r="AR3" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AS3" t="s">
-        <v>154</v>
+        <v>133</v>
       </c>
       <c r="AU3" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>157</v>
       </c>
       <c r="AX3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ3" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="E4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="F4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="G4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="H4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="I4" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="J4" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="M4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="O4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="Q4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="S4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="U4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="X4" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="Y4" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="Z4" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="AA4" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="AE4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AF4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AG4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AH4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AI4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AJ4" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="AP4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AQ4">
         <v>675</v>
       </c>
       <c r="AR4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AS4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AX4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E3" sqref="E3"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>56</v>
+        <v>174</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>59</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B2" t="s">
-        <v>172</v>
+        <v>59</v>
       </c>
       <c r="C2" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>177</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>178</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B3" t="s">
-        <v>174</v>
+        <v>59</v>
       </c>
       <c r="C3" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>179</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>180</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:S1"/>
@@ -2146,617 +2189,608 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>180</v>
+        <v>185</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>202</v>
+        <v>207</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>203</v>
+        <v>208</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="C2" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="D2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E2" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="G2" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="H2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I2" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="J2" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="K2" t="s">
-        <v>214</v>
+        <v>219</v>
       </c>
       <c r="L2" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="M2" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="N2" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
       <c r="O2" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>219</v>
+        <v>224</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>220</v>
+        <v>225</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>221</v>
+        <v>226</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>222</v>
+        <v>227</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>223</v>
+        <v>228</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="C2" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="D2" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="F2" t="s">
-        <v>225</v>
+        <v>230</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>210</v>
+        <v>215</v>
       </c>
       <c r="I2" t="s">
-        <v>226</v>
+        <v>231</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>228</v>
+        <v>233</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="C2" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="D2" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>234</v>
+        <v>239</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="C2" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="D2" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="E2" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E4" sqref="E4"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>56</v>
+        <v>174</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>245</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="C2" t="s">
-        <v>241</v>
-[...30 lines deleted...]
-        <v>175</v>
+        <v>247</v>
+      </c>
+      <c r="H2" t="s">
+        <v>248</v>
+      </c>
+      <c r="J2" t="s">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
-  <hyperlinks>
-[...2 lines deleted...]
-  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>