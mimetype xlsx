--- v3 (2026-08-22)
+++ v4 (2026-09-11)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -802,54 +802,84 @@
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Gilead</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.gilead.com/</t>
   </si>
   <si>
     <t>US</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
-    <t>&lt;p&gt;P035 Pharmacokinetic/pharmacodynamic and resistance analyses of GS-1720, a once-weekly oral integrase strand transfer inhibitor, &lt;span style="color: rgb(0, 0, 0);"&gt;Brie Falkard et al. HIV Glasgow, 10-13 Nov. 2024&lt;/span&gt;&lt;/p&gt;</t>
+    <t>&lt;p&gt;Pharmacokinetic/pharmacodynamic and resistance analyses of GS-1720, a once-weekly oral integrase strand transfer inhibitor&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Falkland B.</t>
+  </si>
+  <si>
+    <t>2024-11-01</t>
+  </si>
+  <si>
+    <t>HIV Glasgow conference - Poster P035</t>
+  </si>
+  <si>
+    <t>GS-1720 showed robust antiviral activity with D11 concentrations above IQ2. There were no observed cases of treatment-emergent IN resistance, including participants with low GS-1720 concentrations. The robust pharmacokinetics/pharmacodynamics data and lack of resistance support further clinical development and dose selection for GS-1720</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background&lt;/strong&gt;: Long-acting oral antiretrovirals remain an unmet medical need. GS-1720 is an oral integrase strand transfer inhibitor (INSTI) with potent anti-HIV-1 activity. In a phase Ib study in people with HIV-1, GS-1720 was well tolerated and demonstrated antiviral activity (mean reduction in HIV-1 RNA across four dosing cohorts [30, 150, 450 and 900 mg] of 1.74−2.44 log10&amp;nbsp;copies/ml from baseline to day [D] 11) [1], comparable with approved once-daily INSTIs. We report GS-1720 pharmacokinetics/pharmacodynamics and resistance data from this phase Ib study.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods&lt;/strong&gt;: In this open-label multicohort study, participants, who were treatment-naïve or treatment-experienced but naïve to INSTIs and off antiretroviral therapy for ≥12 weeks, were administered oral GS-1720 on D1 and D2 and followed for 10 days. Participants were tested for genotypic and phenotypic integrase (IN) resistance at baseline and D11. Endpoints included: change in HIV-1 RNA (log10&amp;nbsp;copies/ml) from baseline to D11 [1], GS-1720 concentrations on D11, correlation between concentrations at D11 versus reduction of plasma HIV-1 RNA, emergence of IN resistance mutations at D11.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results&lt;/strong&gt;: Participants were enrolled into 30, 150, 450 and 900 mg cohorts (&lt;em&gt;n&lt;/em&gt;&amp;nbsp;= 28; 7/cohort). Median (range) age was 33 (18–62) years; 89.3% were male. Mean GS-1720 concentrations on D11 were 1.64, 5.87, 8.78 and 18.4 µg/ml in 30, 150, 450 and 900 mg cohorts, respectively; mean HIV-1 RNA reductions on D11 were 1.74, 2.18, 2.44 and 2.37 log10&amp;nbsp;copies/ml, respectively. In participants with GS-1720 concentrations at D11 above two-fold the inhibitory quotient (IQ2; 3.876 µg/ml), robust antiviral activity (≥1.5 log10&amp;nbsp;copies/ml reduction in HIV-1 RNA from baseline to D11) was observed. No participant had primary resistance-associated mutations (RAMs) in IN at screening. No resistance to the INSTI-class was detected at D11. One individual (lowest dose [30 mg] cohort) had increasing HIV-1 RNA after D7 of the monotherapy period. However, resistance testing showed no INSTI RAMs at D11.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions&lt;/strong&gt;: GS-1720 showed robust antiviral activity with D11 concentrations above IQ2. There were no observed cases of treatment-emergent IN resistance, including participants with low GS-1720 concentrations. The robust pharmacokinetics/pharmacodynamics data and lack of resistance support further clinical development and dose selection for GS-1720.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Reference&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1. Fichtenbaum CJ, Berhe M, Bordon J, Lalezari JP, Oguchi G, Sinclair G, et&amp;nbsp;al. Antiviral activity, safety, and pharmacokinetics of GS-1720, a novel weekly oral INSTI [CROI Abstract 116]. Top Antivir Med. 2024;32(1):19.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://www.sciencedirect.com/science/article/abs/pii/S2352301825003297"&gt;Standardisation of monitoring routines for new long-acting antiretrovirals in development.&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Hoffmann, Rockstroh</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>Lancet HIV</t>
+  </si>
+  <si>
+    <t>As long-acting antiretroviral therapy advances, maintaining rigorous immunological surveillance becomes essential to balance dosing convenience against potential immunological risks.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;The US Food and Drug Administration's clinical hold on Gilead Sciences' once-weekly combination of GS-1720 and GS-4182 due to unexpected CD4 T-cell and lymphocyte count declines represents a key safety signal in long-acting HIV therapy development. This event parallels the earlier islatravir trials, in which similar immunological effects led to a downsized development programme with lower doses of the drug. The current safety signal must involve different mechanisms, as the combination contains an integrase inhibitor and a capsid inhibitor rather than a nucleoside reverse transcriptase translocation inhibitor. Although GS-1720 appears well tolerated in early studies, the high doses used might have contributed to toxicity. As GS-4182 is a prodrug that converts to lenacapavir, the parent compound warrants careful evaluation, particularly given lenacapavir's anticipated widespread use for HIV prevention. Existing lenacapavir data show favourable safety profiles. However, CD4 T-cell reporting has been inconsistent across trials, and different study populations and dosing regimens might not fully capture all potential immunological effects. CD4 T-cell declines represent a key concern for people with HIV. Future trials should implement standardised monitoring protocols with individual participant trajectories, predefined decline thresholds, and clear discontinuation criteria. As long-acting antiretroviral therapy advances, maintaining rigorous immunological surveillance becomes essential to balance dosing convenience against potential immunological risks.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2642,51 +2672,51 @@
       <c r="E2" t="s">
         <v>244</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J2"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>171</v>
@@ -2704,54 +2734,95 @@
         <v>175</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>59</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>246</v>
       </c>
       <c r="C2" t="s">
         <v>247</v>
       </c>
+      <c r="D2" t="s">
+        <v>248</v>
+      </c>
+      <c r="E2" t="s">
+        <v>249</v>
+      </c>
+      <c r="F2" t="s">
+        <v>250</v>
+      </c>
+      <c r="G2" t="s">
+        <v>251</v>
+      </c>
       <c r="H2" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="J2" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" t="s">
+        <v>246</v>
+      </c>
+      <c r="C3" t="s">
+        <v>253</v>
+      </c>
+      <c r="D3" t="s">
+        <v>254</v>
+      </c>
+      <c r="E3" t="s">
+        <v>255</v>
+      </c>
+      <c r="F3" t="s">
+        <v>256</v>
+      </c>
+      <c r="G3" t="s">
+        <v>257</v>
+      </c>
+      <c r="H3" t="s">
+        <v>258</v>
+      </c>
+      <c r="J3" t="s">
         <v>129</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>