--- v4 (2026-09-11)
+++ v5 (2026-10-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="259">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -180,51 +180,51 @@
   <si>
     <t>GS-1720 is currently in clinical development and not yet approved in any jurisdiction.</t>
   </si>
   <si>
     <t>Oral</t>
   </si>
   <si>
     <t>Oral solid form</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Detailed manufacturing information is not currently available for this compound.</t>
   </si>
   <si>
     <t>HIV</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Self-administered</t>
   </si>
   <si>
-    <t>Other/Variable/Unknown: once a week is the investigated schedule</t>
+    <t>Weekly</t>
   </si>
   <si>
     <t>650mg is the investigated dose</t>
   </si>
   <si>
     <t>1300mg is the investigated loading dose (2 tablets)</t>
   </si>
   <si>
     <t>In the phase 2/3 study (NCT06613685), participants will receive a 1-day loading dose of GS-1720 (1300 mg) and GS-4182 (600 mg) on Day 1.Thereafter, participants will take weekly doses of single agent GS-1720 (650 mg) and GS-4182 (300 mg) co-administered for at least 48 weeks.</t>
   </si>
   <si>
     <t>GS-1720 is on the priority list of MPP since March 2025, as a candidate for which voluntary licensing and technology transfer through MPP would lead to expanded access, significant health benefits, and substantial public health impact compared to available standards of care (https://medicinespatentpool.org/progress-achievements/prioritisation#pills-hiv)</t>
   </si>
   <si>
     <t>2024-06-17 12:26:54</t>
   </si>
   <si>
     <t>2025-04-25 12:23:44</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
@@ -445,53 +445,50 @@
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * HIV-1 RNA ≥ 500 copies/mL at screening.
 * Antiretroviral (ARV) treatment-naive, except the use of oral pre-exposure prophylaxis (PrEP) or postexposure prophylaxis (PEP) with emtricitabine/tenofovir disoproxil fumarate (FTC/TDF) or F/TAF, up to 1 month prior to screening.
 Key Exclusion Criteria:
 * Prior use of any long acting parenteral antiretrovirals (ARVs) such as monoclonal antibodies, broadly neutralizing antibodies targeting HIV-1, LEN, injectable cabotegravir (including oral cabotegravir lead-in), and/or injectable rilpivirine.
 * Documented resistance to the integrase strand-transfer inhibitor class, specifically, resistance-associated mutations E92G/Q, G118R, F121Y, Y143C/H/R, S147G, Q148H/K/R, N155H/S, or R263K in the integrase gene.
 * Any of the follow</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
-    <t>Weekly</t>
-[...1 lines deleted...]
-  <si>
     <t>Tablet</t>
   </si>
   <si>
     <t>GS-US-544-5905</t>
   </si>
   <si>
     <t>NCT05585307</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05585307</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Master protocol: The goal of this master clinical trial study is to learn how novel antiretrovirals (medicines that stop the virus from multiplying) affect the human immunodeficiency virus-1 (HIV-1) infection in people living with HIV (PWH).
 Substudy-01 (GS-US-544-5905-01) will evaluate bavtavirine in PWH.
 Substudy-02 (GS-US-544-5905-02) will evaluate GS-1720 in PWH.
 Substudy-03 (GS-US-544-5905-03) will evaluate GS-6212 in PWH.
 Substudy GS-US-544-5905-05 is to learn more about the study drug GS-3242 in PWH.</t>
   </si>
   <si>
@@ -532,70 +529,70 @@
 All Substudies:
 * Plasma human immunodeficiency virus-1 (HIV-1) ribonucleic acid (RNA) ≥ 5000 copies/mL but ≤ 400,000 copies/mL at screening.
 * Cluster of differentiation 4 (CD4) cell count \&gt; 200 cells/mm\^3 at screening.
 * Antiretroviral (ARV) treatment-naive or treatment-experienced but naive to the investigational ARV drug class being investigated in the given substudy and have not received any ARV within 12 weeks of screening, including medications received for pre-exposure prophylaxis (PrEP) or postexposure prophylaxis (PEP) (note that current or prior receipt of long acting (LA) parenteral ARVs such as monoclonal antibodies (mAbs) targeting HIV-1, injectable cabotegravir (CAB), or injectable rilpivirine (RPV) is exclusionary).
 * Have adequate renal function</t>
   </si>
   <si>
     <t>HBV, HCV</t>
   </si>
   <si>
     <t>Non-randomized</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>WONDERS1</t>
   </si>
   <si>
     <t>NCT06544733</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06544733</t>
   </si>
   <si>
-    <t>Suspended</t>
+    <t>Active, not recruiting</t>
   </si>
   <si>
     <t>The goal of this clinical study is to learn more about the experimental drugs GS-1720 and GS-4182; to compare the combination of GS-1720 and GS-4182 with the current standard-of-care treatment bictegravir/emtricitabine/tenofovir alafenamide (B/F/TAF, BVY), to see if the combination of GS-1720 and GS-4182 is safe and if it works for treating human immunodeficiency virus type 1 (HIV-1) infection.
 This study has two phases: Phase 2 and Phase 3.
 The primary objectives of this study are:
 Phase 2: To evaluate the efficacy of switching to oral weekly GS-1720 in combination with GS-4182 versus continuing BVY in virologically suppressed people with HIV-1 (PWH) at Week 24.
 Phase 3: To evaluate the efficacy of switching to oral weekly GS-1720/GS-4182 Fixed-dose combination (FDC) tablet regimen ve</t>
   </si>
   <si>
     <t>Study of Oral Weekly GS-1720 and GS-4182 Versus Biktarvy in People With HIV-1 Who Are Virologically Suppressed</t>
   </si>
   <si>
     <t>United States of America, Puerto Rico</t>
   </si>
   <si>
     <t>2024-08-20</t>
   </si>
   <si>
-    <t>2026-01-01</t>
+    <t>2026-04-14</t>
   </si>
   <si>
     <t>2028-01-01</t>
   </si>
   <si>
     <t>2029-06-01</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * Documented plasma HIV-1 RNA \&lt; 50 copies/mL for ≥ 24 weeks before and at screening.
 * Receiving BVY for ≥ 24 weeks prior to screening.
 Key Exclusion Criteria:
 * Prior use of, or exposure to LEN, GS-1720, or GS-4182.
 * History of virologic failure while on an integrase strand-transfer inhibitor (INSTI)-based regimen.
 * Documented integrase strand-transfer inhibitor (INSTI) resistance, specifically, resistance-associated mutations (RAMs) E92G/Q, G118R, F121Y, Y143C/H/R, S147G, Q148H/K/R, N155H/S, or R263K in the integrase gene.
 * Prior use of any long-acting (LA) parenteral antiretrovirals (ARV) such as monoclonal antibodies (mAbs) or broadly neutralizing antibodies (bNAbs) targeting HIV-1, injectable cabotegravir (including oral cabotegravir lead-in), or injecta</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
@@ -1835,271 +1832,271 @@
       <c r="AI2" t="s">
         <v>129</v>
       </c>
       <c r="AJ2" t="s">
         <v>130</v>
       </c>
       <c r="AK2" t="s">
         <v>47</v>
       </c>
       <c r="AP2" t="s">
         <v>131</v>
       </c>
       <c r="AQ2">
         <v>73</v>
       </c>
       <c r="AR2" t="s">
         <v>132</v>
       </c>
       <c r="AS2" t="s">
         <v>133</v>
       </c>
       <c r="AU2" t="s">
         <v>134</v>
       </c>
       <c r="AW2" t="s">
-        <v>135</v>
+        <v>50</v>
       </c>
       <c r="AX2" t="s">
         <v>43</v>
       </c>
       <c r="AY2" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="AZ2" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
+        <v>136</v>
+      </c>
+      <c r="C3" t="s">
         <v>137</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="E3" t="s">
         <v>139</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G3" t="s">
         <v>112</v>
       </c>
       <c r="H3" t="s">
+        <v>141</v>
+      </c>
+      <c r="I3" t="s">
         <v>142</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>143</v>
       </c>
-      <c r="J3" t="s">
+      <c r="M3" t="s">
         <v>144</v>
       </c>
-      <c r="M3" t="s">
+      <c r="O3" t="s">
         <v>145</v>
       </c>
-      <c r="O3" t="s">
+      <c r="Q3" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="S3" t="s">
         <v>37</v>
       </c>
       <c r="U3" t="s">
+        <v>147</v>
+      </c>
+      <c r="X3" t="s">
         <v>148</v>
       </c>
-      <c r="X3" t="s">
+      <c r="Y3" t="s">
         <v>149</v>
       </c>
-      <c r="Y3" t="s">
+      <c r="AB3" t="s">
         <v>150</v>
       </c>
-      <c r="AB3" t="s">
+      <c r="AC3" t="s">
         <v>151</v>
       </c>
-      <c r="AC3" t="s">
+      <c r="AD3" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="AE3" t="s">
         <v>126</v>
       </c>
       <c r="AF3" t="s">
         <v>127</v>
       </c>
       <c r="AG3" t="s">
         <v>129</v>
       </c>
       <c r="AH3" t="s">
         <v>129</v>
       </c>
       <c r="AI3" t="s">
         <v>129</v>
       </c>
       <c r="AJ3" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="AK3" t="s">
         <v>47</v>
       </c>
       <c r="AM3" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="AP3" t="s">
         <v>131</v>
       </c>
       <c r="AQ3">
         <v>49</v>
       </c>
       <c r="AR3" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="AS3" t="s">
         <v>133</v>
       </c>
       <c r="AU3" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="AX3" t="s">
         <v>43</v>
       </c>
       <c r="AY3" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="AZ3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
+        <v>157</v>
+      </c>
+      <c r="C4" t="s">
         <v>158</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" s="4" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="E4" t="s">
         <v>110</v>
       </c>
       <c r="F4" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="G4" t="s">
         <v>112</v>
       </c>
       <c r="H4" t="s">
+        <v>161</v>
+      </c>
+      <c r="I4" t="s">
         <v>162</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="M4" t="s">
         <v>37</v>
       </c>
       <c r="O4" t="s">
         <v>116</v>
       </c>
       <c r="Q4" t="s">
         <v>119</v>
       </c>
       <c r="S4" t="s">
         <v>117</v>
       </c>
       <c r="U4" t="s">
         <v>118</v>
       </c>
       <c r="X4" t="s">
+        <v>164</v>
+      </c>
+      <c r="Y4" t="s">
         <v>165</v>
       </c>
-      <c r="Y4" t="s">
+      <c r="Z4" t="s">
         <v>166</v>
       </c>
-      <c r="Z4" t="s">
+      <c r="AA4" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="AE4" t="s">
         <v>126</v>
       </c>
       <c r="AF4" t="s">
         <v>127</v>
       </c>
       <c r="AG4" t="s">
         <v>128</v>
       </c>
       <c r="AH4" t="s">
         <v>128</v>
       </c>
       <c r="AI4" t="s">
         <v>129</v>
       </c>
       <c r="AJ4" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="AP4" t="s">
         <v>131</v>
       </c>
       <c r="AQ4">
         <v>675</v>
       </c>
       <c r="AR4" t="s">
         <v>132</v>
       </c>
       <c r="AS4" t="s">
         <v>133</v>
       </c>
       <c r="AU4" t="s">
         <v>134</v>
       </c>
       <c r="AW4" t="s">
-        <v>135</v>
+        <v>50</v>
       </c>
       <c r="AX4" t="s">
         <v>43</v>
       </c>
       <c r="AY4" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="AZ4" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
@@ -2108,103 +2105,103 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="B1" s="2" t="s">
         <v>170</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="C1" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>172</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>173</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>108</v>
       </c>
       <c r="B2" t="s">
         <v>59</v>
       </c>
       <c r="C2" t="s">
+        <v>176</v>
+      </c>
+      <c r="I2" s="4" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>108</v>
       </c>
       <c r="B3" t="s">
         <v>59</v>
       </c>
       <c r="C3" t="s">
+        <v>178</v>
+      </c>
+      <c r="I3" s="4" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -2225,99 +2222,99 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>181</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>182</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>183</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>184</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>185</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>186</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>187</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>188</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="L1" s="2" t="s">
         <v>189</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="M1" s="6" t="s">
         <v>190</v>
       </c>
-      <c r="M1" s="6" t="s">
+      <c r="N1" s="6" t="s">
         <v>191</v>
       </c>
-      <c r="N1" s="6" t="s">
+      <c r="O1" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>193</v>
       </c>
-      <c r="P1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="Q1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="R1" s="2" t="s">
+      <c r="S1" s="2" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O2"/>
   <sheetViews>
@@ -2327,500 +2324,500 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>198</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>199</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="6" t="s">
         <v>201</v>
       </c>
-      <c r="F1" s="6" t="s">
+      <c r="G1" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>205</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>206</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="L1" s="2" t="s">
         <v>207</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="M1" s="2" t="s">
         <v>208</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="N1" s="2" t="s">
         <v>209</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="C2" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="D2" t="s">
         <v>57</v>
       </c>
       <c r="E2" t="s">
+        <v>213</v>
+      </c>
+      <c r="F2" s="5" t="s">
         <v>214</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="G2" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="H2" t="s">
         <v>129</v>
       </c>
       <c r="I2" t="s">
+        <v>216</v>
+      </c>
+      <c r="J2" t="s">
         <v>217</v>
       </c>
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>218</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>219</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>220</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>221</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>224</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>225</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="G1" s="2" t="s">
         <v>226</v>
       </c>
-      <c r="F1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="6" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
+        <v>228</v>
+      </c>
+      <c r="C2" t="s">
+        <v>215</v>
+      </c>
+      <c r="D2" t="s">
+        <v>211</v>
+      </c>
+      <c r="F2" t="s">
         <v>229</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="F2" t="s">
+      <c r="H2" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="I2" t="s">
         <v>230</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>232</v>
-      </c>
-[...4 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="C2" t="s">
         <v>234</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>237</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>238</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
+        <v>240</v>
+      </c>
+      <c r="C2" t="s">
         <v>241</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>242</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>171</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>172</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>173</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>59</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
+        <v>245</v>
+      </c>
+      <c r="C2" t="s">
         <v>246</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>247</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>248</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>249</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>250</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="J2" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C3" t="s">
+        <v>252</v>
+      </c>
+      <c r="D3" t="s">
         <v>253</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>254</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>255</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" t="s">
         <v>256</v>
       </c>
-      <c r="G3" t="s">
+      <c r="H3" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="J3" t="s">
         <v>129</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>