--- v5 (2026-10-02)
+++ v6 (2026-10-22)
@@ -1,97 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="258">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="317">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -132,71 +143,218 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
+  </si>
+  <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
-    <t>lepetegravir (GS-1720)</t>
+    <t>lepetegravir</t>
   </si>
   <si>
     <t>GS-1720</t>
   </si>
   <si>
     <t>investigational</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
+    <t>INSTI (Integrase Strand Transfer Inhibitor)</t>
+  </si>
+  <si>
     <t>integrase strand transfer inhibitor (INSTI)</t>
   </si>
   <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
+  </si>
+  <si>
     <t>GS-1720 is an oral integrase strand transfer inhibitor (INSTI) with potent anti-HIV-1 activity. GS-1720 is an investigational candidate in a once-weekly oral treatment regimen in both treatment-naïve and switch populations of people living with HIV.</t>
   </si>
   <si>
     <t>GS-1720 is currently in clinical development and not yet approved in any jurisdiction.</t>
   </si>
   <si>
     <t>Oral</t>
   </si>
   <si>
     <t>Oral solid form</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Detailed manufacturing information is not currently available for this compound.</t>
   </si>
   <si>
     <t>HIV</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Self-administered</t>
@@ -285,53 +443,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -349,50 +504,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>WONDERS2</t>
   </si>
   <si>
     <t>NCT06613685</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06613685</t>
   </si>
   <si>
     <t>Phase II/III</t>
   </si>
   <si>
     <t>Terminated</t>
   </si>
   <si>
     <t>Gilead Sciences</t>
   </si>
   <si>
     <t>The goal of this clinical study is to learn more about the experimental drugs GS-1720 (an oral, long-acting integrase strand transfer inhibitor (INSTI)) and GS-4182 (a prodrug of Lenacapavir (LEN)); to compare the combination of GS-1720 and GS-4182 with the current standard-of-care treatment bictegravir/emtricitabine/tenofovir alafenamide (B/F/TAF) (Biktarvy), to see if the combination of GS-1720 and GS-4182 is safe and if it works for treating human immunodeficiency virus type 1 (HIV-1) infection in treatment-naive people with HIV-1 (PWH).
 This study has two phases: Phase 2 and Phase 3.
 The primary objectives of this study are:
 Phase 2: To evaluate the efficacy of oral weekly GS-1720 coadministered with GS-4182 versus continuing Biktarvy (BVY) in treatment-naive PWH at Week 24.
 Phase</t>
@@ -407,53 +565,50 @@
     <t>GS-4182</t>
   </si>
   <si>
     <t>Bictegravir/emtricitabine/tenofovir alafenamide</t>
   </si>
   <si>
     <t>GS-1720/GS-4182 FDC</t>
   </si>
   <si>
     <t>Placebo to Match BVY</t>
   </si>
   <si>
     <t>2024-10-21</t>
   </si>
   <si>
     <t>2026-03-26</t>
   </si>
   <si>
     <t>2029-01-01</t>
   </si>
   <si>
     <t>2030-08-01</t>
   </si>
   <si>
     <t>2026-03-16</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Cisgender women, Transgender women, Cisgender men, Transgender men</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * HIV-1 RNA ≥ 500 copies/mL at screening.
 * Antiretroviral (ARV) treatment-naive, except the use of oral pre-exposure prophylaxis (PrEP) or postexposure prophylaxis (PEP) with emtricitabine/tenofovir disoproxil fumarate (FTC/TDF) or F/TAF, up to 1 month prior to screening.
 Key Exclusion Criteria:
 * Prior use of any long acting parenteral antiretrovirals (ARVs) such as monoclonal antibodies, broadly neutralizing antibodies targeting HIV-1, LEN, injectable cabotegravir (including oral cabotegravir lead-in), and/or injectable rilpivirine.
 * Documented resistance to the integrase strand-transfer inhibitor class, specifically, resistance-associated mutations E92G/Q, G118R, F121Y, Y143C/H/R, S147G, Q148H/K/R, N155H/S, or R263K in the integrase gene.
 * Any of the follow</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
@@ -498,53 +653,50 @@
     <t>United States of America, Dominican Republic, Thailand</t>
   </si>
   <si>
     <t>Bavtavirine</t>
   </si>
   <si>
     <t>Standard of care</t>
   </si>
   <si>
     <t>GS-3242</t>
   </si>
   <si>
     <t>GS-6212</t>
   </si>
   <si>
     <t>2022-10-26</t>
   </si>
   <si>
     <t>2025-04-18</t>
   </si>
   <si>
     <t>2024-02-17</t>
   </si>
   <si>
     <t>2024-03-18</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Cisgender women, Transgender women, Non-lactating individuals, Cisgender men, Transgender men, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 All Substudies:
 * Plasma human immunodeficiency virus-1 (HIV-1) ribonucleic acid (RNA) ≥ 5000 copies/mL but ≤ 400,000 copies/mL at screening.
 * Cluster of differentiation 4 (CD4) cell count \&gt; 200 cells/mm\^3 at screening.
 * Antiretroviral (ARV) treatment-naive or treatment-experienced but naive to the investigational ARV drug class being investigated in the given substudy and have not received any ARV within 12 weeks of screening, including medications received for pre-exposure prophylaxis (PrEP) or postexposure prophylaxis (PEP) (note that current or prior receipt of long acting (LA) parenteral ARVs such as monoclonal antibodies (mAbs) targeting HIV-1, injectable cabotegravir (CAB), or injectable rilpivirine (RPV) is exclusionary).
 * Have adequate renal function</t>
   </si>
   <si>
     <t>HBV, HCV</t>
   </si>
   <si>
     <t>Non-randomized</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>WONDERS1</t>
   </si>
   <si>
     <t>NCT06544733</t>
   </si>
   <si>
@@ -567,50 +719,80 @@
     <t>United States of America, Puerto Rico</t>
   </si>
   <si>
     <t>2024-08-20</t>
   </si>
   <si>
     <t>2026-04-14</t>
   </si>
   <si>
     <t>2028-01-01</t>
   </si>
   <si>
     <t>2029-06-01</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * Documented plasma HIV-1 RNA \&lt; 50 copies/mL for ≥ 24 weeks before and at screening.
 * Receiving BVY for ≥ 24 weeks prior to screening.
 Key Exclusion Criteria:
 * Prior use of, or exposure to LEN, GS-1720, or GS-4182.
 * History of virologic failure while on an integrase strand-transfer inhibitor (INSTI)-based regimen.
 * Documented integrase strand-transfer inhibitor (INSTI) resistance, specifically, resistance-associated mutations (RAMs) E92G/Q, G118R, F121Y, Y143C/H/R, S147G, Q148H/K/R, N155H/S, or R263K in the integrase gene.
 * Prior use of any long-acting (LA) parenteral antiretrovirals (ARV) such as monoclonal antibodies (mAbs) or broadly neutralizing antibodies (bNAbs) targeting HIV-1, injectable cabotegravir (including oral cabotegravir lead-in), or injecta</t>
   </si>
   <si>
+    <t>TBD</t>
+  </si>
+  <si>
+    <t>https://s29.q4cdn.com/585078350/files/doc_financials/2026/q2/GILD-Q226-Summary-of-Prepared-Remarks-4-August-2026.pdf</t>
+  </si>
+  <si>
+    <t>Phase II</t>
+  </si>
+  <si>
+    <t>Not yet recruiting</t>
+  </si>
+  <si>
+    <t>Patients will be receiving once-weekly oral lenacapavir plus GS-1720.</t>
+  </si>
+  <si>
+    <t>Phase II clinical trial of oral lenacapavir plus GS-1720 for HIV</t>
+  </si>
+  <si>
+    <t>United States of America</t>
+  </si>
+  <si>
+    <t>oral lenacapavir + GS-1720</t>
+  </si>
+  <si>
+    <t>weekly</t>
+  </si>
+  <si>
+    <t>2027-01-01</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Study of Oral Weekly GS-1720 and GS-4182 Compared With Biktarvy in People With HIV-1 Who Have Not Been Treated (WONDERS2) - Gilead's clinical trials website</t>
   </si>
   <si>
     <t>https://www.gileadclinicaltrials.com/study?nctid=NCT06613685</t>
@@ -711,66 +893,54 @@
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2022159387</t>
   </si>
   <si>
     <t>GS-1720 compound and analogues</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc</t>
   </si>
   <si>
     <t>2042-01-18</t>
   </si>
   <si>
     <t>The present disclosure relates generally to certain tricyclic compounds, pharmaceutical compositions comprising said compounds, and methods of making said compounds and pharmaceutical compositions. The compounds of the disclosure are useful in treating or preventing human immunodeficiency virus (HIV) infection.</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
-    <t>Türkiye, South Africa, Tajikistan, Belarus, Azerbaijan, Turkmenistan, Armenia, Kyrgyzstan, Kazakhstan</t>
-[...14 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), San Marino, Monaco, Japan, Korea, Republic of</t>
+    <t>World Intellectual Property Organization (WIPO), Argentina, China, Colombia, Dominican Republic, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, Mexico, Peru, South Africa, Sierra Leone, Eswatini, Liberia, Namibia, Sao Tome and Principe, Mozambique, Uganda, Zambia, Zimbabwe, Tanzania, United Republic of, Malawi, Ghana, Rwanda, Sudan, Botswana, Lesotho, Kenya, Gambia (the), India, Brazil, Egypt, Guatemala, Indonesia, Malaysia, Nigeria, Philippines, Tajikistan, Belarus, Azerbaijan, Turkmenistan, Armenia, Kyrgyzstan, Kazakhstan, Thailand, Viet Nam, Ukraine, Uzbekistan</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Chile, Costa Rica, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Israel, Japan, Korea, Republic of, Saudi Arabia, Taiwan, Province of China, United States of America, Seychelles, Bahrain, Hong Kong, Kuwait, Oman, New Zealand, Panama, Qatar, Russian Federation, Singapore, United Arab Emirates</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Lepetegravir (GS-1720) compound and analogues (Markush structure)</t>
   </si>
   <si>
     <t>MSD</t>
   </si>
   <si>
     <t>Granted in : EP (AT, BE, BG, CH, CY, CZ, DE, DK, EE, ES, FI, FR, GB, GR, HR, HU, IE, IS, IT, LI, LT, LU, LV, MC, MT, NL, NO, PL, PT, RO, SE, SI, SK, SM, TR), ZA
 Filed in : AP (20 countries), AR,AU, BH, BR, CA, CL, CN, CO, CR, DO, EA (6 countries), EG, GT, HK, ID, IL, IN, JP, KR, KW, MX, MY, NG, NZ, OM, US, PA, PE, PH, QA, SA, SG, TH, TW, UZ, UA, VN</t>
@@ -833,50 +1003,59 @@
     <t>HIV Glasgow conference - Poster P035</t>
   </si>
   <si>
     <t>GS-1720 showed robust antiviral activity with D11 concentrations above IQ2. There were no observed cases of treatment-emergent IN resistance, including participants with low GS-1720 concentrations. The robust pharmacokinetics/pharmacodynamics data and lack of resistance support further clinical development and dose selection for GS-1720</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background&lt;/strong&gt;: Long-acting oral antiretrovirals remain an unmet medical need. GS-1720 is an oral integrase strand transfer inhibitor (INSTI) with potent anti-HIV-1 activity. In a phase Ib study in people with HIV-1, GS-1720 was well tolerated and demonstrated antiviral activity (mean reduction in HIV-1 RNA across four dosing cohorts [30, 150, 450 and 900 mg] of 1.74−2.44 log10&amp;nbsp;copies/ml from baseline to day [D] 11) [1], comparable with approved once-daily INSTIs. We report GS-1720 pharmacokinetics/pharmacodynamics and resistance data from this phase Ib study.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods&lt;/strong&gt;: In this open-label multicohort study, participants, who were treatment-naïve or treatment-experienced but naïve to INSTIs and off antiretroviral therapy for ≥12 weeks, were administered oral GS-1720 on D1 and D2 and followed for 10 days. Participants were tested for genotypic and phenotypic integrase (IN) resistance at baseline and D11. Endpoints included: change in HIV-1 RNA (log10&amp;nbsp;copies/ml) from baseline to D11 [1], GS-1720 concentrations on D11, correlation between concentrations at D11 versus reduction of plasma HIV-1 RNA, emergence of IN resistance mutations at D11.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results&lt;/strong&gt;: Participants were enrolled into 30, 150, 450 and 900 mg cohorts (&lt;em&gt;n&lt;/em&gt;&amp;nbsp;= 28; 7/cohort). Median (range) age was 33 (18–62) years; 89.3% were male. Mean GS-1720 concentrations on D11 were 1.64, 5.87, 8.78 and 18.4 µg/ml in 30, 150, 450 and 900 mg cohorts, respectively; mean HIV-1 RNA reductions on D11 were 1.74, 2.18, 2.44 and 2.37 log10&amp;nbsp;copies/ml, respectively. In participants with GS-1720 concentrations at D11 above two-fold the inhibitory quotient (IQ2; 3.876 µg/ml), robust antiviral activity (≥1.5 log10&amp;nbsp;copies/ml reduction in HIV-1 RNA from baseline to D11) was observed. No participant had primary resistance-associated mutations (RAMs) in IN at screening. No resistance to the INSTI-class was detected at D11. One individual (lowest dose [30 mg] cohort) had increasing HIV-1 RNA after D7 of the monotherapy period. However, resistance testing showed no INSTI RAMs at D11.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions&lt;/strong&gt;: GS-1720 showed robust antiviral activity with D11 concentrations above IQ2. There were no observed cases of treatment-emergent IN resistance, including participants with low GS-1720 concentrations. The robust pharmacokinetics/pharmacodynamics data and lack of resistance support further clinical development and dose selection for GS-1720.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Reference&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;1. Fichtenbaum CJ, Berhe M, Bordon J, Lalezari JP, Oguchi G, Sinclair G, et&amp;nbsp;al. Antiviral activity, safety, and pharmacokinetics of GS-1720, a novel weekly oral INSTI [CROI Abstract 116]. Top Antivir Med. 2024;32(1):19.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://www.sciencedirect.com/science/article/abs/pii/S2352301825003297"&gt;Standardisation of monitoring routines for new long-acting antiretrovirals in development.&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Hoffmann, Rockstroh</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>Lancet HIV</t>
   </si>
   <si>
     <t>As long-acting antiretroviral therapy advances, maintaining rigorous immunological surveillance becomes essential to balance dosing convenience against potential immunological risks.</t>
   </si>
   <si>
     <t>&lt;p&gt;The US Food and Drug Administration's clinical hold on Gilead Sciences' once-weekly combination of GS-1720 and GS-4182 due to unexpected CD4 T-cell and lymphocyte count declines represents a key safety signal in long-acting HIV therapy development. This event parallels the earlier islatravir trials, in which similar immunological effects led to a downsized development programme with lower doses of the drug. The current safety signal must involve different mechanisms, as the combination contains an integrase inhibitor and a capsid inhibitor rather than a nucleoside reverse transcriptase translocation inhibitor. Although GS-1720 appears well tolerated in early studies, the high doses used might have contributed to toxicity. As GS-4182 is a prodrug that converts to lenacapavir, the parent compound warrants careful evaluation, particularly given lenacapavir's anticipated widespread use for HIV prevention. Existing lenacapavir data show favourable safety profiles. However, CD4 T-cell reporting has been inconsistent across trials, and different study populations and dosing regimens might not fully capture all potential immunological effects. CD4 T-cell declines represent a key concern for people with HIV. Future trials should implement standardised monitoring protocols with individual participant trajectories, predefined decline thresholds, and clear discontinuation criteria. As long-acting antiretroviral therapy advances, maintaining rigorous immunological surveillance becomes essential to balance dosing convenience against potential immunological risks.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sciencedirect.com/science/article/abs/pii/S2352301825003297</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -916,51 +1095,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1208,134 +1387,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06613685" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05585307" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06544733" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06613685" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05585307" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06544733" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s29.q4cdn.com/585078350/files/doc_financials/2026/q2/GILD-Q226-Summary-of-Prepared-Remarks-4-August-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gileadclinicaltrials.com/study?nctid=NCT06613685" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/company/company-statements/2025/gilead-provides-update-on-clinical-studies-evaluating-gs-1720-and-or-gs-4182-for-the-treatment-of-hiv-1-infection" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20220728&amp;CC=WO&amp;NR=2022159387A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/pO2RMll5QJ0OPETip5gLjF9AoKQqULpjYuJQzXZE.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S2352301825003297" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1364,198 +1597,418 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
+      </c>
+      <c r="B2" t="s">
+        <v>87</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
+        <v>89</v>
       </c>
       <c r="F2" t="s">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="G2" t="s">
-        <v>41</v>
+        <v>91</v>
       </c>
       <c r="H2" t="s">
-        <v>42</v>
-[...11 lines deleted...]
-        <v>45</v>
+        <v>92</v>
+      </c>
+      <c r="J2" t="s">
+        <v>93</v>
+      </c>
+      <c r="K2" t="s">
+        <v>94</v>
+      </c>
+      <c r="L2" t="s">
+        <v>94</v>
       </c>
       <c r="Q2" t="s">
-        <v>45</v>
+        <v>95</v>
       </c>
       <c r="R2" t="s">
-        <v>45</v>
+        <v>96</v>
       </c>
       <c r="S2" t="s">
-        <v>45</v>
+        <v>97</v>
       </c>
       <c r="T2" t="s">
-        <v>46</v>
+        <v>97</v>
       </c>
       <c r="U2" t="s">
-        <v>46</v>
+        <v>97</v>
       </c>
       <c r="V2" t="s">
-        <v>46</v>
+        <v>97</v>
       </c>
       <c r="W2" t="s">
-        <v>46</v>
+        <v>98</v>
       </c>
       <c r="X2" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>49</v>
+        <v>98</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>98</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>98</v>
       </c>
       <c r="AA2" t="s">
-        <v>50</v>
+        <v>99</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>100</v>
       </c>
       <c r="AC2" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="AD2" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>102</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>103</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>104</v>
       </c>
       <c r="AH2" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>105</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>106</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ4"/>
+  <dimension ref="A1:AZ5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D4" sqref="D4"/>
+      <selection activeCell="D5" sqref="D5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -1572,636 +2025,705 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>58</v>
+        <v>110</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>60</v>
+        <v>112</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>61</v>
+        <v>113</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>62</v>
+        <v>114</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>116</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>65</v>
+        <v>117</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>66</v>
+        <v>118</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>67</v>
+        <v>119</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>70</v>
+        <v>122</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>71</v>
+        <v>123</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>72</v>
+        <v>124</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>73</v>
+        <v>125</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>74</v>
+        <v>126</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>75</v>
+        <v>127</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>76</v>
+        <v>128</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>77</v>
+        <v>129</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>78</v>
+        <v>130</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>79</v>
+        <v>131</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>80</v>
+        <v>132</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>81</v>
+        <v>133</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>82</v>
+        <v>134</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>83</v>
+        <v>135</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>84</v>
+        <v>136</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>85</v>
+        <v>137</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>86</v>
+        <v>138</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>87</v>
+        <v>139</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>88</v>
+        <v>140</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>89</v>
+        <v>141</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>90</v>
+        <v>142</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>91</v>
+        <v>143</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>92</v>
+        <v>144</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>93</v>
+        <v>145</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>94</v>
+        <v>146</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>95</v>
+        <v>147</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>96</v>
+        <v>148</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>97</v>
+        <v>149</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>98</v>
+        <v>150</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>99</v>
+        <v>151</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>100</v>
+        <v>152</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>101</v>
+        <v>153</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>102</v>
+        <v>154</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>103</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>155</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>104</v>
+        <v>156</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>105</v>
+        <v>157</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>106</v>
+        <v>158</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="C2" t="s">
-        <v>108</v>
+        <v>160</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>109</v>
+        <v>161</v>
       </c>
       <c r="E2" t="s">
-        <v>110</v>
+        <v>162</v>
       </c>
       <c r="F2" t="s">
-        <v>111</v>
+        <v>163</v>
       </c>
       <c r="G2" t="s">
-        <v>112</v>
+        <v>164</v>
       </c>
       <c r="H2" t="s">
-        <v>113</v>
+        <v>165</v>
       </c>
       <c r="I2" t="s">
-        <v>114</v>
+        <v>166</v>
       </c>
       <c r="J2" t="s">
-        <v>115</v>
+        <v>167</v>
       </c>
       <c r="M2" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="O2" t="s">
-        <v>116</v>
+        <v>168</v>
       </c>
       <c r="Q2" t="s">
-        <v>117</v>
+        <v>169</v>
       </c>
       <c r="S2" t="s">
-        <v>118</v>
+        <v>170</v>
       </c>
       <c r="U2" t="s">
-        <v>119</v>
+        <v>171</v>
       </c>
       <c r="X2" t="s">
-        <v>120</v>
+        <v>172</v>
       </c>
       <c r="Y2" t="s">
-        <v>121</v>
+        <v>173</v>
       </c>
       <c r="Z2" t="s">
-        <v>122</v>
+        <v>174</v>
       </c>
       <c r="AA2" t="s">
-        <v>123</v>
+        <v>175</v>
       </c>
       <c r="AB2" t="s">
-        <v>124</v>
+        <v>176</v>
       </c>
       <c r="AC2" t="s">
-        <v>124</v>
+        <v>176</v>
       </c>
       <c r="AD2" t="s">
-        <v>125</v>
+        <v>177</v>
       </c>
       <c r="AE2" t="s">
-        <v>126</v>
+        <v>178</v>
       </c>
       <c r="AF2" t="s">
-        <v>127</v>
+        <v>179</v>
       </c>
       <c r="AG2" t="s">
-        <v>128</v>
+        <v>179</v>
       </c>
       <c r="AH2" t="s">
-        <v>128</v>
+        <v>180</v>
       </c>
       <c r="AI2" t="s">
-        <v>129</v>
+        <v>181</v>
       </c>
       <c r="AJ2" t="s">
-        <v>130</v>
-[...7 lines deleted...]
-      <c r="AQ2">
+        <v>99</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>182</v>
+      </c>
+      <c r="AP2">
         <v>73</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>183</v>
+      </c>
       <c r="AR2" t="s">
-        <v>132</v>
-[...5 lines deleted...]
-        <v>134</v>
+        <v>184</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>185</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>102</v>
       </c>
       <c r="AW2" t="s">
-        <v>50</v>
+        <v>95</v>
       </c>
       <c r="AX2" t="s">
-        <v>43</v>
+        <v>186</v>
       </c>
       <c r="AY2" t="s">
-        <v>135</v>
+        <v>100</v>
       </c>
       <c r="AZ2" t="s">
-        <v>48</v>
+        <v>99</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>136</v>
+        <v>187</v>
       </c>
       <c r="C3" t="s">
-        <v>137</v>
+        <v>188</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>138</v>
+        <v>189</v>
       </c>
       <c r="E3" t="s">
-        <v>139</v>
+        <v>190</v>
       </c>
       <c r="F3" t="s">
-        <v>140</v>
+        <v>191</v>
       </c>
       <c r="G3" t="s">
-        <v>112</v>
+        <v>164</v>
       </c>
       <c r="H3" t="s">
-        <v>141</v>
+        <v>192</v>
       </c>
       <c r="I3" t="s">
-        <v>142</v>
+        <v>193</v>
       </c>
       <c r="J3" t="s">
-        <v>143</v>
+        <v>194</v>
       </c>
       <c r="M3" t="s">
-        <v>144</v>
+        <v>195</v>
       </c>
       <c r="O3" t="s">
-        <v>145</v>
+        <v>196</v>
       </c>
       <c r="Q3" t="s">
-        <v>146</v>
+        <v>197</v>
       </c>
       <c r="S3" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="U3" t="s">
-        <v>147</v>
+        <v>198</v>
       </c>
       <c r="X3" t="s">
-        <v>148</v>
+        <v>199</v>
       </c>
       <c r="Y3" t="s">
-        <v>149</v>
+        <v>200</v>
       </c>
       <c r="AB3" t="s">
-        <v>150</v>
+        <v>201</v>
       </c>
       <c r="AC3" t="s">
-        <v>151</v>
+        <v>202</v>
       </c>
       <c r="AD3" t="s">
-        <v>152</v>
+        <v>177</v>
       </c>
       <c r="AE3" t="s">
-        <v>126</v>
+        <v>178</v>
       </c>
       <c r="AF3" t="s">
-        <v>127</v>
+        <v>180</v>
       </c>
       <c r="AG3" t="s">
-        <v>129</v>
+        <v>180</v>
       </c>
       <c r="AH3" t="s">
-        <v>129</v>
+        <v>180</v>
       </c>
       <c r="AI3" t="s">
-        <v>129</v>
+        <v>203</v>
       </c>
       <c r="AJ3" t="s">
-        <v>153</v>
-[...10 lines deleted...]
-      <c r="AQ3">
+        <v>99</v>
+      </c>
+      <c r="AL3" t="s">
+        <v>204</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>182</v>
+      </c>
+      <c r="AP3">
         <v>49</v>
       </c>
+      <c r="AQ3" t="s">
+        <v>205</v>
+      </c>
       <c r="AR3" t="s">
-        <v>155</v>
-[...5 lines deleted...]
-        <v>156</v>
+        <v>184</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>206</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>95</v>
       </c>
       <c r="AX3" t="s">
-        <v>43</v>
+        <v>186</v>
       </c>
       <c r="AY3" t="s">
-        <v>135</v>
+        <v>100</v>
       </c>
       <c r="AZ3" t="s">
-        <v>48</v>
+        <v>99</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>157</v>
+        <v>207</v>
       </c>
       <c r="C4" t="s">
-        <v>158</v>
+        <v>208</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>159</v>
+        <v>209</v>
       </c>
       <c r="E4" t="s">
-        <v>110</v>
+        <v>162</v>
       </c>
       <c r="F4" t="s">
-        <v>160</v>
+        <v>210</v>
       </c>
       <c r="G4" t="s">
-        <v>112</v>
+        <v>164</v>
       </c>
       <c r="H4" t="s">
-        <v>161</v>
+        <v>211</v>
       </c>
       <c r="I4" t="s">
-        <v>162</v>
+        <v>212</v>
       </c>
       <c r="J4" t="s">
-        <v>163</v>
+        <v>213</v>
       </c>
       <c r="M4" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="O4" t="s">
-        <v>116</v>
+        <v>168</v>
       </c>
       <c r="Q4" t="s">
-        <v>119</v>
+        <v>171</v>
       </c>
       <c r="S4" t="s">
-        <v>117</v>
+        <v>169</v>
       </c>
       <c r="U4" t="s">
-        <v>118</v>
+        <v>170</v>
       </c>
       <c r="X4" t="s">
+        <v>214</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>215</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>216</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>217</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>177</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>178</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>179</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>179</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>180</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>218</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>182</v>
+      </c>
+      <c r="AP4">
+        <v>675</v>
+      </c>
+      <c r="AQ4" t="s">
+        <v>183</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>184</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>185</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>102</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>95</v>
+      </c>
+      <c r="AX4" t="s">
+        <v>186</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>100</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="5" spans="1:52">
+      <c r="A5" t="s">
+        <v>86</v>
+      </c>
+      <c r="B5" t="s">
+        <v>219</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="E5" t="s">
+        <v>221</v>
+      </c>
+      <c r="F5" t="s">
+        <v>222</v>
+      </c>
+      <c r="G5" t="s">
         <v>164</v>
       </c>
-      <c r="Y4" t="s">
-[...51 lines deleted...]
-        <v>48</v>
+      <c r="H5" t="s">
+        <v>223</v>
+      </c>
+      <c r="I5" t="s">
+        <v>224</v>
+      </c>
+      <c r="J5" t="s">
+        <v>225</v>
+      </c>
+      <c r="M5" t="s">
+        <v>226</v>
+      </c>
+      <c r="N5" t="s">
+        <v>227</v>
+      </c>
+      <c r="W5" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>216</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>102</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>95</v>
+      </c>
+      <c r="AX5" t="s">
+        <v>186</v>
+      </c>
+      <c r="AY5" t="s">
+        <v>100</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>169</v>
+        <v>229</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>170</v>
+        <v>230</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>171</v>
+        <v>231</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>172</v>
+        <v>232</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>173</v>
+        <v>233</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>174</v>
+        <v>234</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>175</v>
+        <v>235</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>160</v>
       </c>
       <c r="B2" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C2" t="s">
-        <v>176</v>
+        <v>236</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>177</v>
+        <v>237</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>108</v>
+        <v>160</v>
       </c>
       <c r="B3" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="C3" t="s">
-        <v>178</v>
+        <v>238</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>179</v>
+        <v>239</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -2216,655 +2738,650 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>180</v>
+        <v>240</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>181</v>
+        <v>241</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>182</v>
+        <v>242</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>183</v>
+        <v>243</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>184</v>
+        <v>244</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>185</v>
+        <v>245</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>186</v>
+        <v>246</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>187</v>
+        <v>247</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>188</v>
+        <v>248</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>189</v>
+        <v>249</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>190</v>
+        <v>250</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>191</v>
+        <v>251</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>192</v>
+        <v>252</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>193</v>
+        <v>253</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>194</v>
+        <v>254</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>195</v>
+        <v>255</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>196</v>
+        <v>256</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>197</v>
+        <v>257</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>198</v>
+        <v>258</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>199</v>
+        <v>259</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>200</v>
+        <v>260</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>201</v>
+        <v>261</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>202</v>
+        <v>262</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>203</v>
+        <v>263</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>204</v>
+        <v>264</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>205</v>
+        <v>265</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>206</v>
+        <v>266</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>207</v>
+        <v>267</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>208</v>
+        <v>268</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>209</v>
+        <v>269</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>210</v>
+        <v>270</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>211</v>
+        <v>271</v>
       </c>
       <c r="C2" t="s">
-        <v>212</v>
+        <v>272</v>
       </c>
       <c r="D2" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="E2" t="s">
-        <v>213</v>
+        <v>273</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>214</v>
+        <v>274</v>
       </c>
       <c r="G2" t="s">
-        <v>215</v>
+        <v>275</v>
       </c>
       <c r="H2" t="s">
-        <v>129</v>
+        <v>180</v>
       </c>
       <c r="I2" t="s">
-        <v>216</v>
-[...11 lines deleted...]
-        <v>220</v>
+        <v>276</v>
       </c>
       <c r="N2" t="s">
-        <v>221</v>
+        <v>277</v>
       </c>
       <c r="O2" t="s">
-        <v>222</v>
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>223</v>
+        <v>279</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>224</v>
+        <v>280</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>197</v>
+        <v>257</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>225</v>
+        <v>281</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>200</v>
+        <v>260</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>226</v>
+        <v>282</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>227</v>
+        <v>283</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>113</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>228</v>
+        <v>284</v>
       </c>
       <c r="C2" t="s">
-        <v>215</v>
+        <v>275</v>
       </c>
       <c r="D2" t="s">
-        <v>211</v>
+        <v>271</v>
       </c>
       <c r="F2" t="s">
-        <v>229</v>
+        <v>285</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>214</v>
+        <v>274</v>
       </c>
       <c r="I2" t="s">
-        <v>230</v>
+        <v>286</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>231</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1" s="2" t="s">
-        <v>232</v>
+        <v>288</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>233</v>
+        <v>289</v>
       </c>
       <c r="C2" t="s">
-        <v>234</v>
+        <v>290</v>
       </c>
       <c r="D2" t="s">
-        <v>235</v>
+        <v>291</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>236</v>
+        <v>292</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>181</v>
+        <v>241</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>237</v>
+        <v>293</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>238</v>
+        <v>294</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>239</v>
+        <v>295</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>240</v>
+        <v>296</v>
       </c>
       <c r="C2" t="s">
-        <v>241</v>
+        <v>297</v>
       </c>
       <c r="D2" t="s">
-        <v>242</v>
+        <v>298</v>
       </c>
       <c r="E2" t="s">
-        <v>243</v>
+        <v>299</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J1"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>170</v>
+        <v>230</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>171</v>
+        <v>231</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>172</v>
+        <v>232</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>173</v>
+        <v>233</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>174</v>
+        <v>234</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>175</v>
+        <v>235</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>244</v>
+        <v>300</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>245</v>
+        <v>301</v>
       </c>
       <c r="C2" t="s">
-        <v>246</v>
+        <v>302</v>
       </c>
       <c r="D2" t="s">
-        <v>247</v>
+        <v>303</v>
       </c>
       <c r="E2" t="s">
-        <v>248</v>
+        <v>304</v>
       </c>
       <c r="F2" t="s">
-        <v>249</v>
+        <v>305</v>
       </c>
       <c r="G2" t="s">
-        <v>250</v>
+        <v>306</v>
       </c>
       <c r="H2" t="s">
-        <v>251</v>
+        <v>307</v>
       </c>
       <c r="J2" t="s">
-        <v>129</v>
+        <v>180</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>245</v>
+        <v>301</v>
       </c>
       <c r="C3" t="s">
-        <v>252</v>
+        <v>308</v>
       </c>
       <c r="D3" t="s">
-        <v>253</v>
+        <v>309</v>
       </c>
       <c r="E3" t="s">
-        <v>254</v>
+        <v>310</v>
       </c>
       <c r="F3" t="s">
-        <v>255</v>
+        <v>311</v>
       </c>
       <c r="G3" t="s">
-        <v>256</v>
+        <v>312</v>
       </c>
       <c r="H3" t="s">
-        <v>257</v>
+        <v>313</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>314</v>
       </c>
       <c r="J3" t="s">
-        <v>129</v>
+        <v>180</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>