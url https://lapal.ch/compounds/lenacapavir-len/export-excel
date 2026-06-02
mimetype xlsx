--- v0 (2026-04-25)
+++ v1 (2026-06-02)
@@ -1213,51 +1213,51 @@
   <si>
     <t>HKG</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/medicines/human/EPAR/sunlenca</t>
   </si>
   <si>
     <t>MOHAP</t>
   </si>
   <si>
     <t>Department of Health United Arab Emirates / Ministry of Health and Prevention</t>
   </si>
   <si>
     <t>ARE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
     <t>Yeytuo</t>
   </si>
   <si>
-    <t>European Medicines Agency (Europe)</t>
+    <t>European Medicines Agency (Europe)-no</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/news/new-injection-easier-prevention-hiv-infection-eu-worldwide</t>
   </si>
   <si>
     <t>BEL</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>BGR</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
@@ -1472,51 +1472,51 @@
   <si>
     <t>MHRA</t>
   </si>
   <si>
     <t>Medicines and Healthcare Products Regulatory Agency</t>
   </si>
   <si>
     <t>GBR</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>PMDA</t>
   </si>
   <si>
     <t>Pharmaceuticals and Medical Devices Agency - Ministry of Health, Labour and Welfare</t>
   </si>
   <si>
     <t>JPN</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
-    <t>NA</t>
+    <t>NA-no</t>
   </si>
   <si>
     <t>Pharmaceutical Division of Ministry of Health</t>
   </si>
   <si>
     <t>ISR</t>
   </si>
   <si>
     <t>Israel</t>
   </si>
   <si>
     <t>Swissmedic</t>
   </si>
   <si>
     <t>CHE</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>TGA</t>
   </si>
   <si>
     <t>Therapeutic Goods Administration</t>
   </si>
@@ -1525,51 +1525,51 @@
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>https://www.tga.gov.au/resources/auspmd/sunlenca
 https://www.tga.gov.au/sites/default/files/2024-01/auspar-sunlenca-240123.pdf
 https://australianprescriber.tg.org.au/articles/lenacapavir-for-multidrug-resistant-HIV-1-infection.html</t>
   </si>
   <si>
     <t>https://australianprescriber.tg.org.au/articles/lenacapavir-for-multidrug-resistant-HIV-1-infection.html
 https://www.tga.gov.au/sites/default/files/2024-01/auspar-sunlenca-240123.pdf
 https://www.tga.gov.au/resources/auspmd/sunlenca</t>
   </si>
   <si>
     <t>Yeytugo</t>
   </si>
   <si>
     <t>927 mg by subcutaneous injection (2 x 463.5 mg/1.5-mL solution injections)</t>
   </si>
   <si>
     <t>https://www.gilead.com/news/news-details/2025/yeztugo-lenacapavir-is-now-the-first-and-only-fda-approved-hiv-prevention-option-offering-6-months-of-protection
 https://www.tga.gov.au/news/news-articles/tga-approves-registration-lenacapavir-pre-exposure-prophylaxis-prep-hiv-yeytuo</t>
   </si>
   <si>
-    <t>USFDA-r</t>
+    <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>https://www.gilead.com/news/news-details/2022/sunlenca-lenacapavir-receives-fda-approval-as-a-first-in-class-twice-yearly-treatment-option-for-people-living-with-multi-drug-resistant-hiv
 https://www.accessdata.fda.gov/drugsatfda_docs/label/2022/215973s000lbl.pdf</t>
   </si>
   <si>
     <t>https://www.gilead.com/news/news-details/2025/yeztugo-lenacapavir-is-now-the-first-and-only-fda-approved-hiv-prevention-option-offering-6-months-of-protection
 https://www.accessdata.fda.gov/drugsatfda_docs/label/2025/220020s000lbl.pdf</t>
   </si>
   <si>
     <t>600 mg orally (2 x 300-mg film coated tablets)</t>
   </si>
   <si>
     <t>DIGEMID</t>
   </si>
   <si>
     <t>Directorate General of Medicines, Supplies and Drugs of Peru</t>
   </si>
   <si>