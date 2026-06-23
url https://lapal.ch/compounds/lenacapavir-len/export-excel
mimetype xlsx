--- v1 (2026-06-02)
+++ v2 (2026-06-23)
@@ -1888,51 +1888,51 @@
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2014134566</t>
   </si>
   <si>
     <t>Lenacapavir and analogues (Markush formula) and their use in HIV</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc</t>
   </si>
   <si>
     <t>2034-02-28</t>
   </si>
   <si>
     <t>Compounds of formula (I) or salts thereof are disclosed. Also disclosed are pharmaceutical compositions comprising a compound of formula I, processes for preparing compounds of formula I, intermediates useful for preparing compounds of formula I and therapeutic methods for treating a Retroviridae viral infection including an infection caused by the HIV virus.</t>
   </si>
   <si>
     <t>MPP Search, US FDA, Bilateral Licence</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Brazil, China, Cuba, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Mexico, Peru, Philippines, Ukraine, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Liberia, Rwanda, Sudan, Eswatini, Tanzania, United Republic of, Zambia, Zimbabwe, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Comoros, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Colombia, Indonesia, Malaysia, Viet Nam, South Africa</t>
   </si>
   <si>
-    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Chile, Costa Rica, Russian Federation, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Panama</t>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Chile, Costa Rica, Russian Federation, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Panama</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Serbia, Argentina, Ukraine, India, Egypt, Thailand</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, United States of America</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Argentina, Brazil, China, Moldova, Republic of, Peru, Uganda, Bolivia (Plurinational State of), Colombia, Ecuador, Malaysia, Paraguay, Pakistan, El Salvador, Venezuela (Bolivarian Republic of), Viet Nam, South Africa</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Luxembourg, Denmark, Monaco, Finland, Cyprus, Bulgaria, Estonia, Malta, San Marino, Croatia, Romania, Latvia, Lithuania, Australia, Canada, Costa Rica, Hong Kong, Japan, New Zealand, Singapore, United States of America, Uruguay, Bahamas</t>
   </si>
   <si>
     <t>WO2018035359</t>
   </si>
   <si>
     <t>Lenacapavir compound and its use in HIV (oral and parenteral)</t>
   </si>
   <si>
     <t>2037-08-17</t>
   </si>
   <si>
     <t>The present disclosure relates to novel compounds for use in the treatment of a Retroviridae viral infection including an infection caused by the HIV virus. The present disclosure also relates to intermediates for its preparation and to pharmaceutical compositions containing said novel compound.</t>
   </si>
@@ -2023,57 +2023,57 @@
   <si>
     <t>World Intellectual Property Organization (WIPO), Australia, Canada, Japan, Korea, Republic of</t>
   </si>
   <si>
     <t>WO2019161280</t>
   </si>
   <si>
     <t>Lenacapavir manufacturing processess and intermediates</t>
   </si>
   <si>
     <t>Intermediate(s); Process</t>
   </si>
   <si>
     <t>2039-02-15</t>
   </si>
   <si>
     <t>The present disclosure relates to methods and intermediates useful for preparing a compound of formula (I): (I) or a co-crystal, solvate, salt or combination thereof.</t>
   </si>
   <si>
     <t>Bilateral Licence</t>
   </si>
   <si>
     <t>China, Türkiye, India</t>
   </si>
   <si>
-    <t>Australia, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Switzerland, Spain, Slovenia, Austria, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Sweden, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Hong Kong</t>
-[...5 lines deleted...]
-    <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Taiwan, Province of China, United States of America</t>
+    <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Switzerland, Spain, Slovenia, Austria, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Sweden, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Hong Kong, Macao</t>
+  </si>
+  <si>
+    <t>Albania, Serbia, Türkiye, North Macedonia, India</t>
+  </si>
+  <si>
+    <t>Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, Hong Kong</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Argentina, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of, North Macedonia</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Hungary, Croatia, San Marino, Romania, Iceland, Cyprus, Lithuania, Monaco, Bahamas</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Weekly regimen of lenacapavir for the treatment and prevention of hiv</t>
   </si>