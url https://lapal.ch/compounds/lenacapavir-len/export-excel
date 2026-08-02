--- v2 (2026-06-23)
+++ v3 (2026-08-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="708">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="733">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -158,51 +158,51 @@
   </si>
   <si>
     <t>Sunlenca</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Capsid inhibitor</t>
   </si>
   <si>
     <t>Lenacapavir (LEN), also known as GS-6207, is a first in-class HIV-1 capsid inhibitor used in combination with other antiretrovirals for the treatment of multi-drug resistant HIV-1 infection, and has potential application as HIV pre-exposure prophylaxis. LEN is utilised combinatorially for HIV-1 treatment, as it displays excellent synergy and no known cross-resistance with any other currently approved class of antiretroviral, in addition to possessing antiviral activity at picomolar levels.</t>
   </si>
   <si>
     <t>For Treatment: Lenacapavir (SUNLENCA) 463.5mg/3ml subcutaneous injection with 300mg oral lead-in tablets are approved for use by 11 regualtory authorities (all for high income countries) for HIV-1 treatment under certain conditions.
 For PrEP: US FDA and South Africa has approved lenacapavir (Yeztugo) for HIV-1 prevention. It is also under review in Brazil, EU (+EEA), Australia, and Canada. Gilead has disclosed that it is preparing additional filings in countries that rely on FDA approval for regulatory submission, including Argentina, Mexico and Peru.</t>
   </si>
   <si>
     <t>US FDA granted Breakthrough Therapy Designation for SUNLENCA in combination with other antiretroviral drugs for heavily treatment-experienced patients (HTE) adults with multi-drug resistant (MDR) HIV-1 infection failing their current antiretroviral regimen due to resistance, intolerance, or safety considerations. A European Marketing Authorization was issued for the use of SUNLENCA and it has also been classified as ‘Fast-Track Reimbursement’ by the Ministry of Health, Labour and Welfare, Japan, and ‘Part 1- Schedule 1 &amp; Schedule 3 Poison’ by the Department of Health, Hong Kong. WHO guidelines released in July 2025 recommend offering six-monthly injectable lenacapavir as an additional PrEP
 option.</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB15673</t>
   </si>
   <si>
-    <t>Oral, Subcutaneous, Intramuscular, To be determined</t>
+    <t xml:space="preserve">Oral, Subcutaneous, Intramuscular, </t>
   </si>
   <si>
     <t>Aqueous Solution, Oral solid form</t>
   </si>
   <si>
     <t>No proprietary excipient used</t>
   </si>
   <si>
     <t>No novel excipient or existing excipient used</t>
   </si>
   <si>
     <t>No residual solvent used</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>Compound is commercially manufactured.</t>
   </si>
   <si>
     <t>Equipment for injectable: Stainless steel pharmaceutical reactors, glass-lined reactors, rotary evaporator (rotovap), flash chromatography columns, stainless steel autoclave, cooling bath, silica gel chromatography columns, vacuum distillation apparatus, simulated moving bed chromatography system, Chiralpak columns.</t>
   </si>
   <si>
     <t>Storage of injectable lenacapavir in borosilicate vials is contraindicated due to issues with chemical compatibility. Instead, it is recommended that vials are made from aluminosilicate glass.</t>
   </si>
@@ -1097,860 +1097,937 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
-    <t>TBD</t>
+    <t>Gilead</t>
+  </si>
+  <si>
+    <t>originator</t>
+  </si>
+  <si>
+    <t>undisclosed</t>
   </si>
   <si>
     <t>927 mg by subcutaneous injection (2 x 1.5-mL injections)</t>
   </si>
   <si>
     <t>ANMAT</t>
   </si>
   <si>
     <t>National Administration of Drugs, Food and Medical Devices</t>
+  </si>
+  <si>
+    <t>https://www.argentina.gob.ar/anmat/regulados/medicamentos</t>
   </si>
   <si>
     <t>ARG</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>In preparation for filing</t>
   </si>
   <si>
     <t>Awaiting approval</t>
   </si>
   <si>
     <t>https://www.gilead.com/news/news-details/2025/yeztugo-lenacapavir-is-now-the-first-and-only-fda-approved-hiv-prevention-option-offering-6-months-of-protection
 https://www.gilead.com/responsibility/global-health-and-access/access-in-low--and-middle-income-countries/access-strategy-for-long-acting-prep</t>
   </si>
   <si>
     <t>600 mg orally (2 x 300-mg tablets)</t>
   </si>
   <si>
     <t>Oral</t>
   </si>
   <si>
     <t>ANVISA</t>
   </si>
   <si>
     <t>Agência Nacional de Vigilância Sanitária</t>
   </si>
   <si>
+    <t>https://www.gov.br/anvisa/pt-br/assuntos/medicamentos/novos-medicamentos-e-indicacoes</t>
+  </si>
+  <si>
     <t>BRA</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
     <t>https://www.gilead.com/company/company-statements/2025/gilead-submits-request-to-anvisa-for-the-registration-of-twice-yearly-lenacapavir-for-hiv-prevention-under-the-priority-review-pathway
 https://www.gilead.com/responsibility/global-health-and-access/access-in-low--and-middle-income-countries/access-strategy-for-long-acting-prep</t>
   </si>
   <si>
     <t>COFEPRIS</t>
   </si>
   <si>
     <t>Comision Federal para la Proteccion contra Riesgos Sanitarios</t>
   </si>
   <si>
+    <t>https://www.gob.mx/cofepris#/module/1</t>
+  </si>
+  <si>
     <t>MEX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
+    <t>Yeytuo</t>
+  </si>
+  <si>
+    <t>EMA (Europe)</t>
+  </si>
+  <si>
+    <t>European Medicines Agency</t>
+  </si>
+  <si>
+    <t>AUT</t>
+  </si>
+  <si>
+    <t>Austria</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.ema.europa.eu/en/news/new-injection-easier-prevention-hiv-infection-eu-worldwide </t>
+  </si>
+  <si>
+    <t>LEN for PrEP has also been reviewed under the "EU-Medicines for all" (M4All) process ans WHO's Collaborative Registration Process (CRP), in order to help national regulators in LMICs accelerate their review.</t>
+  </si>
+  <si>
+    <t>BEL</t>
+  </si>
+  <si>
+    <t>Belgium</t>
+  </si>
+  <si>
+    <t>https://www.ema.europa.eu/en/news/new-injection-easier-prevention-hiv-infection-eu-worldwide</t>
+  </si>
+  <si>
+    <t>BGR</t>
+  </si>
+  <si>
+    <t>Bulgaria</t>
+  </si>
+  <si>
+    <t>HRV</t>
+  </si>
+  <si>
+    <t>Croatia</t>
+  </si>
+  <si>
+    <t>CYP</t>
+  </si>
+  <si>
+    <t>Cyprus</t>
+  </si>
+  <si>
+    <t>CZE</t>
+  </si>
+  <si>
+    <t>Czechia</t>
+  </si>
+  <si>
+    <t>DNK</t>
+  </si>
+  <si>
+    <t>Denmark</t>
+  </si>
+  <si>
+    <t>EST</t>
+  </si>
+  <si>
+    <t>Estonia</t>
+  </si>
+  <si>
+    <t>FIN</t>
+  </si>
+  <si>
+    <t>Finland</t>
+  </si>
+  <si>
+    <t>FRA</t>
+  </si>
+  <si>
+    <t>DEU</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>GRC</t>
+  </si>
+  <si>
+    <t>Greece</t>
+  </si>
+  <si>
+    <t>HUN</t>
+  </si>
+  <si>
+    <t>Hungary</t>
+  </si>
+  <si>
+    <t>IRL</t>
+  </si>
+  <si>
+    <t>Ireland</t>
+  </si>
+  <si>
+    <t>ITA</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>LVA</t>
+  </si>
+  <si>
+    <t>Latvia</t>
+  </si>
+  <si>
+    <t>LTU</t>
+  </si>
+  <si>
+    <t>Lithuania</t>
+  </si>
+  <si>
+    <t>LUX</t>
+  </si>
+  <si>
+    <t>Luxembourg</t>
+  </si>
+  <si>
+    <t>MLT</t>
+  </si>
+  <si>
+    <t>Malta</t>
+  </si>
+  <si>
+    <t>NLD</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>Poland</t>
+  </si>
+  <si>
+    <t>PRT</t>
+  </si>
+  <si>
+    <t>Portugal</t>
+  </si>
+  <si>
+    <t>ROU</t>
+  </si>
+  <si>
+    <t>Romania</t>
+  </si>
+  <si>
+    <t>SVK</t>
+  </si>
+  <si>
+    <t>Slovakia</t>
+  </si>
+  <si>
+    <t>SVN</t>
+  </si>
+  <si>
+    <t>Slovenia</t>
+  </si>
+  <si>
+    <t>ESP</t>
+  </si>
+  <si>
+    <t>Spain</t>
+  </si>
+  <si>
+    <t>SWE</t>
+  </si>
+  <si>
+    <t>Sweden</t>
+  </si>
+  <si>
+    <t>NOR</t>
+  </si>
+  <si>
+    <t>Norway</t>
+  </si>
+  <si>
+    <t>ISL</t>
+  </si>
+  <si>
+    <t>Iceland</t>
+  </si>
+  <si>
+    <t>LIE</t>
+  </si>
+  <si>
+    <t>Liechtenstein</t>
+  </si>
+  <si>
+    <t>GRL</t>
+  </si>
+  <si>
+    <t>Greenland</t>
+  </si>
+  <si>
+    <t>Yeztugo</t>
+  </si>
+  <si>
+    <t>HC</t>
+  </si>
+  <si>
+    <t>Health Canada</t>
+  </si>
+  <si>
+    <t>CAN</t>
+  </si>
+  <si>
+    <t>Canada</t>
+  </si>
+  <si>
+    <t>https://health-products.canada.ca/dpd-bdpp/info?lang=eng&amp;code=106965</t>
+  </si>
+  <si>
+    <t>Source of info: Moupali Das (Gilead) presentation at ICAP Grand Rounds webinar in October 2025
+https://www.gilead.com/news/news-details/2025/yeztugo-lenacapavir-is-now-the-first-and-only-fda-approved-hiv-prevention-option-offering-6-months-of-protection
+https://health-products.canada.ca/dpd-bdpp/info?lang=eng&amp;code=106965
+https://health-products.canada.ca/dpd-bdpp/info?lang=eng&amp;code=106966</t>
+  </si>
+  <si>
+    <t>927 mg by subcutaneous injection (2 x 463.5 mg/1.5-mL solution injections)</t>
+  </si>
+  <si>
+    <t>TGA</t>
+  </si>
+  <si>
+    <t>Therapeutic Goods Administration</t>
+  </si>
+  <si>
+    <t>AUS</t>
+  </si>
+  <si>
+    <t>Australia</t>
+  </si>
+  <si>
+    <t>https://www.gilead.com/news/news-details/2025/yeztugo-lenacapavir-is-now-the-first-and-only-fda-approved-hiv-prevention-option-offering-6-months-of-protection
+https://www.tga.gov.au/news/news-articles/tga-approves-registration-lenacapavir-pre-exposure-prophylaxis-prep-hiv-yeytuo</t>
+  </si>
+  <si>
+    <t>https://www.tga.gov.au/news/news-articles/tga-approves-registration-lenacapavir-pre-exposure-prophylaxis-prep-hiv-yeytuo</t>
+  </si>
+  <si>
+    <t>USFDA</t>
+  </si>
+  <si>
+    <t>United States Food and Drug Administration</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>https://www.gilead.com/news/news-details/2025/yeztugo-lenacapavir-is-now-the-first-and-only-fda-approved-hiv-prevention-option-offering-6-months-of-protection
+https://www.accessdata.fda.gov/drugsatfda_docs/label/2025/220020s000lbl.pdf</t>
+  </si>
+  <si>
+    <t>600 mg orally (2 x 300-mg film coated tablets)</t>
+  </si>
+  <si>
+    <t>DIGEMID</t>
+  </si>
+  <si>
+    <t>Directorate General of Medicines, Supplies and Drugs of Peru</t>
+  </si>
+  <si>
+    <t>PER</t>
+  </si>
+  <si>
+    <t>Peru</t>
+  </si>
+  <si>
+    <t>Submitted</t>
+  </si>
+  <si>
+    <t>https://www.gilead.com/news/news-details/2025/yeztugo-lenacapavir-is-now-the-first-and-only-fda-approved-hiv-prevention-option-offering-6-months-of-protection
+https://www.gilead.com/responsibility/global-health-and-access/access-in-low--and-middle-income-countries/access-strategy-for-long-acting-prep 
+https://avac.org/resource/infographic/lenacapavir-regulatory-approval/</t>
+  </si>
+  <si>
+    <t>464 mg solution for injection in 2x1.5 mL SC</t>
+  </si>
+  <si>
+    <t>Swissmedic</t>
+  </si>
+  <si>
+    <t>CHE</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>https://avac.org/resource/infographic/lenacapavir-regulatory-approval/</t>
+  </si>
+  <si>
+    <t>300 mg oral tablets</t>
+  </si>
+  <si>
+    <t>MHRA</t>
+  </si>
+  <si>
+    <t>Medicines and Healthcare Products Regulatory Agency</t>
+  </si>
+  <si>
+    <t>GBR</t>
+  </si>
+  <si>
+    <t>United Kingdom</t>
+  </si>
+  <si>
+    <t>https://www.gov.uk/government/news/mhra-approves-lenacapavir-for-the-prevention-of-sexually-transmitted-hiv-1-infection</t>
+  </si>
+  <si>
+    <t>MoH-PhDiv</t>
+  </si>
+  <si>
+    <t>Ministry of Health Israel - Pharmaceutical division</t>
+  </si>
+  <si>
+    <t>ISR</t>
+  </si>
+  <si>
+    <t>Israel</t>
+  </si>
+  <si>
+    <t>SFDA</t>
+  </si>
+  <si>
+    <t>Saudi Food &amp; Drug Authority</t>
+  </si>
+  <si>
+    <t>SAU</t>
+  </si>
+  <si>
+    <t>Saudi Arabia</t>
+  </si>
+  <si>
+    <t>BoMRA</t>
+  </si>
+  <si>
+    <t>Botswana Medicines Regulatory Authority</t>
+  </si>
+  <si>
+    <t>BWA</t>
+  </si>
+  <si>
+    <t>Botswana</t>
+  </si>
+  <si>
+    <t>WHO CRP(collaborative registration procedure) country (linked to European CHMP positive opinion in July 2025 and approval by EMA/EUM4All in August 2025) ; WHO PQ Oct 2025
+https://www.gilead.com/responsibility/global-health-and-access/access-in-low--and-middle-income-countries/access-strategy-for-long-acting-prep</t>
+  </si>
+  <si>
+    <t>https://www.gilead.com/responsibility/global-health-and-access/access-in-low--and-middle-income-countries/access-strategy-for-long-acting-prep</t>
+  </si>
+  <si>
+    <t>EFDA</t>
+  </si>
+  <si>
+    <t>Ethiopian Food and Drug Authority</t>
+  </si>
+  <si>
+    <t>http://www.efda.gov.et/summary-of-product-characteristics/</t>
+  </si>
+  <si>
+    <t>ETH</t>
+  </si>
+  <si>
+    <t>Ethiopia</t>
+  </si>
+  <si>
+    <t>WHO CRP(collaborative registration procedure) country (linked to European CHMP positive opinion in July 2025 and approval by EMA/EUM4All in August 2025) ; WHO PQ Oct 2025</t>
+  </si>
+  <si>
+    <t>PPB</t>
+  </si>
+  <si>
+    <t>Pharmacy and Poisons Board</t>
+  </si>
+  <si>
+    <t>https://prims.pharmacyboardkenya.org/pharma_register_r_public/?</t>
+  </si>
+  <si>
+    <t>KEN</t>
+  </si>
+  <si>
+    <t>Kenya</t>
+  </si>
+  <si>
+    <t>WHO CRP(collaborative registration procedure) country (linked to European CHMP positive opinion in July 2025 and approval by EMA/EUM4All in August 2025) ; WHO PQ Oct 2025
+https://www.gilead.com/responsibility/global-health-and-access/access-in-low--and-middle-income-countries/access-strategy-for-long-acting-prep
+https://www.the-star.co.ke/news/2026-01-10-kenya-recommends-registration-of-hiv-drug-lenacapavir</t>
+  </si>
+  <si>
+    <t>https://www.the-star.co.ke/news/2026-01-10-kenya-recommends-registration-of-hiv-drug-lenacapavir</t>
+  </si>
+  <si>
+    <t>PMRA</t>
+  </si>
+  <si>
+    <t>Pharmacy and Medicines Regulatory Authority Malawi</t>
+  </si>
+  <si>
+    <t>MWI</t>
+  </si>
+  <si>
+    <t>Malawi</t>
+  </si>
+  <si>
+    <t>ANARME</t>
+  </si>
+  <si>
+    <t>Autoridade Nacional Reguladora de Medicamento</t>
+  </si>
+  <si>
+    <t>https://www.misau.gov.mz/index.php/516-anarme-autoridade-nacional-reguladora-de-medicamentos-ip-3</t>
+  </si>
+  <si>
+    <t>MOZ</t>
+  </si>
+  <si>
+    <t>Mozambique</t>
+  </si>
+  <si>
+    <t>NMRC</t>
+  </si>
+  <si>
+    <t>Namibia Medicines Regulatory Council</t>
+  </si>
+  <si>
+    <t>NAM</t>
+  </si>
+  <si>
+    <t>Namibia</t>
+  </si>
+  <si>
+    <t>NAFDAC</t>
+  </si>
+  <si>
+    <t>National Agency for Food and Drug Administration and Control</t>
+  </si>
+  <si>
+    <t>https://www.nafdac.gov.ng/</t>
+  </si>
+  <si>
+    <t>NGA</t>
+  </si>
+  <si>
+    <t>Nigeria</t>
+  </si>
+  <si>
+    <t>RFDA</t>
+  </si>
+  <si>
+    <t>Rwanda Food and Drugs Authority</t>
+  </si>
+  <si>
+    <t>https://rwandafda.gov.rw/human-medicine-registered-products/</t>
+  </si>
+  <si>
+    <t>RWA</t>
+  </si>
+  <si>
+    <t>Rwanda</t>
+  </si>
+  <si>
+    <t>SAHPRA</t>
+  </si>
+  <si>
+    <t>South African Health Products Regulatory Authority</t>
+  </si>
+  <si>
+    <t>ZAF</t>
+  </si>
+  <si>
+    <t>South Africa</t>
+  </si>
+  <si>
+    <t>WHO CRP(collaborative registration procedure) country (linked to European CHMP positive opinion in July 2025 and approval by EMA/EUM4All in August 2025) ; WHO PQ Oct 2025
+https://bhekisisa.org/health-news-south-africa/2025-10-27-breaking-sa-becomes-the-first-african-country-to-register-the-twice-a-year-anti-hiv-jab-at-record-speed/
+https://www.gilead.com/responsibility/global-health-and-access/access-in-low--and-middle-income-countries/access-strategy-for-long-acting-prep</t>
+  </si>
+  <si>
+    <t>SAHPRA (South Africa/Eswatini)</t>
+  </si>
+  <si>
+    <t>https://www.gov.sz/index.php/about-us-sp-866448837</t>
+  </si>
+  <si>
+    <t>SWZ</t>
+  </si>
+  <si>
+    <t>Eswatini</t>
+  </si>
+  <si>
+    <t>WHO CRP(collaborative registration procedure) country (linked to European CHMP positive opinion in July 2025 and approval by EMA/EUM4All in August 2025) ; WHO PQ Oct 2025
+https://www.gilead.com/responsibility/global-health-and-access/access-in-low--and-middle-income-countries/access-strategy-for-long-acting-prep
+https://bhekisisa.org/health-news-south-africa/2025-10-27-breaking-sa-becomes-the-first-african-country-to-register-the-twice-a-year-anti-hiv-jab-at-record-speed/</t>
+  </si>
+  <si>
+    <t>Eswatini uses an alternate pathway for regulatory approval. Approval from the South African Health Products Regulatory Authority (SAPHPRA) and pre-qualification from the World Health Organisation (WHO) to authorise an import Licence.</t>
+  </si>
+  <si>
+    <t>LSO</t>
+  </si>
+  <si>
+    <t>Lesotho</t>
+  </si>
+  <si>
+    <t>TMDA</t>
+  </si>
+  <si>
+    <t>Tanzania Medicines and Medical Devices Authority</t>
+  </si>
+  <si>
+    <t>https://www.tmda.go.tz/product_links</t>
+  </si>
+  <si>
+    <t>TZA</t>
+  </si>
+  <si>
+    <t>Tanzania, United Republic of</t>
+  </si>
+  <si>
+    <t>NDA</t>
+  </si>
+  <si>
+    <t>National Drug Authority</t>
+  </si>
+  <si>
+    <t>https://www.nda.or.ug/drug-register/</t>
+  </si>
+  <si>
+    <t>UGA</t>
+  </si>
+  <si>
+    <t>Uganda</t>
+  </si>
+  <si>
+    <t>WHO CRP(collaborative registration procedure) country (linked to European CHMP positive opinion in July 2025 and approval by EMA/EUM4All in August 2025) ; WHO PQ Oct 2025
+https://dailystar.co.ug/govt-approves-use-of-hiv-injectables-in-uganda/</t>
+  </si>
+  <si>
+    <t>https://dailystar.co.ug/govt-approves-use-of-hiv-injectables-in-uganda/</t>
+  </si>
+  <si>
+    <t>ZAMRA</t>
+  </si>
+  <si>
+    <t>Zambia Medicines Regulatory Authority</t>
+  </si>
+  <si>
+    <t>https://app.zamra.co.zm:42882/portal/#/public/registered-medicines</t>
+  </si>
+  <si>
+    <t>ZMB</t>
+  </si>
+  <si>
+    <t>Zambia</t>
+  </si>
+  <si>
+    <t>MCAZ</t>
+  </si>
+  <si>
+    <t>Medicines Control Authority of Zimbabwe</t>
+  </si>
+  <si>
+    <t>https://onlineservices.mcaz.co.zw/onlineregister/frmAllophaticRegister.aspx</t>
+  </si>
+  <si>
+    <t>ZWE</t>
+  </si>
+  <si>
+    <t>Zimbabwe</t>
+  </si>
+  <si>
+    <t>WHO CRP(collaborative registration procedure) country (linked to European CHMP positive opinion in July 2025 and approval by EMA/EUM4All in August 2025) ; WHO PQ Oct 2025
+https://www.gilead.com/responsibility/global-health-and-access/access-in-low--and-middle-income-countries/access-strategy-for-long-acting-prep
+https://healthtimes.co.zw/zimbabwes-medicines-regulatory-body-registers-lencapavir/</t>
+  </si>
+  <si>
+    <t>https://healthtimes.co.zw/zimbabwes-medicines-regulatory-body-registers-lencapavir/</t>
+  </si>
+  <si>
+    <t>PFDA</t>
+  </si>
+  <si>
+    <t>Philippines Food and Drug Administration</t>
+  </si>
+  <si>
+    <t>https://verification.fda.gov.ph/ALL_DrugProductslist.php</t>
+  </si>
+  <si>
+    <t>PHL</t>
+  </si>
+  <si>
+    <t>Philippines</t>
+  </si>
+  <si>
+    <t>Thailand FDA</t>
+  </si>
+  <si>
+    <t>Thailand Food and Drug Administration</t>
+  </si>
+  <si>
+    <t>THA</t>
+  </si>
+  <si>
+    <t>Thailand</t>
+  </si>
+  <si>
+    <t>DAV</t>
+  </si>
+  <si>
+    <t>Drug Administration Of Vietnam</t>
+  </si>
+  <si>
+    <t>https://dav.gov.vn/en</t>
+  </si>
+  <si>
+    <t>VNM</t>
+  </si>
+  <si>
+    <t>Viet Nam</t>
+  </si>
+  <si>
     <t>DoH HK</t>
   </si>
   <si>
     <t>Department of Health (Pharmacy and Poison Board of Hong Kong)</t>
   </si>
   <si>
     <t>HKG</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/medicines/human/EPAR/sunlenca</t>
   </si>
   <si>
     <t>MOHAP</t>
   </si>
   <si>
     <t>Department of Health United Arab Emirates / Ministry of Health and Prevention</t>
   </si>
   <si>
     <t>ARE</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
-    <t>Yeytuo</t>
-[...222 lines deleted...]
-https://www.gilead.com/news/news-details/2025/yeztugo-lenacapavir-is-now-the-first-and-only-fda-approved-hiv-prevention-option-offering-6-months-of-protection</t>
+    <t>https://dhpp.hpfb-dgpsa.ca/dhpp/resource/102149
+https://health-products.canada.ca/dpd-bdpp/info?code=102150&amp;lang=eng</t>
   </si>
   <si>
     <t>KMFDS</t>
   </si>
   <si>
     <t>Korean Ministry of Food and Drug Safety</t>
   </si>
   <si>
+    <t>https://www.mfds.go.kr/eng/index.do ; https://nedrug.mfds.go.kr/searchDrug ; https://www.mfds.go.kr/eng/brd/m_19/list.do</t>
+  </si>
+  <si>
     <t>KOR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
-    <t>MHRA</t>
-[...10 lines deleted...]
-  <si>
     <t>PMDA</t>
   </si>
   <si>
     <t>Pharmaceuticals and Medical Devices Agency - Ministry of Health, Labour and Welfare</t>
   </si>
   <si>
     <t>JPN</t>
   </si>
   <si>
     <t>Japan</t>
-  </si>
-[...31 lines deleted...]
-    <t>Australia</t>
   </si>
   <si>
     <t>https://www.tga.gov.au/resources/auspmd/sunlenca
 https://www.tga.gov.au/sites/default/files/2024-01/auspar-sunlenca-240123.pdf
 https://australianprescriber.tg.org.au/articles/lenacapavir-for-multidrug-resistant-HIV-1-infection.html</t>
   </si>
   <si>
     <t>https://australianprescriber.tg.org.au/articles/lenacapavir-for-multidrug-resistant-HIV-1-infection.html
 https://www.tga.gov.au/sites/default/files/2024-01/auspar-sunlenca-240123.pdf
 https://www.tga.gov.au/resources/auspmd/sunlenca</t>
   </si>
   <si>
-    <t>Yeytugo</t>
-[...17 lines deleted...]
-  <si>
     <t>https://www.gilead.com/news/news-details/2022/sunlenca-lenacapavir-receives-fda-approval-as-a-first-in-class-twice-yearly-treatment-option-for-people-living-with-multi-drug-resistant-hiv
 https://www.accessdata.fda.gov/drugsatfda_docs/label/2022/215973s000lbl.pdf</t>
   </si>
   <si>
-    <t>https://www.gilead.com/news/news-details/2025/yeztugo-lenacapavir-is-now-the-first-and-only-fda-approved-hiv-prevention-option-offering-6-months-of-protection
-[...285 lines deleted...]
-  <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
   </si>
   <si>
     <t>Categories</t>
   </si>
   <si>
     <t>Patent holder</t>
   </si>
   <si>
     <t>Expiry date</t>
   </si>
   <si>
     <t>Patent abstract</t>
   </si>
   <si>
     <t>Licence with MPP</t>
   </si>
   <si>
     <t>Patent source</t>
   </si>
   <si>
     <t>Granted: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Granted: High income countries</t>
   </si>
   <si>
     <t>Filed: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Filed: High income countries</t>
   </si>
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2014134566</t>
   </si>
   <si>
-    <t>Lenacapavir and analogues (Markush formula) and their use in HIV</t>
+    <t>Lenacapavir and analogues (Markush formula) and their use to treat HIV</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc</t>
   </si>
   <si>
     <t>2034-02-28</t>
   </si>
   <si>
     <t>Compounds of formula (I) or salts thereof are disclosed. Also disclosed are pharmaceutical compositions comprising a compound of formula I, processes for preparing compounds of formula I, intermediates useful for preparing compounds of formula I and therapeutic methods for treating a Retroviridae viral infection including an infection caused by the HIV virus.</t>
   </si>
   <si>
     <t>MPP Search, US FDA, Bilateral Licence</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Brazil, China, Cuba, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Mexico, Peru, Philippines, Ukraine, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Liberia, Rwanda, Sudan, Eswatini, Tanzania, United Republic of, Zambia, Zimbabwe, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Comoros, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Colombia, Indonesia, Malaysia, Viet Nam, South Africa</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Chile, Costa Rica, Russian Federation, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Panama</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Serbia, Argentina, Ukraine, India, Egypt, Thailand</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, United States of America</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Argentina, Brazil, China, Moldova, Republic of, Peru, Uganda, Bolivia (Plurinational State of), Colombia, Ecuador, Malaysia, Paraguay, Pakistan, El Salvador, Venezuela (Bolivarian Republic of), Viet Nam, South Africa</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Luxembourg, Denmark, Monaco, Finland, Cyprus, Bulgaria, Estonia, Malta, San Marino, Croatia, Romania, Latvia, Lithuania, Australia, Canada, Costa Rica, Hong Kong, Japan, New Zealand, Singapore, United States of America, Uruguay, Bahamas</t>
   </si>
   <si>
     <t>WO2018035359</t>
   </si>
   <si>
-    <t>Lenacapavir compound and its use in HIV (oral and parenteral)</t>
+    <t>Lenacapavir compound and its use to treat HIV (oral and parenteral)</t>
   </si>
   <si>
     <t>2037-08-17</t>
   </si>
   <si>
     <t>The present disclosure relates to novel compounds for use in the treatment of a Retroviridae viral infection including an infection caused by the HIV virus. The present disclosure also relates to intermediates for its preparation and to pharmaceutical compositions containing said novel compound.</t>
   </si>
   <si>
     <t>Türkiye, Morocco, Brazil, China, Colombia, Dominican Republic, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Mexico, Peru, Philippines, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Liberia, Sao Tome and Principe, Sudan, Eswatini, Tanzania, United Republic of, Zambia, Zimbabwe, Indonesia, Malaysia, Ukraine, South Africa, Uzbekistan</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Costa Rica, Russian Federation, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Bahamas, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Panama</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Serbia, Morocco, Argentina, China, Jordan, Philippines, India, Uganda, Egypt, Guatemala, Indonesia, Nigeria, Thailand, Ukraine, Viet Nam</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Hong Kong, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, Saudi Arabia, Panama</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Argentina, Colombia, Dominican Republic, Ecuador, Peru, Rwanda, Uganda, Bangladesh, Bolivia (Plurinational State of), Cuba, Egypt, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Comoros, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Pakistan, Paraguay, El Salvador, Venezuela (Bolivarian Republic of)</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Monaco, Malta, San Marino, Chile, Japan, Korea, Republic of, Uruguay, Trinidad and Tobago</t>
   </si>
@@ -2101,53 +2178,50 @@
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/5orEOEiipAdyqNg2eWx8g9KdzEDY5qU9wCbx8Bmc.png</t>
   </si>
   <si>
     <t>Lenacapavir Compound Structure</t>
   </si>
   <si>
     <t>Sourced From DrugBank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Gilead Sciences, Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.gilead.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc. is a multinational biopharmaceutical company that develops and manufactures innovative medicines for life-threatening diseases, including anti-viral therapeutics for HIV/AIDS, Hepatitis B, Hepatitis C and Covid-19. Headquartered in Foster City, California, Gilead was originally founded in 1987 and is currently listed on both the S&amp;P 500 and the NASDAQ Biotechnology Index.</t>
   </si>
   <si>
     <t>Gilead Announces First Global Regulatory Approval of Sunlenca® (Lenacapavir)</t>
   </si>
   <si>
     <t>https://www.gilead.com/news-and-press/press-room/press-releases/2022/8/gilead-announces-first-global-regulatory-approval-of-sunlenca-lenacapavir-the-only-twiceyearly-hiv-treatment-option</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Link JO, et al. &lt;a href="https://doi.org/10.1038/s41586-020-2443-1" rel="noopener noreferrer" target="_blank"&gt;Clinical targeting of HIV capsid protein with a long-acting small molecule&lt;/a&gt;. Nature. 2020 Aug;584(7822):614-618. doi:&amp;nbsp;https://doi.org/10.1038/s41586-020-2443-1. Epub 2020 Jul 1.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Oral antiretroviral agents provide life-saving treatments for millions of people living with HIV, and can prevent new infections via pre-exposure prophylaxis1-5. However, some people living with HIV who are heavily treatment-experienced have limited or no treatment options, owing to multidrug resistance6. In addition, suboptimal adherence to oral daily regimens can negatively affect the outcome of treatment-which contributes to virologic failure, resistance generation and viral transmission-as well as of pre-exposure prophylaxis, leading to new infections1,2,4,7-9. Long-acting agents from new antiretroviral classes can provide much-needed treatment options for people living with HIV who are heavily treatment-experienced, and additionally can improve adherence10. Here we describe GS-6207, a small molecule that disrupts the functions of HIV capsid protein and is amenable to long-acting therapy owing to its high potency, low in vivo systemic clearance and slow release kinetics from the subcutaneous injection site. Drawing on X-ray crystallographic information, we designed GS-6207 to bind tightly at a conserved interface between capsid protein monomers, where it interferes with capsid-protein-mediated interactions between proteins that are essential for multiple phases of the viral replication cycle. GS-6207 exhibits antiviral activity at picomolar concentrations against all subtypes of HIV-1 that we tested, and shows high synergy and no cross-resistance with approved antiretroviral drugs. In phase-1 clinical studies, monotherapy with a single subcutaneous dose of GS-6207 (450 mg) resulted in a mean log10-transformed reduction of plasma viral load of 2.2 after 9 days, and showed sustained plasma exposure at antivirally active concentrations for more than 6 months. These results provide clinical validation for therapies that target the functions of HIV capsid protein, and demonstrate the potential of GS-6207 as a long-acting agent to treat or prevent infection with HIV.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(25, 32, 39); background-color: rgb(246, 247, 248);"&gt;Bester SM, Wei G, Zhao H, Adu-Ampratwum D, Iqbal N, Courouble VV, Francis AC, Annamalai AS, Singh PK, Shkriabai N, Van Blerkom P, Morrison J, Poeschla EM, Engelman AN, Melikyan GB, Griffin PR, Fuchs JR, Asturias FJ, Kvaratskhelia M: Structural and mechanistic bases for a potent HIV-1 capsid inhibitor. Science. 2020 Oct 16;370(6514):360-364. doi:&amp;nbsp;&lt;/span&gt;&lt;a href="https://doi.org/10.1126/science.abb4808" rel="noopener noreferrer" target="_blank" style="color: rgb(181, 62, 139);"&gt;https://doi.org/10.1126/science.abb4808&lt;/a&gt;&lt;/p&gt;</t>
@@ -2222,50 +2296,56 @@
     <t>&lt;p&gt;Despite substantial advances in biomedical HIV prevention, including long-acting injectable pre-exposure prophylaxis (PrEP) options such as cabotegravir, barriers to widespread adoption and scale-up persist in low-income and middle-income countries. Long-acting injectable lenacapavir is a potentially transformative HIV prevention tool, providing an unprecedented opportunity to accelerate progress. However, the global HIV response is under threat like never before, with drastic funding cuts undermining the gains of the past 25 years. The challenges of introducing and scaling up long-acting lenacapavir and other PrEP innovations are numerous. Without deliberate policy, programmatic, and financing interventions, new prevention technologies risk following slow adoption patterns of previous innovations, weakening a needed transformation of the HIV response. Drawing on lessons from the scale-up of antiretroviral therapy, and experience with previous biomedical prevention tools, a new ten-point framework should be adopted to accelerate individual and epidemiological impact-even at this time of extraordinary uncertainty.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Vail RM, Cantor A, Shah SS, et al.&amp;nbsp;&lt;/span&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/40668955/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;&lt;em&gt;Interim Guideline on the Use of Twice-Yearly Lenacapavir for HIV Prevention&lt;/em&gt;&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Baltimore (MD): Johns Hopkins University; July 2025.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Subcutaneous Lenacapavir as PrEP&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Clinicians should recommend SC LEN as a preferred PrEP regimen for protection against HIV through sexual exposure for individuals who are willing to receive subcutaneous injections every 6 months and have no contraindications or barriers to its use. For other preferred PrEP regimens, see the NYSDOH AI guideline&amp;nbsp;PrEP to Prevent HIV and Promote Sexual Health.&lt;/li&gt;&lt;li&gt;Clinicians should discuss potential risks and benefits and engage individuals who are or may become pregnant in shared decision-making when considering SC LEN as PrEP.&lt;/li&gt;&lt;/ul&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Cantos VD, Ramírez BC, Kelley CF, Rio CD, Grinsztejn B. &lt;/span&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/40546885/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;Lenacapavir: a potential game changer for HIV prevention in the Americas, if the game is played equitably&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Lancet Reg Health Am&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2025;47:101146. Published 2025 Jun 10. doi:10.1016/j.lana.2025.101146&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Lenacapavir, a first in class long-acting capsid inhibitor has near 100% efficacy in preventing HIV. As such, it has the potential to curb the rising HIV incidence in Latin America, a region with stark intra- and inter-country PrEP uptake disparities. In this viewpoint, we summarize the current efforts to scale up lenacapavir access globally and the necessary steps to include Latin America in these endeavours.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;van Zyl G, Prochazka M, Schmidt HA, et al. &lt;/span&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/40543515/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;Lenacapavir-associated drug resistance: implications for scaling up long-acting HIV pre-exposure prophylaxis&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Lancet HIV&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Published online June 18, 2025. doi:10.1016/S2352-3018(25)00128-6&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Although drug resistance could emerge if lenacapavir is initiated during undiagnosed acute infection or if infection occurs during the drug's pharmacokinetic tail, these cases will not compromise the effectiveness of WHO-recommended therapies, as there is no cross-resistance between lenacapavir and other licensed antiretroviral drugs. Lenacapavir pre-exposure prophylaxis (PrEP) is also unlikely to drive population-level lenacapavir resistance given the rarity of breakthrough infections and the reduced replication capacity of most lenacapavir-resistant variants, which most likely reduces their transmission potential. Conversely, the risk of acquiring lenacapavir-resistant HIV-1 while receiving lenacapavir PrEP is likely to remain extremely low, as lenacapavir-associated drug-resistance mutations are rare among individuals without previous lenacapavir exposure, and widespread use of lenacapavir-based regimens remains years away. Nonetheless, as the number of lenacapavir PrEP programmes increase, surveillance for emerging lenacapavir resistance should also be implemented.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Will long-lasting HIV preventive be a game changer—or a missed opportunity? Kupferschmidt K. , Science. 2025</t>
   </si>
   <si>
     <t>https://www.science.org/content/article/will-long-lasting-hiv-preventive-be-game-changer-or-missed-opportunity</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Mukuhlani et al.. &lt;a target="_blank" rel="noopener noreferrer" href="https://www.ijidonline.com/article/S1201-9712(26)00215-8/fulltext"&gt;&lt;strong&gt;Efficacy and safety of long-acting lenacapavir for HIV treatment and prevention: A systematic review of randomized trials&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;. &lt;/strong&gt;International Journal of Infectious Diseases, 2026; 167&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Background&lt;/p&gt;&lt;p&gt;Lenacapavir is a first-in-class, long-acting HIV-1 capsid inhibitor enabling treatment and prevention with reduced reliance on daily oral adherence. Evidence from randomized trials across indications remains fragmented. We systematically synthesized trial data on its efficacy and safety in both treatment and pre-exposure prophylaxis (PrEP) settings.&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;Following PRISMA 2020 (protocol registered at OSF), we reviewed phase 2-3 randomized controlled trials evaluating lenacapavir for HIV treatment or prevention, with searches conducted from database inception through 15 January 2026. Comparators included placebo or active antiretroviral regimens. Primary outcomes were virologic efficacy and safety (injection-site reactions [ISRs], serious adverse events [SAEs]); secondary outcomes included resistance and treatment discontinuation.&lt;/p&gt;&lt;p&gt;Results&lt;/p&gt;&lt;p&gt;Five trials involving 9986 participants from 20 countries were included. In treatment trials, lenacapavir administered with optimized background regimens achieved viral suppression (&amp;lt;50 copies/mL) in 83-100% of participants through weeks 24-54, comparable to standard oral therapy. In PrEP trials, HIV incidence was reduced to 0.00-0.10 per 100 person-years versus 0.93-2.37 in controls (incidence-rate ratio 0.00-0.11; &lt;em&gt;P&lt;/em&gt;&amp;lt;0.001). ISRs were the most frequent adverse events (≤1.2% discontinuation), with no treatment-related SAEs. Capsid resistance mutations were rare and often transient.&lt;/p&gt;&lt;p&gt;Conclusions&lt;/p&gt;&lt;p&gt;Lenacapavir provides durable efficacy and favorable safety across treatment and prevention, supporting its role as a transformative biannual injectable strategy to advance global HIV control.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2610,51 +2690,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT04150068" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT04143594" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT04811040" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT03739866" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05729568" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06289361" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0140-6736(25)00405-2" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04994509" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04925752" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06101329" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06101342" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06513312" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06819176" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nejm.org/doi/10.1056/NEJMoa2115542" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-base.info/htb/42313" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2352-3018(22)00291-0" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093%2Fofid%2Fofab466.073" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41586-020-2443-1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0140-6736(25)00405-2" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20141224&amp;CC=WO&amp;NR=2014134566A3&amp;KC=A3" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20180222&amp;CC=WO&amp;NR=2018035359A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190221&amp;CC=WO&amp;NR=2019035904A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20200123&amp;CC=WO&amp;NR=2020018459A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190822&amp;CC=WO&amp;NR=2019161280A1&amp;KC=A1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140904&amp;CC=WO&amp;NR=2014134566A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20180222&amp;CC=WO&amp;NR=2018035359A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190221&amp;CC=WO&amp;NR=2019035904A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20200123&amp;CC=WO&amp;NR=2020018459A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190822&amp;CC=WO&amp;NR=2019161280A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/5orEOEiipAdyqNg2eWx8g9KdzEDY5qU9wCbx8Bmc.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news-and-press/press-room/press-releases/2022/8/gilead-announces-first-global-regulatory-approval-of-sunlenca-lenacapavir-the-only-twiceyearly-hiv-treatment-option" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purposestudies.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://avac.org/resource/infographic/an-overview-of-lenacapavir-for-prep-trials/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0140-6736(25)00405-2" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nejm.org/doi/10.1056/NEJMoa2115542" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-base.info/htb/42313" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2352-3018(22)00291-0" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093%2Fofid%2Fofab466.073" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41586-020-2443-1" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/publications/i/item/9789240111608" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/content/article/will-long-lasting-hiv-preventive-be-game-changer-or-missed-opportunity" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG2"/>
   <sheetViews>
@@ -4621,79 +4701,80 @@
     <hyperlink ref="E4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R203"/>
+  <dimension ref="A1:S203"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R1"/>
+      <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>330</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>331</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>332</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>333</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>334</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>335</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -4704,9837 +4785,10761 @@
       </c>
       <c r="K1" s="2" t="s">
         <v>338</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>339</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>340</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>341</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>342</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>343</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>344</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>345</v>
       </c>
-    </row>
-    <row r="2" spans="1:18">
+      <c r="S1" s="2" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D2" t="s">
+        <v>348</v>
       </c>
       <c r="E2" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="F2" t="s">
         <v>235</v>
       </c>
       <c r="G2" t="s">
         <v>52</v>
       </c>
       <c r="H2" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I2" t="s">
         <v>195</v>
       </c>
       <c r="J2" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="K2" t="s">
+        <v>352</v>
+      </c>
+      <c r="L2" t="s">
+        <v>353</v>
+      </c>
+      <c r="M2" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="N2" s="5" t="s">
+        <v>355</v>
+      </c>
+      <c r="O2" t="s">
+        <v>356</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>357</v>
+      </c>
+      <c r="R2" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" t="s">
+        <v>347</v>
+      </c>
+      <c r="D3" t="s">
+        <v>348</v>
+      </c>
+      <c r="E3" t="s">
         <v>349</v>
-      </c>
-[...27 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F3" t="s">
         <v>235</v>
       </c>
       <c r="G3" t="s">
         <v>52</v>
       </c>
       <c r="H3" t="s">
+        <v>359</v>
+      </c>
+      <c r="I3" t="s">
+        <v>360</v>
+      </c>
+      <c r="J3" t="s">
+        <v>351</v>
+      </c>
+      <c r="K3" t="s">
+        <v>352</v>
+      </c>
+      <c r="L3" t="s">
+        <v>353</v>
+      </c>
+      <c r="M3" s="5" t="s">
+        <v>354</v>
+      </c>
+      <c r="N3" s="5" t="s">
         <v>355</v>
       </c>
-      <c r="I3" t="s">
+      <c r="O3" t="s">
         <v>356</v>
       </c>
-      <c r="J3" t="s">
-[...2 lines deleted...]
-      <c r="K3" t="s">
+      <c r="Q3" t="s">
+        <v>357</v>
+      </c>
+      <c r="R3" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C4" t="s">
+        <v>347</v>
+      </c>
+      <c r="D4" t="s">
+        <v>348</v>
+      </c>
+      <c r="E4" t="s">
         <v>349</v>
-      </c>
-[...27 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F4" t="s">
         <v>235</v>
       </c>
       <c r="G4" t="s">
         <v>52</v>
       </c>
       <c r="H4" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I4" t="s">
         <v>195</v>
       </c>
       <c r="J4" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="K4" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="L4" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="N4" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="O4">
+        <v>365</v>
+      </c>
+      <c r="O4" t="s">
+        <v>366</v>
+      </c>
+      <c r="P4">
         <v>45750.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>46035.0</v>
       </c>
-      <c r="Q4" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:18">
+      <c r="R4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>34</v>
       </c>
       <c r="C5" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D5" t="s">
+        <v>348</v>
       </c>
       <c r="E5" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="F5" t="s">
         <v>235</v>
       </c>
       <c r="G5" t="s">
         <v>52</v>
       </c>
       <c r="H5" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="I5" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="J5" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="K5" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="L5" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="O5">
+        <v>365</v>
+      </c>
+      <c r="O5" t="s">
+        <v>366</v>
+      </c>
+      <c r="P5">
         <v>45750.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>46035.0</v>
       </c>
-      <c r="Q5" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:18">
+      <c r="R5" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>34</v>
       </c>
       <c r="C6" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D6" t="s">
+        <v>348</v>
       </c>
       <c r="E6" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="F6" t="s">
         <v>235</v>
       </c>
       <c r="G6" t="s">
         <v>52</v>
       </c>
       <c r="H6" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I6" t="s">
         <v>195</v>
       </c>
       <c r="J6" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="K6" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="L6" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>372</v>
+      </c>
+      <c r="O6" t="s">
+        <v>356</v>
       </c>
       <c r="Q6" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:18">
+        <v>357</v>
+      </c>
+      <c r="R6" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>34</v>
       </c>
       <c r="C7" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D7" t="s">
+        <v>348</v>
       </c>
       <c r="E7" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="F7" t="s">
         <v>235</v>
       </c>
       <c r="G7" t="s">
         <v>52</v>
       </c>
       <c r="H7" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="I7" t="s">
+        <v>360</v>
+      </c>
+      <c r="J7" t="s">
+        <v>368</v>
+      </c>
+      <c r="K7" t="s">
+        <v>369</v>
+      </c>
+      <c r="L7" t="s">
+        <v>370</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>371</v>
+      </c>
+      <c r="N7" s="5" t="s">
+        <v>372</v>
+      </c>
+      <c r="O7" t="s">
         <v>356</v>
       </c>
-      <c r="J7" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="Q7" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:18">
+        <v>357</v>
+      </c>
+      <c r="R7" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>34</v>
       </c>
       <c r="C8" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D8" t="s">
+        <v>348</v>
       </c>
       <c r="E8" t="s">
-        <v>35</v>
+        <v>373</v>
       </c>
       <c r="F8" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="G8" t="s">
         <v>52</v>
       </c>
       <c r="H8" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I8" t="s">
         <v>195</v>
       </c>
       <c r="J8" t="s">
-        <v>367</v>
+        <v>374</v>
       </c>
       <c r="K8" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>361</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:18">
+        <v>377</v>
+      </c>
+      <c r="O8" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q8">
+        <v>45863.0</v>
+      </c>
+      <c r="R8" t="s">
+        <v>378</v>
+      </c>
+      <c r="S8" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D9" t="s">
+        <v>348</v>
       </c>
       <c r="E9" t="s">
-        <v>35</v>
+        <v>373</v>
       </c>
       <c r="F9" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="G9" t="s">
         <v>52</v>
       </c>
       <c r="H9" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="I9" t="s">
-        <v>356</v>
+        <v>195</v>
       </c>
       <c r="J9" t="s">
-        <v>367</v>
+        <v>374</v>
       </c>
       <c r="K9" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>370</v>
+        <v>380</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>361</v>
-[...8 lines deleted...]
-    <row r="10" spans="1:18">
+        <v>381</v>
+      </c>
+      <c r="O9" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q9">
+        <v>45863.0</v>
+      </c>
+      <c r="R9" t="s">
+        <v>382</v>
+      </c>
+      <c r="S9" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
         <v>34</v>
       </c>
       <c r="C10" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D10" t="s">
+        <v>348</v>
       </c>
       <c r="E10" t="s">
-        <v>35</v>
+        <v>373</v>
       </c>
       <c r="F10" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="G10" t="s">
         <v>52</v>
       </c>
       <c r="H10" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I10" t="s">
         <v>195</v>
       </c>
       <c r="J10" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="K10" t="s">
+        <v>375</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="N10" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="O10" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q10">
+        <v>45863.0</v>
+      </c>
+      <c r="R10" t="s">
+        <v>382</v>
+      </c>
+      <c r="S10" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" t="s">
+        <v>347</v>
+      </c>
+      <c r="D11" t="s">
+        <v>348</v>
+      </c>
+      <c r="E11" t="s">
         <v>373</v>
       </c>
-      <c r="L10" t="s">
+      <c r="F11" t="s">
+        <v>235</v>
+      </c>
+      <c r="G11" t="s">
+        <v>52</v>
+      </c>
+      <c r="H11" t="s">
+        <v>350</v>
+      </c>
+      <c r="I11" t="s">
+        <v>195</v>
+      </c>
+      <c r="J11" t="s">
         <v>374</v>
       </c>
-      <c r="M10" s="5" t="s">
+      <c r="K11" t="s">
         <v>375</v>
       </c>
-      <c r="N10" s="5" t="s">
-[...34 lines deleted...]
-      <c r="K11" t="s">
+      <c r="M11" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="N11" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="O11" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q11">
+        <v>45863.0</v>
+      </c>
+      <c r="R11" t="s">
+        <v>382</v>
+      </c>
+      <c r="S11" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" t="s">
+        <v>347</v>
+      </c>
+      <c r="D12" t="s">
+        <v>348</v>
+      </c>
+      <c r="E12" t="s">
         <v>373</v>
-      </c>
-[...27 lines deleted...]
-        <v>376</v>
       </c>
       <c r="F12" t="s">
         <v>235</v>
       </c>
       <c r="G12" t="s">
         <v>52</v>
       </c>
       <c r="H12" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I12" t="s">
         <v>195</v>
       </c>
       <c r="J12" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="K12" t="s">
-        <v>378</v>
-[...1 lines deleted...]
-      <c r="L12" t="s">
+        <v>375</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="N12" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="O12" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q12">
+        <v>45863.0</v>
+      </c>
+      <c r="R12" t="s">
+        <v>382</v>
+      </c>
+      <c r="S12" t="s">
         <v>379</v>
       </c>
-      <c r="M12" s="5" t="s">
-[...12 lines deleted...]
-    <row r="13" spans="1:18">
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
         <v>34</v>
       </c>
       <c r="C13" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D13" t="s">
+        <v>348</v>
       </c>
       <c r="E13" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="F13" t="s">
         <v>235</v>
       </c>
       <c r="G13" t="s">
         <v>52</v>
       </c>
       <c r="H13" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I13" t="s">
         <v>195</v>
       </c>
       <c r="J13" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="K13" t="s">
-        <v>378</v>
-[...1 lines deleted...]
-      <c r="L13" t="s">
+        <v>375</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="N13" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="O13" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q13">
+        <v>45863.0</v>
+      </c>
+      <c r="R13" t="s">
         <v>382</v>
       </c>
-      <c r="M13" s="5" t="s">
-[...12 lines deleted...]
-    <row r="14" spans="1:18">
+      <c r="S13" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>34</v>
       </c>
       <c r="C14" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D14" t="s">
+        <v>348</v>
       </c>
       <c r="E14" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="F14" t="s">
         <v>235</v>
       </c>
       <c r="G14" t="s">
         <v>52</v>
       </c>
       <c r="H14" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I14" t="s">
         <v>195</v>
       </c>
       <c r="J14" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="K14" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>375</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="P14">
+        <v>392</v>
+      </c>
+      <c r="O14" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q14">
         <v>45863.0</v>
       </c>
-      <c r="Q14" t="s">
-[...3 lines deleted...]
-    <row r="15" spans="1:18">
+      <c r="R14" t="s">
+        <v>382</v>
+      </c>
+      <c r="S14" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>34</v>
       </c>
       <c r="C15" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D15" t="s">
+        <v>348</v>
       </c>
       <c r="E15" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="F15" t="s">
         <v>235</v>
       </c>
       <c r="G15" t="s">
         <v>52</v>
       </c>
       <c r="H15" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I15" t="s">
         <v>195</v>
       </c>
       <c r="J15" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="K15" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>375</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="P15">
+        <v>394</v>
+      </c>
+      <c r="O15" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q15">
         <v>45863.0</v>
       </c>
-      <c r="Q15" t="s">
-[...3 lines deleted...]
-    <row r="16" spans="1:18">
+      <c r="R15" t="s">
+        <v>382</v>
+      </c>
+      <c r="S15" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" t="s">
         <v>34</v>
       </c>
       <c r="C16" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D16" t="s">
+        <v>348</v>
       </c>
       <c r="E16" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="F16" t="s">
         <v>235</v>
       </c>
       <c r="G16" t="s">
         <v>52</v>
       </c>
       <c r="H16" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I16" t="s">
         <v>195</v>
       </c>
       <c r="J16" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="K16" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>388</v>
+        <v>375</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="P16">
+        <v>396</v>
+      </c>
+      <c r="O16" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q16">
         <v>45863.0</v>
       </c>
-      <c r="Q16" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:18">
+      <c r="R16" t="s">
+        <v>382</v>
+      </c>
+      <c r="S16" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" t="s">
         <v>34</v>
       </c>
       <c r="C17" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D17" t="s">
+        <v>348</v>
       </c>
       <c r="E17" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="F17" t="s">
         <v>235</v>
       </c>
       <c r="G17" t="s">
         <v>52</v>
       </c>
       <c r="H17" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I17" t="s">
         <v>195</v>
       </c>
       <c r="J17" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="K17" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>375</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="P17">
+        <v>220</v>
+      </c>
+      <c r="O17" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q17">
         <v>45863.0</v>
       </c>
-      <c r="Q17" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:18">
+      <c r="R17" t="s">
+        <v>382</v>
+      </c>
+      <c r="S17" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" t="s">
         <v>34</v>
       </c>
       <c r="C18" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D18" t="s">
+        <v>348</v>
       </c>
       <c r="E18" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="F18" t="s">
         <v>235</v>
       </c>
       <c r="G18" t="s">
         <v>52</v>
       </c>
       <c r="H18" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I18" t="s">
         <v>195</v>
       </c>
       <c r="J18" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="K18" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>375</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="P18">
+        <v>399</v>
+      </c>
+      <c r="O18" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q18">
         <v>45863.0</v>
       </c>
-      <c r="Q18" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:18">
+      <c r="R18" t="s">
+        <v>382</v>
+      </c>
+      <c r="S18" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19" t="s">
         <v>34</v>
       </c>
       <c r="C19" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D19" t="s">
+        <v>348</v>
       </c>
       <c r="E19" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="F19" t="s">
         <v>235</v>
       </c>
       <c r="G19" t="s">
         <v>52</v>
       </c>
       <c r="H19" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I19" t="s">
         <v>195</v>
       </c>
       <c r="J19" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="K19" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>375</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="P19">
+        <v>401</v>
+      </c>
+      <c r="O19" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q19">
         <v>45863.0</v>
       </c>
-      <c r="Q19" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:18">
+      <c r="R19" t="s">
+        <v>382</v>
+      </c>
+      <c r="S19" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20" t="s">
         <v>34</v>
       </c>
       <c r="C20" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D20" t="s">
+        <v>348</v>
       </c>
       <c r="E20" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="F20" t="s">
         <v>235</v>
       </c>
       <c r="G20" t="s">
         <v>52</v>
       </c>
       <c r="H20" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I20" t="s">
         <v>195</v>
       </c>
       <c r="J20" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="K20" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>375</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="P20">
+        <v>403</v>
+      </c>
+      <c r="O20" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q20">
         <v>45863.0</v>
       </c>
-      <c r="Q20" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:18">
+      <c r="R20" t="s">
+        <v>382</v>
+      </c>
+      <c r="S20" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
         <v>34</v>
       </c>
       <c r="C21" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D21" t="s">
+        <v>348</v>
       </c>
       <c r="E21" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="F21" t="s">
         <v>235</v>
       </c>
       <c r="G21" t="s">
         <v>52</v>
       </c>
       <c r="H21" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I21" t="s">
         <v>195</v>
       </c>
       <c r="J21" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="K21" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>398</v>
+        <v>375</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>220</v>
+        <v>404</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="P21">
+        <v>405</v>
+      </c>
+      <c r="O21" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q21">
         <v>45863.0</v>
       </c>
-      <c r="Q21" t="s">
-[...3 lines deleted...]
-    <row r="22" spans="1:18">
+      <c r="R21" t="s">
+        <v>382</v>
+      </c>
+      <c r="S21" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22" t="s">
         <v>34</v>
       </c>
       <c r="C22" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D22" t="s">
+        <v>348</v>
       </c>
       <c r="E22" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="F22" t="s">
         <v>235</v>
       </c>
       <c r="G22" t="s">
         <v>52</v>
       </c>
       <c r="H22" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I22" t="s">
         <v>195</v>
       </c>
       <c r="J22" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="K22" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>399</v>
+        <v>375</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="P22">
+        <v>407</v>
+      </c>
+      <c r="O22" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q22">
         <v>45863.0</v>
       </c>
-      <c r="Q22" t="s">
-[...3 lines deleted...]
-    <row r="23" spans="1:18">
+      <c r="R22" t="s">
+        <v>382</v>
+      </c>
+      <c r="S22" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23" t="s">
         <v>34</v>
       </c>
       <c r="C23" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D23" t="s">
+        <v>348</v>
       </c>
       <c r="E23" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="F23" t="s">
         <v>235</v>
       </c>
       <c r="G23" t="s">
         <v>52</v>
       </c>
       <c r="H23" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I23" t="s">
         <v>195</v>
       </c>
       <c r="J23" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="K23" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>401</v>
+        <v>375</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="P23">
+        <v>409</v>
+      </c>
+      <c r="O23" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q23">
         <v>45863.0</v>
       </c>
-      <c r="Q23" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:18">
+      <c r="R23" t="s">
+        <v>382</v>
+      </c>
+      <c r="S23" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24" t="s">
         <v>34</v>
       </c>
       <c r="C24" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D24" t="s">
+        <v>348</v>
       </c>
       <c r="E24" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="F24" t="s">
         <v>235</v>
       </c>
       <c r="G24" t="s">
         <v>52</v>
       </c>
       <c r="H24" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I24" t="s">
         <v>195</v>
       </c>
       <c r="J24" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="K24" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>403</v>
+        <v>375</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="P24">
+        <v>411</v>
+      </c>
+      <c r="O24" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q24">
         <v>45863.0</v>
       </c>
-      <c r="Q24" t="s">
-[...3 lines deleted...]
-    <row r="25" spans="1:18">
+      <c r="R24" t="s">
+        <v>382</v>
+      </c>
+      <c r="S24" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25" t="s">
         <v>34</v>
       </c>
       <c r="C25" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D25" t="s">
+        <v>348</v>
       </c>
       <c r="E25" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="F25" t="s">
         <v>235</v>
       </c>
       <c r="G25" t="s">
         <v>52</v>
       </c>
       <c r="H25" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I25" t="s">
         <v>195</v>
       </c>
       <c r="J25" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="K25" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>405</v>
+        <v>375</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="P25">
+        <v>413</v>
+      </c>
+      <c r="O25" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q25">
         <v>45863.0</v>
       </c>
-      <c r="Q25" t="s">
-[...3 lines deleted...]
-    <row r="26" spans="1:18">
+      <c r="R25" t="s">
+        <v>382</v>
+      </c>
+      <c r="S25" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26" t="s">
         <v>34</v>
       </c>
       <c r="C26" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D26" t="s">
+        <v>348</v>
       </c>
       <c r="E26" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="F26" t="s">
         <v>235</v>
       </c>
       <c r="G26" t="s">
         <v>52</v>
       </c>
       <c r="H26" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I26" t="s">
         <v>195</v>
       </c>
       <c r="J26" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="K26" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>407</v>
+        <v>375</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="P26">
+        <v>415</v>
+      </c>
+      <c r="O26" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q26">
         <v>45863.0</v>
       </c>
-      <c r="Q26" t="s">
-[...3 lines deleted...]
-    <row r="27" spans="1:18">
+      <c r="R26" t="s">
+        <v>382</v>
+      </c>
+      <c r="S26" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27" t="s">
         <v>34</v>
       </c>
       <c r="C27" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D27" t="s">
+        <v>348</v>
       </c>
       <c r="E27" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="F27" t="s">
         <v>235</v>
       </c>
       <c r="G27" t="s">
         <v>52</v>
       </c>
       <c r="H27" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I27" t="s">
         <v>195</v>
       </c>
       <c r="J27" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="K27" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>375</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="P27">
+        <v>417</v>
+      </c>
+      <c r="O27" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q27">
         <v>45863.0</v>
       </c>
-      <c r="Q27" t="s">
-[...3 lines deleted...]
-    <row r="28" spans="1:18">
+      <c r="R27" t="s">
+        <v>382</v>
+      </c>
+      <c r="S27" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28" t="s">
         <v>34</v>
       </c>
       <c r="C28" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D28" t="s">
+        <v>348</v>
       </c>
       <c r="E28" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="F28" t="s">
         <v>235</v>
       </c>
       <c r="G28" t="s">
         <v>52</v>
       </c>
       <c r="H28" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I28" t="s">
         <v>195</v>
       </c>
       <c r="J28" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="K28" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>375</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="N28" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="P28">
+        <v>419</v>
+      </c>
+      <c r="O28" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q28">
         <v>45863.0</v>
       </c>
-      <c r="Q28" t="s">
-[...3 lines deleted...]
-    <row r="29" spans="1:18">
+      <c r="R28" t="s">
+        <v>382</v>
+      </c>
+      <c r="S28" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" t="s">
         <v>34</v>
       </c>
       <c r="C29" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D29" t="s">
+        <v>348</v>
       </c>
       <c r="E29" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="F29" t="s">
         <v>235</v>
       </c>
       <c r="G29" t="s">
         <v>52</v>
       </c>
       <c r="H29" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I29" t="s">
         <v>195</v>
       </c>
       <c r="J29" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="K29" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>413</v>
+        <v>375</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="N29" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="P29">
+        <v>421</v>
+      </c>
+      <c r="O29" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q29">
         <v>45863.0</v>
       </c>
-      <c r="Q29" t="s">
-[...3 lines deleted...]
-    <row r="30" spans="1:18">
+      <c r="R29" t="s">
+        <v>382</v>
+      </c>
+      <c r="S29" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D30" t="s">
+        <v>348</v>
       </c>
       <c r="E30" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="F30" t="s">
         <v>235</v>
       </c>
       <c r="G30" t="s">
         <v>52</v>
       </c>
       <c r="H30" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I30" t="s">
         <v>195</v>
       </c>
       <c r="J30" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="K30" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>415</v>
+        <v>375</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="N30" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="P30">
+        <v>423</v>
+      </c>
+      <c r="O30" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q30">
         <v>45863.0</v>
       </c>
-      <c r="Q30" t="s">
-[...3 lines deleted...]
-    <row r="31" spans="1:18">
+      <c r="R30" t="s">
+        <v>382</v>
+      </c>
+      <c r="S30" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31" t="s">
         <v>34</v>
       </c>
       <c r="C31" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D31" t="s">
+        <v>348</v>
       </c>
       <c r="E31" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="F31" t="s">
         <v>235</v>
       </c>
       <c r="G31" t="s">
         <v>52</v>
       </c>
       <c r="H31" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I31" t="s">
         <v>195</v>
       </c>
       <c r="J31" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="K31" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>417</v>
+        <v>375</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="N31" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="P31">
+        <v>425</v>
+      </c>
+      <c r="O31" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q31">
         <v>45863.0</v>
       </c>
-      <c r="Q31" t="s">
-[...3 lines deleted...]
-    <row r="32" spans="1:18">
+      <c r="R31" t="s">
+        <v>382</v>
+      </c>
+      <c r="S31" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32" t="s">
         <v>34</v>
       </c>
       <c r="C32" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D32" t="s">
+        <v>348</v>
       </c>
       <c r="E32" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="F32" t="s">
         <v>235</v>
       </c>
       <c r="G32" t="s">
         <v>52</v>
       </c>
       <c r="H32" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I32" t="s">
         <v>195</v>
       </c>
       <c r="J32" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="K32" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>375</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="N32" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="P32">
+        <v>427</v>
+      </c>
+      <c r="O32" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q32">
         <v>45863.0</v>
       </c>
-      <c r="Q32" t="s">
-[...3 lines deleted...]
-    <row r="33" spans="1:18">
+      <c r="R32" t="s">
+        <v>382</v>
+      </c>
+      <c r="S32" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="B33" t="s">
         <v>34</v>
       </c>
       <c r="C33" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D33" t="s">
+        <v>348</v>
       </c>
       <c r="E33" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="F33" t="s">
         <v>235</v>
       </c>
       <c r="G33" t="s">
         <v>52</v>
       </c>
       <c r="H33" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I33" t="s">
         <v>195</v>
       </c>
       <c r="J33" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="K33" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>421</v>
+        <v>375</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="N33" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="P33">
+        <v>429</v>
+      </c>
+      <c r="O33" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q33">
         <v>45863.0</v>
       </c>
-      <c r="Q33" t="s">
-[...3 lines deleted...]
-    <row r="34" spans="1:18">
+      <c r="R33" t="s">
+        <v>382</v>
+      </c>
+      <c r="S33" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>34</v>
       </c>
       <c r="C34" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D34" t="s">
+        <v>348</v>
       </c>
       <c r="E34" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="F34" t="s">
         <v>235</v>
       </c>
       <c r="G34" t="s">
         <v>52</v>
       </c>
       <c r="H34" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I34" t="s">
         <v>195</v>
       </c>
       <c r="J34" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="K34" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>423</v>
+        <v>375</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="N34" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="P34">
+        <v>431</v>
+      </c>
+      <c r="O34" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q34">
         <v>45863.0</v>
       </c>
-      <c r="Q34" t="s">
-[...3 lines deleted...]
-    <row r="35" spans="1:18">
+      <c r="R34" t="s">
+        <v>382</v>
+      </c>
+      <c r="S34" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>33</v>
       </c>
       <c r="B35" t="s">
         <v>34</v>
       </c>
       <c r="C35" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D35" t="s">
+        <v>348</v>
       </c>
       <c r="E35" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="F35" t="s">
         <v>235</v>
       </c>
       <c r="G35" t="s">
         <v>52</v>
       </c>
       <c r="H35" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I35" t="s">
         <v>195</v>
       </c>
       <c r="J35" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="K35" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>425</v>
+        <v>375</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="N35" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="P35">
+        <v>433</v>
+      </c>
+      <c r="O35" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q35">
         <v>45863.0</v>
       </c>
-      <c r="Q35" t="s">
-[...3 lines deleted...]
-    <row r="36" spans="1:18">
+      <c r="R35" t="s">
+        <v>382</v>
+      </c>
+      <c r="S35" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="B36" t="s">
         <v>34</v>
       </c>
       <c r="C36" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D36" t="s">
+        <v>348</v>
       </c>
       <c r="E36" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="F36" t="s">
         <v>235</v>
       </c>
       <c r="G36" t="s">
         <v>52</v>
       </c>
       <c r="H36" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I36" t="s">
         <v>195</v>
       </c>
       <c r="J36" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="K36" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>427</v>
+        <v>375</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="N36" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="P36">
+        <v>435</v>
+      </c>
+      <c r="O36" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q36">
         <v>45863.0</v>
       </c>
-      <c r="Q36" t="s">
-[...3 lines deleted...]
-    <row r="37" spans="1:18">
+      <c r="R36" t="s">
+        <v>382</v>
+      </c>
+      <c r="S36" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>33</v>
       </c>
       <c r="B37" t="s">
         <v>34</v>
       </c>
       <c r="C37" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D37" t="s">
+        <v>348</v>
       </c>
       <c r="E37" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="F37" t="s">
         <v>235</v>
       </c>
       <c r="G37" t="s">
         <v>52</v>
       </c>
       <c r="H37" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I37" t="s">
         <v>195</v>
       </c>
       <c r="J37" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="K37" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>375</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="N37" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="P37">
+        <v>437</v>
+      </c>
+      <c r="O37" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q37">
         <v>45863.0</v>
       </c>
-      <c r="Q37" t="s">
-[...3 lines deleted...]
-    <row r="38" spans="1:18">
+      <c r="R37" t="s">
+        <v>382</v>
+      </c>
+      <c r="S37" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="B38" t="s">
         <v>34</v>
       </c>
       <c r="C38" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D38" t="s">
+        <v>348</v>
       </c>
       <c r="E38" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="F38" t="s">
         <v>235</v>
       </c>
       <c r="G38" t="s">
         <v>52</v>
       </c>
       <c r="H38" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I38" t="s">
         <v>195</v>
       </c>
       <c r="J38" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="K38" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>431</v>
+        <v>375</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="N38" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="P38">
+        <v>439</v>
+      </c>
+      <c r="O38" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q38">
         <v>45863.0</v>
       </c>
-      <c r="Q38" t="s">
-[...3 lines deleted...]
-    <row r="39" spans="1:18">
+      <c r="R38" t="s">
+        <v>382</v>
+      </c>
+      <c r="S38" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>33</v>
       </c>
       <c r="B39" t="s">
         <v>34</v>
       </c>
       <c r="C39" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D39" t="s">
+        <v>348</v>
       </c>
       <c r="E39" t="s">
-        <v>376</v>
+        <v>440</v>
       </c>
       <c r="F39" t="s">
         <v>235</v>
       </c>
       <c r="G39" t="s">
         <v>52</v>
       </c>
       <c r="H39" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I39" t="s">
         <v>195</v>
       </c>
       <c r="J39" t="s">
-        <v>377</v>
+        <v>441</v>
       </c>
       <c r="K39" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>442</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>434</v>
+        <v>443</v>
       </c>
       <c r="N39" s="5" t="s">
-        <v>361</v>
+        <v>444</v>
+      </c>
+      <c r="O39" t="s">
+        <v>366</v>
       </c>
       <c r="P39">
-        <v>45863.0</v>
-[...5 lines deleted...]
-    <row r="40" spans="1:18">
+        <v>45748.0</v>
+      </c>
+      <c r="Q39">
+        <v>46121.0</v>
+      </c>
+      <c r="R39" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>33</v>
       </c>
       <c r="B40" t="s">
         <v>34</v>
       </c>
       <c r="C40" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D40" t="s">
+        <v>348</v>
       </c>
       <c r="E40" t="s">
-        <v>376</v>
+        <v>440</v>
       </c>
       <c r="F40" t="s">
         <v>235</v>
       </c>
       <c r="G40" t="s">
         <v>52</v>
       </c>
       <c r="H40" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
       <c r="I40" t="s">
-        <v>195</v>
+        <v>360</v>
       </c>
       <c r="J40" t="s">
-        <v>377</v>
+        <v>441</v>
       </c>
       <c r="K40" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>435</v>
+        <v>442</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>436</v>
+        <v>443</v>
       </c>
       <c r="N40" s="5" t="s">
-        <v>361</v>
+        <v>444</v>
+      </c>
+      <c r="O40" t="s">
+        <v>366</v>
       </c>
       <c r="P40">
-        <v>45863.0</v>
-[...5 lines deleted...]
-    <row r="41" spans="1:18">
+        <v>45826.0</v>
+      </c>
+      <c r="Q40">
+        <v>46121.0</v>
+      </c>
+      <c r="R40" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>33</v>
       </c>
       <c r="B41" t="s">
         <v>34</v>
       </c>
       <c r="C41" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D41" t="s">
+        <v>348</v>
       </c>
       <c r="E41" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="F41" t="s">
         <v>235</v>
       </c>
       <c r="G41" t="s">
         <v>52</v>
       </c>
       <c r="H41" t="s">
-        <v>347</v>
+        <v>447</v>
       </c>
       <c r="I41" t="s">
         <v>195</v>
       </c>
       <c r="J41" t="s">
-        <v>377</v>
+        <v>448</v>
       </c>
       <c r="K41" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>449</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>438</v>
+        <v>450</v>
       </c>
       <c r="N41" s="5" t="s">
-        <v>361</v>
-[...8 lines deleted...]
-    <row r="42" spans="1:18">
+        <v>451</v>
+      </c>
+      <c r="O41" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q41">
+        <v>46008.0</v>
+      </c>
+      <c r="R41" t="s">
+        <v>452</v>
+      </c>
+      <c r="S41" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>33</v>
       </c>
       <c r="B42" t="s">
         <v>34</v>
       </c>
       <c r="C42" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D42" t="s">
+        <v>348</v>
       </c>
       <c r="E42" t="s">
-        <v>35</v>
+        <v>440</v>
       </c>
       <c r="F42" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="G42" t="s">
         <v>52</v>
       </c>
       <c r="H42" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I42" t="s">
         <v>195</v>
       </c>
       <c r="J42" t="s">
+        <v>454</v>
+      </c>
+      <c r="K42" t="s">
+        <v>455</v>
+      </c>
+      <c r="M42" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="N42" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="O42" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q42">
+        <v>45826.0</v>
+      </c>
+      <c r="R42" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="43" spans="1:19">
+      <c r="A43" t="s">
+        <v>33</v>
+      </c>
+      <c r="B43" t="s">
+        <v>34</v>
+      </c>
+      <c r="C43" t="s">
+        <v>347</v>
+      </c>
+      <c r="D43" t="s">
+        <v>348</v>
+      </c>
+      <c r="E43" t="s">
+        <v>440</v>
+      </c>
+      <c r="F43" t="s">
+        <v>235</v>
+      </c>
+      <c r="G43" t="s">
+        <v>52</v>
+      </c>
+      <c r="H43" t="s">
+        <v>359</v>
+      </c>
+      <c r="I43" t="s">
+        <v>360</v>
+      </c>
+      <c r="J43" t="s">
+        <v>454</v>
+      </c>
+      <c r="K43" t="s">
+        <v>455</v>
+      </c>
+      <c r="M43" s="5" t="s">
+        <v>456</v>
+      </c>
+      <c r="N43" s="5" t="s">
+        <v>170</v>
+      </c>
+      <c r="O43" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q43">
+        <v>45826.0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:19">
+      <c r="A44" t="s">
+        <v>33</v>
+      </c>
+      <c r="B44" t="s">
+        <v>34</v>
+      </c>
+      <c r="C44" t="s">
+        <v>347</v>
+      </c>
+      <c r="D44" t="s">
+        <v>348</v>
+      </c>
+      <c r="E44" t="s">
+        <v>373</v>
+      </c>
+      <c r="F44" t="s">
+        <v>235</v>
+      </c>
+      <c r="G44" t="s">
+        <v>52</v>
+      </c>
+      <c r="H44" t="s">
+        <v>458</v>
+      </c>
+      <c r="I44" t="s">
+        <v>360</v>
+      </c>
+      <c r="J44" t="s">
+        <v>448</v>
+      </c>
+      <c r="K44" t="s">
+        <v>449</v>
+      </c>
+      <c r="M44" s="5" t="s">
+        <v>450</v>
+      </c>
+      <c r="N44" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="O44" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q44">
+        <v>46030.0</v>
+      </c>
+      <c r="R44" t="s">
+        <v>452</v>
+      </c>
+      <c r="S44" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="45" spans="1:19">
+      <c r="A45" t="s">
+        <v>33</v>
+      </c>
+      <c r="B45" t="s">
+        <v>34</v>
+      </c>
+      <c r="C45" t="s">
+        <v>347</v>
+      </c>
+      <c r="D45" t="s">
+        <v>348</v>
+      </c>
+      <c r="E45" t="s">
+        <v>349</v>
+      </c>
+      <c r="F45" t="s">
+        <v>235</v>
+      </c>
+      <c r="G45" t="s">
+        <v>52</v>
+      </c>
+      <c r="H45" t="s">
+        <v>350</v>
+      </c>
+      <c r="I45" t="s">
+        <v>195</v>
+      </c>
+      <c r="J45" t="s">
+        <v>459</v>
+      </c>
+      <c r="K45" t="s">
+        <v>460</v>
+      </c>
+      <c r="M45" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="N45" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="O45" t="s">
+        <v>463</v>
+      </c>
+      <c r="P45">
+        <v>46035.0</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>357</v>
+      </c>
+      <c r="R45" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="46" spans="1:19">
+      <c r="A46" t="s">
+        <v>33</v>
+      </c>
+      <c r="B46" t="s">
+        <v>34</v>
+      </c>
+      <c r="C46" t="s">
+        <v>347</v>
+      </c>
+      <c r="D46" t="s">
+        <v>348</v>
+      </c>
+      <c r="E46" t="s">
+        <v>349</v>
+      </c>
+      <c r="F46" t="s">
+        <v>235</v>
+      </c>
+      <c r="G46" t="s">
+        <v>52</v>
+      </c>
+      <c r="H46" t="s">
+        <v>359</v>
+      </c>
+      <c r="I46" t="s">
+        <v>360</v>
+      </c>
+      <c r="J46" t="s">
+        <v>459</v>
+      </c>
+      <c r="K46" t="s">
+        <v>460</v>
+      </c>
+      <c r="M46" s="5" t="s">
+        <v>461</v>
+      </c>
+      <c r="N46" s="5" t="s">
+        <v>462</v>
+      </c>
+      <c r="O46" t="s">
+        <v>463</v>
+      </c>
+      <c r="P46">
+        <v>46035.0</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>357</v>
+      </c>
+      <c r="R46" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="47" spans="1:19">
+      <c r="A47" t="s">
+        <v>33</v>
+      </c>
+      <c r="B47" t="s">
+        <v>34</v>
+      </c>
+      <c r="C47" t="s">
+        <v>347</v>
+      </c>
+      <c r="D47" t="s">
+        <v>348</v>
+      </c>
+      <c r="E47" t="s">
+        <v>373</v>
+      </c>
+      <c r="F47" t="s">
+        <v>235</v>
+      </c>
+      <c r="G47" t="s">
+        <v>52</v>
+      </c>
+      <c r="H47" t="s">
+        <v>359</v>
+      </c>
+      <c r="I47" t="s">
+        <v>360</v>
+      </c>
+      <c r="J47" t="s">
+        <v>374</v>
+      </c>
+      <c r="K47" t="s">
+        <v>375</v>
+      </c>
+      <c r="M47" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="N47" s="5" t="s">
         <v>377</v>
       </c>
-      <c r="K42" t="s">
-[...52 lines deleted...]
-      <c r="L43" t="s">
+      <c r="O47" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q47">
+        <v>45863.0</v>
+      </c>
+      <c r="R47" t="s">
+        <v>382</v>
+      </c>
+      <c r="S47" t="s">
         <v>379</v>
       </c>
-      <c r="M43" s="5" t="s">
+    </row>
+    <row r="48" spans="1:19">
+      <c r="A48" t="s">
+        <v>33</v>
+      </c>
+      <c r="B48" t="s">
+        <v>34</v>
+      </c>
+      <c r="C48" t="s">
+        <v>347</v>
+      </c>
+      <c r="D48" t="s">
+        <v>348</v>
+      </c>
+      <c r="E48" t="s">
+        <v>373</v>
+      </c>
+      <c r="F48" t="s">
+        <v>235</v>
+      </c>
+      <c r="G48" t="s">
+        <v>52</v>
+      </c>
+      <c r="H48" t="s">
+        <v>359</v>
+      </c>
+      <c r="I48" t="s">
+        <v>360</v>
+      </c>
+      <c r="J48" t="s">
+        <v>374</v>
+      </c>
+      <c r="K48" t="s">
+        <v>375</v>
+      </c>
+      <c r="M48" s="5" t="s">
         <v>380</v>
       </c>
-      <c r="N43" s="5" t="s">
-[...43 lines deleted...]
-      <c r="L44" t="s">
+      <c r="N48" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="O48" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q48">
+        <v>45863.0</v>
+      </c>
+      <c r="R48" t="s">
         <v>382</v>
       </c>
-      <c r="M44" s="5" t="s">
+      <c r="S48" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="49" spans="1:19">
+      <c r="A49" t="s">
+        <v>33</v>
+      </c>
+      <c r="B49" t="s">
+        <v>34</v>
+      </c>
+      <c r="C49" t="s">
+        <v>347</v>
+      </c>
+      <c r="D49" t="s">
+        <v>348</v>
+      </c>
+      <c r="E49" t="s">
+        <v>373</v>
+      </c>
+      <c r="F49" t="s">
+        <v>235</v>
+      </c>
+      <c r="G49" t="s">
+        <v>52</v>
+      </c>
+      <c r="H49" t="s">
+        <v>359</v>
+      </c>
+      <c r="I49" t="s">
+        <v>360</v>
+      </c>
+      <c r="J49" t="s">
+        <v>374</v>
+      </c>
+      <c r="K49" t="s">
+        <v>375</v>
+      </c>
+      <c r="M49" s="5" t="s">
         <v>383</v>
       </c>
-      <c r="N44" s="5" t="s">
-[...43 lines deleted...]
-      <c r="L45" t="s">
+      <c r="N49" s="5" t="s">
         <v>384</v>
       </c>
-      <c r="M45" s="5" t="s">
+      <c r="O49" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q49">
+        <v>45863.0</v>
+      </c>
+      <c r="R49" t="s">
+        <v>382</v>
+      </c>
+      <c r="S49" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="50" spans="1:19">
+      <c r="A50" t="s">
+        <v>33</v>
+      </c>
+      <c r="B50" t="s">
+        <v>34</v>
+      </c>
+      <c r="C50" t="s">
+        <v>347</v>
+      </c>
+      <c r="D50" t="s">
+        <v>348</v>
+      </c>
+      <c r="E50" t="s">
+        <v>373</v>
+      </c>
+      <c r="F50" t="s">
+        <v>235</v>
+      </c>
+      <c r="G50" t="s">
+        <v>52</v>
+      </c>
+      <c r="H50" t="s">
+        <v>359</v>
+      </c>
+      <c r="I50" t="s">
+        <v>360</v>
+      </c>
+      <c r="J50" t="s">
+        <v>374</v>
+      </c>
+      <c r="K50" t="s">
+        <v>375</v>
+      </c>
+      <c r="M50" s="5" t="s">
         <v>385</v>
       </c>
-      <c r="N45" s="5" t="s">
-[...43 lines deleted...]
-      <c r="L46" t="s">
+      <c r="N50" s="5" t="s">
         <v>386</v>
       </c>
-      <c r="M46" s="5" t="s">
+      <c r="O50" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q50">
+        <v>45863.0</v>
+      </c>
+      <c r="R50" t="s">
+        <v>382</v>
+      </c>
+      <c r="S50" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="51" spans="1:19">
+      <c r="A51" t="s">
+        <v>33</v>
+      </c>
+      <c r="B51" t="s">
+        <v>34</v>
+      </c>
+      <c r="C51" t="s">
+        <v>347</v>
+      </c>
+      <c r="D51" t="s">
+        <v>348</v>
+      </c>
+      <c r="E51" t="s">
+        <v>373</v>
+      </c>
+      <c r="F51" t="s">
+        <v>235</v>
+      </c>
+      <c r="G51" t="s">
+        <v>52</v>
+      </c>
+      <c r="H51" t="s">
+        <v>359</v>
+      </c>
+      <c r="I51" t="s">
+        <v>360</v>
+      </c>
+      <c r="J51" t="s">
+        <v>374</v>
+      </c>
+      <c r="K51" t="s">
+        <v>375</v>
+      </c>
+      <c r="M51" s="5" t="s">
         <v>387</v>
       </c>
-      <c r="N46" s="5" t="s">
-[...43 lines deleted...]
-      <c r="L47" t="s">
+      <c r="N51" s="5" t="s">
         <v>388</v>
       </c>
-      <c r="M47" s="5" t="s">
+      <c r="O51" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q51">
+        <v>45863.0</v>
+      </c>
+      <c r="R51" t="s">
+        <v>382</v>
+      </c>
+      <c r="S51" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="52" spans="1:19">
+      <c r="A52" t="s">
+        <v>33</v>
+      </c>
+      <c r="B52" t="s">
+        <v>34</v>
+      </c>
+      <c r="C52" t="s">
+        <v>347</v>
+      </c>
+      <c r="D52" t="s">
+        <v>348</v>
+      </c>
+      <c r="E52" t="s">
+        <v>373</v>
+      </c>
+      <c r="F52" t="s">
+        <v>235</v>
+      </c>
+      <c r="G52" t="s">
+        <v>52</v>
+      </c>
+      <c r="H52" t="s">
+        <v>359</v>
+      </c>
+      <c r="I52" t="s">
+        <v>360</v>
+      </c>
+      <c r="J52" t="s">
+        <v>374</v>
+      </c>
+      <c r="K52" t="s">
+        <v>375</v>
+      </c>
+      <c r="M52" s="5" t="s">
         <v>389</v>
       </c>
-      <c r="N47" s="5" t="s">
-[...43 lines deleted...]
-      <c r="L48" t="s">
+      <c r="N52" s="5" t="s">
         <v>390</v>
       </c>
-      <c r="M48" s="5" t="s">
+      <c r="O52" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q52">
+        <v>45863.0</v>
+      </c>
+      <c r="R52" t="s">
+        <v>382</v>
+      </c>
+      <c r="S52" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="53" spans="1:19">
+      <c r="A53" t="s">
+        <v>33</v>
+      </c>
+      <c r="B53" t="s">
+        <v>34</v>
+      </c>
+      <c r="C53" t="s">
+        <v>347</v>
+      </c>
+      <c r="D53" t="s">
+        <v>348</v>
+      </c>
+      <c r="E53" t="s">
+        <v>373</v>
+      </c>
+      <c r="F53" t="s">
+        <v>235</v>
+      </c>
+      <c r="G53" t="s">
+        <v>52</v>
+      </c>
+      <c r="H53" t="s">
+        <v>359</v>
+      </c>
+      <c r="I53" t="s">
+        <v>360</v>
+      </c>
+      <c r="J53" t="s">
+        <v>374</v>
+      </c>
+      <c r="K53" t="s">
+        <v>375</v>
+      </c>
+      <c r="M53" s="5" t="s">
         <v>391</v>
       </c>
-      <c r="N48" s="5" t="s">
-[...43 lines deleted...]
-      <c r="L49" t="s">
+      <c r="N53" s="5" t="s">
         <v>392</v>
       </c>
-      <c r="M49" s="5" t="s">
+      <c r="O53" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q53">
+        <v>45863.0</v>
+      </c>
+      <c r="R53" t="s">
+        <v>382</v>
+      </c>
+      <c r="S53" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="54" spans="1:19">
+      <c r="A54" t="s">
+        <v>33</v>
+      </c>
+      <c r="B54" t="s">
+        <v>34</v>
+      </c>
+      <c r="C54" t="s">
+        <v>347</v>
+      </c>
+      <c r="D54" t="s">
+        <v>348</v>
+      </c>
+      <c r="E54" t="s">
+        <v>373</v>
+      </c>
+      <c r="F54" t="s">
+        <v>235</v>
+      </c>
+      <c r="G54" t="s">
+        <v>52</v>
+      </c>
+      <c r="H54" t="s">
+        <v>359</v>
+      </c>
+      <c r="I54" t="s">
+        <v>360</v>
+      </c>
+      <c r="J54" t="s">
+        <v>374</v>
+      </c>
+      <c r="K54" t="s">
+        <v>375</v>
+      </c>
+      <c r="M54" s="5" t="s">
         <v>393</v>
       </c>
-      <c r="N49" s="5" t="s">
-[...43 lines deleted...]
-      <c r="L50" t="s">
+      <c r="N54" s="5" t="s">
         <v>394</v>
       </c>
-      <c r="M50" s="5" t="s">
+      <c r="O54" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q54">
+        <v>45863.0</v>
+      </c>
+      <c r="R54" t="s">
+        <v>382</v>
+      </c>
+      <c r="S54" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="55" spans="1:19">
+      <c r="A55" t="s">
+        <v>33</v>
+      </c>
+      <c r="B55" t="s">
+        <v>34</v>
+      </c>
+      <c r="C55" t="s">
+        <v>347</v>
+      </c>
+      <c r="D55" t="s">
+        <v>348</v>
+      </c>
+      <c r="E55" t="s">
+        <v>373</v>
+      </c>
+      <c r="F55" t="s">
+        <v>235</v>
+      </c>
+      <c r="G55" t="s">
+        <v>52</v>
+      </c>
+      <c r="H55" t="s">
+        <v>359</v>
+      </c>
+      <c r="I55" t="s">
+        <v>360</v>
+      </c>
+      <c r="J55" t="s">
+        <v>374</v>
+      </c>
+      <c r="K55" t="s">
+        <v>375</v>
+      </c>
+      <c r="M55" s="5" t="s">
         <v>395</v>
       </c>
-      <c r="N50" s="5" t="s">
-[...43 lines deleted...]
-      <c r="L51" t="s">
+      <c r="N55" s="5" t="s">
         <v>396</v>
       </c>
-      <c r="M51" s="5" t="s">
+      <c r="O55" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q55">
+        <v>45863.0</v>
+      </c>
+      <c r="R55" t="s">
+        <v>382</v>
+      </c>
+      <c r="S55" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="56" spans="1:19">
+      <c r="A56" t="s">
+        <v>33</v>
+      </c>
+      <c r="B56" t="s">
+        <v>34</v>
+      </c>
+      <c r="C56" t="s">
+        <v>347</v>
+      </c>
+      <c r="D56" t="s">
+        <v>348</v>
+      </c>
+      <c r="E56" t="s">
+        <v>373</v>
+      </c>
+      <c r="F56" t="s">
+        <v>235</v>
+      </c>
+      <c r="G56" t="s">
+        <v>52</v>
+      </c>
+      <c r="H56" t="s">
+        <v>359</v>
+      </c>
+      <c r="I56" t="s">
+        <v>360</v>
+      </c>
+      <c r="J56" t="s">
+        <v>374</v>
+      </c>
+      <c r="K56" t="s">
+        <v>375</v>
+      </c>
+      <c r="M56" s="5" t="s">
         <v>397</v>
       </c>
-      <c r="N51" s="5" t="s">
-[...43 lines deleted...]
-      <c r="L52" t="s">
+      <c r="N56" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="O56" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q56">
+        <v>45863.0</v>
+      </c>
+      <c r="R56" t="s">
+        <v>382</v>
+      </c>
+      <c r="S56" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="57" spans="1:19">
+      <c r="A57" t="s">
+        <v>33</v>
+      </c>
+      <c r="B57" t="s">
+        <v>34</v>
+      </c>
+      <c r="C57" t="s">
+        <v>347</v>
+      </c>
+      <c r="D57" t="s">
+        <v>348</v>
+      </c>
+      <c r="E57" t="s">
+        <v>373</v>
+      </c>
+      <c r="F57" t="s">
+        <v>235</v>
+      </c>
+      <c r="G57" t="s">
+        <v>52</v>
+      </c>
+      <c r="H57" t="s">
+        <v>359</v>
+      </c>
+      <c r="I57" t="s">
+        <v>360</v>
+      </c>
+      <c r="J57" t="s">
+        <v>374</v>
+      </c>
+      <c r="K57" t="s">
+        <v>375</v>
+      </c>
+      <c r="M57" s="5" t="s">
         <v>398</v>
       </c>
-      <c r="M52" s="5" t="s">
-[...46 lines deleted...]
-      <c r="L53" t="s">
+      <c r="N57" s="5" t="s">
         <v>399</v>
       </c>
-      <c r="M53" s="5" t="s">
+      <c r="O57" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q57">
+        <v>45863.0</v>
+      </c>
+      <c r="R57" t="s">
+        <v>382</v>
+      </c>
+      <c r="S57" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="58" spans="1:19">
+      <c r="A58" t="s">
+        <v>33</v>
+      </c>
+      <c r="B58" t="s">
+        <v>34</v>
+      </c>
+      <c r="C58" t="s">
+        <v>347</v>
+      </c>
+      <c r="D58" t="s">
+        <v>348</v>
+      </c>
+      <c r="E58" t="s">
+        <v>373</v>
+      </c>
+      <c r="F58" t="s">
+        <v>235</v>
+      </c>
+      <c r="G58" t="s">
+        <v>52</v>
+      </c>
+      <c r="H58" t="s">
+        <v>359</v>
+      </c>
+      <c r="I58" t="s">
+        <v>360</v>
+      </c>
+      <c r="J58" t="s">
+        <v>374</v>
+      </c>
+      <c r="K58" t="s">
+        <v>375</v>
+      </c>
+      <c r="M58" s="5" t="s">
         <v>400</v>
       </c>
-      <c r="N53" s="5" t="s">
-[...43 lines deleted...]
-      <c r="L54" t="s">
+      <c r="N58" s="5" t="s">
         <v>401</v>
       </c>
-      <c r="M54" s="5" t="s">
+      <c r="O58" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q58">
+        <v>45863.0</v>
+      </c>
+      <c r="R58" t="s">
+        <v>382</v>
+      </c>
+      <c r="S58" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="59" spans="1:19">
+      <c r="A59" t="s">
+        <v>33</v>
+      </c>
+      <c r="B59" t="s">
+        <v>34</v>
+      </c>
+      <c r="C59" t="s">
+        <v>347</v>
+      </c>
+      <c r="D59" t="s">
+        <v>348</v>
+      </c>
+      <c r="E59" t="s">
+        <v>373</v>
+      </c>
+      <c r="F59" t="s">
+        <v>235</v>
+      </c>
+      <c r="G59" t="s">
+        <v>52</v>
+      </c>
+      <c r="H59" t="s">
+        <v>359</v>
+      </c>
+      <c r="I59" t="s">
+        <v>360</v>
+      </c>
+      <c r="J59" t="s">
+        <v>374</v>
+      </c>
+      <c r="K59" t="s">
+        <v>375</v>
+      </c>
+      <c r="M59" s="5" t="s">
         <v>402</v>
       </c>
-      <c r="N54" s="5" t="s">
-[...43 lines deleted...]
-      <c r="L55" t="s">
+      <c r="N59" s="5" t="s">
         <v>403</v>
       </c>
-      <c r="M55" s="5" t="s">
+      <c r="O59" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q59">
+        <v>45863.0</v>
+      </c>
+      <c r="R59" t="s">
+        <v>382</v>
+      </c>
+      <c r="S59" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="60" spans="1:19">
+      <c r="A60" t="s">
+        <v>33</v>
+      </c>
+      <c r="B60" t="s">
+        <v>34</v>
+      </c>
+      <c r="C60" t="s">
+        <v>347</v>
+      </c>
+      <c r="D60" t="s">
+        <v>348</v>
+      </c>
+      <c r="E60" t="s">
+        <v>373</v>
+      </c>
+      <c r="F60" t="s">
+        <v>235</v>
+      </c>
+      <c r="G60" t="s">
+        <v>52</v>
+      </c>
+      <c r="H60" t="s">
+        <v>359</v>
+      </c>
+      <c r="I60" t="s">
+        <v>360</v>
+      </c>
+      <c r="J60" t="s">
+        <v>374</v>
+      </c>
+      <c r="K60" t="s">
+        <v>375</v>
+      </c>
+      <c r="M60" s="5" t="s">
         <v>404</v>
       </c>
-      <c r="N55" s="5" t="s">
-[...43 lines deleted...]
-      <c r="L56" t="s">
+      <c r="N60" s="5" t="s">
         <v>405</v>
       </c>
-      <c r="M56" s="5" t="s">
+      <c r="O60" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q60">
+        <v>45863.0</v>
+      </c>
+      <c r="R60" t="s">
+        <v>382</v>
+      </c>
+      <c r="S60" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="61" spans="1:19">
+      <c r="A61" t="s">
+        <v>33</v>
+      </c>
+      <c r="B61" t="s">
+        <v>34</v>
+      </c>
+      <c r="C61" t="s">
+        <v>347</v>
+      </c>
+      <c r="D61" t="s">
+        <v>348</v>
+      </c>
+      <c r="E61" t="s">
+        <v>373</v>
+      </c>
+      <c r="F61" t="s">
+        <v>235</v>
+      </c>
+      <c r="G61" t="s">
+        <v>52</v>
+      </c>
+      <c r="H61" t="s">
+        <v>359</v>
+      </c>
+      <c r="I61" t="s">
+        <v>360</v>
+      </c>
+      <c r="J61" t="s">
+        <v>374</v>
+      </c>
+      <c r="K61" t="s">
+        <v>375</v>
+      </c>
+      <c r="M61" s="5" t="s">
         <v>406</v>
       </c>
-      <c r="N56" s="5" t="s">
-[...43 lines deleted...]
-      <c r="L57" t="s">
+      <c r="N61" s="5" t="s">
         <v>407</v>
       </c>
-      <c r="M57" s="5" t="s">
+      <c r="O61" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q61">
+        <v>45863.0</v>
+      </c>
+      <c r="R61" t="s">
+        <v>382</v>
+      </c>
+      <c r="S61" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="62" spans="1:19">
+      <c r="A62" t="s">
+        <v>33</v>
+      </c>
+      <c r="B62" t="s">
+        <v>34</v>
+      </c>
+      <c r="C62" t="s">
+        <v>347</v>
+      </c>
+      <c r="D62" t="s">
+        <v>348</v>
+      </c>
+      <c r="E62" t="s">
+        <v>373</v>
+      </c>
+      <c r="F62" t="s">
+        <v>235</v>
+      </c>
+      <c r="G62" t="s">
+        <v>52</v>
+      </c>
+      <c r="H62" t="s">
+        <v>359</v>
+      </c>
+      <c r="I62" t="s">
+        <v>360</v>
+      </c>
+      <c r="J62" t="s">
+        <v>374</v>
+      </c>
+      <c r="K62" t="s">
+        <v>375</v>
+      </c>
+      <c r="M62" s="5" t="s">
         <v>408</v>
       </c>
-      <c r="N57" s="5" t="s">
-[...43 lines deleted...]
-      <c r="L58" t="s">
+      <c r="N62" s="5" t="s">
         <v>409</v>
       </c>
-      <c r="M58" s="5" t="s">
+      <c r="O62" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q62">
+        <v>45863.0</v>
+      </c>
+      <c r="R62" t="s">
+        <v>382</v>
+      </c>
+      <c r="S62" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="63" spans="1:19">
+      <c r="A63" t="s">
+        <v>33</v>
+      </c>
+      <c r="B63" t="s">
+        <v>34</v>
+      </c>
+      <c r="C63" t="s">
+        <v>347</v>
+      </c>
+      <c r="D63" t="s">
+        <v>348</v>
+      </c>
+      <c r="E63" t="s">
+        <v>373</v>
+      </c>
+      <c r="F63" t="s">
+        <v>235</v>
+      </c>
+      <c r="G63" t="s">
+        <v>52</v>
+      </c>
+      <c r="H63" t="s">
+        <v>359</v>
+      </c>
+      <c r="I63" t="s">
+        <v>360</v>
+      </c>
+      <c r="J63" t="s">
+        <v>374</v>
+      </c>
+      <c r="K63" t="s">
+        <v>375</v>
+      </c>
+      <c r="M63" s="5" t="s">
         <v>410</v>
       </c>
-      <c r="N58" s="5" t="s">
-[...43 lines deleted...]
-      <c r="L59" t="s">
+      <c r="N63" s="5" t="s">
         <v>411</v>
       </c>
-      <c r="M59" s="5" t="s">
+      <c r="O63" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q63">
+        <v>45863.0</v>
+      </c>
+      <c r="R63" t="s">
+        <v>382</v>
+      </c>
+      <c r="S63" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="64" spans="1:19">
+      <c r="A64" t="s">
+        <v>33</v>
+      </c>
+      <c r="B64" t="s">
+        <v>34</v>
+      </c>
+      <c r="C64" t="s">
+        <v>347</v>
+      </c>
+      <c r="D64" t="s">
+        <v>348</v>
+      </c>
+      <c r="E64" t="s">
+        <v>373</v>
+      </c>
+      <c r="F64" t="s">
+        <v>235</v>
+      </c>
+      <c r="G64" t="s">
+        <v>52</v>
+      </c>
+      <c r="H64" t="s">
+        <v>359</v>
+      </c>
+      <c r="I64" t="s">
+        <v>360</v>
+      </c>
+      <c r="J64" t="s">
+        <v>374</v>
+      </c>
+      <c r="K64" t="s">
+        <v>375</v>
+      </c>
+      <c r="M64" s="5" t="s">
         <v>412</v>
       </c>
-      <c r="N59" s="5" t="s">
-[...43 lines deleted...]
-      <c r="L60" t="s">
+      <c r="N64" s="5" t="s">
         <v>413</v>
       </c>
-      <c r="M60" s="5" t="s">
+      <c r="O64" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q64">
+        <v>45863.0</v>
+      </c>
+      <c r="R64" t="s">
+        <v>382</v>
+      </c>
+      <c r="S64" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="65" spans="1:19">
+      <c r="A65" t="s">
+        <v>33</v>
+      </c>
+      <c r="B65" t="s">
+        <v>34</v>
+      </c>
+      <c r="C65" t="s">
+        <v>347</v>
+      </c>
+      <c r="D65" t="s">
+        <v>348</v>
+      </c>
+      <c r="E65" t="s">
+        <v>373</v>
+      </c>
+      <c r="F65" t="s">
+        <v>235</v>
+      </c>
+      <c r="G65" t="s">
+        <v>52</v>
+      </c>
+      <c r="H65" t="s">
+        <v>359</v>
+      </c>
+      <c r="I65" t="s">
+        <v>360</v>
+      </c>
+      <c r="J65" t="s">
+        <v>374</v>
+      </c>
+      <c r="K65" t="s">
+        <v>375</v>
+      </c>
+      <c r="M65" s="5" t="s">
         <v>414</v>
       </c>
-      <c r="N60" s="5" t="s">
-[...43 lines deleted...]
-      <c r="L61" t="s">
+      <c r="N65" s="5" t="s">
         <v>415</v>
       </c>
-      <c r="M61" s="5" t="s">
+      <c r="O65" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q65">
+        <v>45863.0</v>
+      </c>
+      <c r="R65" t="s">
+        <v>382</v>
+      </c>
+      <c r="S65" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="66" spans="1:19">
+      <c r="A66" t="s">
+        <v>33</v>
+      </c>
+      <c r="B66" t="s">
+        <v>34</v>
+      </c>
+      <c r="C66" t="s">
+        <v>347</v>
+      </c>
+      <c r="D66" t="s">
+        <v>348</v>
+      </c>
+      <c r="E66" t="s">
+        <v>373</v>
+      </c>
+      <c r="F66" t="s">
+        <v>235</v>
+      </c>
+      <c r="G66" t="s">
+        <v>52</v>
+      </c>
+      <c r="H66" t="s">
+        <v>359</v>
+      </c>
+      <c r="I66" t="s">
+        <v>360</v>
+      </c>
+      <c r="J66" t="s">
+        <v>374</v>
+      </c>
+      <c r="K66" t="s">
+        <v>375</v>
+      </c>
+      <c r="M66" s="5" t="s">
         <v>416</v>
       </c>
-      <c r="N61" s="5" t="s">
-[...43 lines deleted...]
-      <c r="L62" t="s">
+      <c r="N66" s="5" t="s">
         <v>417</v>
       </c>
-      <c r="M62" s="5" t="s">
+      <c r="O66" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q66">
+        <v>45863.0</v>
+      </c>
+      <c r="R66" t="s">
+        <v>382</v>
+      </c>
+      <c r="S66" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="67" spans="1:19">
+      <c r="A67" t="s">
+        <v>33</v>
+      </c>
+      <c r="B67" t="s">
+        <v>34</v>
+      </c>
+      <c r="C67" t="s">
+        <v>347</v>
+      </c>
+      <c r="D67" t="s">
+        <v>348</v>
+      </c>
+      <c r="E67" t="s">
+        <v>373</v>
+      </c>
+      <c r="F67" t="s">
+        <v>235</v>
+      </c>
+      <c r="G67" t="s">
+        <v>52</v>
+      </c>
+      <c r="H67" t="s">
+        <v>359</v>
+      </c>
+      <c r="I67" t="s">
+        <v>360</v>
+      </c>
+      <c r="J67" t="s">
+        <v>374</v>
+      </c>
+      <c r="K67" t="s">
+        <v>375</v>
+      </c>
+      <c r="M67" s="5" t="s">
         <v>418</v>
       </c>
-      <c r="N62" s="5" t="s">
-[...43 lines deleted...]
-      <c r="L63" t="s">
+      <c r="N67" s="5" t="s">
         <v>419</v>
       </c>
-      <c r="M63" s="5" t="s">
+      <c r="O67" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q67">
+        <v>45863.0</v>
+      </c>
+      <c r="R67" t="s">
+        <v>382</v>
+      </c>
+      <c r="S67" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="68" spans="1:19">
+      <c r="A68" t="s">
+        <v>33</v>
+      </c>
+      <c r="B68" t="s">
+        <v>34</v>
+      </c>
+      <c r="C68" t="s">
+        <v>347</v>
+      </c>
+      <c r="D68" t="s">
+        <v>348</v>
+      </c>
+      <c r="E68" t="s">
+        <v>373</v>
+      </c>
+      <c r="F68" t="s">
+        <v>235</v>
+      </c>
+      <c r="G68" t="s">
+        <v>52</v>
+      </c>
+      <c r="H68" t="s">
+        <v>359</v>
+      </c>
+      <c r="I68" t="s">
+        <v>360</v>
+      </c>
+      <c r="J68" t="s">
+        <v>374</v>
+      </c>
+      <c r="K68" t="s">
+        <v>375</v>
+      </c>
+      <c r="M68" s="5" t="s">
         <v>420</v>
       </c>
-      <c r="N63" s="5" t="s">
-[...43 lines deleted...]
-      <c r="L64" t="s">
+      <c r="N68" s="5" t="s">
         <v>421</v>
       </c>
-      <c r="M64" s="5" t="s">
+      <c r="O68" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q68">
+        <v>45863.0</v>
+      </c>
+      <c r="R68" t="s">
+        <v>382</v>
+      </c>
+      <c r="S68" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="69" spans="1:19">
+      <c r="A69" t="s">
+        <v>33</v>
+      </c>
+      <c r="B69" t="s">
+        <v>34</v>
+      </c>
+      <c r="C69" t="s">
+        <v>347</v>
+      </c>
+      <c r="D69" t="s">
+        <v>348</v>
+      </c>
+      <c r="E69" t="s">
+        <v>373</v>
+      </c>
+      <c r="F69" t="s">
+        <v>235</v>
+      </c>
+      <c r="G69" t="s">
+        <v>52</v>
+      </c>
+      <c r="H69" t="s">
+        <v>359</v>
+      </c>
+      <c r="I69" t="s">
+        <v>360</v>
+      </c>
+      <c r="J69" t="s">
+        <v>374</v>
+      </c>
+      <c r="K69" t="s">
+        <v>375</v>
+      </c>
+      <c r="M69" s="5" t="s">
         <v>422</v>
       </c>
-      <c r="N64" s="5" t="s">
-[...43 lines deleted...]
-      <c r="L65" t="s">
+      <c r="N69" s="5" t="s">
         <v>423</v>
       </c>
-      <c r="M65" s="5" t="s">
+      <c r="O69" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q69">
+        <v>45863.0</v>
+      </c>
+      <c r="R69" t="s">
+        <v>382</v>
+      </c>
+      <c r="S69" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="70" spans="1:19">
+      <c r="A70" t="s">
+        <v>33</v>
+      </c>
+      <c r="B70" t="s">
+        <v>34</v>
+      </c>
+      <c r="C70" t="s">
+        <v>347</v>
+      </c>
+      <c r="D70" t="s">
+        <v>348</v>
+      </c>
+      <c r="E70" t="s">
+        <v>373</v>
+      </c>
+      <c r="F70" t="s">
+        <v>235</v>
+      </c>
+      <c r="G70" t="s">
+        <v>52</v>
+      </c>
+      <c r="H70" t="s">
+        <v>359</v>
+      </c>
+      <c r="I70" t="s">
+        <v>360</v>
+      </c>
+      <c r="J70" t="s">
+        <v>374</v>
+      </c>
+      <c r="K70" t="s">
+        <v>375</v>
+      </c>
+      <c r="M70" s="5" t="s">
         <v>424</v>
       </c>
-      <c r="N65" s="5" t="s">
-[...43 lines deleted...]
-      <c r="L66" t="s">
+      <c r="N70" s="5" t="s">
         <v>425</v>
       </c>
-      <c r="M66" s="5" t="s">
+      <c r="O70" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q70">
+        <v>45863.0</v>
+      </c>
+      <c r="R70" t="s">
+        <v>382</v>
+      </c>
+      <c r="S70" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="71" spans="1:19">
+      <c r="A71" t="s">
+        <v>33</v>
+      </c>
+      <c r="B71" t="s">
+        <v>34</v>
+      </c>
+      <c r="C71" t="s">
+        <v>347</v>
+      </c>
+      <c r="D71" t="s">
+        <v>348</v>
+      </c>
+      <c r="E71" t="s">
+        <v>373</v>
+      </c>
+      <c r="F71" t="s">
+        <v>235</v>
+      </c>
+      <c r="G71" t="s">
+        <v>52</v>
+      </c>
+      <c r="H71" t="s">
+        <v>359</v>
+      </c>
+      <c r="I71" t="s">
+        <v>360</v>
+      </c>
+      <c r="J71" t="s">
+        <v>374</v>
+      </c>
+      <c r="K71" t="s">
+        <v>375</v>
+      </c>
+      <c r="M71" s="5" t="s">
         <v>426</v>
       </c>
-      <c r="N66" s="5" t="s">
-[...43 lines deleted...]
-      <c r="L67" t="s">
+      <c r="N71" s="5" t="s">
         <v>427</v>
       </c>
-      <c r="M67" s="5" t="s">
+      <c r="O71" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q71">
+        <v>45863.0</v>
+      </c>
+      <c r="R71" t="s">
+        <v>382</v>
+      </c>
+      <c r="S71" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="72" spans="1:19">
+      <c r="A72" t="s">
+        <v>33</v>
+      </c>
+      <c r="B72" t="s">
+        <v>34</v>
+      </c>
+      <c r="C72" t="s">
+        <v>347</v>
+      </c>
+      <c r="D72" t="s">
+        <v>348</v>
+      </c>
+      <c r="E72" t="s">
+        <v>373</v>
+      </c>
+      <c r="F72" t="s">
+        <v>235</v>
+      </c>
+      <c r="G72" t="s">
+        <v>52</v>
+      </c>
+      <c r="H72" t="s">
+        <v>359</v>
+      </c>
+      <c r="I72" t="s">
+        <v>360</v>
+      </c>
+      <c r="J72" t="s">
+        <v>374</v>
+      </c>
+      <c r="K72" t="s">
+        <v>375</v>
+      </c>
+      <c r="M72" s="5" t="s">
         <v>428</v>
       </c>
-      <c r="N67" s="5" t="s">
-[...43 lines deleted...]
-      <c r="L68" t="s">
+      <c r="N72" s="5" t="s">
         <v>429</v>
       </c>
-      <c r="M68" s="5" t="s">
+      <c r="O72" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q72">
+        <v>45863.0</v>
+      </c>
+      <c r="R72" t="s">
+        <v>382</v>
+      </c>
+      <c r="S72" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="73" spans="1:19">
+      <c r="A73" t="s">
+        <v>33</v>
+      </c>
+      <c r="B73" t="s">
+        <v>34</v>
+      </c>
+      <c r="C73" t="s">
+        <v>347</v>
+      </c>
+      <c r="D73" t="s">
+        <v>348</v>
+      </c>
+      <c r="E73" t="s">
+        <v>373</v>
+      </c>
+      <c r="F73" t="s">
+        <v>235</v>
+      </c>
+      <c r="G73" t="s">
+        <v>52</v>
+      </c>
+      <c r="H73" t="s">
+        <v>359</v>
+      </c>
+      <c r="I73" t="s">
+        <v>360</v>
+      </c>
+      <c r="J73" t="s">
+        <v>374</v>
+      </c>
+      <c r="K73" t="s">
+        <v>375</v>
+      </c>
+      <c r="M73" s="5" t="s">
         <v>430</v>
       </c>
-      <c r="N68" s="5" t="s">
-[...43 lines deleted...]
-      <c r="L69" t="s">
+      <c r="N73" s="5" t="s">
         <v>431</v>
       </c>
-      <c r="M69" s="5" t="s">
-[...215 lines deleted...]
-    <row r="74" spans="1:18">
+      <c r="O73" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q73">
+        <v>45863.0</v>
+      </c>
+      <c r="R73" t="s">
+        <v>382</v>
+      </c>
+      <c r="S73" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="74" spans="1:19">
       <c r="A74" t="s">
         <v>33</v>
       </c>
       <c r="B74" t="s">
         <v>34</v>
       </c>
       <c r="C74" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D74" t="s">
+        <v>348</v>
       </c>
       <c r="E74" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="F74" t="s">
         <v>235</v>
       </c>
       <c r="G74" t="s">
         <v>52</v>
       </c>
       <c r="H74" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
       <c r="I74" t="s">
-        <v>195</v>
+        <v>360</v>
       </c>
       <c r="J74" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="K74" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>375</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>440</v>
+        <v>432</v>
       </c>
       <c r="N74" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="P74">
+        <v>433</v>
+      </c>
+      <c r="O74" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q74">
         <v>45863.0</v>
       </c>
-      <c r="Q74" t="s">
-[...3 lines deleted...]
-    <row r="75" spans="1:18">
+      <c r="R74" t="s">
+        <v>382</v>
+      </c>
+      <c r="S74" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="75" spans="1:19">
       <c r="A75" t="s">
         <v>33</v>
       </c>
       <c r="B75" t="s">
         <v>34</v>
       </c>
       <c r="C75" t="s">
-        <v>229</v>
+        <v>347</v>
       </c>
       <c r="D75" t="s">
-        <v>441</v>
+        <v>348</v>
       </c>
       <c r="E75" t="s">
-        <v>35</v>
+        <v>373</v>
       </c>
       <c r="F75" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="G75" t="s">
         <v>52</v>
       </c>
       <c r="H75" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
       <c r="I75" t="s">
-        <v>195</v>
+        <v>360</v>
       </c>
       <c r="J75" t="s">
-        <v>442</v>
+        <v>374</v>
       </c>
       <c r="K75" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-        <v>444</v>
+        <v>375</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>445</v>
+        <v>434</v>
       </c>
       <c r="N75" s="5" t="s">
-        <v>361</v>
-[...8 lines deleted...]
-    <row r="76" spans="1:18">
+        <v>435</v>
+      </c>
+      <c r="O75" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q75">
+        <v>45863.0</v>
+      </c>
+      <c r="R75" t="s">
+        <v>382</v>
+      </c>
+      <c r="S75" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="76" spans="1:19">
       <c r="A76" t="s">
         <v>33</v>
       </c>
       <c r="B76" t="s">
         <v>34</v>
       </c>
       <c r="C76" t="s">
-        <v>229</v>
+        <v>347</v>
       </c>
       <c r="D76" t="s">
-        <v>441</v>
+        <v>348</v>
       </c>
       <c r="E76" t="s">
-        <v>35</v>
+        <v>373</v>
       </c>
       <c r="F76" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="G76" t="s">
         <v>52</v>
       </c>
       <c r="H76" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="I76" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="J76" t="s">
-        <v>442</v>
+        <v>374</v>
       </c>
       <c r="K76" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-        <v>444</v>
+        <v>375</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>445</v>
+        <v>436</v>
       </c>
       <c r="N76" s="5" t="s">
-        <v>361</v>
-[...8 lines deleted...]
-    <row r="77" spans="1:18">
+        <v>437</v>
+      </c>
+      <c r="O76" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q76">
+        <v>45863.0</v>
+      </c>
+      <c r="R76" t="s">
+        <v>382</v>
+      </c>
+      <c r="S76" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="77" spans="1:19">
       <c r="A77" t="s">
         <v>33</v>
       </c>
       <c r="B77" t="s">
         <v>34</v>
       </c>
       <c r="C77" t="s">
-        <v>229</v>
+        <v>347</v>
       </c>
       <c r="D77" t="s">
-        <v>441</v>
+        <v>348</v>
       </c>
       <c r="E77" t="s">
-        <v>447</v>
+        <v>373</v>
       </c>
       <c r="F77" t="s">
         <v>235</v>
       </c>
       <c r="G77" t="s">
         <v>52</v>
       </c>
       <c r="H77" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
       <c r="I77" t="s">
-        <v>195</v>
+        <v>360</v>
       </c>
       <c r="J77" t="s">
-        <v>442</v>
+        <v>374</v>
       </c>
       <c r="K77" t="s">
-        <v>443</v>
-[...2 lines deleted...]
-        <v>444</v>
+        <v>375</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>445</v>
+        <v>438</v>
       </c>
       <c r="N77" s="5" t="s">
-        <v>448</v>
-[...11 lines deleted...]
-    <row r="78" spans="1:18">
+        <v>439</v>
+      </c>
+      <c r="O77" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q77">
+        <v>45863.0</v>
+      </c>
+      <c r="R77" t="s">
+        <v>382</v>
+      </c>
+      <c r="S77" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="78" spans="1:19">
       <c r="A78" t="s">
         <v>33</v>
       </c>
       <c r="B78" t="s">
         <v>34</v>
       </c>
       <c r="C78" t="s">
-        <v>229</v>
+        <v>347</v>
       </c>
       <c r="D78" t="s">
-        <v>441</v>
+        <v>348</v>
       </c>
       <c r="E78" t="s">
-        <v>447</v>
+        <v>349</v>
       </c>
       <c r="F78" t="s">
         <v>235</v>
       </c>
       <c r="G78" t="s">
         <v>52</v>
       </c>
       <c r="H78" t="s">
-        <v>355</v>
+        <v>465</v>
       </c>
       <c r="I78" t="s">
+        <v>195</v>
+      </c>
+      <c r="J78" t="s">
+        <v>466</v>
+      </c>
+      <c r="K78" t="s">
+        <v>466</v>
+      </c>
+      <c r="M78" s="5" t="s">
+        <v>467</v>
+      </c>
+      <c r="N78" s="5" t="s">
+        <v>468</v>
+      </c>
+      <c r="O78" t="s">
+        <v>463</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>357</v>
+      </c>
+      <c r="R78" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="79" spans="1:19">
+      <c r="A79" t="s">
+        <v>33</v>
+      </c>
+      <c r="B79" t="s">
+        <v>34</v>
+      </c>
+      <c r="C79" t="s">
+        <v>347</v>
+      </c>
+      <c r="D79" t="s">
+        <v>348</v>
+      </c>
+      <c r="E79" t="s">
+        <v>349</v>
+      </c>
+      <c r="F79" t="s">
+        <v>235</v>
+      </c>
+      <c r="G79" t="s">
+        <v>52</v>
+      </c>
+      <c r="H79" t="s">
+        <v>470</v>
+      </c>
+      <c r="I79" t="s">
+        <v>360</v>
+      </c>
+      <c r="J79" t="s">
+        <v>466</v>
+      </c>
+      <c r="K79" t="s">
+        <v>466</v>
+      </c>
+      <c r="M79" s="5" t="s">
+        <v>467</v>
+      </c>
+      <c r="N79" s="5" t="s">
+        <v>468</v>
+      </c>
+      <c r="O79" t="s">
+        <v>463</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>357</v>
+      </c>
+      <c r="R79" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="80" spans="1:19">
+      <c r="A80" t="s">
+        <v>33</v>
+      </c>
+      <c r="B80" t="s">
+        <v>34</v>
+      </c>
+      <c r="C80" t="s">
+        <v>347</v>
+      </c>
+      <c r="D80" t="s">
+        <v>348</v>
+      </c>
+      <c r="E80" t="s">
+        <v>373</v>
+      </c>
+      <c r="F80" t="s">
+        <v>235</v>
+      </c>
+      <c r="G80" t="s">
+        <v>52</v>
+      </c>
+      <c r="H80" t="s">
+        <v>350</v>
+      </c>
+      <c r="I80" t="s">
+        <v>195</v>
+      </c>
+      <c r="J80" t="s">
+        <v>471</v>
+      </c>
+      <c r="K80" t="s">
+        <v>472</v>
+      </c>
+      <c r="M80" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="N80" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="O80" t="s">
+        <v>366</v>
+      </c>
+      <c r="P80">
+        <v>45931.0</v>
+      </c>
+      <c r="Q80">
+        <v>46010.0</v>
+      </c>
+      <c r="R80" t="s">
+        <v>475</v>
+      </c>
+      <c r="S80" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="81" spans="1:19">
+      <c r="A81" t="s">
+        <v>33</v>
+      </c>
+      <c r="B81" t="s">
+        <v>34</v>
+      </c>
+      <c r="C81" t="s">
+        <v>347</v>
+      </c>
+      <c r="D81" t="s">
+        <v>348</v>
+      </c>
+      <c r="E81" t="s">
+        <v>373</v>
+      </c>
+      <c r="F81" t="s">
+        <v>235</v>
+      </c>
+      <c r="G81" t="s">
+        <v>52</v>
+      </c>
+      <c r="H81" t="s">
+        <v>359</v>
+      </c>
+      <c r="I81" t="s">
+        <v>360</v>
+      </c>
+      <c r="J81" t="s">
+        <v>471</v>
+      </c>
+      <c r="K81" t="s">
+        <v>472</v>
+      </c>
+      <c r="M81" s="5" t="s">
+        <v>473</v>
+      </c>
+      <c r="N81" s="5" t="s">
+        <v>474</v>
+      </c>
+      <c r="O81" t="s">
+        <v>366</v>
+      </c>
+      <c r="P81">
+        <v>45931.0</v>
+      </c>
+      <c r="Q81">
+        <v>46010.0</v>
+      </c>
+      <c r="R81" t="s">
+        <v>475</v>
+      </c>
+      <c r="S81" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="82" spans="1:19">
+      <c r="A82" t="s">
+        <v>33</v>
+      </c>
+      <c r="B82" t="s">
+        <v>34</v>
+      </c>
+      <c r="C82" t="s">
+        <v>347</v>
+      </c>
+      <c r="D82" t="s">
+        <v>348</v>
+      </c>
+      <c r="E82" t="s">
+        <v>349</v>
+      </c>
+      <c r="F82" t="s">
+        <v>235</v>
+      </c>
+      <c r="G82" t="s">
+        <v>52</v>
+      </c>
+      <c r="H82" t="s">
+        <v>350</v>
+      </c>
+      <c r="I82" t="s">
+        <v>195</v>
+      </c>
+      <c r="J82" t="s">
+        <v>476</v>
+      </c>
+      <c r="K82" t="s">
+        <v>477</v>
+      </c>
+      <c r="M82" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="N82" s="5" t="s">
+        <v>479</v>
+      </c>
+      <c r="O82" t="s">
         <v>356</v>
       </c>
-      <c r="J78" t="s">
-[...46 lines deleted...]
-      <c r="I79" t="s">
+      <c r="Q82" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="83" spans="1:19">
+      <c r="A83" t="s">
+        <v>33</v>
+      </c>
+      <c r="B83" t="s">
+        <v>34</v>
+      </c>
+      <c r="C83" t="s">
+        <v>347</v>
+      </c>
+      <c r="D83" t="s">
+        <v>348</v>
+      </c>
+      <c r="E83" t="s">
+        <v>349</v>
+      </c>
+      <c r="F83" t="s">
+        <v>235</v>
+      </c>
+      <c r="G83" t="s">
+        <v>52</v>
+      </c>
+      <c r="H83" t="s">
+        <v>359</v>
+      </c>
+      <c r="I83" t="s">
+        <v>360</v>
+      </c>
+      <c r="J83" t="s">
+        <v>476</v>
+      </c>
+      <c r="K83" t="s">
+        <v>477</v>
+      </c>
+      <c r="M83" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="N83" s="5" t="s">
+        <v>479</v>
+      </c>
+      <c r="O83" t="s">
+        <v>356</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="84" spans="1:19">
+      <c r="A84" t="s">
+        <v>33</v>
+      </c>
+      <c r="B84" t="s">
+        <v>34</v>
+      </c>
+      <c r="C84" t="s">
+        <v>347</v>
+      </c>
+      <c r="D84" t="s">
+        <v>348</v>
+      </c>
+      <c r="E84" t="s">
+        <v>349</v>
+      </c>
+      <c r="F84" t="s">
+        <v>235</v>
+      </c>
+      <c r="G84" t="s">
+        <v>52</v>
+      </c>
+      <c r="H84" t="s">
+        <v>350</v>
+      </c>
+      <c r="I84" t="s">
         <v>195</v>
       </c>
-      <c r="J79" t="s">
-[...40 lines deleted...]
-      <c r="I80" t="s">
+      <c r="J84" t="s">
+        <v>480</v>
+      </c>
+      <c r="K84" t="s">
+        <v>481</v>
+      </c>
+      <c r="M84" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="N84" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="O84" t="s">
         <v>356</v>
       </c>
-      <c r="J80" t="s">
-[...40 lines deleted...]
-      <c r="I81" t="s">
+      <c r="Q84" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="85" spans="1:19">
+      <c r="A85" t="s">
+        <v>33</v>
+      </c>
+      <c r="B85" t="s">
+        <v>34</v>
+      </c>
+      <c r="C85" t="s">
+        <v>347</v>
+      </c>
+      <c r="D85" t="s">
+        <v>348</v>
+      </c>
+      <c r="E85" t="s">
+        <v>349</v>
+      </c>
+      <c r="F85" t="s">
+        <v>235</v>
+      </c>
+      <c r="G85" t="s">
+        <v>52</v>
+      </c>
+      <c r="H85" t="s">
+        <v>359</v>
+      </c>
+      <c r="I85" t="s">
+        <v>360</v>
+      </c>
+      <c r="J85" t="s">
+        <v>480</v>
+      </c>
+      <c r="K85" t="s">
+        <v>481</v>
+      </c>
+      <c r="M85" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="N85" s="5" t="s">
+        <v>483</v>
+      </c>
+      <c r="O85" t="s">
+        <v>356</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="86" spans="1:19">
+      <c r="A86" t="s">
+        <v>33</v>
+      </c>
+      <c r="B86" t="s">
+        <v>34</v>
+      </c>
+      <c r="C86" t="s">
+        <v>347</v>
+      </c>
+      <c r="D86" t="s">
+        <v>348</v>
+      </c>
+      <c r="E86" t="s">
+        <v>349</v>
+      </c>
+      <c r="F86" t="s">
+        <v>235</v>
+      </c>
+      <c r="G86" t="s">
+        <v>52</v>
+      </c>
+      <c r="H86" t="s">
+        <v>350</v>
+      </c>
+      <c r="I86" t="s">
         <v>195</v>
       </c>
-      <c r="J81" t="s">
-[...84 lines deleted...]
-      <c r="I83" t="s">
+      <c r="J86" t="s">
+        <v>484</v>
+      </c>
+      <c r="K86" t="s">
+        <v>485</v>
+      </c>
+      <c r="M86" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="N86" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="O86" t="s">
+        <v>366</v>
+      </c>
+      <c r="P86">
+        <v>45966.0</v>
+      </c>
+      <c r="Q86">
+        <v>46031.0</v>
+      </c>
+      <c r="R86" t="s">
+        <v>488</v>
+      </c>
+      <c r="S86" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="87" spans="1:19">
+      <c r="A87" t="s">
+        <v>33</v>
+      </c>
+      <c r="B87" t="s">
+        <v>34</v>
+      </c>
+      <c r="C87" t="s">
+        <v>347</v>
+      </c>
+      <c r="D87" t="s">
+        <v>348</v>
+      </c>
+      <c r="E87" t="s">
+        <v>349</v>
+      </c>
+      <c r="F87" t="s">
+        <v>235</v>
+      </c>
+      <c r="G87" t="s">
+        <v>52</v>
+      </c>
+      <c r="H87" t="s">
+        <v>359</v>
+      </c>
+      <c r="I87" t="s">
+        <v>360</v>
+      </c>
+      <c r="J87" t="s">
+        <v>484</v>
+      </c>
+      <c r="K87" t="s">
+        <v>485</v>
+      </c>
+      <c r="M87" s="5" t="s">
+        <v>486</v>
+      </c>
+      <c r="N87" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="O87" t="s">
+        <v>366</v>
+      </c>
+      <c r="P87">
+        <v>45966.0</v>
+      </c>
+      <c r="Q87">
+        <v>46031.0</v>
+      </c>
+      <c r="R87" t="s">
+        <v>488</v>
+      </c>
+      <c r="S87" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="88" spans="1:19">
+      <c r="A88" t="s">
+        <v>33</v>
+      </c>
+      <c r="B88" t="s">
+        <v>34</v>
+      </c>
+      <c r="C88" t="s">
+        <v>347</v>
+      </c>
+      <c r="D88" t="s">
+        <v>348</v>
+      </c>
+      <c r="E88" t="s">
+        <v>349</v>
+      </c>
+      <c r="F88" t="s">
+        <v>235</v>
+      </c>
+      <c r="G88" t="s">
+        <v>52</v>
+      </c>
+      <c r="H88" t="s">
+        <v>350</v>
+      </c>
+      <c r="I88" t="s">
         <v>195</v>
       </c>
-      <c r="J83" t="s">
-[...84 lines deleted...]
-      <c r="I85" t="s">
+      <c r="J88" t="s">
+        <v>490</v>
+      </c>
+      <c r="K88" t="s">
+        <v>491</v>
+      </c>
+      <c r="L88" t="s">
+        <v>492</v>
+      </c>
+      <c r="M88" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="N88" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="O88" t="s">
+        <v>463</v>
+      </c>
+      <c r="P88">
+        <v>46034.0</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>357</v>
+      </c>
+      <c r="R88" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="89" spans="1:19">
+      <c r="A89" t="s">
+        <v>33</v>
+      </c>
+      <c r="B89" t="s">
+        <v>34</v>
+      </c>
+      <c r="C89" t="s">
+        <v>347</v>
+      </c>
+      <c r="D89" t="s">
+        <v>348</v>
+      </c>
+      <c r="E89" t="s">
+        <v>349</v>
+      </c>
+      <c r="F89" t="s">
+        <v>235</v>
+      </c>
+      <c r="G89" t="s">
+        <v>52</v>
+      </c>
+      <c r="H89" t="s">
+        <v>359</v>
+      </c>
+      <c r="I89" t="s">
+        <v>360</v>
+      </c>
+      <c r="J89" t="s">
+        <v>490</v>
+      </c>
+      <c r="K89" t="s">
+        <v>491</v>
+      </c>
+      <c r="L89" t="s">
+        <v>492</v>
+      </c>
+      <c r="M89" s="5" t="s">
+        <v>493</v>
+      </c>
+      <c r="N89" s="5" t="s">
+        <v>494</v>
+      </c>
+      <c r="O89" t="s">
+        <v>463</v>
+      </c>
+      <c r="P89">
+        <v>46034.0</v>
+      </c>
+      <c r="Q89" t="s">
+        <v>357</v>
+      </c>
+      <c r="R89" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="90" spans="1:19">
+      <c r="A90" t="s">
+        <v>33</v>
+      </c>
+      <c r="B90" t="s">
+        <v>34</v>
+      </c>
+      <c r="C90" t="s">
+        <v>347</v>
+      </c>
+      <c r="D90" t="s">
+        <v>348</v>
+      </c>
+      <c r="E90" t="s">
+        <v>349</v>
+      </c>
+      <c r="F90" t="s">
+        <v>235</v>
+      </c>
+      <c r="G90" t="s">
+        <v>52</v>
+      </c>
+      <c r="H90" t="s">
+        <v>350</v>
+      </c>
+      <c r="I90" t="s">
         <v>195</v>
       </c>
-      <c r="J85" t="s">
-[...224 lines deleted...]
-      </c>
       <c r="J90" t="s">
-        <v>470</v>
+        <v>496</v>
       </c>
       <c r="K90" t="s">
-        <v>471</v>
+        <v>497</v>
       </c>
       <c r="L90" t="s">
-        <v>472</v>
+        <v>498</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>473</v>
+        <v>499</v>
       </c>
       <c r="N90" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>44594.0</v>
+        <v>500</v>
+      </c>
+      <c r="O90" t="s">
+        <v>366</v>
       </c>
       <c r="P90">
-        <v>45008.0</v>
-[...5 lines deleted...]
-    <row r="91" spans="1:18">
+        <v>45957.0</v>
+      </c>
+      <c r="Q90">
+        <v>46031.0</v>
+      </c>
+      <c r="R90" t="s">
+        <v>501</v>
+      </c>
+      <c r="S90" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="91" spans="1:19">
       <c r="A91" t="s">
         <v>33</v>
       </c>
       <c r="B91" t="s">
         <v>34</v>
       </c>
       <c r="C91" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D91" t="s">
+        <v>348</v>
       </c>
       <c r="E91" t="s">
-        <v>476</v>
+        <v>349</v>
       </c>
       <c r="F91" t="s">
         <v>235</v>
       </c>
       <c r="G91" t="s">
         <v>52</v>
       </c>
       <c r="H91" t="s">
-        <v>477</v>
+        <v>359</v>
       </c>
       <c r="I91" t="s">
-        <v>195</v>
+        <v>360</v>
       </c>
       <c r="J91" t="s">
-        <v>470</v>
+        <v>496</v>
       </c>
       <c r="K91" t="s">
-        <v>471</v>
+        <v>497</v>
       </c>
       <c r="L91" t="s">
-        <v>472</v>
+        <v>498</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>473</v>
+        <v>499</v>
       </c>
       <c r="N91" s="5" t="s">
-        <v>361</v>
+        <v>500</v>
+      </c>
+      <c r="O91" t="s">
+        <v>366</v>
       </c>
       <c r="P91">
-        <v>46008.0</v>
-[...5 lines deleted...]
-    <row r="92" spans="1:18">
+        <v>45957.0</v>
+      </c>
+      <c r="Q91">
+        <v>46031.0</v>
+      </c>
+      <c r="R91" t="s">
+        <v>501</v>
+      </c>
+      <c r="S91" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="92" spans="1:19">
       <c r="A92" t="s">
         <v>33</v>
       </c>
       <c r="B92" t="s">
         <v>34</v>
       </c>
       <c r="C92" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D92" t="s">
+        <v>348</v>
       </c>
       <c r="E92" t="s">
-        <v>35</v>
+        <v>349</v>
       </c>
       <c r="F92" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="G92" t="s">
         <v>52</v>
       </c>
       <c r="H92" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I92" t="s">
         <v>195</v>
       </c>
       <c r="J92" t="s">
-        <v>479</v>
+        <v>503</v>
       </c>
       <c r="K92" t="s">
-        <v>480</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>504</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>170</v>
+        <v>505</v>
       </c>
       <c r="N92" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>43599.0</v>
+        <v>506</v>
+      </c>
+      <c r="O92" t="s">
+        <v>366</v>
       </c>
       <c r="P92">
-        <v>44907.0</v>
-[...5 lines deleted...]
-    <row r="93" spans="1:18">
+        <v>45957.0</v>
+      </c>
+      <c r="Q92">
+        <v>45993.0</v>
+      </c>
+      <c r="R92" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="93" spans="1:19">
       <c r="A93" t="s">
         <v>33</v>
       </c>
       <c r="B93" t="s">
         <v>34</v>
       </c>
       <c r="C93" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D93" t="s">
+        <v>348</v>
       </c>
       <c r="E93" t="s">
-        <v>35</v>
+        <v>349</v>
       </c>
       <c r="F93" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="G93" t="s">
         <v>52</v>
       </c>
       <c r="H93" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="I93" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="J93" t="s">
-        <v>479</v>
+        <v>503</v>
       </c>
       <c r="K93" t="s">
-        <v>480</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>504</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>170</v>
+        <v>505</v>
       </c>
       <c r="N93" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>43599.0</v>
+        <v>506</v>
+      </c>
+      <c r="O93" t="s">
+        <v>366</v>
       </c>
       <c r="P93">
-        <v>44917.0</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:18">
+        <v>45957.0</v>
+      </c>
+      <c r="Q93">
+        <v>45993.0</v>
+      </c>
+      <c r="R93" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="94" spans="1:19">
       <c r="A94" t="s">
         <v>33</v>
       </c>
       <c r="B94" t="s">
         <v>34</v>
       </c>
       <c r="C94" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D94" t="s">
+        <v>348</v>
       </c>
       <c r="E94" t="s">
-        <v>447</v>
+        <v>349</v>
       </c>
       <c r="F94" t="s">
         <v>235</v>
       </c>
       <c r="G94" t="s">
         <v>52</v>
       </c>
       <c r="H94" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I94" t="s">
         <v>195</v>
       </c>
       <c r="J94" t="s">
-        <v>479</v>
+        <v>507</v>
       </c>
       <c r="K94" t="s">
-        <v>480</v>
+        <v>508</v>
       </c>
       <c r="L94" t="s">
-        <v>481</v>
+        <v>509</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>170</v>
+        <v>510</v>
       </c>
       <c r="N94" s="5" t="s">
-        <v>361</v>
+        <v>511</v>
+      </c>
+      <c r="O94" t="s">
+        <v>366</v>
       </c>
       <c r="P94">
-        <v>45826.0</v>
-[...5 lines deleted...]
-    <row r="95" spans="1:18">
+        <v>46031.0</v>
+      </c>
+      <c r="Q94">
+        <v>46059.0</v>
+      </c>
+      <c r="R94" t="s">
+        <v>488</v>
+      </c>
+      <c r="S94" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="95" spans="1:19">
       <c r="A95" t="s">
         <v>33</v>
       </c>
       <c r="B95" t="s">
         <v>34</v>
       </c>
       <c r="C95" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D95" t="s">
+        <v>348</v>
       </c>
       <c r="E95" t="s">
-        <v>447</v>
+        <v>349</v>
       </c>
       <c r="F95" t="s">
         <v>235</v>
       </c>
       <c r="G95" t="s">
         <v>52</v>
       </c>
       <c r="H95" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="I95" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="J95" t="s">
-        <v>479</v>
+        <v>507</v>
       </c>
       <c r="K95" t="s">
-        <v>480</v>
+        <v>508</v>
       </c>
       <c r="L95" t="s">
-        <v>481</v>
+        <v>509</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>170</v>
+        <v>510</v>
       </c>
       <c r="N95" s="5" t="s">
-        <v>361</v>
+        <v>511</v>
+      </c>
+      <c r="O95" t="s">
+        <v>366</v>
       </c>
       <c r="P95">
-        <v>45826.0</v>
-[...2 lines deleted...]
-    <row r="96" spans="1:18">
+        <v>46031.0</v>
+      </c>
+      <c r="Q95">
+        <v>46069.0</v>
+      </c>
+      <c r="R95" t="s">
+        <v>488</v>
+      </c>
+      <c r="S95" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="96" spans="1:19">
       <c r="A96" t="s">
         <v>33</v>
       </c>
       <c r="B96" t="s">
         <v>34</v>
       </c>
       <c r="C96" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D96" t="s">
+        <v>348</v>
       </c>
       <c r="E96" t="s">
-        <v>476</v>
+        <v>349</v>
       </c>
       <c r="F96" t="s">
         <v>235</v>
       </c>
       <c r="G96" t="s">
         <v>52</v>
       </c>
       <c r="H96" t="s">
-        <v>484</v>
+        <v>350</v>
       </c>
       <c r="I96" t="s">
-        <v>356</v>
+        <v>195</v>
       </c>
       <c r="J96" t="s">
-        <v>470</v>
+        <v>512</v>
       </c>
       <c r="K96" t="s">
-        <v>471</v>
-[...2 lines deleted...]
-        <v>472</v>
+        <v>513</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>473</v>
+        <v>514</v>
       </c>
       <c r="N96" s="5" t="s">
-        <v>361</v>
+        <v>515</v>
+      </c>
+      <c r="O96" t="s">
+        <v>366</v>
       </c>
       <c r="P96">
-        <v>46030.0</v>
-[...5 lines deleted...]
-    <row r="97" spans="1:18">
+        <v>45966.0</v>
+      </c>
+      <c r="Q96">
+        <v>46049.0</v>
+      </c>
+      <c r="R96" t="s">
+        <v>488</v>
+      </c>
+      <c r="S96" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="97" spans="1:19">
       <c r="A97" t="s">
         <v>33</v>
       </c>
       <c r="B97" t="s">
         <v>34</v>
       </c>
       <c r="C97" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D97" t="s">
+        <v>348</v>
       </c>
       <c r="E97" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="F97" t="s">
         <v>235</v>
       </c>
       <c r="G97" t="s">
         <v>52</v>
       </c>
       <c r="H97" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
       <c r="I97" t="s">
-        <v>195</v>
+        <v>360</v>
       </c>
       <c r="J97" t="s">
-        <v>485</v>
+        <v>512</v>
       </c>
       <c r="K97" t="s">
-        <v>486</v>
-[...2 lines deleted...]
-        <v>487</v>
+        <v>513</v>
       </c>
       <c r="M97" s="5" t="s">
+        <v>514</v>
+      </c>
+      <c r="N97" s="5" t="s">
+        <v>515</v>
+      </c>
+      <c r="O97" t="s">
+        <v>366</v>
+      </c>
+      <c r="P97">
+        <v>45966.0</v>
+      </c>
+      <c r="Q97">
+        <v>46049.0</v>
+      </c>
+      <c r="R97" t="s">
         <v>488</v>
       </c>
-      <c r="N97" s="5" t="s">
-[...12 lines deleted...]
-    <row r="98" spans="1:18">
+      <c r="S97" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="98" spans="1:19">
       <c r="A98" t="s">
         <v>33</v>
       </c>
       <c r="B98" t="s">
         <v>34</v>
       </c>
       <c r="C98" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D98" t="s">
+        <v>348</v>
       </c>
       <c r="E98" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="F98" t="s">
         <v>235</v>
       </c>
       <c r="G98" t="s">
         <v>52</v>
       </c>
       <c r="H98" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="I98" t="s">
-        <v>356</v>
+        <v>195</v>
       </c>
       <c r="J98" t="s">
-        <v>485</v>
+        <v>516</v>
       </c>
       <c r="K98" t="s">
-        <v>486</v>
+        <v>517</v>
       </c>
       <c r="L98" t="s">
-        <v>487</v>
+        <v>518</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>488</v>
+        <v>519</v>
       </c>
       <c r="N98" s="5" t="s">
-        <v>448</v>
-[...5 lines deleted...]
-        <v>353</v>
+        <v>520</v>
+      </c>
+      <c r="O98" t="s">
+        <v>463</v>
+      </c>
+      <c r="P98">
+        <v>46034.0</v>
       </c>
       <c r="Q98" t="s">
-        <v>354</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:18">
+        <v>357</v>
+      </c>
+      <c r="R98" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="99" spans="1:19">
       <c r="A99" t="s">
         <v>33</v>
       </c>
       <c r="B99" t="s">
         <v>34</v>
       </c>
       <c r="C99" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D99" t="s">
+        <v>348</v>
       </c>
       <c r="E99" t="s">
-        <v>35</v>
+        <v>349</v>
       </c>
       <c r="F99" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="G99" t="s">
         <v>52</v>
       </c>
       <c r="H99" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
       <c r="I99" t="s">
-        <v>195</v>
+        <v>360</v>
       </c>
       <c r="J99" t="s">
-        <v>377</v>
+        <v>516</v>
       </c>
       <c r="K99" t="s">
-        <v>378</v>
+        <v>517</v>
       </c>
       <c r="L99" t="s">
-        <v>379</v>
+        <v>518</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>380</v>
+        <v>519</v>
       </c>
       <c r="N99" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>44427.0</v>
+        <v>520</v>
+      </c>
+      <c r="O99" t="s">
+        <v>463</v>
       </c>
       <c r="P99">
-        <v>44790.0</v>
+        <v>46034.0</v>
       </c>
       <c r="Q99" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:18">
+        <v>357</v>
+      </c>
+      <c r="R99" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="100" spans="1:19">
       <c r="A100" t="s">
         <v>33</v>
       </c>
       <c r="B100" t="s">
         <v>34</v>
       </c>
       <c r="C100" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D100" t="s">
+        <v>348</v>
       </c>
       <c r="E100" t="s">
-        <v>35</v>
+        <v>349</v>
       </c>
       <c r="F100" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="G100" t="s">
         <v>52</v>
       </c>
       <c r="H100" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I100" t="s">
         <v>195</v>
       </c>
       <c r="J100" t="s">
-        <v>377</v>
+        <v>521</v>
       </c>
       <c r="K100" t="s">
-        <v>378</v>
+        <v>522</v>
       </c>
       <c r="L100" t="s">
-        <v>382</v>
+        <v>523</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>383</v>
+        <v>524</v>
       </c>
       <c r="N100" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>44427.0</v>
+        <v>525</v>
+      </c>
+      <c r="O100" t="s">
+        <v>366</v>
       </c>
       <c r="P100">
-        <v>44790.0</v>
-[...5 lines deleted...]
-    <row r="101" spans="1:18">
+        <v>45971.0</v>
+      </c>
+      <c r="Q100">
+        <v>46031.0</v>
+      </c>
+      <c r="R100" t="s">
+        <v>488</v>
+      </c>
+      <c r="S100" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="101" spans="1:19">
       <c r="A101" t="s">
         <v>33</v>
       </c>
       <c r="B101" t="s">
         <v>34</v>
       </c>
       <c r="C101" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D101" t="s">
+        <v>348</v>
       </c>
       <c r="E101" t="s">
-        <v>35</v>
+        <v>349</v>
       </c>
       <c r="F101" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="G101" t="s">
         <v>52</v>
       </c>
       <c r="H101" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
       <c r="I101" t="s">
-        <v>195</v>
+        <v>360</v>
       </c>
       <c r="J101" t="s">
-        <v>377</v>
+        <v>521</v>
       </c>
       <c r="K101" t="s">
-        <v>378</v>
+        <v>522</v>
       </c>
       <c r="L101" t="s">
-        <v>384</v>
+        <v>523</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>385</v>
+        <v>524</v>
       </c>
       <c r="N101" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>44427.0</v>
+        <v>525</v>
+      </c>
+      <c r="O101" t="s">
+        <v>366</v>
       </c>
       <c r="P101">
-        <v>44790.0</v>
-[...5 lines deleted...]
-    <row r="102" spans="1:18">
+        <v>45971.0</v>
+      </c>
+      <c r="Q101">
+        <v>46031.0</v>
+      </c>
+      <c r="R101" t="s">
+        <v>488</v>
+      </c>
+      <c r="S101" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="102" spans="1:19">
       <c r="A102" t="s">
         <v>33</v>
       </c>
       <c r="B102" t="s">
         <v>34</v>
       </c>
       <c r="C102" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D102" t="s">
+        <v>348</v>
       </c>
       <c r="E102" t="s">
-        <v>35</v>
+        <v>349</v>
       </c>
       <c r="F102" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="G102" t="s">
         <v>52</v>
       </c>
       <c r="H102" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I102" t="s">
         <v>195</v>
       </c>
       <c r="J102" t="s">
-        <v>377</v>
+        <v>526</v>
       </c>
       <c r="K102" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>527</v>
       </c>
       <c r="M102" s="5" t="s">
-        <v>387</v>
+        <v>528</v>
       </c>
       <c r="N102" s="5" t="s">
-        <v>361</v>
-[...11 lines deleted...]
-    <row r="103" spans="1:18">
+        <v>529</v>
+      </c>
+      <c r="O102" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q102">
+        <v>45957.0</v>
+      </c>
+      <c r="R102" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="103" spans="1:19">
       <c r="A103" t="s">
         <v>33</v>
       </c>
       <c r="B103" t="s">
         <v>34</v>
       </c>
       <c r="C103" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D103" t="s">
+        <v>348</v>
       </c>
       <c r="E103" t="s">
-        <v>35</v>
+        <v>349</v>
       </c>
       <c r="F103" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="G103" t="s">
         <v>52</v>
       </c>
       <c r="H103" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
       <c r="I103" t="s">
-        <v>195</v>
+        <v>360</v>
       </c>
       <c r="J103" t="s">
-        <v>377</v>
+        <v>526</v>
       </c>
       <c r="K103" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>388</v>
+        <v>527</v>
       </c>
       <c r="M103" s="5" t="s">
-        <v>389</v>
+        <v>528</v>
       </c>
       <c r="N103" s="5" t="s">
-        <v>361</v>
-[...11 lines deleted...]
-    <row r="104" spans="1:18">
+        <v>529</v>
+      </c>
+      <c r="O103" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q103">
+        <v>45957.0</v>
+      </c>
+      <c r="R103" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="104" spans="1:19">
       <c r="A104" t="s">
         <v>33</v>
       </c>
       <c r="B104" t="s">
         <v>34</v>
       </c>
       <c r="C104" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D104" t="s">
+        <v>348</v>
       </c>
       <c r="E104" t="s">
-        <v>35</v>
+        <v>349</v>
       </c>
       <c r="F104" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="G104" t="s">
         <v>52</v>
       </c>
       <c r="H104" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I104" t="s">
         <v>195</v>
       </c>
       <c r="J104" t="s">
-        <v>377</v>
+        <v>531</v>
       </c>
       <c r="K104" t="s">
-        <v>378</v>
+        <v>527</v>
       </c>
       <c r="L104" t="s">
-        <v>390</v>
+        <v>532</v>
       </c>
       <c r="M104" s="5" t="s">
-        <v>391</v>
+        <v>533</v>
       </c>
       <c r="N104" s="5" t="s">
-        <v>361</v>
-[...11 lines deleted...]
-    <row r="105" spans="1:18">
+        <v>534</v>
+      </c>
+      <c r="O104" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q104">
+        <v>45957.0</v>
+      </c>
+      <c r="R104" t="s">
+        <v>535</v>
+      </c>
+      <c r="S104" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="105" spans="1:19">
       <c r="A105" t="s">
         <v>33</v>
       </c>
       <c r="B105" t="s">
         <v>34</v>
       </c>
       <c r="C105" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D105" t="s">
+        <v>348</v>
       </c>
       <c r="E105" t="s">
-        <v>35</v>
+        <v>349</v>
       </c>
       <c r="F105" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="G105" t="s">
         <v>52</v>
       </c>
       <c r="H105" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
       <c r="I105" t="s">
-        <v>195</v>
+        <v>360</v>
       </c>
       <c r="J105" t="s">
-        <v>377</v>
+        <v>526</v>
       </c>
       <c r="K105" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>527</v>
       </c>
       <c r="M105" s="5" t="s">
-        <v>393</v>
+        <v>533</v>
       </c>
       <c r="N105" s="5" t="s">
-        <v>361</v>
-[...11 lines deleted...]
-    <row r="106" spans="1:18">
+        <v>534</v>
+      </c>
+      <c r="O105" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q105">
+        <v>45957.0</v>
+      </c>
+      <c r="R105" t="s">
+        <v>530</v>
+      </c>
+      <c r="S105" t="s">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="106" spans="1:19">
       <c r="A106" t="s">
         <v>33</v>
       </c>
       <c r="B106" t="s">
         <v>34</v>
       </c>
       <c r="C106" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D106" t="s">
+        <v>348</v>
       </c>
       <c r="E106" t="s">
-        <v>35</v>
+        <v>349</v>
       </c>
       <c r="F106" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="G106" t="s">
         <v>52</v>
       </c>
       <c r="H106" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I106" t="s">
         <v>195</v>
       </c>
       <c r="J106" t="s">
-        <v>377</v>
+        <v>526</v>
       </c>
       <c r="K106" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>527</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>395</v>
+        <v>537</v>
       </c>
       <c r="N106" s="5" t="s">
-        <v>361</v>
-[...11 lines deleted...]
-    <row r="107" spans="1:18">
+        <v>538</v>
+      </c>
+      <c r="O106" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q106">
+        <v>45957.0</v>
+      </c>
+      <c r="R106" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="107" spans="1:19">
       <c r="A107" t="s">
         <v>33</v>
       </c>
       <c r="B107" t="s">
         <v>34</v>
       </c>
       <c r="C107" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D107" t="s">
+        <v>348</v>
       </c>
       <c r="E107" t="s">
-        <v>35</v>
+        <v>349</v>
       </c>
       <c r="F107" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="G107" t="s">
         <v>52</v>
       </c>
       <c r="H107" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
       <c r="I107" t="s">
-        <v>195</v>
+        <v>360</v>
       </c>
       <c r="J107" t="s">
-        <v>377</v>
+        <v>526</v>
       </c>
       <c r="K107" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>527</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>397</v>
+        <v>537</v>
       </c>
       <c r="N107" s="5" t="s">
-        <v>361</v>
-[...11 lines deleted...]
-    <row r="108" spans="1:18">
+        <v>538</v>
+      </c>
+      <c r="O107" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q107">
+        <v>45957.0</v>
+      </c>
+      <c r="R107" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="108" spans="1:19">
       <c r="A108" t="s">
         <v>33</v>
       </c>
       <c r="B108" t="s">
         <v>34</v>
       </c>
       <c r="C108" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D108" t="s">
+        <v>348</v>
       </c>
       <c r="E108" t="s">
-        <v>35</v>
+        <v>349</v>
       </c>
       <c r="F108" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="G108" t="s">
         <v>52</v>
       </c>
       <c r="H108" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I108" t="s">
         <v>195</v>
       </c>
       <c r="J108" t="s">
-        <v>377</v>
+        <v>539</v>
       </c>
       <c r="K108" t="s">
-        <v>378</v>
+        <v>540</v>
       </c>
       <c r="L108" t="s">
-        <v>398</v>
+        <v>541</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>220</v>
+        <v>542</v>
       </c>
       <c r="N108" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>44427.0</v>
+        <v>543</v>
+      </c>
+      <c r="O108" t="s">
+        <v>366</v>
       </c>
       <c r="P108">
-        <v>44790.0</v>
-[...5 lines deleted...]
-    <row r="109" spans="1:18">
+        <v>45978.0</v>
+      </c>
+      <c r="Q108">
+        <v>46031.0</v>
+      </c>
+      <c r="R108" t="s">
+        <v>488</v>
+      </c>
+      <c r="S108" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="109" spans="1:19">
       <c r="A109" t="s">
         <v>33</v>
       </c>
       <c r="B109" t="s">
         <v>34</v>
       </c>
       <c r="C109" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D109" t="s">
+        <v>348</v>
       </c>
       <c r="E109" t="s">
-        <v>35</v>
+        <v>349</v>
       </c>
       <c r="F109" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="G109" t="s">
         <v>52</v>
       </c>
       <c r="H109" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
       <c r="I109" t="s">
-        <v>195</v>
+        <v>360</v>
       </c>
       <c r="J109" t="s">
-        <v>377</v>
+        <v>539</v>
       </c>
       <c r="K109" t="s">
-        <v>378</v>
+        <v>540</v>
       </c>
       <c r="L109" t="s">
-        <v>399</v>
+        <v>541</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>400</v>
+        <v>542</v>
       </c>
       <c r="N109" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>44427.0</v>
+        <v>543</v>
+      </c>
+      <c r="O109" t="s">
+        <v>366</v>
       </c>
       <c r="P109">
-        <v>44790.0</v>
-[...5 lines deleted...]
-    <row r="110" spans="1:18">
+        <v>45978.0</v>
+      </c>
+      <c r="Q109">
+        <v>46031.0</v>
+      </c>
+      <c r="R109" t="s">
+        <v>488</v>
+      </c>
+      <c r="S109" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="110" spans="1:19">
       <c r="A110" t="s">
         <v>33</v>
       </c>
       <c r="B110" t="s">
         <v>34</v>
       </c>
       <c r="C110" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D110" t="s">
+        <v>348</v>
       </c>
       <c r="E110" t="s">
-        <v>35</v>
+        <v>349</v>
       </c>
       <c r="F110" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="G110" t="s">
         <v>52</v>
       </c>
       <c r="H110" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I110" t="s">
         <v>195</v>
       </c>
       <c r="J110" t="s">
-        <v>377</v>
+        <v>544</v>
       </c>
       <c r="K110" t="s">
-        <v>378</v>
+        <v>545</v>
       </c>
       <c r="L110" t="s">
-        <v>401</v>
+        <v>546</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>402</v>
+        <v>547</v>
       </c>
       <c r="N110" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>44427.0</v>
+        <v>548</v>
+      </c>
+      <c r="O110" t="s">
+        <v>366</v>
       </c>
       <c r="P110">
-        <v>44790.0</v>
-[...5 lines deleted...]
-    <row r="111" spans="1:18">
+        <v>45966.0</v>
+      </c>
+      <c r="Q110">
+        <v>46027.0</v>
+      </c>
+      <c r="R110" t="s">
+        <v>549</v>
+      </c>
+      <c r="S110" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="111" spans="1:19">
       <c r="A111" t="s">
         <v>33</v>
       </c>
       <c r="B111" t="s">
         <v>34</v>
       </c>
       <c r="C111" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D111" t="s">
+        <v>348</v>
       </c>
       <c r="E111" t="s">
-        <v>35</v>
+        <v>349</v>
       </c>
       <c r="F111" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="G111" t="s">
         <v>52</v>
       </c>
       <c r="H111" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
       <c r="I111" t="s">
-        <v>195</v>
+        <v>360</v>
       </c>
       <c r="J111" t="s">
-        <v>377</v>
+        <v>544</v>
       </c>
       <c r="K111" t="s">
-        <v>378</v>
+        <v>545</v>
       </c>
       <c r="L111" t="s">
-        <v>403</v>
+        <v>546</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>404</v>
+        <v>547</v>
       </c>
       <c r="N111" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>44427.0</v>
+        <v>548</v>
+      </c>
+      <c r="O111" t="s">
+        <v>366</v>
       </c>
       <c r="P111">
-        <v>44790.0</v>
-[...5 lines deleted...]
-    <row r="112" spans="1:18">
+        <v>45966.0</v>
+      </c>
+      <c r="Q111">
+        <v>46027.0</v>
+      </c>
+      <c r="R111" t="s">
+        <v>549</v>
+      </c>
+      <c r="S111" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="112" spans="1:19">
       <c r="A112" t="s">
         <v>33</v>
       </c>
       <c r="B112" t="s">
         <v>34</v>
       </c>
       <c r="C112" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D112" t="s">
+        <v>348</v>
       </c>
       <c r="E112" t="s">
-        <v>35</v>
+        <v>349</v>
       </c>
       <c r="F112" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="G112" t="s">
         <v>52</v>
       </c>
       <c r="H112" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I112" t="s">
         <v>195</v>
       </c>
       <c r="J112" t="s">
-        <v>377</v>
+        <v>551</v>
       </c>
       <c r="K112" t="s">
-        <v>378</v>
+        <v>552</v>
       </c>
       <c r="L112" t="s">
-        <v>405</v>
+        <v>553</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>406</v>
+        <v>554</v>
       </c>
       <c r="N112" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>44427.0</v>
+        <v>555</v>
+      </c>
+      <c r="O112" t="s">
+        <v>366</v>
       </c>
       <c r="P112">
-        <v>44790.0</v>
-[...5 lines deleted...]
-    <row r="113" spans="1:18">
+        <v>45957.0</v>
+      </c>
+      <c r="Q112">
+        <v>45966.0</v>
+      </c>
+      <c r="R112" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="113" spans="1:19">
       <c r="A113" t="s">
         <v>33</v>
       </c>
       <c r="B113" t="s">
         <v>34</v>
       </c>
       <c r="C113" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D113" t="s">
+        <v>348</v>
       </c>
       <c r="E113" t="s">
-        <v>35</v>
+        <v>349</v>
       </c>
       <c r="F113" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="G113" t="s">
         <v>52</v>
       </c>
       <c r="H113" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
       <c r="I113" t="s">
-        <v>195</v>
+        <v>360</v>
       </c>
       <c r="J113" t="s">
-        <v>377</v>
+        <v>551</v>
       </c>
       <c r="K113" t="s">
-        <v>378</v>
+        <v>552</v>
       </c>
       <c r="L113" t="s">
-        <v>407</v>
+        <v>553</v>
       </c>
       <c r="M113" s="5" t="s">
-        <v>408</v>
+        <v>554</v>
       </c>
       <c r="N113" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>44427.0</v>
+        <v>555</v>
+      </c>
+      <c r="O113" t="s">
+        <v>366</v>
       </c>
       <c r="P113">
-        <v>44790.0</v>
-[...5 lines deleted...]
-    <row r="114" spans="1:18">
+        <v>45957.0</v>
+      </c>
+      <c r="Q113">
+        <v>45966.0</v>
+      </c>
+      <c r="R113" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="114" spans="1:19">
       <c r="A114" t="s">
         <v>33</v>
       </c>
       <c r="B114" t="s">
         <v>34</v>
       </c>
       <c r="C114" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D114" t="s">
+        <v>348</v>
       </c>
       <c r="E114" t="s">
-        <v>35</v>
+        <v>349</v>
       </c>
       <c r="F114" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="G114" t="s">
         <v>52</v>
       </c>
       <c r="H114" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I114" t="s">
         <v>195</v>
       </c>
       <c r="J114" t="s">
-        <v>377</v>
+        <v>556</v>
       </c>
       <c r="K114" t="s">
-        <v>378</v>
+        <v>557</v>
       </c>
       <c r="L114" t="s">
-        <v>409</v>
+        <v>558</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>410</v>
+        <v>559</v>
       </c>
       <c r="N114" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>44427.0</v>
+        <v>560</v>
+      </c>
+      <c r="O114" t="s">
+        <v>366</v>
       </c>
       <c r="P114">
-        <v>44790.0</v>
-[...5 lines deleted...]
-    <row r="115" spans="1:18">
+        <v>45957.0</v>
+      </c>
+      <c r="Q114">
+        <v>45983.0</v>
+      </c>
+      <c r="R114" t="s">
+        <v>561</v>
+      </c>
+      <c r="S114" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="115" spans="1:19">
       <c r="A115" t="s">
         <v>33</v>
       </c>
       <c r="B115" t="s">
         <v>34</v>
       </c>
       <c r="C115" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D115" t="s">
+        <v>348</v>
       </c>
       <c r="E115" t="s">
-        <v>35</v>
+        <v>349</v>
       </c>
       <c r="F115" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="G115" t="s">
         <v>52</v>
       </c>
       <c r="H115" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
       <c r="I115" t="s">
-        <v>195</v>
+        <v>360</v>
       </c>
       <c r="J115" t="s">
-        <v>377</v>
+        <v>556</v>
       </c>
       <c r="K115" t="s">
-        <v>378</v>
+        <v>557</v>
       </c>
       <c r="L115" t="s">
-        <v>411</v>
+        <v>558</v>
       </c>
       <c r="M115" s="5" t="s">
-        <v>412</v>
+        <v>559</v>
       </c>
       <c r="N115" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>44427.0</v>
+        <v>560</v>
+      </c>
+      <c r="O115" t="s">
+        <v>366</v>
       </c>
       <c r="P115">
-        <v>44790.0</v>
-[...5 lines deleted...]
-    <row r="116" spans="1:18">
+        <v>45957.0</v>
+      </c>
+      <c r="Q115">
+        <v>45983.0</v>
+      </c>
+      <c r="R115" t="s">
+        <v>561</v>
+      </c>
+      <c r="S115" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="116" spans="1:19">
       <c r="A116" t="s">
         <v>33</v>
       </c>
       <c r="B116" t="s">
         <v>34</v>
       </c>
       <c r="C116" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D116" t="s">
+        <v>348</v>
       </c>
       <c r="E116" t="s">
-        <v>35</v>
+        <v>349</v>
       </c>
       <c r="F116" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="G116" t="s">
         <v>52</v>
       </c>
       <c r="H116" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I116" t="s">
         <v>195</v>
       </c>
       <c r="J116" t="s">
-        <v>377</v>
+        <v>563</v>
       </c>
       <c r="K116" t="s">
-        <v>378</v>
+        <v>564</v>
       </c>
       <c r="L116" t="s">
-        <v>413</v>
+        <v>565</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>414</v>
+        <v>566</v>
       </c>
       <c r="N116" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>44427.0</v>
+        <v>567</v>
+      </c>
+      <c r="O116" t="s">
+        <v>463</v>
       </c>
       <c r="P116">
-        <v>44790.0</v>
+        <v>46034.0</v>
       </c>
       <c r="Q116" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-    <row r="117" spans="1:18">
+        <v>357</v>
+      </c>
+      <c r="R116" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="117" spans="1:19">
       <c r="A117" t="s">
         <v>33</v>
       </c>
       <c r="B117" t="s">
         <v>34</v>
       </c>
       <c r="C117" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D117" t="s">
+        <v>348</v>
       </c>
       <c r="E117" t="s">
-        <v>35</v>
+        <v>349</v>
       </c>
       <c r="F117" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="G117" t="s">
         <v>52</v>
       </c>
       <c r="H117" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
       <c r="I117" t="s">
-        <v>195</v>
+        <v>360</v>
       </c>
       <c r="J117" t="s">
-        <v>377</v>
+        <v>563</v>
       </c>
       <c r="K117" t="s">
-        <v>378</v>
+        <v>564</v>
       </c>
       <c r="L117" t="s">
-        <v>415</v>
+        <v>565</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>416</v>
+        <v>566</v>
       </c>
       <c r="N117" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>44427.0</v>
+        <v>567</v>
+      </c>
+      <c r="O117" t="s">
+        <v>463</v>
       </c>
       <c r="P117">
-        <v>44790.0</v>
+        <v>46034.0</v>
       </c>
       <c r="Q117" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:18">
+        <v>357</v>
+      </c>
+      <c r="R117" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="118" spans="1:19">
       <c r="A118" t="s">
         <v>33</v>
       </c>
       <c r="B118" t="s">
         <v>34</v>
       </c>
       <c r="C118" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D118" t="s">
+        <v>348</v>
       </c>
       <c r="E118" t="s">
-        <v>35</v>
+        <v>349</v>
       </c>
       <c r="F118" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="G118" t="s">
         <v>52</v>
       </c>
       <c r="H118" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I118" t="s">
         <v>195</v>
       </c>
       <c r="J118" t="s">
-        <v>377</v>
+        <v>568</v>
       </c>
       <c r="K118" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>417</v>
+        <v>569</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>418</v>
+        <v>570</v>
       </c>
       <c r="N118" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>44427.0</v>
+        <v>571</v>
+      </c>
+      <c r="O118" t="s">
+        <v>463</v>
       </c>
       <c r="P118">
-        <v>44790.0</v>
+        <v>46266.0</v>
       </c>
       <c r="Q118" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:18">
+        <v>357</v>
+      </c>
+      <c r="R118" t="s">
+        <v>488</v>
+      </c>
+      <c r="S118" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="119" spans="1:19">
       <c r="A119" t="s">
         <v>33</v>
       </c>
       <c r="B119" t="s">
         <v>34</v>
       </c>
       <c r="C119" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D119" t="s">
+        <v>348</v>
       </c>
       <c r="E119" t="s">
-        <v>35</v>
+        <v>349</v>
       </c>
       <c r="F119" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="G119" t="s">
         <v>52</v>
       </c>
       <c r="H119" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
       <c r="I119" t="s">
-        <v>195</v>
+        <v>360</v>
       </c>
       <c r="J119" t="s">
-        <v>377</v>
+        <v>568</v>
       </c>
       <c r="K119" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>419</v>
+        <v>569</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>420</v>
+        <v>570</v>
       </c>
       <c r="N119" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>44427.0</v>
+        <v>571</v>
+      </c>
+      <c r="O119" t="s">
+        <v>463</v>
       </c>
       <c r="P119">
-        <v>44790.0</v>
+        <v>46031.0</v>
       </c>
       <c r="Q119" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:18">
+        <v>357</v>
+      </c>
+      <c r="R119" t="s">
+        <v>488</v>
+      </c>
+      <c r="S119" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="120" spans="1:19">
       <c r="A120" t="s">
         <v>33</v>
       </c>
       <c r="B120" t="s">
         <v>34</v>
       </c>
       <c r="C120" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D120" t="s">
+        <v>348</v>
       </c>
       <c r="E120" t="s">
-        <v>35</v>
+        <v>349</v>
       </c>
       <c r="F120" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="G120" t="s">
         <v>52</v>
       </c>
       <c r="H120" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I120" t="s">
         <v>195</v>
       </c>
       <c r="J120" t="s">
-        <v>377</v>
+        <v>572</v>
       </c>
       <c r="K120" t="s">
-        <v>378</v>
+        <v>573</v>
       </c>
       <c r="L120" t="s">
-        <v>421</v>
+        <v>574</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>422</v>
+        <v>575</v>
       </c>
       <c r="N120" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>44427.0</v>
+        <v>576</v>
+      </c>
+      <c r="O120" t="s">
+        <v>463</v>
       </c>
       <c r="P120">
-        <v>44790.0</v>
+        <v>45999.0</v>
       </c>
       <c r="Q120" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:18">
+        <v>357</v>
+      </c>
+      <c r="R120" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="121" spans="1:19">
       <c r="A121" t="s">
         <v>33</v>
       </c>
       <c r="B121" t="s">
         <v>34</v>
       </c>
       <c r="C121" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D121" t="s">
+        <v>348</v>
       </c>
       <c r="E121" t="s">
-        <v>35</v>
+        <v>349</v>
       </c>
       <c r="F121" t="s">
-        <v>143</v>
+        <v>235</v>
       </c>
       <c r="G121" t="s">
         <v>52</v>
       </c>
       <c r="H121" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
       <c r="I121" t="s">
-        <v>195</v>
+        <v>360</v>
       </c>
       <c r="J121" t="s">
-        <v>377</v>
+        <v>572</v>
       </c>
       <c r="K121" t="s">
-        <v>378</v>
+        <v>573</v>
       </c>
       <c r="L121" t="s">
-        <v>423</v>
+        <v>574</v>
       </c>
       <c r="M121" s="5" t="s">
-        <v>424</v>
+        <v>575</v>
       </c>
       <c r="N121" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>44427.0</v>
+        <v>576</v>
+      </c>
+      <c r="O121" t="s">
+        <v>463</v>
       </c>
       <c r="P121">
-        <v>44790.0</v>
+        <v>45999.0</v>
       </c>
       <c r="Q121" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-    <row r="122" spans="1:18">
+        <v>357</v>
+      </c>
+      <c r="R121" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="122" spans="1:19">
       <c r="A122" t="s">
         <v>33</v>
       </c>
       <c r="B122" t="s">
         <v>34</v>
       </c>
       <c r="C122" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D122" t="s">
+        <v>348</v>
       </c>
       <c r="E122" t="s">
         <v>35</v>
       </c>
       <c r="F122" t="s">
         <v>143</v>
       </c>
       <c r="G122" t="s">
         <v>52</v>
       </c>
       <c r="H122" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I122" t="s">
         <v>195</v>
       </c>
       <c r="J122" t="s">
-        <v>377</v>
+        <v>577</v>
       </c>
       <c r="K122" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>425</v>
+        <v>578</v>
       </c>
       <c r="M122" s="5" t="s">
-        <v>426</v>
+        <v>579</v>
       </c>
       <c r="N122" s="5" t="s">
-        <v>361</v>
-[...11 lines deleted...]
-    <row r="123" spans="1:18">
+        <v>580</v>
+      </c>
+      <c r="O122" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q122">
+        <v>45348.0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:19">
       <c r="A123" t="s">
         <v>33</v>
       </c>
       <c r="B123" t="s">
         <v>34</v>
       </c>
       <c r="C123" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D123" t="s">
+        <v>348</v>
       </c>
       <c r="E123" t="s">
         <v>35</v>
       </c>
       <c r="F123" t="s">
         <v>143</v>
       </c>
       <c r="G123" t="s">
         <v>52</v>
       </c>
       <c r="H123" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
       <c r="I123" t="s">
-        <v>195</v>
+        <v>360</v>
       </c>
       <c r="J123" t="s">
-        <v>377</v>
+        <v>577</v>
       </c>
       <c r="K123" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>427</v>
+        <v>578</v>
       </c>
       <c r="M123" s="5" t="s">
-        <v>428</v>
+        <v>579</v>
       </c>
       <c r="N123" s="5" t="s">
-        <v>361</v>
-[...11 lines deleted...]
-    <row r="124" spans="1:18">
+        <v>580</v>
+      </c>
+      <c r="O123" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q123">
+        <v>45348.0</v>
+      </c>
+      <c r="R123" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="124" spans="1:19">
       <c r="A124" t="s">
         <v>33</v>
       </c>
       <c r="B124" t="s">
         <v>34</v>
       </c>
       <c r="C124" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D124" t="s">
+        <v>348</v>
       </c>
       <c r="E124" t="s">
         <v>35</v>
       </c>
       <c r="F124" t="s">
         <v>143</v>
       </c>
       <c r="G124" t="s">
         <v>52</v>
       </c>
       <c r="H124" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I124" t="s">
         <v>195</v>
       </c>
       <c r="J124" t="s">
-        <v>377</v>
+        <v>582</v>
       </c>
       <c r="K124" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>583</v>
       </c>
       <c r="M124" s="5" t="s">
-        <v>430</v>
+        <v>584</v>
       </c>
       <c r="N124" s="5" t="s">
-        <v>361</v>
-[...11 lines deleted...]
-    <row r="125" spans="1:18">
+        <v>585</v>
+      </c>
+      <c r="O124" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q124">
+        <v>45356.0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:19">
       <c r="A125" t="s">
         <v>33</v>
       </c>
       <c r="B125" t="s">
         <v>34</v>
       </c>
       <c r="C125" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D125" t="s">
+        <v>348</v>
       </c>
       <c r="E125" t="s">
         <v>35</v>
       </c>
       <c r="F125" t="s">
         <v>143</v>
       </c>
       <c r="G125" t="s">
         <v>52</v>
       </c>
       <c r="H125" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
       <c r="I125" t="s">
-        <v>195</v>
+        <v>360</v>
       </c>
       <c r="J125" t="s">
-        <v>377</v>
+        <v>582</v>
       </c>
       <c r="K125" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>431</v>
+        <v>583</v>
       </c>
       <c r="M125" s="5" t="s">
-        <v>432</v>
+        <v>584</v>
       </c>
       <c r="N125" s="5" t="s">
-        <v>361</v>
-[...11 lines deleted...]
-    <row r="126" spans="1:18">
+        <v>585</v>
+      </c>
+      <c r="O125" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q125">
+        <v>45356.0</v>
+      </c>
+      <c r="R125" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="126" spans="1:19">
       <c r="A126" t="s">
         <v>33</v>
       </c>
       <c r="B126" t="s">
         <v>34</v>
       </c>
       <c r="C126" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D126" t="s">
+        <v>348</v>
       </c>
       <c r="E126" t="s">
         <v>35</v>
       </c>
       <c r="F126" t="s">
         <v>143</v>
       </c>
       <c r="G126" t="s">
         <v>52</v>
       </c>
       <c r="H126" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I126" t="s">
         <v>195</v>
       </c>
       <c r="J126" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="K126" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>375</v>
       </c>
       <c r="M126" s="5" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="N126" s="5" t="s">
-        <v>361</v>
-[...1 lines deleted...]
-      <c r="O126">
+        <v>439</v>
+      </c>
+      <c r="O126" t="s">
+        <v>366</v>
+      </c>
+      <c r="P126">
         <v>44427.0</v>
       </c>
-      <c r="P126">
+      <c r="Q126">
         <v>44790.0</v>
       </c>
-      <c r="Q126" t="s">
-[...3 lines deleted...]
-    <row r="127" spans="1:18">
+      <c r="R126" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="127" spans="1:19">
       <c r="A127" t="s">
         <v>33</v>
       </c>
       <c r="B127" t="s">
         <v>34</v>
       </c>
       <c r="C127" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D127" t="s">
+        <v>348</v>
       </c>
       <c r="E127" t="s">
         <v>35</v>
       </c>
       <c r="F127" t="s">
         <v>143</v>
       </c>
       <c r="G127" t="s">
         <v>52</v>
       </c>
       <c r="H127" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
       <c r="I127" t="s">
-        <v>195</v>
+        <v>360</v>
       </c>
       <c r="J127" t="s">
+        <v>374</v>
+      </c>
+      <c r="K127" t="s">
+        <v>375</v>
+      </c>
+      <c r="M127" s="5" t="s">
+        <v>376</v>
+      </c>
+      <c r="N127" s="5" t="s">
         <v>377</v>
       </c>
-      <c r="K127" t="s">
-[...11 lines deleted...]
-      <c r="O127">
+      <c r="O127" t="s">
+        <v>366</v>
+      </c>
+      <c r="P127">
         <v>44427.0</v>
       </c>
-      <c r="P127">
+      <c r="Q127">
         <v>44790.0</v>
       </c>
-      <c r="Q127" t="s">
-[...3 lines deleted...]
-    <row r="128" spans="1:18">
+      <c r="R127" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="128" spans="1:19">
       <c r="A128" t="s">
         <v>33</v>
       </c>
       <c r="B128" t="s">
         <v>34</v>
       </c>
       <c r="C128" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D128" t="s">
+        <v>348</v>
       </c>
       <c r="E128" t="s">
         <v>35</v>
       </c>
       <c r="F128" t="s">
         <v>143</v>
       </c>
       <c r="G128" t="s">
         <v>52</v>
       </c>
       <c r="H128" t="s">
-        <v>347</v>
+        <v>359</v>
       </c>
       <c r="I128" t="s">
+        <v>360</v>
+      </c>
+      <c r="J128" t="s">
+        <v>374</v>
+      </c>
+      <c r="K128" t="s">
+        <v>375</v>
+      </c>
+      <c r="M128" s="5" t="s">
+        <v>380</v>
+      </c>
+      <c r="N128" s="5" t="s">
+        <v>381</v>
+      </c>
+      <c r="O128" t="s">
+        <v>366</v>
+      </c>
+      <c r="P128">
+        <v>44427.0</v>
+      </c>
+      <c r="Q128">
+        <v>44790.0</v>
+      </c>
+      <c r="R128" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="129" spans="1:19">
+      <c r="A129" t="s">
+        <v>33</v>
+      </c>
+      <c r="B129" t="s">
+        <v>34</v>
+      </c>
+      <c r="C129" t="s">
+        <v>347</v>
+      </c>
+      <c r="D129" t="s">
+        <v>348</v>
+      </c>
+      <c r="E129" t="s">
+        <v>35</v>
+      </c>
+      <c r="F129" t="s">
+        <v>143</v>
+      </c>
+      <c r="G129" t="s">
+        <v>52</v>
+      </c>
+      <c r="H129" t="s">
+        <v>359</v>
+      </c>
+      <c r="I129" t="s">
+        <v>360</v>
+      </c>
+      <c r="J129" t="s">
+        <v>374</v>
+      </c>
+      <c r="K129" t="s">
+        <v>375</v>
+      </c>
+      <c r="M129" s="5" t="s">
+        <v>383</v>
+      </c>
+      <c r="N129" s="5" t="s">
+        <v>384</v>
+      </c>
+      <c r="O129" t="s">
+        <v>366</v>
+      </c>
+      <c r="P129">
+        <v>44427.0</v>
+      </c>
+      <c r="Q129">
+        <v>44790.0</v>
+      </c>
+      <c r="R129" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="130" spans="1:19">
+      <c r="A130" t="s">
+        <v>33</v>
+      </c>
+      <c r="B130" t="s">
+        <v>34</v>
+      </c>
+      <c r="C130" t="s">
+        <v>347</v>
+      </c>
+      <c r="D130" t="s">
+        <v>348</v>
+      </c>
+      <c r="E130" t="s">
+        <v>35</v>
+      </c>
+      <c r="F130" t="s">
+        <v>143</v>
+      </c>
+      <c r="G130" t="s">
+        <v>52</v>
+      </c>
+      <c r="H130" t="s">
+        <v>359</v>
+      </c>
+      <c r="I130" t="s">
+        <v>360</v>
+      </c>
+      <c r="J130" t="s">
+        <v>374</v>
+      </c>
+      <c r="K130" t="s">
+        <v>375</v>
+      </c>
+      <c r="M130" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="N130" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="O130" t="s">
+        <v>366</v>
+      </c>
+      <c r="P130">
+        <v>44427.0</v>
+      </c>
+      <c r="Q130">
+        <v>44790.0</v>
+      </c>
+      <c r="R130" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="131" spans="1:19">
+      <c r="A131" t="s">
+        <v>33</v>
+      </c>
+      <c r="B131" t="s">
+        <v>34</v>
+      </c>
+      <c r="C131" t="s">
+        <v>347</v>
+      </c>
+      <c r="D131" t="s">
+        <v>348</v>
+      </c>
+      <c r="E131" t="s">
+        <v>35</v>
+      </c>
+      <c r="F131" t="s">
+        <v>143</v>
+      </c>
+      <c r="G131" t="s">
+        <v>52</v>
+      </c>
+      <c r="H131" t="s">
+        <v>359</v>
+      </c>
+      <c r="I131" t="s">
+        <v>360</v>
+      </c>
+      <c r="J131" t="s">
+        <v>374</v>
+      </c>
+      <c r="K131" t="s">
+        <v>375</v>
+      </c>
+      <c r="M131" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="N131" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="O131" t="s">
+        <v>366</v>
+      </c>
+      <c r="P131">
+        <v>44427.0</v>
+      </c>
+      <c r="Q131">
+        <v>44790.0</v>
+      </c>
+      <c r="R131" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="132" spans="1:19">
+      <c r="A132" t="s">
+        <v>33</v>
+      </c>
+      <c r="B132" t="s">
+        <v>34</v>
+      </c>
+      <c r="C132" t="s">
+        <v>347</v>
+      </c>
+      <c r="D132" t="s">
+        <v>348</v>
+      </c>
+      <c r="E132" t="s">
+        <v>35</v>
+      </c>
+      <c r="F132" t="s">
+        <v>143</v>
+      </c>
+      <c r="G132" t="s">
+        <v>52</v>
+      </c>
+      <c r="H132" t="s">
+        <v>359</v>
+      </c>
+      <c r="I132" t="s">
+        <v>360</v>
+      </c>
+      <c r="J132" t="s">
+        <v>374</v>
+      </c>
+      <c r="K132" t="s">
+        <v>375</v>
+      </c>
+      <c r="M132" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="N132" s="5" t="s">
+        <v>390</v>
+      </c>
+      <c r="O132" t="s">
+        <v>366</v>
+      </c>
+      <c r="P132">
+        <v>44427.0</v>
+      </c>
+      <c r="Q132">
+        <v>44790.0</v>
+      </c>
+      <c r="R132" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="133" spans="1:19">
+      <c r="A133" t="s">
+        <v>33</v>
+      </c>
+      <c r="B133" t="s">
+        <v>34</v>
+      </c>
+      <c r="C133" t="s">
+        <v>347</v>
+      </c>
+      <c r="D133" t="s">
+        <v>348</v>
+      </c>
+      <c r="E133" t="s">
+        <v>35</v>
+      </c>
+      <c r="F133" t="s">
+        <v>143</v>
+      </c>
+      <c r="G133" t="s">
+        <v>52</v>
+      </c>
+      <c r="H133" t="s">
+        <v>359</v>
+      </c>
+      <c r="I133" t="s">
+        <v>360</v>
+      </c>
+      <c r="J133" t="s">
+        <v>374</v>
+      </c>
+      <c r="K133" t="s">
+        <v>375</v>
+      </c>
+      <c r="M133" s="5" t="s">
+        <v>391</v>
+      </c>
+      <c r="N133" s="5" t="s">
+        <v>392</v>
+      </c>
+      <c r="O133" t="s">
+        <v>366</v>
+      </c>
+      <c r="P133">
+        <v>44427.0</v>
+      </c>
+      <c r="Q133">
+        <v>44790.0</v>
+      </c>
+      <c r="R133" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="134" spans="1:19">
+      <c r="A134" t="s">
+        <v>33</v>
+      </c>
+      <c r="B134" t="s">
+        <v>34</v>
+      </c>
+      <c r="C134" t="s">
+        <v>347</v>
+      </c>
+      <c r="D134" t="s">
+        <v>348</v>
+      </c>
+      <c r="E134" t="s">
+        <v>35</v>
+      </c>
+      <c r="F134" t="s">
+        <v>143</v>
+      </c>
+      <c r="G134" t="s">
+        <v>52</v>
+      </c>
+      <c r="H134" t="s">
+        <v>359</v>
+      </c>
+      <c r="I134" t="s">
+        <v>360</v>
+      </c>
+      <c r="J134" t="s">
+        <v>374</v>
+      </c>
+      <c r="K134" t="s">
+        <v>375</v>
+      </c>
+      <c r="M134" s="5" t="s">
+        <v>393</v>
+      </c>
+      <c r="N134" s="5" t="s">
+        <v>394</v>
+      </c>
+      <c r="O134" t="s">
+        <v>366</v>
+      </c>
+      <c r="P134">
+        <v>44427.0</v>
+      </c>
+      <c r="Q134">
+        <v>44790.0</v>
+      </c>
+      <c r="R134" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="135" spans="1:19">
+      <c r="A135" t="s">
+        <v>33</v>
+      </c>
+      <c r="B135" t="s">
+        <v>34</v>
+      </c>
+      <c r="C135" t="s">
+        <v>347</v>
+      </c>
+      <c r="D135" t="s">
+        <v>348</v>
+      </c>
+      <c r="E135" t="s">
+        <v>35</v>
+      </c>
+      <c r="F135" t="s">
+        <v>143</v>
+      </c>
+      <c r="G135" t="s">
+        <v>52</v>
+      </c>
+      <c r="H135" t="s">
+        <v>359</v>
+      </c>
+      <c r="I135" t="s">
+        <v>360</v>
+      </c>
+      <c r="J135" t="s">
+        <v>374</v>
+      </c>
+      <c r="K135" t="s">
+        <v>375</v>
+      </c>
+      <c r="M135" s="5" t="s">
+        <v>395</v>
+      </c>
+      <c r="N135" s="5" t="s">
+        <v>396</v>
+      </c>
+      <c r="O135" t="s">
+        <v>366</v>
+      </c>
+      <c r="P135">
+        <v>44427.0</v>
+      </c>
+      <c r="Q135">
+        <v>44790.0</v>
+      </c>
+      <c r="R135" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="136" spans="1:19">
+      <c r="A136" t="s">
+        <v>33</v>
+      </c>
+      <c r="B136" t="s">
+        <v>34</v>
+      </c>
+      <c r="C136" t="s">
+        <v>347</v>
+      </c>
+      <c r="D136" t="s">
+        <v>348</v>
+      </c>
+      <c r="E136" t="s">
+        <v>35</v>
+      </c>
+      <c r="F136" t="s">
+        <v>143</v>
+      </c>
+      <c r="G136" t="s">
+        <v>52</v>
+      </c>
+      <c r="H136" t="s">
+        <v>359</v>
+      </c>
+      <c r="I136" t="s">
+        <v>360</v>
+      </c>
+      <c r="J136" t="s">
+        <v>374</v>
+      </c>
+      <c r="K136" t="s">
+        <v>375</v>
+      </c>
+      <c r="M136" s="5" t="s">
+        <v>397</v>
+      </c>
+      <c r="N136" s="5" t="s">
+        <v>220</v>
+      </c>
+      <c r="O136" t="s">
+        <v>366</v>
+      </c>
+      <c r="P136">
+        <v>44427.0</v>
+      </c>
+      <c r="Q136">
+        <v>44790.0</v>
+      </c>
+      <c r="R136" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="137" spans="1:19">
+      <c r="A137" t="s">
+        <v>33</v>
+      </c>
+      <c r="B137" t="s">
+        <v>34</v>
+      </c>
+      <c r="C137" t="s">
+        <v>347</v>
+      </c>
+      <c r="D137" t="s">
+        <v>348</v>
+      </c>
+      <c r="E137" t="s">
+        <v>35</v>
+      </c>
+      <c r="F137" t="s">
+        <v>143</v>
+      </c>
+      <c r="G137" t="s">
+        <v>52</v>
+      </c>
+      <c r="H137" t="s">
+        <v>359</v>
+      </c>
+      <c r="I137" t="s">
+        <v>360</v>
+      </c>
+      <c r="J137" t="s">
+        <v>374</v>
+      </c>
+      <c r="K137" t="s">
+        <v>375</v>
+      </c>
+      <c r="M137" s="5" t="s">
+        <v>398</v>
+      </c>
+      <c r="N137" s="5" t="s">
+        <v>399</v>
+      </c>
+      <c r="O137" t="s">
+        <v>366</v>
+      </c>
+      <c r="P137">
+        <v>44427.0</v>
+      </c>
+      <c r="Q137">
+        <v>44790.0</v>
+      </c>
+      <c r="R137" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="138" spans="1:19">
+      <c r="A138" t="s">
+        <v>33</v>
+      </c>
+      <c r="B138" t="s">
+        <v>34</v>
+      </c>
+      <c r="C138" t="s">
+        <v>347</v>
+      </c>
+      <c r="D138" t="s">
+        <v>348</v>
+      </c>
+      <c r="E138" t="s">
+        <v>35</v>
+      </c>
+      <c r="F138" t="s">
+        <v>143</v>
+      </c>
+      <c r="G138" t="s">
+        <v>52</v>
+      </c>
+      <c r="H138" t="s">
+        <v>359</v>
+      </c>
+      <c r="I138" t="s">
+        <v>360</v>
+      </c>
+      <c r="J138" t="s">
+        <v>374</v>
+      </c>
+      <c r="K138" t="s">
+        <v>375</v>
+      </c>
+      <c r="M138" s="5" t="s">
+        <v>400</v>
+      </c>
+      <c r="N138" s="5" t="s">
+        <v>401</v>
+      </c>
+      <c r="O138" t="s">
+        <v>366</v>
+      </c>
+      <c r="P138">
+        <v>44427.0</v>
+      </c>
+      <c r="Q138">
+        <v>44790.0</v>
+      </c>
+      <c r="R138" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="139" spans="1:19">
+      <c r="A139" t="s">
+        <v>33</v>
+      </c>
+      <c r="B139" t="s">
+        <v>34</v>
+      </c>
+      <c r="C139" t="s">
+        <v>347</v>
+      </c>
+      <c r="D139" t="s">
+        <v>348</v>
+      </c>
+      <c r="E139" t="s">
+        <v>35</v>
+      </c>
+      <c r="F139" t="s">
+        <v>143</v>
+      </c>
+      <c r="G139" t="s">
+        <v>52</v>
+      </c>
+      <c r="H139" t="s">
+        <v>359</v>
+      </c>
+      <c r="I139" t="s">
+        <v>360</v>
+      </c>
+      <c r="J139" t="s">
+        <v>374</v>
+      </c>
+      <c r="K139" t="s">
+        <v>375</v>
+      </c>
+      <c r="M139" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="N139" s="5" t="s">
+        <v>403</v>
+      </c>
+      <c r="O139" t="s">
+        <v>366</v>
+      </c>
+      <c r="P139">
+        <v>44427.0</v>
+      </c>
+      <c r="Q139">
+        <v>44790.0</v>
+      </c>
+      <c r="R139" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="140" spans="1:19">
+      <c r="A140" t="s">
+        <v>33</v>
+      </c>
+      <c r="B140" t="s">
+        <v>34</v>
+      </c>
+      <c r="C140" t="s">
+        <v>347</v>
+      </c>
+      <c r="D140" t="s">
+        <v>348</v>
+      </c>
+      <c r="E140" t="s">
+        <v>35</v>
+      </c>
+      <c r="F140" t="s">
+        <v>143</v>
+      </c>
+      <c r="G140" t="s">
+        <v>52</v>
+      </c>
+      <c r="H140" t="s">
+        <v>359</v>
+      </c>
+      <c r="I140" t="s">
+        <v>360</v>
+      </c>
+      <c r="J140" t="s">
+        <v>374</v>
+      </c>
+      <c r="K140" t="s">
+        <v>375</v>
+      </c>
+      <c r="M140" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="N140" s="5" t="s">
+        <v>405</v>
+      </c>
+      <c r="O140" t="s">
+        <v>366</v>
+      </c>
+      <c r="P140">
+        <v>44427.0</v>
+      </c>
+      <c r="Q140">
+        <v>44790.0</v>
+      </c>
+      <c r="R140" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="141" spans="1:19">
+      <c r="A141" t="s">
+        <v>33</v>
+      </c>
+      <c r="B141" t="s">
+        <v>34</v>
+      </c>
+      <c r="C141" t="s">
+        <v>347</v>
+      </c>
+      <c r="D141" t="s">
+        <v>348</v>
+      </c>
+      <c r="E141" t="s">
+        <v>35</v>
+      </c>
+      <c r="F141" t="s">
+        <v>143</v>
+      </c>
+      <c r="G141" t="s">
+        <v>52</v>
+      </c>
+      <c r="H141" t="s">
+        <v>359</v>
+      </c>
+      <c r="I141" t="s">
+        <v>360</v>
+      </c>
+      <c r="J141" t="s">
+        <v>374</v>
+      </c>
+      <c r="K141" t="s">
+        <v>375</v>
+      </c>
+      <c r="M141" s="5" t="s">
+        <v>406</v>
+      </c>
+      <c r="N141" s="5" t="s">
+        <v>407</v>
+      </c>
+      <c r="O141" t="s">
+        <v>366</v>
+      </c>
+      <c r="P141">
+        <v>44427.0</v>
+      </c>
+      <c r="Q141">
+        <v>44790.0</v>
+      </c>
+      <c r="R141" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="142" spans="1:19">
+      <c r="A142" t="s">
+        <v>33</v>
+      </c>
+      <c r="B142" t="s">
+        <v>34</v>
+      </c>
+      <c r="C142" t="s">
+        <v>347</v>
+      </c>
+      <c r="D142" t="s">
+        <v>348</v>
+      </c>
+      <c r="E142" t="s">
+        <v>35</v>
+      </c>
+      <c r="F142" t="s">
+        <v>143</v>
+      </c>
+      <c r="G142" t="s">
+        <v>52</v>
+      </c>
+      <c r="H142" t="s">
+        <v>359</v>
+      </c>
+      <c r="I142" t="s">
+        <v>360</v>
+      </c>
+      <c r="J142" t="s">
+        <v>374</v>
+      </c>
+      <c r="K142" t="s">
+        <v>375</v>
+      </c>
+      <c r="M142" s="5" t="s">
+        <v>408</v>
+      </c>
+      <c r="N142" s="5" t="s">
+        <v>409</v>
+      </c>
+      <c r="O142" t="s">
+        <v>366</v>
+      </c>
+      <c r="P142">
+        <v>44427.0</v>
+      </c>
+      <c r="Q142">
+        <v>44790.0</v>
+      </c>
+      <c r="R142" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="143" spans="1:19">
+      <c r="A143" t="s">
+        <v>33</v>
+      </c>
+      <c r="B143" t="s">
+        <v>34</v>
+      </c>
+      <c r="C143" t="s">
+        <v>347</v>
+      </c>
+      <c r="D143" t="s">
+        <v>348</v>
+      </c>
+      <c r="E143" t="s">
+        <v>35</v>
+      </c>
+      <c r="F143" t="s">
+        <v>143</v>
+      </c>
+      <c r="G143" t="s">
+        <v>52</v>
+      </c>
+      <c r="H143" t="s">
+        <v>359</v>
+      </c>
+      <c r="I143" t="s">
+        <v>360</v>
+      </c>
+      <c r="J143" t="s">
+        <v>374</v>
+      </c>
+      <c r="K143" t="s">
+        <v>375</v>
+      </c>
+      <c r="M143" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="N143" s="5" t="s">
+        <v>411</v>
+      </c>
+      <c r="O143" t="s">
+        <v>366</v>
+      </c>
+      <c r="P143">
+        <v>44427.0</v>
+      </c>
+      <c r="Q143">
+        <v>44790.0</v>
+      </c>
+      <c r="R143" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="144" spans="1:19">
+      <c r="A144" t="s">
+        <v>33</v>
+      </c>
+      <c r="B144" t="s">
+        <v>34</v>
+      </c>
+      <c r="C144" t="s">
+        <v>347</v>
+      </c>
+      <c r="D144" t="s">
+        <v>348</v>
+      </c>
+      <c r="E144" t="s">
+        <v>35</v>
+      </c>
+      <c r="F144" t="s">
+        <v>143</v>
+      </c>
+      <c r="G144" t="s">
+        <v>52</v>
+      </c>
+      <c r="H144" t="s">
+        <v>359</v>
+      </c>
+      <c r="I144" t="s">
+        <v>360</v>
+      </c>
+      <c r="J144" t="s">
+        <v>374</v>
+      </c>
+      <c r="K144" t="s">
+        <v>375</v>
+      </c>
+      <c r="M144" s="5" t="s">
+        <v>412</v>
+      </c>
+      <c r="N144" s="5" t="s">
+        <v>413</v>
+      </c>
+      <c r="O144" t="s">
+        <v>366</v>
+      </c>
+      <c r="P144">
+        <v>44427.0</v>
+      </c>
+      <c r="Q144">
+        <v>44790.0</v>
+      </c>
+      <c r="R144" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="145" spans="1:19">
+      <c r="A145" t="s">
+        <v>33</v>
+      </c>
+      <c r="B145" t="s">
+        <v>34</v>
+      </c>
+      <c r="C145" t="s">
+        <v>347</v>
+      </c>
+      <c r="D145" t="s">
+        <v>348</v>
+      </c>
+      <c r="E145" t="s">
+        <v>35</v>
+      </c>
+      <c r="F145" t="s">
+        <v>143</v>
+      </c>
+      <c r="G145" t="s">
+        <v>52</v>
+      </c>
+      <c r="H145" t="s">
+        <v>359</v>
+      </c>
+      <c r="I145" t="s">
+        <v>360</v>
+      </c>
+      <c r="J145" t="s">
+        <v>374</v>
+      </c>
+      <c r="K145" t="s">
+        <v>375</v>
+      </c>
+      <c r="M145" s="5" t="s">
+        <v>414</v>
+      </c>
+      <c r="N145" s="5" t="s">
+        <v>415</v>
+      </c>
+      <c r="O145" t="s">
+        <v>366</v>
+      </c>
+      <c r="P145">
+        <v>44427.0</v>
+      </c>
+      <c r="Q145">
+        <v>44790.0</v>
+      </c>
+      <c r="R145" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="146" spans="1:19">
+      <c r="A146" t="s">
+        <v>33</v>
+      </c>
+      <c r="B146" t="s">
+        <v>34</v>
+      </c>
+      <c r="C146" t="s">
+        <v>347</v>
+      </c>
+      <c r="D146" t="s">
+        <v>348</v>
+      </c>
+      <c r="E146" t="s">
+        <v>35</v>
+      </c>
+      <c r="F146" t="s">
+        <v>143</v>
+      </c>
+      <c r="G146" t="s">
+        <v>52</v>
+      </c>
+      <c r="H146" t="s">
+        <v>359</v>
+      </c>
+      <c r="I146" t="s">
+        <v>360</v>
+      </c>
+      <c r="J146" t="s">
+        <v>374</v>
+      </c>
+      <c r="K146" t="s">
+        <v>375</v>
+      </c>
+      <c r="M146" s="5" t="s">
+        <v>416</v>
+      </c>
+      <c r="N146" s="5" t="s">
+        <v>417</v>
+      </c>
+      <c r="O146" t="s">
+        <v>366</v>
+      </c>
+      <c r="P146">
+        <v>44427.0</v>
+      </c>
+      <c r="Q146">
+        <v>44790.0</v>
+      </c>
+      <c r="R146" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="147" spans="1:19">
+      <c r="A147" t="s">
+        <v>33</v>
+      </c>
+      <c r="B147" t="s">
+        <v>34</v>
+      </c>
+      <c r="C147" t="s">
+        <v>347</v>
+      </c>
+      <c r="D147" t="s">
+        <v>348</v>
+      </c>
+      <c r="E147" t="s">
+        <v>35</v>
+      </c>
+      <c r="F147" t="s">
+        <v>143</v>
+      </c>
+      <c r="G147" t="s">
+        <v>52</v>
+      </c>
+      <c r="H147" t="s">
+        <v>359</v>
+      </c>
+      <c r="I147" t="s">
+        <v>360</v>
+      </c>
+      <c r="J147" t="s">
+        <v>374</v>
+      </c>
+      <c r="K147" t="s">
+        <v>375</v>
+      </c>
+      <c r="M147" s="5" t="s">
+        <v>418</v>
+      </c>
+      <c r="N147" s="5" t="s">
+        <v>419</v>
+      </c>
+      <c r="O147" t="s">
+        <v>366</v>
+      </c>
+      <c r="P147">
+        <v>44427.0</v>
+      </c>
+      <c r="Q147">
+        <v>44790.0</v>
+      </c>
+      <c r="R147" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="148" spans="1:19">
+      <c r="A148" t="s">
+        <v>33</v>
+      </c>
+      <c r="B148" t="s">
+        <v>34</v>
+      </c>
+      <c r="C148" t="s">
+        <v>347</v>
+      </c>
+      <c r="D148" t="s">
+        <v>348</v>
+      </c>
+      <c r="E148" t="s">
+        <v>35</v>
+      </c>
+      <c r="F148" t="s">
+        <v>143</v>
+      </c>
+      <c r="G148" t="s">
+        <v>52</v>
+      </c>
+      <c r="H148" t="s">
+        <v>359</v>
+      </c>
+      <c r="I148" t="s">
+        <v>360</v>
+      </c>
+      <c r="J148" t="s">
+        <v>374</v>
+      </c>
+      <c r="K148" t="s">
+        <v>375</v>
+      </c>
+      <c r="M148" s="5" t="s">
+        <v>420</v>
+      </c>
+      <c r="N148" s="5" t="s">
+        <v>421</v>
+      </c>
+      <c r="O148" t="s">
+        <v>366</v>
+      </c>
+      <c r="P148">
+        <v>44427.0</v>
+      </c>
+      <c r="Q148">
+        <v>44790.0</v>
+      </c>
+      <c r="R148" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="149" spans="1:19">
+      <c r="A149" t="s">
+        <v>33</v>
+      </c>
+      <c r="B149" t="s">
+        <v>34</v>
+      </c>
+      <c r="C149" t="s">
+        <v>347</v>
+      </c>
+      <c r="D149" t="s">
+        <v>348</v>
+      </c>
+      <c r="E149" t="s">
+        <v>35</v>
+      </c>
+      <c r="F149" t="s">
+        <v>143</v>
+      </c>
+      <c r="G149" t="s">
+        <v>52</v>
+      </c>
+      <c r="H149" t="s">
+        <v>359</v>
+      </c>
+      <c r="I149" t="s">
+        <v>360</v>
+      </c>
+      <c r="J149" t="s">
+        <v>374</v>
+      </c>
+      <c r="K149" t="s">
+        <v>375</v>
+      </c>
+      <c r="M149" s="5" t="s">
+        <v>422</v>
+      </c>
+      <c r="N149" s="5" t="s">
+        <v>423</v>
+      </c>
+      <c r="O149" t="s">
+        <v>366</v>
+      </c>
+      <c r="P149">
+        <v>44427.0</v>
+      </c>
+      <c r="Q149">
+        <v>44790.0</v>
+      </c>
+      <c r="R149" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="150" spans="1:19">
+      <c r="A150" t="s">
+        <v>33</v>
+      </c>
+      <c r="B150" t="s">
+        <v>34</v>
+      </c>
+      <c r="C150" t="s">
+        <v>347</v>
+      </c>
+      <c r="D150" t="s">
+        <v>348</v>
+      </c>
+      <c r="E150" t="s">
+        <v>35</v>
+      </c>
+      <c r="F150" t="s">
+        <v>143</v>
+      </c>
+      <c r="G150" t="s">
+        <v>52</v>
+      </c>
+      <c r="H150" t="s">
+        <v>359</v>
+      </c>
+      <c r="I150" t="s">
+        <v>360</v>
+      </c>
+      <c r="J150" t="s">
+        <v>374</v>
+      </c>
+      <c r="K150" t="s">
+        <v>375</v>
+      </c>
+      <c r="M150" s="5" t="s">
+        <v>424</v>
+      </c>
+      <c r="N150" s="5" t="s">
+        <v>425</v>
+      </c>
+      <c r="O150" t="s">
+        <v>366</v>
+      </c>
+      <c r="P150">
+        <v>44427.0</v>
+      </c>
+      <c r="Q150">
+        <v>44790.0</v>
+      </c>
+      <c r="R150" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="151" spans="1:19">
+      <c r="A151" t="s">
+        <v>33</v>
+      </c>
+      <c r="B151" t="s">
+        <v>34</v>
+      </c>
+      <c r="C151" t="s">
+        <v>347</v>
+      </c>
+      <c r="D151" t="s">
+        <v>348</v>
+      </c>
+      <c r="E151" t="s">
+        <v>35</v>
+      </c>
+      <c r="F151" t="s">
+        <v>143</v>
+      </c>
+      <c r="G151" t="s">
+        <v>52</v>
+      </c>
+      <c r="H151" t="s">
+        <v>359</v>
+      </c>
+      <c r="I151" t="s">
+        <v>360</v>
+      </c>
+      <c r="J151" t="s">
+        <v>374</v>
+      </c>
+      <c r="K151" t="s">
+        <v>375</v>
+      </c>
+      <c r="M151" s="5" t="s">
+        <v>426</v>
+      </c>
+      <c r="N151" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="O151" t="s">
+        <v>366</v>
+      </c>
+      <c r="P151">
+        <v>44427.0</v>
+      </c>
+      <c r="Q151">
+        <v>44790.0</v>
+      </c>
+      <c r="R151" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="152" spans="1:19">
+      <c r="A152" t="s">
+        <v>33</v>
+      </c>
+      <c r="B152" t="s">
+        <v>34</v>
+      </c>
+      <c r="C152" t="s">
+        <v>347</v>
+      </c>
+      <c r="D152" t="s">
+        <v>348</v>
+      </c>
+      <c r="E152" t="s">
+        <v>35</v>
+      </c>
+      <c r="F152" t="s">
+        <v>143</v>
+      </c>
+      <c r="G152" t="s">
+        <v>52</v>
+      </c>
+      <c r="H152" t="s">
+        <v>359</v>
+      </c>
+      <c r="I152" t="s">
+        <v>360</v>
+      </c>
+      <c r="J152" t="s">
+        <v>374</v>
+      </c>
+      <c r="K152" t="s">
+        <v>375</v>
+      </c>
+      <c r="M152" s="5" t="s">
+        <v>428</v>
+      </c>
+      <c r="N152" s="5" t="s">
+        <v>429</v>
+      </c>
+      <c r="O152" t="s">
+        <v>366</v>
+      </c>
+      <c r="P152">
+        <v>44427.0</v>
+      </c>
+      <c r="Q152">
+        <v>44790.0</v>
+      </c>
+      <c r="R152" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="153" spans="1:19">
+      <c r="A153" t="s">
+        <v>33</v>
+      </c>
+      <c r="B153" t="s">
+        <v>34</v>
+      </c>
+      <c r="C153" t="s">
+        <v>347</v>
+      </c>
+      <c r="D153" t="s">
+        <v>348</v>
+      </c>
+      <c r="E153" t="s">
+        <v>35</v>
+      </c>
+      <c r="F153" t="s">
+        <v>143</v>
+      </c>
+      <c r="G153" t="s">
+        <v>52</v>
+      </c>
+      <c r="H153" t="s">
+        <v>359</v>
+      </c>
+      <c r="I153" t="s">
+        <v>360</v>
+      </c>
+      <c r="J153" t="s">
+        <v>374</v>
+      </c>
+      <c r="K153" t="s">
+        <v>375</v>
+      </c>
+      <c r="M153" s="5" t="s">
+        <v>430</v>
+      </c>
+      <c r="N153" s="5" t="s">
+        <v>431</v>
+      </c>
+      <c r="O153" t="s">
+        <v>366</v>
+      </c>
+      <c r="P153">
+        <v>44427.0</v>
+      </c>
+      <c r="Q153">
+        <v>44790.0</v>
+      </c>
+      <c r="R153" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="154" spans="1:19">
+      <c r="A154" t="s">
+        <v>33</v>
+      </c>
+      <c r="B154" t="s">
+        <v>34</v>
+      </c>
+      <c r="C154" t="s">
+        <v>347</v>
+      </c>
+      <c r="D154" t="s">
+        <v>348</v>
+      </c>
+      <c r="E154" t="s">
+        <v>35</v>
+      </c>
+      <c r="F154" t="s">
+        <v>143</v>
+      </c>
+      <c r="G154" t="s">
+        <v>52</v>
+      </c>
+      <c r="H154" t="s">
+        <v>359</v>
+      </c>
+      <c r="I154" t="s">
+        <v>360</v>
+      </c>
+      <c r="J154" t="s">
+        <v>374</v>
+      </c>
+      <c r="K154" t="s">
+        <v>375</v>
+      </c>
+      <c r="M154" s="5" t="s">
+        <v>432</v>
+      </c>
+      <c r="N154" s="5" t="s">
+        <v>433</v>
+      </c>
+      <c r="O154" t="s">
+        <v>366</v>
+      </c>
+      <c r="P154">
+        <v>44427.0</v>
+      </c>
+      <c r="Q154">
+        <v>44790.0</v>
+      </c>
+      <c r="R154" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="155" spans="1:19">
+      <c r="A155" t="s">
+        <v>33</v>
+      </c>
+      <c r="B155" t="s">
+        <v>34</v>
+      </c>
+      <c r="C155" t="s">
+        <v>347</v>
+      </c>
+      <c r="D155" t="s">
+        <v>348</v>
+      </c>
+      <c r="E155" t="s">
+        <v>35</v>
+      </c>
+      <c r="F155" t="s">
+        <v>143</v>
+      </c>
+      <c r="G155" t="s">
+        <v>52</v>
+      </c>
+      <c r="H155" t="s">
+        <v>359</v>
+      </c>
+      <c r="I155" t="s">
+        <v>360</v>
+      </c>
+      <c r="J155" t="s">
+        <v>374</v>
+      </c>
+      <c r="K155" t="s">
+        <v>375</v>
+      </c>
+      <c r="M155" s="5" t="s">
+        <v>434</v>
+      </c>
+      <c r="N155" s="5" t="s">
+        <v>435</v>
+      </c>
+      <c r="O155" t="s">
+        <v>366</v>
+      </c>
+      <c r="P155">
+        <v>44427.0</v>
+      </c>
+      <c r="Q155">
+        <v>44790.0</v>
+      </c>
+      <c r="R155" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="156" spans="1:19">
+      <c r="A156" t="s">
+        <v>33</v>
+      </c>
+      <c r="B156" t="s">
+        <v>34</v>
+      </c>
+      <c r="C156" t="s">
+        <v>347</v>
+      </c>
+      <c r="D156" t="s">
+        <v>348</v>
+      </c>
+      <c r="E156" t="s">
+        <v>35</v>
+      </c>
+      <c r="F156" t="s">
+        <v>143</v>
+      </c>
+      <c r="G156" t="s">
+        <v>52</v>
+      </c>
+      <c r="H156" t="s">
+        <v>359</v>
+      </c>
+      <c r="I156" t="s">
+        <v>360</v>
+      </c>
+      <c r="J156" t="s">
+        <v>374</v>
+      </c>
+      <c r="K156" t="s">
+        <v>375</v>
+      </c>
+      <c r="M156" s="5" t="s">
+        <v>436</v>
+      </c>
+      <c r="N156" s="5" t="s">
+        <v>437</v>
+      </c>
+      <c r="O156" t="s">
+        <v>366</v>
+      </c>
+      <c r="P156">
+        <v>44427.0</v>
+      </c>
+      <c r="Q156">
+        <v>44790.0</v>
+      </c>
+      <c r="R156" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="157" spans="1:19">
+      <c r="A157" t="s">
+        <v>33</v>
+      </c>
+      <c r="B157" t="s">
+        <v>34</v>
+      </c>
+      <c r="C157" t="s">
+        <v>347</v>
+      </c>
+      <c r="D157" t="s">
+        <v>348</v>
+      </c>
+      <c r="E157" t="s">
+        <v>35</v>
+      </c>
+      <c r="F157" t="s">
+        <v>143</v>
+      </c>
+      <c r="G157" t="s">
+        <v>52</v>
+      </c>
+      <c r="H157" t="s">
+        <v>359</v>
+      </c>
+      <c r="I157" t="s">
+        <v>360</v>
+      </c>
+      <c r="J157" t="s">
+        <v>374</v>
+      </c>
+      <c r="K157" t="s">
+        <v>375</v>
+      </c>
+      <c r="M157" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="N157" s="5" t="s">
+        <v>439</v>
+      </c>
+      <c r="O157" t="s">
+        <v>366</v>
+      </c>
+      <c r="P157">
+        <v>44427.0</v>
+      </c>
+      <c r="Q157">
+        <v>44790.0</v>
+      </c>
+      <c r="R157" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="158" spans="1:19">
+      <c r="A158" t="s">
+        <v>33</v>
+      </c>
+      <c r="B158" t="s">
+        <v>34</v>
+      </c>
+      <c r="C158" t="s">
+        <v>347</v>
+      </c>
+      <c r="D158" t="s">
+        <v>348</v>
+      </c>
+      <c r="E158" t="s">
+        <v>35</v>
+      </c>
+      <c r="F158" t="s">
+        <v>143</v>
+      </c>
+      <c r="G158" t="s">
+        <v>52</v>
+      </c>
+      <c r="H158" t="s">
+        <v>350</v>
+      </c>
+      <c r="I158" t="s">
         <v>195</v>
       </c>
-      <c r="J128" t="s">
-[...1411 lines deleted...]
-      </c>
       <c r="J158" t="s">
-        <v>377</v>
+        <v>441</v>
       </c>
       <c r="K158" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="M158" s="5" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="N158" s="5" t="s">
-        <v>361</v>
-[...8 lines deleted...]
-    <row r="159" spans="1:18">
+        <v>444</v>
+      </c>
+      <c r="O158" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q158">
+        <v>44867.0</v>
+      </c>
+      <c r="R158" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="159" spans="1:19">
       <c r="A159" t="s">
         <v>33</v>
       </c>
       <c r="B159" t="s">
         <v>34</v>
       </c>
       <c r="C159" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D159" t="s">
+        <v>348</v>
       </c>
       <c r="E159" t="s">
-        <v>376</v>
+        <v>35</v>
       </c>
       <c r="F159" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G159" t="s">
         <v>52</v>
       </c>
       <c r="H159" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="I159" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="J159" t="s">
-        <v>377</v>
+        <v>441</v>
       </c>
       <c r="K159" t="s">
-        <v>378</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="M159" s="5" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="N159" s="5" t="s">
-        <v>361</v>
-[...8 lines deleted...]
-    <row r="160" spans="1:18">
+        <v>444</v>
+      </c>
+      <c r="O159" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q159">
+        <v>44867.0</v>
+      </c>
+      <c r="R159" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="160" spans="1:19">
       <c r="A160" t="s">
         <v>33</v>
       </c>
       <c r="B160" t="s">
         <v>34</v>
       </c>
       <c r="C160" t="s">
-        <v>489</v>
+        <v>347</v>
+      </c>
+      <c r="D160" t="s">
+        <v>348</v>
       </c>
       <c r="E160" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F160" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G160" t="s">
         <v>52</v>
       </c>
       <c r="H160" t="s">
-        <v>490</v>
+        <v>350</v>
       </c>
       <c r="I160" t="s">
         <v>195</v>
       </c>
       <c r="J160" t="s">
-        <v>467</v>
+        <v>587</v>
       </c>
       <c r="K160" t="s">
-        <v>467</v>
+        <v>588</v>
       </c>
       <c r="L160" t="s">
-        <v>468</v>
+        <v>589</v>
       </c>
       <c r="M160" s="5" t="s">
-        <v>469</v>
+        <v>590</v>
       </c>
       <c r="N160" s="5" t="s">
-        <v>448</v>
-[...8 lines deleted...]
-    <row r="161" spans="1:18">
+        <v>591</v>
+      </c>
+      <c r="O160" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q160">
+        <v>45360.0</v>
+      </c>
+    </row>
+    <row r="161" spans="1:19">
       <c r="A161" t="s">
         <v>33</v>
       </c>
       <c r="B161" t="s">
         <v>34</v>
       </c>
       <c r="C161" t="s">
-        <v>489</v>
+        <v>347</v>
+      </c>
+      <c r="D161" t="s">
+        <v>348</v>
       </c>
       <c r="E161" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F161" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G161" t="s">
         <v>52</v>
       </c>
       <c r="H161" t="s">
-        <v>491</v>
+        <v>359</v>
       </c>
       <c r="I161" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="J161" t="s">
-        <v>467</v>
+        <v>587</v>
       </c>
       <c r="K161" t="s">
-        <v>467</v>
+        <v>588</v>
       </c>
       <c r="L161" t="s">
-        <v>468</v>
+        <v>589</v>
       </c>
       <c r="M161" s="5" t="s">
-        <v>469</v>
+        <v>590</v>
       </c>
       <c r="N161" s="5" t="s">
-        <v>448</v>
-[...8 lines deleted...]
-    <row r="162" spans="1:18">
+        <v>591</v>
+      </c>
+      <c r="O161" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q161">
+        <v>45360.0</v>
+      </c>
+    </row>
+    <row r="162" spans="1:19">
       <c r="A162" t="s">
         <v>33</v>
       </c>
       <c r="B162" t="s">
         <v>34</v>
       </c>
       <c r="C162" t="s">
-        <v>489</v>
+        <v>347</v>
+      </c>
+      <c r="D162" t="s">
+        <v>348</v>
       </c>
       <c r="E162" t="s">
-        <v>376</v>
+        <v>35</v>
       </c>
       <c r="F162" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G162" t="s">
         <v>52</v>
       </c>
       <c r="H162" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I162" t="s">
         <v>195</v>
       </c>
       <c r="J162" t="s">
-        <v>455</v>
+        <v>471</v>
       </c>
       <c r="K162" t="s">
-        <v>456</v>
-[...2 lines deleted...]
-        <v>457</v>
+        <v>472</v>
       </c>
       <c r="M162" s="5" t="s">
-        <v>458</v>
+        <v>473</v>
       </c>
       <c r="N162" s="5" t="s">
-        <v>361</v>
-[...11 lines deleted...]
-    <row r="163" spans="1:18">
+        <v>474</v>
+      </c>
+      <c r="O162" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q162">
+        <v>44799.0</v>
+      </c>
+    </row>
+    <row r="163" spans="1:19">
       <c r="A163" t="s">
         <v>33</v>
       </c>
       <c r="B163" t="s">
         <v>34</v>
       </c>
       <c r="C163" t="s">
-        <v>489</v>
+        <v>347</v>
+      </c>
+      <c r="D163" t="s">
+        <v>348</v>
       </c>
       <c r="E163" t="s">
-        <v>376</v>
+        <v>35</v>
       </c>
       <c r="F163" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G163" t="s">
         <v>52</v>
       </c>
       <c r="H163" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="I163" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="J163" t="s">
-        <v>455</v>
+        <v>471</v>
       </c>
       <c r="K163" t="s">
-        <v>456</v>
-[...2 lines deleted...]
-        <v>457</v>
+        <v>472</v>
       </c>
       <c r="M163" s="5" t="s">
-        <v>458</v>
+        <v>473</v>
       </c>
       <c r="N163" s="5" t="s">
-        <v>361</v>
-[...11 lines deleted...]
-    <row r="164" spans="1:18">
+        <v>474</v>
+      </c>
+      <c r="O163" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q163">
+        <v>44799.0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:19">
       <c r="A164" t="s">
         <v>33</v>
       </c>
       <c r="B164" t="s">
         <v>34</v>
       </c>
       <c r="C164" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D164" t="s">
+        <v>348</v>
       </c>
       <c r="E164" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F164" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G164" t="s">
         <v>52</v>
       </c>
       <c r="H164" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I164" t="s">
         <v>195</v>
       </c>
       <c r="J164" t="s">
-        <v>493</v>
+        <v>592</v>
       </c>
       <c r="K164" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-        <v>465</v>
+        <v>593</v>
       </c>
       <c r="M164" s="5" t="s">
-        <v>466</v>
+        <v>594</v>
       </c>
       <c r="N164" s="5" t="s">
-        <v>352</v>
-[...5 lines deleted...]
-    <row r="165" spans="1:18">
+        <v>595</v>
+      </c>
+      <c r="O164" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q164">
+        <v>45145.0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:19">
       <c r="A165" t="s">
         <v>33</v>
       </c>
       <c r="B165" t="s">
         <v>34</v>
       </c>
       <c r="C165" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D165" t="s">
+        <v>348</v>
       </c>
       <c r="E165" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F165" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G165" t="s">
         <v>52</v>
       </c>
       <c r="H165" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="I165" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="J165" t="s">
-        <v>493</v>
+        <v>592</v>
       </c>
       <c r="K165" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-        <v>465</v>
+        <v>593</v>
       </c>
       <c r="M165" s="5" t="s">
-        <v>466</v>
+        <v>594</v>
       </c>
       <c r="N165" s="5" t="s">
-        <v>352</v>
-[...5 lines deleted...]
-    <row r="166" spans="1:18">
+        <v>595</v>
+      </c>
+      <c r="O165" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q165">
+        <v>45145.0</v>
+      </c>
+    </row>
+    <row r="166" spans="1:19">
       <c r="A166" t="s">
         <v>33</v>
       </c>
       <c r="B166" t="s">
         <v>34</v>
       </c>
       <c r="C166" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D166" t="s">
+        <v>348</v>
       </c>
       <c r="E166" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F166" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G166" t="s">
         <v>52</v>
       </c>
       <c r="H166" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I166" t="s">
         <v>195</v>
       </c>
       <c r="J166" t="s">
-        <v>495</v>
+        <v>476</v>
       </c>
       <c r="K166" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-        <v>497</v>
+        <v>477</v>
       </c>
       <c r="M166" s="5" t="s">
-        <v>498</v>
+        <v>478</v>
       </c>
       <c r="N166" s="5" t="s">
-        <v>352</v>
-[...5 lines deleted...]
-    <row r="167" spans="1:18">
+        <v>479</v>
+      </c>
+      <c r="O166" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q166">
+        <v>44958.0</v>
+      </c>
+    </row>
+    <row r="167" spans="1:19">
       <c r="A167" t="s">
         <v>33</v>
       </c>
       <c r="B167" t="s">
         <v>34</v>
       </c>
       <c r="C167" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D167" t="s">
+        <v>348</v>
       </c>
       <c r="E167" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F167" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G167" t="s">
         <v>52</v>
       </c>
       <c r="H167" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="I167" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="J167" t="s">
-        <v>495</v>
+        <v>476</v>
       </c>
       <c r="K167" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-        <v>497</v>
+        <v>477</v>
       </c>
       <c r="M167" s="5" t="s">
-        <v>498</v>
+        <v>478</v>
       </c>
       <c r="N167" s="5" t="s">
-        <v>352</v>
-[...5 lines deleted...]
-    <row r="168" spans="1:18">
+        <v>479</v>
+      </c>
+      <c r="O167" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q167">
+        <v>44958.0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:19">
       <c r="A168" t="s">
         <v>33</v>
       </c>
       <c r="B168" t="s">
         <v>34</v>
       </c>
       <c r="C168" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D168" t="s">
+        <v>348</v>
       </c>
       <c r="E168" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F168" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G168" t="s">
         <v>52</v>
       </c>
       <c r="H168" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I168" t="s">
         <v>195</v>
       </c>
       <c r="J168" t="s">
-        <v>499</v>
+        <v>466</v>
       </c>
       <c r="K168" t="s">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>501</v>
+        <v>466</v>
       </c>
       <c r="M168" s="5" t="s">
-        <v>502</v>
+        <v>467</v>
       </c>
       <c r="N168" s="5" t="s">
-        <v>361</v>
-[...11 lines deleted...]
-    <row r="169" spans="1:18">
+        <v>468</v>
+      </c>
+      <c r="O168" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q168">
+        <v>45114.0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:19">
       <c r="A169" t="s">
         <v>33</v>
       </c>
       <c r="B169" t="s">
         <v>34</v>
       </c>
       <c r="C169" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D169" t="s">
+        <v>348</v>
       </c>
       <c r="E169" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F169" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G169" t="s">
         <v>52</v>
       </c>
       <c r="H169" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="I169" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="J169" t="s">
-        <v>499</v>
+        <v>466</v>
       </c>
       <c r="K169" t="s">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>501</v>
+        <v>466</v>
       </c>
       <c r="M169" s="5" t="s">
-        <v>502</v>
+        <v>467</v>
       </c>
       <c r="N169" s="5" t="s">
-        <v>361</v>
-[...11 lines deleted...]
-    <row r="170" spans="1:18">
+        <v>468</v>
+      </c>
+      <c r="O169" t="s">
+        <v>366</v>
+      </c>
+      <c r="Q169">
+        <v>45114.0</v>
+      </c>
+    </row>
+    <row r="170" spans="1:19">
       <c r="A170" t="s">
         <v>33</v>
       </c>
       <c r="B170" t="s">
         <v>34</v>
       </c>
       <c r="C170" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D170" t="s">
+        <v>348</v>
       </c>
       <c r="E170" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F170" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G170" t="s">
         <v>52</v>
       </c>
       <c r="H170" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I170" t="s">
         <v>195</v>
       </c>
       <c r="J170" t="s">
-        <v>504</v>
+        <v>448</v>
       </c>
       <c r="K170" t="s">
-        <v>505</v>
-[...2 lines deleted...]
-        <v>506</v>
+        <v>449</v>
       </c>
       <c r="M170" s="5" t="s">
-        <v>507</v>
+        <v>450</v>
       </c>
       <c r="N170" s="5" t="s">
+        <v>451</v>
+      </c>
+      <c r="O170" t="s">
+        <v>366</v>
+      </c>
+      <c r="P170">
+        <v>44594.0</v>
+      </c>
+      <c r="Q170">
+        <v>45008.0</v>
+      </c>
+      <c r="R170" t="s">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="171" spans="1:19">
+      <c r="A171" t="s">
+        <v>33</v>
+      </c>
+      <c r="B171" t="s">
+        <v>34</v>
+      </c>
+      <c r="C171" t="s">
+        <v>347</v>
+      </c>
+      <c r="D171" t="s">
+        <v>348</v>
+      </c>
+      <c r="E171" t="s">
+        <v>35</v>
+      </c>
+      <c r="F171" t="s">
+        <v>143</v>
+      </c>
+      <c r="G171" t="s">
+        <v>52</v>
+      </c>
+      <c r="H171" t="s">
+        <v>359</v>
+      </c>
+      <c r="I171" t="s">
+        <v>360</v>
+      </c>
+      <c r="J171" t="s">
         <v>448</v>
       </c>
-      <c r="O170">
-[...36 lines deleted...]
-      </c>
       <c r="K171" t="s">
-        <v>505</v>
-[...2 lines deleted...]
-        <v>506</v>
+        <v>449</v>
       </c>
       <c r="M171" s="5" t="s">
-        <v>507</v>
+        <v>450</v>
       </c>
       <c r="N171" s="5" t="s">
-        <v>448</v>
-[...11 lines deleted...]
-    <row r="172" spans="1:18">
+        <v>451</v>
+      </c>
+      <c r="O171" t="s">
+        <v>366</v>
+      </c>
+      <c r="P171">
+        <v>44594.0</v>
+      </c>
+      <c r="Q171">
+        <v>45008.0</v>
+      </c>
+      <c r="R171" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="172" spans="1:19">
       <c r="A172" t="s">
         <v>33</v>
       </c>
       <c r="B172" t="s">
         <v>34</v>
       </c>
       <c r="C172" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D172" t="s">
+        <v>348</v>
       </c>
       <c r="E172" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F172" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G172" t="s">
         <v>52</v>
       </c>
       <c r="H172" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I172" t="s">
         <v>195</v>
       </c>
       <c r="J172" t="s">
-        <v>509</v>
+        <v>454</v>
       </c>
       <c r="K172" t="s">
-        <v>510</v>
-[...2 lines deleted...]
-        <v>511</v>
+        <v>455</v>
       </c>
       <c r="M172" s="5" t="s">
-        <v>512</v>
+        <v>456</v>
       </c>
       <c r="N172" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>45957.0</v>
+        <v>170</v>
+      </c>
+      <c r="O172" t="s">
+        <v>366</v>
       </c>
       <c r="P172">
-        <v>46031.0</v>
-[...5 lines deleted...]
-    <row r="173" spans="1:18">
+        <v>43599.0</v>
+      </c>
+      <c r="Q172">
+        <v>44907.0</v>
+      </c>
+      <c r="R172" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="173" spans="1:19">
       <c r="A173" t="s">
         <v>33</v>
       </c>
       <c r="B173" t="s">
         <v>34</v>
       </c>
       <c r="C173" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D173" t="s">
+        <v>348</v>
       </c>
       <c r="E173" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F173" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G173" t="s">
         <v>52</v>
       </c>
       <c r="H173" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="I173" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="J173" t="s">
-        <v>509</v>
+        <v>454</v>
       </c>
       <c r="K173" t="s">
-        <v>510</v>
-[...2 lines deleted...]
-        <v>511</v>
+        <v>455</v>
       </c>
       <c r="M173" s="5" t="s">
-        <v>512</v>
+        <v>456</v>
       </c>
       <c r="N173" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>45957.0</v>
+        <v>170</v>
+      </c>
+      <c r="O173" t="s">
+        <v>366</v>
       </c>
       <c r="P173">
-        <v>46031.0</v>
-[...5 lines deleted...]
-    <row r="174" spans="1:18">
+        <v>43599.0</v>
+      </c>
+      <c r="Q173">
+        <v>44917.0</v>
+      </c>
+    </row>
+    <row r="174" spans="1:19">
       <c r="A174" t="s">
         <v>33</v>
       </c>
       <c r="B174" t="s">
         <v>34</v>
       </c>
       <c r="C174" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D174" t="s">
+        <v>348</v>
       </c>
       <c r="E174" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F174" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G174" t="s">
         <v>52</v>
       </c>
       <c r="H174" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I174" t="s">
         <v>195</v>
       </c>
       <c r="J174" t="s">
-        <v>514</v>
+        <v>374</v>
       </c>
       <c r="K174" t="s">
-        <v>515</v>
-[...2 lines deleted...]
-        <v>516</v>
+        <v>375</v>
       </c>
       <c r="M174" s="5" t="s">
-        <v>517</v>
+        <v>376</v>
       </c>
       <c r="N174" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>45957.0</v>
+        <v>377</v>
+      </c>
+      <c r="O174" t="s">
+        <v>366</v>
       </c>
       <c r="P174">
-        <v>45993.0</v>
-[...5 lines deleted...]
-    <row r="175" spans="1:18">
+        <v>44427.0</v>
+      </c>
+      <c r="Q174">
+        <v>44790.0</v>
+      </c>
+      <c r="R174" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="175" spans="1:19">
       <c r="A175" t="s">
         <v>33</v>
       </c>
       <c r="B175" t="s">
         <v>34</v>
       </c>
       <c r="C175" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D175" t="s">
+        <v>348</v>
       </c>
       <c r="E175" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F175" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G175" t="s">
         <v>52</v>
       </c>
       <c r="H175" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="I175" t="s">
-        <v>356</v>
+        <v>195</v>
       </c>
       <c r="J175" t="s">
-        <v>514</v>
+        <v>374</v>
       </c>
       <c r="K175" t="s">
-        <v>515</v>
-[...2 lines deleted...]
-        <v>516</v>
+        <v>375</v>
       </c>
       <c r="M175" s="5" t="s">
-        <v>517</v>
+        <v>380</v>
       </c>
       <c r="N175" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>45957.0</v>
+        <v>381</v>
+      </c>
+      <c r="O175" t="s">
+        <v>366</v>
       </c>
       <c r="P175">
-        <v>45993.0</v>
-[...5 lines deleted...]
-    <row r="176" spans="1:18">
+        <v>44427.0</v>
+      </c>
+      <c r="Q175">
+        <v>44790.0</v>
+      </c>
+      <c r="R175" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="176" spans="1:19">
       <c r="A176" t="s">
         <v>33</v>
       </c>
       <c r="B176" t="s">
         <v>34</v>
       </c>
       <c r="C176" t="s">
-        <v>229</v>
+        <v>347</v>
       </c>
       <c r="D176" t="s">
-        <v>441</v>
+        <v>348</v>
       </c>
       <c r="E176" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F176" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G176" t="s">
         <v>52</v>
       </c>
       <c r="H176" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I176" t="s">
         <v>195</v>
       </c>
       <c r="J176" t="s">
-        <v>518</v>
+        <v>374</v>
       </c>
       <c r="K176" t="s">
-        <v>519</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>375</v>
       </c>
       <c r="M176" s="5" t="s">
-        <v>521</v>
+        <v>383</v>
       </c>
       <c r="N176" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>46031.0</v>
+        <v>384</v>
+      </c>
+      <c r="O176" t="s">
+        <v>366</v>
       </c>
       <c r="P176">
-        <v>46069.0</v>
-[...5 lines deleted...]
-    <row r="177" spans="1:18">
+        <v>44427.0</v>
+      </c>
+      <c r="Q176">
+        <v>44790.0</v>
+      </c>
+      <c r="R176" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="177" spans="1:19">
       <c r="A177" t="s">
         <v>33</v>
       </c>
       <c r="B177" t="s">
         <v>34</v>
       </c>
       <c r="C177" t="s">
-        <v>229</v>
+        <v>347</v>
       </c>
       <c r="D177" t="s">
-        <v>441</v>
+        <v>348</v>
       </c>
       <c r="E177" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F177" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G177" t="s">
         <v>52</v>
       </c>
       <c r="H177" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="I177" t="s">
-        <v>356</v>
+        <v>195</v>
       </c>
       <c r="J177" t="s">
-        <v>518</v>
+        <v>374</v>
       </c>
       <c r="K177" t="s">
-        <v>519</v>
-[...2 lines deleted...]
-        <v>520</v>
+        <v>375</v>
       </c>
       <c r="M177" s="5" t="s">
-        <v>521</v>
+        <v>385</v>
       </c>
       <c r="N177" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>46031.0</v>
+        <v>386</v>
+      </c>
+      <c r="O177" t="s">
+        <v>366</v>
       </c>
       <c r="P177">
-        <v>46069.0</v>
-[...5 lines deleted...]
-    <row r="178" spans="1:18">
+        <v>44427.0</v>
+      </c>
+      <c r="Q177">
+        <v>44790.0</v>
+      </c>
+      <c r="R177" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="178" spans="1:19">
       <c r="A178" t="s">
         <v>33</v>
       </c>
       <c r="B178" t="s">
         <v>34</v>
       </c>
       <c r="C178" t="s">
-        <v>229</v>
+        <v>347</v>
       </c>
       <c r="D178" t="s">
-        <v>441</v>
+        <v>348</v>
       </c>
       <c r="E178" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F178" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G178" t="s">
         <v>52</v>
       </c>
       <c r="H178" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I178" t="s">
         <v>195</v>
       </c>
       <c r="J178" t="s">
-        <v>522</v>
+        <v>374</v>
       </c>
       <c r="K178" t="s">
-        <v>523</v>
-[...2 lines deleted...]
-        <v>524</v>
+        <v>375</v>
       </c>
       <c r="M178" s="5" t="s">
-        <v>525</v>
+        <v>387</v>
       </c>
       <c r="N178" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>45966.0</v>
+        <v>388</v>
+      </c>
+      <c r="O178" t="s">
+        <v>366</v>
       </c>
       <c r="P178">
-        <v>46049.0</v>
-[...2 lines deleted...]
-        <v>503</v>
+        <v>44427.0</v>
+      </c>
+      <c r="Q178">
+        <v>44790.0</v>
       </c>
       <c r="R178" t="s">
-        <v>526</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:18">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="179" spans="1:19">
       <c r="A179" t="s">
         <v>33</v>
       </c>
       <c r="B179" t="s">
         <v>34</v>
       </c>
       <c r="C179" t="s">
-        <v>229</v>
+        <v>347</v>
       </c>
       <c r="D179" t="s">
-        <v>441</v>
+        <v>348</v>
       </c>
       <c r="E179" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F179" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G179" t="s">
         <v>52</v>
       </c>
       <c r="H179" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="I179" t="s">
-        <v>356</v>
+        <v>195</v>
       </c>
       <c r="J179" t="s">
-        <v>522</v>
+        <v>374</v>
       </c>
       <c r="K179" t="s">
-        <v>523</v>
-[...2 lines deleted...]
-        <v>524</v>
+        <v>375</v>
       </c>
       <c r="M179" s="5" t="s">
-        <v>525</v>
+        <v>389</v>
       </c>
       <c r="N179" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>45966.0</v>
+        <v>390</v>
+      </c>
+      <c r="O179" t="s">
+        <v>366</v>
       </c>
       <c r="P179">
-        <v>46049.0</v>
-[...2 lines deleted...]
-        <v>503</v>
+        <v>44427.0</v>
+      </c>
+      <c r="Q179">
+        <v>44790.0</v>
       </c>
       <c r="R179" t="s">
-        <v>526</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:18">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="180" spans="1:19">
       <c r="A180" t="s">
         <v>33</v>
       </c>
       <c r="B180" t="s">
         <v>34</v>
       </c>
       <c r="C180" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D180" t="s">
+        <v>348</v>
       </c>
       <c r="E180" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F180" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G180" t="s">
         <v>52</v>
       </c>
       <c r="H180" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I180" t="s">
         <v>195</v>
       </c>
       <c r="J180" t="s">
-        <v>527</v>
+        <v>374</v>
       </c>
       <c r="K180" t="s">
-        <v>528</v>
-[...2 lines deleted...]
-        <v>529</v>
+        <v>375</v>
       </c>
       <c r="M180" s="5" t="s">
-        <v>530</v>
+        <v>391</v>
       </c>
       <c r="N180" s="5" t="s">
-        <v>448</v>
-[...11 lines deleted...]
-    <row r="181" spans="1:18">
+        <v>392</v>
+      </c>
+      <c r="O180" t="s">
+        <v>366</v>
+      </c>
+      <c r="P180">
+        <v>44427.0</v>
+      </c>
+      <c r="Q180">
+        <v>44790.0</v>
+      </c>
+      <c r="R180" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="181" spans="1:19">
       <c r="A181" t="s">
         <v>33</v>
       </c>
       <c r="B181" t="s">
         <v>34</v>
       </c>
       <c r="C181" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D181" t="s">
+        <v>348</v>
       </c>
       <c r="E181" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F181" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G181" t="s">
         <v>52</v>
       </c>
       <c r="H181" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="I181" t="s">
-        <v>356</v>
+        <v>195</v>
       </c>
       <c r="J181" t="s">
-        <v>527</v>
+        <v>374</v>
       </c>
       <c r="K181" t="s">
-        <v>528</v>
-[...2 lines deleted...]
-        <v>529</v>
+        <v>375</v>
       </c>
       <c r="M181" s="5" t="s">
-        <v>530</v>
+        <v>393</v>
       </c>
       <c r="N181" s="5" t="s">
-        <v>448</v>
-[...11 lines deleted...]
-    <row r="182" spans="1:18">
+        <v>394</v>
+      </c>
+      <c r="O181" t="s">
+        <v>366</v>
+      </c>
+      <c r="P181">
+        <v>44427.0</v>
+      </c>
+      <c r="Q181">
+        <v>44790.0</v>
+      </c>
+      <c r="R181" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="182" spans="1:19">
       <c r="A182" t="s">
         <v>33</v>
       </c>
       <c r="B182" t="s">
         <v>34</v>
       </c>
       <c r="C182" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D182" t="s">
+        <v>348</v>
       </c>
       <c r="E182" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F182" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G182" t="s">
         <v>52</v>
       </c>
       <c r="H182" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I182" t="s">
         <v>195</v>
       </c>
       <c r="J182" t="s">
-        <v>531</v>
+        <v>374</v>
       </c>
       <c r="K182" t="s">
-        <v>532</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>375</v>
       </c>
       <c r="M182" s="5" t="s">
-        <v>534</v>
+        <v>395</v>
       </c>
       <c r="N182" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>45971.0</v>
+        <v>396</v>
+      </c>
+      <c r="O182" t="s">
+        <v>366</v>
       </c>
       <c r="P182">
-        <v>46031.0</v>
-[...5 lines deleted...]
-    <row r="183" spans="1:18">
+        <v>44427.0</v>
+      </c>
+      <c r="Q182">
+        <v>44790.0</v>
+      </c>
+      <c r="R182" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="183" spans="1:19">
       <c r="A183" t="s">
         <v>33</v>
       </c>
       <c r="B183" t="s">
         <v>34</v>
       </c>
       <c r="C183" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D183" t="s">
+        <v>348</v>
       </c>
       <c r="E183" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F183" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G183" t="s">
         <v>52</v>
       </c>
       <c r="H183" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="I183" t="s">
-        <v>356</v>
+        <v>195</v>
       </c>
       <c r="J183" t="s">
-        <v>531</v>
+        <v>374</v>
       </c>
       <c r="K183" t="s">
-        <v>532</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>375</v>
       </c>
       <c r="M183" s="5" t="s">
-        <v>534</v>
+        <v>397</v>
       </c>
       <c r="N183" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>45971.0</v>
+        <v>220</v>
+      </c>
+      <c r="O183" t="s">
+        <v>366</v>
       </c>
       <c r="P183">
-        <v>46031.0</v>
-[...5 lines deleted...]
-    <row r="184" spans="1:18">
+        <v>44427.0</v>
+      </c>
+      <c r="Q183">
+        <v>44790.0</v>
+      </c>
+      <c r="R183" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="184" spans="1:19">
       <c r="A184" t="s">
         <v>33</v>
       </c>
       <c r="B184" t="s">
         <v>34</v>
       </c>
       <c r="C184" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D184" t="s">
+        <v>348</v>
       </c>
       <c r="E184" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F184" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G184" t="s">
         <v>52</v>
       </c>
       <c r="H184" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I184" t="s">
         <v>195</v>
       </c>
       <c r="J184" t="s">
-        <v>535</v>
+        <v>374</v>
       </c>
       <c r="K184" t="s">
-        <v>536</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>375</v>
       </c>
       <c r="M184" s="5" t="s">
-        <v>538</v>
+        <v>398</v>
       </c>
       <c r="N184" s="5" t="s">
-        <v>361</v>
+        <v>399</v>
+      </c>
+      <c r="O184" t="s">
+        <v>366</v>
       </c>
       <c r="P184">
-        <v>45957.0</v>
-[...5 lines deleted...]
-    <row r="185" spans="1:18">
+        <v>44427.0</v>
+      </c>
+      <c r="Q184">
+        <v>44790.0</v>
+      </c>
+      <c r="R184" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="185" spans="1:19">
       <c r="A185" t="s">
         <v>33</v>
       </c>
       <c r="B185" t="s">
         <v>34</v>
       </c>
       <c r="C185" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D185" t="s">
+        <v>348</v>
       </c>
       <c r="E185" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F185" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G185" t="s">
         <v>52</v>
       </c>
       <c r="H185" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="I185" t="s">
-        <v>356</v>
+        <v>195</v>
       </c>
       <c r="J185" t="s">
-        <v>535</v>
+        <v>374</v>
       </c>
       <c r="K185" t="s">
-        <v>536</v>
-[...2 lines deleted...]
-        <v>537</v>
+        <v>375</v>
       </c>
       <c r="M185" s="5" t="s">
-        <v>538</v>
+        <v>400</v>
       </c>
       <c r="N185" s="5" t="s">
-        <v>361</v>
+        <v>401</v>
+      </c>
+      <c r="O185" t="s">
+        <v>366</v>
       </c>
       <c r="P185">
-        <v>45957.0</v>
-[...5 lines deleted...]
-    <row r="186" spans="1:18">
+        <v>44427.0</v>
+      </c>
+      <c r="Q185">
+        <v>44790.0</v>
+      </c>
+      <c r="R185" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="186" spans="1:19">
       <c r="A186" t="s">
         <v>33</v>
       </c>
       <c r="B186" t="s">
         <v>34</v>
       </c>
       <c r="C186" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D186" t="s">
+        <v>348</v>
       </c>
       <c r="E186" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F186" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G186" t="s">
         <v>52</v>
       </c>
       <c r="H186" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I186" t="s">
         <v>195</v>
       </c>
       <c r="J186" t="s">
-        <v>535</v>
+        <v>374</v>
       </c>
       <c r="K186" t="s">
-        <v>536</v>
-[...2 lines deleted...]
-        <v>540</v>
+        <v>375</v>
       </c>
       <c r="M186" s="5" t="s">
-        <v>541</v>
+        <v>402</v>
       </c>
       <c r="N186" s="5" t="s">
-        <v>361</v>
+        <v>403</v>
+      </c>
+      <c r="O186" t="s">
+        <v>366</v>
       </c>
       <c r="P186">
-        <v>45957.0</v>
-[...5 lines deleted...]
-    <row r="187" spans="1:18">
+        <v>44427.0</v>
+      </c>
+      <c r="Q186">
+        <v>44790.0</v>
+      </c>
+      <c r="R186" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="187" spans="1:19">
       <c r="A187" t="s">
         <v>33</v>
       </c>
       <c r="B187" t="s">
         <v>34</v>
       </c>
       <c r="C187" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D187" t="s">
+        <v>348</v>
       </c>
       <c r="E187" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F187" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G187" t="s">
         <v>52</v>
       </c>
       <c r="H187" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="I187" t="s">
-        <v>356</v>
+        <v>195</v>
       </c>
       <c r="J187" t="s">
-        <v>535</v>
+        <v>374</v>
       </c>
       <c r="K187" t="s">
-        <v>536</v>
-[...2 lines deleted...]
-        <v>540</v>
+        <v>375</v>
       </c>
       <c r="M187" s="5" t="s">
-        <v>541</v>
+        <v>404</v>
       </c>
       <c r="N187" s="5" t="s">
-        <v>361</v>
+        <v>405</v>
+      </c>
+      <c r="O187" t="s">
+        <v>366</v>
       </c>
       <c r="P187">
-        <v>45957.0</v>
-[...5 lines deleted...]
-    <row r="188" spans="1:18">
+        <v>44427.0</v>
+      </c>
+      <c r="Q187">
+        <v>44790.0</v>
+      </c>
+      <c r="R187" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="188" spans="1:19">
       <c r="A188" t="s">
         <v>33</v>
       </c>
       <c r="B188" t="s">
         <v>34</v>
       </c>
       <c r="C188" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D188" t="s">
+        <v>348</v>
       </c>
       <c r="E188" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F188" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G188" t="s">
         <v>52</v>
       </c>
       <c r="H188" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I188" t="s">
         <v>195</v>
       </c>
       <c r="J188" t="s">
-        <v>535</v>
+        <v>374</v>
       </c>
       <c r="K188" t="s">
-        <v>536</v>
-[...2 lines deleted...]
-        <v>543</v>
+        <v>375</v>
       </c>
       <c r="M188" s="5" t="s">
-        <v>544</v>
+        <v>406</v>
       </c>
       <c r="N188" s="5" t="s">
-        <v>361</v>
+        <v>407</v>
+      </c>
+      <c r="O188" t="s">
+        <v>366</v>
       </c>
       <c r="P188">
-        <v>45957.0</v>
-[...5 lines deleted...]
-    <row r="189" spans="1:18">
+        <v>44427.0</v>
+      </c>
+      <c r="Q188">
+        <v>44790.0</v>
+      </c>
+      <c r="R188" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="189" spans="1:19">
       <c r="A189" t="s">
         <v>33</v>
       </c>
       <c r="B189" t="s">
         <v>34</v>
       </c>
       <c r="C189" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D189" t="s">
+        <v>348</v>
       </c>
       <c r="E189" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F189" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G189" t="s">
         <v>52</v>
       </c>
       <c r="H189" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="I189" t="s">
-        <v>356</v>
+        <v>195</v>
       </c>
       <c r="J189" t="s">
-        <v>535</v>
+        <v>374</v>
       </c>
       <c r="K189" t="s">
-        <v>536</v>
-[...2 lines deleted...]
-        <v>543</v>
+        <v>375</v>
       </c>
       <c r="M189" s="5" t="s">
-        <v>544</v>
+        <v>408</v>
       </c>
       <c r="N189" s="5" t="s">
-        <v>361</v>
+        <v>409</v>
+      </c>
+      <c r="O189" t="s">
+        <v>366</v>
       </c>
       <c r="P189">
-        <v>45957.0</v>
-[...5 lines deleted...]
-    <row r="190" spans="1:18">
+        <v>44427.0</v>
+      </c>
+      <c r="Q189">
+        <v>44790.0</v>
+      </c>
+      <c r="R189" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="190" spans="1:19">
       <c r="A190" t="s">
         <v>33</v>
       </c>
       <c r="B190" t="s">
         <v>34</v>
       </c>
       <c r="C190" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D190" t="s">
+        <v>348</v>
       </c>
       <c r="E190" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F190" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G190" t="s">
         <v>52</v>
       </c>
       <c r="H190" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I190" t="s">
         <v>195</v>
       </c>
       <c r="J190" t="s">
-        <v>545</v>
+        <v>374</v>
       </c>
       <c r="K190" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-        <v>547</v>
+        <v>375</v>
       </c>
       <c r="M190" s="5" t="s">
-        <v>548</v>
+        <v>410</v>
       </c>
       <c r="N190" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>45978.0</v>
+        <v>411</v>
+      </c>
+      <c r="O190" t="s">
+        <v>366</v>
       </c>
       <c r="P190">
-        <v>46031.0</v>
-[...5 lines deleted...]
-    <row r="191" spans="1:18">
+        <v>44427.0</v>
+      </c>
+      <c r="Q190">
+        <v>44790.0</v>
+      </c>
+      <c r="R190" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="191" spans="1:19">
       <c r="A191" t="s">
         <v>33</v>
       </c>
       <c r="B191" t="s">
         <v>34</v>
       </c>
       <c r="C191" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D191" t="s">
+        <v>348</v>
       </c>
       <c r="E191" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F191" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G191" t="s">
         <v>52</v>
       </c>
       <c r="H191" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="I191" t="s">
-        <v>356</v>
+        <v>195</v>
       </c>
       <c r="J191" t="s">
-        <v>545</v>
+        <v>374</v>
       </c>
       <c r="K191" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-        <v>547</v>
+        <v>375</v>
       </c>
       <c r="M191" s="5" t="s">
-        <v>548</v>
+        <v>412</v>
       </c>
       <c r="N191" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>45978.0</v>
+        <v>413</v>
+      </c>
+      <c r="O191" t="s">
+        <v>366</v>
       </c>
       <c r="P191">
-        <v>46031.0</v>
-[...5 lines deleted...]
-    <row r="192" spans="1:18">
+        <v>44427.0</v>
+      </c>
+      <c r="Q191">
+        <v>44790.0</v>
+      </c>
+      <c r="R191" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="192" spans="1:19">
       <c r="A192" t="s">
         <v>33</v>
       </c>
       <c r="B192" t="s">
         <v>34</v>
       </c>
       <c r="C192" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D192" t="s">
+        <v>348</v>
       </c>
       <c r="E192" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F192" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G192" t="s">
         <v>52</v>
       </c>
       <c r="H192" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I192" t="s">
         <v>195</v>
       </c>
       <c r="J192" t="s">
-        <v>549</v>
+        <v>374</v>
       </c>
       <c r="K192" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>551</v>
+        <v>375</v>
       </c>
       <c r="M192" s="5" t="s">
-        <v>552</v>
+        <v>414</v>
       </c>
       <c r="N192" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>45966.0</v>
+        <v>415</v>
+      </c>
+      <c r="O192" t="s">
+        <v>366</v>
       </c>
       <c r="P192">
-        <v>46027.0</v>
-[...5 lines deleted...]
-    <row r="193" spans="1:18">
+        <v>44427.0</v>
+      </c>
+      <c r="Q192">
+        <v>44790.0</v>
+      </c>
+      <c r="R192" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="193" spans="1:19">
       <c r="A193" t="s">
         <v>33</v>
       </c>
       <c r="B193" t="s">
         <v>34</v>
       </c>
       <c r="C193" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D193" t="s">
+        <v>348</v>
       </c>
       <c r="E193" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F193" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G193" t="s">
         <v>52</v>
       </c>
       <c r="H193" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="I193" t="s">
-        <v>356</v>
+        <v>195</v>
       </c>
       <c r="J193" t="s">
-        <v>549</v>
+        <v>374</v>
       </c>
       <c r="K193" t="s">
-        <v>550</v>
-[...2 lines deleted...]
-        <v>551</v>
+        <v>375</v>
       </c>
       <c r="M193" s="5" t="s">
-        <v>552</v>
+        <v>416</v>
       </c>
       <c r="N193" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>45966.0</v>
+        <v>417</v>
+      </c>
+      <c r="O193" t="s">
+        <v>366</v>
       </c>
       <c r="P193">
-        <v>46027.0</v>
-[...5 lines deleted...]
-    <row r="194" spans="1:18">
+        <v>44427.0</v>
+      </c>
+      <c r="Q193">
+        <v>44790.0</v>
+      </c>
+      <c r="R193" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="194" spans="1:19">
       <c r="A194" t="s">
         <v>33</v>
       </c>
       <c r="B194" t="s">
         <v>34</v>
       </c>
       <c r="C194" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D194" t="s">
+        <v>348</v>
       </c>
       <c r="E194" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F194" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G194" t="s">
         <v>52</v>
       </c>
       <c r="H194" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I194" t="s">
         <v>195</v>
       </c>
       <c r="J194" t="s">
-        <v>554</v>
+        <v>374</v>
       </c>
       <c r="K194" t="s">
-        <v>555</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>375</v>
       </c>
       <c r="M194" s="5" t="s">
-        <v>557</v>
+        <v>418</v>
       </c>
       <c r="N194" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>45957.0</v>
+        <v>419</v>
+      </c>
+      <c r="O194" t="s">
+        <v>366</v>
       </c>
       <c r="P194">
-        <v>45966.0</v>
-[...5 lines deleted...]
-    <row r="195" spans="1:18">
+        <v>44427.0</v>
+      </c>
+      <c r="Q194">
+        <v>44790.0</v>
+      </c>
+      <c r="R194" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="195" spans="1:19">
       <c r="A195" t="s">
         <v>33</v>
       </c>
       <c r="B195" t="s">
         <v>34</v>
       </c>
       <c r="C195" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D195" t="s">
+        <v>348</v>
       </c>
       <c r="E195" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F195" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G195" t="s">
         <v>52</v>
       </c>
       <c r="H195" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="I195" t="s">
-        <v>356</v>
+        <v>195</v>
       </c>
       <c r="J195" t="s">
-        <v>554</v>
+        <v>374</v>
       </c>
       <c r="K195" t="s">
-        <v>555</v>
-[...2 lines deleted...]
-        <v>556</v>
+        <v>375</v>
       </c>
       <c r="M195" s="5" t="s">
-        <v>557</v>
+        <v>420</v>
       </c>
       <c r="N195" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>45957.0</v>
+        <v>421</v>
+      </c>
+      <c r="O195" t="s">
+        <v>366</v>
       </c>
       <c r="P195">
-        <v>45966.0</v>
-[...5 lines deleted...]
-    <row r="196" spans="1:18">
+        <v>44427.0</v>
+      </c>
+      <c r="Q195">
+        <v>44790.0</v>
+      </c>
+      <c r="R195" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="196" spans="1:19">
       <c r="A196" t="s">
         <v>33</v>
       </c>
       <c r="B196" t="s">
         <v>34</v>
       </c>
       <c r="C196" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D196" t="s">
+        <v>348</v>
       </c>
       <c r="E196" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F196" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G196" t="s">
         <v>52</v>
       </c>
       <c r="H196" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I196" t="s">
         <v>195</v>
       </c>
       <c r="J196" t="s">
-        <v>558</v>
+        <v>374</v>
       </c>
       <c r="K196" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-        <v>560</v>
+        <v>375</v>
       </c>
       <c r="M196" s="5" t="s">
-        <v>561</v>
+        <v>422</v>
       </c>
       <c r="N196" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>45957.0</v>
+        <v>423</v>
+      </c>
+      <c r="O196" t="s">
+        <v>366</v>
       </c>
       <c r="P196">
-        <v>45983.0</v>
-[...5 lines deleted...]
-    <row r="197" spans="1:18">
+        <v>44427.0</v>
+      </c>
+      <c r="Q196">
+        <v>44790.0</v>
+      </c>
+      <c r="R196" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="197" spans="1:19">
       <c r="A197" t="s">
         <v>33</v>
       </c>
       <c r="B197" t="s">
         <v>34</v>
       </c>
       <c r="C197" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D197" t="s">
+        <v>348</v>
       </c>
       <c r="E197" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F197" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G197" t="s">
         <v>52</v>
       </c>
       <c r="H197" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="I197" t="s">
-        <v>356</v>
+        <v>195</v>
       </c>
       <c r="J197" t="s">
-        <v>558</v>
+        <v>374</v>
       </c>
       <c r="K197" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-        <v>560</v>
+        <v>375</v>
       </c>
       <c r="M197" s="5" t="s">
-        <v>561</v>
+        <v>424</v>
       </c>
       <c r="N197" s="5" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>45957.0</v>
+        <v>425</v>
+      </c>
+      <c r="O197" t="s">
+        <v>366</v>
       </c>
       <c r="P197">
-        <v>45983.0</v>
-[...5 lines deleted...]
-    <row r="198" spans="1:18">
+        <v>44427.0</v>
+      </c>
+      <c r="Q197">
+        <v>44790.0</v>
+      </c>
+      <c r="R197" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="198" spans="1:19">
       <c r="A198" t="s">
         <v>33</v>
       </c>
       <c r="B198" t="s">
         <v>34</v>
       </c>
       <c r="C198" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D198" t="s">
+        <v>348</v>
       </c>
       <c r="E198" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F198" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G198" t="s">
         <v>52</v>
       </c>
       <c r="H198" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I198" t="s">
         <v>195</v>
       </c>
       <c r="J198" t="s">
-        <v>563</v>
+        <v>374</v>
       </c>
       <c r="K198" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-        <v>565</v>
+        <v>375</v>
       </c>
       <c r="M198" s="5" t="s">
-        <v>566</v>
+        <v>426</v>
       </c>
       <c r="N198" s="5" t="s">
-        <v>448</v>
-[...11 lines deleted...]
-    <row r="199" spans="1:18">
+        <v>427</v>
+      </c>
+      <c r="O198" t="s">
+        <v>366</v>
+      </c>
+      <c r="P198">
+        <v>44427.0</v>
+      </c>
+      <c r="Q198">
+        <v>44790.0</v>
+      </c>
+      <c r="R198" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="199" spans="1:19">
       <c r="A199" t="s">
         <v>33</v>
       </c>
       <c r="B199" t="s">
         <v>34</v>
       </c>
       <c r="C199" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D199" t="s">
+        <v>348</v>
       </c>
       <c r="E199" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F199" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G199" t="s">
         <v>52</v>
       </c>
       <c r="H199" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="I199" t="s">
-        <v>356</v>
+        <v>195</v>
       </c>
       <c r="J199" t="s">
-        <v>563</v>
+        <v>374</v>
       </c>
       <c r="K199" t="s">
-        <v>564</v>
-[...2 lines deleted...]
-        <v>565</v>
+        <v>375</v>
       </c>
       <c r="M199" s="5" t="s">
-        <v>566</v>
+        <v>428</v>
       </c>
       <c r="N199" s="5" t="s">
-        <v>448</v>
-[...11 lines deleted...]
-    <row r="200" spans="1:18">
+        <v>429</v>
+      </c>
+      <c r="O199" t="s">
+        <v>366</v>
+      </c>
+      <c r="P199">
+        <v>44427.0</v>
+      </c>
+      <c r="Q199">
+        <v>44790.0</v>
+      </c>
+      <c r="R199" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="200" spans="1:19">
       <c r="A200" t="s">
         <v>33</v>
       </c>
       <c r="B200" t="s">
         <v>34</v>
       </c>
       <c r="C200" t="s">
-        <v>229</v>
+        <v>347</v>
       </c>
       <c r="D200" t="s">
-        <v>441</v>
+        <v>348</v>
       </c>
       <c r="E200" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F200" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G200" t="s">
         <v>52</v>
       </c>
       <c r="H200" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I200" t="s">
         <v>195</v>
       </c>
       <c r="J200" t="s">
-        <v>567</v>
+        <v>374</v>
       </c>
       <c r="K200" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-        <v>569</v>
+        <v>375</v>
       </c>
       <c r="M200" s="5" t="s">
-        <v>570</v>
+        <v>430</v>
       </c>
       <c r="N200" s="5" t="s">
-        <v>448</v>
-[...11 lines deleted...]
-    <row r="201" spans="1:18">
+        <v>431</v>
+      </c>
+      <c r="O200" t="s">
+        <v>366</v>
+      </c>
+      <c r="P200">
+        <v>44427.0</v>
+      </c>
+      <c r="Q200">
+        <v>44790.0</v>
+      </c>
+      <c r="R200" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="201" spans="1:19">
       <c r="A201" t="s">
         <v>33</v>
       </c>
       <c r="B201" t="s">
         <v>34</v>
       </c>
       <c r="C201" t="s">
-        <v>229</v>
+        <v>347</v>
       </c>
       <c r="D201" t="s">
-        <v>441</v>
+        <v>348</v>
       </c>
       <c r="E201" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F201" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G201" t="s">
         <v>52</v>
       </c>
       <c r="H201" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="I201" t="s">
-        <v>356</v>
+        <v>195</v>
       </c>
       <c r="J201" t="s">
-        <v>567</v>
+        <v>374</v>
       </c>
       <c r="K201" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-        <v>569</v>
+        <v>375</v>
       </c>
       <c r="M201" s="5" t="s">
-        <v>570</v>
+        <v>432</v>
       </c>
       <c r="N201" s="5" t="s">
-        <v>448</v>
-[...11 lines deleted...]
-    <row r="202" spans="1:18">
+        <v>433</v>
+      </c>
+      <c r="O201" t="s">
+        <v>366</v>
+      </c>
+      <c r="P201">
+        <v>44427.0</v>
+      </c>
+      <c r="Q201">
+        <v>44790.0</v>
+      </c>
+      <c r="R201" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="202" spans="1:19">
       <c r="A202" t="s">
         <v>33</v>
       </c>
       <c r="B202" t="s">
         <v>34</v>
       </c>
       <c r="C202" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D202" t="s">
+        <v>348</v>
       </c>
       <c r="E202" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F202" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G202" t="s">
         <v>52</v>
       </c>
       <c r="H202" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="I202" t="s">
         <v>195</v>
       </c>
       <c r="J202" t="s">
-        <v>571</v>
+        <v>374</v>
       </c>
       <c r="K202" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-        <v>573</v>
+        <v>375</v>
       </c>
       <c r="M202" s="5" t="s">
-        <v>574</v>
+        <v>434</v>
       </c>
       <c r="N202" s="5" t="s">
-        <v>448</v>
-[...11 lines deleted...]
-    <row r="203" spans="1:18">
+        <v>435</v>
+      </c>
+      <c r="O202" t="s">
+        <v>366</v>
+      </c>
+      <c r="P202">
+        <v>44427.0</v>
+      </c>
+      <c r="Q202">
+        <v>44790.0</v>
+      </c>
+      <c r="R202" t="s">
+        <v>581</v>
+      </c>
+    </row>
+    <row r="203" spans="1:19">
       <c r="A203" t="s">
         <v>33</v>
       </c>
       <c r="B203" t="s">
         <v>34</v>
       </c>
       <c r="C203" t="s">
-        <v>229</v>
+        <v>347</v>
+      </c>
+      <c r="D203" t="s">
+        <v>348</v>
       </c>
       <c r="E203" t="s">
-        <v>346</v>
+        <v>35</v>
       </c>
       <c r="F203" t="s">
-        <v>235</v>
+        <v>143</v>
       </c>
       <c r="G203" t="s">
         <v>52</v>
       </c>
       <c r="H203" t="s">
-        <v>355</v>
+        <v>350</v>
       </c>
       <c r="I203" t="s">
-        <v>356</v>
+        <v>195</v>
       </c>
       <c r="J203" t="s">
-        <v>571</v>
+        <v>374</v>
       </c>
       <c r="K203" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-        <v>573</v>
+        <v>375</v>
       </c>
       <c r="M203" s="5" t="s">
-        <v>574</v>
+        <v>436</v>
       </c>
       <c r="N203" s="5" t="s">
-        <v>448</v>
-[...8 lines deleted...]
-        <v>503</v>
+        <v>437</v>
+      </c>
+      <c r="O203" t="s">
+        <v>366</v>
+      </c>
+      <c r="P203">
+        <v>44427.0</v>
+      </c>
+      <c r="Q203">
+        <v>44790.0</v>
+      </c>
+      <c r="R203" t="s">
+        <v>581</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O6"/>
   <sheetViews>
@@ -14544,322 +15549,322 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>575</v>
+        <v>599</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>576</v>
+        <v>600</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>577</v>
+        <v>601</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>578</v>
+        <v>602</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>579</v>
+        <v>603</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>580</v>
+        <v>604</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>581</v>
+        <v>605</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>582</v>
+        <v>606</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>583</v>
+        <v>607</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>584</v>
+        <v>608</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>585</v>
+        <v>609</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>586</v>
+        <v>610</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>587</v>
+        <v>611</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>588</v>
+        <v>612</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>589</v>
+        <v>613</v>
       </c>
       <c r="C2" t="s">
-        <v>590</v>
+        <v>614</v>
       </c>
       <c r="D2" t="s">
         <v>61</v>
       </c>
       <c r="E2" t="s">
-        <v>591</v>
+        <v>615</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>592</v>
+        <v>616</v>
       </c>
       <c r="G2" t="s">
-        <v>593</v>
+        <v>617</v>
       </c>
       <c r="H2" t="s">
         <v>132</v>
       </c>
       <c r="I2" t="s">
-        <v>594</v>
+        <v>618</v>
       </c>
       <c r="J2" t="s">
-        <v>595</v>
+        <v>619</v>
       </c>
       <c r="K2" t="s">
-        <v>596</v>
+        <v>620</v>
       </c>
       <c r="L2" t="s">
-        <v>597</v>
+        <v>621</v>
       </c>
       <c r="M2" t="s">
-        <v>598</v>
+        <v>622</v>
       </c>
       <c r="N2" t="s">
-        <v>599</v>
+        <v>623</v>
       </c>
       <c r="O2" t="s">
-        <v>600</v>
+        <v>624</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>601</v>
+        <v>625</v>
       </c>
       <c r="C3" t="s">
-        <v>602</v>
+        <v>626</v>
       </c>
       <c r="D3" t="s">
         <v>61</v>
       </c>
       <c r="E3" t="s">
-        <v>591</v>
+        <v>615</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>603</v>
+        <v>627</v>
       </c>
       <c r="G3" t="s">
-        <v>604</v>
+        <v>628</v>
       </c>
       <c r="H3" t="s">
         <v>132</v>
       </c>
       <c r="I3" t="s">
-        <v>594</v>
+        <v>618</v>
       </c>
       <c r="J3" t="s">
-        <v>605</v>
+        <v>629</v>
       </c>
       <c r="K3" t="s">
-        <v>606</v>
+        <v>630</v>
       </c>
       <c r="L3" t="s">
-        <v>607</v>
+        <v>631</v>
       </c>
       <c r="M3" t="s">
-        <v>608</v>
+        <v>632</v>
       </c>
       <c r="N3" t="s">
-        <v>609</v>
+        <v>633</v>
       </c>
       <c r="O3" t="s">
-        <v>610</v>
+        <v>634</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>611</v>
+        <v>635</v>
       </c>
       <c r="C4" t="s">
-        <v>612</v>
+        <v>636</v>
       </c>
       <c r="D4" t="s">
-        <v>613</v>
+        <v>637</v>
       </c>
       <c r="E4" t="s">
-        <v>591</v>
+        <v>615</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>614</v>
+        <v>638</v>
       </c>
       <c r="G4" t="s">
-        <v>615</v>
+        <v>639</v>
       </c>
       <c r="H4" t="s">
         <v>132</v>
       </c>
       <c r="I4" t="s">
-        <v>616</v>
+        <v>640</v>
       </c>
       <c r="J4" t="s">
-        <v>617</v>
+        <v>641</v>
       </c>
       <c r="K4" t="s">
-        <v>618</v>
+        <v>642</v>
       </c>
       <c r="L4" t="s">
-        <v>619</v>
+        <v>643</v>
       </c>
       <c r="M4" t="s">
-        <v>620</v>
+        <v>644</v>
       </c>
       <c r="N4" t="s">
-        <v>621</v>
+        <v>645</v>
       </c>
       <c r="O4" t="s">
-        <v>622</v>
+        <v>646</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>623</v>
+        <v>647</v>
       </c>
       <c r="C5" t="s">
-        <v>624</v>
+        <v>648</v>
       </c>
       <c r="D5" t="s">
-        <v>625</v>
+        <v>649</v>
       </c>
       <c r="E5" t="s">
-        <v>591</v>
+        <v>615</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>626</v>
+        <v>650</v>
       </c>
       <c r="G5" t="s">
-        <v>627</v>
+        <v>651</v>
       </c>
       <c r="H5" t="s">
         <v>132</v>
       </c>
       <c r="I5" t="s">
-        <v>628</v>
+        <v>652</v>
       </c>
       <c r="K5" t="s">
-        <v>629</v>
+        <v>653</v>
       </c>
       <c r="L5" t="s">
-        <v>630</v>
+        <v>654</v>
       </c>
       <c r="M5" t="s">
-        <v>631</v>
+        <v>655</v>
       </c>
       <c r="N5" t="s">
-        <v>632</v>
+        <v>656</v>
       </c>
       <c r="O5" t="s">
-        <v>633</v>
+        <v>657</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>634</v>
+        <v>658</v>
       </c>
       <c r="C6" t="s">
-        <v>635</v>
+        <v>659</v>
       </c>
       <c r="D6" t="s">
-        <v>636</v>
+        <v>660</v>
       </c>
       <c r="E6" t="s">
-        <v>591</v>
+        <v>615</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>637</v>
+        <v>661</v>
       </c>
       <c r="G6" t="s">
-        <v>638</v>
+        <v>662</v>
       </c>
       <c r="H6" t="s">
         <v>132</v>
       </c>
       <c r="I6" t="s">
-        <v>639</v>
+        <v>663</v>
       </c>
       <c r="J6" t="s">
-        <v>640</v>
+        <v>664</v>
       </c>
       <c r="K6" t="s">
-        <v>641</v>
+        <v>665</v>
       </c>
       <c r="L6" t="s">
-        <v>642</v>
+        <v>666</v>
       </c>
       <c r="M6" t="s">
-        <v>643</v>
+        <v>667</v>
       </c>
       <c r="N6" t="s">
-        <v>644</v>
+        <v>668</v>
       </c>
       <c r="O6" t="s">
-        <v>645</v>
+        <v>669</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -14870,364 +15875,364 @@
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>646</v>
+        <v>670</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>647</v>
+        <v>671</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>575</v>
+        <v>599</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>648</v>
+        <v>672</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>578</v>
+        <v>602</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>649</v>
+        <v>673</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>650</v>
+        <v>674</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>651</v>
+        <v>675</v>
       </c>
       <c r="C2" t="s">
-        <v>652</v>
+        <v>676</v>
       </c>
       <c r="D2" t="s">
-        <v>653</v>
+        <v>677</v>
       </c>
       <c r="E2" t="s">
-        <v>654</v>
+        <v>678</v>
       </c>
       <c r="F2" t="s">
-        <v>655</v>
+        <v>679</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>656</v>
+        <v>680</v>
       </c>
       <c r="I2" t="s">
-        <v>657</v>
+        <v>681</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>658</v>
+        <v>682</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>317</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>659</v>
+        <v>683</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>660</v>
+        <v>684</v>
       </c>
       <c r="C2" t="s">
-        <v>661</v>
+        <v>685</v>
       </c>
       <c r="D2" t="s">
-        <v>662</v>
+        <v>686</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>663</v>
+        <v>687</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>331</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>664</v>
+        <v>688</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>665</v>
+        <v>689</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>666</v>
+        <v>690</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>667</v>
+        <v>347</v>
       </c>
       <c r="C2" t="s">
-        <v>441</v>
+        <v>348</v>
       </c>
       <c r="D2" t="s">
-        <v>668</v>
+        <v>691</v>
       </c>
       <c r="E2" t="s">
-        <v>669</v>
+        <v>692</v>
       </c>
       <c r="F2" t="s">
-        <v>670</v>
+        <v>693</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E25"/>
+  <dimension ref="A1:E26"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E25" sqref="E25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>318</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>317</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>319</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>63</v>
       </c>
       <c r="C2" t="s">
-        <v>671</v>
+        <v>694</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>672</v>
+        <v>695</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>673</v>
+        <v>696</v>
       </c>
       <c r="C3" t="s">
-        <v>674</v>
+        <v>697</v>
       </c>
       <c r="D3" t="s">
-        <v>675</v>
+        <v>698</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>673</v>
+        <v>696</v>
       </c>
       <c r="C4" t="s">
-        <v>676</v>
+        <v>699</v>
       </c>
       <c r="D4" t="s">
-        <v>677</v>
+        <v>700</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>63</v>
       </c>
       <c r="C5" t="s">
-        <v>678</v>
+        <v>701</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>679</v>
+        <v>702</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>63</v>
       </c>
       <c r="C6" t="s">
-        <v>680</v>
+        <v>703</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>681</v>
+        <v>704</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>63</v>
       </c>
       <c r="C7" t="s">
         <v>227</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>63</v>
       </c>
       <c r="C8" t="s">
         <v>320</v>
@@ -15275,225 +16280,239 @@
         <v>326</v>
       </c>
       <c r="E11" s="4" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
         <v>63</v>
       </c>
       <c r="C12" t="s">
         <v>328</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
-        <v>673</v>
+        <v>696</v>
       </c>
       <c r="C13" t="s">
-        <v>682</v>
+        <v>705</v>
       </c>
       <c r="D13" t="s">
-        <v>683</v>
+        <v>706</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
-        <v>673</v>
+        <v>696</v>
       </c>
       <c r="C14" t="s">
-        <v>684</v>
+        <v>707</v>
       </c>
       <c r="D14" t="s">
-        <v>685</v>
+        <v>708</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
-        <v>673</v>
+        <v>696</v>
       </c>
       <c r="C15" t="s">
-        <v>686</v>
+        <v>709</v>
       </c>
       <c r="D15" t="s">
-        <v>687</v>
+        <v>710</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" t="s">
-        <v>673</v>
+        <v>696</v>
       </c>
       <c r="C16" t="s">
-        <v>688</v>
+        <v>711</v>
       </c>
       <c r="D16" t="s">
-        <v>689</v>
+        <v>712</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" t="s">
-        <v>673</v>
+        <v>696</v>
       </c>
       <c r="C17" t="s">
-        <v>690</v>
+        <v>713</v>
       </c>
       <c r="D17" t="s">
-        <v>691</v>
+        <v>714</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" t="s">
-        <v>673</v>
+        <v>696</v>
       </c>
       <c r="C18" t="s">
-        <v>692</v>
+        <v>715</v>
       </c>
       <c r="D18" t="s">
-        <v>693</v>
+        <v>716</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19" t="s">
         <v>63</v>
       </c>
       <c r="C19" t="s">
-        <v>694</v>
+        <v>717</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>695</v>
+        <v>718</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20" t="s">
-        <v>673</v>
+        <v>696</v>
       </c>
       <c r="C20" t="s">
-        <v>696</v>
+        <v>719</v>
       </c>
       <c r="D20" t="s">
-        <v>697</v>
+        <v>720</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
-        <v>673</v>
+        <v>696</v>
       </c>
       <c r="C21" t="s">
-        <v>698</v>
+        <v>721</v>
       </c>
       <c r="D21" t="s">
-        <v>699</v>
+        <v>722</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22" t="s">
-        <v>673</v>
+        <v>696</v>
       </c>
       <c r="C22" t="s">
-        <v>700</v>
+        <v>723</v>
       </c>
       <c r="D22" t="s">
-        <v>701</v>
+        <v>724</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23" t="s">
-        <v>673</v>
+        <v>696</v>
       </c>
       <c r="C23" t="s">
-        <v>702</v>
+        <v>725</v>
       </c>
       <c r="D23" t="s">
-        <v>703</v>
+        <v>726</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24" t="s">
-        <v>673</v>
+        <v>696</v>
       </c>
       <c r="C24" t="s">
-        <v>704</v>
+        <v>727</v>
       </c>
       <c r="D24" t="s">
-        <v>705</v>
+        <v>728</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25" t="s">
         <v>63</v>
       </c>
       <c r="C25" t="s">
-        <v>706</v>
+        <v>729</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>707</v>
+        <v>730</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" t="s">
+        <v>696</v>
+      </c>
+      <c r="C26" t="s">
+        <v>731</v>
+      </c>
+      <c r="D26" t="s">
+        <v>732</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E5" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E6" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E7" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_8"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E19" r:id="rId_hyperlink_10"/>
     <hyperlink ref="E25" r:id="rId_hyperlink_11"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>