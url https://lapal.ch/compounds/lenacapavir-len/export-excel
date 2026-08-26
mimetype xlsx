--- v3 (2026-08-02)
+++ v4 (2026-08-26)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="733">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="772">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Lenacapavir</t>
   </si>
   <si>
     <t>LEN</t>
   </si>
   <si>
     <t>Sunlenca</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Capsid inhibitor</t>
   </si>
   <si>
     <t>Lenacapavir (LEN), also known as GS-6207, is a first in-class HIV-1 capsid inhibitor used in combination with other antiretrovirals for the treatment of multi-drug resistant HIV-1 infection, and has potential application as HIV pre-exposure prophylaxis. LEN is utilised combinatorially for HIV-1 treatment, as it displays excellent synergy and no known cross-resistance with any other currently approved class of antiretroviral, in addition to possessing antiviral activity at picomolar levels.</t>
   </si>
@@ -386,125 +395,134 @@
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>CAPELLA</t>
   </si>
   <si>
     <t>NCT04150068</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/ct2/show/NCT04150068</t>
   </si>
   <si>
     <t>Phase II/III</t>
   </si>
   <si>
     <t>Active, not recruiting</t>
   </si>
   <si>
     <t>Gilead Sciences</t>
   </si>
   <si>
     <t>Evaluate the antiviral activity of Lenacapavir (formerly GS-6207) administered as an add-on to a failing regimen (functional monotherapy) in people living with HIV with multi-drug resistance.</t>
   </si>
   <si>
-    <t>Canada, France, Germany, Dominican Republic, Italy, Japan, South Africa, Spain, Thailand, United States of America</t>
+    <t>United States of America, Canada, France, Germany, Italy, Japan, South Africa, Spain, Taiwan, Province of China, Thailand, Dominican Republic</t>
   </si>
   <si>
     <t>Drug: Oral Lenacapavir</t>
   </si>
   <si>
+    <t>300 mg</t>
+  </si>
+  <si>
     <t>Drug: Oral Lenacapavir Placebo</t>
   </si>
   <si>
+    <t>0 mg</t>
+  </si>
+  <si>
     <t>Drug: Subcutaneous Lenacapavir</t>
   </si>
   <si>
+    <t>927 mg</t>
+  </si>
+  <si>
     <t>Drug: Failing ARV Regimen</t>
   </si>
   <si>
     <t>Drug: Optimized Background Regimen (OBR)</t>
   </si>
   <si>
-    <t>2019-11-21 00:00:00</t>
-[...8 lines deleted...]
-    <t>2020-10-05 00:00:00</t>
+    <t>2019-11-21</t>
+  </si>
+  <si>
+    <t>2025-09-25</t>
+  </si>
+  <si>
+    <t>2027-01-01</t>
+  </si>
+  <si>
+    <t>2020-10-05</t>
   </si>
   <si>
     <t>Adolescents, Cisgender women, Transgender women, Cisgender men, Transgender men</t>
   </si>
   <si>
     <t>Children, Adolescents, Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Adult aged ≥ 18 years (at all sites) or adolescent aged ≥ 12 and weighing ≥ 35 kg (at sites in North America and Dominican Republic).
 Currently receiving a stable failing ARV regimen for &gt; 8 weeks.
 Have HIV-1 RNA ≥ 400 copies/mL at screening.
 Have multidrug resistance (resistance to ≥2 agents from ≥3 of the 4 main classes of ARV).
 Have no more than 2 fully active ARV remaining from the 4 main classes that can be effectively combined to form a viable regimen.
 Able and willing to receive an Optimized Background Regimen (OBR) together with Lenacapavir.</t>
   </si>
   <si>
     <t>HCV</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
   <si>
     <t>Quadruple-blind masking</t>
   </si>
   <si>
     <t>Quadruple (Participant, Care Provider, Investigator, Outcomes Assessor)</t>
   </si>
   <si>
     <t>Every 6 months</t>
   </si>
   <si>
-    <t>Oral, Subcutaneous</t>
+    <t>Subcutaneous, Oral</t>
   </si>
   <si>
     <t>Injectable</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>CALIBRATE</t>
   </si>
   <si>
     <t>NCT04143594</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/ct2/show/NCT04143594</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Evaluate the efficacy of Lenacapavir containing regimens in people living with HIV</t>
   </si>
@@ -535,50 +553,53 @@
   <si>
     <t>Cisgender women, Transgender women, Cisgender men, Transgender men</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>Antiretroviral (ARV) naïve with no use of any ARV within one month of screening. 
 Use of pre-exposure prophylaxis (PrEP) (any duration), post-exposure prophylaxis (PEP) (any duration), or HIV-1 treatment (&lt; 10 days therapy total) &gt; 1 month prior to screening is permitted.
 HIV-1 RNA ≥ 200 copies/mL at screening.
 CD4+ cell count ≥ 200 cells/microliter at screening.</t>
   </si>
   <si>
     <t>HCV, HBV</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>None (Open Label)</t>
   </si>
   <si>
+    <t>Oral, Subcutaneous</t>
+  </si>
+  <si>
     <t>GS-US-536-5816</t>
   </si>
   <si>
     <t>NCT04811040</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/ct2/show/NCT04811040</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Evaluate the safety and tolerability of a combination of the broadly neutralizing antibodies (bNAbs) teropavimab (formerly GS-5423) and GS-2872 in combination with the HIV capsid inhibitor lenacapavir</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Biological: Teropavimab</t>
   </si>
   <si>
     <t>Biological: Zinlirvimab</t>
   </si>
   <si>
     <t>2021-04-08 00:00:00</t>
@@ -598,166 +619,182 @@
   <si>
     <t>No history of opportunistic infection or illness indicative of Stage 3 HIV disease; No comorbid condition(s) requiring ongoing immunosuppression.</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Double (Participant, Investigator). Clinical pharmacologist and sponsor are not masked to treatment assignment.</t>
   </si>
   <si>
     <t>GS-US-200-4072</t>
   </si>
   <si>
     <t>NCT03739866</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/ct2/show/NCT03739866</t>
   </si>
   <si>
     <t>Separately evaluate the short-term antiviral activity of both lenacapavir and tenofovir alafenamide with respect to plasma HIV-1 RNA reduction in antiretroviral or capsid inhibitor naïve patients</t>
   </si>
   <si>
     <t>Drug: Lenacapavir Subcutaneous Injection</t>
   </si>
   <si>
+    <t>20 mg, 50 mg, 150 mg, 450 mg and 750 mg</t>
+  </si>
+  <si>
     <t>Drug: Placebo</t>
   </si>
   <si>
     <t>Drug: B/F/TAF</t>
   </si>
   <si>
-    <t>2018-11-26 00:00:00</t>
-[...8 lines deleted...]
-    <t>2020-06-15 00:00:00</t>
+    <t>50/200/25 mg</t>
+  </si>
+  <si>
+    <t>200 mg and 600 mg</t>
+  </si>
+  <si>
+    <t>2018-11-26</t>
+  </si>
+  <si>
+    <t>2021-03-16</t>
+  </si>
+  <si>
+    <t>2019-11-14</t>
+  </si>
+  <si>
+    <t>2020-06-15</t>
   </si>
   <si>
     <t>Treatment naïve or experienced but CAI and integrase strand transfer inhibitor (INSTI) naïve, and have not received any antiretroviral therapy (ART) within 12 weeks of screening.</t>
   </si>
   <si>
     <t>Double (Participant, Investigator)</t>
   </si>
   <si>
     <t>Single dose</t>
   </si>
   <si>
     <t>Subcutaneous</t>
   </si>
   <si>
     <t>GS-US-536-5939</t>
   </si>
   <si>
     <t>NCT05729568</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05729568</t>
   </si>
   <si>
-    <t>Evaluate the Safety and Efficacy of bNAbs GS-5423 and GS-2872 in Combination With Lenacapavir as Long-Acting Treatment Dosed Every 6 Months in Virologically Suppressed Adults With HIV-1 Infection.</t>
-[...36 lines deleted...]
-Plasma HIV-1 RNA &lt; 50 copies/mL at screening visit 2 and documented plasma HIV-1 RNA &lt; 50 copies/mL for ≥ 12 months preceding screening visit 2.</t>
+    <t>The goal of this study is to test the effectiveness, safety, and tolerability of the combination of broadly neutralizing antibodies (bNAbs) (teropavimab (TAB; GS-5423) and zinlirvimab (ZAB; GS-2872)) with lenacapavir (LEN) in virologically suppressed adults with HIV-1 infection.
+The purpose of this study is to evaluate the efficacy of switching to a regimen of LEN, TAB and ZAB, versus continuing on baseline oral antiretroviral therapy (ART) as determined by the proportion of participants with human immunodeficiency virus-1 (HIV-1) ribonucleic acid (RNA) ≥ 50 copies/mL at Week 26.</t>
+  </si>
+  <si>
+    <t>A Study of Teropavimab and Zinlirvimab in Combination With Capsid Inhibitor Lenacapavir in Virologically Suppressed Adults With HIV-1 Infection</t>
+  </si>
+  <si>
+    <t>United States of America, Australia, Canada, Puerto Rico</t>
+  </si>
+  <si>
+    <t>Teropavimab</t>
+  </si>
+  <si>
+    <t>Zinlirvimab</t>
+  </si>
+  <si>
+    <t>Lenacapavir Tablet</t>
+  </si>
+  <si>
+    <t>Lenacapavir Injection</t>
+  </si>
+  <si>
+    <t>Antiretroviral Therapy</t>
+  </si>
+  <si>
+    <t>2023-05-15</t>
+  </si>
+  <si>
+    <t>2025-06-26</t>
+  </si>
+  <si>
+    <t>2029-12-01</t>
+  </si>
+  <si>
+    <t>2024-07-02</t>
+  </si>
+  <si>
+    <t>Adults, Cisgender women, Transgender women, Cisgender men, Transgender men</t>
+  </si>
+  <si>
+    <t>Key Inclusion Criteria:
+* On stable oral antiretroviral therapy (ART) consisting of no more than 2 drug classes (with the exception of pharmacologic boosters cobicistat or ritonavir) for ≥ 1 year prior to screening visit 2. A change in ART regimen ≥ 28 days prior to screening visit 2 for reasons other than virologic failure (VF) (eg, tolerability, simplification, drug-drug interaction profile) is allowed.
+* No clinically significant documented historical resistance to the current ART regimen with the exception of isolated nucleoside reverse transcriptase inhibitor mutations including M184V or ≤ 2 thymidine analog mutations (TAMs: M41L, D67N, K70R, L210W, T215Y, and/or K219Q).
+* Plasma human immunodeficiency virus-1 (HIV-1) ribonucleic acid (RNA) \&lt; 50 copies/mL at screening visit 2.
+* Doc</t>
+  </si>
+  <si>
+    <t>Subcutaneous, Intravenous</t>
   </si>
   <si>
     <t>IMEA 070</t>
   </si>
   <si>
     <t>NCT06289361</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06289361</t>
   </si>
   <si>
     <t>Marketed</t>
   </si>
   <si>
-    <t>Not yet recruiting</t>
-[...1 lines deleted...]
-  <si>
     <t>Institut de Médecine et d'Epidémiologie Appliquée - Fondation Internationale Léon M'Ba</t>
   </si>
   <si>
     <t>Immunovirological follow-up and safety of HIV-infected patients receiving lenacapavir under compassionate access in France between 01/01/2021 and 12/31/2023</t>
   </si>
   <si>
     <t>Cohort IMEA 070 -Lenacapavir Compassional</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
-    <t>2024-04-01 00:00:00</t>
-[...8 lines deleted...]
-    <t>2024-07-30 00:00:00</t>
+    <t>2024-04-01</t>
+  </si>
+  <si>
+    <t>2024-10-23</t>
+  </si>
+  <si>
+    <t>2024-04-15</t>
+  </si>
+  <si>
+    <t>2024-11-30</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>Observational studies (incl. patient registries)</t>
   </si>
   <si>
     <t>Pharmacokinetics and safety of once-yearly lenacapavir: a phase 1, open-label study</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/S0140-6736(25)00405-2</t>
   </si>
   <si>
     <t>Gilead Sciences Inc.</t>
   </si>
   <si>
     <t>Once-yearly intramuscular lenacapavir formulation 1</t>
   </si>
   <si>
     <t>Once-yearly intramuscular lenacapavir formulation 2</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
@@ -835,283 +872,368 @@
 * Randomized Phase
   * Negative fourth generation HIV-1 antibody (Ab)/antigen (Ag) test confirmed with central HIV-1 testing.
   * Estimated glomerular filtration rate (GFR) ≥ 60 mL/min at screening.
   * Body weight ≥ 35 kg.
 Key Exclusion Criteria:
 * Prior receipt of an HIV vaccine.
 * Prior use of long-acting systemic HIV pre-exposure prophylaxis (PrEP) or or HIV PEP (postexposure prophylaxis).
 Note: Other protocol defined Inclusion/Exclusion criteria may apply.</t>
   </si>
   <si>
     <t>PURPOSE 2</t>
   </si>
   <si>
     <t>NCT04925752</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04925752</t>
   </si>
   <si>
     <t>The goal of this clinical study is to test how well the study drug, lenacapavir (LEN), works in preventing the risk of HIV.</t>
   </si>
   <si>
     <t>Study of Lenacapavir for HIV Pre-Exposure Prophylaxis in People Who Are at Risk for HIV Infection</t>
   </si>
   <si>
-    <t>Argentina, Brazil, Peru, Puerto Rico, South Africa, Thailand, United States of America</t>
+    <t>United States of America, Brazil, Puerto Rico, South Africa, Thailand, Argentina, Peru</t>
+  </si>
+  <si>
+    <t>600 mg</t>
+  </si>
+  <si>
+    <t>200/300 mg</t>
   </si>
   <si>
     <t>Placebo to match F/TDF</t>
   </si>
   <si>
-    <t>2021-06-28 00:00:00</t>
-[...14 lines deleted...]
-    <t>Children, Adults, Older Adults</t>
+    <t>2021-06-28</t>
+  </si>
+  <si>
+    <t>2025-12-05</t>
+  </si>
+  <si>
+    <t>2024-12-01</t>
+  </si>
+  <si>
+    <t>2028-08-01</t>
+  </si>
+  <si>
+    <t>2024-08-21</t>
+  </si>
+  <si>
+    <t>Adolescents, Transgender women, Cisgender men, Transgender men, Adults</t>
+  </si>
+  <si>
+    <t>Adults, Older Adults, Adolescents</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 Incidence Phase
 * CGM, TGW, TGM, and GNB who have condomless receptive anal sex with partners assigned male at birth and are at risk for HIV infection.
 * HIV-1 status unknown at screening and no prior HIV-1 testing within the last 3 months.
 * Sexually active with ≥ 1 partner assigned male at birth (condomless receptive anal sex) in the last 12 months and 1 of the following:
   * Condomless receptive anal sex with ≥ 2 partners in the last 12 weeks.
   * History of syphilis, rectal gonorrhea, or rectal chlamydia in the last 24 weeks.
   * Self-reported use of stimulants with sex in the last 12 weeks.
 Randomized Phase
 * Negative local rapid fourth generation HIV-1/2 Ab/Ag, central fourth generation HIV-1/2 Ab/Ag, and HIV-1 RNA quantitative nucleic acid amplification</t>
   </si>
   <si>
-    <t>HIV, HCV, HBV</t>
+    <t>HIV, HBV, HCV</t>
   </si>
   <si>
     <t>PURPOSE 3</t>
   </si>
   <si>
     <t>NCT06101329</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06101329</t>
   </si>
   <si>
-    <t>Recruiting</t>
-[...1 lines deleted...]
-  <si>
     <t>Evaluate the Pharmacokinetics, Safety, and Acceptability of Twice Yearly Long-acting Subcutaneous Lenacapavir for Pre-Exposure Prophylaxis in Cisgender Women in the United States.</t>
   </si>
   <si>
+    <t>Drug: Lenacapavir Tablet</t>
+  </si>
+  <si>
     <t>Drug: Long-acting Subcutaneous Lenacapavir Injection</t>
   </si>
   <si>
     <t>Drug: Emtricitabine/Tenofovir Disoproxil Fumarate (F/TDF)</t>
   </si>
   <si>
     <t>2023-11-17</t>
   </si>
   <si>
-    <t>2024-08-12</t>
+    <t>2025-09-19</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
   </si>
   <si>
     <t>2028-01-01</t>
   </si>
   <si>
     <t>Cisgender female</t>
   </si>
   <si>
     <t>Cisgender women aged 18 and older who report at least one episode of condomless vaginal or anal sex with a cisgender man in the twelve months prior to enrollment.</t>
   </si>
   <si>
     <t>HIV, HBV</t>
   </si>
   <si>
     <t>PURPOSE 4</t>
   </si>
   <si>
     <t>NCT06101342</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06101342</t>
   </si>
   <si>
-    <t>PWUD (People Who Use Drugs).</t>
+    <t>PWUD (People Who Use Drugs)</t>
   </si>
   <si>
     <t>Evaluate the Pharmacokinetics and Safety of Twice Yearly Long-Acting Subcutaneous Lenacapavir for Pre-Exposure Prophylaxis in People Who Inject Drugs.</t>
   </si>
   <si>
     <t>Drug: Emtricitabine/tenofovir disoproxil fumarate (F/TDF)</t>
   </si>
   <si>
-    <t>2023-12-13 00:00:00</t>
-[...2 lines deleted...]
-    <t>2024-08-08 00:00:00</t>
+    <t>2023-12-13</t>
+  </si>
+  <si>
+    <t>2026-02-27</t>
   </si>
   <si>
     <t>People who use drugs</t>
   </si>
   <si>
     <t>Participant inclusion criteria requires a positive urine drug screen for any drug of misuse including (but not limited to) opioids (eg, fentanyl, heroin), stimulants (eg, cocaine, amphetamines), psychoactive drugs (eg, benzodiazepines), or a combination of these drugs.
 Participants must also display evidence of recent injection(s) (eg, track marks) and self-report of injection paraphernalia sharing within the last 30 days.</t>
   </si>
   <si>
     <t>HIV, HBV, TB</t>
   </si>
   <si>
     <t>PURPOSE 5</t>
   </si>
   <si>
     <t>NCT06513312</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06513312</t>
   </si>
   <si>
     <t>The goals of this clinical study are to learn more about the study drug lenacapavir (LEN), by comparing the consistent and continuous use of LEN and emtricitabine/tenofovir disoproxil fumarate (coformulated; Truvada®) (F/TDF), then by observing the safety of LEN and F/TDF, evaluating the acceptability of LEN injections and oral F/TDF, and observe how LEN moves throughout the body in people who would benefit from pre-exposure prophylaxis (PrEP).
 The primary objective of this study is to compare LEN and F/TDF consistent and continuous use among people who would benefit from PrEP.</t>
   </si>
   <si>
     <t>Study of Lenacapavir Taken Twice a Year for HIV Pre-Exposure Prophylaxis (PrEP)</t>
   </si>
   <si>
     <t>France, United Kingdom</t>
   </si>
   <si>
-    <t>2024-08-22 00:00:00</t>
-[...2 lines deleted...]
-    <t>2029-07-01 00:00:00</t>
+    <t>Drug: Lenacapavir Injection</t>
+  </si>
+  <si>
+    <t>2024-09-01</t>
+  </si>
+  <si>
+    <t>2024-10-07</t>
+  </si>
+  <si>
+    <t>2025-08-25</t>
+  </si>
+  <si>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>2028-12-01</t>
   </si>
   <si>
     <t>All, Cisgender female, Cisgender male, Transgender female, Transgender male, Gender non-binary</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 - Able to comprehend and provide a signed written informed consent, which must be obtained prior to initiation of study procedures.
 - Cisgender men who have sex with men, transgender women, transgender men, cisgender women, and nonbinary people
 - Increased likelihood of HIV acquisition as indicated by at least one of the following:
 - Condomless sex with ≥ 2 partners in the past 6 months
 - Diagnosis of a bacterial sexually transmitted infection (STI) in the past 12 months
 - Engagement in sex work or transactional sex in the past 12 months
 - Use of ≥ 2 courses of nonoccupational HIV post-exposure prophylaxis (nPEP) in the past 12 months
 - Condomless sex with a partner living with HIV who has unknown or unsuppressed viral load (≥ 200 copies/mL) in the past 12 months</t>
   </si>
   <si>
     <t>NCT06819176</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06819176</t>
   </si>
   <si>
+    <t>Recruiting</t>
+  </si>
+  <si>
     <t>National Institute of Allergy and Infectious Diseases (NIAID)</t>
   </si>
   <si>
-    <t>Treatment intensification study designed to ascertain the effects of lenacapavir intensification in people living with HIV (PLWH) with viral suppression on daily antiretroviral therapy (ART).</t>
+    <t>To test a lenacapavir in people with HIV who are on effective ART. This is a treatment intensification study designed to ascertain the effects of lenacapavir intensification in people with HIV (PWH) with viral suppression on effective antiretroviral therapy (ART). 
+Primary Objective:
+To investigate the effect of the presence or absence of lenacapavir on intact HIV proviral DNA reservoirs in PWH who had been receiving virologically suppressive (&lt;40 copies/mL) ART for greater than 3 years.
+Secondary Objectives:
+To investigate the effect of the presence or absence of lenacapavir on residual plasma viremia (&lt;40 copies/mL) in PWH who have been receiving virologically suppressive ART for greater than 3 years.</t>
   </si>
   <si>
     <t>Lenacapavir Intensification to Disrupt HIV Reservoirs in Virologically Suppressed People Living With HIV Receiving Antiretroviral Therapy</t>
   </si>
   <si>
-    <t>2025-06-05</t>
-[...2 lines deleted...]
-    <t>2025-05-30</t>
+    <t>2025-08-17</t>
+  </si>
+  <si>
+    <t>2026-01-20</t>
+  </si>
+  <si>
+    <t>2026-01-22</t>
   </si>
   <si>
     <t>2028-09-01</t>
   </si>
   <si>
     <t>2029-01-24</t>
   </si>
   <si>
     <t>* INCLUSION CRITERIA:
 To be eligible to participate in this study, an individual must meet all of the following criteria:
 1. Able to provide informed consent.
 2. Stated willingness to comply with all study procedures and availability for the duration of the study.
 3. Aged 18 years to 75 years.
 4. In generally good health with an identified primary health care provider for medical management of HIV infection and willing to maintain a relationship with a primary health care provider while participating in the study.
 5. Confirmed HIV-1 infection.
 6. Total HIV DNA reservoir size greater than 300 copies/106 CD4+ T cells.
 7. CD4+ T cell count \&gt;200 cells/mm\^3 at screening.
 8. Documentation of continuous ART treatment \&gt;3 years with suppression of plasma viral level below the limit of quantita</t>
   </si>
   <si>
     <t>Single blind masking</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Capsid Inhibition with Lenacapavir in Multidrug-Resistant HIV-1 Infection</t>
   </si>
   <si>
     <t>https://www.nejm.org/doi/10.1056/NEJMoa2115542</t>
   </si>
   <si>
     <t>CROI 2022: Lenacapavir: 54 week results in treatment-naive participants of CALIBRATE study</t>
   </si>
   <si>
     <t>https://i-base.info/htb/42313</t>
   </si>
   <si>
     <t>Lenacapavir administered every 26 weeks or daily in combination with oral daily antiretroviral therapy for initial treatment of HIV: a randomised, open-label, active-controlled, phase 2 trial</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/S2352-3018(22)00291-0</t>
   </si>
   <si>
     <t>Interim Resistance Analysis of Long-Acting Lenacapavir in Treatment-Naïve People with HIV at 28 Weeks</t>
   </si>
   <si>
     <t>https://doi.org/10.1093%2Fofid%2Fofab466.073</t>
   </si>
   <si>
     <t>Clinical targeting of HIV capsid protein with a long-acting small molecule</t>
   </si>
   <si>
     <t>https://doi.org/10.1038/s41586-020-2443-1</t>
+  </si>
+  <si>
+    <t>Mponponsuo K, McMahon JH, Gorgos L, Morales-Ramirez J, Workowski K, Brunetta J, Ogbuagu O, Collins SE, VanderVeen LA, Huang H, Baeten JM, Eron JJ. Efficacy and Safety of Lenacapavir, Teropavimab, and</t>
+  </si>
+  <si>
+    <t>https://www.askgileadmedical.com/docs/conference/Ogbuagu_CROI2025_oral_LEN+TAB+ZAB%20Ph2%20W26@pdf</t>
+  </si>
+  <si>
+    <t>Positive Proof-of-Concept Data for Investigational Combination Regimen of Lenacapavir with Broadly Neutralizing Antibodies as a Potential Twice-Yearly Approach for the Treatment of HIV</t>
+  </si>
+  <si>
+    <t>https://www.gilead.com/news/news-details/2023/gilead-presents-positive-proof-of-concept-data-for-investigational-combination-regimen-of-lenacapavir-with-broadly-neutralizing-antibodies-as-a-potential-twice-yearly-approach-for-the-treatm</t>
+  </si>
+  <si>
+    <t>Gilead Presents New HIV Treatment and Cure Research Data at CROI 2025, Including an Investigational Long-Acting, Twice-Yearly Therapy Option</t>
+  </si>
+  <si>
+    <t>https://www.gilead.com/news/news-details/2025/gilead-presents-new-hiv-treatment-and-cure-research-data-at-croi-2025-including-an-investigational-long-acting-twice-yearly-therapy-option</t>
+  </si>
+  <si>
+    <t>Various Resources related to PURPOSE trials</t>
+  </si>
+  <si>
+    <t>https://www.purposestudies.com/study-investigators/</t>
+  </si>
+  <si>
+    <t>Twice-Yearly Lenacapavir or Daily F/TAF for HIV Prevention in Cisgender Women</t>
+  </si>
+  <si>
+    <t>https://www.nejm.org/doi/full/10.1056/NEJMoa2407001#:~:text=Twice%2DYearly%20Lenacapavir%20for%20HIV%20Prevention&amp;text=Cisgender%20women%20account%20for%20approximately,that%20occur%20worldwide%20each</t>
+  </si>
+  <si>
+    <t>Proactive strategies to optimize engagement of Black, Hispanic/Latinx, transgender, and nonbinary individuals in a trial of a novel agent for HIV pre-exposure prophylaxis (PrEP)</t>
+  </si>
+  <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/35657826/</t>
+  </si>
+  <si>
+    <t>Gilead’s Twice-Yearly Lenacapavir for HIV Prevention Reduced HIV Infections by 96% and Demonstrated Superiority to Daily Truvada® in Second Pivotal Phase 3 Trial</t>
+  </si>
+  <si>
+    <t>https://www.gilead.com/news/news-details/2024/gileads-twiceyearly-lenacapavir-for-hiv-prevention-reduced-hiv-infections-by-96-and-demonstrated-superiority-to-daily-truvada</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
@@ -2185,50 +2307,53 @@
     <t>Lenacapavir Compound Structure</t>
   </si>
   <si>
     <t>Sourced From DrugBank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>https://www.gilead.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc. is a multinational biopharmaceutical company that develops and manufactures innovative medicines for life-threatening diseases, including anti-viral therapeutics for HIV/AIDS, Hepatitis B, Hepatitis C and Covid-19. Headquartered in Foster City, California, Gilead was originally founded in 1987 and is currently listed on both the S&amp;P 500 and the NASDAQ Biotechnology Index.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Gilead Announces First Global Regulatory Approval of Sunlenca® (Lenacapavir)</t>
   </si>
   <si>
     <t>https://www.gilead.com/news-and-press/press-room/press-releases/2022/8/gilead-announces-first-global-regulatory-approval-of-sunlenca-lenacapavir-the-only-twiceyearly-hiv-treatment-option</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Link JO, et al. &lt;a href="https://doi.org/10.1038/s41586-020-2443-1" rel="noopener noreferrer" target="_blank"&gt;Clinical targeting of HIV capsid protein with a long-acting small molecule&lt;/a&gt;. Nature. 2020 Aug;584(7822):614-618. doi:&amp;nbsp;https://doi.org/10.1038/s41586-020-2443-1. Epub 2020 Jul 1.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Oral antiretroviral agents provide life-saving treatments for millions of people living with HIV, and can prevent new infections via pre-exposure prophylaxis1-5. However, some people living with HIV who are heavily treatment-experienced have limited or no treatment options, owing to multidrug resistance6. In addition, suboptimal adherence to oral daily regimens can negatively affect the outcome of treatment-which contributes to virologic failure, resistance generation and viral transmission-as well as of pre-exposure prophylaxis, leading to new infections1,2,4,7-9. Long-acting agents from new antiretroviral classes can provide much-needed treatment options for people living with HIV who are heavily treatment-experienced, and additionally can improve adherence10. Here we describe GS-6207, a small molecule that disrupts the functions of HIV capsid protein and is amenable to long-acting therapy owing to its high potency, low in vivo systemic clearance and slow release kinetics from the subcutaneous injection site. Drawing on X-ray crystallographic information, we designed GS-6207 to bind tightly at a conserved interface between capsid protein monomers, where it interferes with capsid-protein-mediated interactions between proteins that are essential for multiple phases of the viral replication cycle. GS-6207 exhibits antiviral activity at picomolar concentrations against all subtypes of HIV-1 that we tested, and shows high synergy and no cross-resistance with approved antiretroviral drugs. In phase-1 clinical studies, monotherapy with a single subcutaneous dose of GS-6207 (450 mg) resulted in a mean log10-transformed reduction of plasma viral load of 2.2 after 9 days, and showed sustained plasma exposure at antivirally active concentrations for more than 6 months. These results provide clinical validation for therapies that target the functions of HIV capsid protein, and demonstrate the potential of GS-6207 as a long-acting agent to treat or prevent infection with HIV.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(25, 32, 39); background-color: rgb(246, 247, 248);"&gt;Bester SM, Wei G, Zhao H, Adu-Ampratwum D, Iqbal N, Courouble VV, Francis AC, Annamalai AS, Singh PK, Shkriabai N, Van Blerkom P, Morrison J, Poeschla EM, Engelman AN, Melikyan GB, Griffin PR, Fuchs JR, Asturias FJ, Kvaratskhelia M: Structural and mechanistic bases for a potent HIV-1 capsid inhibitor. Science. 2020 Oct 16;370(6514):360-364. doi:&amp;nbsp;&lt;/span&gt;&lt;a href="https://doi.org/10.1126/science.abb4808" rel="noopener noreferrer" target="_blank" style="color: rgb(181, 62, 139);"&gt;https://doi.org/10.1126/science.abb4808&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(25, 32, 39);"&gt;The potent HIV-1 capsid inhibitor GS-6207 is an investigational principal component of long-acting antiretroviral therapy. We found that GS-6207 inhibits HIV-1 by stabilizing and thereby preventing functional disassembly of the capsid shell in infected cells. X-ray crystallography, cryo-electron microscopy, and hydrogen-deuterium exchange experiments revealed that GS-6207 tightly binds two adjoining capsid subunits and promotes distal intra- and inter-hexamer interactions that stabilize the curved capsid lattice. In addition, GS-6207 interferes with capsid binding to the cellular HIV-1 cofactors Nup153 and CPSF6 that mediate viral nuclear import and direct integration into gene-rich regions of chromatin. These findings elucidate structural insights into the multimodal, potent antiviral activity of GS-6207 and provide a means for rationally developing second-generation therapies.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>PURPOSE PrEP Studies Overview: Prevention With a Purpose</t>
   </si>
@@ -2682,126 +2807,129 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT04150068" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT04143594" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT04811040" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT03739866" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05729568" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06289361" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0140-6736(25)00405-2" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04994509" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04925752" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06101329" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06101342" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06513312" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06819176" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nejm.org/doi/10.1056/NEJMoa2115542" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-base.info/htb/42313" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2352-3018(22)00291-0" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093%2Fofid%2Fofab466.073" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41586-020-2443-1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0140-6736(25)00405-2" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nejm.org/doi/10.1056/NEJMoa2115542" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-base.info/htb/42313" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2352-3018(22)00291-0" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093%2Fofid%2Fofab466.073" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41586-020-2443-1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.askgileadmedical.com/docs/conference/Ogbuagu_CROI2025_oral_LEN+TAB+ZAB%20Ph2%20W26@pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2023/gilead-presents-positive-proof-of-concept-data-for-investigational-combination-regimen-of-lenacapavir-with-broadly-neutralizing-antibodies-as-a-potential-twice-yearly-approach-for-the-treatm" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2025/gilead-presents-new-hiv-treatment-and-cure-research-data-at-croi-2025-including-an-investigational-long-acting-twice-yearly-therapy-option" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0140-6736(25)00405-2" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purposestudies.com/study-investigators/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nejm.org/doi/full/10.1056/NEJMoa2407001#:~:text=Twice%2DYearly%20Lenacapavir%20for%20HIV%20Prevention&amp;text=Cisgender%20women%20account%20for%20approximately,that%20occur%20worldwide%20each" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35657826/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2024/gileads-twiceyearly-lenacapavir-for-hiv-prevention-reduced-hiv-infections-by-96-and-demonstrated-superiority-to-daily-truvada" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140904&amp;CC=WO&amp;NR=2014134566A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20180222&amp;CC=WO&amp;NR=2018035359A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190221&amp;CC=WO&amp;NR=2019035904A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20200123&amp;CC=WO&amp;NR=2020018459A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190822&amp;CC=WO&amp;NR=2019161280A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/5orEOEiipAdyqNg2eWx8g9KdzEDY5qU9wCbx8Bmc.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news-and-press/press-room/press-releases/2022/8/gilead-announces-first-global-regulatory-approval-of-sunlenca-lenacapavir-the-only-twiceyearly-hiv-treatment-option" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purposestudies.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://avac.org/resource/infographic/an-overview-of-lenacapavir-for-prep-trials/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S0140-6736(25)00405-2" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nejm.org/doi/10.1056/NEJMoa2115542" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-base.info/htb/42313" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2352-3018(22)00291-0" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093%2Fofid%2Fofab466.073" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41586-020-2443-1" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/publications/i/item/9789240111608" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/content/article/will-long-lasting-hiv-preventive-be-game-changer-or-missed-opportunity" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news-and-press/press-room/press-releases/2022/8/gilead-announces-first-global-regulatory-approval-of-sunlenca-lenacapavir-the-only-twiceyearly-hiv-treatment-option" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purposestudies.com/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://avac.org/resource/infographic/an-overview-of-lenacapavir-for-prep-trials/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/publications/i/item/9789240111608" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.science.org/content/article/will-long-lasting-hiv-preventive-be-game-changer-or-missed-opportunity" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2857,139 +2985,147 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="H2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I2" t="s">
-        <v>40</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>43</v>
       </c>
       <c r="M2" t="s">
         <v>44</v>
       </c>
       <c r="N2" t="s">
         <v>45</v>
       </c>
       <c r="O2" t="s">
         <v>46</v>
       </c>
       <c r="P2" t="s">
         <v>47</v>
       </c>
       <c r="Q2" t="s">
         <v>48</v>
       </c>
       <c r="R2" t="s">
         <v>49</v>
       </c>
       <c r="S2" t="s">
         <v>50</v>
       </c>
       <c r="T2" t="s">
         <v>51</v>
       </c>
       <c r="U2" t="s">
         <v>52</v>
       </c>
       <c r="V2" t="s">
         <v>53</v>
       </c>
       <c r="W2" t="s">
         <v>54</v>
       </c>
       <c r="X2" t="s">
         <v>55</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="Y2" s="1" t="s">
+        <v>56</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AA2" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="AB2" t="s">
         <v>58</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="AC2" t="s">
         <v>59</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="AD2" t="s">
         <v>60</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>61</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>62</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ14"/>
   <sheetViews>
@@ -3033,1697 +3169,1905 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="E2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="I2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="J2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="M2" t="s">
-        <v>119</v>
+        <v>122</v>
+      </c>
+      <c r="N2" t="s">
+        <v>123</v>
       </c>
       <c r="O2" t="s">
-        <v>120</v>
+        <v>124</v>
+      </c>
+      <c r="P2" t="s">
+        <v>125</v>
       </c>
       <c r="Q2" t="s">
-        <v>121</v>
+        <v>126</v>
+      </c>
+      <c r="R2" t="s">
+        <v>127</v>
       </c>
       <c r="S2" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="U2" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="X2" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="Y2" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="AA2" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="AB2" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="AD2" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AE2" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AF2" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="AG2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="AH2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="AI2" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="AJ2" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="AK2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AM2" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="AP2" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="AQ2">
         <v>72</v>
       </c>
       <c r="AR2" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="AS2" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="AU2" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="AV2" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="AW2" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AX2" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="AY2" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="AZ2" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="C3" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="E3" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="F3" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="G3" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="I3" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="J3" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="M3" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="O3" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="Q3" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="S3" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="U3" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="X3" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="Y3" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="AB3" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="AC3" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="AD3" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="AE3" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="AF3" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="AG3" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="AH3" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="AI3" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="AJ3" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="AK3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AM3" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="AP3" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="AQ3">
         <v>183</v>
       </c>
       <c r="AR3" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="AS3" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="AU3" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="AV3" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="AW3" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AX3" t="s">
-        <v>141</v>
+        <v>171</v>
       </c>
       <c r="AY3" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="AZ3" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
+        <v>172</v>
+      </c>
+      <c r="C4" t="s">
+        <v>173</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="E4" t="s">
+        <v>175</v>
+      </c>
+      <c r="F4" t="s">
+        <v>154</v>
+      </c>
+      <c r="G4" t="s">
+        <v>119</v>
+      </c>
+      <c r="I4" t="s">
+        <v>176</v>
+      </c>
+      <c r="J4" t="s">
+        <v>177</v>
+      </c>
+      <c r="M4" t="s">
+        <v>122</v>
+      </c>
+      <c r="O4" t="s">
+        <v>126</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>178</v>
+      </c>
+      <c r="S4" t="s">
+        <v>179</v>
+      </c>
+      <c r="X4" t="s">
+        <v>180</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>181</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>182</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>183</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>164</v>
+      </c>
+      <c r="AE4" t="s">
         <v>165</v>
       </c>
-      <c r="C4" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="4" t="s">
+      <c r="AF4" t="s">
+        <v>136</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>137</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>137</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>138</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>184</v>
+      </c>
+      <c r="AK4" t="s">
+        <v>55</v>
+      </c>
+      <c r="AM4" t="s">
         <v>167</v>
       </c>
-      <c r="E4" t="s">
-[...64 lines deleted...]
-      </c>
       <c r="AO4" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="AP4" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="AQ4">
         <v>32</v>
       </c>
       <c r="AR4" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="AS4" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="AU4" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="AV4" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="AX4" t="s">
-        <v>141</v>
+        <v>171</v>
       </c>
       <c r="AY4" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="AZ4" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="C5" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="E5" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="F5" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="G5" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="I5" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="J5" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="M5" t="s">
-        <v>185</v>
+        <v>192</v>
+      </c>
+      <c r="N5" t="s">
+        <v>193</v>
       </c>
       <c r="O5" t="s">
-        <v>186</v>
+        <v>194</v>
+      </c>
+      <c r="P5" t="s">
+        <v>125</v>
       </c>
       <c r="Q5" t="s">
-        <v>187</v>
+        <v>195</v>
+      </c>
+      <c r="R5" t="s">
+        <v>196</v>
       </c>
       <c r="S5" t="s">
-        <v>152</v>
+        <v>158</v>
+      </c>
+      <c r="T5" t="s">
+        <v>197</v>
       </c>
       <c r="X5" t="s">
-        <v>188</v>
+        <v>198</v>
       </c>
       <c r="Y5" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="AB5" t="s">
-        <v>190</v>
+        <v>200</v>
       </c>
       <c r="AC5" t="s">
-        <v>191</v>
+        <v>201</v>
       </c>
       <c r="AD5" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="AE5" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="AF5" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="AG5" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="AH5" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="AI5" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="AJ5" t="s">
-        <v>192</v>
+        <v>202</v>
       </c>
       <c r="AK5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AP5" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="AQ5">
         <v>53</v>
       </c>
       <c r="AR5" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="AS5" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="AU5" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="AV5" t="s">
-        <v>193</v>
+        <v>203</v>
       </c>
       <c r="AW5" t="s">
-        <v>194</v>
+        <v>204</v>
       </c>
       <c r="AX5" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="AY5" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="AZ5" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="C6" t="s">
-        <v>197</v>
+        <v>207</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>198</v>
+        <v>208</v>
       </c>
       <c r="E6" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="F6" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G6" t="s">
-        <v>116</v>
+        <v>119</v>
+      </c>
+      <c r="H6" t="s">
+        <v>209</v>
       </c>
       <c r="I6" t="s">
-        <v>199</v>
+        <v>210</v>
       </c>
       <c r="J6" t="s">
-        <v>200</v>
+        <v>211</v>
       </c>
       <c r="M6" t="s">
-        <v>201</v>
+        <v>212</v>
       </c>
       <c r="O6" t="s">
-        <v>202</v>
+        <v>213</v>
       </c>
       <c r="Q6" t="s">
-        <v>203</v>
+        <v>214</v>
       </c>
       <c r="S6" t="s">
-        <v>204</v>
+        <v>215</v>
       </c>
       <c r="U6" t="s">
-        <v>205</v>
+        <v>216</v>
       </c>
       <c r="X6" t="s">
-        <v>206</v>
+        <v>217</v>
       </c>
       <c r="Y6" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="AA6" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="AB6" t="s">
-        <v>210</v>
+        <v>220</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>221</v>
       </c>
       <c r="AE6" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="AF6" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="AG6" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="AH6" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="AI6" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="AJ6" t="s">
-        <v>211</v>
+        <v>222</v>
       </c>
       <c r="AK6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AM6" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="AP6" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="AQ6">
         <v>83</v>
       </c>
       <c r="AR6" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="AS6" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="AU6" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="AW6" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AX6" t="s">
-        <v>195</v>
+        <v>223</v>
       </c>
       <c r="AY6" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="AZ6" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>212</v>
+        <v>224</v>
       </c>
       <c r="C7" t="s">
-        <v>213</v>
+        <v>225</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>214</v>
+        <v>226</v>
       </c>
       <c r="E7" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>216</v>
+        <v>227</v>
       </c>
       <c r="G7" t="s">
-        <v>217</v>
+        <v>228</v>
       </c>
       <c r="H7" t="s">
-        <v>218</v>
+        <v>229</v>
       </c>
       <c r="I7" t="s">
-        <v>219</v>
+        <v>230</v>
       </c>
       <c r="J7" t="s">
-        <v>220</v>
+        <v>231</v>
       </c>
       <c r="W7" t="s">
-        <v>221</v>
+        <v>232</v>
+      </c>
+      <c r="X7" t="s">
+        <v>232</v>
       </c>
       <c r="Y7" t="s">
-        <v>222</v>
+        <v>233</v>
       </c>
       <c r="Z7" t="s">
-        <v>223</v>
+        <v>234</v>
       </c>
       <c r="AA7" t="s">
-        <v>224</v>
+        <v>235</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>234</v>
       </c>
       <c r="AD7" t="s">
-        <v>225</v>
+        <v>236</v>
       </c>
       <c r="AE7" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="AF7" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="AG7" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="AH7" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="AI7" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="AK7" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AP7" t="s">
-        <v>226</v>
+        <v>237</v>
       </c>
       <c r="AQ7">
         <v>58</v>
       </c>
       <c r="AW7" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AX7" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="AY7" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="AZ7" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>227</v>
+        <v>238</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
       <c r="E8" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="G8" t="s">
-        <v>229</v>
+        <v>240</v>
       </c>
       <c r="M8" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="N8" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="O8" t="s">
-        <v>231</v>
+        <v>242</v>
       </c>
       <c r="P8" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="AE8" t="s">
-        <v>225</v>
+        <v>236</v>
       </c>
       <c r="AF8" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="AG8" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="AH8" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="AI8" t="s">
-        <v>232</v>
+        <v>243</v>
       </c>
       <c r="AP8" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="AQ8">
         <v>40</v>
       </c>
       <c r="AS8" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="AW8" t="s">
-        <v>233</v>
+        <v>244</v>
       </c>
       <c r="AX8" t="s">
-        <v>234</v>
+        <v>245</v>
       </c>
       <c r="AY8" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="AZ8" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>236</v>
+        <v>247</v>
       </c>
       <c r="C9" t="s">
-        <v>237</v>
+        <v>248</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>238</v>
+        <v>249</v>
       </c>
       <c r="E9" t="s">
-        <v>239</v>
+        <v>250</v>
       </c>
       <c r="F9" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G9" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H9" t="s">
-        <v>240</v>
+        <v>251</v>
       </c>
       <c r="I9" t="s">
-        <v>241</v>
+        <v>252</v>
       </c>
       <c r="J9" t="s">
-        <v>242</v>
+        <v>253</v>
       </c>
       <c r="M9" t="s">
+        <v>254</v>
+      </c>
+      <c r="O9" t="s">
+        <v>255</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>256</v>
+      </c>
+      <c r="S9" t="s">
+        <v>257</v>
+      </c>
+      <c r="U9" t="s">
+        <v>258</v>
+      </c>
+      <c r="X9" t="s">
+        <v>259</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>260</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>261</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>262</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>263</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>264</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>265</v>
+      </c>
+      <c r="AG9" t="s">
         <v>243</v>
       </c>
-      <c r="O9" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="AH9" t="s">
-        <v>232</v>
+        <v>243</v>
       </c>
       <c r="AI9" t="s">
-        <v>232</v>
+        <v>243</v>
       </c>
       <c r="AJ9" t="s">
-        <v>255</v>
+        <v>266</v>
       </c>
       <c r="AM9" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AP9" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="AQ9">
         <v>5368</v>
       </c>
       <c r="AR9" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="AS9" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="AU9" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="AV9" t="s">
-        <v>193</v>
+        <v>203</v>
       </c>
       <c r="AW9" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AX9" t="s">
-        <v>141</v>
+        <v>171</v>
       </c>
       <c r="AY9" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="AZ9" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>256</v>
+        <v>267</v>
       </c>
       <c r="C10" t="s">
+        <v>268</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="E10" t="s">
+        <v>250</v>
+      </c>
+      <c r="F10" t="s">
+        <v>118</v>
+      </c>
+      <c r="G10" t="s">
+        <v>119</v>
+      </c>
+      <c r="H10" t="s">
+        <v>270</v>
+      </c>
+      <c r="I10" t="s">
+        <v>271</v>
+      </c>
+      <c r="J10" t="s">
+        <v>272</v>
+      </c>
+      <c r="M10" t="s">
+        <v>254</v>
+      </c>
+      <c r="N10" t="s">
+        <v>273</v>
+      </c>
+      <c r="O10" t="s">
         <v>257</v>
       </c>
-      <c r="D10" s="4" t="s">
+      <c r="P10" t="s">
+        <v>274</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>255</v>
+      </c>
+      <c r="R10" t="s">
+        <v>127</v>
+      </c>
+      <c r="S10" t="s">
         <v>258</v>
       </c>
-      <c r="E10" t="s">
-[...17 lines deleted...]
-      <c r="M10" t="s">
+      <c r="T10" t="s">
+        <v>125</v>
+      </c>
+      <c r="U10" t="s">
+        <v>275</v>
+      </c>
+      <c r="V10" t="s">
+        <v>125</v>
+      </c>
+      <c r="X10" t="s">
+        <v>276</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>277</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>278</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>279</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>280</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>281</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>282</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>136</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>137</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>137</v>
+      </c>
+      <c r="AI10" t="s">
         <v>243</v>
       </c>
-      <c r="O10" t="s">
+      <c r="AJ10" t="s">
+        <v>283</v>
+      </c>
+      <c r="AM10" t="s">
+        <v>284</v>
+      </c>
+      <c r="AN10" t="s">
+        <v>55</v>
+      </c>
+      <c r="AP10" t="s">
+        <v>141</v>
+      </c>
+      <c r="AQ10">
+        <v>3292</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>142</v>
+      </c>
+      <c r="AS10" t="s">
+        <v>168</v>
+      </c>
+      <c r="AU10" t="s">
+        <v>186</v>
+      </c>
+      <c r="AV10" t="s">
+        <v>203</v>
+      </c>
+      <c r="AW10" t="s">
+        <v>146</v>
+      </c>
+      <c r="AX10" t="s">
+        <v>147</v>
+      </c>
+      <c r="AY10" t="s">
+        <v>148</v>
+      </c>
+      <c r="AZ10" t="s">
         <v>246</v>
-      </c>
-[...76 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>271</v>
+        <v>285</v>
       </c>
       <c r="C11" t="s">
-        <v>272</v>
+        <v>286</v>
       </c>
       <c r="D11" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="E11" t="s">
+        <v>153</v>
+      </c>
+      <c r="F11" t="s">
+        <v>118</v>
+      </c>
+      <c r="G11" t="s">
+        <v>119</v>
+      </c>
+      <c r="I11" t="s">
+        <v>288</v>
+      </c>
+      <c r="J11" t="s">
+        <v>177</v>
+      </c>
+      <c r="M11" t="s">
+        <v>289</v>
+      </c>
+      <c r="N11" t="s">
         <v>273</v>
       </c>
-      <c r="E11" t="s">
+      <c r="O11" t="s">
+        <v>290</v>
+      </c>
+      <c r="P11" t="s">
+        <v>127</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>291</v>
+      </c>
+      <c r="R11" t="s">
+        <v>274</v>
+      </c>
+      <c r="X11" t="s">
+        <v>292</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>293</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>294</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>295</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>165</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>296</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>137</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>137</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>137</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>297</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>55</v>
+      </c>
+      <c r="AM11" t="s">
+        <v>298</v>
+      </c>
+      <c r="AP11" t="s">
+        <v>141</v>
+      </c>
+      <c r="AQ11">
+        <v>253</v>
+      </c>
+      <c r="AR11" t="s">
+        <v>142</v>
+      </c>
+      <c r="AS11" t="s">
+        <v>168</v>
+      </c>
+      <c r="AU11" t="s">
+        <v>169</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>170</v>
+      </c>
+      <c r="AW11" t="s">
+        <v>146</v>
+      </c>
+      <c r="AX11" t="s">
         <v>147</v>
       </c>
-      <c r="F11" t="s">
-[...79 lines deleted...]
-      </c>
       <c r="AY11" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="AZ11" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>284</v>
+        <v>299</v>
       </c>
       <c r="C12" t="s">
-        <v>285</v>
+        <v>300</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>286</v>
+        <v>301</v>
       </c>
       <c r="E12" t="s">
+        <v>153</v>
+      </c>
+      <c r="F12" t="s">
+        <v>118</v>
+      </c>
+      <c r="G12" t="s">
+        <v>119</v>
+      </c>
+      <c r="H12" t="s">
+        <v>302</v>
+      </c>
+      <c r="I12" t="s">
+        <v>303</v>
+      </c>
+      <c r="J12" t="s">
+        <v>177</v>
+      </c>
+      <c r="M12" t="s">
+        <v>290</v>
+      </c>
+      <c r="N12" t="s">
+        <v>127</v>
+      </c>
+      <c r="O12" t="s">
+        <v>289</v>
+      </c>
+      <c r="P12" t="s">
+        <v>273</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>304</v>
+      </c>
+      <c r="R12" t="s">
+        <v>274</v>
+      </c>
+      <c r="X12" t="s">
+        <v>305</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>306</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>295</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>295</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>307</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>165</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>136</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>137</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>137</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>243</v>
+      </c>
+      <c r="AJ12" t="s">
+        <v>308</v>
+      </c>
+      <c r="AM12" t="s">
+        <v>309</v>
+      </c>
+      <c r="AN12" t="s">
+        <v>55</v>
+      </c>
+      <c r="AP12" t="s">
+        <v>141</v>
+      </c>
+      <c r="AQ12">
+        <v>181</v>
+      </c>
+      <c r="AR12" t="s">
+        <v>142</v>
+      </c>
+      <c r="AS12" t="s">
+        <v>168</v>
+      </c>
+      <c r="AU12" t="s">
+        <v>169</v>
+      </c>
+      <c r="AV12" t="s">
+        <v>170</v>
+      </c>
+      <c r="AW12" t="s">
+        <v>146</v>
+      </c>
+      <c r="AX12" t="s">
         <v>147</v>
       </c>
-      <c r="F12" t="s">
-[...85 lines deleted...]
-      </c>
       <c r="AY12" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="AZ12" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>295</v>
+        <v>310</v>
       </c>
       <c r="C13" t="s">
-        <v>296</v>
+        <v>311</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>297</v>
+        <v>312</v>
       </c>
       <c r="E13" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="F13" t="s">
-        <v>216</v>
+        <v>118</v>
       </c>
       <c r="G13" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H13" t="s">
-        <v>298</v>
+        <v>313</v>
       </c>
       <c r="I13" t="s">
-        <v>299</v>
+        <v>314</v>
       </c>
       <c r="J13" t="s">
-        <v>300</v>
+        <v>315</v>
       </c>
       <c r="M13" t="s">
-        <v>204</v>
+        <v>316</v>
+      </c>
+      <c r="N13" t="s">
+        <v>127</v>
       </c>
       <c r="O13" t="s">
-        <v>203</v>
+        <v>289</v>
+      </c>
+      <c r="P13" t="s">
+        <v>273</v>
       </c>
       <c r="Q13" t="s">
-        <v>289</v>
+        <v>304</v>
+      </c>
+      <c r="R13" t="s">
+        <v>274</v>
       </c>
       <c r="W13" t="s">
-        <v>250</v>
+        <v>317</v>
+      </c>
+      <c r="X13" t="s">
+        <v>318</v>
       </c>
       <c r="Y13" t="s">
-        <v>301</v>
+        <v>319</v>
       </c>
       <c r="Z13" t="s">
-        <v>126</v>
+        <v>320</v>
       </c>
       <c r="AA13" t="s">
-        <v>302</v>
+        <v>321</v>
       </c>
       <c r="AD13" t="s">
-        <v>225</v>
+        <v>236</v>
       </c>
       <c r="AE13" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="AF13" t="s">
-        <v>303</v>
+        <v>322</v>
       </c>
       <c r="AG13" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="AH13" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="AI13" t="s">
-        <v>232</v>
+        <v>243</v>
       </c>
       <c r="AJ13" t="s">
-        <v>304</v>
+        <v>323</v>
       </c>
       <c r="AM13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="AP13" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="AQ13">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="AR13" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="AS13" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="AU13" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="AV13" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="AW13" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AX13" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="AY13" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="AZ13" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14">
         <v>10002211</v>
       </c>
       <c r="C14" t="s">
-        <v>305</v>
+        <v>324</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>306</v>
+        <v>325</v>
       </c>
       <c r="E14" t="s">
-        <v>168</v>
+        <v>175</v>
       </c>
       <c r="F14" t="s">
-        <v>216</v>
+        <v>326</v>
       </c>
       <c r="G14" t="s">
-        <v>307</v>
+        <v>327</v>
       </c>
       <c r="H14" t="s">
-        <v>308</v>
+        <v>328</v>
       </c>
       <c r="I14" t="s">
-        <v>309</v>
+        <v>329</v>
       </c>
       <c r="J14" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="M14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="W14" t="s">
-        <v>310</v>
+        <v>330</v>
+      </c>
+      <c r="X14" t="s">
+        <v>331</v>
       </c>
       <c r="Y14" t="s">
-        <v>311</v>
+        <v>332</v>
       </c>
       <c r="Z14" t="s">
-        <v>312</v>
+        <v>333</v>
       </c>
       <c r="AA14" t="s">
-        <v>313</v>
+        <v>334</v>
       </c>
       <c r="AE14" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="AF14" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="AG14" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="AH14" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="AI14" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="AJ14" t="s">
-        <v>314</v>
+        <v>335</v>
       </c>
       <c r="AP14" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="AQ14">
         <v>50</v>
       </c>
       <c r="AR14" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="AS14" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="AU14" t="s">
-        <v>315</v>
+        <v>336</v>
+      </c>
+      <c r="AW14" t="s">
+        <v>146</v>
+      </c>
+      <c r="AX14" t="s">
+        <v>205</v>
+      </c>
+      <c r="AY14" t="s">
+        <v>148</v>
+      </c>
+      <c r="AZ14" t="s">
+        <v>149</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E7"/>
+  <dimension ref="A1:I14"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E7" sqref="E7"/>
+      <selection activeCell="I14" sqref="I14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>316</v>
+        <v>337</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>317</v>
+        <v>338</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>318</v>
+        <v>339</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>319</v>
+        <v>340</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>341</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="B2" t="s">
-        <v>320</v>
+        <v>66</v>
       </c>
       <c r="C2" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>344</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="B3" t="s">
-        <v>322</v>
+        <v>66</v>
       </c>
       <c r="C3" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>346</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="B4" t="s">
-        <v>324</v>
+        <v>66</v>
       </c>
       <c r="C4" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:5">
+        <v>348</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="B5" t="s">
-        <v>326</v>
+        <v>66</v>
       </c>
       <c r="C5" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:5">
+        <v>350</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="B6" t="s">
-        <v>328</v>
+        <v>66</v>
       </c>
       <c r="C6" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:5">
+        <v>352</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" t="s">
+        <v>207</v>
+      </c>
       <c r="B7" t="s">
-        <v>227</v>
+        <v>66</v>
       </c>
       <c r="C7" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>228</v>
+        <v>354</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" t="s">
+        <v>207</v>
+      </c>
+      <c r="B8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C8" t="s">
+        <v>356</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" t="s">
+        <v>207</v>
+      </c>
+      <c r="B9" t="s">
+        <v>66</v>
+      </c>
+      <c r="C9" t="s">
+        <v>358</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="B10" t="s">
+        <v>66</v>
+      </c>
+      <c r="C10" t="s">
+        <v>238</v>
+      </c>
+      <c r="I10" s="4" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" t="s">
+        <v>248</v>
+      </c>
+      <c r="B11" t="s">
+        <v>66</v>
+      </c>
+      <c r="C11" t="s">
+        <v>360</v>
+      </c>
+      <c r="I11" s="4" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" t="s">
+        <v>248</v>
+      </c>
+      <c r="B12" t="s">
+        <v>66</v>
+      </c>
+      <c r="C12" t="s">
+        <v>362</v>
+      </c>
+      <c r="I12" s="4" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" t="s">
+        <v>268</v>
+      </c>
+      <c r="B13" t="s">
+        <v>66</v>
+      </c>
+      <c r="C13" t="s">
+        <v>364</v>
+      </c>
+      <c r="I13" s="4" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" t="s">
+        <v>268</v>
+      </c>
+      <c r="B14" t="s">
+        <v>66</v>
+      </c>
+      <c r="C14" t="s">
+        <v>366</v>
+      </c>
+      <c r="I14" s="4" t="s">
+        <v>367</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...4 lines deleted...]
-    <hyperlink ref="E7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I8" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="I9" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="I10" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="I11" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="I12" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="I13" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="I14" r:id="rId_hyperlink_13"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S203"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:S1"/>
@@ -4732,11139 +5076,11139 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>330</v>
+        <v>368</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>331</v>
+        <v>369</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>332</v>
+        <v>370</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>333</v>
+        <v>371</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>334</v>
+        <v>372</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>335</v>
+        <v>373</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>336</v>
+        <v>374</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>337</v>
+        <v>375</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>338</v>
+        <v>376</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>339</v>
+        <v>377</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>340</v>
+        <v>378</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>341</v>
+        <v>379</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>342</v>
+        <v>380</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>343</v>
+        <v>381</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>344</v>
+        <v>382</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>345</v>
+        <v>383</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>346</v>
+        <v>384</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C2" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D2" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E2" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F2" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H2" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I2" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J2" t="s">
-        <v>351</v>
+        <v>389</v>
       </c>
       <c r="K2" t="s">
-        <v>352</v>
+        <v>390</v>
       </c>
       <c r="L2" t="s">
-        <v>353</v>
+        <v>391</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>354</v>
+        <v>392</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>355</v>
+        <v>393</v>
       </c>
       <c r="O2" t="s">
-        <v>356</v>
+        <v>394</v>
       </c>
       <c r="Q2" t="s">
-        <v>357</v>
+        <v>395</v>
       </c>
       <c r="R2" t="s">
-        <v>358</v>
+        <v>396</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C3" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D3" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E3" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F3" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H3" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I3" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J3" t="s">
-        <v>351</v>
+        <v>389</v>
       </c>
       <c r="K3" t="s">
-        <v>352</v>
+        <v>390</v>
       </c>
       <c r="L3" t="s">
-        <v>353</v>
+        <v>391</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>354</v>
+        <v>392</v>
       </c>
       <c r="N3" s="5" t="s">
-        <v>355</v>
+        <v>393</v>
       </c>
       <c r="O3" t="s">
-        <v>356</v>
+        <v>394</v>
       </c>
       <c r="Q3" t="s">
-        <v>357</v>
+        <v>395</v>
       </c>
       <c r="R3" t="s">
-        <v>358</v>
+        <v>396</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D4" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E4" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F4" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H4" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I4" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J4" t="s">
-        <v>361</v>
+        <v>399</v>
       </c>
       <c r="K4" t="s">
-        <v>362</v>
+        <v>400</v>
       </c>
       <c r="L4" t="s">
-        <v>363</v>
+        <v>401</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>364</v>
+        <v>402</v>
       </c>
       <c r="N4" s="5" t="s">
-        <v>365</v>
+        <v>403</v>
       </c>
       <c r="O4" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P4">
         <v>45750.0</v>
       </c>
       <c r="Q4">
         <v>46035.0</v>
       </c>
       <c r="R4" t="s">
-        <v>367</v>
+        <v>405</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C5" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D5" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E5" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F5" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H5" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I5" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J5" t="s">
-        <v>361</v>
+        <v>399</v>
       </c>
       <c r="K5" t="s">
-        <v>362</v>
+        <v>400</v>
       </c>
       <c r="L5" t="s">
-        <v>363</v>
+        <v>401</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>364</v>
+        <v>402</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>365</v>
+        <v>403</v>
       </c>
       <c r="O5" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P5">
         <v>45750.0</v>
       </c>
       <c r="Q5">
         <v>46035.0</v>
       </c>
       <c r="R5" t="s">
-        <v>367</v>
+        <v>405</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C6" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D6" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E6" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F6" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H6" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I6" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J6" t="s">
-        <v>368</v>
+        <v>406</v>
       </c>
       <c r="K6" t="s">
-        <v>369</v>
+        <v>407</v>
       </c>
       <c r="L6" t="s">
-        <v>370</v>
+        <v>408</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>371</v>
+        <v>409</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>372</v>
+        <v>410</v>
       </c>
       <c r="O6" t="s">
-        <v>356</v>
+        <v>394</v>
       </c>
       <c r="Q6" t="s">
-        <v>357</v>
+        <v>395</v>
       </c>
       <c r="R6" t="s">
-        <v>358</v>
+        <v>396</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C7" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D7" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E7" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F7" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G7" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H7" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I7" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J7" t="s">
-        <v>368</v>
+        <v>406</v>
       </c>
       <c r="K7" t="s">
-        <v>369</v>
+        <v>407</v>
       </c>
       <c r="L7" t="s">
-        <v>370</v>
+        <v>408</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>371</v>
+        <v>409</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>372</v>
+        <v>410</v>
       </c>
       <c r="O7" t="s">
-        <v>356</v>
+        <v>394</v>
       </c>
       <c r="Q7" t="s">
-        <v>357</v>
+        <v>395</v>
       </c>
       <c r="R7" t="s">
-        <v>358</v>
+        <v>396</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D8" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E8" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F8" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G8" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H8" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I8" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J8" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K8" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>376</v>
+        <v>414</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>377</v>
+        <v>415</v>
       </c>
       <c r="O8" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q8">
         <v>45863.0</v>
       </c>
       <c r="R8" t="s">
-        <v>378</v>
+        <v>416</v>
       </c>
       <c r="S8" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C9" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D9" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E9" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F9" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G9" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H9" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I9" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J9" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K9" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>380</v>
+        <v>418</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>381</v>
+        <v>419</v>
       </c>
       <c r="O9" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q9">
         <v>45863.0</v>
       </c>
       <c r="R9" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S9" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C10" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D10" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E10" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F10" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G10" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H10" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I10" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J10" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K10" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>383</v>
+        <v>421</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>384</v>
+        <v>422</v>
       </c>
       <c r="O10" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q10">
         <v>45863.0</v>
       </c>
       <c r="R10" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S10" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C11" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D11" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E11" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F11" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G11" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H11" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I11" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J11" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K11" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>385</v>
+        <v>423</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>386</v>
+        <v>424</v>
       </c>
       <c r="O11" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q11">
         <v>45863.0</v>
       </c>
       <c r="R11" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S11" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C12" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D12" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E12" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F12" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G12" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H12" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I12" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J12" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K12" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>387</v>
+        <v>425</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>388</v>
+        <v>426</v>
       </c>
       <c r="O12" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q12">
         <v>45863.0</v>
       </c>
       <c r="R12" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S12" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C13" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D13" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E13" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F13" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H13" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I13" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J13" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K13" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>389</v>
+        <v>427</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>390</v>
+        <v>428</v>
       </c>
       <c r="O13" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q13">
         <v>45863.0</v>
       </c>
       <c r="R13" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S13" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C14" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D14" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E14" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F14" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G14" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H14" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I14" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J14" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K14" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>391</v>
+        <v>429</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>392</v>
+        <v>430</v>
       </c>
       <c r="O14" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q14">
         <v>45863.0</v>
       </c>
       <c r="R14" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S14" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C15" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D15" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E15" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F15" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G15" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H15" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I15" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J15" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K15" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>393</v>
+        <v>431</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>394</v>
+        <v>432</v>
       </c>
       <c r="O15" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q15">
         <v>45863.0</v>
       </c>
       <c r="R15" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S15" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C16" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D16" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E16" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F16" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G16" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H16" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I16" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J16" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K16" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>395</v>
+        <v>433</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>396</v>
+        <v>434</v>
       </c>
       <c r="O16" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q16">
         <v>45863.0</v>
       </c>
       <c r="R16" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S16" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C17" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D17" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E17" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F17" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G17" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H17" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I17" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J17" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K17" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>397</v>
+        <v>435</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>220</v>
+        <v>231</v>
       </c>
       <c r="O17" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q17">
         <v>45863.0</v>
       </c>
       <c r="R17" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S17" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C18" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D18" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E18" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F18" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G18" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H18" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I18" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J18" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K18" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>398</v>
+        <v>436</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>399</v>
+        <v>437</v>
       </c>
       <c r="O18" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q18">
         <v>45863.0</v>
       </c>
       <c r="R18" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S18" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C19" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D19" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E19" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F19" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G19" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H19" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I19" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J19" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K19" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>400</v>
+        <v>438</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>401</v>
+        <v>439</v>
       </c>
       <c r="O19" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q19">
         <v>45863.0</v>
       </c>
       <c r="R19" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S19" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C20" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D20" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E20" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F20" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G20" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H20" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I20" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J20" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K20" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>402</v>
+        <v>440</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>403</v>
+        <v>441</v>
       </c>
       <c r="O20" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q20">
         <v>45863.0</v>
       </c>
       <c r="R20" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S20" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C21" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D21" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E21" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F21" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G21" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H21" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I21" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J21" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K21" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>404</v>
+        <v>442</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>405</v>
+        <v>443</v>
       </c>
       <c r="O21" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q21">
         <v>45863.0</v>
       </c>
       <c r="R21" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S21" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C22" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D22" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E22" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F22" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G22" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H22" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I22" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J22" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K22" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>406</v>
+        <v>444</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>407</v>
+        <v>445</v>
       </c>
       <c r="O22" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q22">
         <v>45863.0</v>
       </c>
       <c r="R22" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S22" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C23" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D23" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E23" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F23" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G23" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H23" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I23" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J23" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K23" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>408</v>
+        <v>446</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>409</v>
+        <v>447</v>
       </c>
       <c r="O23" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q23">
         <v>45863.0</v>
       </c>
       <c r="R23" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S23" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B24" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C24" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D24" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E24" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F24" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G24" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H24" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I24" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J24" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K24" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>410</v>
+        <v>448</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>411</v>
+        <v>449</v>
       </c>
       <c r="O24" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q24">
         <v>45863.0</v>
       </c>
       <c r="R24" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S24" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C25" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D25" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E25" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F25" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G25" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H25" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I25" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J25" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K25" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>412</v>
+        <v>450</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>413</v>
+        <v>451</v>
       </c>
       <c r="O25" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q25">
         <v>45863.0</v>
       </c>
       <c r="R25" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S25" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B26" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C26" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D26" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E26" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F26" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G26" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H26" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I26" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J26" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K26" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>414</v>
+        <v>452</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>415</v>
+        <v>453</v>
       </c>
       <c r="O26" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q26">
         <v>45863.0</v>
       </c>
       <c r="R26" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S26" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B27" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C27" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D27" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E27" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F27" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G27" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H27" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I27" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J27" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K27" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>416</v>
+        <v>454</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>417</v>
+        <v>455</v>
       </c>
       <c r="O27" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q27">
         <v>45863.0</v>
       </c>
       <c r="R27" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S27" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B28" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C28" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D28" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E28" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F28" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H28" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I28" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J28" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K28" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>418</v>
+        <v>456</v>
       </c>
       <c r="N28" s="5" t="s">
-        <v>419</v>
+        <v>457</v>
       </c>
       <c r="O28" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q28">
         <v>45863.0</v>
       </c>
       <c r="R28" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S28" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B29" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C29" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D29" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E29" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F29" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G29" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H29" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I29" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J29" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K29" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>420</v>
+        <v>458</v>
       </c>
       <c r="N29" s="5" t="s">
-        <v>421</v>
+        <v>459</v>
       </c>
       <c r="O29" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q29">
         <v>45863.0</v>
       </c>
       <c r="R29" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S29" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B30" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C30" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D30" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E30" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F30" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G30" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H30" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I30" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J30" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K30" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>422</v>
+        <v>460</v>
       </c>
       <c r="N30" s="5" t="s">
-        <v>423</v>
+        <v>461</v>
       </c>
       <c r="O30" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q30">
         <v>45863.0</v>
       </c>
       <c r="R30" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S30" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B31" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C31" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D31" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E31" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F31" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G31" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H31" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I31" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J31" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K31" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>424</v>
+        <v>462</v>
       </c>
       <c r="N31" s="5" t="s">
-        <v>425</v>
+        <v>463</v>
       </c>
       <c r="O31" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q31">
         <v>45863.0</v>
       </c>
       <c r="R31" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S31" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B32" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C32" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D32" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E32" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F32" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G32" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H32" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I32" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J32" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K32" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>426</v>
+        <v>464</v>
       </c>
       <c r="N32" s="5" t="s">
-        <v>427</v>
+        <v>465</v>
       </c>
       <c r="O32" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q32">
         <v>45863.0</v>
       </c>
       <c r="R32" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S32" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B33" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C33" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D33" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E33" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F33" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G33" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H33" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I33" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J33" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K33" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>428</v>
+        <v>466</v>
       </c>
       <c r="N33" s="5" t="s">
-        <v>429</v>
+        <v>467</v>
       </c>
       <c r="O33" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q33">
         <v>45863.0</v>
       </c>
       <c r="R33" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S33" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B34" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C34" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D34" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E34" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F34" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G34" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H34" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I34" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J34" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K34" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>430</v>
+        <v>468</v>
       </c>
       <c r="N34" s="5" t="s">
-        <v>431</v>
+        <v>469</v>
       </c>
       <c r="O34" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q34">
         <v>45863.0</v>
       </c>
       <c r="R34" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S34" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B35" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C35" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D35" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E35" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F35" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G35" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H35" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I35" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J35" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K35" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>432</v>
+        <v>470</v>
       </c>
       <c r="N35" s="5" t="s">
-        <v>433</v>
+        <v>471</v>
       </c>
       <c r="O35" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q35">
         <v>45863.0</v>
       </c>
       <c r="R35" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S35" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B36" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C36" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D36" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E36" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F36" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G36" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H36" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I36" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J36" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K36" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>434</v>
+        <v>472</v>
       </c>
       <c r="N36" s="5" t="s">
-        <v>435</v>
+        <v>473</v>
       </c>
       <c r="O36" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q36">
         <v>45863.0</v>
       </c>
       <c r="R36" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S36" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C37" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D37" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E37" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F37" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G37" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H37" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I37" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J37" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K37" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>436</v>
+        <v>474</v>
       </c>
       <c r="N37" s="5" t="s">
-        <v>437</v>
+        <v>475</v>
       </c>
       <c r="O37" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q37">
         <v>45863.0</v>
       </c>
       <c r="R37" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S37" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B38" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C38" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D38" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E38" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F38" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G38" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H38" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I38" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J38" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K38" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>438</v>
+        <v>476</v>
       </c>
       <c r="N38" s="5" t="s">
-        <v>439</v>
+        <v>477</v>
       </c>
       <c r="O38" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q38">
         <v>45863.0</v>
       </c>
       <c r="R38" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S38" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B39" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C39" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D39" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E39" t="s">
-        <v>440</v>
+        <v>478</v>
       </c>
       <c r="F39" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G39" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H39" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I39" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J39" t="s">
-        <v>441</v>
+        <v>479</v>
       </c>
       <c r="K39" t="s">
-        <v>442</v>
+        <v>480</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>443</v>
+        <v>481</v>
       </c>
       <c r="N39" s="5" t="s">
-        <v>444</v>
+        <v>482</v>
       </c>
       <c r="O39" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P39">
         <v>45748.0</v>
       </c>
       <c r="Q39">
         <v>46121.0</v>
       </c>
       <c r="R39" t="s">
-        <v>445</v>
+        <v>483</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B40" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C40" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D40" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E40" t="s">
-        <v>440</v>
+        <v>478</v>
       </c>
       <c r="F40" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G40" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H40" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I40" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J40" t="s">
-        <v>441</v>
+        <v>479</v>
       </c>
       <c r="K40" t="s">
-        <v>442</v>
+        <v>480</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>443</v>
+        <v>481</v>
       </c>
       <c r="N40" s="5" t="s">
-        <v>444</v>
+        <v>482</v>
       </c>
       <c r="O40" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P40">
         <v>45826.0</v>
       </c>
       <c r="Q40">
         <v>46121.0</v>
       </c>
       <c r="R40" t="s">
-        <v>446</v>
+        <v>484</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B41" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C41" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D41" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E41" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F41" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G41" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H41" t="s">
-        <v>447</v>
+        <v>485</v>
       </c>
       <c r="I41" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J41" t="s">
-        <v>448</v>
+        <v>486</v>
       </c>
       <c r="K41" t="s">
-        <v>449</v>
+        <v>487</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>450</v>
+        <v>488</v>
       </c>
       <c r="N41" s="5" t="s">
-        <v>451</v>
+        <v>489</v>
       </c>
       <c r="O41" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q41">
         <v>46008.0</v>
       </c>
       <c r="R41" t="s">
-        <v>452</v>
+        <v>490</v>
       </c>
       <c r="S41" t="s">
-        <v>453</v>
+        <v>491</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B42" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C42" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D42" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E42" t="s">
-        <v>440</v>
+        <v>478</v>
       </c>
       <c r="F42" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G42" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H42" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I42" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J42" t="s">
-        <v>454</v>
+        <v>492</v>
       </c>
       <c r="K42" t="s">
-        <v>455</v>
+        <v>493</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>456</v>
+        <v>494</v>
       </c>
       <c r="N42" s="5" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="O42" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q42">
         <v>45826.0</v>
       </c>
       <c r="R42" t="s">
-        <v>457</v>
+        <v>495</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B43" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C43" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D43" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E43" t="s">
-        <v>440</v>
+        <v>478</v>
       </c>
       <c r="F43" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G43" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H43" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I43" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J43" t="s">
-        <v>454</v>
+        <v>492</v>
       </c>
       <c r="K43" t="s">
-        <v>455</v>
+        <v>493</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>456</v>
+        <v>494</v>
       </c>
       <c r="N43" s="5" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="O43" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q43">
         <v>45826.0</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B44" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C44" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D44" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E44" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F44" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G44" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H44" t="s">
-        <v>458</v>
+        <v>496</v>
       </c>
       <c r="I44" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J44" t="s">
-        <v>448</v>
+        <v>486</v>
       </c>
       <c r="K44" t="s">
-        <v>449</v>
+        <v>487</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>450</v>
+        <v>488</v>
       </c>
       <c r="N44" s="5" t="s">
-        <v>451</v>
+        <v>489</v>
       </c>
       <c r="O44" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q44">
         <v>46030.0</v>
       </c>
       <c r="R44" t="s">
-        <v>452</v>
+        <v>490</v>
       </c>
       <c r="S44" t="s">
-        <v>453</v>
+        <v>491</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B45" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C45" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D45" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E45" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F45" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G45" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H45" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I45" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J45" t="s">
-        <v>459</v>
+        <v>497</v>
       </c>
       <c r="K45" t="s">
-        <v>460</v>
+        <v>498</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>461</v>
+        <v>499</v>
       </c>
       <c r="N45" s="5" t="s">
-        <v>462</v>
+        <v>500</v>
       </c>
       <c r="O45" t="s">
-        <v>463</v>
+        <v>501</v>
       </c>
       <c r="P45">
         <v>46035.0</v>
       </c>
       <c r="Q45" t="s">
-        <v>357</v>
+        <v>395</v>
       </c>
       <c r="R45" t="s">
-        <v>464</v>
+        <v>502</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B46" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C46" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D46" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E46" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F46" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G46" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H46" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I46" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J46" t="s">
-        <v>459</v>
+        <v>497</v>
       </c>
       <c r="K46" t="s">
-        <v>460</v>
+        <v>498</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>461</v>
+        <v>499</v>
       </c>
       <c r="N46" s="5" t="s">
-        <v>462</v>
+        <v>500</v>
       </c>
       <c r="O46" t="s">
-        <v>463</v>
+        <v>501</v>
       </c>
       <c r="P46">
         <v>46035.0</v>
       </c>
       <c r="Q46" t="s">
-        <v>357</v>
+        <v>395</v>
       </c>
       <c r="R46" t="s">
-        <v>464</v>
+        <v>502</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B47" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C47" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D47" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E47" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F47" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G47" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H47" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I47" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J47" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K47" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>376</v>
+        <v>414</v>
       </c>
       <c r="N47" s="5" t="s">
-        <v>377</v>
+        <v>415</v>
       </c>
       <c r="O47" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q47">
         <v>45863.0</v>
       </c>
       <c r="R47" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S47" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B48" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C48" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D48" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E48" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F48" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G48" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H48" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I48" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J48" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K48" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>380</v>
+        <v>418</v>
       </c>
       <c r="N48" s="5" t="s">
-        <v>381</v>
+        <v>419</v>
       </c>
       <c r="O48" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q48">
         <v>45863.0</v>
       </c>
       <c r="R48" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S48" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B49" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C49" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D49" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E49" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F49" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G49" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H49" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I49" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J49" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K49" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>383</v>
+        <v>421</v>
       </c>
       <c r="N49" s="5" t="s">
-        <v>384</v>
+        <v>422</v>
       </c>
       <c r="O49" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q49">
         <v>45863.0</v>
       </c>
       <c r="R49" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S49" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B50" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C50" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D50" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E50" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F50" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G50" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H50" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I50" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J50" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K50" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>385</v>
+        <v>423</v>
       </c>
       <c r="N50" s="5" t="s">
-        <v>386</v>
+        <v>424</v>
       </c>
       <c r="O50" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q50">
         <v>45863.0</v>
       </c>
       <c r="R50" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S50" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B51" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C51" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D51" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E51" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F51" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G51" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H51" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I51" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J51" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K51" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>387</v>
+        <v>425</v>
       </c>
       <c r="N51" s="5" t="s">
-        <v>388</v>
+        <v>426</v>
       </c>
       <c r="O51" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q51">
         <v>45863.0</v>
       </c>
       <c r="R51" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S51" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B52" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C52" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D52" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E52" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F52" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G52" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H52" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I52" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J52" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K52" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>389</v>
+        <v>427</v>
       </c>
       <c r="N52" s="5" t="s">
-        <v>390</v>
+        <v>428</v>
       </c>
       <c r="O52" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q52">
         <v>45863.0</v>
       </c>
       <c r="R52" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S52" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B53" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C53" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D53" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E53" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F53" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G53" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H53" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I53" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J53" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K53" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>391</v>
+        <v>429</v>
       </c>
       <c r="N53" s="5" t="s">
-        <v>392</v>
+        <v>430</v>
       </c>
       <c r="O53" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q53">
         <v>45863.0</v>
       </c>
       <c r="R53" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S53" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B54" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C54" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D54" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E54" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F54" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G54" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H54" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I54" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J54" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K54" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>393</v>
+        <v>431</v>
       </c>
       <c r="N54" s="5" t="s">
-        <v>394</v>
+        <v>432</v>
       </c>
       <c r="O54" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q54">
         <v>45863.0</v>
       </c>
       <c r="R54" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S54" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B55" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C55" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D55" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E55" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F55" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G55" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H55" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I55" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J55" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K55" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>395</v>
+        <v>433</v>
       </c>
       <c r="N55" s="5" t="s">
-        <v>396</v>
+        <v>434</v>
       </c>
       <c r="O55" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q55">
         <v>45863.0</v>
       </c>
       <c r="R55" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S55" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B56" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C56" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D56" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E56" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F56" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G56" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H56" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I56" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J56" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K56" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>397</v>
+        <v>435</v>
       </c>
       <c r="N56" s="5" t="s">
-        <v>220</v>
+        <v>231</v>
       </c>
       <c r="O56" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q56">
         <v>45863.0</v>
       </c>
       <c r="R56" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S56" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B57" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C57" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D57" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E57" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F57" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G57" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H57" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I57" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J57" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K57" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>398</v>
+        <v>436</v>
       </c>
       <c r="N57" s="5" t="s">
-        <v>399</v>
+        <v>437</v>
       </c>
       <c r="O57" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q57">
         <v>45863.0</v>
       </c>
       <c r="R57" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S57" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B58" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C58" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D58" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E58" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F58" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G58" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H58" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I58" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J58" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K58" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>400</v>
+        <v>438</v>
       </c>
       <c r="N58" s="5" t="s">
-        <v>401</v>
+        <v>439</v>
       </c>
       <c r="O58" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q58">
         <v>45863.0</v>
       </c>
       <c r="R58" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S58" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B59" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C59" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D59" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E59" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F59" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G59" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H59" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I59" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J59" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K59" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>402</v>
+        <v>440</v>
       </c>
       <c r="N59" s="5" t="s">
-        <v>403</v>
+        <v>441</v>
       </c>
       <c r="O59" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q59">
         <v>45863.0</v>
       </c>
       <c r="R59" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S59" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B60" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C60" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D60" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E60" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F60" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G60" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H60" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I60" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J60" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K60" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>404</v>
+        <v>442</v>
       </c>
       <c r="N60" s="5" t="s">
-        <v>405</v>
+        <v>443</v>
       </c>
       <c r="O60" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q60">
         <v>45863.0</v>
       </c>
       <c r="R60" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S60" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B61" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C61" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D61" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E61" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F61" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G61" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H61" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I61" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J61" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K61" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>406</v>
+        <v>444</v>
       </c>
       <c r="N61" s="5" t="s">
-        <v>407</v>
+        <v>445</v>
       </c>
       <c r="O61" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q61">
         <v>45863.0</v>
       </c>
       <c r="R61" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S61" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B62" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C62" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D62" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E62" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F62" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G62" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H62" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I62" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J62" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K62" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>408</v>
+        <v>446</v>
       </c>
       <c r="N62" s="5" t="s">
-        <v>409</v>
+        <v>447</v>
       </c>
       <c r="O62" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q62">
         <v>45863.0</v>
       </c>
       <c r="R62" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S62" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B63" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C63" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D63" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E63" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F63" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G63" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H63" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I63" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J63" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K63" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>410</v>
+        <v>448</v>
       </c>
       <c r="N63" s="5" t="s">
-        <v>411</v>
+        <v>449</v>
       </c>
       <c r="O63" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q63">
         <v>45863.0</v>
       </c>
       <c r="R63" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S63" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B64" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C64" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D64" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E64" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F64" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G64" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H64" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I64" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J64" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K64" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>412</v>
+        <v>450</v>
       </c>
       <c r="N64" s="5" t="s">
-        <v>413</v>
+        <v>451</v>
       </c>
       <c r="O64" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q64">
         <v>45863.0</v>
       </c>
       <c r="R64" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S64" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B65" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C65" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D65" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E65" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F65" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G65" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H65" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I65" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J65" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K65" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>414</v>
+        <v>452</v>
       </c>
       <c r="N65" s="5" t="s">
-        <v>415</v>
+        <v>453</v>
       </c>
       <c r="O65" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q65">
         <v>45863.0</v>
       </c>
       <c r="R65" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S65" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B66" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C66" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D66" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E66" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F66" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G66" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H66" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I66" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J66" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K66" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>416</v>
+        <v>454</v>
       </c>
       <c r="N66" s="5" t="s">
-        <v>417</v>
+        <v>455</v>
       </c>
       <c r="O66" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q66">
         <v>45863.0</v>
       </c>
       <c r="R66" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S66" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B67" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C67" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D67" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E67" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F67" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G67" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H67" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I67" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J67" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K67" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>418</v>
+        <v>456</v>
       </c>
       <c r="N67" s="5" t="s">
-        <v>419</v>
+        <v>457</v>
       </c>
       <c r="O67" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q67">
         <v>45863.0</v>
       </c>
       <c r="R67" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S67" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B68" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C68" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D68" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E68" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F68" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G68" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H68" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I68" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J68" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K68" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>420</v>
+        <v>458</v>
       </c>
       <c r="N68" s="5" t="s">
-        <v>421</v>
+        <v>459</v>
       </c>
       <c r="O68" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q68">
         <v>45863.0</v>
       </c>
       <c r="R68" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S68" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B69" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C69" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D69" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E69" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F69" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G69" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H69" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I69" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J69" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K69" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>422</v>
+        <v>460</v>
       </c>
       <c r="N69" s="5" t="s">
-        <v>423</v>
+        <v>461</v>
       </c>
       <c r="O69" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q69">
         <v>45863.0</v>
       </c>
       <c r="R69" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S69" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B70" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C70" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D70" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E70" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F70" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G70" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H70" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I70" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J70" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K70" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>424</v>
+        <v>462</v>
       </c>
       <c r="N70" s="5" t="s">
-        <v>425</v>
+        <v>463</v>
       </c>
       <c r="O70" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q70">
         <v>45863.0</v>
       </c>
       <c r="R70" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S70" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B71" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C71" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D71" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E71" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F71" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G71" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H71" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I71" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J71" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K71" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>426</v>
+        <v>464</v>
       </c>
       <c r="N71" s="5" t="s">
-        <v>427</v>
+        <v>465</v>
       </c>
       <c r="O71" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q71">
         <v>45863.0</v>
       </c>
       <c r="R71" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S71" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B72" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C72" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D72" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E72" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F72" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G72" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H72" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I72" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J72" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K72" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>428</v>
+        <v>466</v>
       </c>
       <c r="N72" s="5" t="s">
-        <v>429</v>
+        <v>467</v>
       </c>
       <c r="O72" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q72">
         <v>45863.0</v>
       </c>
       <c r="R72" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S72" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B73" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C73" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D73" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E73" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F73" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G73" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H73" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I73" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J73" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K73" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>430</v>
+        <v>468</v>
       </c>
       <c r="N73" s="5" t="s">
-        <v>431</v>
+        <v>469</v>
       </c>
       <c r="O73" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q73">
         <v>45863.0</v>
       </c>
       <c r="R73" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S73" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B74" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C74" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D74" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E74" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F74" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G74" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H74" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I74" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J74" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K74" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>432</v>
+        <v>470</v>
       </c>
       <c r="N74" s="5" t="s">
-        <v>433</v>
+        <v>471</v>
       </c>
       <c r="O74" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q74">
         <v>45863.0</v>
       </c>
       <c r="R74" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S74" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B75" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C75" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D75" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E75" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F75" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G75" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H75" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I75" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J75" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K75" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>434</v>
+        <v>472</v>
       </c>
       <c r="N75" s="5" t="s">
-        <v>435</v>
+        <v>473</v>
       </c>
       <c r="O75" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q75">
         <v>45863.0</v>
       </c>
       <c r="R75" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S75" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B76" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C76" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D76" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E76" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F76" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G76" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H76" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I76" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J76" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K76" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>436</v>
+        <v>474</v>
       </c>
       <c r="N76" s="5" t="s">
-        <v>437</v>
+        <v>475</v>
       </c>
       <c r="O76" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q76">
         <v>45863.0</v>
       </c>
       <c r="R76" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S76" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B77" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C77" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D77" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E77" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F77" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G77" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H77" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I77" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J77" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K77" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>438</v>
+        <v>476</v>
       </c>
       <c r="N77" s="5" t="s">
-        <v>439</v>
+        <v>477</v>
       </c>
       <c r="O77" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q77">
         <v>45863.0</v>
       </c>
       <c r="R77" t="s">
-        <v>382</v>
+        <v>420</v>
       </c>
       <c r="S77" t="s">
-        <v>379</v>
+        <v>417</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B78" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C78" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D78" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E78" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F78" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G78" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H78" t="s">
-        <v>465</v>
+        <v>503</v>
       </c>
       <c r="I78" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J78" t="s">
-        <v>466</v>
+        <v>504</v>
       </c>
       <c r="K78" t="s">
-        <v>466</v>
+        <v>504</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>467</v>
+        <v>505</v>
       </c>
       <c r="N78" s="5" t="s">
-        <v>468</v>
+        <v>506</v>
       </c>
       <c r="O78" t="s">
-        <v>463</v>
+        <v>501</v>
       </c>
       <c r="Q78" t="s">
-        <v>357</v>
+        <v>395</v>
       </c>
       <c r="R78" t="s">
-        <v>469</v>
+        <v>507</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B79" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C79" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D79" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E79" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F79" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G79" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H79" t="s">
-        <v>470</v>
+        <v>508</v>
       </c>
       <c r="I79" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J79" t="s">
-        <v>466</v>
+        <v>504</v>
       </c>
       <c r="K79" t="s">
-        <v>466</v>
+        <v>504</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>467</v>
+        <v>505</v>
       </c>
       <c r="N79" s="5" t="s">
-        <v>468</v>
+        <v>506</v>
       </c>
       <c r="O79" t="s">
-        <v>463</v>
+        <v>501</v>
       </c>
       <c r="Q79" t="s">
-        <v>357</v>
+        <v>395</v>
       </c>
       <c r="R79" t="s">
-        <v>469</v>
+        <v>507</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B80" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C80" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D80" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E80" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F80" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G80" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H80" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I80" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J80" t="s">
-        <v>471</v>
+        <v>509</v>
       </c>
       <c r="K80" t="s">
-        <v>472</v>
+        <v>510</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>473</v>
+        <v>511</v>
       </c>
       <c r="N80" s="5" t="s">
-        <v>474</v>
+        <v>512</v>
       </c>
       <c r="O80" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P80">
         <v>45931.0</v>
       </c>
       <c r="Q80">
         <v>46010.0</v>
       </c>
       <c r="R80" t="s">
-        <v>475</v>
+        <v>513</v>
       </c>
       <c r="S80" t="s">
-        <v>475</v>
+        <v>513</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B81" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C81" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D81" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E81" t="s">
-        <v>373</v>
+        <v>411</v>
       </c>
       <c r="F81" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G81" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H81" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I81" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J81" t="s">
-        <v>471</v>
+        <v>509</v>
       </c>
       <c r="K81" t="s">
-        <v>472</v>
+        <v>510</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>473</v>
+        <v>511</v>
       </c>
       <c r="N81" s="5" t="s">
-        <v>474</v>
+        <v>512</v>
       </c>
       <c r="O81" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P81">
         <v>45931.0</v>
       </c>
       <c r="Q81">
         <v>46010.0</v>
       </c>
       <c r="R81" t="s">
-        <v>475</v>
+        <v>513</v>
       </c>
       <c r="S81" t="s">
-        <v>475</v>
+        <v>513</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B82" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C82" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D82" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E82" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F82" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G82" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H82" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I82" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J82" t="s">
-        <v>476</v>
+        <v>514</v>
       </c>
       <c r="K82" t="s">
-        <v>477</v>
+        <v>515</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>478</v>
+        <v>516</v>
       </c>
       <c r="N82" s="5" t="s">
-        <v>479</v>
+        <v>517</v>
       </c>
       <c r="O82" t="s">
-        <v>356</v>
+        <v>394</v>
       </c>
       <c r="Q82" t="s">
-        <v>357</v>
+        <v>395</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B83" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C83" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D83" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E83" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F83" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G83" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H83" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I83" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J83" t="s">
-        <v>476</v>
+        <v>514</v>
       </c>
       <c r="K83" t="s">
-        <v>477</v>
+        <v>515</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>478</v>
+        <v>516</v>
       </c>
       <c r="N83" s="5" t="s">
-        <v>479</v>
+        <v>517</v>
       </c>
       <c r="O83" t="s">
-        <v>356</v>
+        <v>394</v>
       </c>
       <c r="Q83" t="s">
-        <v>357</v>
+        <v>395</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B84" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C84" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D84" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E84" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F84" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G84" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H84" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I84" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J84" t="s">
-        <v>480</v>
+        <v>518</v>
       </c>
       <c r="K84" t="s">
-        <v>481</v>
+        <v>519</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>482</v>
+        <v>520</v>
       </c>
       <c r="N84" s="5" t="s">
-        <v>483</v>
+        <v>521</v>
       </c>
       <c r="O84" t="s">
-        <v>356</v>
+        <v>394</v>
       </c>
       <c r="Q84" t="s">
-        <v>357</v>
+        <v>395</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B85" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C85" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D85" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E85" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F85" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G85" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H85" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I85" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J85" t="s">
-        <v>480</v>
+        <v>518</v>
       </c>
       <c r="K85" t="s">
-        <v>481</v>
+        <v>519</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>482</v>
+        <v>520</v>
       </c>
       <c r="N85" s="5" t="s">
-        <v>483</v>
+        <v>521</v>
       </c>
       <c r="O85" t="s">
-        <v>356</v>
+        <v>394</v>
       </c>
       <c r="Q85" t="s">
-        <v>357</v>
+        <v>395</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B86" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C86" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D86" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E86" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F86" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G86" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H86" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I86" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J86" t="s">
-        <v>484</v>
+        <v>522</v>
       </c>
       <c r="K86" t="s">
-        <v>485</v>
+        <v>523</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>486</v>
+        <v>524</v>
       </c>
       <c r="N86" s="5" t="s">
-        <v>487</v>
+        <v>525</v>
       </c>
       <c r="O86" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P86">
         <v>45966.0</v>
       </c>
       <c r="Q86">
         <v>46031.0</v>
       </c>
       <c r="R86" t="s">
-        <v>488</v>
+        <v>526</v>
       </c>
       <c r="S86" t="s">
-        <v>489</v>
+        <v>527</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B87" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C87" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D87" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E87" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F87" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G87" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H87" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I87" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J87" t="s">
-        <v>484</v>
+        <v>522</v>
       </c>
       <c r="K87" t="s">
-        <v>485</v>
+        <v>523</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>486</v>
+        <v>524</v>
       </c>
       <c r="N87" s="5" t="s">
-        <v>487</v>
+        <v>525</v>
       </c>
       <c r="O87" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P87">
         <v>45966.0</v>
       </c>
       <c r="Q87">
         <v>46031.0</v>
       </c>
       <c r="R87" t="s">
-        <v>488</v>
+        <v>526</v>
       </c>
       <c r="S87" t="s">
-        <v>489</v>
+        <v>527</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B88" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C88" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D88" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E88" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F88" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G88" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H88" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I88" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J88" t="s">
-        <v>490</v>
+        <v>528</v>
       </c>
       <c r="K88" t="s">
-        <v>491</v>
+        <v>529</v>
       </c>
       <c r="L88" t="s">
-        <v>492</v>
+        <v>530</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>493</v>
+        <v>531</v>
       </c>
       <c r="N88" s="5" t="s">
-        <v>494</v>
+        <v>532</v>
       </c>
       <c r="O88" t="s">
-        <v>463</v>
+        <v>501</v>
       </c>
       <c r="P88">
         <v>46034.0</v>
       </c>
       <c r="Q88" t="s">
-        <v>357</v>
+        <v>395</v>
       </c>
       <c r="R88" t="s">
-        <v>495</v>
+        <v>533</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B89" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C89" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D89" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E89" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F89" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G89" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H89" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I89" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J89" t="s">
-        <v>490</v>
+        <v>528</v>
       </c>
       <c r="K89" t="s">
-        <v>491</v>
+        <v>529</v>
       </c>
       <c r="L89" t="s">
-        <v>492</v>
+        <v>530</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>493</v>
+        <v>531</v>
       </c>
       <c r="N89" s="5" t="s">
-        <v>494</v>
+        <v>532</v>
       </c>
       <c r="O89" t="s">
-        <v>463</v>
+        <v>501</v>
       </c>
       <c r="P89">
         <v>46034.0</v>
       </c>
       <c r="Q89" t="s">
-        <v>357</v>
+        <v>395</v>
       </c>
       <c r="R89" t="s">
-        <v>495</v>
+        <v>533</v>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B90" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C90" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D90" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E90" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F90" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G90" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H90" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I90" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J90" t="s">
-        <v>496</v>
+        <v>534</v>
       </c>
       <c r="K90" t="s">
-        <v>497</v>
+        <v>535</v>
       </c>
       <c r="L90" t="s">
-        <v>498</v>
+        <v>536</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>499</v>
+        <v>537</v>
       </c>
       <c r="N90" s="5" t="s">
-        <v>500</v>
+        <v>538</v>
       </c>
       <c r="O90" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P90">
         <v>45957.0</v>
       </c>
       <c r="Q90">
         <v>46031.0</v>
       </c>
       <c r="R90" t="s">
-        <v>501</v>
+        <v>539</v>
       </c>
       <c r="S90" t="s">
-        <v>502</v>
+        <v>540</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B91" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C91" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D91" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E91" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F91" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G91" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H91" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I91" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J91" t="s">
-        <v>496</v>
+        <v>534</v>
       </c>
       <c r="K91" t="s">
-        <v>497</v>
+        <v>535</v>
       </c>
       <c r="L91" t="s">
-        <v>498</v>
+        <v>536</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>499</v>
+        <v>537</v>
       </c>
       <c r="N91" s="5" t="s">
-        <v>500</v>
+        <v>538</v>
       </c>
       <c r="O91" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P91">
         <v>45957.0</v>
       </c>
       <c r="Q91">
         <v>46031.0</v>
       </c>
       <c r="R91" t="s">
-        <v>501</v>
+        <v>539</v>
       </c>
       <c r="S91" t="s">
-        <v>502</v>
+        <v>540</v>
       </c>
     </row>
     <row r="92" spans="1:19">
       <c r="A92" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B92" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C92" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D92" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E92" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F92" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G92" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H92" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I92" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J92" t="s">
-        <v>503</v>
+        <v>541</v>
       </c>
       <c r="K92" t="s">
-        <v>504</v>
+        <v>542</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>505</v>
+        <v>543</v>
       </c>
       <c r="N92" s="5" t="s">
-        <v>506</v>
+        <v>544</v>
       </c>
       <c r="O92" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P92">
         <v>45957.0</v>
       </c>
       <c r="Q92">
         <v>45993.0</v>
       </c>
       <c r="R92" t="s">
-        <v>488</v>
+        <v>526</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B93" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C93" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D93" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E93" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F93" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G93" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H93" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I93" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J93" t="s">
-        <v>503</v>
+        <v>541</v>
       </c>
       <c r="K93" t="s">
-        <v>504</v>
+        <v>542</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>505</v>
+        <v>543</v>
       </c>
       <c r="N93" s="5" t="s">
-        <v>506</v>
+        <v>544</v>
       </c>
       <c r="O93" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P93">
         <v>45957.0</v>
       </c>
       <c r="Q93">
         <v>45993.0</v>
       </c>
       <c r="R93" t="s">
-        <v>488</v>
+        <v>526</v>
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B94" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C94" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D94" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E94" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F94" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G94" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H94" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I94" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J94" t="s">
-        <v>507</v>
+        <v>545</v>
       </c>
       <c r="K94" t="s">
-        <v>508</v>
+        <v>546</v>
       </c>
       <c r="L94" t="s">
-        <v>509</v>
+        <v>547</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>510</v>
+        <v>548</v>
       </c>
       <c r="N94" s="5" t="s">
-        <v>511</v>
+        <v>549</v>
       </c>
       <c r="O94" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P94">
         <v>46031.0</v>
       </c>
       <c r="Q94">
         <v>46059.0</v>
       </c>
       <c r="R94" t="s">
-        <v>488</v>
+        <v>526</v>
       </c>
       <c r="S94" t="s">
-        <v>489</v>
+        <v>527</v>
       </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B95" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C95" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D95" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E95" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F95" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G95" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H95" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I95" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J95" t="s">
-        <v>507</v>
+        <v>545</v>
       </c>
       <c r="K95" t="s">
-        <v>508</v>
+        <v>546</v>
       </c>
       <c r="L95" t="s">
-        <v>509</v>
+        <v>547</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>510</v>
+        <v>548</v>
       </c>
       <c r="N95" s="5" t="s">
-        <v>511</v>
+        <v>549</v>
       </c>
       <c r="O95" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P95">
         <v>46031.0</v>
       </c>
       <c r="Q95">
         <v>46069.0</v>
       </c>
       <c r="R95" t="s">
-        <v>488</v>
+        <v>526</v>
       </c>
       <c r="S95" t="s">
-        <v>489</v>
+        <v>527</v>
       </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B96" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C96" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D96" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E96" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F96" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G96" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H96" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I96" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J96" t="s">
-        <v>512</v>
+        <v>550</v>
       </c>
       <c r="K96" t="s">
-        <v>513</v>
+        <v>551</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>514</v>
+        <v>552</v>
       </c>
       <c r="N96" s="5" t="s">
-        <v>515</v>
+        <v>553</v>
       </c>
       <c r="O96" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P96">
         <v>45966.0</v>
       </c>
       <c r="Q96">
         <v>46049.0</v>
       </c>
       <c r="R96" t="s">
-        <v>488</v>
+        <v>526</v>
       </c>
       <c r="S96" t="s">
-        <v>489</v>
+        <v>527</v>
       </c>
     </row>
     <row r="97" spans="1:19">
       <c r="A97" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B97" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C97" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D97" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E97" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F97" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G97" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H97" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I97" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J97" t="s">
-        <v>512</v>
+        <v>550</v>
       </c>
       <c r="K97" t="s">
-        <v>513</v>
+        <v>551</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>514</v>
+        <v>552</v>
       </c>
       <c r="N97" s="5" t="s">
-        <v>515</v>
+        <v>553</v>
       </c>
       <c r="O97" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P97">
         <v>45966.0</v>
       </c>
       <c r="Q97">
         <v>46049.0</v>
       </c>
       <c r="R97" t="s">
-        <v>488</v>
+        <v>526</v>
       </c>
       <c r="S97" t="s">
-        <v>489</v>
+        <v>527</v>
       </c>
     </row>
     <row r="98" spans="1:19">
       <c r="A98" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B98" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C98" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D98" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E98" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F98" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G98" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H98" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I98" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J98" t="s">
-        <v>516</v>
+        <v>554</v>
       </c>
       <c r="K98" t="s">
-        <v>517</v>
+        <v>555</v>
       </c>
       <c r="L98" t="s">
-        <v>518</v>
+        <v>556</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>519</v>
+        <v>557</v>
       </c>
       <c r="N98" s="5" t="s">
-        <v>520</v>
+        <v>558</v>
       </c>
       <c r="O98" t="s">
-        <v>463</v>
+        <v>501</v>
       </c>
       <c r="P98">
         <v>46034.0</v>
       </c>
       <c r="Q98" t="s">
-        <v>357</v>
+        <v>395</v>
       </c>
       <c r="R98" t="s">
-        <v>495</v>
+        <v>533</v>
       </c>
     </row>
     <row r="99" spans="1:19">
       <c r="A99" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B99" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C99" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D99" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E99" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F99" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G99" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H99" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I99" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J99" t="s">
-        <v>516</v>
+        <v>554</v>
       </c>
       <c r="K99" t="s">
-        <v>517</v>
+        <v>555</v>
       </c>
       <c r="L99" t="s">
-        <v>518</v>
+        <v>556</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>519</v>
+        <v>557</v>
       </c>
       <c r="N99" s="5" t="s">
-        <v>520</v>
+        <v>558</v>
       </c>
       <c r="O99" t="s">
-        <v>463</v>
+        <v>501</v>
       </c>
       <c r="P99">
         <v>46034.0</v>
       </c>
       <c r="Q99" t="s">
-        <v>357</v>
+        <v>395</v>
       </c>
       <c r="R99" t="s">
-        <v>495</v>
+        <v>533</v>
       </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B100" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C100" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D100" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E100" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F100" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G100" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H100" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I100" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J100" t="s">
-        <v>521</v>
+        <v>559</v>
       </c>
       <c r="K100" t="s">
-        <v>522</v>
+        <v>560</v>
       </c>
       <c r="L100" t="s">
-        <v>523</v>
+        <v>561</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>524</v>
+        <v>562</v>
       </c>
       <c r="N100" s="5" t="s">
-        <v>525</v>
+        <v>563</v>
       </c>
       <c r="O100" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P100">
         <v>45971.0</v>
       </c>
       <c r="Q100">
         <v>46031.0</v>
       </c>
       <c r="R100" t="s">
-        <v>488</v>
+        <v>526</v>
       </c>
       <c r="S100" t="s">
-        <v>489</v>
+        <v>527</v>
       </c>
     </row>
     <row r="101" spans="1:19">
       <c r="A101" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B101" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C101" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D101" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E101" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F101" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G101" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H101" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I101" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J101" t="s">
-        <v>521</v>
+        <v>559</v>
       </c>
       <c r="K101" t="s">
-        <v>522</v>
+        <v>560</v>
       </c>
       <c r="L101" t="s">
-        <v>523</v>
+        <v>561</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>524</v>
+        <v>562</v>
       </c>
       <c r="N101" s="5" t="s">
-        <v>525</v>
+        <v>563</v>
       </c>
       <c r="O101" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P101">
         <v>45971.0</v>
       </c>
       <c r="Q101">
         <v>46031.0</v>
       </c>
       <c r="R101" t="s">
-        <v>488</v>
+        <v>526</v>
       </c>
       <c r="S101" t="s">
-        <v>489</v>
+        <v>527</v>
       </c>
     </row>
     <row r="102" spans="1:19">
       <c r="A102" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B102" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C102" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D102" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E102" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F102" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G102" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H102" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I102" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J102" t="s">
-        <v>526</v>
+        <v>564</v>
       </c>
       <c r="K102" t="s">
-        <v>527</v>
+        <v>565</v>
       </c>
       <c r="M102" s="5" t="s">
-        <v>528</v>
+        <v>566</v>
       </c>
       <c r="N102" s="5" t="s">
-        <v>529</v>
+        <v>567</v>
       </c>
       <c r="O102" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q102">
         <v>45957.0</v>
       </c>
       <c r="R102" t="s">
-        <v>530</v>
+        <v>568</v>
       </c>
     </row>
     <row r="103" spans="1:19">
       <c r="A103" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B103" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C103" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D103" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E103" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F103" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G103" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H103" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I103" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J103" t="s">
-        <v>526</v>
+        <v>564</v>
       </c>
       <c r="K103" t="s">
-        <v>527</v>
+        <v>565</v>
       </c>
       <c r="M103" s="5" t="s">
-        <v>528</v>
+        <v>566</v>
       </c>
       <c r="N103" s="5" t="s">
-        <v>529</v>
+        <v>567</v>
       </c>
       <c r="O103" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q103">
         <v>45957.0</v>
       </c>
       <c r="R103" t="s">
-        <v>530</v>
+        <v>568</v>
       </c>
     </row>
     <row r="104" spans="1:19">
       <c r="A104" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B104" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C104" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D104" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E104" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F104" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G104" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H104" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I104" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J104" t="s">
-        <v>531</v>
+        <v>569</v>
       </c>
       <c r="K104" t="s">
-        <v>527</v>
+        <v>565</v>
       </c>
       <c r="L104" t="s">
-        <v>532</v>
+        <v>570</v>
       </c>
       <c r="M104" s="5" t="s">
-        <v>533</v>
+        <v>571</v>
       </c>
       <c r="N104" s="5" t="s">
-        <v>534</v>
+        <v>572</v>
       </c>
       <c r="O104" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q104">
         <v>45957.0</v>
       </c>
       <c r="R104" t="s">
-        <v>535</v>
+        <v>573</v>
       </c>
       <c r="S104" t="s">
-        <v>536</v>
+        <v>574</v>
       </c>
     </row>
     <row r="105" spans="1:19">
       <c r="A105" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B105" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C105" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D105" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E105" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F105" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G105" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H105" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I105" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J105" t="s">
-        <v>526</v>
+        <v>564</v>
       </c>
       <c r="K105" t="s">
-        <v>527</v>
+        <v>565</v>
       </c>
       <c r="M105" s="5" t="s">
-        <v>533</v>
+        <v>571</v>
       </c>
       <c r="N105" s="5" t="s">
-        <v>534</v>
+        <v>572</v>
       </c>
       <c r="O105" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q105">
         <v>45957.0</v>
       </c>
       <c r="R105" t="s">
-        <v>530</v>
+        <v>568</v>
       </c>
       <c r="S105" t="s">
-        <v>536</v>
+        <v>574</v>
       </c>
     </row>
     <row r="106" spans="1:19">
       <c r="A106" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B106" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C106" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D106" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E106" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F106" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G106" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H106" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I106" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J106" t="s">
-        <v>526</v>
+        <v>564</v>
       </c>
       <c r="K106" t="s">
-        <v>527</v>
+        <v>565</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>537</v>
+        <v>575</v>
       </c>
       <c r="N106" s="5" t="s">
-        <v>538</v>
+        <v>576</v>
       </c>
       <c r="O106" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q106">
         <v>45957.0</v>
       </c>
       <c r="R106" t="s">
-        <v>535</v>
+        <v>573</v>
       </c>
     </row>
     <row r="107" spans="1:19">
       <c r="A107" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B107" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C107" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D107" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E107" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F107" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G107" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H107" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I107" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J107" t="s">
-        <v>526</v>
+        <v>564</v>
       </c>
       <c r="K107" t="s">
-        <v>527</v>
+        <v>565</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>537</v>
+        <v>575</v>
       </c>
       <c r="N107" s="5" t="s">
-        <v>538</v>
+        <v>576</v>
       </c>
       <c r="O107" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q107">
         <v>45957.0</v>
       </c>
       <c r="R107" t="s">
-        <v>530</v>
+        <v>568</v>
       </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B108" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C108" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D108" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E108" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F108" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G108" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H108" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I108" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J108" t="s">
-        <v>539</v>
+        <v>577</v>
       </c>
       <c r="K108" t="s">
-        <v>540</v>
+        <v>578</v>
       </c>
       <c r="L108" t="s">
-        <v>541</v>
+        <v>579</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>542</v>
+        <v>580</v>
       </c>
       <c r="N108" s="5" t="s">
-        <v>543</v>
+        <v>581</v>
       </c>
       <c r="O108" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P108">
         <v>45978.0</v>
       </c>
       <c r="Q108">
         <v>46031.0</v>
       </c>
       <c r="R108" t="s">
-        <v>488</v>
+        <v>526</v>
       </c>
       <c r="S108" t="s">
-        <v>489</v>
+        <v>527</v>
       </c>
     </row>
     <row r="109" spans="1:19">
       <c r="A109" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B109" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C109" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D109" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E109" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F109" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G109" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H109" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I109" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J109" t="s">
-        <v>539</v>
+        <v>577</v>
       </c>
       <c r="K109" t="s">
-        <v>540</v>
+        <v>578</v>
       </c>
       <c r="L109" t="s">
-        <v>541</v>
+        <v>579</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>542</v>
+        <v>580</v>
       </c>
       <c r="N109" s="5" t="s">
-        <v>543</v>
+        <v>581</v>
       </c>
       <c r="O109" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P109">
         <v>45978.0</v>
       </c>
       <c r="Q109">
         <v>46031.0</v>
       </c>
       <c r="R109" t="s">
-        <v>488</v>
+        <v>526</v>
       </c>
       <c r="S109" t="s">
-        <v>489</v>
+        <v>527</v>
       </c>
     </row>
     <row r="110" spans="1:19">
       <c r="A110" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B110" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C110" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D110" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E110" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F110" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G110" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H110" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I110" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J110" t="s">
-        <v>544</v>
+        <v>582</v>
       </c>
       <c r="K110" t="s">
-        <v>545</v>
+        <v>583</v>
       </c>
       <c r="L110" t="s">
-        <v>546</v>
+        <v>584</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>547</v>
+        <v>585</v>
       </c>
       <c r="N110" s="5" t="s">
-        <v>548</v>
+        <v>586</v>
       </c>
       <c r="O110" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P110">
         <v>45966.0</v>
       </c>
       <c r="Q110">
         <v>46027.0</v>
       </c>
       <c r="R110" t="s">
-        <v>549</v>
+        <v>587</v>
       </c>
       <c r="S110" t="s">
-        <v>550</v>
+        <v>588</v>
       </c>
     </row>
     <row r="111" spans="1:19">
       <c r="A111" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B111" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C111" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D111" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E111" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F111" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G111" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H111" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I111" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J111" t="s">
-        <v>544</v>
+        <v>582</v>
       </c>
       <c r="K111" t="s">
-        <v>545</v>
+        <v>583</v>
       </c>
       <c r="L111" t="s">
-        <v>546</v>
+        <v>584</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>547</v>
+        <v>585</v>
       </c>
       <c r="N111" s="5" t="s">
-        <v>548</v>
+        <v>586</v>
       </c>
       <c r="O111" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P111">
         <v>45966.0</v>
       </c>
       <c r="Q111">
         <v>46027.0</v>
       </c>
       <c r="R111" t="s">
-        <v>549</v>
+        <v>587</v>
       </c>
       <c r="S111" t="s">
-        <v>550</v>
+        <v>588</v>
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B112" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C112" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D112" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E112" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F112" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G112" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H112" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I112" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J112" t="s">
-        <v>551</v>
+        <v>589</v>
       </c>
       <c r="K112" t="s">
-        <v>552</v>
+        <v>590</v>
       </c>
       <c r="L112" t="s">
-        <v>553</v>
+        <v>591</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>554</v>
+        <v>592</v>
       </c>
       <c r="N112" s="5" t="s">
-        <v>555</v>
+        <v>593</v>
       </c>
       <c r="O112" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P112">
         <v>45957.0</v>
       </c>
       <c r="Q112">
         <v>45966.0</v>
       </c>
       <c r="R112" t="s">
-        <v>488</v>
+        <v>526</v>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B113" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C113" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D113" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E113" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F113" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G113" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H113" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I113" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J113" t="s">
-        <v>551</v>
+        <v>589</v>
       </c>
       <c r="K113" t="s">
-        <v>552</v>
+        <v>590</v>
       </c>
       <c r="L113" t="s">
-        <v>553</v>
+        <v>591</v>
       </c>
       <c r="M113" s="5" t="s">
-        <v>554</v>
+        <v>592</v>
       </c>
       <c r="N113" s="5" t="s">
-        <v>555</v>
+        <v>593</v>
       </c>
       <c r="O113" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P113">
         <v>45957.0</v>
       </c>
       <c r="Q113">
         <v>45966.0</v>
       </c>
       <c r="R113" t="s">
-        <v>488</v>
+        <v>526</v>
       </c>
     </row>
     <row r="114" spans="1:19">
       <c r="A114" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B114" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C114" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D114" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E114" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F114" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G114" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H114" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I114" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J114" t="s">
-        <v>556</v>
+        <v>594</v>
       </c>
       <c r="K114" t="s">
-        <v>557</v>
+        <v>595</v>
       </c>
       <c r="L114" t="s">
-        <v>558</v>
+        <v>596</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>559</v>
+        <v>597</v>
       </c>
       <c r="N114" s="5" t="s">
-        <v>560</v>
+        <v>598</v>
       </c>
       <c r="O114" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P114">
         <v>45957.0</v>
       </c>
       <c r="Q114">
         <v>45983.0</v>
       </c>
       <c r="R114" t="s">
-        <v>561</v>
+        <v>599</v>
       </c>
       <c r="S114" t="s">
-        <v>562</v>
+        <v>600</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B115" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C115" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D115" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E115" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F115" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G115" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H115" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I115" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J115" t="s">
-        <v>556</v>
+        <v>594</v>
       </c>
       <c r="K115" t="s">
-        <v>557</v>
+        <v>595</v>
       </c>
       <c r="L115" t="s">
-        <v>558</v>
+        <v>596</v>
       </c>
       <c r="M115" s="5" t="s">
-        <v>559</v>
+        <v>597</v>
       </c>
       <c r="N115" s="5" t="s">
-        <v>560</v>
+        <v>598</v>
       </c>
       <c r="O115" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P115">
         <v>45957.0</v>
       </c>
       <c r="Q115">
         <v>45983.0</v>
       </c>
       <c r="R115" t="s">
-        <v>561</v>
+        <v>599</v>
       </c>
       <c r="S115" t="s">
-        <v>562</v>
+        <v>600</v>
       </c>
     </row>
     <row r="116" spans="1:19">
       <c r="A116" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B116" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C116" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D116" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E116" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F116" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G116" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H116" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I116" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J116" t="s">
-        <v>563</v>
+        <v>601</v>
       </c>
       <c r="K116" t="s">
-        <v>564</v>
+        <v>602</v>
       </c>
       <c r="L116" t="s">
-        <v>565</v>
+        <v>603</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>566</v>
+        <v>604</v>
       </c>
       <c r="N116" s="5" t="s">
-        <v>567</v>
+        <v>605</v>
       </c>
       <c r="O116" t="s">
-        <v>463</v>
+        <v>501</v>
       </c>
       <c r="P116">
         <v>46034.0</v>
       </c>
       <c r="Q116" t="s">
-        <v>357</v>
+        <v>395</v>
       </c>
       <c r="R116" t="s">
-        <v>488</v>
+        <v>526</v>
       </c>
     </row>
     <row r="117" spans="1:19">
       <c r="A117" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B117" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C117" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D117" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E117" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F117" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G117" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H117" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I117" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J117" t="s">
-        <v>563</v>
+        <v>601</v>
       </c>
       <c r="K117" t="s">
-        <v>564</v>
+        <v>602</v>
       </c>
       <c r="L117" t="s">
-        <v>565</v>
+        <v>603</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>566</v>
+        <v>604</v>
       </c>
       <c r="N117" s="5" t="s">
-        <v>567</v>
+        <v>605</v>
       </c>
       <c r="O117" t="s">
-        <v>463</v>
+        <v>501</v>
       </c>
       <c r="P117">
         <v>46034.0</v>
       </c>
       <c r="Q117" t="s">
-        <v>357</v>
+        <v>395</v>
       </c>
       <c r="R117" t="s">
-        <v>488</v>
+        <v>526</v>
       </c>
     </row>
     <row r="118" spans="1:19">
       <c r="A118" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B118" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C118" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D118" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E118" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F118" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G118" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H118" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I118" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J118" t="s">
-        <v>568</v>
+        <v>606</v>
       </c>
       <c r="K118" t="s">
-        <v>569</v>
+        <v>607</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>570</v>
+        <v>608</v>
       </c>
       <c r="N118" s="5" t="s">
-        <v>571</v>
+        <v>609</v>
       </c>
       <c r="O118" t="s">
-        <v>463</v>
+        <v>501</v>
       </c>
       <c r="P118">
         <v>46266.0</v>
       </c>
       <c r="Q118" t="s">
-        <v>357</v>
+        <v>395</v>
       </c>
       <c r="R118" t="s">
-        <v>488</v>
+        <v>526</v>
       </c>
       <c r="S118" t="s">
-        <v>489</v>
+        <v>527</v>
       </c>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B119" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C119" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D119" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E119" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F119" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G119" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H119" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I119" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J119" t="s">
-        <v>568</v>
+        <v>606</v>
       </c>
       <c r="K119" t="s">
-        <v>569</v>
+        <v>607</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>570</v>
+        <v>608</v>
       </c>
       <c r="N119" s="5" t="s">
-        <v>571</v>
+        <v>609</v>
       </c>
       <c r="O119" t="s">
-        <v>463</v>
+        <v>501</v>
       </c>
       <c r="P119">
         <v>46031.0</v>
       </c>
       <c r="Q119" t="s">
-        <v>357</v>
+        <v>395</v>
       </c>
       <c r="R119" t="s">
-        <v>488</v>
+        <v>526</v>
       </c>
       <c r="S119" t="s">
-        <v>489</v>
+        <v>527</v>
       </c>
     </row>
     <row r="120" spans="1:19">
       <c r="A120" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B120" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C120" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D120" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E120" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F120" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G120" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H120" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I120" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J120" t="s">
-        <v>572</v>
+        <v>610</v>
       </c>
       <c r="K120" t="s">
-        <v>573</v>
+        <v>611</v>
       </c>
       <c r="L120" t="s">
-        <v>574</v>
+        <v>612</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>575</v>
+        <v>613</v>
       </c>
       <c r="N120" s="5" t="s">
-        <v>576</v>
+        <v>614</v>
       </c>
       <c r="O120" t="s">
-        <v>463</v>
+        <v>501</v>
       </c>
       <c r="P120">
         <v>45999.0</v>
       </c>
       <c r="Q120" t="s">
-        <v>357</v>
+        <v>395</v>
       </c>
       <c r="R120" t="s">
-        <v>488</v>
+        <v>526</v>
       </c>
     </row>
     <row r="121" spans="1:19">
       <c r="A121" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B121" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C121" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D121" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E121" t="s">
-        <v>349</v>
+        <v>387</v>
       </c>
       <c r="F121" t="s">
-        <v>235</v>
+        <v>246</v>
       </c>
       <c r="G121" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H121" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I121" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J121" t="s">
-        <v>572</v>
+        <v>610</v>
       </c>
       <c r="K121" t="s">
-        <v>573</v>
+        <v>611</v>
       </c>
       <c r="L121" t="s">
-        <v>574</v>
+        <v>612</v>
       </c>
       <c r="M121" s="5" t="s">
-        <v>575</v>
+        <v>613</v>
       </c>
       <c r="N121" s="5" t="s">
-        <v>576</v>
+        <v>614</v>
       </c>
       <c r="O121" t="s">
-        <v>463</v>
+        <v>501</v>
       </c>
       <c r="P121">
         <v>45999.0</v>
       </c>
       <c r="Q121" t="s">
-        <v>357</v>
+        <v>395</v>
       </c>
       <c r="R121" t="s">
-        <v>488</v>
+        <v>526</v>
       </c>
     </row>
     <row r="122" spans="1:19">
       <c r="A122" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B122" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C122" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D122" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E122" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F122" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G122" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H122" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I122" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J122" t="s">
-        <v>577</v>
+        <v>615</v>
       </c>
       <c r="K122" t="s">
-        <v>578</v>
+        <v>616</v>
       </c>
       <c r="M122" s="5" t="s">
-        <v>579</v>
+        <v>617</v>
       </c>
       <c r="N122" s="5" t="s">
-        <v>580</v>
+        <v>618</v>
       </c>
       <c r="O122" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q122">
         <v>45348.0</v>
       </c>
     </row>
     <row r="123" spans="1:19">
       <c r="A123" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B123" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C123" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D123" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E123" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F123" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G123" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H123" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I123" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J123" t="s">
-        <v>577</v>
+        <v>615</v>
       </c>
       <c r="K123" t="s">
-        <v>578</v>
+        <v>616</v>
       </c>
       <c r="M123" s="5" t="s">
-        <v>579</v>
+        <v>617</v>
       </c>
       <c r="N123" s="5" t="s">
-        <v>580</v>
+        <v>618</v>
       </c>
       <c r="O123" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q123">
         <v>45348.0</v>
       </c>
       <c r="R123" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="124" spans="1:19">
       <c r="A124" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B124" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C124" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D124" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E124" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F124" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G124" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H124" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I124" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J124" t="s">
-        <v>582</v>
+        <v>620</v>
       </c>
       <c r="K124" t="s">
-        <v>583</v>
+        <v>621</v>
       </c>
       <c r="M124" s="5" t="s">
-        <v>584</v>
+        <v>622</v>
       </c>
       <c r="N124" s="5" t="s">
-        <v>585</v>
+        <v>623</v>
       </c>
       <c r="O124" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q124">
         <v>45356.0</v>
       </c>
     </row>
     <row r="125" spans="1:19">
       <c r="A125" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B125" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C125" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D125" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E125" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F125" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G125" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H125" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I125" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J125" t="s">
-        <v>582</v>
+        <v>620</v>
       </c>
       <c r="K125" t="s">
-        <v>583</v>
+        <v>621</v>
       </c>
       <c r="M125" s="5" t="s">
-        <v>584</v>
+        <v>622</v>
       </c>
       <c r="N125" s="5" t="s">
-        <v>585</v>
+        <v>623</v>
       </c>
       <c r="O125" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q125">
         <v>45356.0</v>
       </c>
       <c r="R125" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="126" spans="1:19">
       <c r="A126" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B126" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C126" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D126" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E126" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F126" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G126" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H126" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I126" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J126" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K126" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M126" s="5" t="s">
-        <v>438</v>
+        <v>476</v>
       </c>
       <c r="N126" s="5" t="s">
-        <v>439</v>
+        <v>477</v>
       </c>
       <c r="O126" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P126">
         <v>44427.0</v>
       </c>
       <c r="Q126">
         <v>44790.0</v>
       </c>
       <c r="R126" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="127" spans="1:19">
       <c r="A127" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B127" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C127" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D127" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E127" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F127" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G127" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H127" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I127" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J127" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K127" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M127" s="5" t="s">
-        <v>376</v>
+        <v>414</v>
       </c>
       <c r="N127" s="5" t="s">
-        <v>377</v>
+        <v>415</v>
       </c>
       <c r="O127" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P127">
         <v>44427.0</v>
       </c>
       <c r="Q127">
         <v>44790.0</v>
       </c>
       <c r="R127" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="128" spans="1:19">
       <c r="A128" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B128" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C128" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D128" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E128" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F128" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G128" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H128" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I128" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J128" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K128" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M128" s="5" t="s">
-        <v>380</v>
+        <v>418</v>
       </c>
       <c r="N128" s="5" t="s">
-        <v>381</v>
+        <v>419</v>
       </c>
       <c r="O128" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P128">
         <v>44427.0</v>
       </c>
       <c r="Q128">
         <v>44790.0</v>
       </c>
       <c r="R128" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="129" spans="1:19">
       <c r="A129" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B129" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C129" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D129" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E129" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F129" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G129" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H129" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I129" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J129" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K129" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M129" s="5" t="s">
-        <v>383</v>
+        <v>421</v>
       </c>
       <c r="N129" s="5" t="s">
-        <v>384</v>
+        <v>422</v>
       </c>
       <c r="O129" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P129">
         <v>44427.0</v>
       </c>
       <c r="Q129">
         <v>44790.0</v>
       </c>
       <c r="R129" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="130" spans="1:19">
       <c r="A130" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B130" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C130" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D130" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E130" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F130" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G130" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H130" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I130" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J130" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K130" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M130" s="5" t="s">
-        <v>385</v>
+        <v>423</v>
       </c>
       <c r="N130" s="5" t="s">
-        <v>386</v>
+        <v>424</v>
       </c>
       <c r="O130" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P130">
         <v>44427.0</v>
       </c>
       <c r="Q130">
         <v>44790.0</v>
       </c>
       <c r="R130" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="131" spans="1:19">
       <c r="A131" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B131" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C131" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D131" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E131" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F131" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G131" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H131" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I131" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J131" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K131" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M131" s="5" t="s">
-        <v>387</v>
+        <v>425</v>
       </c>
       <c r="N131" s="5" t="s">
-        <v>388</v>
+        <v>426</v>
       </c>
       <c r="O131" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P131">
         <v>44427.0</v>
       </c>
       <c r="Q131">
         <v>44790.0</v>
       </c>
       <c r="R131" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="132" spans="1:19">
       <c r="A132" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B132" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C132" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D132" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E132" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F132" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G132" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H132" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I132" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J132" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K132" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M132" s="5" t="s">
-        <v>389</v>
+        <v>427</v>
       </c>
       <c r="N132" s="5" t="s">
-        <v>390</v>
+        <v>428</v>
       </c>
       <c r="O132" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P132">
         <v>44427.0</v>
       </c>
       <c r="Q132">
         <v>44790.0</v>
       </c>
       <c r="R132" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="133" spans="1:19">
       <c r="A133" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B133" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C133" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D133" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E133" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F133" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G133" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H133" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I133" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J133" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K133" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M133" s="5" t="s">
-        <v>391</v>
+        <v>429</v>
       </c>
       <c r="N133" s="5" t="s">
-        <v>392</v>
+        <v>430</v>
       </c>
       <c r="O133" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P133">
         <v>44427.0</v>
       </c>
       <c r="Q133">
         <v>44790.0</v>
       </c>
       <c r="R133" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="134" spans="1:19">
       <c r="A134" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B134" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C134" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D134" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E134" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F134" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G134" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H134" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I134" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J134" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K134" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M134" s="5" t="s">
-        <v>393</v>
+        <v>431</v>
       </c>
       <c r="N134" s="5" t="s">
-        <v>394</v>
+        <v>432</v>
       </c>
       <c r="O134" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P134">
         <v>44427.0</v>
       </c>
       <c r="Q134">
         <v>44790.0</v>
       </c>
       <c r="R134" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="135" spans="1:19">
       <c r="A135" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B135" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C135" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D135" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E135" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F135" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G135" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H135" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I135" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J135" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K135" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M135" s="5" t="s">
-        <v>395</v>
+        <v>433</v>
       </c>
       <c r="N135" s="5" t="s">
-        <v>396</v>
+        <v>434</v>
       </c>
       <c r="O135" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P135">
         <v>44427.0</v>
       </c>
       <c r="Q135">
         <v>44790.0</v>
       </c>
       <c r="R135" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="136" spans="1:19">
       <c r="A136" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B136" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C136" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D136" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E136" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F136" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G136" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H136" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I136" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J136" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K136" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M136" s="5" t="s">
-        <v>397</v>
+        <v>435</v>
       </c>
       <c r="N136" s="5" t="s">
-        <v>220</v>
+        <v>231</v>
       </c>
       <c r="O136" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P136">
         <v>44427.0</v>
       </c>
       <c r="Q136">
         <v>44790.0</v>
       </c>
       <c r="R136" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="137" spans="1:19">
       <c r="A137" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B137" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C137" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D137" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E137" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F137" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G137" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H137" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I137" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J137" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K137" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M137" s="5" t="s">
-        <v>398</v>
+        <v>436</v>
       </c>
       <c r="N137" s="5" t="s">
-        <v>399</v>
+        <v>437</v>
       </c>
       <c r="O137" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P137">
         <v>44427.0</v>
       </c>
       <c r="Q137">
         <v>44790.0</v>
       </c>
       <c r="R137" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="138" spans="1:19">
       <c r="A138" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B138" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C138" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D138" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E138" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F138" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G138" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H138" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I138" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J138" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K138" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M138" s="5" t="s">
-        <v>400</v>
+        <v>438</v>
       </c>
       <c r="N138" s="5" t="s">
-        <v>401</v>
+        <v>439</v>
       </c>
       <c r="O138" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P138">
         <v>44427.0</v>
       </c>
       <c r="Q138">
         <v>44790.0</v>
       </c>
       <c r="R138" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="139" spans="1:19">
       <c r="A139" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B139" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C139" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D139" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E139" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F139" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G139" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H139" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I139" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J139" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K139" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M139" s="5" t="s">
-        <v>402</v>
+        <v>440</v>
       </c>
       <c r="N139" s="5" t="s">
-        <v>403</v>
+        <v>441</v>
       </c>
       <c r="O139" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P139">
         <v>44427.0</v>
       </c>
       <c r="Q139">
         <v>44790.0</v>
       </c>
       <c r="R139" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="140" spans="1:19">
       <c r="A140" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B140" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C140" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D140" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E140" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F140" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G140" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H140" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I140" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J140" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K140" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M140" s="5" t="s">
-        <v>404</v>
+        <v>442</v>
       </c>
       <c r="N140" s="5" t="s">
-        <v>405</v>
+        <v>443</v>
       </c>
       <c r="O140" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P140">
         <v>44427.0</v>
       </c>
       <c r="Q140">
         <v>44790.0</v>
       </c>
       <c r="R140" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="141" spans="1:19">
       <c r="A141" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B141" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C141" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D141" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E141" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F141" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G141" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H141" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I141" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J141" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K141" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M141" s="5" t="s">
-        <v>406</v>
+        <v>444</v>
       </c>
       <c r="N141" s="5" t="s">
-        <v>407</v>
+        <v>445</v>
       </c>
       <c r="O141" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P141">
         <v>44427.0</v>
       </c>
       <c r="Q141">
         <v>44790.0</v>
       </c>
       <c r="R141" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="142" spans="1:19">
       <c r="A142" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B142" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C142" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D142" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E142" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F142" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G142" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H142" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I142" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J142" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K142" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M142" s="5" t="s">
-        <v>408</v>
+        <v>446</v>
       </c>
       <c r="N142" s="5" t="s">
-        <v>409</v>
+        <v>447</v>
       </c>
       <c r="O142" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P142">
         <v>44427.0</v>
       </c>
       <c r="Q142">
         <v>44790.0</v>
       </c>
       <c r="R142" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="143" spans="1:19">
       <c r="A143" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B143" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C143" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D143" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E143" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F143" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G143" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H143" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I143" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J143" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K143" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M143" s="5" t="s">
-        <v>410</v>
+        <v>448</v>
       </c>
       <c r="N143" s="5" t="s">
-        <v>411</v>
+        <v>449</v>
       </c>
       <c r="O143" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P143">
         <v>44427.0</v>
       </c>
       <c r="Q143">
         <v>44790.0</v>
       </c>
       <c r="R143" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="144" spans="1:19">
       <c r="A144" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B144" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C144" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D144" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E144" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F144" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G144" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H144" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I144" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J144" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K144" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M144" s="5" t="s">
-        <v>412</v>
+        <v>450</v>
       </c>
       <c r="N144" s="5" t="s">
-        <v>413</v>
+        <v>451</v>
       </c>
       <c r="O144" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P144">
         <v>44427.0</v>
       </c>
       <c r="Q144">
         <v>44790.0</v>
       </c>
       <c r="R144" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="145" spans="1:19">
       <c r="A145" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B145" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C145" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D145" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E145" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F145" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G145" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H145" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I145" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J145" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K145" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M145" s="5" t="s">
-        <v>414</v>
+        <v>452</v>
       </c>
       <c r="N145" s="5" t="s">
-        <v>415</v>
+        <v>453</v>
       </c>
       <c r="O145" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P145">
         <v>44427.0</v>
       </c>
       <c r="Q145">
         <v>44790.0</v>
       </c>
       <c r="R145" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="146" spans="1:19">
       <c r="A146" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B146" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C146" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D146" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E146" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F146" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G146" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H146" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I146" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J146" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K146" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M146" s="5" t="s">
-        <v>416</v>
+        <v>454</v>
       </c>
       <c r="N146" s="5" t="s">
-        <v>417</v>
+        <v>455</v>
       </c>
       <c r="O146" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P146">
         <v>44427.0</v>
       </c>
       <c r="Q146">
         <v>44790.0</v>
       </c>
       <c r="R146" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="147" spans="1:19">
       <c r="A147" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B147" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C147" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D147" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E147" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F147" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G147" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H147" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I147" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J147" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K147" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M147" s="5" t="s">
-        <v>418</v>
+        <v>456</v>
       </c>
       <c r="N147" s="5" t="s">
-        <v>419</v>
+        <v>457</v>
       </c>
       <c r="O147" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P147">
         <v>44427.0</v>
       </c>
       <c r="Q147">
         <v>44790.0</v>
       </c>
       <c r="R147" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="148" spans="1:19">
       <c r="A148" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B148" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C148" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D148" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E148" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F148" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G148" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H148" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I148" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J148" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K148" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M148" s="5" t="s">
-        <v>420</v>
+        <v>458</v>
       </c>
       <c r="N148" s="5" t="s">
-        <v>421</v>
+        <v>459</v>
       </c>
       <c r="O148" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P148">
         <v>44427.0</v>
       </c>
       <c r="Q148">
         <v>44790.0</v>
       </c>
       <c r="R148" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="149" spans="1:19">
       <c r="A149" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B149" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C149" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D149" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E149" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F149" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G149" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H149" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I149" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J149" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K149" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M149" s="5" t="s">
-        <v>422</v>
+        <v>460</v>
       </c>
       <c r="N149" s="5" t="s">
-        <v>423</v>
+        <v>461</v>
       </c>
       <c r="O149" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P149">
         <v>44427.0</v>
       </c>
       <c r="Q149">
         <v>44790.0</v>
       </c>
       <c r="R149" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="150" spans="1:19">
       <c r="A150" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B150" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C150" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D150" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E150" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F150" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G150" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H150" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I150" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J150" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K150" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M150" s="5" t="s">
-        <v>424</v>
+        <v>462</v>
       </c>
       <c r="N150" s="5" t="s">
-        <v>425</v>
+        <v>463</v>
       </c>
       <c r="O150" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P150">
         <v>44427.0</v>
       </c>
       <c r="Q150">
         <v>44790.0</v>
       </c>
       <c r="R150" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="151" spans="1:19">
       <c r="A151" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B151" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C151" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D151" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E151" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F151" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G151" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H151" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I151" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J151" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K151" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M151" s="5" t="s">
-        <v>426</v>
+        <v>464</v>
       </c>
       <c r="N151" s="5" t="s">
-        <v>427</v>
+        <v>465</v>
       </c>
       <c r="O151" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P151">
         <v>44427.0</v>
       </c>
       <c r="Q151">
         <v>44790.0</v>
       </c>
       <c r="R151" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="152" spans="1:19">
       <c r="A152" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B152" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C152" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D152" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E152" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F152" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G152" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H152" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I152" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J152" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K152" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M152" s="5" t="s">
-        <v>428</v>
+        <v>466</v>
       </c>
       <c r="N152" s="5" t="s">
-        <v>429</v>
+        <v>467</v>
       </c>
       <c r="O152" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P152">
         <v>44427.0</v>
       </c>
       <c r="Q152">
         <v>44790.0</v>
       </c>
       <c r="R152" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="153" spans="1:19">
       <c r="A153" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B153" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C153" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D153" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E153" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F153" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G153" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H153" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I153" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J153" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K153" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M153" s="5" t="s">
-        <v>430</v>
+        <v>468</v>
       </c>
       <c r="N153" s="5" t="s">
-        <v>431</v>
+        <v>469</v>
       </c>
       <c r="O153" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P153">
         <v>44427.0</v>
       </c>
       <c r="Q153">
         <v>44790.0</v>
       </c>
       <c r="R153" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="154" spans="1:19">
       <c r="A154" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B154" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C154" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D154" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E154" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F154" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G154" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H154" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I154" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J154" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K154" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M154" s="5" t="s">
-        <v>432</v>
+        <v>470</v>
       </c>
       <c r="N154" s="5" t="s">
-        <v>433</v>
+        <v>471</v>
       </c>
       <c r="O154" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P154">
         <v>44427.0</v>
       </c>
       <c r="Q154">
         <v>44790.0</v>
       </c>
       <c r="R154" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="155" spans="1:19">
       <c r="A155" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B155" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C155" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D155" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E155" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F155" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G155" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H155" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I155" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J155" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K155" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M155" s="5" t="s">
-        <v>434</v>
+        <v>472</v>
       </c>
       <c r="N155" s="5" t="s">
-        <v>435</v>
+        <v>473</v>
       </c>
       <c r="O155" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P155">
         <v>44427.0</v>
       </c>
       <c r="Q155">
         <v>44790.0</v>
       </c>
       <c r="R155" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="156" spans="1:19">
       <c r="A156" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B156" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C156" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D156" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E156" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F156" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G156" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H156" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I156" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J156" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K156" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M156" s="5" t="s">
-        <v>436</v>
+        <v>474</v>
       </c>
       <c r="N156" s="5" t="s">
-        <v>437</v>
+        <v>475</v>
       </c>
       <c r="O156" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P156">
         <v>44427.0</v>
       </c>
       <c r="Q156">
         <v>44790.0</v>
       </c>
       <c r="R156" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="157" spans="1:19">
       <c r="A157" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B157" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C157" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D157" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E157" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F157" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G157" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H157" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I157" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J157" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K157" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M157" s="5" t="s">
-        <v>438</v>
+        <v>476</v>
       </c>
       <c r="N157" s="5" t="s">
-        <v>439</v>
+        <v>477</v>
       </c>
       <c r="O157" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P157">
         <v>44427.0</v>
       </c>
       <c r="Q157">
         <v>44790.0</v>
       </c>
       <c r="R157" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="158" spans="1:19">
       <c r="A158" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B158" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C158" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D158" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E158" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F158" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G158" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H158" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I158" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J158" t="s">
-        <v>441</v>
+        <v>479</v>
       </c>
       <c r="K158" t="s">
-        <v>442</v>
+        <v>480</v>
       </c>
       <c r="M158" s="5" t="s">
-        <v>443</v>
+        <v>481</v>
       </c>
       <c r="N158" s="5" t="s">
-        <v>444</v>
+        <v>482</v>
       </c>
       <c r="O158" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q158">
         <v>44867.0</v>
       </c>
       <c r="R158" t="s">
-        <v>586</v>
+        <v>624</v>
       </c>
     </row>
     <row r="159" spans="1:19">
       <c r="A159" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B159" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C159" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D159" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E159" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F159" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G159" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H159" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I159" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J159" t="s">
-        <v>441</v>
+        <v>479</v>
       </c>
       <c r="K159" t="s">
-        <v>442</v>
+        <v>480</v>
       </c>
       <c r="M159" s="5" t="s">
-        <v>443</v>
+        <v>481</v>
       </c>
       <c r="N159" s="5" t="s">
-        <v>444</v>
+        <v>482</v>
       </c>
       <c r="O159" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q159">
         <v>44867.0</v>
       </c>
       <c r="R159" t="s">
-        <v>586</v>
+        <v>624</v>
       </c>
     </row>
     <row r="160" spans="1:19">
       <c r="A160" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B160" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C160" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D160" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E160" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F160" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G160" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H160" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I160" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J160" t="s">
-        <v>587</v>
+        <v>625</v>
       </c>
       <c r="K160" t="s">
-        <v>588</v>
+        <v>626</v>
       </c>
       <c r="L160" t="s">
-        <v>589</v>
+        <v>627</v>
       </c>
       <c r="M160" s="5" t="s">
-        <v>590</v>
+        <v>628</v>
       </c>
       <c r="N160" s="5" t="s">
-        <v>591</v>
+        <v>629</v>
       </c>
       <c r="O160" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q160">
         <v>45360.0</v>
       </c>
     </row>
     <row r="161" spans="1:19">
       <c r="A161" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B161" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C161" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D161" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E161" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F161" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G161" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H161" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I161" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J161" t="s">
-        <v>587</v>
+        <v>625</v>
       </c>
       <c r="K161" t="s">
-        <v>588</v>
+        <v>626</v>
       </c>
       <c r="L161" t="s">
-        <v>589</v>
+        <v>627</v>
       </c>
       <c r="M161" s="5" t="s">
-        <v>590</v>
+        <v>628</v>
       </c>
       <c r="N161" s="5" t="s">
-        <v>591</v>
+        <v>629</v>
       </c>
       <c r="O161" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q161">
         <v>45360.0</v>
       </c>
     </row>
     <row r="162" spans="1:19">
       <c r="A162" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B162" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C162" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D162" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E162" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F162" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G162" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H162" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I162" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J162" t="s">
-        <v>471</v>
+        <v>509</v>
       </c>
       <c r="K162" t="s">
-        <v>472</v>
+        <v>510</v>
       </c>
       <c r="M162" s="5" t="s">
-        <v>473</v>
+        <v>511</v>
       </c>
       <c r="N162" s="5" t="s">
-        <v>474</v>
+        <v>512</v>
       </c>
       <c r="O162" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q162">
         <v>44799.0</v>
       </c>
     </row>
     <row r="163" spans="1:19">
       <c r="A163" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B163" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C163" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D163" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E163" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F163" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G163" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H163" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I163" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J163" t="s">
-        <v>471</v>
+        <v>509</v>
       </c>
       <c r="K163" t="s">
-        <v>472</v>
+        <v>510</v>
       </c>
       <c r="M163" s="5" t="s">
-        <v>473</v>
+        <v>511</v>
       </c>
       <c r="N163" s="5" t="s">
-        <v>474</v>
+        <v>512</v>
       </c>
       <c r="O163" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q163">
         <v>44799.0</v>
       </c>
     </row>
     <row r="164" spans="1:19">
       <c r="A164" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B164" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C164" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D164" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E164" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F164" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G164" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H164" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I164" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J164" t="s">
-        <v>592</v>
+        <v>630</v>
       </c>
       <c r="K164" t="s">
-        <v>593</v>
+        <v>631</v>
       </c>
       <c r="M164" s="5" t="s">
-        <v>594</v>
+        <v>632</v>
       </c>
       <c r="N164" s="5" t="s">
-        <v>595</v>
+        <v>633</v>
       </c>
       <c r="O164" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q164">
         <v>45145.0</v>
       </c>
     </row>
     <row r="165" spans="1:19">
       <c r="A165" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B165" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C165" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D165" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E165" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F165" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G165" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H165" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I165" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J165" t="s">
-        <v>592</v>
+        <v>630</v>
       </c>
       <c r="K165" t="s">
-        <v>593</v>
+        <v>631</v>
       </c>
       <c r="M165" s="5" t="s">
-        <v>594</v>
+        <v>632</v>
       </c>
       <c r="N165" s="5" t="s">
-        <v>595</v>
+        <v>633</v>
       </c>
       <c r="O165" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q165">
         <v>45145.0</v>
       </c>
     </row>
     <row r="166" spans="1:19">
       <c r="A166" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B166" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C166" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D166" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E166" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F166" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G166" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H166" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I166" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J166" t="s">
-        <v>476</v>
+        <v>514</v>
       </c>
       <c r="K166" t="s">
-        <v>477</v>
+        <v>515</v>
       </c>
       <c r="M166" s="5" t="s">
-        <v>478</v>
+        <v>516</v>
       </c>
       <c r="N166" s="5" t="s">
-        <v>479</v>
+        <v>517</v>
       </c>
       <c r="O166" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q166">
         <v>44958.0</v>
       </c>
     </row>
     <row r="167" spans="1:19">
       <c r="A167" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B167" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C167" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D167" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E167" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F167" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G167" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H167" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I167" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J167" t="s">
-        <v>476</v>
+        <v>514</v>
       </c>
       <c r="K167" t="s">
-        <v>477</v>
+        <v>515</v>
       </c>
       <c r="M167" s="5" t="s">
-        <v>478</v>
+        <v>516</v>
       </c>
       <c r="N167" s="5" t="s">
-        <v>479</v>
+        <v>517</v>
       </c>
       <c r="O167" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q167">
         <v>44958.0</v>
       </c>
     </row>
     <row r="168" spans="1:19">
       <c r="A168" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B168" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C168" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D168" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E168" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F168" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G168" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H168" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I168" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J168" t="s">
-        <v>466</v>
+        <v>504</v>
       </c>
       <c r="K168" t="s">
-        <v>466</v>
+        <v>504</v>
       </c>
       <c r="M168" s="5" t="s">
-        <v>467</v>
+        <v>505</v>
       </c>
       <c r="N168" s="5" t="s">
-        <v>468</v>
+        <v>506</v>
       </c>
       <c r="O168" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q168">
         <v>45114.0</v>
       </c>
     </row>
     <row r="169" spans="1:19">
       <c r="A169" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B169" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C169" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D169" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E169" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F169" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G169" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H169" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I169" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J169" t="s">
-        <v>466</v>
+        <v>504</v>
       </c>
       <c r="K169" t="s">
-        <v>466</v>
+        <v>504</v>
       </c>
       <c r="M169" s="5" t="s">
-        <v>467</v>
+        <v>505</v>
       </c>
       <c r="N169" s="5" t="s">
-        <v>468</v>
+        <v>506</v>
       </c>
       <c r="O169" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="Q169">
         <v>45114.0</v>
       </c>
     </row>
     <row r="170" spans="1:19">
       <c r="A170" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B170" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C170" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D170" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E170" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F170" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G170" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H170" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I170" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J170" t="s">
-        <v>448</v>
+        <v>486</v>
       </c>
       <c r="K170" t="s">
-        <v>449</v>
+        <v>487</v>
       </c>
       <c r="M170" s="5" t="s">
-        <v>450</v>
+        <v>488</v>
       </c>
       <c r="N170" s="5" t="s">
-        <v>451</v>
+        <v>489</v>
       </c>
       <c r="O170" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P170">
         <v>44594.0</v>
       </c>
       <c r="Q170">
         <v>45008.0</v>
       </c>
       <c r="R170" t="s">
-        <v>596</v>
+        <v>634</v>
       </c>
     </row>
     <row r="171" spans="1:19">
       <c r="A171" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B171" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C171" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D171" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E171" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F171" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G171" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H171" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I171" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J171" t="s">
-        <v>448</v>
+        <v>486</v>
       </c>
       <c r="K171" t="s">
-        <v>449</v>
+        <v>487</v>
       </c>
       <c r="M171" s="5" t="s">
-        <v>450</v>
+        <v>488</v>
       </c>
       <c r="N171" s="5" t="s">
-        <v>451</v>
+        <v>489</v>
       </c>
       <c r="O171" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P171">
         <v>44594.0</v>
       </c>
       <c r="Q171">
         <v>45008.0</v>
       </c>
       <c r="R171" t="s">
-        <v>597</v>
+        <v>635</v>
       </c>
     </row>
     <row r="172" spans="1:19">
       <c r="A172" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B172" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C172" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D172" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E172" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F172" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G172" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H172" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I172" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J172" t="s">
-        <v>454</v>
+        <v>492</v>
       </c>
       <c r="K172" t="s">
-        <v>455</v>
+        <v>493</v>
       </c>
       <c r="M172" s="5" t="s">
-        <v>456</v>
+        <v>494</v>
       </c>
       <c r="N172" s="5" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="O172" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P172">
         <v>43599.0</v>
       </c>
       <c r="Q172">
         <v>44907.0</v>
       </c>
       <c r="R172" t="s">
-        <v>598</v>
+        <v>636</v>
       </c>
     </row>
     <row r="173" spans="1:19">
       <c r="A173" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B173" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C173" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D173" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E173" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F173" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G173" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H173" t="s">
-        <v>359</v>
+        <v>397</v>
       </c>
       <c r="I173" t="s">
-        <v>360</v>
+        <v>398</v>
       </c>
       <c r="J173" t="s">
-        <v>454</v>
+        <v>492</v>
       </c>
       <c r="K173" t="s">
-        <v>455</v>
+        <v>493</v>
       </c>
       <c r="M173" s="5" t="s">
-        <v>456</v>
+        <v>494</v>
       </c>
       <c r="N173" s="5" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="O173" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P173">
         <v>43599.0</v>
       </c>
       <c r="Q173">
         <v>44917.0</v>
       </c>
     </row>
     <row r="174" spans="1:19">
       <c r="A174" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B174" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C174" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D174" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E174" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F174" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G174" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H174" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I174" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J174" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K174" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M174" s="5" t="s">
-        <v>376</v>
+        <v>414</v>
       </c>
       <c r="N174" s="5" t="s">
-        <v>377</v>
+        <v>415</v>
       </c>
       <c r="O174" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P174">
         <v>44427.0</v>
       </c>
       <c r="Q174">
         <v>44790.0</v>
       </c>
       <c r="R174" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="175" spans="1:19">
       <c r="A175" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B175" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C175" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D175" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E175" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F175" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G175" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H175" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I175" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J175" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K175" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M175" s="5" t="s">
-        <v>380</v>
+        <v>418</v>
       </c>
       <c r="N175" s="5" t="s">
-        <v>381</v>
+        <v>419</v>
       </c>
       <c r="O175" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P175">
         <v>44427.0</v>
       </c>
       <c r="Q175">
         <v>44790.0</v>
       </c>
       <c r="R175" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="176" spans="1:19">
       <c r="A176" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B176" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C176" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D176" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E176" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F176" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G176" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H176" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I176" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J176" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K176" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M176" s="5" t="s">
-        <v>383</v>
+        <v>421</v>
       </c>
       <c r="N176" s="5" t="s">
-        <v>384</v>
+        <v>422</v>
       </c>
       <c r="O176" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P176">
         <v>44427.0</v>
       </c>
       <c r="Q176">
         <v>44790.0</v>
       </c>
       <c r="R176" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="177" spans="1:19">
       <c r="A177" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B177" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C177" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D177" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E177" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F177" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G177" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H177" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I177" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J177" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K177" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M177" s="5" t="s">
-        <v>385</v>
+        <v>423</v>
       </c>
       <c r="N177" s="5" t="s">
-        <v>386</v>
+        <v>424</v>
       </c>
       <c r="O177" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P177">
         <v>44427.0</v>
       </c>
       <c r="Q177">
         <v>44790.0</v>
       </c>
       <c r="R177" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="178" spans="1:19">
       <c r="A178" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B178" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C178" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D178" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E178" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F178" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G178" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H178" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I178" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J178" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K178" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M178" s="5" t="s">
-        <v>387</v>
+        <v>425</v>
       </c>
       <c r="N178" s="5" t="s">
-        <v>388</v>
+        <v>426</v>
       </c>
       <c r="O178" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P178">
         <v>44427.0</v>
       </c>
       <c r="Q178">
         <v>44790.0</v>
       </c>
       <c r="R178" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="179" spans="1:19">
       <c r="A179" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B179" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C179" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D179" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E179" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F179" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G179" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H179" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I179" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J179" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K179" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M179" s="5" t="s">
-        <v>389</v>
+        <v>427</v>
       </c>
       <c r="N179" s="5" t="s">
-        <v>390</v>
+        <v>428</v>
       </c>
       <c r="O179" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P179">
         <v>44427.0</v>
       </c>
       <c r="Q179">
         <v>44790.0</v>
       </c>
       <c r="R179" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="180" spans="1:19">
       <c r="A180" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B180" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C180" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D180" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E180" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F180" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G180" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H180" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I180" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J180" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K180" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M180" s="5" t="s">
-        <v>391</v>
+        <v>429</v>
       </c>
       <c r="N180" s="5" t="s">
-        <v>392</v>
+        <v>430</v>
       </c>
       <c r="O180" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P180">
         <v>44427.0</v>
       </c>
       <c r="Q180">
         <v>44790.0</v>
       </c>
       <c r="R180" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="181" spans="1:19">
       <c r="A181" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B181" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C181" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D181" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E181" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F181" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G181" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H181" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I181" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J181" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K181" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M181" s="5" t="s">
-        <v>393</v>
+        <v>431</v>
       </c>
       <c r="N181" s="5" t="s">
-        <v>394</v>
+        <v>432</v>
       </c>
       <c r="O181" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P181">
         <v>44427.0</v>
       </c>
       <c r="Q181">
         <v>44790.0</v>
       </c>
       <c r="R181" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="182" spans="1:19">
       <c r="A182" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B182" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C182" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D182" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E182" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F182" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G182" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H182" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I182" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J182" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K182" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M182" s="5" t="s">
-        <v>395</v>
+        <v>433</v>
       </c>
       <c r="N182" s="5" t="s">
-        <v>396</v>
+        <v>434</v>
       </c>
       <c r="O182" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P182">
         <v>44427.0</v>
       </c>
       <c r="Q182">
         <v>44790.0</v>
       </c>
       <c r="R182" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="183" spans="1:19">
       <c r="A183" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B183" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C183" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D183" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E183" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F183" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G183" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H183" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I183" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J183" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K183" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M183" s="5" t="s">
-        <v>397</v>
+        <v>435</v>
       </c>
       <c r="N183" s="5" t="s">
-        <v>220</v>
+        <v>231</v>
       </c>
       <c r="O183" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P183">
         <v>44427.0</v>
       </c>
       <c r="Q183">
         <v>44790.0</v>
       </c>
       <c r="R183" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="184" spans="1:19">
       <c r="A184" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B184" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C184" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D184" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E184" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F184" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G184" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H184" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I184" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J184" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K184" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M184" s="5" t="s">
-        <v>398</v>
+        <v>436</v>
       </c>
       <c r="N184" s="5" t="s">
-        <v>399</v>
+        <v>437</v>
       </c>
       <c r="O184" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P184">
         <v>44427.0</v>
       </c>
       <c r="Q184">
         <v>44790.0</v>
       </c>
       <c r="R184" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="185" spans="1:19">
       <c r="A185" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B185" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C185" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D185" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E185" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F185" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G185" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H185" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I185" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J185" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K185" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M185" s="5" t="s">
-        <v>400</v>
+        <v>438</v>
       </c>
       <c r="N185" s="5" t="s">
-        <v>401</v>
+        <v>439</v>
       </c>
       <c r="O185" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P185">
         <v>44427.0</v>
       </c>
       <c r="Q185">
         <v>44790.0</v>
       </c>
       <c r="R185" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="186" spans="1:19">
       <c r="A186" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B186" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C186" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D186" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E186" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F186" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G186" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H186" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I186" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J186" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K186" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M186" s="5" t="s">
-        <v>402</v>
+        <v>440</v>
       </c>
       <c r="N186" s="5" t="s">
-        <v>403</v>
+        <v>441</v>
       </c>
       <c r="O186" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P186">
         <v>44427.0</v>
       </c>
       <c r="Q186">
         <v>44790.0</v>
       </c>
       <c r="R186" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="187" spans="1:19">
       <c r="A187" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B187" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C187" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D187" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E187" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F187" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G187" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H187" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I187" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J187" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K187" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M187" s="5" t="s">
-        <v>404</v>
+        <v>442</v>
       </c>
       <c r="N187" s="5" t="s">
-        <v>405</v>
+        <v>443</v>
       </c>
       <c r="O187" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P187">
         <v>44427.0</v>
       </c>
       <c r="Q187">
         <v>44790.0</v>
       </c>
       <c r="R187" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="188" spans="1:19">
       <c r="A188" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B188" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C188" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D188" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E188" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F188" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G188" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H188" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I188" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J188" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K188" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M188" s="5" t="s">
-        <v>406</v>
+        <v>444</v>
       </c>
       <c r="N188" s="5" t="s">
-        <v>407</v>
+        <v>445</v>
       </c>
       <c r="O188" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P188">
         <v>44427.0</v>
       </c>
       <c r="Q188">
         <v>44790.0</v>
       </c>
       <c r="R188" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="189" spans="1:19">
       <c r="A189" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B189" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C189" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D189" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E189" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F189" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G189" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H189" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I189" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J189" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K189" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M189" s="5" t="s">
-        <v>408</v>
+        <v>446</v>
       </c>
       <c r="N189" s="5" t="s">
-        <v>409</v>
+        <v>447</v>
       </c>
       <c r="O189" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P189">
         <v>44427.0</v>
       </c>
       <c r="Q189">
         <v>44790.0</v>
       </c>
       <c r="R189" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="190" spans="1:19">
       <c r="A190" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B190" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C190" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D190" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E190" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F190" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G190" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H190" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I190" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J190" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K190" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M190" s="5" t="s">
-        <v>410</v>
+        <v>448</v>
       </c>
       <c r="N190" s="5" t="s">
-        <v>411</v>
+        <v>449</v>
       </c>
       <c r="O190" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P190">
         <v>44427.0</v>
       </c>
       <c r="Q190">
         <v>44790.0</v>
       </c>
       <c r="R190" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="191" spans="1:19">
       <c r="A191" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B191" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C191" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D191" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E191" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F191" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G191" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H191" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I191" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J191" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K191" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M191" s="5" t="s">
-        <v>412</v>
+        <v>450</v>
       </c>
       <c r="N191" s="5" t="s">
-        <v>413</v>
+        <v>451</v>
       </c>
       <c r="O191" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P191">
         <v>44427.0</v>
       </c>
       <c r="Q191">
         <v>44790.0</v>
       </c>
       <c r="R191" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="192" spans="1:19">
       <c r="A192" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B192" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C192" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D192" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E192" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F192" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G192" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H192" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I192" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J192" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K192" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M192" s="5" t="s">
-        <v>414</v>
+        <v>452</v>
       </c>
       <c r="N192" s="5" t="s">
-        <v>415</v>
+        <v>453</v>
       </c>
       <c r="O192" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P192">
         <v>44427.0</v>
       </c>
       <c r="Q192">
         <v>44790.0</v>
       </c>
       <c r="R192" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="193" spans="1:19">
       <c r="A193" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B193" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C193" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D193" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E193" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F193" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G193" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H193" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I193" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J193" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K193" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M193" s="5" t="s">
-        <v>416</v>
+        <v>454</v>
       </c>
       <c r="N193" s="5" t="s">
-        <v>417</v>
+        <v>455</v>
       </c>
       <c r="O193" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P193">
         <v>44427.0</v>
       </c>
       <c r="Q193">
         <v>44790.0</v>
       </c>
       <c r="R193" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="194" spans="1:19">
       <c r="A194" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B194" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C194" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D194" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E194" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F194" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G194" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H194" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I194" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J194" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K194" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M194" s="5" t="s">
-        <v>418</v>
+        <v>456</v>
       </c>
       <c r="N194" s="5" t="s">
-        <v>419</v>
+        <v>457</v>
       </c>
       <c r="O194" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P194">
         <v>44427.0</v>
       </c>
       <c r="Q194">
         <v>44790.0</v>
       </c>
       <c r="R194" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="195" spans="1:19">
       <c r="A195" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B195" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C195" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D195" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E195" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F195" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G195" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H195" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I195" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J195" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K195" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M195" s="5" t="s">
-        <v>420</v>
+        <v>458</v>
       </c>
       <c r="N195" s="5" t="s">
-        <v>421</v>
+        <v>459</v>
       </c>
       <c r="O195" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P195">
         <v>44427.0</v>
       </c>
       <c r="Q195">
         <v>44790.0</v>
       </c>
       <c r="R195" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="196" spans="1:19">
       <c r="A196" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B196" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C196" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D196" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E196" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F196" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G196" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H196" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I196" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J196" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K196" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M196" s="5" t="s">
-        <v>422</v>
+        <v>460</v>
       </c>
       <c r="N196" s="5" t="s">
-        <v>423</v>
+        <v>461</v>
       </c>
       <c r="O196" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P196">
         <v>44427.0</v>
       </c>
       <c r="Q196">
         <v>44790.0</v>
       </c>
       <c r="R196" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="197" spans="1:19">
       <c r="A197" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B197" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C197" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D197" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E197" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F197" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G197" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H197" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I197" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J197" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K197" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M197" s="5" t="s">
-        <v>424</v>
+        <v>462</v>
       </c>
       <c r="N197" s="5" t="s">
-        <v>425</v>
+        <v>463</v>
       </c>
       <c r="O197" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P197">
         <v>44427.0</v>
       </c>
       <c r="Q197">
         <v>44790.0</v>
       </c>
       <c r="R197" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="198" spans="1:19">
       <c r="A198" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B198" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C198" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D198" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E198" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F198" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G198" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H198" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I198" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J198" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K198" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M198" s="5" t="s">
-        <v>426</v>
+        <v>464</v>
       </c>
       <c r="N198" s="5" t="s">
-        <v>427</v>
+        <v>465</v>
       </c>
       <c r="O198" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P198">
         <v>44427.0</v>
       </c>
       <c r="Q198">
         <v>44790.0</v>
       </c>
       <c r="R198" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="199" spans="1:19">
       <c r="A199" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B199" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C199" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D199" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E199" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F199" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G199" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H199" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I199" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J199" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K199" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M199" s="5" t="s">
-        <v>428</v>
+        <v>466</v>
       </c>
       <c r="N199" s="5" t="s">
-        <v>429</v>
+        <v>467</v>
       </c>
       <c r="O199" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P199">
         <v>44427.0</v>
       </c>
       <c r="Q199">
         <v>44790.0</v>
       </c>
       <c r="R199" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="200" spans="1:19">
       <c r="A200" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B200" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C200" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D200" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E200" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F200" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G200" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H200" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I200" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J200" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K200" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M200" s="5" t="s">
-        <v>430</v>
+        <v>468</v>
       </c>
       <c r="N200" s="5" t="s">
-        <v>431</v>
+        <v>469</v>
       </c>
       <c r="O200" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P200">
         <v>44427.0</v>
       </c>
       <c r="Q200">
         <v>44790.0</v>
       </c>
       <c r="R200" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="201" spans="1:19">
       <c r="A201" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B201" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C201" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D201" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E201" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F201" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G201" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H201" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I201" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J201" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K201" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M201" s="5" t="s">
-        <v>432</v>
+        <v>470</v>
       </c>
       <c r="N201" s="5" t="s">
-        <v>433</v>
+        <v>471</v>
       </c>
       <c r="O201" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P201">
         <v>44427.0</v>
       </c>
       <c r="Q201">
         <v>44790.0</v>
       </c>
       <c r="R201" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="202" spans="1:19">
       <c r="A202" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B202" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C202" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D202" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E202" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F202" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G202" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H202" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I202" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J202" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K202" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M202" s="5" t="s">
-        <v>434</v>
+        <v>472</v>
       </c>
       <c r="N202" s="5" t="s">
-        <v>435</v>
+        <v>473</v>
       </c>
       <c r="O202" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P202">
         <v>44427.0</v>
       </c>
       <c r="Q202">
         <v>44790.0</v>
       </c>
       <c r="R202" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
     <row r="203" spans="1:19">
       <c r="A203" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B203" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C203" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="D203" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="E203" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F203" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="G203" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="H203" t="s">
-        <v>350</v>
+        <v>388</v>
       </c>
       <c r="I203" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
       <c r="J203" t="s">
-        <v>374</v>
+        <v>412</v>
       </c>
       <c r="K203" t="s">
-        <v>375</v>
+        <v>413</v>
       </c>
       <c r="M203" s="5" t="s">
-        <v>436</v>
+        <v>474</v>
       </c>
       <c r="N203" s="5" t="s">
-        <v>437</v>
+        <v>475</v>
       </c>
       <c r="O203" t="s">
-        <v>366</v>
+        <v>404</v>
       </c>
       <c r="P203">
         <v>44427.0</v>
       </c>
       <c r="Q203">
         <v>44790.0</v>
       </c>
       <c r="R203" t="s">
-        <v>581</v>
+        <v>619</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>599</v>
+        <v>637</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>600</v>
+        <v>638</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>601</v>
+        <v>639</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>602</v>
+        <v>640</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>603</v>
+        <v>641</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>604</v>
+        <v>642</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>605</v>
+        <v>643</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>606</v>
+        <v>644</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>607</v>
+        <v>645</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>608</v>
+        <v>646</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>609</v>
+        <v>647</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>610</v>
+        <v>648</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>611</v>
+        <v>649</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>612</v>
+        <v>650</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>613</v>
+        <v>651</v>
       </c>
       <c r="C2" t="s">
-        <v>614</v>
+        <v>652</v>
       </c>
       <c r="D2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="E2" t="s">
-        <v>615</v>
+        <v>653</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>616</v>
+        <v>654</v>
       </c>
       <c r="G2" t="s">
-        <v>617</v>
+        <v>655</v>
       </c>
       <c r="H2" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="I2" t="s">
-        <v>618</v>
+        <v>656</v>
       </c>
       <c r="J2" t="s">
-        <v>619</v>
+        <v>657</v>
       </c>
       <c r="K2" t="s">
-        <v>620</v>
+        <v>658</v>
       </c>
       <c r="L2" t="s">
-        <v>621</v>
+        <v>659</v>
       </c>
       <c r="M2" t="s">
-        <v>622</v>
+        <v>660</v>
       </c>
       <c r="N2" t="s">
-        <v>623</v>
+        <v>661</v>
       </c>
       <c r="O2" t="s">
-        <v>624</v>
+        <v>662</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>625</v>
+        <v>663</v>
       </c>
       <c r="C3" t="s">
-        <v>626</v>
+        <v>664</v>
       </c>
       <c r="D3" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="E3" t="s">
-        <v>615</v>
+        <v>653</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>627</v>
+        <v>665</v>
       </c>
       <c r="G3" t="s">
-        <v>628</v>
+        <v>666</v>
       </c>
       <c r="H3" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="I3" t="s">
-        <v>618</v>
+        <v>656</v>
       </c>
       <c r="J3" t="s">
-        <v>629</v>
+        <v>667</v>
       </c>
       <c r="K3" t="s">
-        <v>630</v>
+        <v>668</v>
       </c>
       <c r="L3" t="s">
-        <v>631</v>
+        <v>669</v>
       </c>
       <c r="M3" t="s">
-        <v>632</v>
+        <v>670</v>
       </c>
       <c r="N3" t="s">
-        <v>633</v>
+        <v>671</v>
       </c>
       <c r="O3" t="s">
-        <v>634</v>
+        <v>672</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>635</v>
+        <v>673</v>
       </c>
       <c r="C4" t="s">
-        <v>636</v>
+        <v>674</v>
       </c>
       <c r="D4" t="s">
-        <v>637</v>
+        <v>675</v>
       </c>
       <c r="E4" t="s">
-        <v>615</v>
+        <v>653</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>638</v>
+        <v>676</v>
       </c>
       <c r="G4" t="s">
-        <v>639</v>
+        <v>677</v>
       </c>
       <c r="H4" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="I4" t="s">
-        <v>640</v>
+        <v>678</v>
       </c>
       <c r="J4" t="s">
-        <v>641</v>
+        <v>679</v>
       </c>
       <c r="K4" t="s">
-        <v>642</v>
+        <v>680</v>
       </c>
       <c r="L4" t="s">
-        <v>643</v>
+        <v>681</v>
       </c>
       <c r="M4" t="s">
-        <v>644</v>
+        <v>682</v>
       </c>
       <c r="N4" t="s">
-        <v>645</v>
+        <v>683</v>
       </c>
       <c r="O4" t="s">
-        <v>646</v>
+        <v>684</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>647</v>
+        <v>685</v>
       </c>
       <c r="C5" t="s">
-        <v>648</v>
+        <v>686</v>
       </c>
       <c r="D5" t="s">
-        <v>649</v>
+        <v>687</v>
       </c>
       <c r="E5" t="s">
-        <v>615</v>
+        <v>653</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>650</v>
+        <v>688</v>
       </c>
       <c r="G5" t="s">
-        <v>651</v>
+        <v>689</v>
       </c>
       <c r="H5" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="I5" t="s">
-        <v>652</v>
+        <v>690</v>
       </c>
       <c r="K5" t="s">
-        <v>653</v>
+        <v>691</v>
       </c>
       <c r="L5" t="s">
-        <v>654</v>
+        <v>692</v>
       </c>
       <c r="M5" t="s">
-        <v>655</v>
+        <v>693</v>
       </c>
       <c r="N5" t="s">
-        <v>656</v>
+        <v>694</v>
       </c>
       <c r="O5" t="s">
-        <v>657</v>
+        <v>695</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>658</v>
+        <v>696</v>
       </c>
       <c r="C6" t="s">
-        <v>659</v>
+        <v>697</v>
       </c>
       <c r="D6" t="s">
-        <v>660</v>
+        <v>698</v>
       </c>
       <c r="E6" t="s">
-        <v>615</v>
+        <v>653</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>661</v>
+        <v>699</v>
       </c>
       <c r="G6" t="s">
-        <v>662</v>
+        <v>700</v>
       </c>
       <c r="H6" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="I6" t="s">
-        <v>663</v>
+        <v>701</v>
       </c>
       <c r="J6" t="s">
-        <v>664</v>
+        <v>702</v>
       </c>
       <c r="K6" t="s">
-        <v>665</v>
+        <v>703</v>
       </c>
       <c r="L6" t="s">
-        <v>666</v>
+        <v>704</v>
       </c>
       <c r="M6" t="s">
-        <v>667</v>
+        <v>705</v>
       </c>
       <c r="N6" t="s">
-        <v>668</v>
+        <v>706</v>
       </c>
       <c r="O6" t="s">
-        <v>669</v>
+        <v>707</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -15872,698 +16216,685 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>670</v>
+        <v>708</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>671</v>
+        <v>709</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>599</v>
+        <v>637</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>672</v>
+        <v>710</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>602</v>
+        <v>640</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>673</v>
+        <v>711</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>674</v>
+        <v>712</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>675</v>
+        <v>713</v>
       </c>
       <c r="C2" t="s">
-        <v>676</v>
+        <v>714</v>
       </c>
       <c r="D2" t="s">
-        <v>677</v>
+        <v>715</v>
       </c>
       <c r="E2" t="s">
-        <v>678</v>
+        <v>716</v>
       </c>
       <c r="F2" t="s">
-        <v>679</v>
+        <v>717</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>680</v>
+        <v>718</v>
       </c>
       <c r="I2" t="s">
-        <v>681</v>
+        <v>719</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>682</v>
+        <v>720</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>317</v>
+        <v>339</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>683</v>
+        <v>721</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>684</v>
+        <v>722</v>
       </c>
       <c r="C2" t="s">
-        <v>685</v>
+        <v>723</v>
       </c>
       <c r="D2" t="s">
-        <v>686</v>
+        <v>724</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>687</v>
+        <v>725</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>331</v>
+        <v>369</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>688</v>
+        <v>726</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>689</v>
+        <v>727</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>690</v>
+        <v>728</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>347</v>
+        <v>385</v>
       </c>
       <c r="C2" t="s">
-        <v>348</v>
+        <v>386</v>
       </c>
       <c r="D2" t="s">
-        <v>691</v>
+        <v>729</v>
       </c>
       <c r="E2" t="s">
-        <v>692</v>
+        <v>730</v>
       </c>
       <c r="F2" t="s">
-        <v>693</v>
+        <v>731</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E26"/>
+  <dimension ref="A1:J20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E25" sqref="E25"/>
+      <selection activeCell="I19" sqref="I19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>318</v>
+        <v>338</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>317</v>
+        <v>339</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>319</v>
+        <v>340</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>341</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C2" t="s">
-        <v>694</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>733</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>734</v>
+      </c>
+      <c r="J2" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>696</v>
+        <v>735</v>
       </c>
       <c r="C3" t="s">
-        <v>697</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>736</v>
+      </c>
+      <c r="H3" t="s">
+        <v>737</v>
+      </c>
+      <c r="J3" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>696</v>
+        <v>735</v>
       </c>
       <c r="C4" t="s">
-        <v>699</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:5">
+        <v>738</v>
+      </c>
+      <c r="H4" t="s">
+        <v>739</v>
+      </c>
+      <c r="J4" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C5" t="s">
-        <v>701</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:5">
+        <v>740</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>741</v>
+      </c>
+      <c r="J5" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C6" t="s">
-        <v>703</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:5">
+        <v>742</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>743</v>
+      </c>
+      <c r="J6" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>63</v>
+        <v>735</v>
       </c>
       <c r="C7" t="s">
-        <v>227</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:5">
+        <v>744</v>
+      </c>
+      <c r="H7" t="s">
+        <v>745</v>
+      </c>
+      <c r="J7" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>63</v>
+        <v>735</v>
       </c>
       <c r="C8" t="s">
-        <v>320</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:5">
+        <v>746</v>
+      </c>
+      <c r="H8" t="s">
+        <v>747</v>
+      </c>
+      <c r="J8" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>63</v>
+        <v>735</v>
       </c>
       <c r="C9" t="s">
-        <v>322</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:5">
+        <v>748</v>
+      </c>
+      <c r="H9" t="s">
+        <v>749</v>
+      </c>
+      <c r="J9" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>63</v>
+        <v>735</v>
       </c>
       <c r="C10" t="s">
-        <v>324</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:5">
+        <v>750</v>
+      </c>
+      <c r="H10" t="s">
+        <v>751</v>
+      </c>
+      <c r="J10" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>63</v>
+        <v>735</v>
       </c>
       <c r="C11" t="s">
-        <v>326</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:5">
+        <v>752</v>
+      </c>
+      <c r="H11" t="s">
+        <v>753</v>
+      </c>
+      <c r="J11" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>63</v>
+        <v>735</v>
       </c>
       <c r="C12" t="s">
-        <v>328</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:5">
+        <v>754</v>
+      </c>
+      <c r="H12" t="s">
+        <v>755</v>
+      </c>
+      <c r="J12" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>696</v>
+        <v>66</v>
       </c>
       <c r="C13" t="s">
-        <v>705</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:5">
+        <v>756</v>
+      </c>
+      <c r="I13" s="4" t="s">
+        <v>757</v>
+      </c>
+      <c r="J13" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>696</v>
+        <v>735</v>
       </c>
       <c r="C14" t="s">
-        <v>707</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:5">
+        <v>758</v>
+      </c>
+      <c r="H14" t="s">
+        <v>759</v>
+      </c>
+      <c r="J14" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>696</v>
+        <v>735</v>
       </c>
       <c r="C15" t="s">
-        <v>709</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:5">
+        <v>760</v>
+      </c>
+      <c r="H15" t="s">
+        <v>761</v>
+      </c>
+      <c r="J15" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>696</v>
+        <v>735</v>
       </c>
       <c r="C16" t="s">
-        <v>711</v>
-[...5 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>762</v>
+      </c>
+      <c r="H16" t="s">
+        <v>763</v>
+      </c>
+      <c r="J16" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>696</v>
+        <v>735</v>
       </c>
       <c r="C17" t="s">
-        <v>713</v>
-[...5 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>764</v>
+      </c>
+      <c r="H17" t="s">
+        <v>765</v>
+      </c>
+      <c r="J17" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>696</v>
+        <v>735</v>
       </c>
       <c r="C18" t="s">
-        <v>715</v>
-[...5 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>766</v>
+      </c>
+      <c r="H18" t="s">
+        <v>767</v>
+      </c>
+      <c r="J18" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C19" t="s">
-        <v>717</v>
-[...5 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>768</v>
+      </c>
+      <c r="I19" s="4" t="s">
+        <v>769</v>
+      </c>
+      <c r="J19" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>696</v>
+        <v>735</v>
       </c>
       <c r="C20" t="s">
-        <v>719</v>
-[...86 lines deleted...]
-        <v>732</v>
+        <v>770</v>
+      </c>
+      <c r="H20" t="s">
+        <v>771</v>
+      </c>
+      <c r="J20" t="s">
+        <v>138</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...9 lines deleted...]
-    <hyperlink ref="E25" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I13" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I19" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>