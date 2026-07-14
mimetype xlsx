--- v0 (2026-06-03)
+++ v1 (2026-07-14)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="205">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -461,50 +461,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
@@ -605,51 +608,51 @@
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/CA2bSCFCYf2GOOYmQP5RHZS5Lf4OXiXsWLyzmkQf.png</t>
   </si>
   <si>
     <t>Ivermectin Chemical Structure</t>
   </si>
   <si>
     <t>Sourced from Drugbank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Merck (known as MSD outside the United States and Canada)</t>
+    <t>Merck / MSD</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.merck.com/stories/mectizan/</t>
   </si>
   <si>
     <t>International</t>
   </si>
   <si>
     <t>Dr. William C. Campbell conducted his co-recipient 2015 Physiology or Medicine Nobel Prize-winning Work at Merck Research Laboratories. He received the prize with Satoshi Omura for the discovery of avermectin which led to Merck’s development of ivermectin, to treat river blindness. They share the prize with Youyou Tu for her discoveries concerning a novel therapy against malaria.</t>
   </si>
   <si>
     <t>Various generic manufacturers</t>
   </si>
   <si>
     <t>generic</t>
   </si>
   <si>
     <t>https://medex.com.bd/generics/644/ivermectin-tablet</t>
   </si>
   <si>
     <t>international</t>
   </si>
@@ -1693,79 +1696,80 @@
       <c r="E1" s="2" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R1"/>
+  <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R1"/>
+      <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>131</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>132</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>133</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>134</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>135</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>136</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1775,50 +1779,53 @@
         <v>138</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>139</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>140</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>141</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>142</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>143</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>144</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>145</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>146</v>
+      </c>
+      <c r="S1" s="2" t="s">
+        <v>147</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -1828,377 +1835,377 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E2" t="s">
         <v>49</v>
       </c>
       <c r="F2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="I2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
+        <v>173</v>
+      </c>
+      <c r="C3" t="s">
+        <v>174</v>
+      </c>
+      <c r="D3" t="s">
+        <v>175</v>
+      </c>
+      <c r="E3" t="s">
+        <v>176</v>
+      </c>
+      <c r="F3" t="s">
+        <v>177</v>
+      </c>
+      <c r="G3" t="s">
+        <v>178</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="I3" t="s">
         <v>172</v>
-      </c>
-[...19 lines deleted...]
-        <v>171</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>128</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>132</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C3" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D3" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F3" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
@@ -2215,85 +2222,85 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>129</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>128</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>130</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C3" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D3" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C4" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">