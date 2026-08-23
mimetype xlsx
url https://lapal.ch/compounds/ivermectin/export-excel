--- v1 (2026-07-14)
+++ v2 (2026-08-23)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="206">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Ivermectin</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Ivermectin is a broad-spectrum anthelmintic that possesses significant potential as a first-in-class endectocide providing vector-based malaria control. Ivermectin functions by binding glutamate-gated chloride channels present in parasital nerve and muscle cells, which results in the elimination of the organism. An extended-release oral ivermectin formulation known as LYN-163 is currently being developed by Lyndra Therapeutics and is undergoing phase I clinical trials. This ultra-long acting, oral drug delivery system is based on their proprietary LYNX™ technology which supports once fortnightly dosing. Other long-acting ivermectin formulations are in the pre-clinical phase and include a polymer-based injectable developed by MedinCell utilising their proprietary BEPO® drug delivery system.</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Oral, Subcutaneous</t>
   </si>
   <si>
     <t>Oral solid form, Polymer-based particles</t>
   </si>
@@ -425,54 +434,63 @@
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>None (Open label)</t>
   </si>
   <si>
     <t>Single dose</t>
   </si>
   <si>
     <t>Oral</t>
   </si>
   <si>
     <t>Tablet</t>
   </si>
   <si>
     <t>PrEP</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -636,50 +654,53 @@
     <t>originator</t>
   </si>
   <si>
     <t>https://www.merck.com/stories/mectizan/</t>
   </si>
   <si>
     <t>International</t>
   </si>
   <si>
     <t>Dr. William C. Campbell conducted his co-recipient 2015 Physiology or Medicine Nobel Prize-winning Work at Merck Research Laboratories. He received the prize with Satoshi Omura for the discovery of avermectin which led to Merck’s development of ivermectin, to treat river blindness. They share the prize with Youyou Tu for her discoveries concerning a novel therapy against malaria.</t>
   </si>
   <si>
     <t>Various generic manufacturers</t>
   </si>
   <si>
     <t>generic</t>
   </si>
   <si>
     <t>https://medex.com.bd/generics/644/ivermectin-tablet</t>
   </si>
   <si>
     <t>international</t>
   </si>
   <si>
     <t>Ivermectin 3mg manufactured buy generic manufactures including: ARROW LAB,  BIOGARAN, CRISTERS, EG, EG LABO, PIERRE FABRE, SANDOZ, SIGILLATA, SUBSTIPHARM, TEVA, VIATRIS,  ZENTIVA, Taj Pharmaceuticals, Dr. Reddy's labs.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Andrew M. Bellinger&amp;nbsp;&lt;em&gt;et al. &lt;/em&gt;&lt;span style="color: rgb(89, 89, 89);"&gt;Oral, ultra–long-lasting drug delivery: Application toward malaria elimination goals.&lt;/span&gt;&lt;em style="color: rgb(89, 89, 89);"&gt;Sci. Transl. Med.&lt;/em&gt;&lt;strong style="color: rgb(89, 89, 89);"&gt;8&lt;/strong&gt;&lt;span style="color: rgb(89, 89, 89);"&gt;,365ra157-365ra157(2016).DOI:&lt;/span&gt;&lt;a href="https://doi.org/10.1126/scitranslmed.aag2374" rel="noopener noreferrer" target="_blank" style="color: rgb(202, 32, 21);"&gt;10.1126/scitranslmed.aag2374&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="background-color: rgb(246, 246, 246); color: rgb(51, 51, 51);"&gt;Efforts at elimination of scourges, such as malaria, are limited by the logistic challenges of reaching large rural populations and ensuring patient adherence to adequate pharmacologic treatment. We have developed an oral, ultra–long-acting capsule that dissolves in the stomach and deploys a star-shaped dosage form that releases drug while assuming a geometry that prevents passage through the pylorus yet allows passage of food, enabling prolonged gastric residence. This gastric-resident, drug delivery dosage form releases small-molecule drugs for days to weeks and potentially longer. Upon dissolution of the macrostructure, the components can safely pass through the gastrointestinal tract. Clinical, radiographic, and endoscopic evaluation of a swine large-animal model that received these dosage forms showed no evidence of gastrointestinal obstruction or mucosal injury. We generated long-acting formulations for controlled release of ivermectin, a drug that targets malaria-transmitting mosquitoes, in the gastric environment and incorporated these into our dosage form, which then delivered a sustained therapeutic dose of ivermectin for up to 14 days in our swine model. Further, by using mathematical models of malaria transmission that incorporate the lethal effect of ivermectin against malaria-transmitting mosquitoes, we demonstrated that this system will boost the efficacy of mass drug administration toward malaria elimination goals. Encapsulated, gastric-resident dosage forms for ultra–long-acting drug delivery have the potential to revolutionize treatment options for malaria and other diseases that affect large populations around the globe for which treatment adherence is essential for efficacy.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Bellinger AM, Jafari M, Grant TM, Zhang S, Slater HC, Wenger EA, Mo S, Lee YL, Mazdiyasni H, Kogan L, Barman R, Cleveland C, Booth L, Bensel T, Minahan D, Hurowitz HM, Tai T, Daily J, Nikolic B, Wood L, Eckhoff PA, Langer R, Traverso G. Oral, ultra-long-lasting drug delivery: Application toward malaria elimination goals. Sci Transl Med. 2016 Nov 16;8(365):365ra157. DOI: &lt;/span&gt;&lt;a href="http://www.doi.org/10.1126/scitranslmed.aag2374" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1126/scitranslmed.aag2374&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. PMID: 27856796; PMCID: PMC5264553.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Efforts at elimination of scourges, such as malaria, are limited by the logistic challenges of reaching large rural populations and ensuring patient adherence to adequate pharmacologic treatment. We have developed an oral, ultra–long-acting capsule that dissolves in the stomach and deploys a star-shaped dosage form that releases drug while assuming a geometry that prevents passage through the pylorus yet allows passage of food, enabling prolonged gastric residence. This gastric-resident, drug delivery dosage form releases small-molecule drugs for days to weeks and potentially longer. Upon dissolution of the macrostructure, the components can safely pass through the gastrointestinal tract. Clinical, radiographic, and endoscopic evaluation of a swine large-animal model that received these dosage forms showed no evidence of gastrointestinal obstruction or mucosal injury. We generated long-acting formulations for controlled release of ivermectin, a drug that targets malaria-transmitting mosquitoes, in the gastric environment and incorporated these into our dosage form, which then delivered a sustained therapeutic dose of ivermectin for up to 14 days in our swine model. Further, by using mathematical models of malaria transmission that incorporate the lethal effect of ivermectin against malaria-transmitting mosquitoes, we demonstrated that this system will boost the efficacy of mass drug administration toward malaria elimination goals. Encapsulated, gastric-resident dosage forms for ultra–long-acting drug delivery have the potential to revolutionize treatment options for malaria and other diseases that affect large populations around the globe for which treatment adherence is essential for efficacy.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Awasthi A, Razzak M, Al-Kassas R, Harvey J, Garg S. An overview on chemical derivatization and stability aspects of selected avermectin derivatives. Chem Pharm Bull (Tokyo). 2012;60(8):931-44. DOI: &lt;/span&gt;&lt;a href="http://www.doi.org/10.1248/cpb.c12-00258" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1248/cpb.c12-00258&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. PMID: 22863694.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Naturally occurring avermectins (AVMs) and its derivatives are potent endectocide compounds, well-known for their novel mode of action against a broad range of nematode and anthropod animal parasites. In this review, chemical and pharmaceutical aspects of AVM derivatives are described including stability, synthetic and purification processes, impurities and degradation pathways, and subsequent suggestions are made to improve the chemical stability. It has been found out that unique structure of AVM molecules and presence of labile groups facilitated the derivatization of AVM into various compounds showing strong anthelmintic activity. However, the same unique structure is also responsible for labile nature related to sensitive stability profile of molecules. AVMs are found to be unstable in acidic and alkaline conditions. In addition, these compounds are sensitive to strong light, and subsequently presence of photo-isomer in animals treated topically with AVM product is well known. The pharmacoepial recommendations for addition of antioxidant into drug substance, as well as its products, arises from the fact that AVM are very sensitive to oxidation. Formations of solvates, salts, epoxides, reduction of double bonds and developing liquid formulation around pH 6.2, were some chemical approaches used to retard the degradation in AVM. This coherent review will contribute towards the better understanding of the correlation of chemical processes, stability profile and biological activity; therefore, it will help to design the shelf-life stable formulations containing AVMs.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
@@ -1069,94 +1090,97 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/CA2bSCFCYf2GOOYmQP5RHZS5Lf4OXiXsWLyzmkQf.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1212,116 +1236,123 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="G2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="I2" t="s">
-        <v>36</v>
-[...8 lines deleted...]
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="N2" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="O2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="P2" t="s">
         <v>39</v>
       </c>
       <c r="Q2" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="R2" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="S2" t="s">
         <v>42</v>
       </c>
       <c r="T2" t="s">
         <v>43</v>
       </c>
       <c r="U2" t="s">
         <v>44</v>
       </c>
       <c r="V2" t="s">
         <v>45</v>
       </c>
       <c r="W2" t="s">
         <v>46</v>
       </c>
-      <c r="Y2" s="1"/>
-[...1 lines deleted...]
-      <c r="AF2" t="s">
+      <c r="X2" t="s">
         <v>47</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="Y2" s="1" t="s">
         <v>48</v>
+      </c>
+      <c r="Z2" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ2"/>
   <sheetViews>
@@ -1365,358 +1396,374 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="E2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="F2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="G2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="I2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="J2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="M2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="O2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="Q2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="X2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="Z2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="AA2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="AE2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="AF2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="AG2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="AH2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="AI2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AJ2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AM2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AP2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AQ2">
         <v>25</v>
       </c>
       <c r="AR2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AS2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AU2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AV2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AW2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AX2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AY2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AZ2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>51</v>
+        <v>134</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -1727,618 +1774,647 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="C2" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="D2" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="E2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="F2" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="I2" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="C3" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="D3" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="E3" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="F3" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="G3" t="s">
+        <v>184</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>185</v>
+      </c>
+      <c r="I3" t="s">
         <v>178</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
       <c r="C2" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="D2" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="C2" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="D2" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="E2" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="F2" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="C3" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="D3" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="E3" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="F3" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>51</v>
+        <v>134</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>205</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="C2" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>201</v>
+        <v>207</v>
+      </c>
+      <c r="H2" t="s">
+        <v>208</v>
+      </c>
+      <c r="J2" t="s">
+        <v>117</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="C3" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>209</v>
+      </c>
+      <c r="H3" t="s">
+        <v>210</v>
+      </c>
+      <c r="J3" t="s">
+        <v>117</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>199</v>
+        <v>206</v>
       </c>
       <c r="C4" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>211</v>
+      </c>
+      <c r="H4" t="s">
+        <v>212</v>
+      </c>
+      <c r="J4" t="s">
+        <v>117</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>