--- v2 (2026-08-22)
+++ v3 (2026-09-11)
@@ -1294,87 +1294,87 @@
   </si>
   <si>
     <t>2020-03-18</t>
   </si>
   <si>
     <t>2024-12-09</t>
   </si>
   <si>
     <t>2022-11-21</t>
   </si>
   <si>
     <t>2023-11-01</t>
   </si>
   <si>
     <t>Children, Adults, Older Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Is HIV-1 positive.
 * Has been receiving the same baseline ART for ≥3 months prior to signing the Informed Consent Form/Assent Form.
 * Weighs ≥35 kg.
 * Has at least triple-class resistance (must include nucleoside reverse transcriptase inhibitor \[NRTI\], non-nucleoside reverse transcriptase inhibitor \[NNRTI\], and resistance to either protease inhibitor (PI) or integrase strand transfer inhibitor (InSTI), based on central laboratory-based resistance or proviral DNA resistance testing at the Screening Visit, or historical resistance testing within 12 months of screening.
 * Has ≤2 fully active antiretroviral drugs remaining among all antiretroviral classes that can be effectively combined to form a viable regimen based on resistance, tolerability, safety, drug access,</t>
   </si>
   <si>
-    <t>8591-013</t>
+    <t>IMAGINE-DR</t>
   </si>
   <si>
     <t>NCT04564547</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04564547</t>
   </si>
   <si>
     <t>This is a randomized, controlled, double-blind, study to evaluate the safety and tolerability of islatravir (ISL) + ulonivirine based on review of the accumulated safety data, in adult participants with human immunodeficiency virus type 1 (HIV-1) who have been virologically suppressed for ≥6 months on bictegravir/emtricitabine/tenofovir alafenamide (BIC/FTC/TAF) once-daily.</t>
   </si>
   <si>
     <t>Dose Ranging, Switch Study of Islatravir (ISL) and Ulonivirine (MK-8507) Once-Weekly in Virologically-Suppressed Adults With Human Immunodeficiency Virus Type 1 (HIV-1) [MK-8591-013]</t>
   </si>
   <si>
     <t>United States of America, France, Switzerland</t>
   </si>
   <si>
     <t>ISL+ULO</t>
   </si>
   <si>
     <t>20mg+100mg QW</t>
   </si>
   <si>
     <t>20mg+200mg QW</t>
   </si>
   <si>
     <t>20mg+400mg QW</t>
   </si>
   <si>
     <t>50 mg/200 mg/25 mg QD</t>
   </si>
   <si>
     <t>2021-03-09</t>
   </si>
   <si>
-    <t>2025-02-10</t>
+    <t>2026-01-08</t>
   </si>
   <si>
     <t>2025-01-30</t>
   </si>
   <si>
     <t>Adults, Cisgender women, Non-lactating individuals, Cisgender men, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Is HIV-1 positive with plasma HIV-1 RNA \&lt;50 copies/mL at screening
 * Has been virologically suppressed on BIC/FTC/TAF for ≥6 months
 * Has a screening CD4+ T-cell count \&gt;200 cells/mm\^3 (completed by the central laboratory)
 * Is male or female, at least 18 years of age, at the time of signing the informed consent
 * female participant is eligible to participate if she is not pregnant or breastfeeding, and at least one of the following conditions applies:
 * Is not a woman of childbearing potential (WOCBP)
 * Is a WOCBP and using a contraceptive method that is highly effective (with a failure rate of \&lt;1% per year), or be abstinent from heterosexual intercourse as their preferred and usual lifestyle (abstinent on a long term and persistent basis)
 Exclusion Criteria:
 *</t>
   </si>
   <si>
     <t>HBV, HCV</t>
   </si>
   <si>
     <t>Virologically supressed individuals</t>
   </si>
@@ -1465,51 +1465,51 @@
   <si>
     <t>ISL/ULO FDC</t>
   </si>
   <si>
     <t>2mg/200mg QW</t>
   </si>
   <si>
     <t>50/200/25 mg oral tablet QD</t>
   </si>
   <si>
     <t>Placebo to ISL/ULO</t>
   </si>
   <si>
     <t>Placebo for BIC/FTC/TAF</t>
   </si>
   <si>
     <t>ISL + ULO</t>
   </si>
   <si>
     <t>2x1mg QW+ 2x100mg QW</t>
   </si>
   <si>
     <t>2025-12-18</t>
   </si>
   <si>
-    <t>2026-06-04</t>
+    <t>2026-08-07</t>
   </si>
   <si>
     <t>2029-03-21</t>
   </si>
   <si>
     <t>2030-04-03</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Phase 2: Is human immunodeficiency virus type 1 (HIV-1) positive with Plasma HIV-1 ribonucleic acid (RNA) ≥500 and ≤100,000 copies/mL.
 * Phase 3: Is HIV-1 positive with Plasma HIV-1 RNA ≥500 copies/mL.
 * Phase 2: Has cluster of differentiation 4-positive (CD4+) T-cell count ≥200 cells/mm\^3.
 * Is naïve to antiretroviral therapy (ART), defined as having received no prior therapy with any antiretroviral agent following a diagnosis of HIV 1 infection.
 Exclusion Criteria:
 * Has human immunodeficiency virus type 2 (HIV-2) infection.
 * Has a diagnosis of an active acquired immune deficiency syndrome (AIDS)-defining opportunistic infection.
 * Has active hepatitis C virus (HCV) or active hepatitis B virus (HBV) infection.
 * Has a history of malignancy ≤5 years prior to pro</t>
   </si>
   <si>
     <t>Primary purpose: TREATMENT
 Allocation: RANDOMIZED
 Intervention Model: PARALLEL</t>
   </si>
   <si>
@@ -1925,57 +1925,57 @@
   <si>
     <t>WO2017139519</t>
   </si>
   <si>
     <t>Islatravir for the treatment or prophylaxis of HIV (dosing regimen less frequent than once-daily)</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>MERCK SHARP &amp; DOHME [US]</t>
   </si>
   <si>
     <t>2037-02-10</t>
   </si>
   <si>
     <t>The present invention is directed to methods for inhibition of HIV reverse transcriptase, treatment of infection by HIV, prophylaxis of infection by HIV, and the treatment, prophylaxis and/or delay in the onset or progression of AIDS or ARC by administering a compound of structural Formula (I) or a pharmaceutically acceptable salt or co-crystal thereof, wherein X is -F or -Cl, less frequently than once daily.</t>
   </si>
   <si>
     <t>MPP</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Dominican Republic, Belarus, Kazakhstan, Azerbaijan, Armenia, Mexico, South Africa, Georgia, Iran (Islamic Republic of), Ukraine, Malaysia, Botswana, Ghana, Kenya, Namibia, Tunisia, Jordan</t>
   </si>
   <si>
-    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Russian Federation, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, New Zealand</t>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Russian Federation, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, New Zealand</t>
   </si>
   <si>
     <t>China, El Salvador, Georgia, Nicaragua</t>
   </si>
   <si>
-    <t>Lithuania, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, Hong Kong, Israel</t>
+    <t>Cyprus, Lithuania, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, Hong Kong, Israel</t>
   </si>
   <si>
     <t>Argentina, China, Turkmenistan, Tajikistan, Kyrgyzstan, Philippines, World Intellectual Property Organization (WIPO), Gambia (the), Lesotho, Malawi, Mozambique, Sierra Leone, Liberia, Rwanda, Sao Tome and Principe, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Brazil</t>
   </si>
   <si>
     <t>Monaco, San Marino, Chile, Japan, Korea, Republic of, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2005090349</t>
   </si>
   <si>
     <t>Islatravir compound and analogues and their use to treat HIV</t>
   </si>
   <si>
     <t>Yamasa Corporation</t>
   </si>
   <si>
     <t>2025-03-24</t>
   </si>
   <si>
     <t>A compound which has excellent anti-HIV activity, is effective also against polypharmacy-resistant HIV strains having resistance to two or more anti-HIV drugs, especially AZT, DDI, DDC, D4T, 3TC, etc., is lowly cytotoxic, and has resistance to deactivation by adenosine deaminase. It is a 4'-C-substituted 2-haloadenosine derivative represented by the following formula [I], [II], or [III]. Also provided is a medicinal composition comprising the derivative and a pharmaceutically acceptable support. [Chemical formula 1] (In the formulae, X represents halogeno; R&lt;1&gt; represents ethynyl or cyano; and R&lt;2&gt; represents hydrogen or the atoms of a residue of phosphoric acid or a derivative thereof.)</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, World Intellectual Property Organization (WIPO), Mexico</t>
   </si>