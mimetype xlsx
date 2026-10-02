--- v3 (2026-09-11)
+++ v4 (2026-10-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="634">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="638">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -191,50 +191,53 @@
   </si>
   <si>
     <t>EasyMax 102 and 402 equipped with FireStringO2 sensors and the EasySampler 1210 system.
 A thermal gas flow controller (Aalborg, USA) to monitor and control oxidation air-gas flow to the reactor, with a suitable compressed air-source. 
 Reactions at the 1L scale should be conducted using the Optimal 1001 automated lab reactor platform (Mettler-Toledo) or equivalent, alongside a sintered steel frit for improved 1L gas distribution for the oxidation reactions.</t>
   </si>
   <si>
     <t>Several synthetic chemical processes describing the manufacture of ISL have been published, with each approach containing around twelve and eighteen steps. However, it should be noted that these approaches have proved to be complex and highly inefficient, with marked difficulty in controlling 2’-deoxyribonucleoside anomer stereochemistry and the requirement for several protecting-group manipulations. To counter these issues, Merck developed a highly innovative and extraordinarily efficient approach utilising directed evolution to create a novel three-step biocatalytic cascade for ISL synthesis</t>
   </si>
   <si>
     <t>400 MHz Briker AVANCE III and 500MHz Bruker Ultrashield spectrometer (or equivalent) for 1H, 19F, 31P and 13C NMR.
 An Accurate-Mass Time-of-Flight (TOF) high resolution mass spectrometer.
 Molecular Devices plate reader Spectra Max Plus for Spectrophotomeric analyses, alongside a Perkin Elmer polarimeter with a PCB 1500 water Peltier system for optical rotation measurements.
 Aglient 7890A instrument for gas chromatography.
 UPLC via Agilent Technologies 1290 Infinity II series or HPLC through Agilent 1100 Series.
 Corona Ultra RS detector by Dionex for supercritical fluid chromatography.</t>
   </si>
   <si>
     <t>HIV</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a nurse, Administered by a specialty health worker, Self-administered</t>
+  </si>
+  <si>
+    <t>Daily, Weekly</t>
   </si>
   <si>
     <t>investigational</t>
   </si>
   <si>
     <t>2024-11-26 13:07:15</t>
   </si>
   <si>
     <t>2025-01-10 15:49:44</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Status</t>
   </si>
@@ -1465,57 +1468,57 @@
   <si>
     <t>ISL/ULO FDC</t>
   </si>
   <si>
     <t>2mg/200mg QW</t>
   </si>
   <si>
     <t>50/200/25 mg oral tablet QD</t>
   </si>
   <si>
     <t>Placebo to ISL/ULO</t>
   </si>
   <si>
     <t>Placebo for BIC/FTC/TAF</t>
   </si>
   <si>
     <t>ISL + ULO</t>
   </si>
   <si>
     <t>2x1mg QW+ 2x100mg QW</t>
   </si>
   <si>
     <t>2025-12-18</t>
   </si>
   <si>
-    <t>2026-08-07</t>
-[...5 lines deleted...]
-    <t>2030-04-03</t>
+    <t>2026-09-17</t>
+  </si>
+  <si>
+    <t>2029-02-01</t>
+  </si>
+  <si>
+    <t>2031-12-18</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Phase 2: Is human immunodeficiency virus type 1 (HIV-1) positive with Plasma HIV-1 ribonucleic acid (RNA) ≥500 and ≤100,000 copies/mL.
 * Phase 3: Is HIV-1 positive with Plasma HIV-1 RNA ≥500 copies/mL.
 * Phase 2: Has cluster of differentiation 4-positive (CD4+) T-cell count ≥200 cells/mm\^3.
 * Is naïve to antiretroviral therapy (ART), defined as having received no prior therapy with any antiretroviral agent following a diagnosis of HIV 1 infection.
 Exclusion Criteria:
 * Has human immunodeficiency virus type 2 (HIV-2) infection.
 * Has a diagnosis of an active acquired immune deficiency syndrome (AIDS)-defining opportunistic infection.
 * Has active hepatitis C virus (HCV) or active hepatitis B virus (HBV) infection.
 * Has a history of malignancy ≤5 years prior to pro</t>
   </si>
   <si>
     <t>Primary purpose: TREATMENT
 Allocation: RANDOMIZED
 Intervention Model: PARALLEL</t>
   </si>
   <si>
     <t>Masking: DOUBLE (PARTICIPANT)
 Masking Description: Phase 2: no masking Phase 3: Participant, Sponsor, and Investigator are masked</t>
   </si>
   <si>
     <t>ISLEND-2</t>
   </si>
@@ -1928,81 +1931,90 @@
   <si>
     <t>Islatravir for the treatment or prophylaxis of HIV (dosing regimen less frequent than once-daily)</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>MERCK SHARP &amp; DOHME [US]</t>
   </si>
   <si>
     <t>2037-02-10</t>
   </si>
   <si>
     <t>The present invention is directed to methods for inhibition of HIV reverse transcriptase, treatment of infection by HIV, prophylaxis of infection by HIV, and the treatment, prophylaxis and/or delay in the onset or progression of AIDS or ARC by administering a compound of structural Formula (I) or a pharmaceutically acceptable salt or co-crystal thereof, wherein X is -F or -Cl, less frequently than once daily.</t>
   </si>
   <si>
     <t>MPP</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Dominican Republic, Belarus, Kazakhstan, Azerbaijan, Armenia, Mexico, South Africa, Georgia, Iran (Islamic Republic of), Ukraine, Malaysia, Botswana, Ghana, Kenya, Namibia, Tunisia, Jordan</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Russian Federation, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, New Zealand</t>
   </si>
   <si>
-    <t>China, El Salvador, Georgia, Nicaragua</t>
+    <t>China, El Salvador, Georgia, Nicaragua, Gambia (the), Malawi, Sierra Leone, Liberia, Zimbabwe</t>
   </si>
   <si>
     <t>Cyprus, Lithuania, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, Hong Kong, Israel</t>
   </si>
   <si>
-    <t>Argentina, China, Turkmenistan, Tajikistan, Kyrgyzstan, Philippines, World Intellectual Property Organization (WIPO), Gambia (the), Lesotho, Malawi, Mozambique, Sierra Leone, Liberia, Rwanda, Sao Tome and Principe, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Brazil</t>
+    <t>Argentina, China, Turkmenistan, Tajikistan, Kyrgyzstan, Philippines, World Intellectual Property Organization (WIPO), Brazil</t>
   </si>
   <si>
     <t>Monaco, San Marino, Chile, Japan, Korea, Republic of, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2005090349</t>
   </si>
   <si>
     <t>Islatravir compound and analogues and their use to treat HIV</t>
   </si>
   <si>
     <t>Yamasa Corporation</t>
   </si>
   <si>
     <t>2025-03-24</t>
   </si>
   <si>
     <t>A compound which has excellent anti-HIV activity, is effective also against polypharmacy-resistant HIV strains having resistance to two or more anti-HIV drugs, especially AZT, DDI, DDC, D4T, 3TC, etc., is lowly cytotoxic, and has resistance to deactivation by adenosine deaminase. It is a 4'-C-substituted 2-haloadenosine derivative represented by the following formula [I], [II], or [III]. Also provided is a medicinal composition comprising the derivative and a pharmaceutically acceptable support. [Chemical formula 1] (In the formulae, X represents halogeno; R&lt;1&gt; represents ethynyl or cyano; and R&lt;2&gt; represents hydrogen or the atoms of a residue of phosphoric acid or a derivative thereof.)</t>
   </si>
   <si>
-    <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, World Intellectual Property Organization (WIPO), Mexico</t>
-[...2 lines deleted...]
-    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Croatia, Romania, Latvia, Lithuania, Slovenia, Canada, Japan, United States of America, World Intellectual Property Organization (WIPO)</t>
+    <t>North Macedonia, Bosnia and Herzegovina</t>
+  </si>
+  <si>
+    <t>Portugal, Bulgaria, Hungary, Croatia, United States of America</t>
+  </si>
+  <si>
+    <t>Latvia</t>
+  </si>
+  <si>
+    <t>Türkiye, Albania, Serbia, World Intellectual Property Organization (WIPO), Mexico</t>
+  </si>
+  <si>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Ireland, Finland, Cyprus, Czechia, Estonia, Slovakia, Poland, Iceland, Romania, Lithuania, Slovenia, Canada, Japan, United States of America, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/CY7oDcqWoblPJdA248MvnDrWjg2632vfPF2oeg1M.png</t>
   </si>
@@ -2726,58 +2738,61 @@
       </c>
       <c r="S2" t="s">
         <v>41</v>
       </c>
       <c r="T2" t="s">
         <v>45</v>
       </c>
       <c r="U2" t="s">
         <v>46</v>
       </c>
       <c r="V2" t="s">
         <v>47</v>
       </c>
       <c r="W2" t="s">
         <v>48</v>
       </c>
       <c r="X2" t="s">
         <v>49</v>
       </c>
       <c r="Y2" s="1" t="s">
         <v>50</v>
       </c>
       <c r="Z2" s="1" t="s">
         <v>51</v>
       </c>
+      <c r="AA2" t="s">
+        <v>52</v>
+      </c>
       <c r="AC2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AI2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AJ2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ28"/>
   <sheetViews>
@@ -2821,2943 +2836,2943 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AW1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="J2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="M2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="N2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="O2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="X2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AB2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AC2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AD2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AE2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AF2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AG2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AH2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AI2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AJ2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AL2" t="s">
         <v>49</v>
       </c>
       <c r="AM2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AP2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AQ2">
         <v>242</v>
       </c>
       <c r="AR2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AS2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AU2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AV2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AW2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AX2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AY2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AZ2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="G3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="I3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="J3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="M3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="N3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="O3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="Q3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="R3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="S3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="X3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="Y3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="AA3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="AB3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="AC3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="AD3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AE3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="AF3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="AG3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AH3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AI3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AJ3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="AM3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="AN3" t="s">
         <v>49</v>
       </c>
       <c r="AP3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AQ3">
         <v>730</v>
       </c>
       <c r="AR3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AS3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AU3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="AV3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="AW3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AX3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AY3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AZ3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F4" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G4" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H4" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="I4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="J4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="M4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="N4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="O4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="P4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="Q4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="R4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="S4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="X4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="AB4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="AC4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="AD4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="AE4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="AF4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="AG4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AH4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AI4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AJ4" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="AM4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="AN4" t="s">
         <v>49</v>
       </c>
       <c r="AP4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AQ4">
         <v>494</v>
       </c>
       <c r="AR4" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AS4" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AU4" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AV4" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="AW4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AX4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AY4" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AZ4" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F5" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="G5" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="I5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="M5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="N5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="W5" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="Y5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="Z5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="AA5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="AD5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="AE5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AF5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="AG5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AH5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AI5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AJ5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="AL5" t="s">
         <v>49</v>
       </c>
       <c r="AM5" t="s">
         <v>49</v>
       </c>
       <c r="AP5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AS5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="AU5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="AV5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="AW5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AX5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AY5" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AZ5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C6" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F6" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="G6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H6" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="I6" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="M6" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="N6" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="O6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="W6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="Z6" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="AA6" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="AD6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AE6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="AF6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AG6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AH6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AI6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AJ6" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="AL6" t="s">
         <v>49</v>
       </c>
       <c r="AM6" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="AP6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AR6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AS6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AU6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="AV6" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="AW6" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="AX6" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="AY6" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="AZ6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="C7" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="E7" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I7" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="M7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="N7" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="X7" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="Y7" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="AB7" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="AC7" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="AD7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AE7" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="AF7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AG7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AH7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AI7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AJ7" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="AK7" t="s">
         <v>49</v>
       </c>
       <c r="AM7" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="AP7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AQ7">
         <v>30</v>
       </c>
       <c r="AR7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AS7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AU7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="AV7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="AW7" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="AX7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AY7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AZ7" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C8" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E8" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F8" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="I8" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="J8" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="M8" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="N8" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="O8" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="X8" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="AB8" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="AC8" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="AD8" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AE8" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="AF8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AG8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AH8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AI8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AM8" t="s">
         <v>49</v>
       </c>
       <c r="AP8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AQ8">
         <v>16</v>
       </c>
       <c r="AR8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AS8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AU8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AW8" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="AX8" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="AY8" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="AZ8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C9" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="E9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F9" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="G9" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H9" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="I9" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="J9" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="M9" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="X9" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="Y9" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="AA9" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="AB9" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="AE9" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AF9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AG9" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AH9" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AI9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AJ9" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="AP9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AQ9">
         <v>641</v>
       </c>
       <c r="AS9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="AU9" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="AW9" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="AX9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AY9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AZ9" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C10" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E10" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F10" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G10" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H10" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="I10" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="J10" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="M10" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="O10" t="s">
         <v>36</v>
       </c>
       <c r="Q10" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="X10" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="Y10" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="AB10" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="AC10" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="AE10" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="AF10" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AG10" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AH10" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AI10" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AJ10" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="AP10" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AQ10">
         <v>24</v>
       </c>
       <c r="AR10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AS10" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="AU10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="AW10" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="AX10" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AY10" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AZ10" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C11" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E11" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G11" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H11" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="I11" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="J11" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="M11" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="O11" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="X11" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="Y11" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="AB11" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="AC11" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="AE11" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="AF11" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AG11" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AH11" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AI11" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AJ11" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="AP11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AQ11">
         <v>20</v>
       </c>
       <c r="AS11" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="AU11" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="AX11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C12" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E12" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F12" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H12" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="I12" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="J12" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="M12" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="X12" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="Y12" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="AB12" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="AC12" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="AE12" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AF12" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="AG12" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AH12" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AI12" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AJ12" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="AP12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AQ12">
         <v>12</v>
       </c>
       <c r="AS12" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="AU12" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="AW12" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="AX12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AY12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AZ12" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C13" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E13" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F13" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="I13" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="J13" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="AG13" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AH13" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AI13" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AW13" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="AX13" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AY13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AZ13" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C14" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E14" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G14" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H14" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="I14" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="J14" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="M14" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="X14" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="Y14" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="AB14" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="AC14" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="AD14" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="AE14" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="AF14" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AG14" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AH14" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AI14" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AJ14" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="AO14" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="AP14" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AQ14">
         <v>42</v>
       </c>
       <c r="AS14" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="AU14" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="AW14" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="AX14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AY14" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AZ14" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C15" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F15" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="G15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H15" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="I15" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="J15" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="M15" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="O15" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="Q15" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="S15" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="X15" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="Y15" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="AA15" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="AB15" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="AD15" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="AE15" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AF15" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AG15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AH15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AI15" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AJ15" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="AK15" t="s">
         <v>49</v>
       </c>
       <c r="AO15" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="AP15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AQ15">
         <v>537</v>
       </c>
       <c r="AR15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AS15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AU15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AW15" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="AX15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AY15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AZ15" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
         <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C16" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E16" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G16" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H16" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="I16" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="J16" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="M16" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="O16" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="Q16" t="s">
+        <v>311</v>
+      </c>
+      <c r="S16" t="s">
         <v>310</v>
       </c>
-      <c r="S16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X16" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="Y16" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="AA16" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="AB16" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="AE16" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AF16" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AG16" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AH16" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AI16" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AJ16" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="AP16" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AQ16">
         <v>514</v>
       </c>
       <c r="AR16" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AS16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AU16" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AW16" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="AX16" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AY16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AZ16" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C17" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F17" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G17" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H17" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="I17" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="J17" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="M17" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="O17" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="X17" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="Y17" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="AA17" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="AB17" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="AE17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AF17" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AG17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AH17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AI17" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AJ17" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="AP17" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AQ17">
         <v>553</v>
       </c>
       <c r="AR17" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AS17" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AU17" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="AW17" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="AX17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AY17" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AZ17" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C18" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F18" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G18" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H18" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="I18" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="J18" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="M18" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="O18" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="Q18" t="s">
+        <v>311</v>
+      </c>
+      <c r="S18" t="s">
         <v>310</v>
       </c>
-      <c r="S18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="X18" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="Y18" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="AB18" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="AC18" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="AE18" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AF18" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AG18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AH18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AI18" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AJ18" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="AP18" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AQ18">
         <v>599</v>
       </c>
       <c r="AR18" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AS18" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AU18" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AW18" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="AX18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AY18" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AZ18" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
         <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C19" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="E19" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G19" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H19" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="I19" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="J19" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="M19" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="O19" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="Q19" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="S19" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="X19" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="Y19" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="AB19" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="AC19" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="AE19" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AF19" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AG19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AH19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AI19" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AJ19" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="AP19" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AQ19">
         <v>643</v>
       </c>
       <c r="AR19" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AS19" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AU19" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AW19" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="AX19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AY19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AZ19" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
         <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C20" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="E20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F20" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H20" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="I20" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="J20" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="M20" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="O20" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="X20" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="Y20" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="AB20" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="AC20" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="AE20" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AF20" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AG20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AH20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AI20" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AJ20" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="AP20" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AQ20">
         <v>672</v>
       </c>
       <c r="AR20" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AS20" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AU20" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="AW20" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="AX20" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AY20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AZ20" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C21" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="E21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F21" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G21" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H21" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="I21" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="J21" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="M21" t="s">
         <v>37</v>
       </c>
       <c r="O21" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="Q21" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="S21" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="U21" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="X21" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="Y21" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="AB21" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="AC21" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="AE21" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="AF21" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AG21" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AH21" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AI21" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AJ21" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="AP21" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AQ21">
         <v>35</v>
       </c>
       <c r="AR21" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AS21" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AU21" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AW21" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="AX21" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AY21" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AZ21" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C22" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="E22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H22" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="I22" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="J22" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="M22" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="N22" t="s">
+        <v>397</v>
+      </c>
+      <c r="O22" t="s">
         <v>396</v>
       </c>
-      <c r="O22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P22" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="Q22" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="R22" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="S22" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="T22" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="X22" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="Y22" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="AB22" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="AC22" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="AD22" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="AE22" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AF22" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AG22" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AH22" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AI22" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AJ22" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="AK22" t="s">
         <v>49</v>
       </c>
       <c r="AM22" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="AO22" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="AP22" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AQ22">
         <v>161</v>
       </c>
       <c r="AR22" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AS22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AU22" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="AW22" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="AX22" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AY22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AZ22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C23" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="E23" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F23" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="G23" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H23" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="I23" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="J23" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="M23" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="N23" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="O23" t="s">
+        <v>417</v>
+      </c>
+      <c r="P23" t="s">
         <v>416</v>
       </c>
-      <c r="P23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q23" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="R23" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="X23" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="Y23" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="Z23" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="AA23" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="AD23" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="AE23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AF23" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AG23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AH23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AI23" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AJ23" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="AK23" t="s">
         <v>49</v>
       </c>
       <c r="AM23" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="AP23" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AQ23">
         <v>150</v>
       </c>
       <c r="AR23" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AS23" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AU23" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="AW23" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="AX23" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AY23" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AZ23" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C24" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="E24" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F24" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="G24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H24" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="I24" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="J24" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="M24" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="N24" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="O24" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="P24" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="Q24" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="S24" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="U24" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="V24" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="X24" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="Y24" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="Z24" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="AA24" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="AD24" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="AE24" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AF24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AG24" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AH24" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AI24" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AJ24" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="AK24" t="s">
         <v>49</v>
       </c>
       <c r="AM24" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="AP24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AQ24">
         <v>570</v>
       </c>
       <c r="AR24" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AS24" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AT24" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="AU24" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AV24" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="AW24" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="AX24" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AY24" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AZ24" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C25" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E25" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F25" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="G25" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="H25" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="I25" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="J25" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="M25" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="N25" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="O25" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="P25" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="X25" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="Y25" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="Z25" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="AA25" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="AB25" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="AD25" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="AE25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AF25" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AG25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AH25" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AI25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AJ25" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="AK25" t="s">
         <v>49</v>
       </c>
       <c r="AM25" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="AP25" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AQ25">
         <v>600</v>
       </c>
       <c r="AR25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AS25" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AU25" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="AV25" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="AW25" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="AX25" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AY25" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AZ25" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="26" spans="1:52">
       <c r="A26" t="s">
         <v>36</v>
       </c>
       <c r="B26" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="C26" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="E26" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F26" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="G26" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="H26" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="I26" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="J26" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="M26" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="N26" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="O26" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="P26" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="X26" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="Y26" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="Z26" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="AA26" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="AB26" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="AD26" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="AE26" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AF26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AG26" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AH26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AI26" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AJ26" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="AK26" t="s">
         <v>49</v>
       </c>
       <c r="AM26" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="AP26" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AQ26">
         <v>609</v>
       </c>
       <c r="AR26" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AS26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AU26" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AV26" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AW26" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="AX26" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AY26" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AZ26" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:52">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C27" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="E27" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F27" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="G27" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="H27" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="I27" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="J27" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="M27" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="N27" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="O27" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="P27" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="X27" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="Y27" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="AA27" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="AB27" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="AE27" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AF27" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AG27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AH27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AI27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AJ27" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="AK27" t="s">
         <v>49</v>
       </c>
       <c r="AM27" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="AP27" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AQ27">
         <v>142</v>
       </c>
       <c r="AR27" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AS27" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AU27" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="AV27" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="AW27" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="AX27" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AY27" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AZ27" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:52">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="C28" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="E28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F28" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G28" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H28" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="I28" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="J28" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="M28" t="s">
         <v>36</v>
       </c>
       <c r="X28" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="Y28" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="AB28" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="AC28" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="AE28" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AF28" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AG28" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AH28" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="AI28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AJ28" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="AP28" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AQ28">
         <v>12</v>
       </c>
       <c r="AS28" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="AU28" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="AX28" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="AY28" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="AZ28" t="s">
         <v>50</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
@@ -5790,299 +5805,299 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I17" sqref="I17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C2" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C3" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C4" t="s">
+        <v>226</v>
+      </c>
+      <c r="I4" s="4" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C5" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B6" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C6" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="H6" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B7" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C7" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="H7" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="B8" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C8" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="H8" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="B9" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C9" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="I9" s="4" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C10" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="I10" s="4" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C11" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="I11" s="4" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="B12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C12" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="I12" s="4" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C13" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="I13" s="4" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C14" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="I14" s="4" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="I15" s="4" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C16" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="I16" s="4" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B17" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C17" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="I17" s="4" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="I10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="I11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="I12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="I13" r:id="rId_hyperlink_9"/>
     <hyperlink ref="I14" r:id="rId_hyperlink_10"/>
     <hyperlink ref="I15" r:id="rId_hyperlink_11"/>
     <hyperlink ref="I16" r:id="rId_hyperlink_12"/>
     <hyperlink ref="I17" r:id="rId_hyperlink_13"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
@@ -6108,776 +6123,782 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>541</v>
+        <v>542</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>543</v>
+        <v>544</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>548</v>
+        <v>549</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>550</v>
+        <v>551</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>551</v>
+        <v>552</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>552</v>
+        <v>553</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>553</v>
+        <v>554</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>555</v>
+        <v>556</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>562</v>
+        <v>563</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>563</v>
+        <v>564</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>567</v>
+        <v>568</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>568</v>
+        <v>569</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="C2" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="D2" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="E2" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="G2" t="s">
-        <v>575</v>
+        <v>576</v>
       </c>
       <c r="H2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="I2" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="J2" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="K2" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="L2" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="M2" t="s">
-        <v>580</v>
+        <v>581</v>
       </c>
       <c r="N2" t="s">
-        <v>581</v>
+        <v>582</v>
       </c>
       <c r="O2" t="s">
-        <v>582</v>
+        <v>583</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>583</v>
+        <v>584</v>
       </c>
       <c r="C3" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="D3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E3" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>586</v>
+        <v>587</v>
       </c>
       <c r="G3" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="H3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="I3" t="s">
-        <v>576</v>
+        <v>577</v>
+      </c>
+      <c r="J3" t="s">
+        <v>589</v>
       </c>
       <c r="K3" t="s">
-        <v>253</v>
+        <v>590</v>
+      </c>
+      <c r="M3" t="s">
+        <v>591</v>
       </c>
       <c r="N3" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="O3" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>591</v>
+        <v>595</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>556</v>
+        <v>557</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>592</v>
+        <v>596</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>559</v>
+        <v>560</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="C2" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="D2" t="s">
-        <v>599</v>
+        <v>603</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>601</v>
+        <v>605</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>602</v>
+        <v>606</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>603</v>
+        <v>607</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>604</v>
+        <v>608</v>
       </c>
       <c r="C2" t="s">
-        <v>605</v>
+        <v>609</v>
       </c>
       <c r="D2" t="s">
-        <v>606</v>
+        <v>610</v>
       </c>
       <c r="E2" t="s">
-        <v>607</v>
+        <v>611</v>
       </c>
       <c r="F2" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I13" sqref="I13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>609</v>
+        <v>613</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C2" t="s">
-        <v>610</v>
+        <v>614</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="J2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C3" t="s">
-        <v>612</v>
+        <v>616</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>613</v>
+        <v>617</v>
       </c>
       <c r="J3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C4" t="s">
-        <v>614</v>
+        <v>618</v>
       </c>
       <c r="H4" t="s">
-        <v>615</v>
+        <v>619</v>
       </c>
       <c r="J4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C5" t="s">
-        <v>616</v>
+        <v>620</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>617</v>
+        <v>621</v>
       </c>
       <c r="J5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C6" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="H6" t="s">
-        <v>619</v>
+        <v>623</v>
       </c>
       <c r="J6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C7" t="s">
-        <v>620</v>
+        <v>624</v>
       </c>
       <c r="H7" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="J7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C8" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="H8" t="s">
-        <v>623</v>
+        <v>627</v>
       </c>
       <c r="J8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C9" t="s">
-        <v>624</v>
+        <v>628</v>
       </c>
       <c r="H9" t="s">
-        <v>625</v>
+        <v>629</v>
       </c>
       <c r="J9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C10" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
       <c r="H10" t="s">
-        <v>627</v>
+        <v>631</v>
       </c>
       <c r="J10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C11" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="H11" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="J11" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C12" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="H12" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
       <c r="J12" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C13" t="s">
-        <v>632</v>
+        <v>636</v>
       </c>
       <c r="I13" s="4" t="s">
-        <v>633</v>
+        <v>637</v>
       </c>
       <c r="J13" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I13" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>