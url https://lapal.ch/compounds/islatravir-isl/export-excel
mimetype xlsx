--- v4 (2026-10-02)
+++ v5 (2026-10-22)
@@ -1,97 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="638">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="683">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -130,50 +141,191 @@
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
+  </si>
+  <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Islatravir</t>
   </si>
   <si>
     <t>ISL</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>NRTTI</t>
   </si>
   <si>
     <t>Islatravir (ISL), also known as MK-8591, is a nucleoside reverse transcriptase translocation inhibitor (NRTTI) in clinical development for HIV treatment. ISL is a first-in-class compound with a varied mechanism of action including a strong binding affinity for reverse transcriptase, the ability to block HIV primer translocation and an extended half-life enabling once-weekly oral dosing. ISL is being evaluated in several clinical trials in combination with other antiretroviral therapies including doravirine, lenacapavir and MK-8507. In 2021, the US FDA placed a clinical hold on ISL following a decrease in CD4 T-cell counts in HIV-positive patients, and reduced total lymphocyte counts in HIV-negative trial participants. The FDA clinical hold was lifted after Merck introduced lower ISL dosing</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
@@ -289,53 +441,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -355,93 +504,93 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>(ISL monthly) MK-8591-016</t>
   </si>
   <si>
     <t>NCT04003103</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04003103</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Merck Sharp &amp; Dohme LLC</t>
   </si>
   <si>
     <t>This study will evaluate the safety, tolerability and pharmacokinetics (PK) of 6 once-monthly doses of oral islatravir (60 mg and 120 mg) compared with placebo in adults at low risk of HIV-1 infection</t>
   </si>
   <si>
     <t>United States of America, Israel, South Africa</t>
   </si>
   <si>
     <t>Drug: Oral Islatravir</t>
   </si>
   <si>
     <t>30mg oral tablets (for a total 60mg or 120mg once-monthly)</t>
   </si>
   <si>
     <t>Drug: Placebo</t>
   </si>
   <si>
     <t>2019-09-19</t>
   </si>
   <si>
     <t>2022-03-18</t>
   </si>
   <si>
     <t>2022-11-24</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cisgender women, Transgender women, Non-lactating individuals, Cisgender men, Transgender men, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 - Is in general good health with acceptable laboratory values at screening.
 - Is confirmed HIV-uninfected based on negative HIV-1/HIV-2 test result before randomization.
 - Has low risk of HIV infection, within 12 months prior to screening visit or the rescreening visit (if applicable).
 - Use contraceptives consistent with local regulations.
 - Female is not pregnant or breastfeeding, and is not a woman of childbearing potential (WOCBP).
 - A WOCBP is using an acceptable contraceptive method, or is abstinent from heterosexual intercourse as their preferred and usual lifestyle; or has a negative pregnancy test.</t>
   </si>
   <si>
     <t>HIV, HCV, HBV</t>
   </si>
@@ -505,53 +654,50 @@
   <si>
     <t>Drug: FTC/TDF</t>
   </si>
   <si>
     <t>200 mg emtricitabine and 245 mg of tenofovir disoproxil (equivalent to 300 mg tenofovir disoproxil fumarate or 201.22 mg tenofovir disproxil phosphate), administered orally once daily</t>
   </si>
   <si>
     <t>Drug: Placebo to ISL</t>
   </si>
   <si>
     <t>2021-02-24</t>
   </si>
   <si>
     <t>2024-08-06</t>
   </si>
   <si>
     <t>2024-07-01</t>
   </si>
   <si>
     <t>2023-07-18</t>
   </si>
   <si>
     <t>2024-06-11</t>
   </si>
   <si>
-    <t>Cisgender women, Non-lactating individuals, Non-pregnant individuals</t>
-[...1 lines deleted...]
-  <si>
     <t>Adolescents, Adults</t>
   </si>
   <si>
     <t>Cisgender female</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 - Confirmed HIV-uninfected based on negative HIV-1/HIV-2 test results before randomization.
 - Sexually active (vaginal and/or anal sex) with a male sexual partner in the 30 days prior to screening.
 - High risk for HIV-1 infection.
 - Not pregnant or breastfeeding, and one of the following conditions applies: - Not a woman of childbearing potential (WOCBP) or is a WOCBP and is using an acceptable contraceptive method during the intervention period and for at least 42 days after the last dose.
 - A WOCBP must have a negative pregnancy test within 24 hours prior to the first dose of study intervention.</t>
   </si>
   <si>
     <t>HIV, HBV</t>
   </si>
   <si>
     <t>Triple-blind masking</t>
   </si>
   <si>
     <t>Triple (Participant, Care Provider, Investigator)</t>
   </si>
   <si>
     <t>(ISL QM PrEP) IMPOWER-024</t>
   </si>
@@ -564,104 +710,98 @@
   <si>
     <t>Evaluate the safety and tolerability of oral Islatravir (ISL) once monthly as Preexposure Prophylaxis.</t>
   </si>
   <si>
     <t>United States of America, Brazil, France, Japan, Peru, South Africa, Thailand</t>
   </si>
   <si>
     <t>ISL 60 mg tablet, QM, orally for up to 24 months</t>
   </si>
   <si>
     <t>200/245 mg of FTC/TDF combination tablet, QD, orally for up to 24 months</t>
   </si>
   <si>
     <t>Drug: FTC/TAF</t>
   </si>
   <si>
     <t>200/25 mg of FTC/TAF combination tablet, QD, orally for up to 24 months</t>
   </si>
   <si>
     <t>2021-03-15</t>
   </si>
   <si>
     <t>2023-08-04</t>
   </si>
   <si>
-    <t>Adolescents, Transgender women, Cisgender men</t>
-[...1 lines deleted...]
-  <si>
     <t>Adolescents, Adults, Older Adults</t>
   </si>
   <si>
     <t>Cisgender male, Transgender female</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Cisgender men who have sex with men (MSM) and transgender women (TGW) who have sex with men.</t>
   </si>
   <si>
     <t>In Study Part 1, double-blind with in-house blinding is used.
 In Study Part 2, sponsor personnel not directly involved with blinded safety monitoring will be unblinded to participants' randomized study intervention in Part 1 (personnel involved with Part 2 will remain blinded).
 In Study Part 3, al participants, investigators, and Sponsor personnel are unblinded as to the participant's original randomized intervention group.</t>
   </si>
   <si>
     <t>(ISL with GAHT) MK-8591-035</t>
   </si>
   <si>
     <t>NCT05130086</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05130086</t>
   </si>
   <si>
     <t>Withdrawn</t>
   </si>
   <si>
     <t>Withdrawn due to Business Reasons.</t>
   </si>
   <si>
     <t>Evaluate the safety and tolerability of Islatravir (ISL) in trans and gender diverse participants who are receiving gender-affirming hormone therapy and are at low-risk for HIV-1 infection.</t>
   </si>
   <si>
     <t>Drug: Islatravir</t>
   </si>
   <si>
     <t>60 mg taken orally in tablet form once monthly for up to 24 weeks</t>
   </si>
   <si>
     <t>2022-10-17</t>
   </si>
   <si>
     <t>2022-10-13</t>
   </si>
   <si>
     <t>2024-03-25</t>
-  </si>
-[...1 lines deleted...]
-    <t>Transgender women, Transgender men, Non-lactating individuals, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Transgender female, Transgender male, Intersex, Gender non-binary</t>
   </si>
   <si>
     <t>Study participants must identify with a gender that is different from that assigned at birth.</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>None (Open Label)</t>
   </si>
   <si>
     <t>(ISL implant PrEP) MK-8591-043</t>
   </si>
   <si>
     <t>NCT05115838</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05115838</t>
   </si>
@@ -988,106 +1128,100 @@
   <si>
     <t>https://clinicaltrials.gov/study/NCT04295772</t>
   </si>
   <si>
     <t>This is a phase 2, single-group, multi-site, open-label study of an islatravir/doravirine (ISL/DOR, MK-8591A) fixed dose combination (FDC) for the treatment of human immunodeficiency virus type 1 (HIV-1) infection in pediatric participants who are virologically suppressed (VS) on antiretroviral therapy (ART) for ≥3 months or are treatment-naive (TN). The primary purposes of the study are 1) to examine the steady-state pharmacokinetics (PK) of ISL in plasma; 2) the steady-state PK of ISL-triphosphate (ISL-TP) in peripheral blood mononuclear cells (PBMCs); and 3) to examine the safety and tolerability of ISL/DOR.</t>
   </si>
   <si>
     <t>Doravirine/Islatravir (DOR/ISL) in Pediatric Participants With Human Immunodeficiency Virus Type 1 (HIV-1) Who Are &lt;18 Years of Age and Weigh ≥35 kg (MK-8591A-028)</t>
   </si>
   <si>
     <t>United States of America, Italy, Russian Federation, South Africa, Thailand</t>
   </si>
   <si>
     <t>2020-11-26</t>
   </si>
   <si>
     <t>2024-01-09</t>
   </si>
   <si>
     <t>2021-12-21</t>
   </si>
   <si>
     <t>2023-01-25</t>
   </si>
   <si>
-    <t>Adolescents, Children</t>
-[...1 lines deleted...]
-  <si>
     <t>Children, Adolescents</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Is HIV-1 positive, is \&lt;18 years of age, and weighs ≥35 kg at screening.
 * VS Participants: Is HIV-1 positive at Screening with plasma HIV-1 RNA \&lt;50 copies/mL and has been receiving continuous, stable oral 2-drug or 3-drug combination ART ± PK booster with documented viral suppression for ≥3 months prior to providing documented informed consent/assent and has no history of prior virologic treatment failure on any past or current regimen.
 * TN Participants: Is HIV-1 positive at Screening with plasma HIV-1 RNA ≥500 copies/mL and is naive to ART defined as having received \&lt;=10 days of prior therapy with any antiretrovirals following HIV-1 diagnosis other than pre-exposure prophylaxis (PrEP) or potentially exposed person (PEP).
 * If female, is not pregnant or breastfee</t>
   </si>
   <si>
     <t>Virologically suppressed on ART &gt;3 months</t>
   </si>
   <si>
     <t>(ISL/DOR Naive PLHIV) 8591A-053</t>
   </si>
   <si>
     <t>NCT05705349</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05705349</t>
   </si>
   <si>
     <t>This is a randomized, active-controlled, double-blind clinical study designed to evaluate the antiretroviral activity, safety, and tolerability of doravirine/islatravir (DOR/ISL \[MK-8591A\]) in treatment-naïve participants with human immunodeficiency virus type 1 (HIV-1) infection. It is hypothesized that DOR/ISL is non-inferior to bictegravir/emtricitabine/tenofovir alafenamide (BIC/FTC/TAF) as assessed by the percentage of participants with HIV-1 ribonucleic acid (RNA) \&lt;50 copies/mL at Week 48.</t>
   </si>
   <si>
     <t>DOR/ISL in HIV-1 Antiretroviral Treatment-naïve Participants (MK-8591A-053)</t>
   </si>
   <si>
     <t>United States of America, Argentina, Canada, Chile, Colombia, Dominican Republic, France, Germany, Guatemala, Israel, Japan, Kenya, Malaysia, Mexico, Puerto Rico, South Africa, Spain, Switzerland, Thailand, Türkiye, United Kingdom</t>
   </si>
   <si>
     <t>BIC/FTC/TAF</t>
   </si>
   <si>
     <t>Placebo to DOR/ISL</t>
   </si>
   <si>
     <t>Placebo to BIC/FTC/TAF</t>
   </si>
   <si>
     <t>2023-03-08</t>
   </si>
   <si>
     <t>2025-10-21</t>
   </si>
   <si>
     <t>2029-08-05</t>
   </si>
   <si>
     <t>2025-10-13</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Cisgender women, Transgender women, Non-lactating individuals, Cisgender men, Transgender men, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Is HIV-1 positive with plasma HIV-1 RNA ≥500 copies/mL at screening
 * Is naïve to antiretroviral therapy (ART) defined as having received no prior therapy with any antiretroviral agent following a diagnosis of HIV-1 infection
 * If female, is not a participant of childbearing potential (POCBP); or if a POCBP, is not pregnant or breastfeeding, and is willing to use an acceptable contraceptive method or abstain from heterosexual intercourse for study duration
 Exclusion Criteria:
 * Has HIV-2 infection
 * Has hypersensitivity or other contraindication to any of the components of the study interventions as determined by the investigator
 * Has a diagnosis of an active AIDS-defining opportunistic infection within 30 days prior to screening
 * Has active hepatitis B infection</t>
   </si>
   <si>
     <t>treatment Naive PLHIV</t>
   </si>
   <si>
     <t>(ISL/DOR vir. supp. PLHIV) 8591A-052</t>
   </si>
   <si>
     <t>NCT05630755</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05630755</t>
   </si>
   <si>
@@ -1297,240 +1431,226 @@
   </si>
   <si>
     <t>2020-03-18</t>
   </si>
   <si>
     <t>2024-12-09</t>
   </si>
   <si>
     <t>2022-11-21</t>
   </si>
   <si>
     <t>2023-11-01</t>
   </si>
   <si>
     <t>Children, Adults, Older Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Is HIV-1 positive.
 * Has been receiving the same baseline ART for ≥3 months prior to signing the Informed Consent Form/Assent Form.
 * Weighs ≥35 kg.
 * Has at least triple-class resistance (must include nucleoside reverse transcriptase inhibitor \[NRTI\], non-nucleoside reverse transcriptase inhibitor \[NNRTI\], and resistance to either protease inhibitor (PI) or integrase strand transfer inhibitor (InSTI), based on central laboratory-based resistance or proviral DNA resistance testing at the Screening Visit, or historical resistance testing within 12 months of screening.
 * Has ≤2 fully active antiretroviral drugs remaining among all antiretroviral classes that can be effectively combined to form a viable regimen based on resistance, tolerability, safety, drug access,</t>
   </si>
   <si>
-    <t>IMAGINE-DR</t>
+    <t>IMAGINE-DR (8591-013)</t>
   </si>
   <si>
     <t>NCT04564547</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04564547</t>
   </si>
   <si>
     <t>This is a randomized, controlled, double-blind, study to evaluate the safety and tolerability of islatravir (ISL) + ulonivirine based on review of the accumulated safety data, in adult participants with human immunodeficiency virus type 1 (HIV-1) who have been virologically suppressed for ≥6 months on bictegravir/emtricitabine/tenofovir alafenamide (BIC/FTC/TAF) once-daily.</t>
   </si>
   <si>
-    <t>Dose Ranging, Switch Study of Islatravir (ISL) and Ulonivirine (MK-8507) Once-Weekly in Virologically-Suppressed Adults With Human Immunodeficiency Virus Type 1 (HIV-1) [MK-8591-013]</t>
+    <t>Dose Ranging, Switch Study of Islatravir (MK-8591) and Ulonivirine (MK-8507) Once-Weekly in Virologically-Suppressed Adults With Human Immunodeficiency Virus Type 1 (HIV-1) [MK-8591-013]</t>
   </si>
   <si>
     <t>United States of America, France, Switzerland</t>
   </si>
   <si>
-    <t>ISL+ULO</t>
-[...1 lines deleted...]
-  <si>
     <t>20mg+100mg QW</t>
   </si>
   <si>
+    <t>Ulonivirine</t>
+  </si>
+  <si>
     <t>20mg+200mg QW</t>
   </si>
   <si>
     <t>20mg+400mg QW</t>
   </si>
   <si>
     <t>50 mg/200 mg/25 mg QD</t>
   </si>
   <si>
+    <t>Placebo to Ulonivirine</t>
+  </si>
+  <si>
     <t>2021-03-09</t>
   </si>
   <si>
     <t>2026-01-08</t>
   </si>
   <si>
     <t>2025-01-30</t>
   </si>
   <si>
-    <t>Adults, Cisgender women, Non-lactating individuals, Cisgender men, Non-pregnant individuals</t>
-[...1 lines deleted...]
-  <si>
     <t>Inclusion Criteria:
-* Is HIV-1 positive with plasma HIV-1 RNA \&lt;50 copies/mL at screening
-* Has been virologically suppressed on BIC/FTC/TAF for ≥6 months
+* Is HIV-1 positive with plasma human immunodeficiency virus type 1 (HIV-1) RNA \&lt;50 copies/mL at screening
+* Has been virologically suppressed on bictegravir/emtricitabine/tenofovir alafenamide (BIC/FTC/TAF) for ≥6 months
 * Has a screening CD4+ T-cell count \&gt;200 cells/mm\^3 (completed by the central laboratory)
 * Is male or female, at least 18 years of age, at the time of signing the informed consent
-* female participant is eligible to participate if she is not pregnant or breastfeeding, and at least one of the following conditions applies:
-[...3 lines deleted...]
-*</t>
+* Female participants are eligible to participate if not pregnant or breastfeeding, and at least one of the following conditions applies:
+  * Is not a woman of childbearing potential (WOCBP)
+  * Is a WOCBP and using a contraceptive method that is highly effective (with a failure rate of \&lt;1% per year), or be abstinent from heterosexual intercourse as their preferred and</t>
   </si>
   <si>
     <t>HBV, HCV</t>
   </si>
   <si>
     <t>Virologically supressed individuals</t>
   </si>
   <si>
     <t>Weekly</t>
   </si>
   <si>
     <t>8591B-060</t>
   </si>
   <si>
     <t>NCT06891066</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06891066</t>
   </si>
   <si>
     <t>Investigators are trying to find better treatments for people with HIV-1. In this clinical study, investigators want to see how well a new treatment called ISL+ULO, taken once a week, works compared to an existing treatment called BIC/FTC/TAF, which is taken every day. Investigators will check how many people still have a high level of the virus in their blood after 24 weeks. The investigators also want to understand if the new treatment, MK-8591B, is safe and how well people can handle it.</t>
   </si>
   <si>
     <t>A Study of Islatravir (ISL) and Ulonivirine (ULO) Once Weekly (QW) in Virologically Suppressed Adults With Human Immunodeficiency Virus Type 1 (HIV-1) (MK-8591B-060)</t>
   </si>
   <si>
     <t>United States of America, Puerto Rico, Australia, Switzerland</t>
   </si>
   <si>
-    <t>ISL+ULO weekly</t>
-[...1 lines deleted...]
-  <si>
     <t>2mg (2x1mg capsules)+200mg (2x100mg tablets)</t>
   </si>
   <si>
-    <t>ISL+ULO weekly (switched from B/F/TAF)</t>
-[...2 lines deleted...]
-    <t>BIC/FTC/TAF daily</t>
+    <t>ULO</t>
   </si>
   <si>
     <t>BIC 50mg oral tablet/FTC 200mg oral tablet/TAF 25 mg oral tablet</t>
   </si>
   <si>
     <t>2025-04-14</t>
   </si>
   <si>
     <t>2025-10-14</t>
   </si>
   <si>
     <t>2027-08-10</t>
   </si>
   <si>
     <t>2031-09-30</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Cisgender women, Transgender women, Cisgender men, Transgender men</t>
   </si>
   <si>
     <t>Inclusion:
 The main inclusion criteria include but are not limited to the following:
-- Has been receiving Bictegravir/Emtricitabine/Tenofovir alafenamide (BIC/FTC/TAF) therapy with documented viral suppression \[Human immunodeficiency virus type 1 (HIV-1) ribonucleic acid (RNA) \&lt;50 copies/mL\] for ≥6 months prior to providing documented informed consent and has no history of prior virologic treatment failure on any past or current regimen.
+\- Has been receiving Bictegravir/Emtricitabine/Tenofovir alafenamide (BIC/FTC/TAF) therapy with documented viral suppression \[Human immunodeficiency virus type 1 (HIV-1) ribonucleic acid (RNA) \&lt;50 copies/mL\] for ≥6 months prior to providing documented informed consent and has no history of prior virologic treatment failure on any past or current regimen.
 Exclusion:
 The main exclusion criteria include but are not limited to the following:
 * Has Human immunodeficiency virus type 2 (HIV-2) infection.
 * Has a diagnosis of an active Acquired immune deficiency syndrome (AIDS)-defining opportunistic infection.
 * Has active hepatitis C virus (HCV) coinfection.
 * Has hepatitis B virus (HBV) coinfection.
-* H</t>
+*</t>
   </si>
   <si>
     <t>8591B-062</t>
   </si>
   <si>
     <t>NCT07266831</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07266831</t>
   </si>
   <si>
     <t>Phase II/III</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>Researchers are looking for new ways to treat HIV-1 (Human Immunodeficiency Virus Type 1). The usual (standard) treatment for HIV-1 is antiretroviral therapy (ART), which includes taking medicines to lower the amount of HIV-1 in the body. Standard ART helps people live longer, but people must take up to 3 medicines up to twice a day. Standard ART may also cause other health problems. Researchers want to know if a study ART works as well as a standard ART to treat HIV-1. The study ART combines 2 medicines, islatravir and ulonivirine, and is taken once a week. The goals of this study are to learn: 1) If the study ART works as well as a standard ART to treat HIV-1, and 2) About the safety of the study ART and if people tolerate it compared to a standard ART.</t>
   </si>
   <si>
     <t>A Clinical Study of Islatravir and Ulonivirine for People With HIV-1 Who Have Not Been Treated Before (MK-8591B-062)</t>
   </si>
   <si>
-    <t>ISL/ULO FDC</t>
+    <t>United States of America, Argentina, Canada, Chile, France, Guatemala, Mexico, South Africa, Spain</t>
   </si>
   <si>
     <t>2mg/200mg QW</t>
   </si>
   <si>
     <t>50/200/25 mg oral tablet QD</t>
   </si>
   <si>
+    <t>Placebo for BIC/FTC/TAF</t>
+  </si>
+  <si>
     <t>Placebo to ISL/ULO</t>
   </si>
   <si>
-    <t>Placebo for BIC/FTC/TAF</t>
-[...4 lines deleted...]
-  <si>
     <t>2x1mg QW+ 2x100mg QW</t>
   </si>
   <si>
     <t>2025-12-18</t>
   </si>
   <si>
-    <t>2026-09-17</t>
+    <t>2026-10-09</t>
   </si>
   <si>
     <t>2029-02-01</t>
   </si>
   <si>
     <t>2031-12-18</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Phase 2: Is human immunodeficiency virus type 1 (HIV-1) positive with Plasma HIV-1 ribonucleic acid (RNA) ≥500 and ≤100,000 copies/mL.
-* Phase 3: Is HIV-1 positive with Plasma HIV-1 RNA ≥500 copies/mL.
+* Phase 3: Is HIV-1 positive with Plasma HIV-1 RNA ≥500 and ≤1,000,000 copies/mL
 * Phase 2: Has cluster of differentiation 4-positive (CD4+) T-cell count ≥200 cells/mm\^3.
 * Is naïve to antiretroviral therapy (ART), defined as having received no prior therapy with any antiretroviral agent following a diagnosis of HIV 1 infection.
 Exclusion Criteria:
 * Has human immunodeficiency virus type 2 (HIV-2) infection.
 * Has a diagnosis of an active acquired immune deficiency syndrome (AIDS)-defining opportunistic infection.
 * Has active hepatitis C virus (HCV) or active hepatitis B virus (HBV) infection.
-* Has a history of malignancy ≤5 years prior to pro</t>
+* Has a history of malignancy ≤5 year</t>
   </si>
   <si>
     <t>Primary purpose: TREATMENT
 Allocation: RANDOMIZED
 Intervention Model: PARALLEL</t>
   </si>
   <si>
     <t>Masking: DOUBLE (PARTICIPANT)
 Masking Description: Phase 2: no masking Phase 3: Participant, Sponsor, and Investigator are masked</t>
   </si>
   <si>
     <t>ISLEND-2</t>
   </si>
   <si>
     <t>NCT06630299</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06630299</t>
   </si>
   <si>
     <t>Gilead Sciences</t>
   </si>
   <si>
     <t>Recruitment complete. 
 MSD reported on April 24, 2025 "partial clinical hold for higher doses of islatravir than those used in current clinical trials".
@@ -1547,53 +1667,50 @@
     <t>Drug: ISL/LEN</t>
   </si>
   <si>
     <t>ISL 2mg + LEN 300mg once weekly</t>
   </si>
   <si>
     <t>Drug: Antiretroviral Combinations</t>
   </si>
   <si>
     <t>Variable</t>
   </si>
   <si>
     <t>2024-10-08</t>
   </si>
   <si>
     <t>2026-05-27</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>2030-08-01</t>
   </si>
   <si>
     <t>2026-04-23</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Cisgender women, Transgender women, Cisgender men, Transgender men, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 - HIV-1 RNA &lt; 50 copies/mL for ≥ 6 months before screening, as documented by:
   1. One HIV-1 RNA &lt; 50 copies/mL immediately preceding the 24 weeks period prior to screening.
   2. Within 24 weeks prior to screening, if HIV-1 RNA results are available, all levels must be &lt; 50 copies/mL.
   3. During the 6 to 12 months period prior to screening, transient detectable viremia ≥ 50 copies/mL is acceptable ("blip") as long as it is not confirmed on 2 consecutive visits.
 - Plasma HIV-1 RNA levels &lt; 50 copies/mL at screening.
 - Are receiving guideline-recommended standard of care treatment such as International Antiviral Society (IAS), Department of Health and Human Services (DHHS), European AIDS Clinical Society (EACS) consisting of 2 or 3 ARVs for ≥ 6 months.</t>
   </si>
   <si>
     <t>TB, HBV, HCV</t>
   </si>
   <si>
     <t>ISLEND-1</t>
   </si>
   <si>
     <t>NCT06630286</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06630286</t>
   </si>
   <si>
     <t>Recruitment complete. 
 MSD reported on April 24, 2025 "partial clinical hold for higher doses of islatravir than those used in current clinical trials".
@@ -1745,62 +1862,71 @@
   <si>
     <t>https://theprogramme.ias2021.org/Abstract/Abstract/2361</t>
   </si>
   <si>
     <t>Safety, pharmacokinetics, and antiretroviral activity of islatravir (ISL, MK-8591), a novel nucleoside reverse transcriptase translocation inhibitor, following single-dose administration</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/s2352-3018(19)30372-8</t>
   </si>
   <si>
     <t>DOR/ISL (100/0.25 mg) vs BIC/FTC/TAF for Initial HIV-1 Therapy: Week 48 Results of a Phase III Study</t>
   </si>
   <si>
     <t>https://www.croiconference.org/abstract/2279-2026/</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Rockstroh J, Kassim S, Paredes R et al. &lt;a target="_blank" rel="noopener noreferrer" href="https://www.thelancet.com/journals/lanhiv/article/PIIS2352-3018(26)00033-0/abstract"&gt;&lt;strong&gt;Fixed-dose daily doravirine (100 mg) with islatravir (0·25 mg) versus bictegravir, emtricitabine, and tenofovir alafenamide for initial HIV-1 therapy: 48-week results of a phase 3, randomised, controlled, double-blind, non-inferiority trial&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;. &lt;/strong&gt;The Lancet HIV, 2026; 13, e440-e451&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Background&lt;/p&gt;&lt;p&gt;Doravirine and islatravir is a two-drug regimen being investigated for the treatment of HIV-1. This study evaluated efficacy and safety of once daily doravirine and islatravir versus bictegravir, emtricitabine, and tenofovir alafenamide in adults with HIV-1 who were treatment-naive.&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;MK-8591A-053 is a phase 3, randomised, double-blind, active-controlled, non-inferiority study being done at 116 research, community, and hospital-based clinics across 20 countries. Adults aged at least 18 years with HIV-1 RNA of 500 copies per mL or more never previously treated for HIV-1 were randomly assigned (1:1), stratified by screening HIV-1 RNA viral load and CD4-cell count, to received either doravirine (100 mg) and islatravir (0·25 mg) or bictegravir (50 mg), emtricitabine (200 mg), and tenofovir alafenamide (25 mg) orally once daily. The primary endpoint was percentage of participants with HIV-1 RNA less than 50 copies per mL at week 48 (FDA snapshot; prespecified non-inferiority margin −10%). Participants who received at least one dose of study intervention were analysed for safety. This trial is ongoing and is registered with &lt;a target="_blank" rel="noopener noreferrer" href="https://clinicaltrials.gov/"&gt;ClinicalTrials.gov&lt;/a&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://clinicaltrials.gov/show/NCT05705349"&gt;NCT05705349&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;Findings&lt;/p&gt;&lt;p&gt;We screened 756 participants for eligibility between March 8, 2023, and Oct 11, 2024. 269 participants were treated with doravirine–islatravir and 267 with bictegravir–emtricitabine–tenofovir. The last study visit for this analysis occurred on Oct 13, 2025. Median age was 32 years (IQR 26–40), 134 (25%) participants were assigned female at birth, 225 (42%) were White, 92 (17%) had CD4 counts less than 200 cells per μL, 197 (37%) had an HIV-1 RNA greater than 100 000 copies per mL, and 314 (59%) had pre-existing resistance-associated mutations. At week 48, doravirine–islatravir was non-inferior to bictegravir–emtricitabine–tenofovir: 247 (91·8%) of 269 versus 242 (90·6%) of 267 had HIV-1 RNA less than 50 copies per mL (estimated difference 1·2%, 95% CI –3·7 to 6·2). Mean increase in CD4 count was 218 cells per μL in the doravirine–islatravir group and 226 cells per μL in the bictegravir–emtricitabine–tenofovir group (estimated difference –6·8, 95% CI –35·8 to 22·2). Two participants in the doravirine–islatravir group and one in the bictegravir–emtricitabine–tenofovir group with pretreatment HIV-1 RNA greater than 1 million copies per mL and CD4 counts less than 200 cells per μL acquired treatment-emergent mutations. Phenotypic analysis revealed resistance to doravirine in two participants treated with doravirine–islatravir. 38 (14%) of 269 participants in the doravirine–islatravir group and 48 (18%) of 267 in the bictegravir–emtricitabine–tenofovir group had treatment-related adverse events: the most common were increased weight (7, 3%), headache (6, 2%), and dizziness (5, 2%) in the doravirine–islatravir group and increased weight (9, 3%), headache (9, 3%), and decreased estimated glomerular filtration rate (8, 3%) in the bictegravir–emtricitabine–tenofovir group.&lt;/p&gt;&lt;p&gt;Interpretation&lt;/p&gt;&lt;p&gt;Doravirine (100 mg) and islatravir (0·25 mg) is a two-drug, once daily regimen with efficacy and safety similar to bictegravir (50 mg), emtricitabine (200 mg), and tenofovir alafenamide (25 mg) for initial treatment of HIV-1, which could provide an option for treatment without an integrase strand transfer inhibitor.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.thelancet.com/journals/lanhiv/article/PIIS2352-3018(26)00033-0/abstract</t>
+  </si>
+  <si>
     <t>&lt;p&gt;Rockstroh JK, et al. &lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/41763226/"&gt;Fixed-dose daily doravirine (100 mg) with islatravir (0·25 mg) versus bictegravir, emtricitabine, and tenofovir alafenamide for initial HIV-1 therapy: 48-week results of a phase 3, randomised, controlled, double-blind, non-inferiority trial.&lt;/a&gt; Lancet HIV. 2026 Jul;13(7):e440-e451. doi: 10.1016/S2352-3018(26)00033-0. Epub 2026 Feb 25. PMID: 41763226.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background: &lt;/strong&gt;Doravirine and islatravir is a two-drug regimen being investigated for the treatment of HIV-1. This study evaluated efficacy and safety of once daily doravirine and islatravir versus bictegravir, emtricitabine, and tenofovir alafenamide in adults with HIV-1 who were treatment-naive.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods: &lt;/strong&gt;MK-8591A-053 is a phase 3, randomised, double-blind, active-controlled, non-inferiority study being done at 116 research, community, and hospital-based clinics across 20 countries. Adults aged at least 18 years with HIV-1 RNA of 500 copies per mL or more never previously treated for HIV-1 were randomly assigned (1:1), stratified by screening HIV-1 RNA viral load and CD4-cell count, to received either doravirine (100 mg) and islatravir (0·25 mg) or bictegravir (50 mg), emtricitabine (200 mg), and tenofovir alafenamide (25 mg) orally once daily. The primary endpoint was percentage of participants with HIV-1 RNA less than 50 copies per mL at week 48 (FDA snapshot; prespecified non-inferiority margin -10%). Participants who received at least one dose of study intervention were analysed for safety. This trial is ongoing and is registered with ClinicalTrials.gov&lt;a target="_blank" rel="noopener noreferrer" href="http://clinicaltrials.gov/show/NCT05705349"&gt;NCT05705349&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Findings: &lt;/strong&gt;We screened 756 participants for eligibility between March 8, 2023, and Oct 11, 2024. 269 participants were treated with doravirine-islatravir and 267 with bictegravir-emtricitabine-tenofovir. The last study visit for this analysis occurred on Oct 13, 2025. Median age was 32 years (IQR 26-40), 134 (25%) participants were assigned female at birth, 225 (42%) were White, 92 (17%) had CD4 counts less than 200 cells per μL, 197 (37%) had an HIV-1 RNA greater than 100 000 copies per mL, and 314 (59%) had pre-existing resistance-associated mutations. At week 48, doravirine-islatravir was non-inferior to bictegravir-emtricitabine-tenofovir: 247 (91·8%) of 269 versus 242 (90·6%) of 267 had HIV-1 RNA less than 50 copies per mL (estimated difference 1·2%, 95% CI -3·7 to 6·2). Mean increase in CD4 count was 218 cells per μL in the doravirine-islatravir group and 226 cells per μL in the bictegravir-emtricitabine-tenofovir group (estimated difference -6·8, 95% CI -35·8 to 22·2). Two participants in the doravirine-islatravir group and one in the bictegravir-emtricitabine-tenofovir group with pretreatment HIV-1 RNA greater than 1 million copies per mL and CD4 counts less than 200 cells per μL acquired treatment-emergent mutations. Phenotypic analysis revealed resistance to doravirine in two participants treated with doravirine-islatravir. 38 (14%) of 269 participants in the doravirine-islatravir group and 48 (18%) of 267 in the bictegravir-emtricitabine-tenofovir group had treatment-related adverse events: the most common were increased weight (7, 3%), headache (6, 2%), and dizziness (5, 2%) in the doravirine-islatravir group and increased weight (9, 3%), headache (9, 3%), and decreased estimated glomerular filtration rate (8, 3%) in the bictegravir-emtricitabine-tenofovir group.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Interpretation: &lt;/strong&gt;Doravirine (100 mg) and islatravir (0·25 mg) is a two-drug, once daily regimen with efficacy and safety similar to bictegravir (50 mg), emtricitabine (200 mg), and tenofovir alafenamide (25 mg) for initial treatment of HIV-1, which could provide an option for treatment without an integrase strand transfer inhibitor.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/41763226/</t>
+  </si>
+  <si>
     <t>&lt;p&gt;Rockstroh JK, et al.  &lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/40079835/"&gt;Doravirine/Islatravir (100/0.75 mg) Once-Daily Compared With Bictegravir/Emtricitabine/Tenofovir Alafenamide as Initial HIV-1 Treatment: 48-Week Results From a Phase 3, Randomized, Controlled, Double-Blind, Noninferiority Trial&lt;/a&gt;. Clin Infect Dis. 2025 Sep 16;81(2):322-332. doi: 10.1093/cid/ciaf077. PMID: 40079835; PMCID: PMC12448626.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background: &lt;/strong&gt;Doravirine/islatravir is an investigational regimen that is being studied for human immunodeficiency virus type 1 (HIV-1) treatment.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods: &lt;/strong&gt;In this phase 3, double-blind, double-dummy trial (&lt;a target="_blank" rel="noopener noreferrer" href="http://ClinicalTrials.gov"&gt;ClinicalTrials.gov&lt;/a&gt; &lt;a target="_blank" rel="noopener noreferrer" href="http://clinicaltrials.gov/show/NCT04233879"&gt;NCT04233879&lt;/a&gt;), previously untreated adults with HIV-1 were randomized (1:1) and stratified by HIV-1 RNA (≤/&amp;gt;100 000 copies/mL) and CD4 count (&amp;lt;/≥200 cells/µL) to doravirine/islatravir (100/0.75 mg) or bictegravir/emtricitabine/tenofovir alafenamide (50/200/25 mg) orally once-daily (primary endpoint: percentage of participants with HIV-1 RNA &amp;lt;50 copies/mL at week 48; US Food and Drug Administration snapshot, 10% noninferiority margin).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results: &lt;/strong&gt;Overall, 597 participants were treated; enrollment stopped early due to decreases in CD4 and lymphocyte counts observed in other islatravir studies. Doravirine/islatravir was noninferior to bictegravir/emtricitabine/tenofovir alafenamide: 265 of 298 (88.9%) versus 264 of 299 (88.3%) had HIV-1 RNA &amp;lt;50 copies/mL (difference, 0.5%; 95% confidence interval [CI]: -4.7, 5.6). Mean change from baseline in CD4 count was +182 and +234 cells/µL (difference, -50; 95% CI: -79, -21) with doravirine/islatravir versus bictegravir/emtricitabine/tenofovir alafenamide. Mean change in lymphocyte count was 0.01 and 0.21 × 109/L (difference, -0.20; 95% CI: -0.30, -0.10). Adverse events (AEs) occurred in 90.6% and 87.3% of participants, with coronavirus disease 2019 being most common (14.1%, 16.4%). Treatment-related AEs were similar (28.9%, 25.8%). AEs that led to discontinuations were higher with doravirine/islatravir (8.7%, 3.7%) due to protocol-specified criteria that required discontinuation for decreased CD4 and lymphocyte counts.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions: &lt;/strong&gt;Doravirine/islatravir (100/0.75 mg) once-daily was noninferior to bictegravir/emtricitabine/tenofovir alafenamide through week 48 for initial HIV-1 treatment. Due to decreases in CD4 and lymphocyte counts, development of this dose of doravirine/islatravir was stopped.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Clinical trials registration: &lt;/strong&gt;&lt;a target="_blank" rel="noopener noreferrer" href="http://clinicaltrials.gov/show/NCT04233879"&gt;NCT04233879&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/40079835/</t>
+  </si>
+  <si>
     <t>Protocol Plain Language Summary</t>
   </si>
   <si>
     <t>https://trialstransparency.merckclinicaltrials.com/Upload/1115_D1_PPLS_2024-511041-19_for%20pub_01May2024_V1-0_MK-8591-013-04.pdf</t>
   </si>
   <si>
     <t>Merck's link to clinical trial NCT06891066</t>
   </si>
   <si>
     <t>https://www.merckclinicaltrials.com/trial/nct06891066/</t>
   </si>
   <si>
     <t>IAS 2025: Once-weekly oral ART with ulonivirine plus islatravir: 24-week phase 2 results</t>
   </si>
   <si>
     <t>https://i-base.info/htb/51965</t>
   </si>
   <si>
     <t>Ulonivirine Shows Promise for Weekly Oral HIV Treatment - POZ - July 2025</t>
   </si>
   <si>
     <t>https://www.poz.com/article/ulonivirine-shows-promise-weekly-oral-hiv-treatment</t>
   </si>
   <si>
     <t>ISLEND-2 Full study protocol (Click on ‘Trial document’, then select ‘D1_Protocol_2024-514047-28-00_Redacted’ to download)</t>
@@ -1925,96 +2051,75 @@
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2017139519</t>
   </si>
   <si>
     <t>Islatravir for the treatment or prophylaxis of HIV (dosing regimen less frequent than once-daily)</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>MERCK SHARP &amp; DOHME [US]</t>
   </si>
   <si>
     <t>2037-02-10</t>
   </si>
   <si>
     <t>The present invention is directed to methods for inhibition of HIV reverse transcriptase, treatment of infection by HIV, prophylaxis of infection by HIV, and the treatment, prophylaxis and/or delay in the onset or progression of AIDS or ARC by administering a compound of structural Formula (I) or a pharmaceutically acceptable salt or co-crystal thereof, wherein X is -F or -Cl, less frequently than once daily.</t>
   </si>
   <si>
     <t>MPP</t>
   </si>
   <si>
-    <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Dominican Republic, Belarus, Kazakhstan, Azerbaijan, Armenia, Mexico, South Africa, Georgia, Iran (Islamic Republic of), Ukraine, Malaysia, Botswana, Ghana, Kenya, Namibia, Tunisia, Jordan</t>
-[...14 lines deleted...]
-    <t>Monaco, San Marino, Chile, Japan, Korea, Republic of, World Intellectual Property Organization (WIPO)</t>
+    <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Argentina, China, Dominican Republic, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Mexico, Philippines, El Salvador, World Intellectual Property Organization (WIPO), South Africa, Georgia, Iran (Islamic Republic of), Nicaragua, Ukraine, Malaysia, Botswana, Gambia (the), Ghana, Kenya, Malawi, Namibia, Sierra Leone, Liberia, Zimbabwe, Tunisia, Brazil, Jordan</t>
+  </si>
+  <si>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Chile, Russian Federation, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO), Hong Kong, Israel, New Zealand</t>
   </si>
   <si>
     <t>WO2005090349</t>
   </si>
   <si>
     <t>Islatravir compound and analogues and their use to treat HIV</t>
   </si>
   <si>
     <t>Yamasa Corporation</t>
   </si>
   <si>
     <t>2025-03-24</t>
   </si>
   <si>
     <t>A compound which has excellent anti-HIV activity, is effective also against polypharmacy-resistant HIV strains having resistance to two or more anti-HIV drugs, especially AZT, DDI, DDC, D4T, 3TC, etc., is lowly cytotoxic, and has resistance to deactivation by adenosine deaminase. It is a 4'-C-substituted 2-haloadenosine derivative represented by the following formula [I], [II], or [III]. Also provided is a medicinal composition comprising the derivative and a pharmaceutically acceptable support. [Chemical formula 1] (In the formulae, X represents halogeno; R&lt;1&gt; represents ethynyl or cyano; and R&lt;2&gt; represents hydrogen or the atoms of a residue of phosphoric acid or a derivative thereof.)</t>
   </si>
   <si>
-    <t>North Macedonia, Bosnia and Herzegovina</t>
-[...11 lines deleted...]
-    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Ireland, Finland, Cyprus, Czechia, Estonia, Slovakia, Poland, Iceland, Romania, Lithuania, Slovenia, Canada, Japan, United States of America, World Intellectual Property Organization (WIPO)</t>
+    <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, World Intellectual Property Organization (WIPO), Mexico</t>
+  </si>
+  <si>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Croatia, Romania, Latvia, Lithuania, Slovenia, Canada, Japan, United States of America, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/CY7oDcqWoblPJdA248MvnDrWjg2632vfPF2oeg1M.png</t>
   </si>
@@ -2051,102 +2156,132 @@
   <si>
     <t>Merck &amp; Co., Inc. is an American multinational pharmaceutical company known as Merck Sharp &amp; Drone (MSD) in territories outside of the USA and Canada. Merck was originally established in 1891, and is headquartered in Rahway, New Jersey. The company is particularly well known for developing and manufacturing biologic therapies, vaccines, medicines and animal health products.</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Merck Announces Clinical Holds on Studies Evaluating ISL for the Treatment and Prevention of HIV-1</t>
   </si>
   <si>
     <t>https://www.merck.com/news/merck-announces-clinical-holds-on-studies-evaluating-islatravir-for-the-treatment-and-prevention-of-hiv-1-infection/</t>
   </si>
   <si>
     <t>Merck to Initiate New Phase 3 Clinical Program with Lower Dose of Daily Oral Islatravir</t>
   </si>
   <si>
     <t>https://www.merck.com/news/merck-to-initiate-new-phase-3-clinical-program-with-lower-dose-of-daily-oral-islatravir-in-combination-with-doravirine-for-treatment-of-people-with-hiv-1-infection/</t>
   </si>
   <si>
     <t>&lt;p&gt;Derbalah, Abdallaha,b; Karpick, Hayley Christineb,∗; Maize, Hollyb,∗; Skersick, Prestonb,∗; Cottrell, Mackenzieb; Rao, Gauri G.b. Role of islatravir in HIV treatment and prevention: an update. Current Opinion in HIV and AIDS: July 2022 - Volume 17 - Issue 4 - p 240-246&lt;/p&gt;&lt;p&gt;doi: &lt;a href="https://doi.org/10.1097/COH.0000000000000740&amp;nbsp;" rel="noopener noreferrer" target="_blank"&gt;https://doi.org/10.1097/COH.0000000000000740&amp;nbsp;&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h3&gt;&lt;strong&gt;Purpose of review&amp;nbsp;&lt;/strong&gt;&lt;/h3&gt;&lt;p&gt;To summarize recent updates on the potential role of islatravir for HIV treatment and prevention.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;h3&gt;&lt;strong&gt;Recent findings&amp;nbsp;&lt;/strong&gt;&lt;/h3&gt;&lt;p&gt;Islatravir is an investigational antiretroviral agent with unique pharmacologic properties that facilitate flexible dosing regimens. Islatravir has demonstrated potent antiviral activity and a high barrier to resistance when combined with doravirine and lamivudine. A simplified two-drug HIV treatment regimen of islatravir combined with doravirine has also demonstrated comparable efficacy to standard of care three-drug regimens. The long half-life and high potency of islatravir's active metabolite may support its use as a long-acting option for HIV preexposure prophylaxis (PrEP). A once monthly oral dose of islatravir maintains effective concentrations of its active metabolite over the entire dosing interval. Furthermore, an investigational implantable formulation has been projected to provide efficacious concentrations for at least a year and exhibits comparable distribution into vaginal and rectal tissues making it a promising PrEP option for male and female individuals. Islatravir has minimal risks of drug interactions as it is not a substrate, inducer, or inhibitor of major drug metabolizers and transporters. Finally, clinical trials demonstrate islatravir's favorable safety profile revealing only mild and transient adverse events.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;h3&gt;&lt;strong&gt;Summary&amp;nbsp;&lt;/strong&gt;&lt;/h3&gt;&lt;p&gt;Leveraging the unique pharmacological properties of islatravir offers opportunities for simplified HIV treatment regimens and long-acting PrEP making it a valuable addition to the antiretroviral arsenal.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1097/COH.0000000000000740 </t>
+  </si>
+  <si>
     <t>Merck restarts islatravir HIV treatment studies, but abandons monthly PrEP</t>
   </si>
   <si>
     <t>https://www.aidsmap.com/news/dec-2021/trials-long-acting-islatravir-hiv-treatment-and-prevention-placed-hold</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Beloor J, Kudalkar SN, Buzzelli G, Yang F, Mandl HK, Rajashekar JK, Spasov KA, Jorgensen WL, Saltzman WM, Anderson KS, Kumar P. Long-acting and extended-release implant and nanoformulations with a synergistic antiretroviral two-drug combination controls HIV-1 infection in a humanized mouse model. Bioeng Transl Med. 2021 Jun 26;7(1):e10237. DOI: &lt;/span&gt;&lt;a href="https://doi.org/10.1002/btm2.10237" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1002/btm2.10237&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. PMID: 35079625; PMCID: PMC8780078.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(28, 29, 30);"&gt;The HIV pandemic has affected over 38 million people worldwide with close to 26 million currently accessing antiretroviral therapy (ART). A major challenge in the long-term treatment of HIV-1 infection is nonadherence to ART. Long-acting antiretroviral (LA-ARV) formulations, that reduce dosing frequency to less than once a day, are an urgent need that could tackle the adherence issue. Here, we have developed two LA-ART interventions, one an injectable nanoformulation, and the other, a removable implant, for the delivery of a synergistic two-drug ARV combination comprising a pre-clinical nonnucleoside reverse transcriptase inhibitor (NNRTI), Compound I, and the nucleoside reverse transcriptase inhibitor (NRTI), 4′-ethynyl-2-fluoro-2′-deoxyadenosine. The nanoformulation is poly(lactide-&lt;/span&gt;&lt;em style="color: rgb(28, 29, 30);"&gt;co&lt;/em&gt;&lt;span style="color: rgb(28, 29, 30);"&gt;-glycolide)-based and the implant is a copolymer of ω-pentadecalactone and&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(28, 29, 30);"&gt;p-&lt;/em&gt;&lt;span style="color: rgb(28, 29, 30);"&gt;dioxanone, poly(PDL-&lt;/span&gt;&lt;em style="color: rgb(28, 29, 30);"&gt;co&lt;/em&gt;&lt;span style="color: rgb(28, 29, 30);"&gt;-DO), a novel class of biocompatible, biodegradable materials. Both the interventions, packaged independently with each ARV, released sustained levels of the drugs, maintaining plasma therapeutic indices for over a month, and suppressed viremia in HIV-1-infected humanized mice for up to 42 days with maintenance of CD4+&amp;nbsp;T cells. These data suggest promise in the use of these new drugs as LA-ART formulations in subdermal implant and injectable mode.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1002/btm2.10237</t>
+  </si>
+  <si>
     <t>&lt;p&gt;Huffman, M.A., Fryszkowska, A., Alvizo, O., Borra-Garske, M., Campos, K.R., Canada, K.A., Devine, P.N., Duan, D., Forstater, J.H., Grosser, S.T., Halsey, H.M., Hughes, G.J., Jo, J., Joyce, L.A., Kolev, J.N., Liang, J., Maloney, K.M., Mann, B.F., Marshall, N.M. and McLaughlin, M. (2019). Design of an in vitro biocatalytic cascade for the manufacture of islatravir. &lt;em&gt;Science&lt;/em&gt;, 366(6470), pp.1255–1259. doi:&lt;a href=" https://doi.org/10.1126/science.aay8484" rel="noopener noreferrer" target="_blank"&gt; https://doi.org/10.1126/science.aay8484&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="background-color: rgb(246, 246, 246); color: rgb(51, 51, 51);"&gt;Enzyme-catalyzed reactions have begun to transform pharmaceutical manufacturing, offering levels of selectivity and tunability that can dramatically improve chemical synthesis. Combining enzymatic reactions into multistep biocatalytic cascades brings additional benefits. Cascades avoid the waste generated by purification of intermediates. They also allow reactions to be linked together to overcome an unfavorable equilibrium or avoid the accumulation of unstable or inhibitory intermediates. We report an in vitro biocatalytic cascade synthesis of the investigational HIV treatment islatravir. Five enzymes were engineered through directed evolution to act on non-natural substrates. These were combined with four auxiliary enzymes to construct islatravir from simple building blocks in a three-step biocatalytic cascade. The overall synthesis requires fewer than half the number of steps of the previously reported routes.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1126/science.aay8484</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;McLaughlin M, Kong J, Belyk KM, Chen B, Gibson AW, Keen SP, Lieberman DR, Milczek EM, Moore JC, Murray D, Peng F, Qi J, Reamer RA, Song ZJ, Tan L, Wang L, Williams MJ. Enantioselective Synthesis of 4'-Ethynyl-2-fluoro-2'-deoxyadenosine (EFdA) via Enzymatic Desymmetrization. Org Lett. 2017 Feb 17;19(4):926-929. doi: &lt;/span&gt;&lt;a href="https://doi.org/10.1021/acs.orglett.7b00091" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1021/acs.orglett.7b00091&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Epub 2017 Feb 6. PMID: 28165251.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;An enantioselective synthesis of the potent anti-HIV nucleoside EFdA is presented. Key features of stereocontrol include construction of the fully substituted 4'-carbon via a biocatalytic desymmetrization of 2-hydroxy-2-((triisopropylsilyl)ethynyl)propane-1,3-diyl diacetate and a Noyori-type asymmetric transfer hydrogenation to control the stereochemistry of the 3'-hydroxyl bearing carbon. The discovery of a selective crystallization of an N-silyl nucleoside intermediate enabled isolation of the desired β-anomer from the glycosylation step.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1021/acs.orglett.7b00091</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Kageyama M, Nagasawa T, Yoshida M, Ohrui H, Kuwahara S. Enantioselective total synthesis of the potent anti-HIV nucleoside EFdA. Org Lett. 2011 Oct 7;13(19):5264-6. doi: &lt;/span&gt;&lt;a href="https://doi.org/10.1021/ol202116k" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1021/ol202116k&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Epub 2011 Sep 2. PMID: 21888325.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;A concise enantioselective total synthesis of 4'-ethynyl-2-fluoro-2'-deoxyadenosine (EFdA), an extremely potent anti-HIV agent, has been accomplished from (R)-glyceraldehyde acetonide in 18% overall yield by a 12-step sequence involving a highly diastereoselective ethynylation of an α-alkoxy ketone intermediate.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1021/ol202116k</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Fukuyama K, Ohrui H, Kuwahara S. Synthesis of EFdA via a diastereoselective aldol reaction of a protected 3-keto furanose. Org Lett. 2015 Feb 20;17(4):828-31. doi: &lt;/span&gt;&lt;a href="https://doi.org/10.1021/ol5036535" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1021/ol5036535&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Epub 2015 Feb 2. PMID: 25642994.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;An efficient enantioselective total synthesis of EFdA, a remarkably potent anti-HIV nucleoside analogue with various favorable pharmacological profiles, has been achieved in 37% overall yield from diacetone-D-glucose by a 14-step sequence that features a highly diastereoselective installation of the tetrasubstituted stereogenic center at the C4' position, direct oxidative cleavage of an acetonide-protected diol derivative to an aldehyde, and one-pot 2'-deoxygenation of a ribonucleoside intermediate.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1021/ol5036535</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Kageyama M, Miyagi T, Yoshida M, Nagasawa T, Ohrui H, Kuwahara S. Concise synthesis of the anti-HIV nucleoside EFdA. Biosci Biotechnol Biochem. 2012;76(6):1219-25. doi: &lt;/span&gt;&lt;a href="https://doi.org/10.1271/bbb.120134" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1271/bbb.120134&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Epub 2012 Jun 7. PMID: 22790950.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;EFdA (4'-ethynyl-2-fluoro-2'-deoxyadenosine), a nucleoside reverse transcriptase inhibitor with extremely potent anti-HIV activity, was concisely synthesized from (R)-glyceraldehyde acetonide in an 18% overall yield by a 12-step sequence involving highly diastereoselective ethynylation of an α-alkoxy ketone intermediate. The present synthesis is superior, both in overall yield and in the number of steps, to the previous one which required 18 steps from an expensive starting material and resulted in a modest overall yield of 2.5%.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1271/bbb.120134</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="background-color: rgb(252, 252, 252); color: rgb(51, 51, 51);"&gt;Kinvig, H., Cottura, N., Lloyd, A.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(51, 51, 51);"&gt;et al.&lt;/em&gt;&lt;span style="color: rgb(51, 51, 51); background-color: rgb(252, 252, 252);"&gt;&amp;nbsp;Evaluating Islatravir Administered Via Microneedle Array Patch for Long-Acting HIV Pre-exposure Prophylaxis Using Physiologically Based Pharmacokinetic Modelling.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(51, 51, 51);"&gt;Eur J Drug Metab Pharmacokinet&lt;/em&gt;&lt;span style="color: rgb(51, 51, 51); background-color: rgb(252, 252, 252);"&gt;&amp;nbsp;&lt;/span&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;47&lt;/span&gt;&lt;span style="color: rgb(51, 51, 51); background-color: rgb(252, 252, 252);"&gt;, 855–868 (2022). &lt;/span&gt;&lt;a href="https://doi.org/10.1007/s13318-022-00793-6" rel="noopener noreferrer" target="_blank" style="color: rgb(51, 51, 51); background-color: rgb(252, 252, 252);"&gt;https://doi.org/10.1007/s13318-022-00793-6&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="background-color: rgb(252, 252, 252); color: rgb(51, 51, 51);"&gt;Technologies for long-acting administration of antiretrovirals (ARVs) for the prevention and treatment of HIV are at the forefront of research initiatives aiming to tackle issues surrounding drug adherence with the current standard of once-daily oral administration. Islatravir (ISL) is an emerging ARV that shows promising characteristics for long-acting prevention and treatment both orally as well as through alternative routes of administration. Microneedle array patches (MAPs) are a pain-free and discreet transdermal delivery technology that offer extended-release administration of nanoparticulate drugs. This study aimed to utilise physiologically based pharmacokinetic (PBPK) modelling to predict the pharmacokinetics resulting from ISL administered via MAP and to identify key MAP characteristics required to sustain effective concentrations over extended dosing intervals.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1007/s13318-022-00793-6</t>
+  </si>
+  <si>
     <t>Merck Announces Topline Results from Pivotal Phase 3 Trials Evaluating Doravirine/Islatravir</t>
   </si>
   <si>
     <t>https://www.merck.com/news/merck-announces-topline-results-from-pivotal-phase-3-trials-evaluating-investigational-once-daily-oral-two-drug-single-tablet-regimen-of-doravirine-islatravir-dor-isl-for-the-treatment-of-adults/</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2186,51 +2321,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2478,134 +2613,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04003103" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04644029" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04652700" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05130086" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05115838" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02217904" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41591-021-01479-3" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05766501" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06719570" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06811246" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07086079" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jrct.niph.go.jp/latest-detail/jRCT2031200365" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04295772" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05705349" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05630755" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05631093" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04233879" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04223791" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04223778" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04233216" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04564547" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06891066" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07266831" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06630299" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06630286" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05052996" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04303156" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theprogramme.ias2021.org/Abstract/Abstract/2361" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(19)30372-8" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41591-021-01479-3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/2279-2026/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trialstransparency.merckclinicaltrials.com/Upload/1115_D1_PPLS_2024-511041-19_for%20pub_01May2024_V1-0_MK-8591-013-04.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merckclinicaltrials.com/trial/nct06891066/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-base.info/htb/51965" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poz.com/article/ulonivirine-shows-promise-weekly-oral-hiv-treatment" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euclinicaltrials.eu/ctis-public/view/2024-514047-28-00?lang=en" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2026/gilead-and-merck-announce-positive-topline-results-from-two-phase-3-studies-evaluating-islatravirlenacapavir-an-oral-once-weekly-hiv-treatment" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2026/investigational-once-weekly-oral-hiv-treatment-regimen-of-islatravir-and-lenacapavir-maintained-virological-suppression-in-adults-with-hiv-who-switched-antiretroviral-therapy#:~:text=Results%20from%20ISLEND%2D2,FDA%2Ddefined%20snapshot%20algorithm" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2024/gilead-and-merck-announce-phase-2-data-showing-a-treatment-switch-to-an-investigational-oral-once-weekly-combination-regimen-of-islatravir-and-lenacapavir-maintained-viral-suppression-in-adu" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2025/EACS/EACS_09.htm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theprogramme.ias2021.org/Abstract/Abstract/2361" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(19)30372-8" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41591-021-01479-3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/2279-2026/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thelancet.com/journals/lanhiv/article/PIIS2352-3018(26)00033-0/abstract" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/41763226/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/40079835/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trialstransparency.merckclinicaltrials.com/Upload/1115_D1_PPLS_2024-511041-19_for%20pub_01May2024_V1-0_MK-8591-013-04.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merckclinicaltrials.com/trial/nct06891066/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-base.info/htb/51965" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poz.com/article/ulonivirine-shows-promise-weekly-oral-hiv-treatment" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euclinicaltrials.eu/ctis-public/view/2024-514047-28-00?lang=en" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2026/gilead-and-merck-announce-positive-topline-results-from-two-phase-3-studies-evaluating-islatravirlenacapavir-an-oral-once-weekly-hiv-treatment" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2026/investigational-once-weekly-oral-hiv-treatment-regimen-of-islatravir-and-lenacapavir-maintained-virological-suppression-in-adults-with-hiv-who-switched-antiretroviral-therapy#:~:text=Results%20from%20ISLEND%2D2,FDA%2Ddefined%20snapshot%20algorithm" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2024/gilead-and-merck-announce-phase-2-data-showing-a-treatment-switch-to-an-investigational-oral-once-weekly-combination-regimen-of-islatravir-and-lenacapavir-maintained-viral-suppression-in-adu" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2025/EACS/EACS_09.htm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20170817&amp;CC=WO&amp;NR=2017139519A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20050929&amp;CC=WO&amp;NR=2005090349A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/CY7oDcqWoblPJdA248MvnDrWjg2632vfPF2oeg1M.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merck.com/news/merck-announces-clinical-holds-on-studies-evaluating-islatravir-for-the-treatment-and-prevention-of-hiv-1-infection/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merck.com/news/merck-to-initiate-new-phase-3-clinical-program-with-lower-dose-of-daily-oral-islatravir-in-combination-with-doravirine-for-treatment-of-people-with-hiv-1-infection/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aidsmap.com/news/dec-2021/trials-long-acting-islatravir-hiv-treatment-and-prevention-placed-hold" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merck.com/news/merck-announces-topline-results-from-pivotal-phase-3-trials-evaluating-investigational-once-daily-oral-two-drug-single-tablet-regimen-of-doravirine-islatravir-dor-isl-for-the-treatment-of-adults/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merck.com/news/merck-announces-clinical-holds-on-studies-evaluating-islatravir-for-the-treatment-and-prevention-of-hiv-1-infection/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merck.com/news/merck-to-initiate-new-phase-3-clinical-program-with-lower-dose-of-daily-oral-islatravir-in-combination-with-doravirine-for-treatment-of-people-with-hiv-1-infection/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/COH.0000000000000740&#160;" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aidsmap.com/news/dec-2021/trials-long-acting-islatravir-hiv-treatment-and-prevention-placed-hold" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/btm2.10237" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1126/science.aay8484" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1021/acs.orglett.7b00091" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1021/ol202116k" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1021/ol5036535" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1271/bbb.120134" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s13318-022-00793-6" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merck.com/news/merck-announces-topline-results-from-pivotal-phase-3-trials-evaluating-investigational-once-daily-oral-two-drug-single-tablet-regimen-of-doravirine-islatravir-dor-isl-for-the-treatment-of-adults/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2634,165 +2823,376 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>88</v>
       </c>
       <c r="G2" t="s">
-        <v>40</v>
-[...14 lines deleted...]
-        <v>44</v>
+        <v>89</v>
+      </c>
+      <c r="J2" t="s">
+        <v>90</v>
+      </c>
+      <c r="K2" t="s">
+        <v>91</v>
+      </c>
+      <c r="L2" t="s">
+        <v>91</v>
       </c>
       <c r="P2" t="s">
-        <v>41</v>
+        <v>92</v>
       </c>
       <c r="Q2" t="s">
-        <v>41</v>
+        <v>93</v>
       </c>
       <c r="R2" t="s">
-        <v>41</v>
+        <v>94</v>
       </c>
       <c r="S2" t="s">
-        <v>41</v>
+        <v>91</v>
       </c>
       <c r="T2" t="s">
-        <v>45</v>
+        <v>91</v>
       </c>
       <c r="U2" t="s">
-        <v>46</v>
+        <v>91</v>
       </c>
       <c r="V2" t="s">
-        <v>47</v>
+        <v>91</v>
       </c>
       <c r="W2" t="s">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="X2" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>96</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>97</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>98</v>
       </c>
       <c r="AA2" t="s">
-        <v>52</v>
+        <v>99</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>100</v>
       </c>
       <c r="AC2" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>101</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>102</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>103</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>105</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>681</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>682</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ28"/>
   <sheetViews>
@@ -2836,2946 +3236,2988 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>57</v>
+        <v>107</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>60</v>
+        <v>110</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>62</v>
+        <v>112</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>113</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>64</v>
+        <v>114</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>65</v>
+        <v>115</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>67</v>
+        <v>117</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>68</v>
+        <v>118</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>69</v>
+        <v>119</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>70</v>
+        <v>120</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>71</v>
+        <v>121</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>72</v>
+        <v>122</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>73</v>
+        <v>123</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>74</v>
+        <v>124</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>75</v>
+        <v>125</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>76</v>
+        <v>126</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>77</v>
+        <v>127</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>78</v>
+        <v>128</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>79</v>
+        <v>129</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>80</v>
+        <v>130</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>81</v>
+        <v>131</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>82</v>
+        <v>132</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>84</v>
+        <v>134</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>85</v>
+        <v>135</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>86</v>
+        <v>136</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>87</v>
+        <v>137</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>88</v>
+        <v>138</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>89</v>
+        <v>139</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>90</v>
+        <v>140</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>91</v>
+        <v>141</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>92</v>
+        <v>142</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>93</v>
+        <v>143</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>94</v>
+        <v>144</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>95</v>
+        <v>145</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>96</v>
+        <v>146</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>97</v>
+        <v>147</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>98</v>
+        <v>148</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>99</v>
+        <v>149</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>101</v>
+        <v>151</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>102</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>152</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>103</v>
+        <v>153</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>104</v>
+        <v>154</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>105</v>
+        <v>155</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>106</v>
+        <v>156</v>
       </c>
       <c r="C2" t="s">
-        <v>107</v>
+        <v>157</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>108</v>
+        <v>158</v>
       </c>
       <c r="E2" t="s">
-        <v>109</v>
+        <v>159</v>
       </c>
       <c r="F2" t="s">
-        <v>110</v>
+        <v>160</v>
       </c>
       <c r="G2" t="s">
-        <v>111</v>
+        <v>161</v>
       </c>
       <c r="I2" t="s">
-        <v>112</v>
+        <v>162</v>
       </c>
       <c r="J2" t="s">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="M2" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="N2" t="s">
-        <v>115</v>
+        <v>165</v>
       </c>
       <c r="O2" t="s">
-        <v>116</v>
+        <v>166</v>
       </c>
       <c r="X2" t="s">
-        <v>117</v>
+        <v>167</v>
       </c>
       <c r="AB2" t="s">
-        <v>118</v>
+        <v>168</v>
       </c>
       <c r="AC2" t="s">
-        <v>119</v>
+        <v>169</v>
       </c>
       <c r="AD2" t="s">
-        <v>120</v>
+        <v>170</v>
       </c>
       <c r="AE2" t="s">
-        <v>121</v>
+        <v>171</v>
       </c>
       <c r="AF2" t="s">
-        <v>122</v>
+        <v>172</v>
       </c>
       <c r="AG2" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
       <c r="AH2" t="s">
-        <v>123</v>
+        <v>173</v>
       </c>
       <c r="AI2" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>125</v>
+        <v>174</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>99</v>
       </c>
       <c r="AL2" t="s">
-        <v>49</v>
-[...7 lines deleted...]
-      <c r="AQ2">
+        <v>175</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP2">
         <v>242</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>177</v>
+      </c>
       <c r="AR2" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>178</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>179</v>
       </c>
       <c r="AU2" t="s">
-        <v>130</v>
+        <v>180</v>
       </c>
       <c r="AV2" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AW2" t="s">
-        <v>132</v>
+        <v>182</v>
       </c>
       <c r="AX2" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AY2" t="s">
-        <v>134</v>
+        <v>184</v>
       </c>
       <c r="AZ2" t="s">
-        <v>135</v>
+        <v>99</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>136</v>
+        <v>185</v>
       </c>
       <c r="C3" t="s">
-        <v>137</v>
+        <v>186</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>138</v>
+        <v>187</v>
       </c>
       <c r="E3" t="s">
-        <v>139</v>
+        <v>188</v>
       </c>
       <c r="F3" t="s">
-        <v>140</v>
+        <v>189</v>
       </c>
       <c r="G3" t="s">
-        <v>111</v>
+        <v>161</v>
       </c>
       <c r="H3" t="s">
-        <v>141</v>
+        <v>190</v>
       </c>
       <c r="I3" t="s">
-        <v>142</v>
+        <v>191</v>
       </c>
       <c r="J3" t="s">
-        <v>143</v>
+        <v>192</v>
       </c>
       <c r="M3" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="N3" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="O3" t="s">
-        <v>145</v>
+        <v>194</v>
       </c>
       <c r="Q3" t="s">
-        <v>146</v>
+        <v>195</v>
       </c>
       <c r="R3" t="s">
-        <v>147</v>
+        <v>196</v>
       </c>
       <c r="S3" t="s">
-        <v>148</v>
+        <v>197</v>
       </c>
       <c r="X3" t="s">
-        <v>149</v>
+        <v>198</v>
       </c>
       <c r="Y3" t="s">
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="AA3" t="s">
-        <v>151</v>
+        <v>200</v>
       </c>
       <c r="AB3" t="s">
-        <v>152</v>
+        <v>201</v>
       </c>
       <c r="AC3" t="s">
-        <v>153</v>
+        <v>202</v>
       </c>
       <c r="AD3" t="s">
-        <v>154</v>
+        <v>203</v>
       </c>
       <c r="AE3" t="s">
-        <v>155</v>
+        <v>204</v>
       </c>
       <c r="AF3" t="s">
-        <v>156</v>
+        <v>172</v>
       </c>
       <c r="AG3" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
       <c r="AH3" t="s">
-        <v>123</v>
+        <v>173</v>
       </c>
       <c r="AI3" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>205</v>
+      </c>
+      <c r="AL3" t="s">
+        <v>206</v>
       </c>
       <c r="AM3" t="s">
-        <v>158</v>
-[...7 lines deleted...]
-      <c r="AQ3">
+        <v>99</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP3">
         <v>730</v>
       </c>
+      <c r="AQ3" t="s">
+        <v>177</v>
+      </c>
       <c r="AR3" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>178</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>207</v>
       </c>
       <c r="AU3" t="s">
-        <v>159</v>
+        <v>208</v>
       </c>
       <c r="AV3" t="s">
-        <v>160</v>
+        <v>181</v>
       </c>
       <c r="AW3" t="s">
-        <v>132</v>
+        <v>182</v>
       </c>
       <c r="AX3" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AY3" t="s">
-        <v>134</v>
+        <v>184</v>
       </c>
       <c r="AZ3" t="s">
-        <v>135</v>
+        <v>99</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
+        <v>209</v>
+      </c>
+      <c r="C4" t="s">
+        <v>210</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>211</v>
+      </c>
+      <c r="E4" t="s">
+        <v>188</v>
+      </c>
+      <c r="F4" t="s">
+        <v>160</v>
+      </c>
+      <c r="G4" t="s">
         <v>161</v>
       </c>
-      <c r="C4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H4" t="s">
-        <v>141</v>
+        <v>190</v>
       </c>
       <c r="I4" t="s">
+        <v>212</v>
+      </c>
+      <c r="J4" t="s">
+        <v>213</v>
+      </c>
+      <c r="M4" t="s">
         <v>164</v>
       </c>
-      <c r="J4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N4" t="s">
+        <v>214</v>
+      </c>
+      <c r="O4" t="s">
+        <v>195</v>
+      </c>
+      <c r="P4" t="s">
+        <v>215</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>216</v>
+      </c>
+      <c r="R4" t="s">
+        <v>217</v>
+      </c>
+      <c r="S4" t="s">
         <v>166</v>
       </c>
-      <c r="O4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="X4" t="s">
-        <v>170</v>
+        <v>218</v>
       </c>
       <c r="AB4" t="s">
-        <v>171</v>
+        <v>219</v>
       </c>
       <c r="AC4" t="s">
-        <v>171</v>
+        <v>219</v>
       </c>
       <c r="AD4" t="s">
-        <v>172</v>
+        <v>220</v>
       </c>
       <c r="AE4" t="s">
+        <v>221</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>222</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>222</v>
+      </c>
+      <c r="AH4" t="s">
         <v>173</v>
       </c>
-      <c r="AF4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AI4" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="AJ4" t="s">
+        <v>223</v>
+      </c>
+      <c r="AL4" t="s">
+        <v>206</v>
+      </c>
+      <c r="AM4" t="s">
+        <v>99</v>
+      </c>
+      <c r="AO4" t="s">
         <v>176</v>
       </c>
-      <c r="AM4" t="s">
-[...8 lines deleted...]
-      <c r="AQ4">
+      <c r="AP4">
         <v>494</v>
       </c>
+      <c r="AQ4" t="s">
+        <v>177</v>
+      </c>
       <c r="AR4" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>178</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>179</v>
       </c>
       <c r="AU4" t="s">
-        <v>130</v>
+        <v>224</v>
       </c>
       <c r="AV4" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="AW4" t="s">
-        <v>132</v>
+        <v>182</v>
       </c>
       <c r="AX4" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AY4" t="s">
-        <v>134</v>
+        <v>184</v>
       </c>
       <c r="AZ4" t="s">
-        <v>135</v>
+        <v>99</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>178</v>
+        <v>225</v>
       </c>
       <c r="C5" t="s">
-        <v>179</v>
+        <v>226</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>180</v>
+        <v>227</v>
       </c>
       <c r="E5" t="s">
-        <v>109</v>
+        <v>159</v>
       </c>
       <c r="F5" t="s">
+        <v>228</v>
+      </c>
+      <c r="G5" t="s">
+        <v>161</v>
+      </c>
+      <c r="H5" t="s">
+        <v>229</v>
+      </c>
+      <c r="I5" t="s">
+        <v>230</v>
+      </c>
+      <c r="M5" t="s">
+        <v>231</v>
+      </c>
+      <c r="N5" t="s">
+        <v>232</v>
+      </c>
+      <c r="W5" t="s">
+        <v>233</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>234</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>235</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>235</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>170</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>236</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>172</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>172</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>173</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>237</v>
+      </c>
+      <c r="AK5" t="s">
+        <v>99</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>99</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>176</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>238</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>239</v>
+      </c>
+      <c r="AU5" t="s">
+        <v>240</v>
+      </c>
+      <c r="AV5" t="s">
         <v>181</v>
       </c>
-      <c r="G5" t="s">
-[...2 lines deleted...]
-      <c r="H5" t="s">
+      <c r="AW5" t="s">
         <v>182</v>
       </c>
-      <c r="I5" t="s">
+      <c r="AX5" t="s">
         <v>183</v>
       </c>
-      <c r="M5" t="s">
+      <c r="AY5" t="s">
         <v>184</v>
       </c>
-      <c r="N5" t="s">
-[...61 lines deleted...]
-      </c>
       <c r="AZ5" t="s">
-        <v>135</v>
+        <v>99</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
-        <v>195</v>
+        <v>241</v>
       </c>
       <c r="C6" t="s">
-        <v>196</v>
+        <v>242</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>197</v>
+        <v>243</v>
       </c>
       <c r="E6" t="s">
-        <v>109</v>
+        <v>159</v>
       </c>
       <c r="F6" t="s">
-        <v>181</v>
+        <v>228</v>
       </c>
       <c r="G6" t="s">
-        <v>111</v>
+        <v>161</v>
       </c>
       <c r="H6" t="s">
-        <v>198</v>
+        <v>244</v>
       </c>
       <c r="I6" t="s">
-        <v>199</v>
+        <v>245</v>
       </c>
       <c r="M6" t="s">
-        <v>200</v>
+        <v>246</v>
       </c>
       <c r="N6" t="s">
-        <v>201</v>
+        <v>247</v>
       </c>
       <c r="O6" t="s">
-        <v>116</v>
+        <v>166</v>
       </c>
       <c r="W6" t="s">
-        <v>202</v>
+        <v>248</v>
       </c>
       <c r="Z6" t="s">
-        <v>203</v>
+        <v>249</v>
       </c>
       <c r="AA6" t="s">
-        <v>203</v>
+        <v>249</v>
       </c>
       <c r="AD6" t="s">
-        <v>120</v>
+        <v>250</v>
       </c>
       <c r="AE6" t="s">
-        <v>204</v>
+        <v>171</v>
       </c>
       <c r="AF6" t="s">
-        <v>122</v>
+        <v>172</v>
       </c>
       <c r="AG6" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
       <c r="AH6" t="s">
-        <v>123</v>
+        <v>173</v>
       </c>
       <c r="AI6" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-        <v>205</v>
+        <v>251</v>
+      </c>
+      <c r="AK6" t="s">
+        <v>99</v>
       </c>
       <c r="AL6" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>252</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>176</v>
+      </c>
+      <c r="AQ6" t="s">
+        <v>177</v>
       </c>
       <c r="AR6" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>178</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>207</v>
       </c>
       <c r="AU6" t="s">
-        <v>159</v>
+        <v>253</v>
       </c>
       <c r="AV6" t="s">
-        <v>207</v>
+        <v>254</v>
       </c>
       <c r="AW6" t="s">
-        <v>208</v>
+        <v>255</v>
       </c>
       <c r="AX6" t="s">
-        <v>209</v>
+        <v>256</v>
       </c>
       <c r="AY6" t="s">
-        <v>210</v>
+        <v>184</v>
       </c>
       <c r="AZ6" t="s">
-        <v>135</v>
+        <v>99</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B7" t="s">
-        <v>211</v>
+        <v>257</v>
       </c>
       <c r="C7" t="s">
-        <v>212</v>
+        <v>258</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>213</v>
+        <v>259</v>
       </c>
       <c r="E7" t="s">
-        <v>214</v>
+        <v>260</v>
       </c>
       <c r="F7" t="s">
-        <v>110</v>
+        <v>160</v>
       </c>
       <c r="G7" t="s">
-        <v>111</v>
+        <v>161</v>
       </c>
       <c r="I7" t="s">
-        <v>215</v>
+        <v>261</v>
       </c>
       <c r="M7" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="N7" t="s">
-        <v>216</v>
+        <v>262</v>
       </c>
       <c r="X7" t="s">
-        <v>217</v>
+        <v>263</v>
       </c>
       <c r="Y7" t="s">
-        <v>218</v>
+        <v>264</v>
       </c>
       <c r="AB7" t="s">
-        <v>219</v>
+        <v>265</v>
       </c>
       <c r="AC7" t="s">
-        <v>219</v>
+        <v>265</v>
       </c>
       <c r="AD7" t="s">
-        <v>120</v>
+        <v>250</v>
       </c>
       <c r="AE7" t="s">
-        <v>204</v>
+        <v>171</v>
       </c>
       <c r="AF7" t="s">
-        <v>122</v>
+        <v>172</v>
       </c>
       <c r="AG7" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
       <c r="AH7" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
       <c r="AI7" t="s">
-        <v>123</v>
+        <v>266</v>
       </c>
       <c r="AJ7" t="s">
-        <v>220</v>
-[...10 lines deleted...]
-      <c r="AQ7">
+        <v>99</v>
+      </c>
+      <c r="AL7" t="s">
+        <v>267</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP7">
         <v>30</v>
       </c>
+      <c r="AQ7" t="s">
+        <v>177</v>
+      </c>
       <c r="AR7" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>178</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>239</v>
       </c>
       <c r="AU7" t="s">
-        <v>193</v>
+        <v>240</v>
       </c>
       <c r="AV7" t="s">
-        <v>194</v>
+        <v>268</v>
       </c>
       <c r="AW7" t="s">
-        <v>222</v>
+        <v>182</v>
       </c>
       <c r="AX7" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AY7" t="s">
-        <v>134</v>
+        <v>100</v>
       </c>
       <c r="AZ7" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B8" t="s">
-        <v>223</v>
+        <v>269</v>
       </c>
       <c r="C8" t="s">
-        <v>224</v>
+        <v>270</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>225</v>
+        <v>271</v>
       </c>
       <c r="E8" t="s">
-        <v>214</v>
+        <v>260</v>
       </c>
       <c r="F8" t="s">
-        <v>110</v>
+        <v>160</v>
       </c>
       <c r="G8" t="s">
-        <v>111</v>
+        <v>161</v>
       </c>
       <c r="I8" t="s">
-        <v>226</v>
+        <v>272</v>
       </c>
       <c r="J8" t="s">
-        <v>227</v>
+        <v>273</v>
       </c>
       <c r="M8" t="s">
-        <v>228</v>
+        <v>274</v>
       </c>
       <c r="N8" t="s">
-        <v>229</v>
+        <v>275</v>
       </c>
       <c r="O8" t="s">
-        <v>230</v>
+        <v>276</v>
       </c>
       <c r="X8" t="s">
-        <v>231</v>
+        <v>277</v>
       </c>
       <c r="AB8" t="s">
-        <v>232</v>
+        <v>278</v>
       </c>
       <c r="AC8" t="s">
-        <v>233</v>
+        <v>279</v>
       </c>
       <c r="AD8" t="s">
-        <v>120</v>
+        <v>250</v>
       </c>
       <c r="AE8" t="s">
-        <v>204</v>
+        <v>171</v>
       </c>
       <c r="AF8" t="s">
-        <v>122</v>
+        <v>172</v>
       </c>
       <c r="AG8" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
       <c r="AH8" t="s">
-        <v>123</v>
-[...10 lines deleted...]
-      <c r="AQ8">
+        <v>173</v>
+      </c>
+      <c r="AL8" t="s">
+        <v>99</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP8">
         <v>16</v>
       </c>
+      <c r="AQ8" t="s">
+        <v>177</v>
+      </c>
       <c r="AR8" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>178</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>179</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>280</v>
       </c>
       <c r="AW8" t="s">
-        <v>234</v>
+        <v>255</v>
       </c>
       <c r="AX8" t="s">
-        <v>209</v>
+        <v>256</v>
       </c>
       <c r="AY8" t="s">
-        <v>210</v>
+        <v>184</v>
       </c>
       <c r="AZ8" t="s">
-        <v>135</v>
+        <v>99</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B9" t="s">
-        <v>235</v>
+        <v>281</v>
       </c>
       <c r="C9" t="s">
-        <v>236</v>
+        <v>282</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>237</v>
+        <v>283</v>
       </c>
       <c r="E9" t="s">
-        <v>139</v>
+        <v>188</v>
       </c>
       <c r="F9" t="s">
+        <v>284</v>
+      </c>
+      <c r="G9" t="s">
+        <v>161</v>
+      </c>
+      <c r="H9" t="s">
+        <v>285</v>
+      </c>
+      <c r="I9" t="s">
+        <v>286</v>
+      </c>
+      <c r="J9" t="s">
+        <v>287</v>
+      </c>
+      <c r="M9" t="s">
+        <v>288</v>
+      </c>
+      <c r="X9" t="s">
+        <v>289</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>290</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>291</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>292</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>170</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>171</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>222</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>222</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>172</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>293</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP9">
+        <v>641</v>
+      </c>
+      <c r="AR9" t="s">
         <v>238</v>
       </c>
-      <c r="G9" t="s">
-[...2 lines deleted...]
-      <c r="H9" t="s">
+      <c r="AT9" t="s">
         <v>239</v>
       </c>
-      <c r="I9" t="s">
-[...48 lines deleted...]
-        <v>193</v>
+      <c r="AV9" t="s">
+        <v>294</v>
       </c>
       <c r="AW9" t="s">
-        <v>248</v>
+        <v>182</v>
       </c>
       <c r="AX9" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AY9" t="s">
-        <v>134</v>
+        <v>100</v>
       </c>
       <c r="AZ9" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B10" t="s">
-        <v>249</v>
+        <v>295</v>
       </c>
       <c r="C10" t="s">
+        <v>296</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="E10" t="s">
+        <v>260</v>
+      </c>
+      <c r="F10" t="s">
+        <v>160</v>
+      </c>
+      <c r="G10" t="s">
+        <v>161</v>
+      </c>
+      <c r="H10" t="s">
+        <v>298</v>
+      </c>
+      <c r="I10" t="s">
+        <v>299</v>
+      </c>
+      <c r="J10" t="s">
+        <v>300</v>
+      </c>
+      <c r="M10" t="s">
+        <v>301</v>
+      </c>
+      <c r="O10" t="s">
+        <v>86</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>302</v>
+      </c>
+      <c r="X10" t="s">
+        <v>303</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>304</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>305</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>305</v>
+      </c>
+      <c r="AD10" t="s">
         <v>250</v>
       </c>
-      <c r="D10" s="4" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="AE10" t="s">
-        <v>204</v>
+        <v>171</v>
       </c>
       <c r="AF10" t="s">
-        <v>122</v>
+        <v>222</v>
       </c>
       <c r="AG10" t="s">
-        <v>175</v>
+        <v>222</v>
       </c>
       <c r="AH10" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="AI10" t="s">
-        <v>124</v>
-[...7 lines deleted...]
-      <c r="AQ10">
+        <v>306</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP10">
         <v>24</v>
       </c>
+      <c r="AQ10" t="s">
+        <v>177</v>
+      </c>
       <c r="AR10" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>193</v>
+        <v>307</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>239</v>
+      </c>
+      <c r="AV10" t="s">
+        <v>294</v>
       </c>
       <c r="AW10" t="s">
-        <v>248</v>
+        <v>182</v>
       </c>
       <c r="AX10" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AY10" t="s">
-        <v>134</v>
+        <v>100</v>
       </c>
       <c r="AZ10" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B11" t="s">
-        <v>262</v>
+        <v>308</v>
       </c>
       <c r="C11" t="s">
-        <v>263</v>
+        <v>309</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>264</v>
+        <v>310</v>
       </c>
       <c r="E11" t="s">
-        <v>214</v>
+        <v>260</v>
       </c>
       <c r="F11" t="s">
-        <v>110</v>
+        <v>160</v>
       </c>
       <c r="G11" t="s">
-        <v>111</v>
+        <v>161</v>
       </c>
       <c r="H11" t="s">
-        <v>265</v>
+        <v>311</v>
       </c>
       <c r="I11" t="s">
-        <v>266</v>
+        <v>312</v>
       </c>
       <c r="J11" t="s">
-        <v>254</v>
+        <v>300</v>
       </c>
       <c r="M11" t="s">
-        <v>267</v>
+        <v>313</v>
       </c>
       <c r="O11" t="s">
-        <v>268</v>
+        <v>314</v>
       </c>
       <c r="X11" t="s">
-        <v>269</v>
+        <v>315</v>
       </c>
       <c r="Y11" t="s">
-        <v>270</v>
+        <v>316</v>
       </c>
       <c r="AB11" t="s">
-        <v>271</v>
+        <v>317</v>
       </c>
       <c r="AC11" t="s">
-        <v>271</v>
+        <v>317</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>250</v>
       </c>
       <c r="AE11" t="s">
-        <v>204</v>
+        <v>171</v>
       </c>
       <c r="AF11" t="s">
-        <v>122</v>
+        <v>222</v>
       </c>
       <c r="AG11" t="s">
-        <v>175</v>
+        <v>222</v>
       </c>
       <c r="AH11" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="AI11" t="s">
-        <v>124</v>
-[...7 lines deleted...]
-      <c r="AQ11">
+        <v>318</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP11">
         <v>20</v>
       </c>
-      <c r="AS11" t="s">
-[...6 lines deleted...]
-        <v>133</v>
+      <c r="AR11" t="s">
+        <v>238</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>239</v>
+      </c>
+      <c r="AW11" t="s">
+        <v>182</v>
+      </c>
+      <c r="AZ11" t="s">
+        <v>99</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B12" t="s">
-        <v>273</v>
+        <v>319</v>
       </c>
       <c r="C12" t="s">
-        <v>274</v>
+        <v>320</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>275</v>
+        <v>321</v>
       </c>
       <c r="E12" t="s">
-        <v>214</v>
+        <v>260</v>
       </c>
       <c r="F12" t="s">
-        <v>110</v>
+        <v>160</v>
       </c>
       <c r="G12" t="s">
-        <v>111</v>
+        <v>161</v>
       </c>
       <c r="H12" t="s">
-        <v>276</v>
+        <v>322</v>
       </c>
       <c r="I12" t="s">
-        <v>277</v>
+        <v>323</v>
       </c>
       <c r="J12" t="s">
-        <v>254</v>
+        <v>300</v>
       </c>
       <c r="M12" t="s">
-        <v>242</v>
+        <v>288</v>
       </c>
       <c r="X12" t="s">
-        <v>278</v>
+        <v>324</v>
       </c>
       <c r="Y12" t="s">
-        <v>279</v>
+        <v>325</v>
       </c>
       <c r="AB12" t="s">
-        <v>280</v>
+        <v>326</v>
       </c>
       <c r="AC12" t="s">
-        <v>281</v>
+        <v>327</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>170</v>
       </c>
       <c r="AE12" t="s">
-        <v>121</v>
+        <v>328</v>
       </c>
       <c r="AF12" t="s">
-        <v>282</v>
+        <v>222</v>
       </c>
       <c r="AG12" t="s">
-        <v>175</v>
+        <v>222</v>
       </c>
       <c r="AH12" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="AI12" t="s">
-        <v>124</v>
-[...7 lines deleted...]
-      <c r="AQ12">
+        <v>329</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP12">
         <v>12</v>
       </c>
-      <c r="AS12" t="s">
-[...3 lines deleted...]
-        <v>193</v>
+      <c r="AR12" t="s">
+        <v>238</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>239</v>
+      </c>
+      <c r="AV12" t="s">
+        <v>294</v>
       </c>
       <c r="AW12" t="s">
-        <v>248</v>
+        <v>182</v>
       </c>
       <c r="AX12" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AY12" t="s">
-        <v>134</v>
+        <v>100</v>
       </c>
       <c r="AZ12" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B13" t="s">
-        <v>284</v>
+        <v>330</v>
       </c>
       <c r="C13" t="s">
-        <v>285</v>
+        <v>331</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>286</v>
+        <v>332</v>
       </c>
       <c r="E13" t="s">
-        <v>214</v>
+        <v>260</v>
       </c>
       <c r="F13" t="s">
-        <v>110</v>
+        <v>160</v>
       </c>
       <c r="I13" t="s">
-        <v>287</v>
+        <v>333</v>
       </c>
       <c r="J13" t="s">
-        <v>288</v>
+        <v>334</v>
+      </c>
+      <c r="AF13" t="s">
+        <v>222</v>
       </c>
       <c r="AG13" t="s">
-        <v>175</v>
+        <v>222</v>
       </c>
       <c r="AH13" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>222</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>294</v>
       </c>
       <c r="AW13" t="s">
-        <v>248</v>
+        <v>182</v>
       </c>
       <c r="AX13" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AY13" t="s">
-        <v>134</v>
+        <v>100</v>
       </c>
       <c r="AZ13" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B14" t="s">
-        <v>289</v>
+        <v>335</v>
       </c>
       <c r="C14" t="s">
-        <v>290</v>
+        <v>336</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>291</v>
+        <v>337</v>
       </c>
       <c r="E14" t="s">
-        <v>109</v>
+        <v>159</v>
       </c>
       <c r="F14" t="s">
-        <v>110</v>
+        <v>160</v>
       </c>
       <c r="G14" t="s">
-        <v>111</v>
+        <v>161</v>
       </c>
       <c r="H14" t="s">
-        <v>292</v>
+        <v>338</v>
       </c>
       <c r="I14" t="s">
-        <v>293</v>
+        <v>339</v>
       </c>
       <c r="J14" t="s">
+        <v>340</v>
+      </c>
+      <c r="M14" t="s">
+        <v>288</v>
+      </c>
+      <c r="X14" t="s">
+        <v>341</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>342</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>343</v>
+      </c>
+      <c r="AC14" t="s">
+        <v>344</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>345</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>171</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>222</v>
+      </c>
+      <c r="AG14" t="s">
+        <v>222</v>
+      </c>
+      <c r="AH14" t="s">
+        <v>172</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>346</v>
+      </c>
+      <c r="AN14" t="s">
+        <v>347</v>
+      </c>
+      <c r="AO14" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP14">
+        <v>42</v>
+      </c>
+      <c r="AR14" t="s">
+        <v>238</v>
+      </c>
+      <c r="AT14" t="s">
+        <v>239</v>
+      </c>
+      <c r="AV14" t="s">
         <v>294</v>
       </c>
-      <c r="M14" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="AW14" t="s">
-        <v>248</v>
+        <v>182</v>
       </c>
       <c r="AX14" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AY14" t="s">
-        <v>134</v>
+        <v>100</v>
       </c>
       <c r="AZ14" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B15" t="s">
-        <v>303</v>
+        <v>348</v>
       </c>
       <c r="C15" t="s">
-        <v>304</v>
+        <v>349</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>305</v>
+        <v>350</v>
       </c>
       <c r="E15" t="s">
-        <v>139</v>
+        <v>188</v>
       </c>
       <c r="F15" t="s">
-        <v>238</v>
+        <v>284</v>
       </c>
       <c r="G15" t="s">
-        <v>111</v>
+        <v>161</v>
       </c>
       <c r="H15" t="s">
-        <v>306</v>
+        <v>351</v>
       </c>
       <c r="I15" t="s">
-        <v>307</v>
+        <v>352</v>
       </c>
       <c r="J15" t="s">
-        <v>308</v>
+        <v>353</v>
       </c>
       <c r="M15" t="s">
-        <v>242</v>
+        <v>288</v>
       </c>
       <c r="O15" t="s">
-        <v>309</v>
+        <v>354</v>
       </c>
       <c r="Q15" t="s">
-        <v>310</v>
+        <v>355</v>
       </c>
       <c r="S15" t="s">
-        <v>311</v>
+        <v>356</v>
       </c>
       <c r="X15" t="s">
-        <v>312</v>
+        <v>357</v>
       </c>
       <c r="Y15" t="s">
-        <v>313</v>
+        <v>358</v>
       </c>
       <c r="AA15" t="s">
-        <v>314</v>
+        <v>359</v>
       </c>
       <c r="AB15" t="s">
-        <v>315</v>
+        <v>360</v>
       </c>
       <c r="AD15" t="s">
-        <v>316</v>
+        <v>170</v>
       </c>
       <c r="AE15" t="s">
-        <v>121</v>
+        <v>171</v>
       </c>
       <c r="AF15" t="s">
-        <v>122</v>
+        <v>172</v>
       </c>
       <c r="AG15" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
       <c r="AH15" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
       <c r="AI15" t="s">
-        <v>123</v>
+        <v>361</v>
       </c>
       <c r="AJ15" t="s">
-        <v>317</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>99</v>
+      </c>
+      <c r="AN15" t="s">
+        <v>362</v>
       </c>
       <c r="AO15" t="s">
-        <v>318</v>
-[...4 lines deleted...]
-      <c r="AQ15">
+        <v>176</v>
+      </c>
+      <c r="AP15">
         <v>537</v>
       </c>
+      <c r="AQ15" t="s">
+        <v>177</v>
+      </c>
       <c r="AR15" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>178</v>
+      </c>
+      <c r="AT15" t="s">
+        <v>179</v>
+      </c>
+      <c r="AV15" t="s">
+        <v>294</v>
       </c>
       <c r="AW15" t="s">
-        <v>248</v>
+        <v>182</v>
       </c>
       <c r="AX15" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AY15" t="s">
-        <v>134</v>
+        <v>100</v>
       </c>
       <c r="AZ15" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B16" t="s">
-        <v>319</v>
+        <v>363</v>
       </c>
       <c r="C16" t="s">
-        <v>320</v>
+        <v>364</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>321</v>
+        <v>365</v>
       </c>
       <c r="E16" t="s">
-        <v>139</v>
+        <v>188</v>
       </c>
       <c r="G16" t="s">
-        <v>111</v>
+        <v>161</v>
       </c>
       <c r="H16" t="s">
-        <v>322</v>
+        <v>366</v>
       </c>
       <c r="I16" t="s">
-        <v>323</v>
+        <v>367</v>
       </c>
       <c r="J16" t="s">
-        <v>324</v>
+        <v>368</v>
       </c>
       <c r="M16" t="s">
-        <v>242</v>
+        <v>288</v>
       </c>
       <c r="O16" t="s">
-        <v>309</v>
+        <v>354</v>
       </c>
       <c r="Q16" t="s">
-        <v>311</v>
+        <v>356</v>
       </c>
       <c r="S16" t="s">
-        <v>310</v>
+        <v>355</v>
       </c>
       <c r="X16" t="s">
-        <v>325</v>
+        <v>369</v>
       </c>
       <c r="Y16" t="s">
-        <v>326</v>
+        <v>370</v>
       </c>
       <c r="AA16" t="s">
-        <v>327</v>
+        <v>371</v>
       </c>
       <c r="AB16" t="s">
-        <v>328</v>
+        <v>372</v>
+      </c>
+      <c r="AD16" t="s">
+        <v>170</v>
       </c>
       <c r="AE16" t="s">
-        <v>121</v>
+        <v>171</v>
       </c>
       <c r="AF16" t="s">
-        <v>122</v>
+        <v>222</v>
       </c>
       <c r="AG16" t="s">
-        <v>175</v>
+        <v>222</v>
       </c>
       <c r="AH16" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="AI16" t="s">
-        <v>123</v>
-[...7 lines deleted...]
-      <c r="AQ16">
+        <v>373</v>
+      </c>
+      <c r="AO16" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP16">
         <v>514</v>
       </c>
+      <c r="AQ16" t="s">
+        <v>177</v>
+      </c>
       <c r="AR16" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>178</v>
+      </c>
+      <c r="AT16" t="s">
+        <v>179</v>
+      </c>
+      <c r="AV16" t="s">
+        <v>294</v>
       </c>
       <c r="AW16" t="s">
-        <v>248</v>
+        <v>182</v>
       </c>
       <c r="AX16" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AY16" t="s">
-        <v>134</v>
+        <v>100</v>
       </c>
       <c r="AZ16" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B17" t="s">
-        <v>330</v>
+        <v>374</v>
       </c>
       <c r="C17" t="s">
-        <v>331</v>
+        <v>375</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>332</v>
+        <v>376</v>
       </c>
       <c r="E17" t="s">
-        <v>139</v>
+        <v>188</v>
       </c>
       <c r="F17" t="s">
-        <v>110</v>
+        <v>160</v>
       </c>
       <c r="G17" t="s">
-        <v>111</v>
+        <v>161</v>
       </c>
       <c r="H17" t="s">
-        <v>333</v>
+        <v>377</v>
       </c>
       <c r="I17" t="s">
-        <v>334</v>
+        <v>378</v>
       </c>
       <c r="J17" t="s">
-        <v>335</v>
+        <v>379</v>
       </c>
       <c r="M17" t="s">
-        <v>336</v>
+        <v>380</v>
       </c>
       <c r="O17" t="s">
-        <v>242</v>
+        <v>288</v>
       </c>
       <c r="X17" t="s">
-        <v>337</v>
+        <v>381</v>
       </c>
       <c r="Y17" t="s">
-        <v>338</v>
+        <v>382</v>
       </c>
       <c r="AA17" t="s">
-        <v>339</v>
+        <v>383</v>
       </c>
       <c r="AB17" t="s">
-        <v>340</v>
+        <v>384</v>
+      </c>
+      <c r="AD17" t="s">
+        <v>170</v>
       </c>
       <c r="AE17" t="s">
-        <v>121</v>
+        <v>171</v>
       </c>
       <c r="AF17" t="s">
-        <v>122</v>
+        <v>222</v>
       </c>
       <c r="AG17" t="s">
-        <v>175</v>
+        <v>222</v>
       </c>
       <c r="AH17" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="AI17" t="s">
-        <v>123</v>
-[...7 lines deleted...]
-      <c r="AQ17">
+        <v>385</v>
+      </c>
+      <c r="AO17" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP17">
         <v>553</v>
       </c>
+      <c r="AQ17" t="s">
+        <v>177</v>
+      </c>
       <c r="AR17" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>193</v>
+        <v>178</v>
+      </c>
+      <c r="AT17" t="s">
+        <v>239</v>
+      </c>
+      <c r="AV17" t="s">
+        <v>294</v>
       </c>
       <c r="AW17" t="s">
-        <v>248</v>
+        <v>182</v>
       </c>
       <c r="AX17" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AY17" t="s">
-        <v>134</v>
+        <v>100</v>
       </c>
       <c r="AZ17" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B18" t="s">
-        <v>342</v>
+        <v>386</v>
       </c>
       <c r="C18" t="s">
-        <v>343</v>
+        <v>387</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>344</v>
+        <v>388</v>
       </c>
       <c r="E18" t="s">
-        <v>139</v>
+        <v>188</v>
       </c>
       <c r="F18" t="s">
-        <v>110</v>
+        <v>160</v>
       </c>
       <c r="G18" t="s">
-        <v>111</v>
+        <v>161</v>
       </c>
       <c r="H18" t="s">
-        <v>345</v>
+        <v>389</v>
       </c>
       <c r="I18" t="s">
-        <v>346</v>
+        <v>390</v>
       </c>
       <c r="J18" t="s">
-        <v>347</v>
+        <v>391</v>
       </c>
       <c r="M18" t="s">
-        <v>242</v>
+        <v>288</v>
       </c>
       <c r="O18" t="s">
-        <v>309</v>
+        <v>354</v>
       </c>
       <c r="Q18" t="s">
-        <v>311</v>
+        <v>356</v>
       </c>
       <c r="S18" t="s">
-        <v>310</v>
+        <v>355</v>
       </c>
       <c r="X18" t="s">
-        <v>348</v>
+        <v>392</v>
       </c>
       <c r="Y18" t="s">
-        <v>349</v>
+        <v>393</v>
       </c>
       <c r="AB18" t="s">
-        <v>350</v>
+        <v>394</v>
       </c>
       <c r="AC18" t="s">
-        <v>351</v>
+        <v>395</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>170</v>
       </c>
       <c r="AE18" t="s">
-        <v>121</v>
+        <v>171</v>
       </c>
       <c r="AF18" t="s">
-        <v>122</v>
+        <v>222</v>
       </c>
       <c r="AG18" t="s">
-        <v>175</v>
+        <v>222</v>
       </c>
       <c r="AH18" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="AI18" t="s">
-        <v>123</v>
-[...7 lines deleted...]
-      <c r="AQ18">
+        <v>396</v>
+      </c>
+      <c r="AO18" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP18">
         <v>599</v>
       </c>
+      <c r="AQ18" t="s">
+        <v>177</v>
+      </c>
       <c r="AR18" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>178</v>
+      </c>
+      <c r="AT18" t="s">
+        <v>179</v>
+      </c>
+      <c r="AV18" t="s">
+        <v>294</v>
       </c>
       <c r="AW18" t="s">
-        <v>248</v>
+        <v>182</v>
       </c>
       <c r="AX18" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AY18" t="s">
-        <v>134</v>
+        <v>100</v>
       </c>
       <c r="AZ18" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B19" t="s">
-        <v>353</v>
+        <v>397</v>
       </c>
       <c r="C19" t="s">
+        <v>398</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>399</v>
+      </c>
+      <c r="E19" t="s">
+        <v>188</v>
+      </c>
+      <c r="F19" t="s">
+        <v>160</v>
+      </c>
+      <c r="G19" t="s">
+        <v>161</v>
+      </c>
+      <c r="H19" t="s">
+        <v>400</v>
+      </c>
+      <c r="I19" t="s">
+        <v>401</v>
+      </c>
+      <c r="J19" t="s">
+        <v>402</v>
+      </c>
+      <c r="M19" t="s">
+        <v>288</v>
+      </c>
+      <c r="O19" t="s">
         <v>354</v>
       </c>
-      <c r="D19" s="4" t="s">
-[...11 lines deleted...]
-      <c r="H19" t="s">
+      <c r="Q19" t="s">
         <v>356</v>
       </c>
-      <c r="I19" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="S19" t="s">
-        <v>359</v>
+        <v>403</v>
       </c>
       <c r="X19" t="s">
-        <v>360</v>
+        <v>404</v>
       </c>
       <c r="Y19" t="s">
-        <v>361</v>
+        <v>405</v>
       </c>
       <c r="AB19" t="s">
-        <v>362</v>
+        <v>406</v>
       </c>
       <c r="AC19" t="s">
-        <v>363</v>
+        <v>407</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>170</v>
       </c>
       <c r="AE19" t="s">
-        <v>121</v>
+        <v>171</v>
       </c>
       <c r="AF19" t="s">
-        <v>122</v>
+        <v>222</v>
       </c>
       <c r="AG19" t="s">
-        <v>175</v>
+        <v>222</v>
       </c>
       <c r="AH19" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="AI19" t="s">
-        <v>123</v>
-[...7 lines deleted...]
-      <c r="AQ19">
+        <v>408</v>
+      </c>
+      <c r="AO19" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP19">
         <v>643</v>
       </c>
+      <c r="AQ19" t="s">
+        <v>177</v>
+      </c>
       <c r="AR19" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>178</v>
+      </c>
+      <c r="AT19" t="s">
+        <v>179</v>
+      </c>
+      <c r="AV19" t="s">
+        <v>294</v>
       </c>
       <c r="AW19" t="s">
-        <v>248</v>
+        <v>182</v>
       </c>
       <c r="AX19" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AY19" t="s">
-        <v>134</v>
+        <v>100</v>
       </c>
       <c r="AZ19" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B20" t="s">
-        <v>365</v>
+        <v>409</v>
       </c>
       <c r="C20" t="s">
-        <v>366</v>
+        <v>410</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>367</v>
+        <v>411</v>
       </c>
       <c r="E20" t="s">
-        <v>139</v>
+        <v>188</v>
       </c>
       <c r="F20" t="s">
-        <v>110</v>
+        <v>160</v>
       </c>
       <c r="G20" t="s">
-        <v>111</v>
+        <v>161</v>
       </c>
       <c r="H20" t="s">
-        <v>368</v>
+        <v>412</v>
       </c>
       <c r="I20" t="s">
-        <v>369</v>
+        <v>413</v>
       </c>
       <c r="J20" t="s">
-        <v>370</v>
+        <v>414</v>
       </c>
       <c r="M20" t="s">
-        <v>242</v>
+        <v>288</v>
       </c>
       <c r="O20" t="s">
-        <v>336</v>
+        <v>380</v>
       </c>
       <c r="X20" t="s">
-        <v>360</v>
+        <v>404</v>
       </c>
       <c r="Y20" t="s">
-        <v>371</v>
+        <v>415</v>
       </c>
       <c r="AB20" t="s">
-        <v>372</v>
+        <v>416</v>
       </c>
       <c r="AC20" t="s">
-        <v>373</v>
+        <v>417</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>170</v>
       </c>
       <c r="AE20" t="s">
-        <v>121</v>
+        <v>171</v>
       </c>
       <c r="AF20" t="s">
-        <v>122</v>
+        <v>222</v>
       </c>
       <c r="AG20" t="s">
-        <v>175</v>
+        <v>222</v>
       </c>
       <c r="AH20" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="AI20" t="s">
-        <v>123</v>
-[...7 lines deleted...]
-      <c r="AQ20">
+        <v>418</v>
+      </c>
+      <c r="AO20" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP20">
         <v>672</v>
       </c>
+      <c r="AQ20" t="s">
+        <v>177</v>
+      </c>
       <c r="AR20" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>193</v>
+        <v>178</v>
+      </c>
+      <c r="AT20" t="s">
+        <v>239</v>
+      </c>
+      <c r="AV20" t="s">
+        <v>294</v>
       </c>
       <c r="AW20" t="s">
-        <v>248</v>
+        <v>182</v>
       </c>
       <c r="AX20" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AY20" t="s">
-        <v>134</v>
+        <v>100</v>
       </c>
       <c r="AZ20" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B21" t="s">
-        <v>375</v>
+        <v>419</v>
       </c>
       <c r="C21" t="s">
-        <v>376</v>
+        <v>420</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>377</v>
+        <v>421</v>
       </c>
       <c r="E21" t="s">
-        <v>139</v>
+        <v>188</v>
       </c>
       <c r="F21" t="s">
-        <v>110</v>
+        <v>160</v>
       </c>
       <c r="G21" t="s">
-        <v>111</v>
+        <v>161</v>
       </c>
       <c r="H21" t="s">
-        <v>378</v>
+        <v>422</v>
       </c>
       <c r="I21" t="s">
-        <v>379</v>
+        <v>423</v>
       </c>
       <c r="J21" t="s">
-        <v>380</v>
+        <v>424</v>
       </c>
       <c r="M21" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="O21" t="s">
-        <v>381</v>
+        <v>425</v>
       </c>
       <c r="Q21" t="s">
-        <v>242</v>
+        <v>288</v>
       </c>
       <c r="S21" t="s">
-        <v>382</v>
+        <v>426</v>
       </c>
       <c r="U21" t="s">
-        <v>383</v>
+        <v>427</v>
       </c>
       <c r="X21" t="s">
-        <v>384</v>
+        <v>428</v>
       </c>
       <c r="Y21" t="s">
-        <v>385</v>
+        <v>429</v>
       </c>
       <c r="AB21" t="s">
-        <v>386</v>
+        <v>430</v>
       </c>
       <c r="AC21" t="s">
-        <v>387</v>
+        <v>431</v>
+      </c>
+      <c r="AD21" t="s">
+        <v>432</v>
       </c>
       <c r="AE21" t="s">
-        <v>388</v>
+        <v>171</v>
       </c>
       <c r="AF21" t="s">
-        <v>122</v>
+        <v>222</v>
       </c>
       <c r="AG21" t="s">
-        <v>175</v>
+        <v>222</v>
       </c>
       <c r="AH21" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="AI21" t="s">
-        <v>123</v>
-[...7 lines deleted...]
-      <c r="AQ21">
+        <v>433</v>
+      </c>
+      <c r="AO21" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP21">
         <v>35</v>
       </c>
+      <c r="AQ21" t="s">
+        <v>177</v>
+      </c>
       <c r="AR21" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>130</v>
+        <v>178</v>
+      </c>
+      <c r="AT21" t="s">
+        <v>179</v>
+      </c>
+      <c r="AV21" t="s">
+        <v>294</v>
       </c>
       <c r="AW21" t="s">
-        <v>248</v>
+        <v>182</v>
       </c>
       <c r="AX21" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AY21" t="s">
-        <v>134</v>
+        <v>100</v>
       </c>
       <c r="AZ21" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B22" t="s">
-        <v>390</v>
+        <v>434</v>
       </c>
       <c r="C22" t="s">
-        <v>391</v>
+        <v>435</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>392</v>
+        <v>436</v>
       </c>
       <c r="E22" t="s">
-        <v>109</v>
+        <v>159</v>
       </c>
       <c r="F22" t="s">
-        <v>110</v>
+        <v>160</v>
       </c>
       <c r="G22" t="s">
-        <v>111</v>
+        <v>161</v>
       </c>
       <c r="H22" t="s">
-        <v>393</v>
+        <v>437</v>
       </c>
       <c r="I22" t="s">
-        <v>394</v>
+        <v>438</v>
       </c>
       <c r="J22" t="s">
-        <v>395</v>
+        <v>439</v>
       </c>
       <c r="M22" t="s">
-        <v>396</v>
+        <v>86</v>
       </c>
       <c r="N22" t="s">
-        <v>397</v>
+        <v>440</v>
       </c>
       <c r="O22" t="s">
-        <v>396</v>
+        <v>441</v>
       </c>
       <c r="P22" t="s">
-        <v>398</v>
+        <v>442</v>
       </c>
       <c r="Q22" t="s">
-        <v>396</v>
+        <v>354</v>
       </c>
       <c r="R22" t="s">
-        <v>399</v>
+        <v>443</v>
       </c>
       <c r="S22" t="s">
-        <v>309</v>
+        <v>426</v>
       </c>
       <c r="T22" t="s">
-        <v>400</v>
+        <v>444</v>
+      </c>
+      <c r="U22" t="s">
+        <v>445</v>
       </c>
       <c r="X22" t="s">
-        <v>401</v>
+        <v>446</v>
       </c>
       <c r="Y22" t="s">
-        <v>402</v>
+        <v>447</v>
       </c>
       <c r="AB22" t="s">
-        <v>403</v>
+        <v>448</v>
       </c>
       <c r="AC22" t="s">
-        <v>403</v>
+        <v>448</v>
       </c>
       <c r="AD22" t="s">
-        <v>404</v>
+        <v>170</v>
       </c>
       <c r="AE22" t="s">
-        <v>121</v>
+        <v>171</v>
       </c>
       <c r="AF22" t="s">
-        <v>122</v>
+        <v>172</v>
       </c>
       <c r="AG22" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
       <c r="AH22" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
       <c r="AI22" t="s">
-        <v>123</v>
+        <v>449</v>
       </c>
       <c r="AJ22" t="s">
-        <v>405</v>
-[...5 lines deleted...]
-        <v>406</v>
+        <v>99</v>
+      </c>
+      <c r="AL22" t="s">
+        <v>450</v>
+      </c>
+      <c r="AN22" t="s">
+        <v>451</v>
       </c>
       <c r="AO22" t="s">
-        <v>407</v>
-[...4 lines deleted...]
-      <c r="AQ22">
+        <v>176</v>
+      </c>
+      <c r="AP22">
         <v>161</v>
       </c>
+      <c r="AQ22" t="s">
+        <v>177</v>
+      </c>
       <c r="AR22" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>159</v>
+        <v>178</v>
+      </c>
+      <c r="AT22" t="s">
+        <v>207</v>
+      </c>
+      <c r="AV22" t="s">
+        <v>452</v>
       </c>
       <c r="AW22" t="s">
-        <v>408</v>
+        <v>182</v>
       </c>
       <c r="AX22" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AY22" t="s">
-        <v>134</v>
+        <v>100</v>
       </c>
       <c r="AZ22" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B23" t="s">
-        <v>409</v>
+        <v>453</v>
       </c>
       <c r="C23" t="s">
-        <v>410</v>
+        <v>454</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>411</v>
+        <v>455</v>
       </c>
       <c r="E23" t="s">
-        <v>109</v>
+        <v>159</v>
       </c>
       <c r="F23" t="s">
-        <v>238</v>
+        <v>284</v>
       </c>
       <c r="G23" t="s">
-        <v>111</v>
+        <v>161</v>
       </c>
       <c r="H23" t="s">
-        <v>412</v>
+        <v>456</v>
       </c>
       <c r="I23" t="s">
-        <v>413</v>
+        <v>457</v>
       </c>
       <c r="J23" t="s">
-        <v>414</v>
+        <v>458</v>
       </c>
       <c r="M23" t="s">
-        <v>415</v>
+        <v>87</v>
       </c>
       <c r="N23" t="s">
-        <v>416</v>
+        <v>459</v>
       </c>
       <c r="O23" t="s">
-        <v>417</v>
+        <v>460</v>
       </c>
       <c r="P23" t="s">
-        <v>416</v>
+        <v>459</v>
       </c>
       <c r="Q23" t="s">
-        <v>418</v>
+        <v>354</v>
       </c>
       <c r="R23" t="s">
-        <v>419</v>
+        <v>461</v>
       </c>
       <c r="X23" t="s">
-        <v>420</v>
+        <v>462</v>
       </c>
       <c r="Y23" t="s">
-        <v>421</v>
+        <v>463</v>
       </c>
       <c r="Z23" t="s">
-        <v>422</v>
+        <v>464</v>
       </c>
       <c r="AA23" t="s">
-        <v>423</v>
+        <v>465</v>
       </c>
       <c r="AD23" t="s">
-        <v>424</v>
+        <v>170</v>
       </c>
       <c r="AE23" t="s">
-        <v>121</v>
+        <v>171</v>
       </c>
       <c r="AF23" t="s">
-        <v>122</v>
+        <v>222</v>
       </c>
       <c r="AG23" t="s">
-        <v>175</v>
+        <v>222</v>
       </c>
       <c r="AH23" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="AI23" t="s">
-        <v>123</v>
+        <v>466</v>
       </c>
       <c r="AJ23" t="s">
-        <v>425</v>
-[...10 lines deleted...]
-      <c r="AQ23">
+        <v>99</v>
+      </c>
+      <c r="AL23" t="s">
+        <v>450</v>
+      </c>
+      <c r="AO23" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP23">
         <v>150</v>
       </c>
+      <c r="AQ23" t="s">
+        <v>177</v>
+      </c>
       <c r="AR23" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>193</v>
+        <v>178</v>
+      </c>
+      <c r="AT23" t="s">
+        <v>239</v>
+      </c>
+      <c r="AV23" t="s">
+        <v>452</v>
       </c>
       <c r="AW23" t="s">
-        <v>408</v>
+        <v>182</v>
       </c>
       <c r="AX23" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AY23" t="s">
-        <v>134</v>
+        <v>100</v>
       </c>
       <c r="AZ23" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B24" t="s">
-        <v>426</v>
+        <v>467</v>
       </c>
       <c r="C24" t="s">
-        <v>427</v>
+        <v>468</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>428</v>
+        <v>469</v>
       </c>
       <c r="E24" t="s">
-        <v>429</v>
+        <v>470</v>
       </c>
       <c r="F24" t="s">
-        <v>430</v>
+        <v>471</v>
       </c>
       <c r="G24" t="s">
-        <v>111</v>
+        <v>161</v>
       </c>
       <c r="H24" t="s">
-        <v>431</v>
+        <v>472</v>
       </c>
       <c r="I24" t="s">
-        <v>432</v>
+        <v>473</v>
       </c>
       <c r="J24" t="s">
-        <v>254</v>
+        <v>474</v>
       </c>
       <c r="M24" t="s">
-        <v>433</v>
+        <v>87</v>
       </c>
       <c r="N24" t="s">
-        <v>434</v>
+        <v>475</v>
       </c>
       <c r="O24" t="s">
-        <v>309</v>
+        <v>460</v>
       </c>
       <c r="P24" t="s">
-        <v>435</v>
+        <v>476</v>
       </c>
       <c r="Q24" t="s">
-        <v>436</v>
+        <v>354</v>
       </c>
       <c r="S24" t="s">
-        <v>437</v>
+        <v>477</v>
       </c>
       <c r="U24" t="s">
-        <v>438</v>
+        <v>478</v>
       </c>
       <c r="V24" t="s">
-        <v>439</v>
+        <v>479</v>
       </c>
       <c r="X24" t="s">
-        <v>440</v>
+        <v>480</v>
       </c>
       <c r="Y24" t="s">
-        <v>441</v>
+        <v>481</v>
       </c>
       <c r="Z24" t="s">
-        <v>442</v>
+        <v>482</v>
       </c>
       <c r="AA24" t="s">
-        <v>443</v>
+        <v>483</v>
       </c>
       <c r="AD24" t="s">
-        <v>424</v>
+        <v>170</v>
       </c>
       <c r="AE24" t="s">
-        <v>121</v>
+        <v>171</v>
       </c>
       <c r="AF24" t="s">
-        <v>122</v>
+        <v>222</v>
       </c>
       <c r="AG24" t="s">
-        <v>175</v>
+        <v>222</v>
       </c>
       <c r="AH24" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="AI24" t="s">
-        <v>123</v>
+        <v>484</v>
       </c>
       <c r="AJ24" t="s">
-        <v>444</v>
-[...10 lines deleted...]
-      <c r="AQ24">
+        <v>99</v>
+      </c>
+      <c r="AL24" t="s">
+        <v>450</v>
+      </c>
+      <c r="AO24" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP24">
         <v>570</v>
       </c>
+      <c r="AQ24" t="s">
+        <v>177</v>
+      </c>
       <c r="AR24" t="s">
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="AS24" t="s">
-        <v>129</v>
+        <v>485</v>
       </c>
       <c r="AT24" t="s">
-        <v>445</v>
+        <v>179</v>
       </c>
       <c r="AU24" t="s">
-        <v>130</v>
+        <v>486</v>
       </c>
       <c r="AV24" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="AW24" t="s">
-        <v>408</v>
+        <v>182</v>
       </c>
       <c r="AX24" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AY24" t="s">
-        <v>134</v>
+        <v>100</v>
       </c>
       <c r="AZ24" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B25" t="s">
-        <v>447</v>
+        <v>487</v>
       </c>
       <c r="C25" t="s">
-        <v>448</v>
+        <v>488</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>449</v>
+        <v>489</v>
       </c>
       <c r="E25" t="s">
-        <v>139</v>
+        <v>188</v>
       </c>
       <c r="F25" t="s">
-        <v>238</v>
+        <v>284</v>
       </c>
       <c r="G25" t="s">
-        <v>450</v>
+        <v>490</v>
       </c>
       <c r="H25" t="s">
-        <v>451</v>
+        <v>491</v>
       </c>
       <c r="I25" t="s">
+        <v>492</v>
+      </c>
+      <c r="J25" t="s">
+        <v>493</v>
+      </c>
+      <c r="M25" t="s">
+        <v>494</v>
+      </c>
+      <c r="N25" t="s">
+        <v>495</v>
+      </c>
+      <c r="O25" t="s">
+        <v>496</v>
+      </c>
+      <c r="P25" t="s">
+        <v>497</v>
+      </c>
+      <c r="X25" t="s">
+        <v>498</v>
+      </c>
+      <c r="Y25" t="s">
+        <v>499</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>500</v>
+      </c>
+      <c r="AA25" t="s">
+        <v>501</v>
+      </c>
+      <c r="AB25" t="s">
+        <v>502</v>
+      </c>
+      <c r="AD25" t="s">
+        <v>170</v>
+      </c>
+      <c r="AE25" t="s">
+        <v>171</v>
+      </c>
+      <c r="AF25" t="s">
+        <v>172</v>
+      </c>
+      <c r="AG25" t="s">
+        <v>222</v>
+      </c>
+      <c r="AH25" t="s">
+        <v>172</v>
+      </c>
+      <c r="AI25" t="s">
+        <v>503</v>
+      </c>
+      <c r="AJ25" t="s">
+        <v>99</v>
+      </c>
+      <c r="AL25" t="s">
+        <v>504</v>
+      </c>
+      <c r="AO25" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP25">
+        <v>600</v>
+      </c>
+      <c r="AQ25" t="s">
+        <v>177</v>
+      </c>
+      <c r="AR25" t="s">
+        <v>178</v>
+      </c>
+      <c r="AT25" t="s">
+        <v>239</v>
+      </c>
+      <c r="AU25" t="s">
+        <v>240</v>
+      </c>
+      <c r="AV25" t="s">
         <v>452</v>
       </c>
-      <c r="J25" t="s">
-[...73 lines deleted...]
-      </c>
       <c r="AW25" t="s">
-        <v>408</v>
+        <v>182</v>
       </c>
       <c r="AX25" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AY25" t="s">
-        <v>134</v>
+        <v>100</v>
       </c>
       <c r="AZ25" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B26" t="s">
-        <v>466</v>
+        <v>505</v>
       </c>
       <c r="C26" t="s">
-        <v>467</v>
+        <v>506</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>468</v>
+        <v>507</v>
       </c>
       <c r="E26" t="s">
-        <v>139</v>
+        <v>188</v>
       </c>
       <c r="F26" t="s">
-        <v>238</v>
+        <v>284</v>
       </c>
       <c r="G26" t="s">
+        <v>490</v>
+      </c>
+      <c r="H26" t="s">
+        <v>508</v>
+      </c>
+      <c r="I26" t="s">
+        <v>509</v>
+      </c>
+      <c r="J26" t="s">
+        <v>510</v>
+      </c>
+      <c r="M26" t="s">
+        <v>494</v>
+      </c>
+      <c r="N26" t="s">
+        <v>495</v>
+      </c>
+      <c r="O26" t="s">
+        <v>511</v>
+      </c>
+      <c r="P26" t="s">
+        <v>512</v>
+      </c>
+      <c r="X26" t="s">
+        <v>513</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>514</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>500</v>
+      </c>
+      <c r="AA26" t="s">
+        <v>501</v>
+      </c>
+      <c r="AB26" t="s">
+        <v>515</v>
+      </c>
+      <c r="AD26" t="s">
+        <v>170</v>
+      </c>
+      <c r="AE26" t="s">
+        <v>171</v>
+      </c>
+      <c r="AF26" t="s">
+        <v>172</v>
+      </c>
+      <c r="AG26" t="s">
+        <v>222</v>
+      </c>
+      <c r="AH26" t="s">
+        <v>172</v>
+      </c>
+      <c r="AI26" t="s">
+        <v>516</v>
+      </c>
+      <c r="AJ26" t="s">
+        <v>99</v>
+      </c>
+      <c r="AL26" t="s">
         <v>450</v>
       </c>
-      <c r="H26" t="s">
-[...65 lines deleted...]
-      <c r="AQ26">
+      <c r="AO26" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP26">
         <v>609</v>
       </c>
+      <c r="AQ26" t="s">
+        <v>177</v>
+      </c>
       <c r="AR26" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>178</v>
+      </c>
+      <c r="AT26" t="s">
+        <v>179</v>
       </c>
       <c r="AU26" t="s">
-        <v>130</v>
+        <v>180</v>
       </c>
       <c r="AV26" t="s">
-        <v>131</v>
+        <v>452</v>
       </c>
       <c r="AW26" t="s">
-        <v>408</v>
+        <v>182</v>
       </c>
       <c r="AX26" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AY26" t="s">
-        <v>134</v>
+        <v>100</v>
       </c>
       <c r="AZ26" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
     </row>
     <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B27" t="s">
-        <v>478</v>
+        <v>517</v>
       </c>
       <c r="C27" t="s">
-        <v>479</v>
+        <v>518</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>480</v>
+        <v>519</v>
       </c>
       <c r="E27" t="s">
-        <v>109</v>
+        <v>159</v>
       </c>
       <c r="F27" t="s">
-        <v>238</v>
+        <v>284</v>
       </c>
       <c r="G27" t="s">
+        <v>490</v>
+      </c>
+      <c r="H27" t="s">
+        <v>520</v>
+      </c>
+      <c r="I27" t="s">
+        <v>521</v>
+      </c>
+      <c r="J27" t="s">
+        <v>300</v>
+      </c>
+      <c r="M27" t="s">
+        <v>522</v>
+      </c>
+      <c r="N27" t="s">
+        <v>523</v>
+      </c>
+      <c r="O27" t="s">
+        <v>524</v>
+      </c>
+      <c r="P27" t="s">
+        <v>525</v>
+      </c>
+      <c r="X27" t="s">
+        <v>526</v>
+      </c>
+      <c r="Y27" t="s">
+        <v>527</v>
+      </c>
+      <c r="AA27" t="s">
+        <v>528</v>
+      </c>
+      <c r="AB27" t="s">
+        <v>529</v>
+      </c>
+      <c r="AD27" t="s">
+        <v>170</v>
+      </c>
+      <c r="AE27" t="s">
+        <v>171</v>
+      </c>
+      <c r="AF27" t="s">
+        <v>172</v>
+      </c>
+      <c r="AG27" t="s">
+        <v>172</v>
+      </c>
+      <c r="AH27" t="s">
+        <v>172</v>
+      </c>
+      <c r="AI27" t="s">
+        <v>530</v>
+      </c>
+      <c r="AJ27" t="s">
+        <v>99</v>
+      </c>
+      <c r="AL27" t="s">
         <v>450</v>
       </c>
-      <c r="H27" t="s">
-[...59 lines deleted...]
-      <c r="AQ27">
+      <c r="AO27" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP27">
         <v>142</v>
       </c>
+      <c r="AQ27" t="s">
+        <v>177</v>
+      </c>
       <c r="AR27" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>178</v>
+      </c>
+      <c r="AT27" t="s">
+        <v>239</v>
       </c>
       <c r="AU27" t="s">
-        <v>193</v>
+        <v>240</v>
       </c>
       <c r="AV27" t="s">
-        <v>194</v>
+        <v>452</v>
       </c>
       <c r="AW27" t="s">
-        <v>408</v>
+        <v>182</v>
       </c>
       <c r="AX27" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AY27" t="s">
-        <v>134</v>
+        <v>100</v>
       </c>
       <c r="AZ27" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
     </row>
     <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B28" t="s">
-        <v>492</v>
+        <v>531</v>
       </c>
       <c r="C28" t="s">
-        <v>493</v>
+        <v>532</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>494</v>
+        <v>533</v>
       </c>
       <c r="E28" t="s">
-        <v>214</v>
+        <v>260</v>
       </c>
       <c r="F28" t="s">
-        <v>110</v>
+        <v>160</v>
       </c>
       <c r="G28" t="s">
-        <v>111</v>
+        <v>161</v>
       </c>
       <c r="H28" t="s">
-        <v>495</v>
+        <v>534</v>
       </c>
       <c r="I28" t="s">
-        <v>496</v>
+        <v>535</v>
       </c>
       <c r="J28" t="s">
-        <v>497</v>
+        <v>536</v>
       </c>
       <c r="M28" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="X28" t="s">
-        <v>498</v>
+        <v>537</v>
       </c>
       <c r="Y28" t="s">
-        <v>499</v>
+        <v>538</v>
       </c>
       <c r="AB28" t="s">
-        <v>500</v>
+        <v>539</v>
       </c>
       <c r="AC28" t="s">
-        <v>500</v>
+        <v>539</v>
+      </c>
+      <c r="AD28" t="s">
+        <v>170</v>
       </c>
       <c r="AE28" t="s">
-        <v>121</v>
+        <v>171</v>
       </c>
       <c r="AF28" t="s">
-        <v>122</v>
+        <v>222</v>
       </c>
       <c r="AG28" t="s">
-        <v>175</v>
+        <v>222</v>
       </c>
       <c r="AH28" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="AI28" t="s">
-        <v>124</v>
-[...7 lines deleted...]
-      <c r="AQ28">
+        <v>540</v>
+      </c>
+      <c r="AO28" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP28">
         <v>12</v>
       </c>
-      <c r="AS28" t="s">
-[...3 lines deleted...]
-        <v>193</v>
+      <c r="AR28" t="s">
+        <v>238</v>
+      </c>
+      <c r="AT28" t="s">
+        <v>239</v>
+      </c>
+      <c r="AW28" t="s">
+        <v>182</v>
       </c>
       <c r="AX28" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AY28" t="s">
-        <v>134</v>
+        <v>100</v>
       </c>
       <c r="AZ28" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
@@ -5805,316 +6247,328 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I17" sqref="I17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>502</v>
+        <v>541</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>503</v>
+        <v>542</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>504</v>
+        <v>543</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>505</v>
+        <v>544</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>506</v>
+        <v>545</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>507</v>
+        <v>546</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>508</v>
+        <v>547</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>107</v>
+        <v>157</v>
       </c>
       <c r="B2" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="C2" t="s">
-        <v>509</v>
+        <v>548</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>510</v>
+        <v>549</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>212</v>
+        <v>258</v>
       </c>
       <c r="B3" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="C3" t="s">
-        <v>511</v>
+        <v>550</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>512</v>
+        <v>551</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>224</v>
+        <v>270</v>
       </c>
       <c r="B4" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="C4" t="s">
-        <v>226</v>
+        <v>272</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>225</v>
+        <v>271</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>304</v>
+        <v>349</v>
       </c>
       <c r="B5" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="C5" t="s">
-        <v>513</v>
+        <v>552</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>514</v>
+        <v>553</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>304</v>
+        <v>349</v>
       </c>
       <c r="B6" t="s">
-        <v>515</v>
+        <v>554</v>
       </c>
       <c r="C6" t="s">
-        <v>516</v>
+        <v>555</v>
       </c>
       <c r="H6" t="s">
-        <v>517</v>
+        <v>556</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>557</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>304</v>
+        <v>349</v>
       </c>
       <c r="B7" t="s">
-        <v>515</v>
+        <v>554</v>
       </c>
       <c r="C7" t="s">
-        <v>518</v>
+        <v>558</v>
       </c>
       <c r="H7" t="s">
-        <v>519</v>
+        <v>559</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>560</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>343</v>
+        <v>387</v>
       </c>
       <c r="B8" t="s">
-        <v>515</v>
+        <v>554</v>
       </c>
       <c r="C8" t="s">
-        <v>520</v>
+        <v>561</v>
       </c>
       <c r="H8" t="s">
-        <v>521</v>
+        <v>562</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>563</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>391</v>
+        <v>435</v>
       </c>
       <c r="B9" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="C9" t="s">
-        <v>522</v>
+        <v>564</v>
       </c>
       <c r="I9" s="4" t="s">
-        <v>523</v>
+        <v>565</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>410</v>
+        <v>454</v>
       </c>
       <c r="B10" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="C10" t="s">
-        <v>524</v>
+        <v>566</v>
       </c>
       <c r="I10" s="4" t="s">
-        <v>525</v>
+        <v>567</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>410</v>
+        <v>454</v>
       </c>
       <c r="B11" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="C11" t="s">
-        <v>526</v>
+        <v>568</v>
       </c>
       <c r="I11" s="4" t="s">
-        <v>527</v>
+        <v>569</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>410</v>
+        <v>454</v>
       </c>
       <c r="B12" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="C12" t="s">
-        <v>528</v>
+        <v>570</v>
       </c>
       <c r="I12" s="4" t="s">
-        <v>529</v>
+        <v>571</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>448</v>
+        <v>488</v>
       </c>
       <c r="B13" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="C13" t="s">
-        <v>530</v>
+        <v>572</v>
       </c>
       <c r="I13" s="4" t="s">
-        <v>531</v>
+        <v>573</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>467</v>
+        <v>506</v>
       </c>
       <c r="B14" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="C14" t="s">
-        <v>532</v>
+        <v>574</v>
       </c>
       <c r="I14" s="4" t="s">
-        <v>533</v>
+        <v>575</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>467</v>
+        <v>506</v>
       </c>
       <c r="B15" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="C15" t="s">
-        <v>534</v>
+        <v>576</v>
       </c>
       <c r="I15" s="4" t="s">
-        <v>535</v>
+        <v>577</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>479</v>
+        <v>518</v>
       </c>
       <c r="B16" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="C16" t="s">
-        <v>536</v>
+        <v>578</v>
       </c>
       <c r="I16" s="4" t="s">
-        <v>537</v>
+        <v>579</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>479</v>
+        <v>518</v>
       </c>
       <c r="B17" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="C17" t="s">
-        <v>538</v>
+        <v>580</v>
       </c>
       <c r="I17" s="4" t="s">
-        <v>539</v>
+        <v>581</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
-    <hyperlink ref="I9" r:id="rId_hyperlink_5"/>
-[...7 lines deleted...]
-    <hyperlink ref="I17" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I8" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="I9" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="I10" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="I11" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="I12" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="I13" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="I14" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="I15" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="I16" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="I17" r:id="rId_hyperlink_16"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:S1"/>
@@ -6123,832 +6577,844 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>540</v>
+        <v>582</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>541</v>
+        <v>583</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>542</v>
+        <v>584</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>543</v>
+        <v>585</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>544</v>
+        <v>586</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>545</v>
+        <v>587</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>546</v>
+        <v>588</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>547</v>
+        <v>589</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>548</v>
+        <v>590</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>549</v>
+        <v>591</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>550</v>
+        <v>592</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>551</v>
+        <v>593</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>552</v>
+        <v>594</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>553</v>
+        <v>595</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>554</v>
+        <v>596</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>555</v>
+        <v>597</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>556</v>
+        <v>598</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>557</v>
+        <v>599</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>558</v>
+        <v>600</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>559</v>
+        <v>601</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>560</v>
+        <v>602</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>561</v>
+        <v>603</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>562</v>
+        <v>604</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>563</v>
+        <v>605</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>564</v>
+        <v>606</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>565</v>
+        <v>607</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>566</v>
+        <v>608</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>567</v>
+        <v>609</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>568</v>
+        <v>610</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>569</v>
+        <v>611</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>570</v>
+        <v>612</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>571</v>
+        <v>613</v>
       </c>
       <c r="C2" t="s">
-        <v>572</v>
+        <v>614</v>
       </c>
       <c r="D2" t="s">
-        <v>573</v>
+        <v>615</v>
       </c>
       <c r="E2" t="s">
-        <v>574</v>
+        <v>616</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>575</v>
+        <v>617</v>
       </c>
       <c r="G2" t="s">
-        <v>576</v>
+        <v>618</v>
       </c>
       <c r="H2" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
       <c r="I2" t="s">
-        <v>577</v>
+        <v>619</v>
       </c>
       <c r="J2" t="s">
-        <v>578</v>
+        <v>620</v>
       </c>
       <c r="K2" t="s">
-        <v>579</v>
-[...11 lines deleted...]
-        <v>583</v>
+        <v>621</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>584</v>
+        <v>622</v>
       </c>
       <c r="C3" t="s">
-        <v>585</v>
+        <v>623</v>
       </c>
       <c r="D3" t="s">
-        <v>56</v>
+        <v>106</v>
       </c>
       <c r="E3" t="s">
-        <v>586</v>
+        <v>624</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>587</v>
+        <v>625</v>
       </c>
       <c r="G3" t="s">
-        <v>588</v>
+        <v>626</v>
       </c>
       <c r="H3" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
       <c r="I3" t="s">
-        <v>577</v>
-[...8 lines deleted...]
-        <v>591</v>
+        <v>619</v>
       </c>
       <c r="N3" t="s">
-        <v>592</v>
+        <v>627</v>
       </c>
       <c r="O3" t="s">
-        <v>593</v>
+        <v>628</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>594</v>
+        <v>629</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>595</v>
+        <v>630</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>557</v>
+        <v>599</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>596</v>
+        <v>631</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>560</v>
+        <v>602</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>597</v>
+        <v>632</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>598</v>
+        <v>633</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>599</v>
+        <v>634</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>504</v>
+        <v>543</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>600</v>
+        <v>635</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>601</v>
+        <v>636</v>
       </c>
       <c r="C2" t="s">
-        <v>602</v>
+        <v>637</v>
       </c>
       <c r="D2" t="s">
-        <v>603</v>
+        <v>638</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>604</v>
+        <v>639</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>541</v>
+        <v>583</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>605</v>
+        <v>640</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>606</v>
+        <v>641</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>607</v>
+        <v>642</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>608</v>
+        <v>643</v>
       </c>
       <c r="C2" t="s">
-        <v>609</v>
+        <v>644</v>
       </c>
       <c r="D2" t="s">
-        <v>610</v>
+        <v>645</v>
       </c>
       <c r="E2" t="s">
-        <v>611</v>
+        <v>646</v>
       </c>
       <c r="F2" t="s">
-        <v>612</v>
+        <v>647</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I13" sqref="I13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>503</v>
+        <v>542</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>504</v>
+        <v>543</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>505</v>
+        <v>544</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>506</v>
+        <v>545</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>507</v>
+        <v>546</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>508</v>
+        <v>547</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>613</v>
+        <v>648</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="C2" t="s">
-        <v>614</v>
+        <v>649</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>615</v>
+        <v>650</v>
       </c>
       <c r="J2" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="C3" t="s">
-        <v>616</v>
+        <v>651</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>617</v>
+        <v>652</v>
       </c>
       <c r="J3" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>515</v>
+        <v>554</v>
       </c>
       <c r="C4" t="s">
-        <v>618</v>
+        <v>653</v>
       </c>
       <c r="H4" t="s">
-        <v>619</v>
+        <v>654</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>655</v>
       </c>
       <c r="J4" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="C5" t="s">
-        <v>620</v>
+        <v>656</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>621</v>
+        <v>657</v>
       </c>
       <c r="J5" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
-        <v>515</v>
+        <v>554</v>
       </c>
       <c r="C6" t="s">
-        <v>622</v>
+        <v>658</v>
       </c>
       <c r="H6" t="s">
-        <v>623</v>
+        <v>659</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>660</v>
       </c>
       <c r="J6" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B7" t="s">
-        <v>515</v>
+        <v>554</v>
       </c>
       <c r="C7" t="s">
-        <v>624</v>
+        <v>661</v>
       </c>
       <c r="H7" t="s">
-        <v>625</v>
+        <v>662</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>663</v>
       </c>
       <c r="J7" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B8" t="s">
-        <v>515</v>
+        <v>554</v>
       </c>
       <c r="C8" t="s">
-        <v>626</v>
+        <v>664</v>
       </c>
       <c r="H8" t="s">
-        <v>627</v>
+        <v>665</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>666</v>
       </c>
       <c r="J8" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B9" t="s">
-        <v>515</v>
+        <v>554</v>
       </c>
       <c r="C9" t="s">
-        <v>628</v>
+        <v>667</v>
       </c>
       <c r="H9" t="s">
-        <v>629</v>
+        <v>668</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>669</v>
       </c>
       <c r="J9" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B10" t="s">
-        <v>515</v>
+        <v>554</v>
       </c>
       <c r="C10" t="s">
-        <v>630</v>
+        <v>670</v>
       </c>
       <c r="H10" t="s">
-        <v>631</v>
+        <v>671</v>
+      </c>
+      <c r="I10" s="4" t="s">
+        <v>672</v>
       </c>
       <c r="J10" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B11" t="s">
-        <v>515</v>
+        <v>554</v>
       </c>
       <c r="C11" t="s">
-        <v>632</v>
+        <v>673</v>
       </c>
       <c r="H11" t="s">
-        <v>633</v>
+        <v>674</v>
+      </c>
+      <c r="I11" s="4" t="s">
+        <v>675</v>
       </c>
       <c r="J11" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B12" t="s">
-        <v>515</v>
+        <v>554</v>
       </c>
       <c r="C12" t="s">
-        <v>634</v>
+        <v>676</v>
       </c>
       <c r="H12" t="s">
-        <v>635</v>
+        <v>677</v>
+      </c>
+      <c r="I12" s="4" t="s">
+        <v>678</v>
       </c>
       <c r="J12" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B13" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="C13" t="s">
-        <v>636</v>
+        <v>679</v>
       </c>
       <c r="I13" s="4" t="s">
-        <v>637</v>
+        <v>680</v>
       </c>
       <c r="J13" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
-    <hyperlink ref="I5" r:id="rId_hyperlink_3"/>
-    <hyperlink ref="I13" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I8" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="I9" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="I10" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="I11" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="I12" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="I13" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>