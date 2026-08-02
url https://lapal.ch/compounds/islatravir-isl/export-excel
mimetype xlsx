--- v0 (2026-04-25)
+++ v1 (2026-08-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="334">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="587">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -343,51 +343,51 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
-    <t>MK-8591-016</t>
+    <t>(ISL monthly) MK-8591-016</t>
   </si>
   <si>
     <t>NCT04003103</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04003103</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Merck Sharp &amp; Dohme LLC</t>
   </si>
   <si>
     <t>This study will evaluate the safety, tolerability and pharmacokinetics (PK) of 6 once-monthly doses of oral islatravir (60 mg and 120 mg) compared with placebo in adults at low risk of HIV-1 infection</t>
   </si>
   <si>
     <t>United States of America, Israel, South Africa</t>
   </si>
   <si>
     <t>Drug: Oral Islatravir</t>
   </si>
@@ -439,51 +439,51 @@
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Double (Participant, Investigator)</t>
   </si>
   <si>
     <t>Monthly</t>
   </si>
   <si>
     <t>Oral</t>
   </si>
   <si>
     <t>Tablet</t>
   </si>
   <si>
     <t>PrEP</t>
   </si>
   <si>
-    <t>IMPOWER-022</t>
+    <t>(ISL QM PrEP) IMPOWER-022</t>
   </si>
   <si>
     <t>NCT04644029</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04644029</t>
   </si>
   <si>
     <t>Phase III</t>
   </si>
   <si>
     <t>Terminated</t>
   </si>
   <si>
     <t>Voluntarily terminated due to benefit/risk assessment.</t>
   </si>
   <si>
     <t>This study will evaluate whether oral islatravir (ISL) is effective in preventing Human Immunodeficiency Virus Type 1 (HIV-1) infection in women at high-risk for HIV-1 infection.</t>
   </si>
   <si>
     <t>United States of America, South Africa, Uganda</t>
   </si>
   <si>
     <t>60 mg tablet administered once monthly</t>
   </si>
@@ -519,51 +519,51 @@
   </si>
   <si>
     <t>Adolescents, Adults</t>
   </si>
   <si>
     <t>Cisgender female</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 - Confirmed HIV-uninfected based on negative HIV-1/HIV-2 test results before randomization.
 - Sexually active (vaginal and/or anal sex) with a male sexual partner in the 30 days prior to screening.
 - High risk for HIV-1 infection.
 - Not pregnant or breastfeeding, and one of the following conditions applies: - Not a woman of childbearing potential (WOCBP) or is a WOCBP and is using an acceptable contraceptive method during the intervention period and for at least 42 days after the last dose.
 - A WOCBP must have a negative pregnancy test within 24 hours prior to the first dose of study intervention.</t>
   </si>
   <si>
     <t>HIV, HBV</t>
   </si>
   <si>
     <t>Triple-blind masking</t>
   </si>
   <si>
     <t>Triple (Participant, Care Provider, Investigator)</t>
   </si>
   <si>
-    <t>IMPOWER-024</t>
+    <t>(ISL QM PrEP) IMPOWER-024</t>
   </si>
   <si>
     <t>NCT04652700</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04652700</t>
   </si>
   <si>
     <t>Evaluate the safety and tolerability of oral Islatravir (ISL) once monthly as Preexposure Prophylaxis.</t>
   </si>
   <si>
     <t>United States of America, Brazil, France, Japan, Peru, South Africa, Thailand</t>
   </si>
   <si>
     <t>ISL 60 mg tablet, QM, orally for up to 24 months</t>
   </si>
   <si>
     <t>200/245 mg of FTC/TDF combination tablet, QD, orally for up to 24 months</t>
   </si>
   <si>
     <t>Drug: FTC/TAF</t>
   </si>
   <si>
     <t>200/25 mg of FTC/TAF combination tablet, QD, orally for up to 24 months</t>
   </si>
@@ -572,102 +572,102 @@
   </si>
   <si>
     <t>2023-08-04</t>
   </si>
   <si>
     <t>Adolescents, Transgender women, Cisgender men</t>
   </si>
   <si>
     <t>Adolescents, Adults, Older Adults</t>
   </si>
   <si>
     <t>Cisgender male, Transgender female</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Cisgender men who have sex with men (MSM) and transgender women (TGW) who have sex with men.</t>
   </si>
   <si>
     <t>In Study Part 1, double-blind with in-house blinding is used.
 In Study Part 2, sponsor personnel not directly involved with blinded safety monitoring will be unblinded to participants' randomized study intervention in Part 1 (personnel involved with Part 2 will remain blinded).
 In Study Part 3, al participants, investigators, and Sponsor personnel are unblinded as to the participant's original randomized intervention group.</t>
   </si>
   <si>
-    <t>MK-8591-035</t>
+    <t>(ISL with GAHT) MK-8591-035</t>
   </si>
   <si>
     <t>NCT05130086</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05130086</t>
   </si>
   <si>
     <t>Withdrawn</t>
   </si>
   <si>
     <t>Withdrawn due to Business Reasons.</t>
   </si>
   <si>
     <t>Evaluate the safety and tolerability of Islatravir (ISL) in trans and gender diverse participants who are receiving gender-affirming hormone therapy and are at low-risk for HIV-1 infection.</t>
   </si>
   <si>
     <t>Drug: Islatravir</t>
   </si>
   <si>
     <t>60 mg taken orally in tablet form once monthly for up to 24 weeks</t>
   </si>
   <si>
     <t>2022-10-17</t>
   </si>
   <si>
     <t>2022-10-13</t>
   </si>
   <si>
     <t>2024-03-25</t>
   </si>
   <si>
     <t>Transgender women, Transgender men, Non-lactating individuals, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Transgender female, Transgender male, Intersex, Gender non-binary</t>
   </si>
   <si>
     <t>Study participants must identify with a gender that is different from that assigned at birth.</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>None (Open Label)</t>
   </si>
   <si>
-    <t>MK-8591-043</t>
+    <t>(ISL implant PrEP) MK-8591-043</t>
   </si>
   <si>
     <t>NCT05115838</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05115838</t>
   </si>
   <si>
     <t>Withdrawn for business reasons.</t>
   </si>
   <si>
     <t>Evaluate the safety, tolerability, and pharmacokinetics (PK) of an islatravir (ISL)-eluting implant</t>
   </si>
   <si>
     <t>Drug: Islatravir (ISL)-eluting implant</t>
   </si>
   <si>
     <t>ISL 47, 52, or 57 mg implantable rod placed subdermally on the upper arm.</t>
   </si>
   <si>
     <t>2024-01-04</t>
   </si>
   <si>
     <t>2025-10-02</t>
   </si>
@@ -678,181 +678,1064 @@
     <t>Inclusion Criteria:
 - Is in good health.
 - Is confirmed human immunodeficiency virus (HIV)-uninfected.
 - Is at low risk of HIV infection.
 - For males, uses contraception in accordance with local regulations regarding contraception use for those participating in clinical trials.
 - For females, is not pregnant or breastfeeding and one of the following applies:
 (i) Is not a participant of childbearing potential (POCBP).
 (ii) Is a POCBP and uses an acceptable contraception method or is abstinent.</t>
   </si>
   <si>
     <t>HIV, HBV, HCV</t>
   </si>
   <si>
     <t>Triple (Participant, Investigator, Outcomes Assessor)</t>
   </si>
   <si>
     <t>Participants receive an ISL 47 mg implant for approximately 52 weeks. A subset of participants will receive a second implant for 12 weeks after removal of the first implant., Yearly</t>
   </si>
   <si>
     <t>Subcutaneous</t>
   </si>
   <si>
     <t>Implant</t>
   </si>
   <si>
-    <t>MK-8591-003</t>
+    <t>(ISL monoth.) MK-8591-003</t>
   </si>
   <si>
     <t>NCT02217904</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02217904</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Evaluate the safety, tolerability, pharmacokinetics, and anti-retroviral therapy activity of Islatravir (MK-8591) monotherapy in ART-naive, HIV-1 infected participants.</t>
   </si>
   <si>
     <t>0.25 mg, 0.5 mg, 1 mg, 2 mg, 10 mg, 30 mg.</t>
   </si>
   <si>
     <t>2015-09-17</t>
   </si>
   <si>
     <t>2019-07-24</t>
   </si>
   <si>
     <t>2017-05-11</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 - Non-pregnant, non-breast feeding, postmenopausal or surgically sterile female.
 - Female with reproductive potential agrees to use (or have male partner use) two acceptable methods of birth control.
 - Male agrees to use acceptable method of contraception during study and for 90 days after last dose of trial drug.
 - Has stable baseline health, other than HIV infection.
 - Has no significantly abnormal electrocardiogram.
 - Is HIV-1 positive.
 - Have a screening plasma HIV-1 RNA ≥ 10,000 copies/mL within 30 days prior to the treatment phase of this study. For inclusion in Panel Islatravir Extended Observation, participants must also have a screening plasma HIV-1 RNA ≤ 25,000 copies/mL within 30 days prior to the treatment phase.
 - Is ART naive.</t>
   </si>
   <si>
     <t>HBV</t>
   </si>
   <si>
     <t>Single dose</t>
   </si>
   <si>
-    <t>MK-8591-007</t>
+    <t>(ISL implant) MK-8591-007</t>
   </si>
   <si>
     <t>EudraCT: 2018-001329-18</t>
   </si>
   <si>
     <t>https://www.nature.com/articles/s41591-021-01479-3</t>
   </si>
   <si>
     <t>Safety and pharmacokinetics of islatravir subdermal implant for HIV-1 pre-exposure prophylaxis: a randomized, placebo-controlled phase 1 trial</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>Drug: Islatravir subdermal implant</t>
   </si>
   <si>
     <t>54 mg and 62 mg.</t>
   </si>
   <si>
     <t>Drug: Placebo subdermal implant</t>
   </si>
   <si>
     <t>2018-06-04</t>
   </si>
   <si>
     <t>2018-07-05</t>
   </si>
   <si>
     <t>2019-01-25</t>
   </si>
   <si>
     <t>Study participants received subdermal Islatravir implants or placebo implants for a duration of twelve weeks.</t>
   </si>
   <si>
+    <t>(ISL/DOR OLE) 8591A-054</t>
+  </si>
+  <si>
+    <t>NCT05766501</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT05766501</t>
+  </si>
+  <si>
+    <t>Active, not recruiting</t>
+  </si>
+  <si>
+    <t>The purpose of this study is to evaluate the safety and tolerability of DOR/ISL in adult participants with HIV-1 who had been previously treated with DOR/ISL in earlier clinical studies. There are no formal hypotheses to be tested in this study.</t>
+  </si>
+  <si>
+    <t>A Study of Doravirine/Islatravir (DOR/ISL, MK-8591A) for the Treatment of Human Immunodeficiency Virus 1 (HIV-1) Infection in Participants Who Previously Received DOR/ISL (MK-8591A-054)</t>
+  </si>
+  <si>
+    <t>United States of America, Argentina, Australia, Canada, Chile, Colombia, Israel, Japan, New Zealand, Puerto Rico, Russian Federation, South Africa, Switzerland, Taiwan, Province of China, United Kingdom</t>
+  </si>
+  <si>
+    <t>DOR/ISL</t>
+  </si>
+  <si>
+    <t>2023-03-17</t>
+  </si>
+  <si>
+    <t>2025-12-11</t>
+  </si>
+  <si>
+    <t>2028-09-06</t>
+  </si>
+  <si>
+    <t>2025-10-16</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Is currently receiving doravirine/islatravir (DOR/ISL) adult fixed dose combination (FDC) tablet in Merck Sharp \&amp; Dohme (MSD)-sponsored clinical studies (MK-8591A-018, -020, and -033 \[except for heavily treatment-experienced (HTE) participants\]).
+Exclusion Criteria:
+* Has confirmed HIV-1 RNA ≥200 copies/mL in MSD DOR/ISL (100 mg/0.75 mg) MK-8591A-018 /-020, or at screening for participants entering from DOR/ISL (100 mg/0.75 mg) MK-8591A-033.
+* Has confirmatory laboratory findings for cluster of differentiation 4+ (CD4+) T-cell counts or lymphocyte counts in the prior DOR/ISL study that meet criteria for discontinuation of DOR/ISL.
+* Is a HTE participant receiving treatment in MK-8591A-019 or -033.</t>
+  </si>
+  <si>
+    <t>Daily</t>
+  </si>
+  <si>
+    <t>(ISL lact.) 8591A-061</t>
+  </si>
+  <si>
+    <t>NCT07086079</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07086079</t>
+  </si>
+  <si>
+    <t>The goal of this study is to learn what happens to doravirine (DOR) and islatravir (ISL) in a healthy lactating female's body over time. Researchers want to learn if DOR and ISL are in breast milk.</t>
+  </si>
+  <si>
+    <t>A Study of Doravirine/Islatravir in Healthy Lactating Females (MK-8591A-061)</t>
+  </si>
+  <si>
+    <t>United States of America</t>
+  </si>
+  <si>
+    <t>2025-09-26</t>
+  </si>
+  <si>
+    <t>2026-02-19</t>
+  </si>
+  <si>
+    <t>2025-12-08</t>
+  </si>
+  <si>
+    <t>2026-02-04</t>
+  </si>
+  <si>
+    <t>Female</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+The main inclusion criteria include but are not limited to the following:
+* Is at least 6-weeks postpartum at the time of administration of study drug, following the delivery of a healthy singleton neonate
+* Is willing and able to express breast milk using an electric pump prior to study drug administration and is expected to be able to express at least 4 times over a 24-hour period after study drug administration
+Exclusion Criteria:
+The main exclusion criteria include but are not limited to the following:
+* Has a history of clinically significant endocrine, gastrointestinal, cardiovascular, hematological, hepatic, immunological, renal, respiratory, genitourinary, psychiatric, or major neurological (including stroke and chronic seizures) abnormalities or diseases
+*</t>
+  </si>
+  <si>
+    <t>(ISL/DOR food) 8591A-055</t>
+  </si>
+  <si>
+    <t>NCT06719570</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT06719570</t>
+  </si>
+  <si>
+    <t>The purpose of this study is to learn what happens to MK-8591A in a person's body over time. Researchers will compare what happens to MK-8591A in the body when it is given with and without food.</t>
+  </si>
+  <si>
+    <t>A Study of Doravirine and Islatravir as a Single Entity or Combination Therapy and the Effect of Food in Healthy Adult Participants (MK-8591A-055)</t>
+  </si>
+  <si>
+    <t>MK-8591A</t>
+  </si>
+  <si>
+    <t>Doravine</t>
+  </si>
+  <si>
+    <t>2024-01-23</t>
+  </si>
+  <si>
+    <t>2024-12-02</t>
+  </si>
+  <si>
+    <t>2024-03-15</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+Inclusion Criteria include, but are not limited to:
+* Has a body mass index (BMI) ≥ 18.0 and ≤ 32.0 kg/m\^2
+* Is medically healthy with no clinically significant medical history, physical examination, clinical laboratory profiles, vital signs, and electrocardiograms (ECGs)
+Exclusion Criteria:
+Exclusion Criteria include, but are not limited to:
+* Has a history or presence of clinically significant endocrine, gastrointestinal, cardiovascular, hematological, hepatic, immunological, renal, respiratory, genitourinary, or major neurological (including stroke and chronic seizures) abnormalities or diseases
+* Has a history of cancer (malignancy)</t>
+  </si>
+  <si>
+    <t>Cross-over assignment</t>
+  </si>
+  <si>
+    <t>(ISL/3TC PK) 8591-058</t>
+  </si>
+  <si>
+    <t>NCT06811246</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT06811246</t>
+  </si>
+  <si>
+    <t>The goal of this study is to learn what happens to the medication islatravir (ISL), in a healthy person's body over time--called a pharmacokinetic (PK) study. Researchers want to compare the amount of islatravir in the blood when it is taken alone as a single dose and when it is taken with multiple doses of another medication called lamivudine (3TC).</t>
+  </si>
+  <si>
+    <t>A Clinical Study of Islatravir and Its Interaction With Lamivudine (MK-8591-058)</t>
+  </si>
+  <si>
+    <t>Islatravir (ISL)</t>
+  </si>
+  <si>
+    <t>Lamivudine (3TC)</t>
+  </si>
+  <si>
+    <t>2024-02-07</t>
+  </si>
+  <si>
+    <t>2025-01-31</t>
+  </si>
+  <si>
+    <t>2024-07-14</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+The key inclusion criteria include but are not limited to the following:
+* Is in good health before randomization
+* Has a body mass index (BMI) ≥18 and ≤32 kg/m\^2
+Exclusion Criteria:
+The key exclusion criteria include but are not limited to the following:
+* Has a history of clinically significant endocrine, gastrointestinal (GI), cardiovascular, hematological, hepatic, immunological, renal, respiratory, genitourinary, or major neurological (including stroke and chronic seizures) abnormalities or diseases
+* Is a smoker and/or has used nicotine or nicotine-containing products (for example, nicotine patch and electronic cigarette) within 3 months prior to entering the study</t>
+  </si>
+  <si>
+    <t>(ISL/DOR lact.) 8591A-061</t>
+  </si>
+  <si>
+    <t>(ISL/DOR Japan) MK-8591A-039</t>
+  </si>
+  <si>
+    <t>jRCT2031200365</t>
+  </si>
+  <si>
+    <t>https://jrct.niph.go.jp/latest-detail/jRCT2031200365</t>
+  </si>
+  <si>
+    <t>A Single-dose Clinical Study to Evaluate the Effect of Food on the Pharmacokinetics of Doravirine / Islatravir (MK-8591A) Final Market Image Formulation in Healthy Adult Japanese Participants.</t>
+  </si>
+  <si>
+    <t>Japan</t>
+  </si>
+  <si>
+    <t>(ISL/DOR pead. ) - 8591A-028</t>
+  </si>
+  <si>
+    <t>NCT04295772</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT04295772</t>
+  </si>
+  <si>
+    <t>This is a phase 2, single-group, multi-site, open-label study of an islatravir/doravirine (ISL/DOR, MK-8591A) fixed dose combination (FDC) for the treatment of human immunodeficiency virus type 1 (HIV-1) infection in pediatric participants who are virologically suppressed (VS) on antiretroviral therapy (ART) for ≥3 months or are treatment-naive (TN). The primary purposes of the study are 1) to examine the steady-state pharmacokinetics (PK) of ISL in plasma; 2) the steady-state PK of ISL-triphosphate (ISL-TP) in peripheral blood mononuclear cells (PBMCs); and 3) to examine the safety and tolerability of ISL/DOR.</t>
+  </si>
+  <si>
+    <t>Doravirine/Islatravir (DOR/ISL) in Pediatric Participants With Human Immunodeficiency Virus Type 1 (HIV-1) Who Are &lt;18 Years of Age and Weigh ≥35 kg (MK-8591A-028)</t>
+  </si>
+  <si>
+    <t>United States of America, Italy, Russian Federation, South Africa, Thailand</t>
+  </si>
+  <si>
+    <t>2020-11-26</t>
+  </si>
+  <si>
+    <t>2024-01-09</t>
+  </si>
+  <si>
+    <t>2021-12-21</t>
+  </si>
+  <si>
+    <t>2023-01-25</t>
+  </si>
+  <si>
+    <t>Adolescents, Children</t>
+  </si>
+  <si>
+    <t>Children, Adolescents</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Is HIV-1 positive, is \&lt;18 years of age, and weighs ≥35 kg at screening.
+* VS Participants: Is HIV-1 positive at Screening with plasma HIV-1 RNA \&lt;50 copies/mL and has been receiving continuous, stable oral 2-drug or 3-drug combination ART ± PK booster with documented viral suppression for ≥3 months prior to providing documented informed consent/assent and has no history of prior virologic treatment failure on any past or current regimen.
+* TN Participants: Is HIV-1 positive at Screening with plasma HIV-1 RNA ≥500 copies/mL and is naive to ART defined as having received \&lt;=10 days of prior therapy with any antiretrovirals following HIV-1 diagnosis other than pre-exposure prophylaxis (PrEP) or potentially exposed person (PEP).
+* If female, is not pregnant or breastfee</t>
+  </si>
+  <si>
+    <t>Virologically suppressed on ART &gt;3 months</t>
+  </si>
+  <si>
+    <t>(ISL/DOR Naive PLHIV) 8591A-053</t>
+  </si>
+  <si>
+    <t>NCT05705349</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT05705349</t>
+  </si>
+  <si>
+    <t>This is a randomized, active-controlled, double-blind clinical study designed to evaluate the antiretroviral activity, safety, and tolerability of doravirine/islatravir (DOR/ISL \[MK-8591A\]) in treatment-naïve participants with human immunodeficiency virus type 1 (HIV-1) infection. It is hypothesized that DOR/ISL is non-inferior to bictegravir/emtricitabine/tenofovir alafenamide (BIC/FTC/TAF) as assessed by the percentage of participants with HIV-1 ribonucleic acid (RNA) \&lt;50 copies/mL at Week 48.</t>
+  </si>
+  <si>
+    <t>DOR/ISL in HIV-1 Antiretroviral Treatment-naïve Participants (MK-8591A-053)</t>
+  </si>
+  <si>
+    <t>United States of America, Argentina, Canada, Chile, Colombia, Dominican Republic, France, Germany, Guatemala, Israel, Japan, Kenya, Malaysia, Mexico, Puerto Rico, South Africa, Spain, Switzerland, Thailand, Türkiye, United Kingdom</t>
+  </si>
+  <si>
+    <t>BIC/FTC/TAF</t>
+  </si>
+  <si>
+    <t>Placebo to DOR/ISL</t>
+  </si>
+  <si>
+    <t>Placebo to BIC/FTC/TAF</t>
+  </si>
+  <si>
+    <t>2023-03-08</t>
+  </si>
+  <si>
+    <t>2025-10-21</t>
+  </si>
+  <si>
+    <t>2029-08-05</t>
+  </si>
+  <si>
+    <t>2025-10-13</t>
+  </si>
+  <si>
+    <t>Adults, Cisgender women, Transgender women, Non-lactating individuals, Cisgender men, Transgender men, Non-pregnant individuals</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Is HIV-1 positive with plasma HIV-1 RNA ≥500 copies/mL at screening
+* Is naïve to antiretroviral therapy (ART) defined as having received no prior therapy with any antiretroviral agent following a diagnosis of HIV-1 infection
+* If female, is not a participant of childbearing potential (POCBP); or if a POCBP, is not pregnant or breastfeeding, and is willing to use an acceptable contraceptive method or abstain from heterosexual intercourse for study duration
+Exclusion Criteria:
+* Has HIV-2 infection
+* Has hypersensitivity or other contraindication to any of the components of the study interventions as determined by the investigator
+* Has a diagnosis of an active AIDS-defining opportunistic infection within 30 days prior to screening
+* Has active hepatitis B infection</t>
+  </si>
+  <si>
+    <t>treatment Naive PLHIV</t>
+  </si>
+  <si>
+    <t>(ISL/DOR vir. supp. PLHIV) 8591A-052</t>
+  </si>
+  <si>
+    <t>NCT05630755</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT05630755</t>
+  </si>
+  <si>
+    <t>The primary objectives of this study are to evaluate the antiretroviral activity of a switch to Doravirine/Islatravir (DOR/ISL) compared with continued Bictegravir/Emtricitabine/Tenofovir Alafenamide (BIC/FTC/TAF) at Week 48; and to evaluate the safety and tolerability of a switch to DOR/ISL compared with continued BIC/FTC/TAF, through Week 48. The primary hypotheses are that (1) DOR/ISL is non-inferior to continued BIC/FTC/TAF, as assessed by the percentage of participants with HIV-1 ribonucleic acid (RNA) ≥50 copies/mL at Week 48, with a margin of 4 percentage points used to define non-inferiority; and (2) DOR/ISL is superior to BIC/FTC/TAF, as assessed by the percentage of participants with HIV-1 RNA ≥50 copies/mL at Week 48.</t>
+  </si>
+  <si>
+    <t>A Switch to Doravirine/Islatravir (DOR/ISL) in Participants With Human Immunodeficiency Virus Type 1 (HIV-1) Who Are Virologically Suppressed on Bictegravir/Emtricitabine/Tenofovir Alafenamide (BIC/FT</t>
+  </si>
+  <si>
+    <t>United States of America, Australia, Chile, Israel, Japan, United Kingdom</t>
+  </si>
+  <si>
+    <t>2023-02-17</t>
+  </si>
+  <si>
+    <t>2025-11-04</t>
+  </si>
+  <si>
+    <t>2028-08-04</t>
+  </si>
+  <si>
+    <t>2024-10-25</t>
+  </si>
+  <si>
+    <t>The key inclusion and exclusion criteria include but are not limited to the following:
+Inclusion Criteria:
+* Is HIV-1 positive with plasma HIV-1 RNA \&lt;50 copies/mL
+* Has been receiving BIC/FTC/TAF therapy with documented viral suppression (HIV-1 RNA \&lt;50 copies/mL) for ≥3 consecutive months prior to providing documented informed consent and has no history of prior virologic treatment failure on any past or current regimen
+* Female is not a participant of childbearing potential (POCBP); or if a participant of childbearing potential, not pregnant or breastfeeding, and is willing to use an acceptable contraceptive method or abstain from heterosexual intercourse for study duration
+Exclusion Criteria:
+* Has HIV-2 infection
+* Has a diagnosis of an active acquired immunodeficiency syndrome (A</t>
+  </si>
+  <si>
+    <t>(ISL/DOR switch) 8591A-051</t>
+  </si>
+  <si>
+    <t>NCT05631093</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT05631093</t>
+  </si>
+  <si>
+    <t>The primary objectives of this study are to evaluate the safety and tolerability of a switch to Doravirine/Islatravir (DOR/ISL) compared with continued baseline antiretroviral therapy (ART), through Week 48; and to evaluate the antiretroviral activity of a switch to DOR/ISL compared with continued baseline ART at Week 48. The primary hypothesis is that DOR/ISL is non-inferior to continued baseline ART, as assessed by the percentage of participants with HIV-1 ribonucleic acid (RNA) ≥50 copies/mL at Week 48, with a margin of 4 percentage points used to define non-inferiority.</t>
+  </si>
+  <si>
+    <t>A Switch to Doravirine/Islatravir (DOR/ISL) in Participants With Human Immunodeficiency Virus Type 1 (HIV-1) Who Are Virologically Suppressed on Antiretroviral Therapy (ART) (MK-8591A-051)</t>
+  </si>
+  <si>
+    <t>United States of America, Australia, Canada, Colombia, Japan, South Africa, Switzerland, United Kingdom</t>
+  </si>
+  <si>
+    <t>ART</t>
+  </si>
+  <si>
+    <t>2023-02-20</t>
+  </si>
+  <si>
+    <t>2025-11-11</t>
+  </si>
+  <si>
+    <t>2028-07-11</t>
+  </si>
+  <si>
+    <t>2024-10-10</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Is Human Immunodeficiency Virus-1 (HIV-1) positive with plasma HIV-1 Ribonucleic Acid (RNA) \&lt;50 copies/mL at screening
+* Has been receiving continuous, stable oral 2-drug or 3-drug combination (± PK booster) antiretroviral therapy ART with documented viral suppression (HIV-1 RNA \&lt;50 copies/mL) for ≥3 consecutive months prior to providing documented informed consent and has no history of prior virologic treatment failure on any past or current regimen
+* Female is not a participant of childbearing potential (POCBP); or if a POCBP uses an acceptable contraceptive method or abstains from penile-vaginal intercourse as their preferred and usual lifestyle; has a negative highly sensitive pregnancy test; and whose medical history, menstrual history, and recent sexual activ</t>
+  </si>
+  <si>
+    <t>(ISL/DOR Naive PLHIV) 8591A-020</t>
+  </si>
+  <si>
+    <t>NCT04233879</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT04233879</t>
+  </si>
+  <si>
+    <t>This is a phase 3, randomized, controlled, double-blind, multisite clinical study of a once-daily fixed dose combination (FDC) of 100 mg doravirine/0.75 mg islatravir (DOR/ISL \[also known as MK-8591A\]) in treatment-naïve participants living with human immunodeficiency virus type-1 (HIV-1) infection. The primary objectives are to evaluate the antiretroviral activity, safety, and tolerability of DOR/ISL compared to bictegravir/emtricitabine/tenofovir alafenamide (BIC/FTC/TAF). The primary hypothesis is that DOR/ISL is noninferior or superior to BIC/FTC/TAF treatment based on the percentage of participants with HIV-1 ribonucleic acid (RNA) \&lt;50 copies/mL at Week 48.</t>
+  </si>
+  <si>
+    <t>Study of Doravirine/Islatravir (DOR/ISL 100 mg/0.75 mg) to Evaluate the Antiretroviral Activity, Safety, and Tolerability in Treatment-Naïve Participants With Human Immunodeficiency Virus Type 1 (HIV-</t>
+  </si>
+  <si>
+    <t>United States of America, Argentina, Canada, Chile, Colombia, France, Germany, Israel, Italy, Japan, South Africa, Spain, Taiwan, Province of China</t>
+  </si>
+  <si>
+    <t>2020-02-28</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>2022-11-17</t>
+  </si>
+  <si>
+    <t>2025-01-29</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Is human immunodeficiency virus type 1 (HIV-1) positive
+* Is naïve to antiretroviral therapy (ART) defined as having received ≤10 days of prior therapy with any antiretroviral agent following a diagnosis of HIV-1 infection including prevention of mother-to-child transmission up to 1 month prior to screening.
+* A female participant is eligible to participate if she is not pregnant or breastfeeding, and at least one of the following conditions applies: 1) Is not a woman of childbearing potential (WOCBP); 2) Is a WOCBP and using an acceptable contraceptive method, or be abstinent from heterosexual intercourse as their preferred and usual lifestyle (abstinent on a long term and persistent basis); 3) A WOCBP must have a negative highly sensitive pregnancy test (\[urine or</t>
+  </si>
+  <si>
+    <t>(ISL/DOR switch) 8591A-018</t>
+  </si>
+  <si>
+    <t>NCT04223791</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT04223791</t>
+  </si>
+  <si>
+    <t>This study will evaluate the safety and efficacy of a switch to Doravirine/Islatravir (DOR/ISL) (MK-8591A) (a fixed dose combination of doravirine 100 mg and islatravir 0.75 mg) in participants living with human immunodeficiency virus-1 (HIV-1) virologically suppressed on a regimen of bictegravir/emtricitabine/tenofovir alafenamide (BIC/FTC/TAF). The primary hypothesis is that a switch to DOR/ISL (MK-8591A) will be non-inferior to continued treatment with BIC/FTC/TAF as assessed by the proportion of participants with HIV-1 ribonucleic acid (RNA) ≥50 copies/mL at Week 48. Participants who benefit from their assigned intervention (as determined by investigator) will be able to continue treatment through a 24-week study extension.</t>
+  </si>
+  <si>
+    <t>Switch to Doravirine/Islatravir (DOR/ISL) in Human Immunodeficiency Virus 1 (HIV-1) Participants Treated With Bictegravir/Emtricitabine/Tenofovir Alafenamide (BIC/FTC/TAF) (MK-8591A-018)</t>
+  </si>
+  <si>
+    <t>United States of America, Australia, Austria, Canada, Finland, France, Germany, Italy, Japan, Puerto Rico, Spain</t>
+  </si>
+  <si>
+    <t>Placebo to FDC DOR/ISL</t>
+  </si>
+  <si>
+    <t>2020-02-18</t>
+  </si>
+  <si>
+    <t>2026-03-09</t>
+  </si>
+  <si>
+    <t>2021-08-26</t>
+  </si>
+  <si>
+    <t>2025-02-27</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Is HIV-1 positive with plasma Human Immunodeficiency Virus 1 (HIV-1) RNA \&lt;50 copies/mL at screening.
+* Has been receiving bictegravir/emtricitabine/tenofovir alafenamide (BIC/FTC/TAF) therapy with documented viral suppression (HIV-1 RNA \&lt;50 copies/mL) for ≥3 months prior to signing informed consent and has no history of prior virologic treatment failure on any past or current regimen.
+* Females are eligible to participate if not pregnant or breastfeeding, and at least one of the following conditions applies: Is not a woman of childbearing potential (WOCBP); is a WOCBP and using an acceptable contraceptive method, or be abstinent from heterosexual intercourse as their preferred and usual lifestyle; a WOCBP must have a negative highly sensitive pregnancy test (\[urin</t>
+  </si>
+  <si>
+    <t>(ISL/DOR vir. sup. PLHIV) 8591A-017</t>
+  </si>
+  <si>
+    <t>NCT04223778</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT04223778</t>
+  </si>
+  <si>
+    <t>This study will evaluate the safety and efficacy of a switch to MK-8591A (a fixed dose combination of doravirine and islatravir) in human immunodeficiency virus -1 (HIV-1)-infected participants virologically suppressed on a protocol-specified antiretroviral regimen. The primary hypothesis is that a switch to MK-8591A will be non-inferior to continued treatment with baseline antiretroviral therapy (ART) as assessed by the percentage of participants with HIV-1 ribonucleic acid (RNA) ≥50 copies/mL at Week 48.</t>
+  </si>
+  <si>
+    <t>Safety and Efficacy of a Switch to Doravirine/Islatravir in Participants With HIV-1 (MK-8591A-017)</t>
+  </si>
+  <si>
+    <t>United States of America, Australia, Canada, Chile, Colombia, France, Italy, Japan, New Zealand, Poland, Russian Federation, South Africa, Spain, Switzerland, United Kingdom</t>
+  </si>
+  <si>
+    <t>2026-02-16</t>
+  </si>
+  <si>
+    <t>2021-09-08</t>
+  </si>
+  <si>
+    <t>2024-08-26</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Is human immunodeficiency virus (HIV-1) positive
+* Has been receiving continuous, stable oral 2-drug or 3-drug combination (± pharmacokinetic (PK) booster) with documented viral suppression (HIV-1 RNA \&lt;50 copies/mL) for ≥3 months prior to signing informed consent and has no history of prior virologic treatment failure on any past or current regimen.
+* Females are eligible to participate if she is not pregnant or breastfeeding, and at least one of the following conditions applies: is not a woman of childbearing potential (WOCBP); is a WOCBP and using an acceptable contraceptive method, or be abstinent from heterosexual intercourse as their preferred and usual lifestyle; a WOCBP must have a negative highly sensitive pregnancy test (\[urine or serum\] as required by lo</t>
+  </si>
+  <si>
+    <t>(ISL/DOR HTE) 8591A-019</t>
+  </si>
+  <si>
+    <t>NCT04233216</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT04233216</t>
+  </si>
+  <si>
+    <t>This is a 2-part, phase 3 clinical study evaluating the antiretroviral activity and safety/tolerability of islatravir (ISL), doravirine (DOR), and a fixed dose combination (FDC) of DOR/ISL (also known as MK-8591A) in heavily treatment-experienced (HTE) participants with human immunodeficiency virus type 1 (HIV-1) infection. It is hypothesized that the percentage of participants receiving DOR/ISL to achieve ≥0.5 log10 decrease in HIV-1 ribonucleic acid (RNA) from study baseline (Day 1) to Day 8 is superior to placebo, each given in combination with failing antiretroviral therapy (ART).</t>
+  </si>
+  <si>
+    <t>Doravirine/Islatravir (DOR/ISL) in Heavily Treatment-Experienced (HTE) Participants for Human Immunodeficiency Virus Type 1 (HIV-1) Infection (MK-8591A-019)</t>
+  </si>
+  <si>
+    <t>United States of America, Australia, Canada, Chile, Colombia, France, Germany, Italy, Japan, Peru, Portugal, Puerto Rico, Russian Federation, South Africa, Spain, Ukraine, United Kingdom, Korea, Republic of</t>
+  </si>
+  <si>
+    <t>DOR</t>
+  </si>
+  <si>
+    <t>Placebo to ISL</t>
+  </si>
+  <si>
+    <t>Placebo to DOR</t>
+  </si>
+  <si>
+    <t>2020-03-18</t>
+  </si>
+  <si>
+    <t>2024-12-09</t>
+  </si>
+  <si>
+    <t>2022-11-21</t>
+  </si>
+  <si>
+    <t>2023-11-01</t>
+  </si>
+  <si>
+    <t>Children, Adults, Older Adults</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Is HIV-1 positive.
+* Has been receiving the same baseline ART for ≥3 months prior to signing the Informed Consent Form/Assent Form.
+* Weighs ≥35 kg.
+* Has at least triple-class resistance (must include nucleoside reverse transcriptase inhibitor \[NRTI\], non-nucleoside reverse transcriptase inhibitor \[NNRTI\], and resistance to either protease inhibitor (PI) or integrase strand transfer inhibitor (InSTI), based on central laboratory-based resistance or proviral DNA resistance testing at the Screening Visit, or historical resistance testing within 12 months of screening.
+* Has ≤2 fully active antiretroviral drugs remaining among all antiretroviral classes that can be effectively combined to form a viable regimen based on resistance, tolerability, safety, drug access,</t>
+  </si>
+  <si>
+    <t>(ISL/ULO QW Switch) 8591-013</t>
+  </si>
+  <si>
+    <t>NCT04564547</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT04564547</t>
+  </si>
+  <si>
+    <t>This is a randomized, controlled, double-blind, study to evaluate the safety and tolerability of islatravir (ISL) + ulonivirine based on review of the accumulated safety data, in adult participants with human immunodeficiency virus type 1 (HIV-1) who have been virologically suppressed for ≥6 months on bictegravir/emtricitabine/tenofovir alafenamide (BIC/FTC/TAF) once-daily.</t>
+  </si>
+  <si>
+    <t>Dose Ranging, Switch Study of Islatravir (MK-8591) and Ulonivirine (MK-8507) Once-Weekly in Virologically-Suppressed Adults With Human Immunodeficiency Virus Type 1 (HIV-1) [MK-8591-013]</t>
+  </si>
+  <si>
+    <t>United States of America, France, Switzerland</t>
+  </si>
+  <si>
+    <t>Ulonivirine</t>
+  </si>
+  <si>
+    <t>Placebo to Ulonivirine</t>
+  </si>
+  <si>
+    <t>2021-03-09</t>
+  </si>
+  <si>
+    <t>2026-01-08</t>
+  </si>
+  <si>
+    <t>2025-01-30</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Is HIV-1 positive with plasma human immunodeficiency virus type 1 (HIV-1) RNA \&lt;50 copies/mL at screening
+* Has been virologically suppressed on bictegravir/emtricitabine/tenofovir alafenamide (BIC/FTC/TAF) for ≥6 months
+* Has a screening CD4+ T-cell count \&gt;200 cells/mm\^3 (completed by the central laboratory)
+* Is male or female, at least 18 years of age, at the time of signing the informed consent
+* Female participants are eligible to participate if not pregnant or breastfeeding, and at least one of the following conditions applies:
+  * Is not a woman of childbearing potential (WOCBP)
+  * Is a WOCBP and using a contraceptive method that is highly effective (with a failure rate of \&lt;1% per year), or be abstinent from heterosexual intercourse as their preferred and</t>
+  </si>
+  <si>
+    <t>Weekly</t>
+  </si>
+  <si>
+    <t>(ISL/ULO QW vir. supp. PLHIV) 8591B-060</t>
+  </si>
+  <si>
+    <t>NCT06891066</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT06891066</t>
+  </si>
+  <si>
+    <t>Investigators are trying to find better treatments for people with HIV-1. In this clinical study, investigators want to see how well a new treatment called ISL+ULO, taken once a week, works compared to an existing treatment called BIC/FTC/TAF, which is taken every day. Investigators will check how many people still have a high level of the virus in their blood after 24 weeks. The investigators also want to understand if the new treatment, MK-8591B, is safe and how well people can handle it.</t>
+  </si>
+  <si>
+    <t>A Study of Islatravir (ISL) and Ulonivirine (ULO) Once Weekly (QW) in Virologically Suppressed Adults With Human Immunodeficiency Virus Type 1 (HIV-1) (MK-8591B-060)</t>
+  </si>
+  <si>
+    <t>United States of America, Australia, Puerto Rico, Switzerland</t>
+  </si>
+  <si>
+    <t>ULO</t>
+  </si>
+  <si>
+    <t>2025-04-14</t>
+  </si>
+  <si>
+    <t>2025-10-14</t>
+  </si>
+  <si>
+    <t>2027-08-10</t>
+  </si>
+  <si>
+    <t>2031-09-30</t>
+  </si>
+  <si>
+    <t>Inclusion:
+The main inclusion criteria include but are not limited to the following:
+\- Has been receiving Bictegravir/Emtricitabine/Tenofovir alafenamide (BIC/FTC/TAF) therapy with documented viral suppression \[Human immunodeficiency virus type 1 (HIV-1) ribonucleic acid (RNA) \&lt;50 copies/mL\] for ≥6 months prior to providing documented informed consent and has no history of prior virologic treatment failure on any past or current regimen.
+Exclusion:
+The main exclusion criteria include but are not limited to the following:
+* Has Human immunodeficiency virus type 2 (HIV-2) infection.
+* Has a diagnosis of an active Acquired immune deficiency syndrome (AIDS)-defining opportunistic infection.
+* Has active hepatitis C virus (HCV) coinfection.
+* Has hepatitis B virus (HBV) coinfection.
+*</t>
+  </si>
+  <si>
+    <t>(ISL/ULO QW Naive PLHIV) 8591B-062</t>
+  </si>
+  <si>
+    <t>NCT07266831</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07266831</t>
+  </si>
+  <si>
+    <t>Phase II/III</t>
+  </si>
+  <si>
+    <t>Recruiting</t>
+  </si>
+  <si>
+    <t>Researchers are looking for new ways to treat HIV-1 (Human Immunodeficiency Virus Type 1). The usual (standard) treatment for HIV-1 is antiretroviral therapy (ART), which includes taking medicines to lower the amount of HIV-1 in the body. Standard ART helps people live longer, but people must take up to 3 medicines up to twice a day. Standard ART may also cause other health problems. Researchers want to know if a study ART works as well as a standard ART to treat HIV-1. The study ART combines 2 medicines, islatravir and ulonivirine, and is taken once a week. The goals of this study are to learn: 1) If the study ART works as well as a standard ART to treat HIV-1, and 2) About the safety of the study ART and if people tolerate it compared to a standard ART.</t>
+  </si>
+  <si>
+    <t>A Clinical Study of Islatravir and Ulonivirine for People With HIV-1 Who Have Not Been Treated Before (MK-8591B-062)</t>
+  </si>
+  <si>
+    <t>United States of America, Argentina, Canada, Chile, France, Guatemala, Mexico, South Africa, Spain</t>
+  </si>
+  <si>
+    <t>Placebo for BIC/FTC/TAF</t>
+  </si>
+  <si>
+    <t>Placebo to ISL/ULO</t>
+  </si>
+  <si>
+    <t>2025-12-18</t>
+  </si>
+  <si>
+    <t>2026-06-04</t>
+  </si>
+  <si>
+    <t>2029-03-21</t>
+  </si>
+  <si>
+    <t>2030-04-03</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Phase 2: Is human immunodeficiency virus type 1 (HIV-1) positive with Plasma HIV-1 ribonucleic acid (RNA) ≥500 and ≤100,000 copies/mL.
+* Phase 3: Is HIV-1 positive with Plasma HIV-1 RNA ≥500 copies/mL.
+* Phase 2: Has cluster of differentiation 4-positive (CD4+) T-cell count ≥200 cells/mm\^3.
+* Is naïve to antiretroviral therapy (ART), defined as having received no prior therapy with any antiretroviral agent following a diagnosis of HIV 1 infection.
+Exclusion Criteria:
+* Has human immunodeficiency virus type 2 (HIV-2) infection.
+* Has a diagnosis of an active acquired immune deficiency syndrome (AIDS)-defining opportunistic infection.
+* Has active hepatitis C virus (HCV) or active hepatitis B virus (HBV) infection.
+* Has a history of malignancy ≤5 years prior to pro</t>
+  </si>
+  <si>
+    <t>(ISL/LEN QW vir. supp. PLHIV) ISLEND-2</t>
+  </si>
+  <si>
+    <t>NCT06630299</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT06630299</t>
+  </si>
+  <si>
+    <t>Gilead Sciences</t>
+  </si>
+  <si>
+    <t>The goal of this clinical study is to learn more about the safety and efficacy of switching to a once weekly tablet of islatravir/lenacapavir (ISL/LEN) regimen versus continuing standard of care treatment in people with human immunodeficiency virus (PWH) who are virologically suppressed (HIV-1 RNA levels \&lt; 50 copies/mL) on a stable standard of care regimen for ≥ 6 months prior to screening. The standard of care includes 2 or 3 medicines, antiretroviral agents (ARVs).
+The primary objective of the study is to evaluate the efficacy of switching to oral weekly ISL/LEN tablet regimen versus continuing standard of care in virologically suppressed PWH at Week 48.</t>
+  </si>
+  <si>
+    <t>Study to Compare an Oral Weekly Islatravir/Lenacapavir Regimen With Standard of Care in Virologically Suppressed People With HIV-1</t>
+  </si>
+  <si>
+    <t>United States of America, Argentina, Australia, Germany, Japan, Netherlands, Poland, Puerto Rico, South Africa, Spain, Switzerland, Taiwan, Province of China, Thailand, United Kingdom</t>
+  </si>
+  <si>
+    <t>ISL/LEN</t>
+  </si>
+  <si>
+    <t>Antiretroviral Combinations</t>
+  </si>
+  <si>
+    <t>2024-10-08</t>
+  </si>
+  <si>
+    <t>2026-05-27</t>
+  </si>
+  <si>
+    <t>2030-08-01</t>
+  </si>
+  <si>
+    <t>2026-04-23</t>
+  </si>
+  <si>
+    <t>Key Inclusion Criteria:
+* HIV-1 RNA \&lt; 50 copies/mL for ≥ 6 months before screening, as documented by:
+  1. One HIV-1 RNA \&lt; 50 copies/mL immediately preceding the 24 weeks period prior to screening.
+  2. Within 24 weeks prior to screening, if HIV-1 RNA results are available, all levels must be \&lt; 50 copies/mL.
+  3. During the 6 to 12 months period prior to screening, transient detectable viremia ≥ 50 copies/mL is acceptable ("blip") as long as it is not confirmed on 2 consecutive visits.
+* Plasma HIV-1 RNA levels \&lt; 50 copies/mL at screening.
+* Are receiving guideline-recommended standard of care treatment such as International Antiviral Society (IAS), Department of Health and Human Services (DHHS), European AIDS Clinical Society (EACS) consisting of 2 or 3 ARVs for ≥ 6 months prior to</t>
+  </si>
+  <si>
+    <t>(ISL/LEN QW vir. supp. PLHIV) ISLEND-1</t>
+  </si>
+  <si>
+    <t>NCT06630286</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT06630286</t>
+  </si>
+  <si>
+    <t>The goal of this clinical study is to learn about the safety and efficacy of switching to once weekly tablet of islatravir/lenacapavir (ISL/LEN) regimen versus continuing standard treatment of bictegravir/emtricitabine/tenofovir alafenamide (B/F/TAF) in people with human immunodeficiency virus (PWH) who are virologically suppressed (HIV-1 RNA levels \&lt; 50 copies/mL) on B/F/TAF for ≥ 6 months prior to screening.
+The primary objective is to evaluate the efficacy of switching to oral weekly ISL/LEN tablet regimen versus continuing B/F/TAF in virologically suppressed PWH at Week 48.</t>
+  </si>
+  <si>
+    <t>Study to Compare an Oral Weekly Islatravir/Lenacapavir Regimen With Bictegravir/Emtricitabine/Tenofovir Alafenamide in Virologically Suppressed People With HIV-1</t>
+  </si>
+  <si>
+    <t>United States of America, Argentina, Australia, Canada, France, Germany, Japan, Puerto Rico, Spain, Switzerland, Taiwan, Province of China, United Kingdom</t>
+  </si>
+  <si>
+    <t>B/F/TAF</t>
+  </si>
+  <si>
+    <t>PTM B/F/TAF</t>
+  </si>
+  <si>
+    <t>PTM ISL/LEN</t>
+  </si>
+  <si>
+    <t>2024-10-09</t>
+  </si>
+  <si>
+    <t>2026-04-28</t>
+  </si>
+  <si>
+    <t>2026-04-17</t>
+  </si>
+  <si>
+    <t>Key Inclusion Criteria:
+* HIV-1 RNA \&lt; 50 copies/mL for ≥ 6 months before screening, as documented by:
+  1. One HIV-1 RNA \&lt; 50 copies/mL immediately preceding the 24 week period prior to screening.
+  2. Within 24 weeks prior to screening, if HIV-1 RNA results are available, all levels must be \&lt; 50 copies/mL.
+  3. During the 6 to 12 months period prior to screening, transient detectable viremia ≥ 50 copies/mL is acceptable ("blip"), as long as it is not confirmed on 2 consecutive visits.
+* Plasma HIV-1 RNA levels \&lt; 50 copies/mL at screening.
+* Individuals are receiving B/F/TAF for ≥ 6 months prior to screening and willing to continue until Day 1.
+* Individuals assigned female at birth and of childbearing potential who engage in heterosexual intercourse must agree to use protocol-specif</t>
+  </si>
+  <si>
+    <t>(ISL/LEN QW Vir. supp. PLHIV) GS-US-563-6041</t>
+  </si>
+  <si>
+    <t>NCT05052996</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT05052996</t>
+  </si>
+  <si>
+    <t>The primary objective of this study is to evaluate the efficacy of oral weekly islatravir (ISL) in combination with lenacapavir (LEN) in virologically suppressed people with HIV (PWH) at Week 24.</t>
+  </si>
+  <si>
+    <t>Study Evaluating the Safety and Efficacy of Islatravir in Combination With Lenacapavir in Virologically Suppressed People With HIV</t>
+  </si>
+  <si>
+    <t>LEN</t>
+  </si>
+  <si>
+    <t>ISL/LEN FDC</t>
+  </si>
+  <si>
+    <t>2021-10-05</t>
+  </si>
+  <si>
+    <t>2026-01-15</t>
+  </si>
+  <si>
+    <t>2028-03-01</t>
+  </si>
+  <si>
+    <t>2023-12-19</t>
+  </si>
+  <si>
+    <t>Key Inclusion Criteria:
+* Received bictegravir/emtricitabine/tenofovir alafenamide (B/F/TAF) for ≥ 24 weeks at screening.
+* Documented plasma human immunodeficiency virus type 1 (HIV-1) ribonucleic acid (RNA) \&lt; 50 copies/mL (or undetectable HIV-1 RNA level according to the local assay being used if the limit of detection is ≥ 50 copies/mL) for ≥ 24 weeks before and at screening.
+* Plasma HIV-1 RNA \&lt; 50 copies/mL at screening.
+Key Exclusion Criteria:
+* History of prior virologic failure while receiving treatment for HIV-1.
+* Prior use of, or exposure to, islatravir (ISL) or lenacapavir (LEN).
+* Active, serious infections requiring parenteral therapy \&lt; 30 days before randomization.
+* Active or occult hepatitis B virus (HBV) coinfection, defined as hepatitis B core antibody (HBcAb) posi</t>
+  </si>
+  <si>
+    <t>(ISL Renal) 8591-026</t>
+  </si>
+  <si>
+    <t>NCT04303156</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT04303156</t>
+  </si>
+  <si>
+    <t>This study will evaluate the general tolerability and pharmacokinetics (PK) of a single 60 mg dose of MK-8591 (Islatravir) in participants with severe renal insufficiency, compared to participants in good health.</t>
+  </si>
+  <si>
+    <t>Pharmacokinetics of Islatravir in Participants With Severe Renal Impairment (MK-8591-026)</t>
+  </si>
+  <si>
+    <t>United States of America, Germany</t>
+  </si>
+  <si>
+    <t>2020-06-18</t>
+  </si>
+  <si>
+    <t>2021-09-29</t>
+  </si>
+  <si>
+    <t>2020-10-19</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+Healthy participants must have the following:
+* Is in good health
+* Has a body mass index (BMI) ≥18.5 and ≤40 kg/m2.
+* Female is not pregnant or breastfeeding, and is not one of the following: a woman of childbearing potential (WOCBP); if a WOCBP, is using an acceptable contraceptive method, or is abstinent from heterosexual intercourse as their preferred and usual lifestyle; a WOCBP must have a negative highly sensitive pregnancy test within 24 hours before the first dose of study intervention
+Renally impaired participants must have the following:
+* With the exception of renal impairment, is in generally good health
+* Has a BMI ≥ 18.5 and ≤ 40 kg/m2
+* Female is not pregnant or breastfeeding, and is not one of the following: a woman of childbearing potential (WOCBP)</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Safety and pharmacokinetics of oral islatravir once monthly for HIV pre-exposure prophylaxis (PrEP): week 24 analysis of a phase 2a trial</t>
   </si>
   <si>
     <t>https://theprogramme.ias2021.org/Abstract/Abstract/2361</t>
   </si>
   <si>
     <t>Safety, pharmacokinetics, and antiretroviral activity of islatravir (ISL, MK-8591), a novel nucleoside reverse transcriptase translocation inhibitor, following single-dose administration</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/s2352-3018(19)30372-8</t>
   </si>
   <si>
+    <t>DOR/ISL (100/0.25 mg) vs BIC/FTC/TAF for Initial HIV-1 Therapy: Week 48 Results of a Phase III Study</t>
+  </si>
+  <si>
+    <t>https://www.croiconference.org/abstract/2279-2026/</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Rockstroh J, Kassim S, Paredes R et al. &lt;a target="_blank" rel="noopener noreferrer" href="https://www.thelancet.com/journals/lanhiv/article/PIIS2352-3018(26)00033-0/abstract"&gt;&lt;strong&gt;Fixed-dose daily doravirine (100 mg) with islatravir (0·25 mg) versus bictegravir, emtricitabine, and tenofovir alafenamide for initial HIV-1 therapy: 48-week results of a phase 3, randomised, controlled, double-blind, non-inferiority trial&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;. &lt;/strong&gt;The Lancet HIV, 2026; 13, e440-e451&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Publication</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Background&lt;/p&gt;&lt;p&gt;Doravirine and islatravir is a two-drug regimen being investigated for the treatment of HIV-1. This study evaluated efficacy and safety of once daily doravirine and islatravir versus bictegravir, emtricitabine, and tenofovir alafenamide in adults with HIV-1 who were treatment-naive.&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;MK-8591A-053 is a phase 3, randomised, double-blind, active-controlled, non-inferiority study being done at 116 research, community, and hospital-based clinics across 20 countries. Adults aged at least 18 years with HIV-1 RNA of 500 copies per mL or more never previously treated for HIV-1 were randomly assigned (1:1), stratified by screening HIV-1 RNA viral load and CD4-cell count, to received either doravirine (100 mg) and islatravir (0·25 mg) or bictegravir (50 mg), emtricitabine (200 mg), and tenofovir alafenamide (25 mg) orally once daily. The primary endpoint was percentage of participants with HIV-1 RNA less than 50 copies per mL at week 48 (FDA snapshot; prespecified non-inferiority margin −10%). Participants who received at least one dose of study intervention were analysed for safety. This trial is ongoing and is registered with &lt;a target="_blank" rel="noopener noreferrer" href="https://clinicaltrials.gov/"&gt;ClinicalTrials.gov&lt;/a&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://clinicaltrials.gov/show/NCT05705349"&gt;NCT05705349&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;Findings&lt;/p&gt;&lt;p&gt;We screened 756 participants for eligibility between March 8, 2023, and Oct 11, 2024. 269 participants were treated with doravirine–islatravir and 267 with bictegravir–emtricitabine–tenofovir. The last study visit for this analysis occurred on Oct 13, 2025. Median age was 32 years (IQR 26–40), 134 (25%) participants were assigned female at birth, 225 (42%) were White, 92 (17%) had CD4 counts less than 200 cells per μL, 197 (37%) had an HIV-1 RNA greater than 100 000 copies per mL, and 314 (59%) had pre-existing resistance-associated mutations. At week 48, doravirine–islatravir was non-inferior to bictegravir–emtricitabine–tenofovir: 247 (91·8%) of 269 versus 242 (90·6%) of 267 had HIV-1 RNA less than 50 copies per mL (estimated difference 1·2%, 95% CI –3·7 to 6·2). Mean increase in CD4 count was 218 cells per μL in the doravirine–islatravir group and 226 cells per μL in the bictegravir–emtricitabine–tenofovir group (estimated difference –6·8, 95% CI –35·8 to 22·2). Two participants in the doravirine–islatravir group and one in the bictegravir–emtricitabine–tenofovir group with pretreatment HIV-1 RNA greater than 1 million copies per mL and CD4 counts less than 200 cells per μL acquired treatment-emergent mutations. Phenotypic analysis revealed resistance to doravirine in two participants treated with doravirine–islatravir. 38 (14%) of 269 participants in the doravirine–islatravir group and 48 (18%) of 267 in the bictegravir–emtricitabine–tenofovir group had treatment-related adverse events: the most common were increased weight (7, 3%), headache (6, 2%), and dizziness (5, 2%) in the doravirine–islatravir group and increased weight (9, 3%), headache (9, 3%), and decreased estimated glomerular filtration rate (8, 3%) in the bictegravir–emtricitabine–tenofovir group.&lt;/p&gt;&lt;p&gt;Interpretation&lt;/p&gt;&lt;p&gt;Doravirine (100 mg) and islatravir (0·25 mg) is a two-drug, once daily regimen with efficacy and safety similar to bictegravir (50 mg), emtricitabine (200 mg), and tenofovir alafenamide (25 mg) for initial treatment of HIV-1, which could provide an option for treatment without an integrase strand transfer inhibitor.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Rockstroh JK, et al. &lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/41763226/"&gt;Fixed-dose daily doravirine (100 mg) with islatravir (0·25 mg) versus bictegravir, emtricitabine, and tenofovir alafenamide for initial HIV-1 therapy: 48-week results of a phase 3, randomised, controlled, double-blind, non-inferiority trial.&lt;/a&gt; Lancet HIV. 2026 Jul;13(7):e440-e451. doi: 10.1016/S2352-3018(26)00033-0. Epub 2026 Feb 25. PMID: 41763226.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;Background: &lt;/strong&gt;Doravirine and islatravir is a two-drug regimen being investigated for the treatment of HIV-1. This study evaluated efficacy and safety of once daily doravirine and islatravir versus bictegravir, emtricitabine, and tenofovir alafenamide in adults with HIV-1 who were treatment-naive.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods: &lt;/strong&gt;MK-8591A-053 is a phase 3, randomised, double-blind, active-controlled, non-inferiority study being done at 116 research, community, and hospital-based clinics across 20 countries. Adults aged at least 18 years with HIV-1 RNA of 500 copies per mL or more never previously treated for HIV-1 were randomly assigned (1:1), stratified by screening HIV-1 RNA viral load and CD4-cell count, to received either doravirine (100 mg) and islatravir (0·25 mg) or bictegravir (50 mg), emtricitabine (200 mg), and tenofovir alafenamide (25 mg) orally once daily. The primary endpoint was percentage of participants with HIV-1 RNA less than 50 copies per mL at week 48 (FDA snapshot; prespecified non-inferiority margin -10%). Participants who received at least one dose of study intervention were analysed for safety. This trial is ongoing and is registered with ClinicalTrials.gov&lt;a target="_blank" rel="noopener noreferrer" href="http://clinicaltrials.gov/show/NCT05705349"&gt;NCT05705349&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Findings: &lt;/strong&gt;We screened 756 participants for eligibility between March 8, 2023, and Oct 11, 2024. 269 participants were treated with doravirine-islatravir and 267 with bictegravir-emtricitabine-tenofovir. The last study visit for this analysis occurred on Oct 13, 2025. Median age was 32 years (IQR 26-40), 134 (25%) participants were assigned female at birth, 225 (42%) were White, 92 (17%) had CD4 counts less than 200 cells per μL, 197 (37%) had an HIV-1 RNA greater than 100 000 copies per mL, and 314 (59%) had pre-existing resistance-associated mutations. At week 48, doravirine-islatravir was non-inferior to bictegravir-emtricitabine-tenofovir: 247 (91·8%) of 269 versus 242 (90·6%) of 267 had HIV-1 RNA less than 50 copies per mL (estimated difference 1·2%, 95% CI -3·7 to 6·2). Mean increase in CD4 count was 218 cells per μL in the doravirine-islatravir group and 226 cells per μL in the bictegravir-emtricitabine-tenofovir group (estimated difference -6·8, 95% CI -35·8 to 22·2). Two participants in the doravirine-islatravir group and one in the bictegravir-emtricitabine-tenofovir group with pretreatment HIV-1 RNA greater than 1 million copies per mL and CD4 counts less than 200 cells per μL acquired treatment-emergent mutations. Phenotypic analysis revealed resistance to doravirine in two participants treated with doravirine-islatravir. 38 (14%) of 269 participants in the doravirine-islatravir group and 48 (18%) of 267 in the bictegravir-emtricitabine-tenofovir group had treatment-related adverse events: the most common were increased weight (7, 3%), headache (6, 2%), and dizziness (5, 2%) in the doravirine-islatravir group and increased weight (9, 3%), headache (9, 3%), and decreased estimated glomerular filtration rate (8, 3%) in the bictegravir-emtricitabine-tenofovir group.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Interpretation: &lt;/strong&gt;Doravirine (100 mg) and islatravir (0·25 mg) is a two-drug, once daily regimen with efficacy and safety similar to bictegravir (50 mg), emtricitabine (200 mg), and tenofovir alafenamide (25 mg) for initial treatment of HIV-1, which could provide an option for treatment without an integrase strand transfer inhibitor.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Rockstroh JK, et al.  &lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/40079835/"&gt;Doravirine/Islatravir (100/0.75 mg) Once-Daily Compared With Bictegravir/Emtricitabine/Tenofovir Alafenamide as Initial HIV-1 Treatment: 48-Week Results From a Phase 3, Randomized, Controlled, Double-Blind, Noninferiority Trial&lt;/a&gt;. Clin Infect Dis. 2025 Sep 16;81(2):322-332. doi: 10.1093/cid/ciaf077. PMID: 40079835; PMCID: PMC12448626.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;Background: &lt;/strong&gt;Doravirine/islatravir is an investigational regimen that is being studied for human immunodeficiency virus type 1 (HIV-1) treatment.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods: &lt;/strong&gt;In this phase 3, double-blind, double-dummy trial (&lt;a target="_blank" rel="noopener noreferrer" href="http://ClinicalTrials.gov"&gt;ClinicalTrials.gov&lt;/a&gt; &lt;a target="_blank" rel="noopener noreferrer" href="http://clinicaltrials.gov/show/NCT04233879"&gt;NCT04233879&lt;/a&gt;), previously untreated adults with HIV-1 were randomized (1:1) and stratified by HIV-1 RNA (≤/&amp;gt;100 000 copies/mL) and CD4 count (&amp;lt;/≥200 cells/µL) to doravirine/islatravir (100/0.75 mg) or bictegravir/emtricitabine/tenofovir alafenamide (50/200/25 mg) orally once-daily (primary endpoint: percentage of participants with HIV-1 RNA &amp;lt;50 copies/mL at week 48; US Food and Drug Administration snapshot, 10% noninferiority margin).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results: &lt;/strong&gt;Overall, 597 participants were treated; enrollment stopped early due to decreases in CD4 and lymphocyte counts observed in other islatravir studies. Doravirine/islatravir was noninferior to bictegravir/emtricitabine/tenofovir alafenamide: 265 of 298 (88.9%) versus 264 of 299 (88.3%) had HIV-1 RNA &amp;lt;50 copies/mL (difference, 0.5%; 95% confidence interval [CI]: -4.7, 5.6). Mean change from baseline in CD4 count was +182 and +234 cells/µL (difference, -50; 95% CI: -79, -21) with doravirine/islatravir versus bictegravir/emtricitabine/tenofovir alafenamide. Mean change in lymphocyte count was 0.01 and 0.21 × 109/L (difference, -0.20; 95% CI: -0.30, -0.10). Adverse events (AEs) occurred in 90.6% and 87.3% of participants, with coronavirus disease 2019 being most common (14.1%, 16.4%). Treatment-related AEs were similar (28.9%, 25.8%). AEs that led to discontinuations were higher with doravirine/islatravir (8.7%, 3.7%) due to protocol-specified criteria that required discontinuation for decreased CD4 and lymphocyte counts.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions: &lt;/strong&gt;Doravirine/islatravir (100/0.75 mg) once-daily was noninferior to bictegravir/emtricitabine/tenofovir alafenamide through week 48 for initial HIV-1 treatment. Due to decreases in CD4 and lymphocyte counts, development of this dose of doravirine/islatravir was stopped.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Clinical trials registration: &lt;/strong&gt;&lt;a target="_blank" rel="noopener noreferrer" href="http://clinicaltrials.gov/show/NCT04233879"&gt;NCT04233879&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
@@ -914,141 +1797,135 @@
   <si>
     <t>MPP</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Dominican Republic, Belarus, Kazakhstan, Azerbaijan, Armenia, Mexico, South Africa, Georgia, Iran (Islamic Republic of), Ukraine, Malaysia, Botswana, Ghana, Kenya, Namibia, Tunisia, Jordan</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Croatia, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Russian Federation, Japan, Korea, Republic of, Taiwan, Province of China, United States of America, New Zealand</t>
   </si>
   <si>
     <t>China, El Salvador, Georgia, Nicaragua</t>
   </si>
   <si>
     <t>Lithuania, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, Hong Kong, Israel</t>
   </si>
   <si>
     <t>Argentina, China, Turkmenistan, Tajikistan, Kyrgyzstan, Philippines, World Intellectual Property Organization (WIPO), Gambia (the), Lesotho, Malawi, Mozambique, Sierra Leone, Liberia, Rwanda, Sao Tome and Principe, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Brazil</t>
   </si>
   <si>
     <t>Monaco, San Marino, Chile, Japan, Korea, Republic of, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2005090349</t>
   </si>
   <si>
-    <t>Islatravir compound and use for treating HIV</t>
+    <t>Islatravir compound and analogues and their use to treat HIV</t>
   </si>
   <si>
     <t>Yamasa Corporation</t>
   </si>
   <si>
     <t>2025-03-24</t>
   </si>
   <si>
     <t>A compound which has excellent anti-HIV activity, is effective also against polypharmacy-resistant HIV strains having resistance to two or more anti-HIV drugs, especially AZT, DDI, DDC, D4T, 3TC, etc., is lowly cytotoxic, and has resistance to deactivation by adenosine deaminase. It is a 4'-C-substituted 2-haloadenosine derivative represented by the following formula [I], [II], or [III]. Also provided is a medicinal composition comprising the derivative and a pharmaceutically acceptable support. [Chemical formula 1] (In the formulae, X represents halogeno; R&lt;1&gt; represents ethynyl or cyano; and R&lt;2&gt; represents hydrogen or the atoms of a residue of phosphoric acid or a derivative thereof.)</t>
   </si>
   <si>
-    <t>United States of America</t>
-[...1 lines deleted...]
-  <si>
     <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, World Intellectual Property Organization (WIPO), Mexico</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Croatia, Romania, Latvia, Lithuania, Slovenia, Canada, Japan, United States of America, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/CY7oDcqWoblPJdA248MvnDrWjg2632vfPF2oeg1M.png</t>
   </si>
   <si>
     <t>Islatravir Chemical Structure</t>
   </si>
   <si>
     <t>Sourced from DrugBank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Merck (known as MSD outside the United States and Canada)</t>
+    <t>Merck / MSD</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.msd.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Merck &amp; Co., Inc. is an American multinational pharmaceutical company known as Merck Sharp &amp; Drone (MSD) in territories outside of the USA and Canada. Merck was originally established in 1891, and is headquartered in Rahway, New Jersey. The company is particularly well known for developing and manufacturing biologic therapies, vaccines, medicines and animal health products.</t>
   </si>
   <si>
     <t>Merck Announces Clinical Holds on Studies Evaluating ISL for the Treatment and Prevention of HIV-1</t>
   </si>
   <si>
     <t>https://www.merck.com/news/merck-announces-clinical-holds-on-studies-evaluating-islatravir-for-the-treatment-and-prevention-of-hiv-1-infection/</t>
   </si>
   <si>
     <t>Merck to Initiate New Phase 3 Clinical Program with Lower Dose of Daily Oral Islatravir</t>
   </si>
   <si>
     <t>https://www.merck.com/news/merck-to-initiate-new-phase-3-clinical-program-with-lower-dose-of-daily-oral-islatravir-in-combination-with-doravirine-for-treatment-of-people-with-hiv-1-infection/</t>
-  </si>
-[...1 lines deleted...]
-    <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Derbalah, Abdallaha,b; Karpick, Hayley Christineb,∗; Maize, Hollyb,∗; Skersick, Prestonb,∗; Cottrell, Mackenzieb; Rao, Gauri G.b. Role of islatravir in HIV treatment and prevention: an update. Current Opinion in HIV and AIDS: July 2022 - Volume 17 - Issue 4 - p 240-246&lt;/p&gt;&lt;p&gt;doi: &lt;a href="https://doi.org/10.1097/COH.0000000000000740&amp;nbsp;" rel="noopener noreferrer" target="_blank"&gt;https://doi.org/10.1097/COH.0000000000000740&amp;nbsp;&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h3&gt;&lt;strong&gt;Purpose of review&amp;nbsp;&lt;/strong&gt;&lt;/h3&gt;&lt;p&gt;To summarize recent updates on the potential role of islatravir for HIV treatment and prevention.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;h3&gt;&lt;strong&gt;Recent findings&amp;nbsp;&lt;/strong&gt;&lt;/h3&gt;&lt;p&gt;Islatravir is an investigational antiretroviral agent with unique pharmacologic properties that facilitate flexible dosing regimens. Islatravir has demonstrated potent antiviral activity and a high barrier to resistance when combined with doravirine and lamivudine. A simplified two-drug HIV treatment regimen of islatravir combined with doravirine has also demonstrated comparable efficacy to standard of care three-drug regimens. The long half-life and high potency of islatravir's active metabolite may support its use as a long-acting option for HIV preexposure prophylaxis (PrEP). A once monthly oral dose of islatravir maintains effective concentrations of its active metabolite over the entire dosing interval. Furthermore, an investigational implantable formulation has been projected to provide efficacious concentrations for at least a year and exhibits comparable distribution into vaginal and rectal tissues making it a promising PrEP option for male and female individuals. Islatravir has minimal risks of drug interactions as it is not a substrate, inducer, or inhibitor of major drug metabolizers and transporters. Finally, clinical trials demonstrate islatravir's favorable safety profile revealing only mild and transient adverse events.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;h3&gt;&lt;strong&gt;Summary&amp;nbsp;&lt;/strong&gt;&lt;/h3&gt;&lt;p&gt;Leveraging the unique pharmacological properties of islatravir offers opportunities for simplified HIV treatment regimens and long-acting PrEP making it a valuable addition to the antiretroviral arsenal.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Merck restarts islatravir HIV treatment studies, but abandons monthly PrEP</t>
   </si>
   <si>
     <t>https://www.aidsmap.com/news/dec-2021/trials-long-acting-islatravir-hiv-treatment-and-prevention-placed-hold</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Beloor J, Kudalkar SN, Buzzelli G, Yang F, Mandl HK, Rajashekar JK, Spasov KA, Jorgensen WL, Saltzman WM, Anderson KS, Kumar P. Long-acting and extended-release implant and nanoformulations with a synergistic antiretroviral two-drug combination controls HIV-1 infection in a humanized mouse model. Bioeng Transl Med. 2021 Jun 26;7(1):e10237. DOI: &lt;/span&gt;&lt;a href="https://doi.org/10.1002/btm2.10237" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1002/btm2.10237&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. PMID: 35079625; PMCID: PMC8780078.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(28, 29, 30);"&gt;The HIV pandemic has affected over 38 million people worldwide with close to 26 million currently accessing antiretroviral therapy (ART). A major challenge in the long-term treatment of HIV-1 infection is nonadherence to ART. Long-acting antiretroviral (LA-ARV) formulations, that reduce dosing frequency to less than once a day, are an urgent need that could tackle the adherence issue. Here, we have developed two LA-ART interventions, one an injectable nanoformulation, and the other, a removable implant, for the delivery of a synergistic two-drug ARV combination comprising a pre-clinical nonnucleoside reverse transcriptase inhibitor (NNRTI), Compound I, and the nucleoside reverse transcriptase inhibitor (NRTI), 4′-ethynyl-2-fluoro-2′-deoxyadenosine. The nanoformulation is poly(lactide-&lt;/span&gt;&lt;em style="color: rgb(28, 29, 30);"&gt;co&lt;/em&gt;&lt;span style="color: rgb(28, 29, 30);"&gt;-glycolide)-based and the implant is a copolymer of ω-pentadecalactone and&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(28, 29, 30);"&gt;p-&lt;/em&gt;&lt;span style="color: rgb(28, 29, 30);"&gt;dioxanone, poly(PDL-&lt;/span&gt;&lt;em style="color: rgb(28, 29, 30);"&gt;co&lt;/em&gt;&lt;span style="color: rgb(28, 29, 30);"&gt;-DO), a novel class of biocompatible, biodegradable materials. Both the interventions, packaged independently with each ARV, released sustained levels of the drugs, maintaining plasma therapeutic indices for over a month, and suppressed viremia in HIV-1-infected humanized mice for up to 42 days with maintenance of CD4+&amp;nbsp;T cells. These data suggest promise in the use of these new drugs as LA-ART formulations in subdermal implant and injectable mode.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Huffman, M.A., Fryszkowska, A., Alvizo, O., Borra-Garske, M., Campos, K.R., Canada, K.A., Devine, P.N., Duan, D., Forstater, J.H., Grosser, S.T., Halsey, H.M., Hughes, G.J., Jo, J., Joyce, L.A., Kolev, J.N., Liang, J., Maloney, K.M., Mann, B.F., Marshall, N.M. and McLaughlin, M. (2019). Design of an in vitro biocatalytic cascade for the manufacture of islatravir. &lt;em&gt;Science&lt;/em&gt;, 366(6470), pp.1255–1259. doi:&lt;a href=" https://doi.org/10.1126/science.aay8484" rel="noopener noreferrer" target="_blank"&gt; https://doi.org/10.1126/science.aay8484&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="background-color: rgb(246, 246, 246); color: rgb(51, 51, 51);"&gt;Enzyme-catalyzed reactions have begun to transform pharmaceutical manufacturing, offering levels of selectivity and tunability that can dramatically improve chemical synthesis. Combining enzymatic reactions into multistep biocatalytic cascades brings additional benefits. Cascades avoid the waste generated by purification of intermediates. They also allow reactions to be linked together to overcome an unfavorable equilibrium or avoid the accumulation of unstable or inhibitory intermediates. We report an in vitro biocatalytic cascade synthesis of the investigational HIV treatment islatravir. Five enzymes were engineered through directed evolution to act on non-natural substrates. These were combined with four auxiliary enzymes to construct islatravir from simple building blocks in a three-step biocatalytic cascade. The overall synthesis requires fewer than half the number of steps of the previously reported routes.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
@@ -1441,79 +2318,79 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04003103" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04644029" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04652700" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05130086" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05115838" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02217904" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41591-021-01479-3" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04003103" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04644029" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04652700" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05130086" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05115838" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02217904" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41591-021-01479-3" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05766501" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07086079" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06719570" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06811246" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07086079" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jrct.niph.go.jp/latest-detail/jRCT2031200365" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04295772" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05705349" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05630755" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05631093" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04233879" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04223791" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04223778" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04233216" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04564547" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06891066" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07266831" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06630299" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06630286" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05052996" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04303156" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theprogramme.ias2021.org/Abstract/Abstract/2361" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(19)30372-8" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41591-021-01479-3" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theprogramme.ias2021.org/Abstract/Abstract/2361" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(19)30372-8" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41591-021-01479-3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/2279-2026/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20170817&amp;CC=WO&amp;NR=2017139519A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20050929&amp;CC=WO&amp;NR=2005090349A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/CY7oDcqWoblPJdA248MvnDrWjg2632vfPF2oeg1M.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merck.com/news/merck-announces-clinical-holds-on-studies-evaluating-islatravir-for-the-treatment-and-prevention-of-hiv-1-infection/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merck.com/news/merck-to-initiate-new-phase-3-clinical-program-with-lower-dose-of-daily-oral-islatravir-in-combination-with-doravirine-for-treatment-of-people-with-hiv-1-infection/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aidsmap.com/news/dec-2021/trials-long-acting-islatravir-hiv-treatment-and-prevention-placed-hold" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merck.com/news/merck-announces-topline-results-from-pivotal-phase-3-trials-evaluating-investigational-once-daily-oral-two-drug-single-tablet-regimen-of-doravirine-islatravir-dor-isl-for-the-treatment-of-adults/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theprogramme.ias2021.org/Abstract/Abstract/2361" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(19)30372-8" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41591-021-01479-3" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merck.com/news/merck-announces-clinical-holds-on-studies-evaluating-islatravir-for-the-treatment-and-prevention-of-hiv-1-infection/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merck.com/news/merck-to-initiate-new-phase-3-clinical-program-with-lower-dose-of-daily-oral-islatravir-in-combination-with-doravirine-for-treatment-of-people-with-hiv-1-infection/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aidsmap.com/news/dec-2021/trials-long-acting-islatravir-hiv-treatment-and-prevention-placed-hold" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merck.com/news/merck-announces-topline-results-from-pivotal-phase-3-trials-evaluating-investigational-once-daily-oral-two-drug-single-tablet-regimen-of-doravirine-islatravir-dor-isl-for-the-treatment-of-adults/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theprogramme.ias2021.org/Abstract/Abstract/2361" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(19)30372-8" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41591-021-01479-3" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/2279-2026/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AG1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -1720,54 +2597,54 @@
       <c r="AG2" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ8"/>
+  <dimension ref="A1:AZ29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D8" sqref="D8"/>
+      <selection activeCell="D29" sqref="D29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -2680,262 +3557,2330 @@
       <c r="AQ8">
         <v>16</v>
       </c>
       <c r="AR8" t="s">
         <v>124</v>
       </c>
       <c r="AS8" t="s">
         <v>125</v>
       </c>
       <c r="AU8" t="s">
         <v>126</v>
       </c>
       <c r="AW8" t="s">
         <v>230</v>
       </c>
       <c r="AX8" t="s">
         <v>205</v>
       </c>
       <c r="AY8" t="s">
         <v>206</v>
       </c>
       <c r="AZ8" t="s">
         <v>131</v>
       </c>
     </row>
+    <row r="9" spans="1:52">
+      <c r="A9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" t="s">
+        <v>231</v>
+      </c>
+      <c r="C9" t="s">
+        <v>232</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="E9" t="s">
+        <v>135</v>
+      </c>
+      <c r="F9" t="s">
+        <v>234</v>
+      </c>
+      <c r="G9" t="s">
+        <v>107</v>
+      </c>
+      <c r="H9" t="s">
+        <v>235</v>
+      </c>
+      <c r="I9" t="s">
+        <v>236</v>
+      </c>
+      <c r="J9" t="s">
+        <v>237</v>
+      </c>
+      <c r="M9" t="s">
+        <v>238</v>
+      </c>
+      <c r="X9" t="s">
+        <v>239</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>240</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>241</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>242</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>171</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>171</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>243</v>
+      </c>
+      <c r="AP9" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ9">
+        <v>641</v>
+      </c>
+      <c r="AS9" t="s">
+        <v>188</v>
+      </c>
+      <c r="AU9" t="s">
+        <v>189</v>
+      </c>
+      <c r="AW9" t="s">
+        <v>244</v>
+      </c>
+      <c r="AX9" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY9" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ9" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:52">
+      <c r="A10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" t="s">
+        <v>245</v>
+      </c>
+      <c r="C10" t="s">
+        <v>246</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="E10" t="s">
+        <v>210</v>
+      </c>
+      <c r="F10" t="s">
+        <v>106</v>
+      </c>
+      <c r="G10" t="s">
+        <v>107</v>
+      </c>
+      <c r="H10" t="s">
+        <v>248</v>
+      </c>
+      <c r="I10" t="s">
+        <v>249</v>
+      </c>
+      <c r="J10" t="s">
+        <v>250</v>
+      </c>
+      <c r="M10" t="s">
+        <v>238</v>
+      </c>
+      <c r="X10" t="s">
+        <v>251</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>252</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>253</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>254</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>255</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>171</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>171</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>256</v>
+      </c>
+      <c r="AP10" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ10">
+        <v>12</v>
+      </c>
+      <c r="AS10" t="s">
+        <v>188</v>
+      </c>
+      <c r="AU10" t="s">
+        <v>189</v>
+      </c>
+      <c r="AW10" t="s">
+        <v>244</v>
+      </c>
+      <c r="AX10" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY10" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ10" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:52">
+      <c r="A11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" t="s">
+        <v>257</v>
+      </c>
+      <c r="C11" t="s">
+        <v>258</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="E11" t="s">
+        <v>210</v>
+      </c>
+      <c r="F11" t="s">
+        <v>106</v>
+      </c>
+      <c r="G11" t="s">
+        <v>107</v>
+      </c>
+      <c r="H11" t="s">
+        <v>260</v>
+      </c>
+      <c r="I11" t="s">
+        <v>261</v>
+      </c>
+      <c r="J11" t="s">
+        <v>250</v>
+      </c>
+      <c r="M11" t="s">
+        <v>262</v>
+      </c>
+      <c r="O11" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>263</v>
+      </c>
+      <c r="X11" t="s">
+        <v>264</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>265</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>266</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>266</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>200</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>171</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>171</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>267</v>
+      </c>
+      <c r="AP11" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ11">
+        <v>24</v>
+      </c>
+      <c r="AR11" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS11" t="s">
+        <v>268</v>
+      </c>
+      <c r="AU11" t="s">
+        <v>189</v>
+      </c>
+      <c r="AW11" t="s">
+        <v>244</v>
+      </c>
+      <c r="AX11" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY11" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ11" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="12" spans="1:52">
+      <c r="A12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" t="s">
+        <v>269</v>
+      </c>
+      <c r="C12" t="s">
+        <v>270</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="E12" t="s">
+        <v>210</v>
+      </c>
+      <c r="F12" t="s">
+        <v>106</v>
+      </c>
+      <c r="G12" t="s">
+        <v>107</v>
+      </c>
+      <c r="H12" t="s">
+        <v>272</v>
+      </c>
+      <c r="I12" t="s">
+        <v>273</v>
+      </c>
+      <c r="J12" t="s">
+        <v>250</v>
+      </c>
+      <c r="M12" t="s">
+        <v>274</v>
+      </c>
+      <c r="O12" t="s">
+        <v>275</v>
+      </c>
+      <c r="X12" t="s">
+        <v>276</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>277</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>278</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>278</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>200</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>171</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>171</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ12" t="s">
+        <v>279</v>
+      </c>
+      <c r="AP12" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ12">
+        <v>20</v>
+      </c>
+      <c r="AS12" t="s">
+        <v>188</v>
+      </c>
+      <c r="AU12" t="s">
+        <v>189</v>
+      </c>
+      <c r="AX12" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="13" spans="1:52">
+      <c r="A13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" t="s">
+        <v>280</v>
+      </c>
+      <c r="C13" t="s">
+        <v>246</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="E13" t="s">
+        <v>210</v>
+      </c>
+      <c r="F13" t="s">
+        <v>106</v>
+      </c>
+      <c r="G13" t="s">
+        <v>107</v>
+      </c>
+      <c r="H13" t="s">
+        <v>248</v>
+      </c>
+      <c r="I13" t="s">
+        <v>249</v>
+      </c>
+      <c r="J13" t="s">
+        <v>250</v>
+      </c>
+      <c r="M13" t="s">
+        <v>238</v>
+      </c>
+      <c r="X13" t="s">
+        <v>251</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>252</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>253</v>
+      </c>
+      <c r="AC13" t="s">
+        <v>254</v>
+      </c>
+      <c r="AE13" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF13" t="s">
+        <v>255</v>
+      </c>
+      <c r="AG13" t="s">
+        <v>171</v>
+      </c>
+      <c r="AH13" t="s">
+        <v>171</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ13" t="s">
+        <v>256</v>
+      </c>
+      <c r="AP13" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ13">
+        <v>12</v>
+      </c>
+      <c r="AS13" t="s">
+        <v>188</v>
+      </c>
+      <c r="AU13" t="s">
+        <v>189</v>
+      </c>
+      <c r="AW13" t="s">
+        <v>244</v>
+      </c>
+      <c r="AX13" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY13" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ13" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:52">
+      <c r="A14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" t="s">
+        <v>281</v>
+      </c>
+      <c r="C14" t="s">
+        <v>282</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>283</v>
+      </c>
+      <c r="E14" t="s">
+        <v>210</v>
+      </c>
+      <c r="F14" t="s">
+        <v>106</v>
+      </c>
+      <c r="I14" t="s">
+        <v>284</v>
+      </c>
+      <c r="J14" t="s">
+        <v>285</v>
+      </c>
+      <c r="AG14" t="s">
+        <v>171</v>
+      </c>
+      <c r="AH14" t="s">
+        <v>171</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>171</v>
+      </c>
+      <c r="AW14" t="s">
+        <v>244</v>
+      </c>
+      <c r="AX14" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY14" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ14" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="15" spans="1:52">
+      <c r="A15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" t="s">
+        <v>286</v>
+      </c>
+      <c r="C15" t="s">
+        <v>287</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>288</v>
+      </c>
+      <c r="E15" t="s">
+        <v>105</v>
+      </c>
+      <c r="F15" t="s">
+        <v>106</v>
+      </c>
+      <c r="G15" t="s">
+        <v>107</v>
+      </c>
+      <c r="H15" t="s">
+        <v>289</v>
+      </c>
+      <c r="I15" t="s">
+        <v>290</v>
+      </c>
+      <c r="J15" t="s">
+        <v>291</v>
+      </c>
+      <c r="M15" t="s">
+        <v>238</v>
+      </c>
+      <c r="X15" t="s">
+        <v>292</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>293</v>
+      </c>
+      <c r="AB15" t="s">
+        <v>294</v>
+      </c>
+      <c r="AC15" t="s">
+        <v>295</v>
+      </c>
+      <c r="AD15" t="s">
+        <v>296</v>
+      </c>
+      <c r="AE15" t="s">
+        <v>297</v>
+      </c>
+      <c r="AF15" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG15" t="s">
+        <v>171</v>
+      </c>
+      <c r="AH15" t="s">
+        <v>171</v>
+      </c>
+      <c r="AI15" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ15" t="s">
+        <v>298</v>
+      </c>
+      <c r="AO15" t="s">
+        <v>299</v>
+      </c>
+      <c r="AP15" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ15">
+        <v>42</v>
+      </c>
+      <c r="AS15" t="s">
+        <v>188</v>
+      </c>
+      <c r="AU15" t="s">
+        <v>189</v>
+      </c>
+      <c r="AW15" t="s">
+        <v>244</v>
+      </c>
+      <c r="AX15" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY15" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ15" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:52">
+      <c r="A16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" t="s">
+        <v>300</v>
+      </c>
+      <c r="C16" t="s">
+        <v>301</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>302</v>
+      </c>
+      <c r="E16" t="s">
+        <v>135</v>
+      </c>
+      <c r="F16" t="s">
+        <v>234</v>
+      </c>
+      <c r="G16" t="s">
+        <v>107</v>
+      </c>
+      <c r="H16" t="s">
+        <v>303</v>
+      </c>
+      <c r="I16" t="s">
+        <v>304</v>
+      </c>
+      <c r="J16" t="s">
+        <v>305</v>
+      </c>
+      <c r="M16" t="s">
+        <v>238</v>
+      </c>
+      <c r="O16" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>307</v>
+      </c>
+      <c r="S16" t="s">
+        <v>308</v>
+      </c>
+      <c r="X16" t="s">
+        <v>309</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>311</v>
+      </c>
+      <c r="AB16" t="s">
+        <v>312</v>
+      </c>
+      <c r="AD16" t="s">
+        <v>313</v>
+      </c>
+      <c r="AE16" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF16" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG16" t="s">
+        <v>119</v>
+      </c>
+      <c r="AH16" t="s">
+        <v>119</v>
+      </c>
+      <c r="AI16" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ16" t="s">
+        <v>314</v>
+      </c>
+      <c r="AK16" t="s">
+        <v>46</v>
+      </c>
+      <c r="AO16" t="s">
+        <v>315</v>
+      </c>
+      <c r="AP16" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ16">
+        <v>537</v>
+      </c>
+      <c r="AR16" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS16" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU16" t="s">
+        <v>126</v>
+      </c>
+      <c r="AW16" t="s">
+        <v>244</v>
+      </c>
+      <c r="AX16" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY16" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ16" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="17" spans="1:52">
+      <c r="A17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" t="s">
+        <v>316</v>
+      </c>
+      <c r="C17" t="s">
+        <v>317</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="E17" t="s">
+        <v>135</v>
+      </c>
+      <c r="G17" t="s">
+        <v>107</v>
+      </c>
+      <c r="H17" t="s">
+        <v>319</v>
+      </c>
+      <c r="I17" t="s">
+        <v>320</v>
+      </c>
+      <c r="J17" t="s">
+        <v>321</v>
+      </c>
+      <c r="M17" t="s">
+        <v>238</v>
+      </c>
+      <c r="O17" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>308</v>
+      </c>
+      <c r="S17" t="s">
+        <v>307</v>
+      </c>
+      <c r="X17" t="s">
+        <v>322</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>323</v>
+      </c>
+      <c r="AA17" t="s">
+        <v>324</v>
+      </c>
+      <c r="AB17" t="s">
+        <v>325</v>
+      </c>
+      <c r="AE17" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF17" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG17" t="s">
+        <v>171</v>
+      </c>
+      <c r="AH17" t="s">
+        <v>171</v>
+      </c>
+      <c r="AI17" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ17" t="s">
+        <v>326</v>
+      </c>
+      <c r="AP17" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ17">
+        <v>514</v>
+      </c>
+      <c r="AR17" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS17" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU17" t="s">
+        <v>126</v>
+      </c>
+      <c r="AW17" t="s">
+        <v>244</v>
+      </c>
+      <c r="AX17" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY17" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ17" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="18" spans="1:52">
+      <c r="A18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" t="s">
+        <v>327</v>
+      </c>
+      <c r="C18" t="s">
+        <v>328</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>329</v>
+      </c>
+      <c r="E18" t="s">
+        <v>135</v>
+      </c>
+      <c r="F18" t="s">
+        <v>106</v>
+      </c>
+      <c r="G18" t="s">
+        <v>107</v>
+      </c>
+      <c r="H18" t="s">
+        <v>330</v>
+      </c>
+      <c r="I18" t="s">
+        <v>331</v>
+      </c>
+      <c r="J18" t="s">
+        <v>332</v>
+      </c>
+      <c r="M18" t="s">
+        <v>333</v>
+      </c>
+      <c r="O18" t="s">
+        <v>238</v>
+      </c>
+      <c r="X18" t="s">
+        <v>334</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>335</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>336</v>
+      </c>
+      <c r="AB18" t="s">
+        <v>337</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG18" t="s">
+        <v>171</v>
+      </c>
+      <c r="AH18" t="s">
+        <v>171</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ18" t="s">
+        <v>338</v>
+      </c>
+      <c r="AP18" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ18">
+        <v>553</v>
+      </c>
+      <c r="AR18" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS18" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU18" t="s">
+        <v>189</v>
+      </c>
+      <c r="AW18" t="s">
+        <v>244</v>
+      </c>
+      <c r="AX18" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY18" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ18" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="19" spans="1:52">
+      <c r="A19" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" t="s">
+        <v>339</v>
+      </c>
+      <c r="C19" t="s">
+        <v>340</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>341</v>
+      </c>
+      <c r="E19" t="s">
+        <v>135</v>
+      </c>
+      <c r="F19" t="s">
+        <v>106</v>
+      </c>
+      <c r="G19" t="s">
+        <v>107</v>
+      </c>
+      <c r="H19" t="s">
+        <v>342</v>
+      </c>
+      <c r="I19" t="s">
+        <v>343</v>
+      </c>
+      <c r="J19" t="s">
+        <v>344</v>
+      </c>
+      <c r="M19" t="s">
+        <v>238</v>
+      </c>
+      <c r="O19" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>308</v>
+      </c>
+      <c r="S19" t="s">
+        <v>307</v>
+      </c>
+      <c r="X19" t="s">
+        <v>345</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>346</v>
+      </c>
+      <c r="AB19" t="s">
+        <v>347</v>
+      </c>
+      <c r="AC19" t="s">
+        <v>348</v>
+      </c>
+      <c r="AE19" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF19" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG19" t="s">
+        <v>171</v>
+      </c>
+      <c r="AH19" t="s">
+        <v>171</v>
+      </c>
+      <c r="AI19" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ19" t="s">
+        <v>349</v>
+      </c>
+      <c r="AP19" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ19">
+        <v>599</v>
+      </c>
+      <c r="AR19" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS19" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU19" t="s">
+        <v>126</v>
+      </c>
+      <c r="AW19" t="s">
+        <v>244</v>
+      </c>
+      <c r="AX19" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY19" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ19" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="20" spans="1:52">
+      <c r="A20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" t="s">
+        <v>350</v>
+      </c>
+      <c r="C20" t="s">
+        <v>351</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>352</v>
+      </c>
+      <c r="E20" t="s">
+        <v>135</v>
+      </c>
+      <c r="F20" t="s">
+        <v>106</v>
+      </c>
+      <c r="G20" t="s">
+        <v>107</v>
+      </c>
+      <c r="H20" t="s">
+        <v>353</v>
+      </c>
+      <c r="I20" t="s">
+        <v>354</v>
+      </c>
+      <c r="J20" t="s">
+        <v>355</v>
+      </c>
+      <c r="M20" t="s">
+        <v>238</v>
+      </c>
+      <c r="O20" t="s">
+        <v>306</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>308</v>
+      </c>
+      <c r="S20" t="s">
+        <v>356</v>
+      </c>
+      <c r="X20" t="s">
+        <v>357</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>358</v>
+      </c>
+      <c r="AB20" t="s">
+        <v>359</v>
+      </c>
+      <c r="AC20" t="s">
+        <v>360</v>
+      </c>
+      <c r="AE20" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF20" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG20" t="s">
+        <v>171</v>
+      </c>
+      <c r="AH20" t="s">
+        <v>171</v>
+      </c>
+      <c r="AI20" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ20" t="s">
+        <v>361</v>
+      </c>
+      <c r="AP20" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ20">
+        <v>643</v>
+      </c>
+      <c r="AR20" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS20" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU20" t="s">
+        <v>126</v>
+      </c>
+      <c r="AW20" t="s">
+        <v>244</v>
+      </c>
+      <c r="AX20" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY20" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ20" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:52">
+      <c r="A21" t="s">
+        <v>33</v>
+      </c>
+      <c r="B21" t="s">
+        <v>362</v>
+      </c>
+      <c r="C21" t="s">
+        <v>363</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>364</v>
+      </c>
+      <c r="E21" t="s">
+        <v>135</v>
+      </c>
+      <c r="F21" t="s">
+        <v>106</v>
+      </c>
+      <c r="G21" t="s">
+        <v>107</v>
+      </c>
+      <c r="H21" t="s">
+        <v>365</v>
+      </c>
+      <c r="I21" t="s">
+        <v>366</v>
+      </c>
+      <c r="J21" t="s">
+        <v>367</v>
+      </c>
+      <c r="M21" t="s">
+        <v>238</v>
+      </c>
+      <c r="O21" t="s">
+        <v>333</v>
+      </c>
+      <c r="X21" t="s">
+        <v>357</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>368</v>
+      </c>
+      <c r="AB21" t="s">
+        <v>369</v>
+      </c>
+      <c r="AC21" t="s">
+        <v>370</v>
+      </c>
+      <c r="AE21" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF21" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG21" t="s">
+        <v>171</v>
+      </c>
+      <c r="AH21" t="s">
+        <v>171</v>
+      </c>
+      <c r="AI21" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ21" t="s">
+        <v>371</v>
+      </c>
+      <c r="AP21" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ21">
+        <v>672</v>
+      </c>
+      <c r="AR21" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS21" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU21" t="s">
+        <v>189</v>
+      </c>
+      <c r="AW21" t="s">
+        <v>244</v>
+      </c>
+      <c r="AX21" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY21" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ21" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="22" spans="1:52">
+      <c r="A22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B22" t="s">
+        <v>372</v>
+      </c>
+      <c r="C22" t="s">
+        <v>373</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>374</v>
+      </c>
+      <c r="E22" t="s">
+        <v>135</v>
+      </c>
+      <c r="F22" t="s">
+        <v>106</v>
+      </c>
+      <c r="G22" t="s">
+        <v>107</v>
+      </c>
+      <c r="H22" t="s">
+        <v>375</v>
+      </c>
+      <c r="I22" t="s">
+        <v>376</v>
+      </c>
+      <c r="J22" t="s">
+        <v>377</v>
+      </c>
+      <c r="M22" t="s">
+        <v>34</v>
+      </c>
+      <c r="O22" t="s">
+        <v>378</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>238</v>
+      </c>
+      <c r="S22" t="s">
+        <v>379</v>
+      </c>
+      <c r="U22" t="s">
+        <v>380</v>
+      </c>
+      <c r="X22" t="s">
+        <v>381</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>382</v>
+      </c>
+      <c r="AB22" t="s">
+        <v>383</v>
+      </c>
+      <c r="AC22" t="s">
+        <v>384</v>
+      </c>
+      <c r="AE22" t="s">
+        <v>385</v>
+      </c>
+      <c r="AF22" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG22" t="s">
+        <v>171</v>
+      </c>
+      <c r="AH22" t="s">
+        <v>171</v>
+      </c>
+      <c r="AI22" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ22" t="s">
+        <v>386</v>
+      </c>
+      <c r="AP22" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ22">
+        <v>35</v>
+      </c>
+      <c r="AR22" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS22" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU22" t="s">
+        <v>126</v>
+      </c>
+      <c r="AW22" t="s">
+        <v>244</v>
+      </c>
+      <c r="AX22" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY22" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ22" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="23" spans="1:52">
+      <c r="A23" t="s">
+        <v>33</v>
+      </c>
+      <c r="B23" t="s">
+        <v>387</v>
+      </c>
+      <c r="C23" t="s">
+        <v>388</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>389</v>
+      </c>
+      <c r="E23" t="s">
+        <v>105</v>
+      </c>
+      <c r="F23" t="s">
+        <v>106</v>
+      </c>
+      <c r="G23" t="s">
+        <v>107</v>
+      </c>
+      <c r="H23" t="s">
+        <v>390</v>
+      </c>
+      <c r="I23" t="s">
+        <v>391</v>
+      </c>
+      <c r="J23" t="s">
+        <v>392</v>
+      </c>
+      <c r="M23" t="s">
+        <v>33</v>
+      </c>
+      <c r="O23" t="s">
+        <v>393</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>306</v>
+      </c>
+      <c r="S23" t="s">
+        <v>379</v>
+      </c>
+      <c r="U23" t="s">
+        <v>394</v>
+      </c>
+      <c r="X23" t="s">
+        <v>395</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>396</v>
+      </c>
+      <c r="AB23" t="s">
+        <v>397</v>
+      </c>
+      <c r="AC23" t="s">
+        <v>397</v>
+      </c>
+      <c r="AE23" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF23" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG23" t="s">
+        <v>171</v>
+      </c>
+      <c r="AH23" t="s">
+        <v>171</v>
+      </c>
+      <c r="AI23" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ23" t="s">
+        <v>398</v>
+      </c>
+      <c r="AP23" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ23">
+        <v>161</v>
+      </c>
+      <c r="AR23" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS23" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU23" t="s">
+        <v>155</v>
+      </c>
+      <c r="AW23" t="s">
+        <v>399</v>
+      </c>
+      <c r="AX23" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY23" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ23" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:52">
+      <c r="A24" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" t="s">
+        <v>400</v>
+      </c>
+      <c r="C24" t="s">
+        <v>401</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>402</v>
+      </c>
+      <c r="E24" t="s">
+        <v>105</v>
+      </c>
+      <c r="F24" t="s">
+        <v>234</v>
+      </c>
+      <c r="G24" t="s">
+        <v>107</v>
+      </c>
+      <c r="H24" t="s">
+        <v>403</v>
+      </c>
+      <c r="I24" t="s">
+        <v>404</v>
+      </c>
+      <c r="J24" t="s">
+        <v>405</v>
+      </c>
+      <c r="M24" t="s">
+        <v>34</v>
+      </c>
+      <c r="O24" t="s">
+        <v>406</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>306</v>
+      </c>
+      <c r="X24" t="s">
+        <v>407</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>408</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>409</v>
+      </c>
+      <c r="AA24" t="s">
+        <v>410</v>
+      </c>
+      <c r="AE24" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF24" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG24" t="s">
+        <v>171</v>
+      </c>
+      <c r="AH24" t="s">
+        <v>171</v>
+      </c>
+      <c r="AI24" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ24" t="s">
+        <v>411</v>
+      </c>
+      <c r="AP24" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ24">
+        <v>150</v>
+      </c>
+      <c r="AR24" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS24" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU24" t="s">
+        <v>189</v>
+      </c>
+      <c r="AW24" t="s">
+        <v>399</v>
+      </c>
+      <c r="AX24" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY24" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ24" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="25" spans="1:52">
+      <c r="A25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" t="s">
+        <v>412</v>
+      </c>
+      <c r="C25" t="s">
+        <v>413</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>414</v>
+      </c>
+      <c r="E25" t="s">
+        <v>415</v>
+      </c>
+      <c r="F25" t="s">
+        <v>416</v>
+      </c>
+      <c r="G25" t="s">
+        <v>107</v>
+      </c>
+      <c r="H25" t="s">
+        <v>417</v>
+      </c>
+      <c r="I25" t="s">
+        <v>418</v>
+      </c>
+      <c r="J25" t="s">
+        <v>419</v>
+      </c>
+      <c r="M25" t="s">
+        <v>34</v>
+      </c>
+      <c r="O25" t="s">
+        <v>406</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>306</v>
+      </c>
+      <c r="S25" t="s">
+        <v>420</v>
+      </c>
+      <c r="U25" t="s">
+        <v>421</v>
+      </c>
+      <c r="X25" t="s">
+        <v>422</v>
+      </c>
+      <c r="Y25" t="s">
+        <v>423</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>424</v>
+      </c>
+      <c r="AA25" t="s">
+        <v>425</v>
+      </c>
+      <c r="AD25" t="s">
+        <v>200</v>
+      </c>
+      <c r="AE25" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF25" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG25" t="s">
+        <v>171</v>
+      </c>
+      <c r="AH25" t="s">
+        <v>171</v>
+      </c>
+      <c r="AI25" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ25" t="s">
+        <v>426</v>
+      </c>
+      <c r="AK25" t="s">
+        <v>46</v>
+      </c>
+      <c r="AP25" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ25">
+        <v>570</v>
+      </c>
+      <c r="AR25" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS25" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU25" t="s">
+        <v>126</v>
+      </c>
+      <c r="AW25" t="s">
+        <v>399</v>
+      </c>
+      <c r="AX25" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY25" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ25" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="26" spans="1:52">
+      <c r="A26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" t="s">
+        <v>427</v>
+      </c>
+      <c r="C26" t="s">
+        <v>428</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>429</v>
+      </c>
+      <c r="E26" t="s">
+        <v>135</v>
+      </c>
+      <c r="F26" t="s">
+        <v>234</v>
+      </c>
+      <c r="G26" t="s">
+        <v>430</v>
+      </c>
+      <c r="H26" t="s">
+        <v>431</v>
+      </c>
+      <c r="I26" t="s">
+        <v>432</v>
+      </c>
+      <c r="J26" t="s">
+        <v>433</v>
+      </c>
+      <c r="M26" t="s">
+        <v>434</v>
+      </c>
+      <c r="O26" t="s">
+        <v>435</v>
+      </c>
+      <c r="X26" t="s">
+        <v>436</v>
+      </c>
+      <c r="Y26" t="s">
+        <v>437</v>
+      </c>
+      <c r="AA26" t="s">
+        <v>438</v>
+      </c>
+      <c r="AB26" t="s">
+        <v>439</v>
+      </c>
+      <c r="AE26" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF26" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG26" t="s">
+        <v>171</v>
+      </c>
+      <c r="AH26" t="s">
+        <v>171</v>
+      </c>
+      <c r="AI26" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ26" t="s">
+        <v>440</v>
+      </c>
+      <c r="AP26" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ26">
+        <v>600</v>
+      </c>
+      <c r="AR26" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS26" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU26" t="s">
+        <v>189</v>
+      </c>
+      <c r="AW26" t="s">
+        <v>399</v>
+      </c>
+      <c r="AX26" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY26" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ26" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="27" spans="1:52">
+      <c r="A27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" t="s">
+        <v>441</v>
+      </c>
+      <c r="C27" t="s">
+        <v>442</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>443</v>
+      </c>
+      <c r="E27" t="s">
+        <v>135</v>
+      </c>
+      <c r="G27" t="s">
+        <v>430</v>
+      </c>
+      <c r="H27" t="s">
+        <v>444</v>
+      </c>
+      <c r="I27" t="s">
+        <v>445</v>
+      </c>
+      <c r="J27" t="s">
+        <v>446</v>
+      </c>
+      <c r="M27" t="s">
+        <v>434</v>
+      </c>
+      <c r="O27" t="s">
+        <v>447</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>448</v>
+      </c>
+      <c r="S27" t="s">
+        <v>449</v>
+      </c>
+      <c r="X27" t="s">
+        <v>450</v>
+      </c>
+      <c r="Y27" t="s">
+        <v>451</v>
+      </c>
+      <c r="AA27" t="s">
+        <v>438</v>
+      </c>
+      <c r="AB27" t="s">
+        <v>452</v>
+      </c>
+      <c r="AE27" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF27" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG27" t="s">
+        <v>171</v>
+      </c>
+      <c r="AH27" t="s">
+        <v>171</v>
+      </c>
+      <c r="AI27" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ27" t="s">
+        <v>453</v>
+      </c>
+      <c r="AP27" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ27">
+        <v>609</v>
+      </c>
+      <c r="AR27" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS27" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU27" t="s">
+        <v>126</v>
+      </c>
+      <c r="AW27" t="s">
+        <v>399</v>
+      </c>
+      <c r="AX27" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY27" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ27" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="28" spans="1:52">
+      <c r="A28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" t="s">
+        <v>454</v>
+      </c>
+      <c r="C28" t="s">
+        <v>455</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>456</v>
+      </c>
+      <c r="E28" t="s">
+        <v>105</v>
+      </c>
+      <c r="F28" t="s">
+        <v>234</v>
+      </c>
+      <c r="G28" t="s">
+        <v>430</v>
+      </c>
+      <c r="H28" t="s">
+        <v>457</v>
+      </c>
+      <c r="I28" t="s">
+        <v>458</v>
+      </c>
+      <c r="J28" t="s">
+        <v>250</v>
+      </c>
+      <c r="M28" t="s">
+        <v>34</v>
+      </c>
+      <c r="O28" t="s">
+        <v>459</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>447</v>
+      </c>
+      <c r="S28" t="s">
+        <v>460</v>
+      </c>
+      <c r="X28" t="s">
+        <v>461</v>
+      </c>
+      <c r="Y28" t="s">
+        <v>462</v>
+      </c>
+      <c r="AA28" t="s">
+        <v>463</v>
+      </c>
+      <c r="AB28" t="s">
+        <v>464</v>
+      </c>
+      <c r="AE28" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF28" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG28" t="s">
+        <v>171</v>
+      </c>
+      <c r="AH28" t="s">
+        <v>171</v>
+      </c>
+      <c r="AI28" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ28" t="s">
+        <v>465</v>
+      </c>
+      <c r="AP28" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ28">
+        <v>142</v>
+      </c>
+      <c r="AR28" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS28" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU28" t="s">
+        <v>189</v>
+      </c>
+      <c r="AW28" t="s">
+        <v>399</v>
+      </c>
+      <c r="AX28" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY28" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ28" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="29" spans="1:52">
+      <c r="A29" t="s">
+        <v>33</v>
+      </c>
+      <c r="B29" t="s">
+        <v>466</v>
+      </c>
+      <c r="C29" t="s">
+        <v>467</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>468</v>
+      </c>
+      <c r="E29" t="s">
+        <v>210</v>
+      </c>
+      <c r="F29" t="s">
+        <v>106</v>
+      </c>
+      <c r="G29" t="s">
+        <v>107</v>
+      </c>
+      <c r="H29" t="s">
+        <v>469</v>
+      </c>
+      <c r="I29" t="s">
+        <v>470</v>
+      </c>
+      <c r="J29" t="s">
+        <v>471</v>
+      </c>
+      <c r="M29" t="s">
+        <v>33</v>
+      </c>
+      <c r="X29" t="s">
+        <v>472</v>
+      </c>
+      <c r="Y29" t="s">
+        <v>473</v>
+      </c>
+      <c r="AB29" t="s">
+        <v>474</v>
+      </c>
+      <c r="AC29" t="s">
+        <v>474</v>
+      </c>
+      <c r="AE29" t="s">
+        <v>117</v>
+      </c>
+      <c r="AF29" t="s">
+        <v>118</v>
+      </c>
+      <c r="AG29" t="s">
+        <v>171</v>
+      </c>
+      <c r="AH29" t="s">
+        <v>171</v>
+      </c>
+      <c r="AI29" t="s">
+        <v>120</v>
+      </c>
+      <c r="AJ29" t="s">
+        <v>475</v>
+      </c>
+      <c r="AP29" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ29">
+        <v>12</v>
+      </c>
+      <c r="AS29" t="s">
+        <v>188</v>
+      </c>
+      <c r="AU29" t="s">
+        <v>189</v>
+      </c>
+      <c r="AX29" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY29" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ29" t="s">
+        <v>47</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D23" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D25" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_28"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:E8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E4" sqref="E4"/>
+      <selection activeCell="E5" sqref="E5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
-        <v>231</v>
+        <v>476</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>232</v>
+        <v>477</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>233</v>
+        <v>478</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>234</v>
+        <v>479</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>103</v>
       </c>
       <c r="B2" t="s">
-        <v>235</v>
+        <v>480</v>
       </c>
       <c r="C2" t="s">
         <v>54</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>236</v>
+        <v>481</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>208</v>
       </c>
       <c r="B3" t="s">
-        <v>237</v>
+        <v>482</v>
       </c>
       <c r="C3" t="s">
         <v>54</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>238</v>
+        <v>483</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>220</v>
       </c>
       <c r="B4" t="s">
         <v>222</v>
       </c>
       <c r="C4" t="s">
         <v>54</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>221</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" t="s">
+        <v>301</v>
+      </c>
+      <c r="B5" t="s">
+        <v>484</v>
+      </c>
+      <c r="C5" t="s">
+        <v>54</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s">
+        <v>301</v>
+      </c>
+      <c r="B6" t="s">
+        <v>486</v>
+      </c>
+      <c r="C6" t="s">
+        <v>487</v>
+      </c>
+      <c r="D6" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s">
+        <v>301</v>
+      </c>
+      <c r="B7" t="s">
+        <v>489</v>
+      </c>
+      <c r="C7" t="s">
+        <v>487</v>
+      </c>
+      <c r="D7" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s">
+        <v>340</v>
+      </c>
+      <c r="B8" t="s">
+        <v>491</v>
+      </c>
+      <c r="C8" t="s">
+        <v>487</v>
+      </c>
+      <c r="D8" t="s">
+        <v>492</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="E5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R1"/>
+  <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R1"/>
+      <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>239</v>
+        <v>493</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>240</v>
+        <v>494</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>241</v>
+        <v>495</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>242</v>
+        <v>496</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>243</v>
+        <v>497</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>244</v>
+        <v>498</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>245</v>
+        <v>499</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>246</v>
+        <v>500</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>247</v>
+        <v>501</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>248</v>
+        <v>502</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>249</v>
+        <v>503</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>250</v>
+        <v>504</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>251</v>
+        <v>505</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>252</v>
+        <v>506</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>253</v>
+        <v>507</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>254</v>
+        <v>508</v>
+      </c>
+      <c r="S1" s="2" t="s">
+        <v>509</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O3"/>
   <sheetViews>
@@ -2945,175 +5890,175 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>255</v>
+        <v>510</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>256</v>
+        <v>511</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>257</v>
+        <v>512</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>258</v>
+        <v>513</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>259</v>
+        <v>514</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>260</v>
+        <v>515</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>261</v>
+        <v>516</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>262</v>
+        <v>517</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>263</v>
+        <v>518</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>264</v>
+        <v>519</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>265</v>
+        <v>520</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>266</v>
+        <v>521</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>267</v>
+        <v>522</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>268</v>
+        <v>523</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>269</v>
+        <v>524</v>
       </c>
       <c r="C2" t="s">
-        <v>270</v>
+        <v>525</v>
       </c>
       <c r="D2" t="s">
-        <v>271</v>
+        <v>526</v>
       </c>
       <c r="E2" t="s">
-        <v>272</v>
+        <v>527</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>273</v>
+        <v>528</v>
       </c>
       <c r="G2" t="s">
-        <v>274</v>
+        <v>529</v>
       </c>
       <c r="H2" t="s">
         <v>119</v>
       </c>
       <c r="I2" t="s">
-        <v>275</v>
+        <v>530</v>
       </c>
       <c r="J2" t="s">
-        <v>276</v>
+        <v>531</v>
       </c>
       <c r="K2" t="s">
-        <v>277</v>
+        <v>532</v>
       </c>
       <c r="L2" t="s">
-        <v>278</v>
+        <v>533</v>
       </c>
       <c r="M2" t="s">
-        <v>279</v>
+        <v>534</v>
       </c>
       <c r="N2" t="s">
-        <v>280</v>
+        <v>535</v>
       </c>
       <c r="O2" t="s">
-        <v>281</v>
+        <v>536</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>282</v>
+        <v>537</v>
       </c>
       <c r="C3" t="s">
-        <v>283</v>
+        <v>538</v>
       </c>
       <c r="D3" t="s">
         <v>52</v>
       </c>
       <c r="E3" t="s">
-        <v>284</v>
+        <v>539</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>285</v>
+        <v>540</v>
       </c>
       <c r="G3" t="s">
-        <v>286</v>
+        <v>541</v>
       </c>
       <c r="H3" t="s">
         <v>119</v>
       </c>
       <c r="I3" t="s">
-        <v>275</v>
+        <v>530</v>
       </c>
       <c r="K3" t="s">
-        <v>287</v>
+        <v>250</v>
       </c>
       <c r="N3" t="s">
-        <v>288</v>
+        <v>542</v>
       </c>
       <c r="O3" t="s">
-        <v>289</v>
+        <v>543</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -3121,489 +6066,546 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>290</v>
+        <v>544</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>291</v>
+        <v>545</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>255</v>
+        <v>510</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>292</v>
+        <v>546</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>258</v>
+        <v>513</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>293</v>
+        <v>547</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>294</v>
+        <v>548</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>295</v>
+        <v>549</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>232</v>
+        <v>477</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>296</v>
+        <v>550</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>297</v>
+        <v>551</v>
       </c>
       <c r="C2" t="s">
-        <v>298</v>
+        <v>552</v>
       </c>
       <c r="D2" t="s">
-        <v>299</v>
+        <v>553</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>300</v>
+        <v>554</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>240</v>
+        <v>494</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>301</v>
+        <v>555</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>302</v>
+        <v>556</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>303</v>
+        <v>557</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>304</v>
+        <v>558</v>
       </c>
       <c r="C2" t="s">
-        <v>305</v>
+        <v>559</v>
       </c>
       <c r="D2" t="s">
-        <v>306</v>
+        <v>560</v>
       </c>
       <c r="E2" t="s">
-        <v>307</v>
+        <v>561</v>
       </c>
       <c r="F2" t="s">
-        <v>308</v>
+        <v>562</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E16"/>
+  <dimension ref="A1:E20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E16" sqref="E16"/>
+      <selection activeCell="E17" sqref="E17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>233</v>
+        <v>478</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>232</v>
+        <v>477</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>234</v>
+        <v>479</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>54</v>
       </c>
       <c r="C2" t="s">
-        <v>309</v>
+        <v>563</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>310</v>
+        <v>564</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>54</v>
       </c>
       <c r="C3" t="s">
-        <v>311</v>
+        <v>565</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>312</v>
+        <v>566</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>313</v>
+        <v>487</v>
       </c>
       <c r="C4" t="s">
-        <v>314</v>
+        <v>567</v>
       </c>
       <c r="D4" t="s">
-        <v>315</v>
+        <v>568</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>54</v>
       </c>
       <c r="C5" t="s">
-        <v>316</v>
+        <v>569</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>317</v>
+        <v>570</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>313</v>
+        <v>487</v>
       </c>
       <c r="C6" t="s">
-        <v>318</v>
+        <v>571</v>
       </c>
       <c r="D6" t="s">
-        <v>319</v>
+        <v>572</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
-        <v>313</v>
+        <v>487</v>
       </c>
       <c r="C7" t="s">
-        <v>320</v>
+        <v>573</v>
       </c>
       <c r="D7" t="s">
-        <v>321</v>
+        <v>574</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>313</v>
+        <v>487</v>
       </c>
       <c r="C8" t="s">
-        <v>322</v>
+        <v>575</v>
       </c>
       <c r="D8" t="s">
-        <v>323</v>
+        <v>576</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>313</v>
+        <v>487</v>
       </c>
       <c r="C9" t="s">
-        <v>324</v>
+        <v>577</v>
       </c>
       <c r="D9" t="s">
-        <v>325</v>
+        <v>578</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
-        <v>313</v>
+        <v>487</v>
       </c>
       <c r="C10" t="s">
-        <v>326</v>
+        <v>579</v>
       </c>
       <c r="D10" t="s">
-        <v>327</v>
+        <v>580</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
-        <v>313</v>
+        <v>487</v>
       </c>
       <c r="C11" t="s">
-        <v>328</v>
+        <v>581</v>
       </c>
       <c r="D11" t="s">
-        <v>329</v>
+        <v>582</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
-        <v>313</v>
+        <v>487</v>
       </c>
       <c r="C12" t="s">
-        <v>330</v>
+        <v>583</v>
       </c>
       <c r="D12" t="s">
-        <v>331</v>
+        <v>584</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
         <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>332</v>
+        <v>585</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>333</v>
+        <v>586</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" t="s">
-        <v>235</v>
+        <v>480</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>236</v>
+        <v>481</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
         <v>54</v>
       </c>
       <c r="C15" t="s">
-        <v>237</v>
+        <v>482</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>238</v>
+        <v>483</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" t="s">
         <v>54</v>
       </c>
       <c r="C16" t="s">
         <v>222</v>
       </c>
       <c r="E16" s="4" t="s">
         <v>221</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" t="s">
+        <v>54</v>
+      </c>
+      <c r="C17" t="s">
+        <v>484</v>
+      </c>
+      <c r="E17" s="4" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" t="s">
+        <v>487</v>
+      </c>
+      <c r="C18" t="s">
+        <v>486</v>
+      </c>
+      <c r="D18" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" t="s">
+        <v>487</v>
+      </c>
+      <c r="C19" t="s">
+        <v>489</v>
+      </c>
+      <c r="D19" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" t="s">
+        <v>487</v>
+      </c>
+      <c r="C20" t="s">
+        <v>491</v>
+      </c>
+      <c r="D20" t="s">
+        <v>492</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E5" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E15" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E16" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="E17" r:id="rId_hyperlink_8"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>