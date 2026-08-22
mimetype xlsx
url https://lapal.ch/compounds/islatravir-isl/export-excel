--- v1 (2026-08-02)
+++ v2 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="587">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="634">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Islatravir</t>
   </si>
   <si>
     <t>ISL</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>NRTTI</t>
   </si>
   <si>
     <t>Islatravir (ISL), also known as MK-8591, is a nucleoside reverse transcriptase translocation inhibitor (NRTTI) in clinical development for HIV treatment. ISL is a first-in-class compound with a varied mechanism of action including a strong binding affinity for reverse transcriptase, the ability to block HIV primer translocation and an extended half-life enabling once-weekly oral dosing. ISL is being evaluated in several clinical trials in combination with other antiretroviral therapies including doravirine, lenacapavir and MK-8507. In 2021, the US FDA placed a clinical hold on ISL following a decrease in CD4 T-cell counts in HIV-positive patients, and reduced total lymphocyte counts in HIV-negative trial participants. The FDA clinical hold was lifted after Merck introduced lower ISL dosing</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
@@ -805,177 +814,174 @@
   </si>
   <si>
     <t>2023-03-17</t>
   </si>
   <si>
     <t>2025-12-11</t>
   </si>
   <si>
     <t>2028-09-06</t>
   </si>
   <si>
     <t>2025-10-16</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Is currently receiving doravirine/islatravir (DOR/ISL) adult fixed dose combination (FDC) tablet in Merck Sharp \&amp; Dohme (MSD)-sponsored clinical studies (MK-8591A-018, -020, and -033 \[except for heavily treatment-experienced (HTE) participants\]).
 Exclusion Criteria:
 * Has confirmed HIV-1 RNA ≥200 copies/mL in MSD DOR/ISL (100 mg/0.75 mg) MK-8591A-018 /-020, or at screening for participants entering from DOR/ISL (100 mg/0.75 mg) MK-8591A-033.
 * Has confirmatory laboratory findings for cluster of differentiation 4+ (CD4+) T-cell counts or lymphocyte counts in the prior DOR/ISL study that meet criteria for discontinuation of DOR/ISL.
 * Is a HTE participant receiving treatment in MK-8591A-019 or -033.</t>
   </si>
   <si>
     <t>Daily</t>
   </si>
   <si>
-    <t>(ISL lact.) 8591A-061</t>
+    <t>(ISL/DOR food) 8591A-055</t>
+  </si>
+  <si>
+    <t>NCT06719570</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT06719570</t>
+  </si>
+  <si>
+    <t>The purpose of this study is to learn what happens to MK-8591A in a person's body over time. Researchers will compare what happens to MK-8591A in the body when it is given with and without food.</t>
+  </si>
+  <si>
+    <t>A Study of Doravirine and Islatravir as a Single Entity or Combination Therapy and the Effect of Food in Healthy Adult Participants (MK-8591A-055)</t>
+  </si>
+  <si>
+    <t>United States of America</t>
+  </si>
+  <si>
+    <t>MK-8591A</t>
+  </si>
+  <si>
+    <t>Doravine</t>
+  </si>
+  <si>
+    <t>2024-01-23</t>
+  </si>
+  <si>
+    <t>2024-12-02</t>
+  </si>
+  <si>
+    <t>2024-03-15</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+Inclusion Criteria include, but are not limited to:
+* Has a body mass index (BMI) ≥ 18.0 and ≤ 32.0 kg/m\^2
+* Is medically healthy with no clinically significant medical history, physical examination, clinical laboratory profiles, vital signs, and electrocardiograms (ECGs)
+Exclusion Criteria:
+Exclusion Criteria include, but are not limited to:
+* Has a history or presence of clinically significant endocrine, gastrointestinal, cardiovascular, hematological, hepatic, immunological, renal, respiratory, genitourinary, or major neurological (including stroke and chronic seizures) abnormalities or diseases
+* Has a history of cancer (malignancy)</t>
+  </si>
+  <si>
+    <t>Cross-over assignment</t>
+  </si>
+  <si>
+    <t>(ISL/3TC PK) 8591-058</t>
+  </si>
+  <si>
+    <t>NCT06811246</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT06811246</t>
+  </si>
+  <si>
+    <t>The goal of this study is to learn what happens to the medication islatravir (ISL), in a healthy person's body over time--called a pharmacokinetic (PK) study. Researchers want to compare the amount of islatravir in the blood when it is taken alone as a single dose and when it is taken with multiple doses of another medication called lamivudine (3TC).</t>
+  </si>
+  <si>
+    <t>A Clinical Study of Islatravir and Its Interaction With Lamivudine (MK-8591-058)</t>
+  </si>
+  <si>
+    <t>Islatravir (ISL)</t>
+  </si>
+  <si>
+    <t>Lamivudine (3TC)</t>
+  </si>
+  <si>
+    <t>2024-02-07</t>
+  </si>
+  <si>
+    <t>2025-01-31</t>
+  </si>
+  <si>
+    <t>2024-07-14</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+The key inclusion criteria include but are not limited to the following:
+* Is in good health before randomization
+* Has a body mass index (BMI) ≥18 and ≤32 kg/m\^2
+Exclusion Criteria:
+The key exclusion criteria include but are not limited to the following:
+* Has a history of clinically significant endocrine, gastrointestinal (GI), cardiovascular, hematological, hepatic, immunological, renal, respiratory, genitourinary, or major neurological (including stroke and chronic seizures) abnormalities or diseases
+* Is a smoker and/or has used nicotine or nicotine-containing products (for example, nicotine patch and electronic cigarette) within 3 months prior to entering the study</t>
+  </si>
+  <si>
+    <t>(ISL/DOR lact.) 8591A-061</t>
   </si>
   <si>
     <t>NCT07086079</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07086079</t>
   </si>
   <si>
     <t>The goal of this study is to learn what happens to doravirine (DOR) and islatravir (ISL) in a healthy lactating female's body over time. Researchers want to learn if DOR and ISL are in breast milk.</t>
   </si>
   <si>
     <t>A Study of Doravirine/Islatravir in Healthy Lactating Females (MK-8591A-061)</t>
-  </si>
-[...1 lines deleted...]
-    <t>United States of America</t>
   </si>
   <si>
     <t>2025-09-26</t>
   </si>
   <si>
     <t>2026-02-19</t>
   </si>
   <si>
     <t>2025-12-08</t>
   </si>
   <si>
     <t>2026-02-04</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 The main inclusion criteria include but are not limited to the following:
 * Is at least 6-weeks postpartum at the time of administration of study drug, following the delivery of a healthy singleton neonate
 * Is willing and able to express breast milk using an electric pump prior to study drug administration and is expected to be able to express at least 4 times over a 24-hour period after study drug administration
 Exclusion Criteria:
 The main exclusion criteria include but are not limited to the following:
 * Has a history of clinically significant endocrine, gastrointestinal, cardiovascular, hematological, hepatic, immunological, renal, respiratory, genitourinary, psychiatric, or major neurological (including stroke and chronic seizures) abnormalities or diseases
 *</t>
-  </si>
-[...84 lines deleted...]
-    <t>(ISL/DOR lact.) 8591A-061</t>
   </si>
   <si>
     <t>(ISL/DOR Japan) MK-8591A-039</t>
   </si>
   <si>
     <t>jRCT2031200365</t>
   </si>
   <si>
     <t>https://jrct.niph.go.jp/latest-detail/jRCT2031200365</t>
   </si>
   <si>
     <t>A Single-dose Clinical Study to Evaluate the Effect of Food on the Pharmacokinetics of Doravirine / Islatravir (MK-8591A) Final Market Image Formulation in Healthy Adult Japanese Participants.</t>
   </si>
   <si>
     <t>Japan</t>
   </si>
   <si>
     <t>(ISL/DOR pead. ) - 8591A-028</t>
   </si>
   <si>
     <t>NCT04295772</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04295772</t>
   </si>
@@ -1288,424 +1294,564 @@
   </si>
   <si>
     <t>2020-03-18</t>
   </si>
   <si>
     <t>2024-12-09</t>
   </si>
   <si>
     <t>2022-11-21</t>
   </si>
   <si>
     <t>2023-11-01</t>
   </si>
   <si>
     <t>Children, Adults, Older Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Is HIV-1 positive.
 * Has been receiving the same baseline ART for ≥3 months prior to signing the Informed Consent Form/Assent Form.
 * Weighs ≥35 kg.
 * Has at least triple-class resistance (must include nucleoside reverse transcriptase inhibitor \[NRTI\], non-nucleoside reverse transcriptase inhibitor \[NNRTI\], and resistance to either protease inhibitor (PI) or integrase strand transfer inhibitor (InSTI), based on central laboratory-based resistance or proviral DNA resistance testing at the Screening Visit, or historical resistance testing within 12 months of screening.
 * Has ≤2 fully active antiretroviral drugs remaining among all antiretroviral classes that can be effectively combined to form a viable regimen based on resistance, tolerability, safety, drug access,</t>
   </si>
   <si>
-    <t>(ISL/ULO QW Switch) 8591-013</t>
+    <t>8591-013</t>
   </si>
   <si>
     <t>NCT04564547</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04564547</t>
   </si>
   <si>
     <t>This is a randomized, controlled, double-blind, study to evaluate the safety and tolerability of islatravir (ISL) + ulonivirine based on review of the accumulated safety data, in adult participants with human immunodeficiency virus type 1 (HIV-1) who have been virologically suppressed for ≥6 months on bictegravir/emtricitabine/tenofovir alafenamide (BIC/FTC/TAF) once-daily.</t>
   </si>
   <si>
-    <t>Dose Ranging, Switch Study of Islatravir (MK-8591) and Ulonivirine (MK-8507) Once-Weekly in Virologically-Suppressed Adults With Human Immunodeficiency Virus Type 1 (HIV-1) [MK-8591-013]</t>
+    <t>Dose Ranging, Switch Study of Islatravir (ISL) and Ulonivirine (MK-8507) Once-Weekly in Virologically-Suppressed Adults With Human Immunodeficiency Virus Type 1 (HIV-1) [MK-8591-013]</t>
   </si>
   <si>
     <t>United States of America, France, Switzerland</t>
   </si>
   <si>
-    <t>Ulonivirine</t>
-[...2 lines deleted...]
-    <t>Placebo to Ulonivirine</t>
+    <t>ISL+ULO</t>
+  </si>
+  <si>
+    <t>20mg+100mg QW</t>
+  </si>
+  <si>
+    <t>20mg+200mg QW</t>
+  </si>
+  <si>
+    <t>20mg+400mg QW</t>
+  </si>
+  <si>
+    <t>50 mg/200 mg/25 mg QD</t>
   </si>
   <si>
     <t>2021-03-09</t>
   </si>
   <si>
-    <t>2026-01-08</t>
+    <t>2025-02-10</t>
   </si>
   <si>
     <t>2025-01-30</t>
   </si>
   <si>
+    <t>Adults, Cisgender women, Non-lactating individuals, Cisgender men, Non-pregnant individuals</t>
+  </si>
+  <si>
     <t>Inclusion Criteria:
-* Is HIV-1 positive with plasma human immunodeficiency virus type 1 (HIV-1) RNA \&lt;50 copies/mL at screening
-* Has been virologically suppressed on bictegravir/emtricitabine/tenofovir alafenamide (BIC/FTC/TAF) for ≥6 months
+* Is HIV-1 positive with plasma HIV-1 RNA \&lt;50 copies/mL at screening
+* Has been virologically suppressed on BIC/FTC/TAF for ≥6 months
 * Has a screening CD4+ T-cell count \&gt;200 cells/mm\^3 (completed by the central laboratory)
 * Is male or female, at least 18 years of age, at the time of signing the informed consent
-* Female participants are eligible to participate if not pregnant or breastfeeding, and at least one of the following conditions applies:
-[...1 lines deleted...]
-  * Is a WOCBP and using a contraceptive method that is highly effective (with a failure rate of \&lt;1% per year), or be abstinent from heterosexual intercourse as their preferred and</t>
+* female participant is eligible to participate if she is not pregnant or breastfeeding, and at least one of the following conditions applies:
+* Is not a woman of childbearing potential (WOCBP)
+* Is a WOCBP and using a contraceptive method that is highly effective (with a failure rate of \&lt;1% per year), or be abstinent from heterosexual intercourse as their preferred and usual lifestyle (abstinent on a long term and persistent basis)
+Exclusion Criteria:
+*</t>
+  </si>
+  <si>
+    <t>HBV, HCV</t>
+  </si>
+  <si>
+    <t>Virologically supressed individuals</t>
   </si>
   <si>
     <t>Weekly</t>
   </si>
   <si>
-    <t>(ISL/ULO QW vir. supp. PLHIV) 8591B-060</t>
+    <t>8591B-060</t>
   </si>
   <si>
     <t>NCT06891066</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06891066</t>
   </si>
   <si>
     <t>Investigators are trying to find better treatments for people with HIV-1. In this clinical study, investigators want to see how well a new treatment called ISL+ULO, taken once a week, works compared to an existing treatment called BIC/FTC/TAF, which is taken every day. Investigators will check how many people still have a high level of the virus in their blood after 24 weeks. The investigators also want to understand if the new treatment, MK-8591B, is safe and how well people can handle it.</t>
   </si>
   <si>
     <t>A Study of Islatravir (ISL) and Ulonivirine (ULO) Once Weekly (QW) in Virologically Suppressed Adults With Human Immunodeficiency Virus Type 1 (HIV-1) (MK-8591B-060)</t>
   </si>
   <si>
-    <t>United States of America, Australia, Puerto Rico, Switzerland</t>
-[...2 lines deleted...]
-    <t>ULO</t>
+    <t>United States of America, Puerto Rico, Australia, Switzerland</t>
+  </si>
+  <si>
+    <t>ISL+ULO weekly</t>
+  </si>
+  <si>
+    <t>2mg (2x1mg capsules)+200mg (2x100mg tablets)</t>
+  </si>
+  <si>
+    <t>ISL+ULO weekly (switched from B/F/TAF)</t>
+  </si>
+  <si>
+    <t>BIC/FTC/TAF daily</t>
+  </si>
+  <si>
+    <t>BIC 50mg oral tablet/FTC 200mg oral tablet/TAF 25 mg oral tablet</t>
   </si>
   <si>
     <t>2025-04-14</t>
   </si>
   <si>
     <t>2025-10-14</t>
   </si>
   <si>
     <t>2027-08-10</t>
   </si>
   <si>
     <t>2031-09-30</t>
+  </si>
+  <si>
+    <t>Adults, Cisgender women, Transgender women, Cisgender men, Transgender men</t>
   </si>
   <si>
     <t>Inclusion:
 The main inclusion criteria include but are not limited to the following:
-\- Has been receiving Bictegravir/Emtricitabine/Tenofovir alafenamide (BIC/FTC/TAF) therapy with documented viral suppression \[Human immunodeficiency virus type 1 (HIV-1) ribonucleic acid (RNA) \&lt;50 copies/mL\] for ≥6 months prior to providing documented informed consent and has no history of prior virologic treatment failure on any past or current regimen.
+- Has been receiving Bictegravir/Emtricitabine/Tenofovir alafenamide (BIC/FTC/TAF) therapy with documented viral suppression \[Human immunodeficiency virus type 1 (HIV-1) ribonucleic acid (RNA) \&lt;50 copies/mL\] for ≥6 months prior to providing documented informed consent and has no history of prior virologic treatment failure on any past or current regimen.
 Exclusion:
 The main exclusion criteria include but are not limited to the following:
 * Has Human immunodeficiency virus type 2 (HIV-2) infection.
 * Has a diagnosis of an active Acquired immune deficiency syndrome (AIDS)-defining opportunistic infection.
 * Has active hepatitis C virus (HCV) coinfection.
 * Has hepatitis B virus (HBV) coinfection.
-*</t>
-[...2 lines deleted...]
-    <t>(ISL/ULO QW Naive PLHIV) 8591B-062</t>
+* H</t>
+  </si>
+  <si>
+    <t>8591B-062</t>
   </si>
   <si>
     <t>NCT07266831</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07266831</t>
   </si>
   <si>
     <t>Phase II/III</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>Researchers are looking for new ways to treat HIV-1 (Human Immunodeficiency Virus Type 1). The usual (standard) treatment for HIV-1 is antiretroviral therapy (ART), which includes taking medicines to lower the amount of HIV-1 in the body. Standard ART helps people live longer, but people must take up to 3 medicines up to twice a day. Standard ART may also cause other health problems. Researchers want to know if a study ART works as well as a standard ART to treat HIV-1. The study ART combines 2 medicines, islatravir and ulonivirine, and is taken once a week. The goals of this study are to learn: 1) If the study ART works as well as a standard ART to treat HIV-1, and 2) About the safety of the study ART and if people tolerate it compared to a standard ART.</t>
   </si>
   <si>
     <t>A Clinical Study of Islatravir and Ulonivirine for People With HIV-1 Who Have Not Been Treated Before (MK-8591B-062)</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Canada, Chile, France, Guatemala, Mexico, South Africa, Spain</t>
+    <t>ISL/ULO FDC</t>
+  </si>
+  <si>
+    <t>2mg/200mg QW</t>
+  </si>
+  <si>
+    <t>50/200/25 mg oral tablet QD</t>
+  </si>
+  <si>
+    <t>Placebo to ISL/ULO</t>
   </si>
   <si>
     <t>Placebo for BIC/FTC/TAF</t>
   </si>
   <si>
-    <t>Placebo to ISL/ULO</t>
+    <t>ISL + ULO</t>
+  </si>
+  <si>
+    <t>2x1mg QW+ 2x100mg QW</t>
   </si>
   <si>
     <t>2025-12-18</t>
   </si>
   <si>
     <t>2026-06-04</t>
   </si>
   <si>
     <t>2029-03-21</t>
   </si>
   <si>
     <t>2030-04-03</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Phase 2: Is human immunodeficiency virus type 1 (HIV-1) positive with Plasma HIV-1 ribonucleic acid (RNA) ≥500 and ≤100,000 copies/mL.
 * Phase 3: Is HIV-1 positive with Plasma HIV-1 RNA ≥500 copies/mL.
 * Phase 2: Has cluster of differentiation 4-positive (CD4+) T-cell count ≥200 cells/mm\^3.
 * Is naïve to antiretroviral therapy (ART), defined as having received no prior therapy with any antiretroviral agent following a diagnosis of HIV 1 infection.
 Exclusion Criteria:
 * Has human immunodeficiency virus type 2 (HIV-2) infection.
 * Has a diagnosis of an active acquired immune deficiency syndrome (AIDS)-defining opportunistic infection.
 * Has active hepatitis C virus (HCV) or active hepatitis B virus (HBV) infection.
 * Has a history of malignancy ≤5 years prior to pro</t>
   </si>
   <si>
-    <t>(ISL/LEN QW vir. supp. PLHIV) ISLEND-2</t>
+    <t>Primary purpose: TREATMENT
+Allocation: RANDOMIZED
+Intervention Model: PARALLEL</t>
+  </si>
+  <si>
+    <t>Masking: DOUBLE (PARTICIPANT)
+Masking Description: Phase 2: no masking Phase 3: Participant, Sponsor, and Investigator are masked</t>
+  </si>
+  <si>
+    <t>ISLEND-2</t>
   </si>
   <si>
     <t>NCT06630299</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06630299</t>
   </si>
   <si>
     <t>Gilead Sciences</t>
   </si>
   <si>
-    <t>The goal of this clinical study is to learn more about the safety and efficacy of switching to a once weekly tablet of islatravir/lenacapavir (ISL/LEN) regimen versus continuing standard of care treatment in people with human immunodeficiency virus (PWH) who are virologically suppressed (HIV-1 RNA levels \&lt; 50 copies/mL) on a stable standard of care regimen for ≥ 6 months prior to screening. The standard of care includes 2 or 3 medicines, antiretroviral agents (ARVs).
-The primary objective of the study is to evaluate the efficacy of switching to oral weekly ISL/LEN tablet regimen versus continuing standard of care in virologically suppressed PWH at Week 48.</t>
+    <t>Recruitment complete. 
+MSD reported on April 24, 2025 "partial clinical hold for higher doses of islatravir than those used in current clinical trials".
+The goal of this clinical study is to learn more about the safety and efficacy of switching to a once weekly tablet of islatravir/lenacapavir (ISL/LEN) regimen versus continuing standard of care treatment in PWH who are virologically suppressed (HIV-1 RNA levels \&lt; 50 copies/mL) on a stable standard of care regimen for ≥ 6 months prior to screening. The standard of care includes 2 or 3 medicines, antiretroviral agents (ARVs).
+The primary objective of the study is to evaluate the efficacy of switching to oral weekly ISL/LEN tablet regimen versus continuing standard of care in virologically suppressed</t>
   </si>
   <si>
     <t>Study to Compare an Oral Weekly Islatravir/Lenacapavir Regimen With Standard of Care in Virologically Suppressed People With HIV-1</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, Germany, Japan, Netherlands, Poland, Puerto Rico, South Africa, Spain, Switzerland, Taiwan, Province of China, Thailand, United Kingdom</t>
-[...5 lines deleted...]
-    <t>Antiretroviral Combinations</t>
+    <t>United States of America, Australia, United Kingdom, Thailand, Taiwan, Province of China, Switzerland, Spain, South Africa, Puerto Rico, Poland, Netherlands, Japan, Germany, Argentina</t>
+  </si>
+  <si>
+    <t>Drug: ISL/LEN</t>
+  </si>
+  <si>
+    <t>ISL 2mg + LEN 300mg once weekly</t>
+  </si>
+  <si>
+    <t>Drug: Antiretroviral Combinations</t>
+  </si>
+  <si>
+    <t>Variable</t>
   </si>
   <si>
     <t>2024-10-08</t>
   </si>
   <si>
     <t>2026-05-27</t>
   </si>
   <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
     <t>2030-08-01</t>
   </si>
   <si>
     <t>2026-04-23</t>
   </si>
   <si>
+    <t>Adults, Cisgender women, Transgender women, Cisgender men, Transgender men, Non-pregnant individuals</t>
+  </si>
+  <si>
     <t>Key Inclusion Criteria:
-* HIV-1 RNA \&lt; 50 copies/mL for ≥ 6 months before screening, as documented by:
-[...1 lines deleted...]
-  2. Within 24 weeks prior to screening, if HIV-1 RNA results are available, all levels must be \&lt; 50 copies/mL.
+- HIV-1 RNA &lt; 50 copies/mL for ≥ 6 months before screening, as documented by:
+  1. One HIV-1 RNA &lt; 50 copies/mL immediately preceding the 24 weeks period prior to screening.
+  2. Within 24 weeks prior to screening, if HIV-1 RNA results are available, all levels must be &lt; 50 copies/mL.
   3. During the 6 to 12 months period prior to screening, transient detectable viremia ≥ 50 copies/mL is acceptable ("blip") as long as it is not confirmed on 2 consecutive visits.
-* Plasma HIV-1 RNA levels \&lt; 50 copies/mL at screening.
-[...3 lines deleted...]
-    <t>(ISL/LEN QW vir. supp. PLHIV) ISLEND-1</t>
+- Plasma HIV-1 RNA levels &lt; 50 copies/mL at screening.
+- Are receiving guideline-recommended standard of care treatment such as International Antiviral Society (IAS), Department of Health and Human Services (DHHS), European AIDS Clinical Society (EACS) consisting of 2 or 3 ARVs for ≥ 6 months.</t>
+  </si>
+  <si>
+    <t>TB, HBV, HCV</t>
+  </si>
+  <si>
+    <t>ISLEND-1</t>
   </si>
   <si>
     <t>NCT06630286</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06630286</t>
   </si>
   <si>
-    <t>The goal of this clinical study is to learn about the safety and efficacy of switching to once weekly tablet of islatravir/lenacapavir (ISL/LEN) regimen versus continuing standard treatment of bictegravir/emtricitabine/tenofovir alafenamide (B/F/TAF) in people with human immunodeficiency virus (PWH) who are virologically suppressed (HIV-1 RNA levels \&lt; 50 copies/mL) on B/F/TAF for ≥ 6 months prior to screening.
+    <t>Recruitment complete. 
+MSD reported on April 24, 2025 "partial clinical hold for higher doses of islatravir than those used in current clinical trials".
+The goal of this clinical study is to learn about the safety and efficacy of switching to once weekly tablet of islatravir/lenacapavir (ISL/LEN) regimen versus continuing standard treatment of bictegravir/emtricitabine/tenofovir alafenamide (B/F/TAF) in people with human immunodeficiency virus (PWH) who are virologically suppressed (HIV-1 RNA levels \&lt; 50 copies/mL) on B/F/TAF for ≥ 6 months prior to screening.
 The primary objective is to evaluate the efficacy of switching to oral weekly ISL/LEN tablet regimen versus continuing B/F/TAF in virologically suppressed PWH at Week 48.</t>
   </si>
   <si>
     <t>Study to Compare an Oral Weekly Islatravir/Lenacapavir Regimen With Bictegravir/Emtricitabine/Tenofovir Alafenamide in Virologically Suppressed People With HIV-1</t>
   </si>
   <si>
-    <t>United States of America, Argentina, Australia, Canada, France, Germany, Japan, Puerto Rico, Spain, Switzerland, Taiwan, Province of China, United Kingdom</t>
-[...8 lines deleted...]
-    <t>PTM ISL/LEN</t>
+    <t>Puerto Rico, United States of America, Argentina, Canada, France, Germany, Japan, Spain, Switzerland, Taiwan, Province of China, United Kingdom, Australia</t>
+  </si>
+  <si>
+    <t>Drug: PTM B/F/TAF</t>
+  </si>
+  <si>
+    <t>50/200/25mg once daily</t>
   </si>
   <si>
     <t>2024-10-09</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>2026-04-17</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
-* HIV-1 RNA \&lt; 50 copies/mL for ≥ 6 months before screening, as documented by:
-[...1 lines deleted...]
-  2. Within 24 weeks prior to screening, if HIV-1 RNA results are available, all levels must be \&lt; 50 copies/mL.
+- HIV-1 RNA &lt; 50 copies/mL for ≥ 6 months before screening, as documented by:
+  1. One HIV-1 RNA &lt; 50 copies/mL immediately preceding the 24 week period prior to screening.
+  2. Within 24 weeks prior to screening, if HIV-1 RNA results are available, all levels must be &lt; 50 copies/mL.
   3. During the 6 to 12 months period prior to screening, transient detectable viremia ≥ 50 copies/mL is acceptable ("blip"), as long as it is not confirmed on 2 consecutive visits.
-* Plasma HIV-1 RNA levels \&lt; 50 copies/mL at screening.
-[...4 lines deleted...]
-    <t>(ISL/LEN QW Vir. supp. PLHIV) GS-US-563-6041</t>
+- Plasma HIV-1 RNA levels &lt; 50 copies/mL at screening.
+- Individuals are receiving B/F/TAF for ≥ 6 months prior to screening and willing to continue until Day 1.
+- Individuals assigned female at birth and of childbearing potential who engage in heterosexual intercourse must agree to use contraception.</t>
+  </si>
+  <si>
+    <t>GS-US-563-6041</t>
   </si>
   <si>
     <t>NCT05052996</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05052996</t>
   </si>
   <si>
     <t>The primary objective of this study is to evaluate the efficacy of oral weekly islatravir (ISL) in combination with lenacapavir (LEN) in virologically suppressed people with HIV (PWH) at Week 24.</t>
   </si>
   <si>
     <t>Study Evaluating the Safety and Efficacy of Islatravir in Combination With Lenacapavir in Virologically Suppressed People With HIV</t>
   </si>
   <si>
-    <t>LEN</t>
-[...2 lines deleted...]
-    <t>ISL/LEN FDC</t>
+    <t>Biktarvy®</t>
+  </si>
+  <si>
+    <t>Bictegravir 50 mg/emtricitabine 200 mg/tenofovir alafenamide 25 mg daily tablets</t>
+  </si>
+  <si>
+    <t>Oral Islatravir (ISL) and lenacapavir (LEN) once weekly tablet</t>
+  </si>
+  <si>
+    <t>2mg ISL + 300mg LEN</t>
   </si>
   <si>
     <t>2021-10-05</t>
   </si>
   <si>
     <t>2026-01-15</t>
   </si>
   <si>
     <t>2028-03-01</t>
   </si>
   <si>
     <t>2023-12-19</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
-* Received bictegravir/emtricitabine/tenofovir alafenamide (B/F/TAF) for ≥ 24 weeks at screening.
-[...1 lines deleted...]
-* Plasma HIV-1 RNA \&lt; 50 copies/mL at screening.
+- Received bictegravir/emtricitabine/tenofovir alafenamide (B/F/TAF) for ≥ 24 weeks at screening.
+- Documented plasma human immunodeficiency virus type 1 (HIV-1) ribonucleic acid (RNA) &lt; 50 copies/mL (or undetectable HIV-1 RNA level according to the local assay being used if the limit of detection is ≥ 50 copies/mL) for ≥ 24 weeks before and at screening.
+- Plasma HIV-1 RNA &lt; 50 copies/mL at screening.
 Key Exclusion Criteria:
 * History of prior virologic failure while receiving treatment for HIV-1.
 * Prior use of, or exposure to, islatravir (ISL) or lenacapavir (LEN).
-* Active, serious infections requiring parenteral therapy \&lt; 30 days before randomization.
-* Active or occult hepatitis B virus (HBV) coinfection, defined as hepatitis B core antibody (HBcAb) posi</t>
+* Active, serious infections requiring parenteral therapy &lt; 30 days before randomization.</t>
   </si>
   <si>
     <t>(ISL Renal) 8591-026</t>
   </si>
   <si>
     <t>NCT04303156</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04303156</t>
   </si>
   <si>
     <t>This study will evaluate the general tolerability and pharmacokinetics (PK) of a single 60 mg dose of MK-8591 (Islatravir) in participants with severe renal insufficiency, compared to participants in good health.</t>
   </si>
   <si>
     <t>Pharmacokinetics of Islatravir in Participants With Severe Renal Impairment (MK-8591-026)</t>
   </si>
   <si>
     <t>United States of America, Germany</t>
   </si>
   <si>
     <t>2020-06-18</t>
   </si>
   <si>
     <t>2021-09-29</t>
   </si>
   <si>
     <t>2020-10-19</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 Healthy participants must have the following:
 * Is in good health
 * Has a body mass index (BMI) ≥18.5 and ≤40 kg/m2.
 * Female is not pregnant or breastfeeding, and is not one of the following: a woman of childbearing potential (WOCBP); if a WOCBP, is using an acceptable contraceptive method, or is abstinent from heterosexual intercourse as their preferred and usual lifestyle; a WOCBP must have a negative highly sensitive pregnancy test within 24 hours before the first dose of study intervention
 Renally impaired participants must have the following:
 * With the exception of renal impairment, is in generally good health
 * Has a BMI ≥ 18.5 and ≤ 40 kg/m2
 * Female is not pregnant or breastfeeding, and is not one of the following: a woman of childbearing potential (WOCBP)</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Safety and pharmacokinetics of oral islatravir once monthly for HIV pre-exposure prophylaxis (PrEP): week 24 analysis of a phase 2a trial</t>
   </si>
   <si>
     <t>https://theprogramme.ias2021.org/Abstract/Abstract/2361</t>
   </si>
   <si>
     <t>Safety, pharmacokinetics, and antiretroviral activity of islatravir (ISL, MK-8591), a novel nucleoside reverse transcriptase translocation inhibitor, following single-dose administration</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/s2352-3018(19)30372-8</t>
   </si>
   <si>
     <t>DOR/ISL (100/0.25 mg) vs BIC/FTC/TAF for Initial HIV-1 Therapy: Week 48 Results of a Phase III Study</t>
   </si>
   <si>
     <t>https://www.croiconference.org/abstract/2279-2026/</t>
   </si>
   <si>
+    <t>Publication</t>
+  </si>
+  <si>
     <t>&lt;p&gt;Rockstroh J, Kassim S, Paredes R et al. &lt;a target="_blank" rel="noopener noreferrer" href="https://www.thelancet.com/journals/lanhiv/article/PIIS2352-3018(26)00033-0/abstract"&gt;&lt;strong&gt;Fixed-dose daily doravirine (100 mg) with islatravir (0·25 mg) versus bictegravir, emtricitabine, and tenofovir alafenamide for initial HIV-1 therapy: 48-week results of a phase 3, randomised, controlled, double-blind, non-inferiority trial&lt;/strong&gt;&lt;/a&gt;&lt;strong&gt;. &lt;/strong&gt;The Lancet HIV, 2026; 13, e440-e451&lt;/p&gt;</t>
   </si>
   <si>
-    <t>Publication</t>
-[...1 lines deleted...]
-  <si>
     <t>&lt;p&gt;Background&lt;/p&gt;&lt;p&gt;Doravirine and islatravir is a two-drug regimen being investigated for the treatment of HIV-1. This study evaluated efficacy and safety of once daily doravirine and islatravir versus bictegravir, emtricitabine, and tenofovir alafenamide in adults with HIV-1 who were treatment-naive.&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;MK-8591A-053 is a phase 3, randomised, double-blind, active-controlled, non-inferiority study being done at 116 research, community, and hospital-based clinics across 20 countries. Adults aged at least 18 years with HIV-1 RNA of 500 copies per mL or more never previously treated for HIV-1 were randomly assigned (1:1), stratified by screening HIV-1 RNA viral load and CD4-cell count, to received either doravirine (100 mg) and islatravir (0·25 mg) or bictegravir (50 mg), emtricitabine (200 mg), and tenofovir alafenamide (25 mg) orally once daily. The primary endpoint was percentage of participants with HIV-1 RNA less than 50 copies per mL at week 48 (FDA snapshot; prespecified non-inferiority margin −10%). Participants who received at least one dose of study intervention were analysed for safety. This trial is ongoing and is registered with &lt;a target="_blank" rel="noopener noreferrer" href="https://clinicaltrials.gov/"&gt;ClinicalTrials.gov&lt;/a&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://clinicaltrials.gov/show/NCT05705349"&gt;NCT05705349&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;Findings&lt;/p&gt;&lt;p&gt;We screened 756 participants for eligibility between March 8, 2023, and Oct 11, 2024. 269 participants were treated with doravirine–islatravir and 267 with bictegravir–emtricitabine–tenofovir. The last study visit for this analysis occurred on Oct 13, 2025. Median age was 32 years (IQR 26–40), 134 (25%) participants were assigned female at birth, 225 (42%) were White, 92 (17%) had CD4 counts less than 200 cells per μL, 197 (37%) had an HIV-1 RNA greater than 100 000 copies per mL, and 314 (59%) had pre-existing resistance-associated mutations. At week 48, doravirine–islatravir was non-inferior to bictegravir–emtricitabine–tenofovir: 247 (91·8%) of 269 versus 242 (90·6%) of 267 had HIV-1 RNA less than 50 copies per mL (estimated difference 1·2%, 95% CI –3·7 to 6·2). Mean increase in CD4 count was 218 cells per μL in the doravirine–islatravir group and 226 cells per μL in the bictegravir–emtricitabine–tenofovir group (estimated difference –6·8, 95% CI –35·8 to 22·2). Two participants in the doravirine–islatravir group and one in the bictegravir–emtricitabine–tenofovir group with pretreatment HIV-1 RNA greater than 1 million copies per mL and CD4 counts less than 200 cells per μL acquired treatment-emergent mutations. Phenotypic analysis revealed resistance to doravirine in two participants treated with doravirine–islatravir. 38 (14%) of 269 participants in the doravirine–islatravir group and 48 (18%) of 267 in the bictegravir–emtricitabine–tenofovir group had treatment-related adverse events: the most common were increased weight (7, 3%), headache (6, 2%), and dizziness (5, 2%) in the doravirine–islatravir group and increased weight (9, 3%), headache (9, 3%), and decreased estimated glomerular filtration rate (8, 3%) in the bictegravir–emtricitabine–tenofovir group.&lt;/p&gt;&lt;p&gt;Interpretation&lt;/p&gt;&lt;p&gt;Doravirine (100 mg) and islatravir (0·25 mg) is a two-drug, once daily regimen with efficacy and safety similar to bictegravir (50 mg), emtricitabine (200 mg), and tenofovir alafenamide (25 mg) for initial treatment of HIV-1, which could provide an option for treatment without an integrase strand transfer inhibitor.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Rockstroh JK, et al. &lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/41763226/"&gt;Fixed-dose daily doravirine (100 mg) with islatravir (0·25 mg) versus bictegravir, emtricitabine, and tenofovir alafenamide for initial HIV-1 therapy: 48-week results of a phase 3, randomised, controlled, double-blind, non-inferiority trial.&lt;/a&gt; Lancet HIV. 2026 Jul;13(7):e440-e451. doi: 10.1016/S2352-3018(26)00033-0. Epub 2026 Feb 25. PMID: 41763226.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background: &lt;/strong&gt;Doravirine and islatravir is a two-drug regimen being investigated for the treatment of HIV-1. This study evaluated efficacy and safety of once daily doravirine and islatravir versus bictegravir, emtricitabine, and tenofovir alafenamide in adults with HIV-1 who were treatment-naive.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods: &lt;/strong&gt;MK-8591A-053 is a phase 3, randomised, double-blind, active-controlled, non-inferiority study being done at 116 research, community, and hospital-based clinics across 20 countries. Adults aged at least 18 years with HIV-1 RNA of 500 copies per mL or more never previously treated for HIV-1 were randomly assigned (1:1), stratified by screening HIV-1 RNA viral load and CD4-cell count, to received either doravirine (100 mg) and islatravir (0·25 mg) or bictegravir (50 mg), emtricitabine (200 mg), and tenofovir alafenamide (25 mg) orally once daily. The primary endpoint was percentage of participants with HIV-1 RNA less than 50 copies per mL at week 48 (FDA snapshot; prespecified non-inferiority margin -10%). Participants who received at least one dose of study intervention were analysed for safety. This trial is ongoing and is registered with ClinicalTrials.gov&lt;a target="_blank" rel="noopener noreferrer" href="http://clinicaltrials.gov/show/NCT05705349"&gt;NCT05705349&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Findings: &lt;/strong&gt;We screened 756 participants for eligibility between March 8, 2023, and Oct 11, 2024. 269 participants were treated with doravirine-islatravir and 267 with bictegravir-emtricitabine-tenofovir. The last study visit for this analysis occurred on Oct 13, 2025. Median age was 32 years (IQR 26-40), 134 (25%) participants were assigned female at birth, 225 (42%) were White, 92 (17%) had CD4 counts less than 200 cells per μL, 197 (37%) had an HIV-1 RNA greater than 100 000 copies per mL, and 314 (59%) had pre-existing resistance-associated mutations. At week 48, doravirine-islatravir was non-inferior to bictegravir-emtricitabine-tenofovir: 247 (91·8%) of 269 versus 242 (90·6%) of 267 had HIV-1 RNA less than 50 copies per mL (estimated difference 1·2%, 95% CI -3·7 to 6·2). Mean increase in CD4 count was 218 cells per μL in the doravirine-islatravir group and 226 cells per μL in the bictegravir-emtricitabine-tenofovir group (estimated difference -6·8, 95% CI -35·8 to 22·2). Two participants in the doravirine-islatravir group and one in the bictegravir-emtricitabine-tenofovir group with pretreatment HIV-1 RNA greater than 1 million copies per mL and CD4 counts less than 200 cells per μL acquired treatment-emergent mutations. Phenotypic analysis revealed resistance to doravirine in two participants treated with doravirine-islatravir. 38 (14%) of 269 participants in the doravirine-islatravir group and 48 (18%) of 267 in the bictegravir-emtricitabine-tenofovir group had treatment-related adverse events: the most common were increased weight (7, 3%), headache (6, 2%), and dizziness (5, 2%) in the doravirine-islatravir group and increased weight (9, 3%), headache (9, 3%), and decreased estimated glomerular filtration rate (8, 3%) in the bictegravir-emtricitabine-tenofovir group.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Interpretation: &lt;/strong&gt;Doravirine (100 mg) and islatravir (0·25 mg) is a two-drug, once daily regimen with efficacy and safety similar to bictegravir (50 mg), emtricitabine (200 mg), and tenofovir alafenamide (25 mg) for initial treatment of HIV-1, which could provide an option for treatment without an integrase strand transfer inhibitor.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Rockstroh JK, et al.  &lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/40079835/"&gt;Doravirine/Islatravir (100/0.75 mg) Once-Daily Compared With Bictegravir/Emtricitabine/Tenofovir Alafenamide as Initial HIV-1 Treatment: 48-Week Results From a Phase 3, Randomized, Controlled, Double-Blind, Noninferiority Trial&lt;/a&gt;. Clin Infect Dis. 2025 Sep 16;81(2):322-332. doi: 10.1093/cid/ciaf077. PMID: 40079835; PMCID: PMC12448626.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background: &lt;/strong&gt;Doravirine/islatravir is an investigational regimen that is being studied for human immunodeficiency virus type 1 (HIV-1) treatment.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods: &lt;/strong&gt;In this phase 3, double-blind, double-dummy trial (&lt;a target="_blank" rel="noopener noreferrer" href="http://ClinicalTrials.gov"&gt;ClinicalTrials.gov&lt;/a&gt; &lt;a target="_blank" rel="noopener noreferrer" href="http://clinicaltrials.gov/show/NCT04233879"&gt;NCT04233879&lt;/a&gt;), previously untreated adults with HIV-1 were randomized (1:1) and stratified by HIV-1 RNA (≤/&amp;gt;100 000 copies/mL) and CD4 count (&amp;lt;/≥200 cells/µL) to doravirine/islatravir (100/0.75 mg) or bictegravir/emtricitabine/tenofovir alafenamide (50/200/25 mg) orally once-daily (primary endpoint: percentage of participants with HIV-1 RNA &amp;lt;50 copies/mL at week 48; US Food and Drug Administration snapshot, 10% noninferiority margin).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results: &lt;/strong&gt;Overall, 597 participants were treated; enrollment stopped early due to decreases in CD4 and lymphocyte counts observed in other islatravir studies. Doravirine/islatravir was noninferior to bictegravir/emtricitabine/tenofovir alafenamide: 265 of 298 (88.9%) versus 264 of 299 (88.3%) had HIV-1 RNA &amp;lt;50 copies/mL (difference, 0.5%; 95% confidence interval [CI]: -4.7, 5.6). Mean change from baseline in CD4 count was +182 and +234 cells/µL (difference, -50; 95% CI: -79, -21) with doravirine/islatravir versus bictegravir/emtricitabine/tenofovir alafenamide. Mean change in lymphocyte count was 0.01 and 0.21 × 109/L (difference, -0.20; 95% CI: -0.30, -0.10). Adverse events (AEs) occurred in 90.6% and 87.3% of participants, with coronavirus disease 2019 being most common (14.1%, 16.4%). Treatment-related AEs were similar (28.9%, 25.8%). AEs that led to discontinuations were higher with doravirine/islatravir (8.7%, 3.7%) due to protocol-specified criteria that required discontinuation for decreased CD4 and lymphocyte counts.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions: &lt;/strong&gt;Doravirine/islatravir (100/0.75 mg) once-daily was noninferior to bictegravir/emtricitabine/tenofovir alafenamide through week 48 for initial HIV-1 treatment. Due to decreases in CD4 and lymphocyte counts, development of this dose of doravirine/islatravir was stopped.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Clinical trials registration: &lt;/strong&gt;&lt;a target="_blank" rel="noopener noreferrer" href="http://clinicaltrials.gov/show/NCT04233879"&gt;NCT04233879&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>Protocol Plain Language Summary</t>
+  </si>
+  <si>
+    <t>https://trialstransparency.merckclinicaltrials.com/Upload/1115_D1_PPLS_2024-511041-19_for%20pub_01May2024_V1-0_MK-8591-013-04.pdf</t>
+  </si>
+  <si>
+    <t>Merck's link to clinical trial NCT06891066</t>
+  </si>
+  <si>
+    <t>https://www.merckclinicaltrials.com/trial/nct06891066/</t>
+  </si>
+  <si>
+    <t>IAS 2025: Once-weekly oral ART with ulonivirine plus islatravir: 24-week phase 2 results</t>
+  </si>
+  <si>
+    <t>https://i-base.info/htb/51965</t>
+  </si>
+  <si>
+    <t>Ulonivirine Shows Promise for Weekly Oral HIV Treatment - POZ - July 2025</t>
+  </si>
+  <si>
+    <t>https://www.poz.com/article/ulonivirine-shows-promise-weekly-oral-hiv-treatment</t>
+  </si>
+  <si>
+    <t>ISLEND-2 Full study protocol (Click on ‘Trial document’, then select ‘D1_Protocol_2024-514047-28-00_Redacted’ to download)</t>
+  </si>
+  <si>
+    <t>https://euclinicaltrials.eu/ctis-public/view/2024-514047-28-00?lang=en</t>
+  </si>
+  <si>
+    <t>Gilead and Merck Announce Positive Topline Results From Two Phase 3 Studies Evaluating Islatravir/Lenacapavir, an Oral Once-Weekly HIV Treatment</t>
+  </si>
+  <si>
+    <t>https://www.gilead.com/news/news-details/2026/gilead-and-merck-announce-positive-topline-results-from-two-phase-3-studies-evaluating-islatravirlenacapavir-an-oral-once-weekly-hiv-treatment</t>
+  </si>
+  <si>
+    <t>Investigational Once-Weekly Oral HIV Treatment Regimen of Islatravir and Lenacapavir Maintained Virological Suppression in Adults With HIV Who Switched Antiretroviral Therapy</t>
+  </si>
+  <si>
+    <t>https://www.gilead.com/news/news-details/2026/investigational-once-weekly-oral-hiv-treatment-regimen-of-islatravir-and-lenacapavir-maintained-virological-suppression-in-adults-with-hiv-who-switched-antiretroviral-therapy#:~:text=Results%20from%20ISLEND%2D2,FDA%2Ddefined%20snapshot%20algorithm</t>
+  </si>
+  <si>
+    <t>Gilead and Merck Announce Phase 2 Data Showing a Treatment Switch to an Investigational Oral Once-Weekly Combination Regimen of Islatravir and Lenacapavir Maintained Viral Suppression in Adults at Wee</t>
+  </si>
+  <si>
+    <t>https://www.gilead.com/news/news-details/2024/gilead-and-merck-announce-phase-2-data-showing-a-treatment-switch-to-an-investigational-oral-once-weekly-combination-regimen-of-islatravir-and-lenacapavir-maintained-viral-suppression-in-adu</t>
+  </si>
+  <si>
+    <t>Oral Weekly Islatravir Plus Lenacapavir in Virologically Suppressed People with HIV-1: 96 Week Outcomes from a Phase 2 Study - EACS2025 - October 15, Paris</t>
+  </si>
+  <si>
+    <t>https://www.natap.org/2025/EACS/EACS_09.htm</t>
+  </si>
+  <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
@@ -1870,50 +2016,53 @@
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Merck / MSD</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.msd.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Merck &amp; Co., Inc. is an American multinational pharmaceutical company known as Merck Sharp &amp; Drone (MSD) in territories outside of the USA and Canada. Merck was originally established in 1891, and is headquartered in Rahway, New Jersey. The company is particularly well known for developing and manufacturing biologic therapies, vaccines, medicines and animal health products.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Merck Announces Clinical Holds on Studies Evaluating ISL for the Treatment and Prevention of HIV-1</t>
   </si>
   <si>
     <t>https://www.merck.com/news/merck-announces-clinical-holds-on-studies-evaluating-islatravir-for-the-treatment-and-prevention-of-hiv-1-infection/</t>
   </si>
   <si>
     <t>Merck to Initiate New Phase 3 Clinical Program with Lower Dose of Daily Oral Islatravir</t>
   </si>
   <si>
     <t>https://www.merck.com/news/merck-to-initiate-new-phase-3-clinical-program-with-lower-dose-of-daily-oral-islatravir-in-combination-with-doravirine-for-treatment-of-people-with-hiv-1-infection/</t>
   </si>
   <si>
     <t>&lt;p&gt;Derbalah, Abdallaha,b; Karpick, Hayley Christineb,∗; Maize, Hollyb,∗; Skersick, Prestonb,∗; Cottrell, Mackenzieb; Rao, Gauri G.b. Role of islatravir in HIV treatment and prevention: an update. Current Opinion in HIV and AIDS: July 2022 - Volume 17 - Issue 4 - p 240-246&lt;/p&gt;&lt;p&gt;doi: &lt;a href="https://doi.org/10.1097/COH.0000000000000740&amp;nbsp;" rel="noopener noreferrer" target="_blank"&gt;https://doi.org/10.1097/COH.0000000000000740&amp;nbsp;&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h3&gt;&lt;strong&gt;Purpose of review&amp;nbsp;&lt;/strong&gt;&lt;/h3&gt;&lt;p&gt;To summarize recent updates on the potential role of islatravir for HIV treatment and prevention.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;h3&gt;&lt;strong&gt;Recent findings&amp;nbsp;&lt;/strong&gt;&lt;/h3&gt;&lt;p&gt;Islatravir is an investigational antiretroviral agent with unique pharmacologic properties that facilitate flexible dosing regimens. Islatravir has demonstrated potent antiviral activity and a high barrier to resistance when combined with doravirine and lamivudine. A simplified two-drug HIV treatment regimen of islatravir combined with doravirine has also demonstrated comparable efficacy to standard of care three-drug regimens. The long half-life and high potency of islatravir's active metabolite may support its use as a long-acting option for HIV preexposure prophylaxis (PrEP). A once monthly oral dose of islatravir maintains effective concentrations of its active metabolite over the entire dosing interval. Furthermore, an investigational implantable formulation has been projected to provide efficacious concentrations for at least a year and exhibits comparable distribution into vaginal and rectal tissues making it a promising PrEP option for male and female individuals. Islatravir has minimal risks of drug interactions as it is not a substrate, inducer, or inhibitor of major drug metabolizers and transporters. Finally, clinical trials demonstrate islatravir's favorable safety profile revealing only mild and transient adverse events.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;h3&gt;&lt;strong&gt;Summary&amp;nbsp;&lt;/strong&gt;&lt;/h3&gt;&lt;p&gt;Leveraging the unique pharmacological properties of islatravir offers opportunities for simplified HIV treatment regimens and long-acting PrEP making it a valuable addition to the antiretroviral arsenal.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Merck restarts islatravir HIV treatment studies, but abandons monthly PrEP</t>
   </si>
   <si>
     <t>https://www.aidsmap.com/news/dec-2021/trials-long-acting-islatravir-hiv-treatment-and-prevention-placed-hold</t>
   </si>
@@ -2318,130 +2467,133 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04003103" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04644029" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04652700" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05130086" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05115838" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02217904" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41591-021-01479-3" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05766501" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07086079" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06719570" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06811246" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07086079" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jrct.niph.go.jp/latest-detail/jRCT2031200365" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04295772" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05705349" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05630755" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05631093" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04233879" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04223791" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04223778" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04233216" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04564547" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06891066" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07266831" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06630299" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06630286" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05052996" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04303156" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04003103" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04644029" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04652700" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05130086" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05115838" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02217904" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41591-021-01479-3" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05766501" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06719570" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06811246" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07086079" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jrct.niph.go.jp/latest-detail/jRCT2031200365" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04295772" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05705349" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05630755" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05631093" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04233879" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04223791" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04223778" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04233216" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04564547" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06891066" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07266831" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06630299" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06630286" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05052996" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04303156" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theprogramme.ias2021.org/Abstract/Abstract/2361" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(19)30372-8" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41591-021-01479-3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/2279-2026/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theprogramme.ias2021.org/Abstract/Abstract/2361" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(19)30372-8" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41591-021-01479-3" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/2279-2026/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trialstransparency.merckclinicaltrials.com/Upload/1115_D1_PPLS_2024-511041-19_for%20pub_01May2024_V1-0_MK-8591-013-04.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merckclinicaltrials.com/trial/nct06891066/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://i-base.info/htb/51965" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.poz.com/article/ulonivirine-shows-promise-weekly-oral-hiv-treatment" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euclinicaltrials.eu/ctis-public/view/2024-514047-28-00?lang=en" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2026/gilead-and-merck-announce-positive-topline-results-from-two-phase-3-studies-evaluating-islatravirlenacapavir-an-oral-once-weekly-hiv-treatment" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2026/investigational-once-weekly-oral-hiv-treatment-regimen-of-islatravir-and-lenacapavir-maintained-virological-suppression-in-adults-with-hiv-who-switched-antiretroviral-therapy#:~:text=Results%20from%20ISLEND%2D2,FDA%2Ddefined%20snapshot%20algorithm" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gilead.com/news/news-details/2024/gilead-and-merck-announce-phase-2-data-showing-a-treatment-switch-to-an-investigational-oral-once-weekly-combination-regimen-of-islatravir-and-lenacapavir-maintained-viral-suppression-in-adu" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2025/EACS/EACS_09.htm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20170817&amp;CC=WO&amp;NR=2017139519A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20050929&amp;CC=WO&amp;NR=2005090349A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/CY7oDcqWoblPJdA248MvnDrWjg2632vfPF2oeg1M.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merck.com/news/merck-announces-clinical-holds-on-studies-evaluating-islatravir-for-the-treatment-and-prevention-of-hiv-1-infection/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merck.com/news/merck-to-initiate-new-phase-3-clinical-program-with-lower-dose-of-daily-oral-islatravir-in-combination-with-doravirine-for-treatment-of-people-with-hiv-1-infection/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aidsmap.com/news/dec-2021/trials-long-acting-islatravir-hiv-treatment-and-prevention-placed-hold" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merck.com/news/merck-announces-topline-results-from-pivotal-phase-3-trials-evaluating-investigational-once-daily-oral-two-drug-single-tablet-regimen-of-doravirine-islatravir-dor-isl-for-the-treatment-of-adults/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theprogramme.ias2021.org/Abstract/Abstract/2361" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(19)30372-8" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41591-021-01479-3" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/2279-2026/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merck.com/news/merck-announces-clinical-holds-on-studies-evaluating-islatravir-for-the-treatment-and-prevention-of-hiv-1-infection/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merck.com/news/merck-to-initiate-new-phase-3-clinical-program-with-lower-dose-of-daily-oral-islatravir-in-combination-with-doravirine-for-treatment-of-people-with-hiv-1-infection/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aidsmap.com/news/dec-2021/trials-long-acting-islatravir-hiv-treatment-and-prevention-placed-hold" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merck.com/news/merck-announces-topline-results-from-pivotal-phase-3-trials-evaluating-investigational-once-daily-oral-two-drug-single-tablet-regimen-of-doravirine-islatravir-dor-isl-for-the-treatment-of-adults/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2497,154 +2649,162 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>38</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>41</v>
       </c>
       <c r="M2" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="N2" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="O2" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="P2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="Q2" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="R2" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="S2" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="T2" t="s">
         <v>45</v>
       </c>
       <c r="U2" t="s">
         <v>46</v>
       </c>
       <c r="V2" t="s">
         <v>47</v>
       </c>
       <c r="W2" t="s">
         <v>48</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="X2" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y2" s="1" t="s">
+        <v>50</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>49</v>
-[...4 lines deleted...]
-      <c r="AG2" t="s">
         <v>51</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>52</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>53</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ29"/>
+  <dimension ref="A1:AZ28"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D29" sqref="D29"/>
+      <selection activeCell="D28" sqref="D28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -2661,3119 +2821,3285 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="E2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="F2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="G2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="I2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="J2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="M2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="N2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="O2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="X2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="AB2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="AC2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AD2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AE2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AF2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AG2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AH2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AI2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AJ2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AL2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AM2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AP2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AQ2">
         <v>242</v>
       </c>
       <c r="AR2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AS2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AU2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AV2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AW2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AX2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AY2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="E3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="F3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="G3" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="H3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="I3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="J3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="M3" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="N3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="O3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="Q3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="R3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="S3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="X3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="Y3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AA3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AB3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AC3" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AD3" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AE3" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="AF3" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="AG3" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AH3" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AI3" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AJ3" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AM3" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="AN3" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AP3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AQ3">
         <v>730</v>
       </c>
       <c r="AR3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AS3" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AU3" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="AV3" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="AW3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AX3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AY3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
+        <v>160</v>
+      </c>
+      <c r="C4" t="s">
+        <v>161</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="E4" t="s">
+        <v>138</v>
+      </c>
+      <c r="F4" t="s">
+        <v>109</v>
+      </c>
+      <c r="G4" t="s">
+        <v>110</v>
+      </c>
+      <c r="H4" t="s">
+        <v>140</v>
+      </c>
+      <c r="I4" t="s">
+        <v>163</v>
+      </c>
+      <c r="J4" t="s">
+        <v>164</v>
+      </c>
+      <c r="M4" t="s">
+        <v>113</v>
+      </c>
+      <c r="N4" t="s">
+        <v>165</v>
+      </c>
+      <c r="O4" t="s">
+        <v>145</v>
+      </c>
+      <c r="P4" t="s">
+        <v>166</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>167</v>
+      </c>
+      <c r="R4" t="s">
+        <v>168</v>
+      </c>
+      <c r="S4" t="s">
+        <v>115</v>
+      </c>
+      <c r="X4" t="s">
+        <v>169</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>170</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>170</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>171</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>172</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>173</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>174</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>174</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>123</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>175</v>
+      </c>
+      <c r="AM4" t="s">
         <v>157</v>
       </c>
-      <c r="C4" t="s">
-[...76 lines deleted...]
-      </c>
       <c r="AN4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AP4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AQ4">
         <v>494</v>
       </c>
       <c r="AR4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AS4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AU4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AV4" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AW4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AX4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AY4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C5" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="E5" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="F5" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="G5" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="H5" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="I5" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="M5" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="N5" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="W5" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="Y5" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="Z5" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="AA5" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="AD5" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="AE5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AF5" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="AG5" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AH5" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AI5" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AJ5" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="AL5" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AM5" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AP5" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS5" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="AU5" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AV5" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="AW5" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AX5" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AY5" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ5" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C6" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="E6" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="F6" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="G6" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="H6" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="I6" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="M6" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="N6" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="O6" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="W6" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="Z6" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="AA6" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="AD6" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AE6" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="AF6" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AG6" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AH6" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AI6" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AJ6" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="AL6" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AM6" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AP6" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AR6" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AS6" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AU6" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="AV6" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="AW6" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="AX6" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AY6" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="AZ6" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C7" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="E7" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="F7" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="G7" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="I7" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="M7" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="N7" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="X7" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="Y7" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="AB7" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="AC7" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="AD7" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AE7" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="AF7" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AG7" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AH7" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AI7" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AJ7" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="AK7" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AM7" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="AP7" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AQ7">
         <v>30</v>
       </c>
       <c r="AR7" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AS7" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AU7" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AV7" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="AW7" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="AX7" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AY7" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ7" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="C8" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E8" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="F8" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="G8" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="I8" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="J8" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="M8" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="N8" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="O8" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="X8" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="AB8" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="AC8" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="AD8" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AE8" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="AF8" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AG8" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AH8" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AI8" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AM8" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AP8" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AQ8">
         <v>16</v>
       </c>
       <c r="AR8" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AS8" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AU8" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AW8" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="AX8" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AY8" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="AZ8" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="C9" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E9" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="F9" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="G9" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="H9" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="I9" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="J9" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="M9" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="X9" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="Y9" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="AA9" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="AB9" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="AE9" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AF9" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AG9" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AH9" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AI9" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AJ9" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="AP9" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AQ9">
         <v>641</v>
       </c>
       <c r="AS9" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="AU9" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AW9" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="AX9" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AY9" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ9" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="C10" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="D10" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="E10" t="s">
+        <v>213</v>
+      </c>
+      <c r="F10" t="s">
+        <v>109</v>
+      </c>
+      <c r="G10" t="s">
+        <v>110</v>
+      </c>
+      <c r="H10" t="s">
+        <v>251</v>
+      </c>
+      <c r="I10" t="s">
+        <v>252</v>
+      </c>
+      <c r="J10" t="s">
+        <v>253</v>
+      </c>
+      <c r="M10" t="s">
+        <v>254</v>
+      </c>
+      <c r="O10" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>255</v>
+      </c>
+      <c r="X10" t="s">
+        <v>256</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>257</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>258</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>258</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>203</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>121</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>174</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>174</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>123</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>259</v>
+      </c>
+      <c r="AP10" t="s">
+        <v>126</v>
+      </c>
+      <c r="AQ10">
+        <v>24</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>127</v>
+      </c>
+      <c r="AS10" t="s">
+        <v>260</v>
+      </c>
+      <c r="AU10" t="s">
+        <v>192</v>
+      </c>
+      <c r="AW10" t="s">
         <v>247</v>
       </c>
-      <c r="E10" t="s">
-[...64 lines deleted...]
-      </c>
       <c r="AX10" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AY10" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ10" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="C11" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="E11" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="F11" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="G11" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="H11" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="I11" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="J11" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="M11" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="O11" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="X11" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="Y11" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="AB11" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="AC11" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="AE11" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="AF11" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AG11" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AH11" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AI11" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AJ11" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="AP11" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AQ11">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>20</v>
       </c>
       <c r="AS11" t="s">
-        <v>268</v>
+        <v>191</v>
       </c>
       <c r="AU11" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>244</v>
+        <v>192</v>
       </c>
       <c r="AX11" t="s">
-        <v>129</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>132</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="C12" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="E12" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="F12" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="G12" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="H12" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="I12" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="J12" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="M12" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>241</v>
       </c>
       <c r="X12" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="Y12" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="AB12" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="AC12" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="AE12" t="s">
-        <v>200</v>
+        <v>120</v>
       </c>
       <c r="AF12" t="s">
-        <v>118</v>
+        <v>281</v>
       </c>
       <c r="AG12" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AH12" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AI12" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AJ12" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="AP12" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AQ12">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="AS12" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="AU12" t="s">
-        <v>189</v>
+        <v>192</v>
+      </c>
+      <c r="AW12" t="s">
+        <v>247</v>
       </c>
       <c r="AX12" t="s">
-        <v>129</v>
+        <v>132</v>
+      </c>
+      <c r="AY12" t="s">
+        <v>133</v>
+      </c>
+      <c r="AZ12" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="C13" t="s">
-        <v>246</v>
+        <v>284</v>
       </c>
       <c r="D13" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="E13" t="s">
+        <v>213</v>
+      </c>
+      <c r="F13" t="s">
+        <v>109</v>
+      </c>
+      <c r="I13" t="s">
+        <v>286</v>
+      </c>
+      <c r="J13" t="s">
+        <v>287</v>
+      </c>
+      <c r="AG13" t="s">
+        <v>174</v>
+      </c>
+      <c r="AH13" t="s">
+        <v>174</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>174</v>
+      </c>
+      <c r="AW13" t="s">
         <v>247</v>
       </c>
-      <c r="E13" t="s">
-[...64 lines deleted...]
-      </c>
       <c r="AX13" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AY13" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ13" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
       <c r="C14" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
       <c r="E14" t="s">
-        <v>210</v>
+        <v>108</v>
       </c>
       <c r="F14" t="s">
-        <v>106</v>
+        <v>109</v>
+      </c>
+      <c r="G14" t="s">
+        <v>110</v>
+      </c>
+      <c r="H14" t="s">
+        <v>291</v>
       </c>
       <c r="I14" t="s">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="J14" t="s">
-        <v>285</v>
+        <v>293</v>
+      </c>
+      <c r="M14" t="s">
+        <v>241</v>
+      </c>
+      <c r="X14" t="s">
+        <v>294</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>295</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>296</v>
+      </c>
+      <c r="AC14" t="s">
+        <v>297</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>298</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>299</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>121</v>
       </c>
       <c r="AG14" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AH14" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AI14" t="s">
-        <v>171</v>
+        <v>122</v>
+      </c>
+      <c r="AJ14" t="s">
+        <v>300</v>
+      </c>
+      <c r="AO14" t="s">
+        <v>301</v>
+      </c>
+      <c r="AP14" t="s">
+        <v>126</v>
+      </c>
+      <c r="AQ14">
+        <v>42</v>
+      </c>
+      <c r="AS14" t="s">
+        <v>191</v>
+      </c>
+      <c r="AU14" t="s">
+        <v>192</v>
       </c>
       <c r="AW14" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="AX14" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AY14" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ14" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>286</v>
+        <v>302</v>
       </c>
       <c r="C15" t="s">
-        <v>287</v>
+        <v>303</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>288</v>
+        <v>304</v>
       </c>
       <c r="E15" t="s">
-        <v>105</v>
+        <v>138</v>
       </c>
       <c r="F15" t="s">
-        <v>106</v>
+        <v>237</v>
       </c>
       <c r="G15" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="H15" t="s">
-        <v>289</v>
+        <v>305</v>
       </c>
       <c r="I15" t="s">
-        <v>290</v>
+        <v>306</v>
       </c>
       <c r="J15" t="s">
-        <v>291</v>
+        <v>307</v>
       </c>
       <c r="M15" t="s">
-        <v>238</v>
+        <v>241</v>
+      </c>
+      <c r="O15" t="s">
+        <v>308</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>309</v>
+      </c>
+      <c r="S15" t="s">
+        <v>310</v>
       </c>
       <c r="X15" t="s">
-        <v>292</v>
+        <v>311</v>
       </c>
       <c r="Y15" t="s">
-        <v>293</v>
+        <v>312</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>313</v>
       </c>
       <c r="AB15" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>314</v>
       </c>
       <c r="AD15" t="s">
-        <v>296</v>
+        <v>315</v>
       </c>
       <c r="AE15" t="s">
-        <v>297</v>
+        <v>120</v>
       </c>
       <c r="AF15" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AG15" t="s">
-        <v>171</v>
+        <v>122</v>
       </c>
       <c r="AH15" t="s">
-        <v>171</v>
+        <v>122</v>
       </c>
       <c r="AI15" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AJ15" t="s">
-        <v>298</v>
+        <v>316</v>
+      </c>
+      <c r="AK15" t="s">
+        <v>49</v>
       </c>
       <c r="AO15" t="s">
-        <v>299</v>
+        <v>317</v>
       </c>
       <c r="AP15" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AQ15">
-        <v>42</v>
+        <v>537</v>
+      </c>
+      <c r="AR15" t="s">
+        <v>127</v>
       </c>
       <c r="AS15" t="s">
-        <v>188</v>
+        <v>128</v>
       </c>
       <c r="AU15" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AW15" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="AX15" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AY15" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ15" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>300</v>
+        <v>318</v>
       </c>
       <c r="C16" t="s">
-        <v>301</v>
+        <v>319</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>302</v>
+        <v>320</v>
       </c>
       <c r="E16" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>138</v>
       </c>
       <c r="G16" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="H16" t="s">
-        <v>303</v>
+        <v>321</v>
       </c>
       <c r="I16" t="s">
-        <v>304</v>
+        <v>322</v>
       </c>
       <c r="J16" t="s">
-        <v>305</v>
+        <v>323</v>
       </c>
       <c r="M16" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="O16" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="Q16" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="S16" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="X16" t="s">
-        <v>309</v>
+        <v>324</v>
       </c>
       <c r="Y16" t="s">
-        <v>310</v>
+        <v>325</v>
       </c>
       <c r="AA16" t="s">
-        <v>311</v>
+        <v>326</v>
       </c>
       <c r="AB16" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>327</v>
       </c>
       <c r="AE16" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AF16" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AG16" t="s">
-        <v>119</v>
+        <v>174</v>
       </c>
       <c r="AH16" t="s">
-        <v>119</v>
+        <v>174</v>
       </c>
       <c r="AI16" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AJ16" t="s">
-        <v>314</v>
-[...5 lines deleted...]
-        <v>315</v>
+        <v>328</v>
       </c>
       <c r="AP16" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AQ16">
-        <v>537</v>
+        <v>514</v>
       </c>
       <c r="AR16" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AS16" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AU16" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AW16" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="AX16" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AY16" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ16" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>316</v>
+        <v>329</v>
       </c>
       <c r="C17" t="s">
-        <v>317</v>
+        <v>330</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>318</v>
+        <v>331</v>
       </c>
       <c r="E17" t="s">
-        <v>135</v>
+        <v>138</v>
+      </c>
+      <c r="F17" t="s">
+        <v>109</v>
       </c>
       <c r="G17" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="H17" t="s">
-        <v>319</v>
+        <v>332</v>
       </c>
       <c r="I17" t="s">
-        <v>320</v>
+        <v>333</v>
       </c>
       <c r="J17" t="s">
-        <v>321</v>
+        <v>334</v>
       </c>
       <c r="M17" t="s">
-        <v>238</v>
+        <v>335</v>
       </c>
       <c r="O17" t="s">
-        <v>306</v>
-[...5 lines deleted...]
-        <v>307</v>
+        <v>241</v>
       </c>
       <c r="X17" t="s">
-        <v>322</v>
+        <v>336</v>
       </c>
       <c r="Y17" t="s">
-        <v>323</v>
+        <v>337</v>
       </c>
       <c r="AA17" t="s">
-        <v>324</v>
+        <v>338</v>
       </c>
       <c r="AB17" t="s">
-        <v>325</v>
+        <v>339</v>
       </c>
       <c r="AE17" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AF17" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AG17" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AH17" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AI17" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AJ17" t="s">
-        <v>326</v>
+        <v>340</v>
       </c>
       <c r="AP17" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AQ17">
-        <v>514</v>
+        <v>553</v>
       </c>
       <c r="AR17" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AS17" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AU17" t="s">
-        <v>126</v>
+        <v>192</v>
       </c>
       <c r="AW17" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="AX17" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AY17" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ17" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>327</v>
+        <v>341</v>
       </c>
       <c r="C18" t="s">
-        <v>328</v>
+        <v>342</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>329</v>
+        <v>343</v>
       </c>
       <c r="E18" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="F18" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="G18" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="H18" t="s">
-        <v>330</v>
+        <v>344</v>
       </c>
       <c r="I18" t="s">
-        <v>331</v>
+        <v>345</v>
       </c>
       <c r="J18" t="s">
-        <v>332</v>
+        <v>346</v>
       </c>
       <c r="M18" t="s">
-        <v>333</v>
+        <v>241</v>
       </c>
       <c r="O18" t="s">
-        <v>238</v>
+        <v>308</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>310</v>
+      </c>
+      <c r="S18" t="s">
+        <v>309</v>
       </c>
       <c r="X18" t="s">
-        <v>334</v>
+        <v>347</v>
       </c>
       <c r="Y18" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-        <v>336</v>
+        <v>348</v>
       </c>
       <c r="AB18" t="s">
-        <v>337</v>
+        <v>349</v>
+      </c>
+      <c r="AC18" t="s">
+        <v>350</v>
       </c>
       <c r="AE18" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AF18" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AG18" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AH18" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AI18" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AJ18" t="s">
-        <v>338</v>
+        <v>351</v>
       </c>
       <c r="AP18" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AQ18">
-        <v>553</v>
+        <v>599</v>
       </c>
       <c r="AR18" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AS18" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AU18" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AW18" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="AX18" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AY18" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ18" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>339</v>
+        <v>352</v>
       </c>
       <c r="C19" t="s">
-        <v>340</v>
+        <v>353</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>341</v>
+        <v>354</v>
       </c>
       <c r="E19" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="F19" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="G19" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="H19" t="s">
-        <v>342</v>
+        <v>355</v>
       </c>
       <c r="I19" t="s">
-        <v>343</v>
+        <v>356</v>
       </c>
       <c r="J19" t="s">
-        <v>344</v>
+        <v>357</v>
       </c>
       <c r="M19" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="O19" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="Q19" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="S19" t="s">
-        <v>307</v>
+        <v>358</v>
       </c>
       <c r="X19" t="s">
-        <v>345</v>
+        <v>359</v>
       </c>
       <c r="Y19" t="s">
-        <v>346</v>
+        <v>360</v>
       </c>
       <c r="AB19" t="s">
-        <v>347</v>
+        <v>361</v>
       </c>
       <c r="AC19" t="s">
-        <v>348</v>
+        <v>362</v>
       </c>
       <c r="AE19" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AF19" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AG19" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AH19" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AI19" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AJ19" t="s">
-        <v>349</v>
+        <v>363</v>
       </c>
       <c r="AP19" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AQ19">
-        <v>599</v>
+        <v>643</v>
       </c>
       <c r="AR19" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AS19" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AU19" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AW19" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="AX19" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AY19" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ19" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>350</v>
+        <v>364</v>
       </c>
       <c r="C20" t="s">
-        <v>351</v>
+        <v>365</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>352</v>
+        <v>366</v>
       </c>
       <c r="E20" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="F20" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="G20" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="H20" t="s">
-        <v>353</v>
+        <v>367</v>
       </c>
       <c r="I20" t="s">
-        <v>354</v>
+        <v>368</v>
       </c>
       <c r="J20" t="s">
-        <v>355</v>
+        <v>369</v>
       </c>
       <c r="M20" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="O20" t="s">
-        <v>306</v>
-[...5 lines deleted...]
-        <v>356</v>
+        <v>335</v>
       </c>
       <c r="X20" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="Y20" t="s">
-        <v>358</v>
+        <v>370</v>
       </c>
       <c r="AB20" t="s">
-        <v>359</v>
+        <v>371</v>
       </c>
       <c r="AC20" t="s">
-        <v>360</v>
+        <v>372</v>
       </c>
       <c r="AE20" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AF20" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AG20" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AH20" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AI20" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AJ20" t="s">
-        <v>361</v>
+        <v>373</v>
       </c>
       <c r="AP20" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AQ20">
-        <v>643</v>
+        <v>672</v>
       </c>
       <c r="AR20" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AS20" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AU20" t="s">
-        <v>126</v>
+        <v>192</v>
       </c>
       <c r="AW20" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="AX20" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AY20" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ20" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>362</v>
+        <v>374</v>
       </c>
       <c r="C21" t="s">
-        <v>363</v>
+        <v>375</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>364</v>
+        <v>376</v>
       </c>
       <c r="E21" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="F21" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="G21" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="H21" t="s">
-        <v>365</v>
+        <v>377</v>
       </c>
       <c r="I21" t="s">
-        <v>366</v>
+        <v>378</v>
       </c>
       <c r="J21" t="s">
-        <v>367</v>
+        <v>379</v>
       </c>
       <c r="M21" t="s">
-        <v>238</v>
+        <v>37</v>
       </c>
       <c r="O21" t="s">
-        <v>333</v>
+        <v>380</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>241</v>
+      </c>
+      <c r="S21" t="s">
+        <v>381</v>
+      </c>
+      <c r="U21" t="s">
+        <v>382</v>
       </c>
       <c r="X21" t="s">
-        <v>357</v>
+        <v>383</v>
       </c>
       <c r="Y21" t="s">
-        <v>368</v>
+        <v>384</v>
       </c>
       <c r="AB21" t="s">
-        <v>369</v>
+        <v>385</v>
       </c>
       <c r="AC21" t="s">
-        <v>370</v>
+        <v>386</v>
       </c>
       <c r="AE21" t="s">
-        <v>117</v>
+        <v>387</v>
       </c>
       <c r="AF21" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AG21" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AH21" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AI21" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AJ21" t="s">
-        <v>371</v>
+        <v>388</v>
       </c>
       <c r="AP21" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AQ21">
-        <v>672</v>
+        <v>35</v>
       </c>
       <c r="AR21" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AS21" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AU21" t="s">
-        <v>189</v>
+        <v>129</v>
       </c>
       <c r="AW21" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="AX21" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AY21" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ21" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>372</v>
+        <v>389</v>
       </c>
       <c r="C22" t="s">
-        <v>373</v>
+        <v>390</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>374</v>
+        <v>391</v>
       </c>
       <c r="E22" t="s">
-        <v>135</v>
+        <v>108</v>
       </c>
       <c r="F22" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="G22" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="H22" t="s">
-        <v>375</v>
+        <v>392</v>
       </c>
       <c r="I22" t="s">
-        <v>376</v>
+        <v>393</v>
       </c>
       <c r="J22" t="s">
-        <v>377</v>
+        <v>394</v>
       </c>
       <c r="M22" t="s">
-        <v>34</v>
+        <v>395</v>
+      </c>
+      <c r="N22" t="s">
+        <v>396</v>
       </c>
       <c r="O22" t="s">
-        <v>378</v>
+        <v>395</v>
+      </c>
+      <c r="P22" t="s">
+        <v>397</v>
       </c>
       <c r="Q22" t="s">
-        <v>238</v>
+        <v>395</v>
+      </c>
+      <c r="R22" t="s">
+        <v>398</v>
       </c>
       <c r="S22" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>308</v>
+      </c>
+      <c r="T22" t="s">
+        <v>399</v>
       </c>
       <c r="X22" t="s">
-        <v>381</v>
+        <v>400</v>
       </c>
       <c r="Y22" t="s">
-        <v>382</v>
+        <v>401</v>
       </c>
       <c r="AB22" t="s">
-        <v>383</v>
+        <v>402</v>
       </c>
       <c r="AC22" t="s">
-        <v>384</v>
+        <v>402</v>
+      </c>
+      <c r="AD22" t="s">
+        <v>403</v>
       </c>
       <c r="AE22" t="s">
-        <v>385</v>
+        <v>120</v>
       </c>
       <c r="AF22" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AG22" t="s">
-        <v>171</v>
+        <v>122</v>
       </c>
       <c r="AH22" t="s">
-        <v>171</v>
+        <v>122</v>
       </c>
       <c r="AI22" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AJ22" t="s">
-        <v>386</v>
+        <v>404</v>
+      </c>
+      <c r="AK22" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM22" t="s">
+        <v>405</v>
+      </c>
+      <c r="AO22" t="s">
+        <v>406</v>
       </c>
       <c r="AP22" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AQ22">
-        <v>35</v>
+        <v>161</v>
       </c>
       <c r="AR22" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AS22" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AU22" t="s">
-        <v>126</v>
+        <v>158</v>
       </c>
       <c r="AW22" t="s">
-        <v>244</v>
+        <v>407</v>
       </c>
       <c r="AX22" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AY22" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ22" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>387</v>
+        <v>408</v>
       </c>
       <c r="C23" t="s">
-        <v>388</v>
+        <v>409</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>389</v>
+        <v>410</v>
       </c>
       <c r="E23" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="F23" t="s">
-        <v>106</v>
+        <v>237</v>
       </c>
       <c r="G23" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="H23" t="s">
-        <v>390</v>
+        <v>411</v>
       </c>
       <c r="I23" t="s">
-        <v>391</v>
+        <v>412</v>
       </c>
       <c r="J23" t="s">
-        <v>392</v>
+        <v>413</v>
       </c>
       <c r="M23" t="s">
-        <v>33</v>
+        <v>414</v>
+      </c>
+      <c r="N23" t="s">
+        <v>415</v>
       </c>
       <c r="O23" t="s">
-        <v>393</v>
+        <v>416</v>
+      </c>
+      <c r="P23" t="s">
+        <v>415</v>
       </c>
       <c r="Q23" t="s">
-        <v>306</v>
-[...5 lines deleted...]
-        <v>394</v>
+        <v>417</v>
+      </c>
+      <c r="R23" t="s">
+        <v>418</v>
       </c>
       <c r="X23" t="s">
-        <v>395</v>
+        <v>419</v>
       </c>
       <c r="Y23" t="s">
-        <v>396</v>
-[...5 lines deleted...]
-        <v>397</v>
+        <v>420</v>
+      </c>
+      <c r="Z23" t="s">
+        <v>421</v>
+      </c>
+      <c r="AA23" t="s">
+        <v>422</v>
+      </c>
+      <c r="AD23" t="s">
+        <v>423</v>
       </c>
       <c r="AE23" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AF23" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AG23" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AH23" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AI23" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AJ23" t="s">
-        <v>398</v>
+        <v>424</v>
+      </c>
+      <c r="AK23" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM23" t="s">
+        <v>405</v>
       </c>
       <c r="AP23" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AQ23">
-        <v>161</v>
+        <v>150</v>
       </c>
       <c r="AR23" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AS23" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AU23" t="s">
-        <v>155</v>
+        <v>192</v>
       </c>
       <c r="AW23" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
       <c r="AX23" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AY23" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ23" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B24" t="s">
-        <v>400</v>
+        <v>425</v>
       </c>
       <c r="C24" t="s">
-        <v>401</v>
+        <v>426</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>402</v>
+        <v>427</v>
       </c>
       <c r="E24" t="s">
-        <v>105</v>
+        <v>428</v>
       </c>
       <c r="F24" t="s">
-        <v>234</v>
+        <v>429</v>
       </c>
       <c r="G24" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="H24" t="s">
-        <v>403</v>
+        <v>430</v>
       </c>
       <c r="I24" t="s">
-        <v>404</v>
+        <v>431</v>
       </c>
       <c r="J24" t="s">
+        <v>253</v>
+      </c>
+      <c r="M24" t="s">
+        <v>432</v>
+      </c>
+      <c r="N24" t="s">
+        <v>433</v>
+      </c>
+      <c r="O24" t="s">
+        <v>308</v>
+      </c>
+      <c r="P24" t="s">
+        <v>434</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>435</v>
+      </c>
+      <c r="S24" t="s">
+        <v>436</v>
+      </c>
+      <c r="U24" t="s">
+        <v>437</v>
+      </c>
+      <c r="V24" t="s">
+        <v>438</v>
+      </c>
+      <c r="X24" t="s">
+        <v>439</v>
+      </c>
+      <c r="Y24" t="s">
+        <v>440</v>
+      </c>
+      <c r="Z24" t="s">
+        <v>441</v>
+      </c>
+      <c r="AA24" t="s">
+        <v>442</v>
+      </c>
+      <c r="AD24" t="s">
+        <v>423</v>
+      </c>
+      <c r="AE24" t="s">
+        <v>120</v>
+      </c>
+      <c r="AF24" t="s">
+        <v>121</v>
+      </c>
+      <c r="AG24" t="s">
+        <v>174</v>
+      </c>
+      <c r="AH24" t="s">
+        <v>174</v>
+      </c>
+      <c r="AI24" t="s">
+        <v>122</v>
+      </c>
+      <c r="AJ24" t="s">
+        <v>443</v>
+      </c>
+      <c r="AK24" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM24" t="s">
         <v>405</v>
       </c>
-      <c r="M24" t="s">
-[...8 lines deleted...]
-      <c r="X24" t="s">
+      <c r="AP24" t="s">
+        <v>126</v>
+      </c>
+      <c r="AQ24">
+        <v>570</v>
+      </c>
+      <c r="AR24" t="s">
+        <v>127</v>
+      </c>
+      <c r="AS24" t="s">
+        <v>128</v>
+      </c>
+      <c r="AT24" t="s">
+        <v>444</v>
+      </c>
+      <c r="AU24" t="s">
+        <v>129</v>
+      </c>
+      <c r="AV24" t="s">
+        <v>445</v>
+      </c>
+      <c r="AW24" t="s">
         <v>407</v>
       </c>
-      <c r="Y24" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="AX24" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AY24" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ24" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>412</v>
+        <v>446</v>
       </c>
       <c r="C25" t="s">
-        <v>413</v>
+        <v>447</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>414</v>
+        <v>448</v>
       </c>
       <c r="E25" t="s">
-        <v>415</v>
+        <v>138</v>
       </c>
       <c r="F25" t="s">
-        <v>416</v>
+        <v>237</v>
       </c>
       <c r="G25" t="s">
-        <v>107</v>
+        <v>449</v>
       </c>
       <c r="H25" t="s">
-        <v>417</v>
+        <v>450</v>
       </c>
       <c r="I25" t="s">
-        <v>418</v>
+        <v>451</v>
       </c>
       <c r="J25" t="s">
-        <v>419</v>
+        <v>452</v>
       </c>
       <c r="M25" t="s">
-        <v>34</v>
+        <v>453</v>
+      </c>
+      <c r="N25" t="s">
+        <v>454</v>
       </c>
       <c r="O25" t="s">
-        <v>406</v>
-[...8 lines deleted...]
-        <v>421</v>
+        <v>455</v>
+      </c>
+      <c r="P25" t="s">
+        <v>456</v>
       </c>
       <c r="X25" t="s">
-        <v>422</v>
+        <v>457</v>
       </c>
       <c r="Y25" t="s">
-        <v>423</v>
+        <v>458</v>
       </c>
       <c r="Z25" t="s">
-        <v>424</v>
+        <v>459</v>
       </c>
       <c r="AA25" t="s">
-        <v>425</v>
+        <v>460</v>
+      </c>
+      <c r="AB25" t="s">
+        <v>461</v>
       </c>
       <c r="AD25" t="s">
-        <v>200</v>
+        <v>462</v>
       </c>
       <c r="AE25" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AF25" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AG25" t="s">
-        <v>171</v>
+        <v>122</v>
       </c>
       <c r="AH25" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AI25" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AJ25" t="s">
-        <v>426</v>
+        <v>463</v>
       </c>
       <c r="AK25" t="s">
-        <v>46</v>
+        <v>49</v>
+      </c>
+      <c r="AM25" t="s">
+        <v>464</v>
       </c>
       <c r="AP25" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AQ25">
-        <v>570</v>
+        <v>600</v>
       </c>
       <c r="AR25" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AS25" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AU25" t="s">
-        <v>126</v>
+        <v>192</v>
+      </c>
+      <c r="AV25" t="s">
+        <v>193</v>
       </c>
       <c r="AW25" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
       <c r="AX25" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AY25" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ25" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B26" t="s">
-        <v>427</v>
+        <v>465</v>
       </c>
       <c r="C26" t="s">
-        <v>428</v>
+        <v>466</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>429</v>
+        <v>467</v>
       </c>
       <c r="E26" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="F26" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="G26" t="s">
-        <v>430</v>
+        <v>449</v>
       </c>
       <c r="H26" t="s">
-        <v>431</v>
+        <v>468</v>
       </c>
       <c r="I26" t="s">
-        <v>432</v>
+        <v>469</v>
       </c>
       <c r="J26" t="s">
-        <v>433</v>
+        <v>470</v>
       </c>
       <c r="M26" t="s">
-        <v>434</v>
+        <v>453</v>
+      </c>
+      <c r="N26" t="s">
+        <v>454</v>
       </c>
       <c r="O26" t="s">
-        <v>435</v>
+        <v>471</v>
+      </c>
+      <c r="P26" t="s">
+        <v>472</v>
       </c>
       <c r="X26" t="s">
-        <v>436</v>
+        <v>473</v>
       </c>
       <c r="Y26" t="s">
-        <v>437</v>
+        <v>474</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>459</v>
       </c>
       <c r="AA26" t="s">
-        <v>438</v>
+        <v>460</v>
       </c>
       <c r="AB26" t="s">
-        <v>439</v>
+        <v>475</v>
+      </c>
+      <c r="AD26" t="s">
+        <v>462</v>
       </c>
       <c r="AE26" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AF26" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AG26" t="s">
-        <v>171</v>
+        <v>122</v>
       </c>
       <c r="AH26" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AI26" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AJ26" t="s">
-        <v>440</v>
+        <v>476</v>
+      </c>
+      <c r="AK26" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM26" t="s">
+        <v>405</v>
       </c>
       <c r="AP26" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AQ26">
-        <v>600</v>
+        <v>609</v>
       </c>
       <c r="AR26" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AS26" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AU26" t="s">
-        <v>189</v>
+        <v>129</v>
+      </c>
+      <c r="AV26" t="s">
+        <v>130</v>
       </c>
       <c r="AW26" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
       <c r="AX26" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AY26" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ26" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B27" t="s">
-        <v>441</v>
+        <v>477</v>
       </c>
       <c r="C27" t="s">
-        <v>442</v>
+        <v>478</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>443</v>
+        <v>479</v>
       </c>
       <c r="E27" t="s">
-        <v>135</v>
+        <v>108</v>
+      </c>
+      <c r="F27" t="s">
+        <v>237</v>
       </c>
       <c r="G27" t="s">
-        <v>430</v>
+        <v>449</v>
       </c>
       <c r="H27" t="s">
-        <v>444</v>
+        <v>480</v>
       </c>
       <c r="I27" t="s">
-        <v>445</v>
+        <v>481</v>
       </c>
       <c r="J27" t="s">
-        <v>446</v>
+        <v>253</v>
       </c>
       <c r="M27" t="s">
-        <v>434</v>
+        <v>482</v>
+      </c>
+      <c r="N27" t="s">
+        <v>483</v>
       </c>
       <c r="O27" t="s">
-        <v>447</v>
-[...5 lines deleted...]
-        <v>449</v>
+        <v>484</v>
+      </c>
+      <c r="P27" t="s">
+        <v>485</v>
       </c>
       <c r="X27" t="s">
-        <v>450</v>
+        <v>486</v>
       </c>
       <c r="Y27" t="s">
-        <v>451</v>
+        <v>487</v>
       </c>
       <c r="AA27" t="s">
-        <v>438</v>
+        <v>488</v>
       </c>
       <c r="AB27" t="s">
-        <v>452</v>
+        <v>489</v>
       </c>
       <c r="AE27" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AF27" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AG27" t="s">
-        <v>171</v>
+        <v>122</v>
       </c>
       <c r="AH27" t="s">
-        <v>171</v>
+        <v>122</v>
       </c>
       <c r="AI27" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AJ27" t="s">
-        <v>453</v>
+        <v>490</v>
+      </c>
+      <c r="AK27" t="s">
+        <v>49</v>
+      </c>
+      <c r="AM27" t="s">
+        <v>405</v>
       </c>
       <c r="AP27" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AQ27">
-        <v>609</v>
+        <v>142</v>
       </c>
       <c r="AR27" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AS27" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AU27" t="s">
-        <v>126</v>
+        <v>192</v>
+      </c>
+      <c r="AV27" t="s">
+        <v>193</v>
       </c>
       <c r="AW27" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
       <c r="AX27" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AY27" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ27" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B28" t="s">
-        <v>454</v>
+        <v>491</v>
       </c>
       <c r="C28" t="s">
-        <v>455</v>
+        <v>492</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>456</v>
+        <v>493</v>
       </c>
       <c r="E28" t="s">
-        <v>105</v>
+        <v>213</v>
       </c>
       <c r="F28" t="s">
-        <v>234</v>
+        <v>109</v>
       </c>
       <c r="G28" t="s">
-        <v>430</v>
+        <v>110</v>
       </c>
       <c r="H28" t="s">
-        <v>457</v>
+        <v>494</v>
       </c>
       <c r="I28" t="s">
-        <v>458</v>
+        <v>495</v>
       </c>
       <c r="J28" t="s">
-        <v>250</v>
+        <v>496</v>
       </c>
       <c r="M28" t="s">
-        <v>34</v>
-[...8 lines deleted...]
-        <v>460</v>
+        <v>36</v>
       </c>
       <c r="X28" t="s">
-        <v>461</v>
+        <v>497</v>
       </c>
       <c r="Y28" t="s">
-        <v>462</v>
-[...2 lines deleted...]
-        <v>463</v>
+        <v>498</v>
       </c>
       <c r="AB28" t="s">
-        <v>464</v>
+        <v>499</v>
+      </c>
+      <c r="AC28" t="s">
+        <v>499</v>
       </c>
       <c r="AE28" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AF28" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AG28" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AH28" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AI28" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="AJ28" t="s">
-        <v>465</v>
+        <v>500</v>
       </c>
       <c r="AP28" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AQ28">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>12</v>
       </c>
       <c r="AS28" t="s">
-        <v>125</v>
+        <v>191</v>
       </c>
       <c r="AU28" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>399</v>
+        <v>192</v>
       </c>
       <c r="AX28" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AY28" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AZ28" t="s">
-        <v>47</v>
-[...85 lines deleted...]
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_27"/>
-    <hyperlink ref="D29" r:id="rId_hyperlink_28"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E8"/>
+  <dimension ref="A1:I17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E5" sqref="E5"/>
+      <selection activeCell="I17" sqref="I17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>476</v>
+        <v>501</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>477</v>
+        <v>502</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" t="s">
+        <v>106</v>
+      </c>
+      <c r="B2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C2" t="s">
+        <v>508</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" t="s">
+        <v>211</v>
+      </c>
+      <c r="B3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C3" t="s">
+        <v>510</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
+      <c r="A4" t="s">
+        <v>223</v>
+      </c>
+      <c r="B4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" t="s">
+        <v>225</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
+      <c r="A5" t="s">
+        <v>303</v>
+      </c>
+      <c r="B5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C5" t="s">
+        <v>512</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
+      <c r="A6" t="s">
+        <v>303</v>
+      </c>
+      <c r="B6" t="s">
+        <v>514</v>
+      </c>
+      <c r="C6" t="s">
+        <v>515</v>
+      </c>
+      <c r="H6" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
+      <c r="A7" t="s">
+        <v>303</v>
+      </c>
+      <c r="B7" t="s">
+        <v>514</v>
+      </c>
+      <c r="C7" t="s">
+        <v>517</v>
+      </c>
+      <c r="H7" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
+      <c r="A8" t="s">
+        <v>342</v>
+      </c>
+      <c r="B8" t="s">
+        <v>514</v>
+      </c>
+      <c r="C8" t="s">
+        <v>519</v>
+      </c>
+      <c r="H8" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" t="s">
+        <v>390</v>
+      </c>
+      <c r="B9" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" t="s">
+        <v>521</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" t="s">
+        <v>409</v>
+      </c>
+      <c r="B10" t="s">
+        <v>57</v>
+      </c>
+      <c r="C10" t="s">
+        <v>523</v>
+      </c>
+      <c r="I10" s="4" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" t="s">
+        <v>409</v>
+      </c>
+      <c r="B11" t="s">
+        <v>57</v>
+      </c>
+      <c r="C11" t="s">
+        <v>525</v>
+      </c>
+      <c r="I11" s="4" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" t="s">
+        <v>409</v>
+      </c>
+      <c r="B12" t="s">
+        <v>57</v>
+      </c>
+      <c r="C12" t="s">
+        <v>527</v>
+      </c>
+      <c r="I12" s="4" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" t="s">
+        <v>447</v>
+      </c>
+      <c r="B13" t="s">
+        <v>57</v>
+      </c>
+      <c r="C13" t="s">
+        <v>529</v>
+      </c>
+      <c r="I13" s="4" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" t="s">
+        <v>466</v>
+      </c>
+      <c r="B14" t="s">
+        <v>57</v>
+      </c>
+      <c r="C14" t="s">
+        <v>531</v>
+      </c>
+      <c r="I14" s="4" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" t="s">
+        <v>466</v>
+      </c>
+      <c r="B15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" t="s">
+        <v>533</v>
+      </c>
+      <c r="I15" s="4" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" t="s">
         <v>478</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...3 lines deleted...]
-        <v>54</v>
+      <c r="B16" t="s">
+        <v>57</v>
+      </c>
+      <c r="C16" t="s">
+        <v>535</v>
+      </c>
+      <c r="I16" s="4" t="s">
+        <v>536</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
-[...94 lines deleted...]
-        <v>492</v>
+    <row r="17" spans="1:9">
+      <c r="A17" t="s">
+        <v>478</v>
+      </c>
+      <c r="B17" t="s">
+        <v>57</v>
+      </c>
+      <c r="C17" t="s">
+        <v>537</v>
+      </c>
+      <c r="I17" s="4" t="s">
+        <v>538</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...2 lines deleted...]
-    <hyperlink ref="E5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I9" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I10" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I11" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="I12" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="I13" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="I14" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="I15" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="I16" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="I17" r:id="rId_hyperlink_13"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:S1"/>
@@ -5782,866 +6108,820 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>493</v>
+        <v>539</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>494</v>
+        <v>540</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>495</v>
+        <v>541</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>496</v>
+        <v>542</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>497</v>
+        <v>543</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>498</v>
+        <v>544</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>499</v>
+        <v>545</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>500</v>
+        <v>546</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>501</v>
+        <v>547</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>502</v>
+        <v>548</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>503</v>
+        <v>549</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>504</v>
+        <v>550</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>505</v>
+        <v>551</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>506</v>
+        <v>552</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>507</v>
+        <v>553</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>508</v>
+        <v>554</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>509</v>
+        <v>555</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>510</v>
+        <v>556</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>511</v>
+        <v>557</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>512</v>
+        <v>558</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>513</v>
+        <v>559</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>514</v>
+        <v>560</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>515</v>
+        <v>561</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>516</v>
+        <v>562</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>517</v>
+        <v>563</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>518</v>
+        <v>564</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>519</v>
+        <v>565</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>520</v>
+        <v>566</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>521</v>
+        <v>567</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>522</v>
+        <v>568</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>523</v>
+        <v>569</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>524</v>
+        <v>570</v>
       </c>
       <c r="C2" t="s">
-        <v>525</v>
+        <v>571</v>
       </c>
       <c r="D2" t="s">
-        <v>526</v>
+        <v>572</v>
       </c>
       <c r="E2" t="s">
-        <v>527</v>
+        <v>573</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>528</v>
+        <v>574</v>
       </c>
       <c r="G2" t="s">
-        <v>529</v>
+        <v>575</v>
       </c>
       <c r="H2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="I2" t="s">
-        <v>530</v>
+        <v>576</v>
       </c>
       <c r="J2" t="s">
-        <v>531</v>
+        <v>577</v>
       </c>
       <c r="K2" t="s">
-        <v>532</v>
+        <v>578</v>
       </c>
       <c r="L2" t="s">
-        <v>533</v>
+        <v>579</v>
       </c>
       <c r="M2" t="s">
-        <v>534</v>
+        <v>580</v>
       </c>
       <c r="N2" t="s">
-        <v>535</v>
+        <v>581</v>
       </c>
       <c r="O2" t="s">
-        <v>536</v>
+        <v>582</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>537</v>
+        <v>583</v>
       </c>
       <c r="C3" t="s">
-        <v>538</v>
+        <v>584</v>
       </c>
       <c r="D3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E3" t="s">
-        <v>539</v>
+        <v>585</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>540</v>
+        <v>586</v>
       </c>
       <c r="G3" t="s">
-        <v>541</v>
+        <v>587</v>
       </c>
       <c r="H3" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="I3" t="s">
-        <v>530</v>
+        <v>576</v>
       </c>
       <c r="K3" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="N3" t="s">
-        <v>542</v>
+        <v>588</v>
       </c>
       <c r="O3" t="s">
-        <v>543</v>
+        <v>589</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>544</v>
+        <v>590</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>545</v>
+        <v>591</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>510</v>
+        <v>556</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>546</v>
+        <v>592</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>513</v>
+        <v>559</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>547</v>
+        <v>593</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>548</v>
+        <v>594</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>549</v>
+        <v>595</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>477</v>
+        <v>503</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>550</v>
+        <v>596</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>551</v>
+        <v>597</v>
       </c>
       <c r="C2" t="s">
-        <v>552</v>
+        <v>598</v>
       </c>
       <c r="D2" t="s">
-        <v>553</v>
+        <v>599</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>554</v>
+        <v>600</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>494</v>
+        <v>540</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>555</v>
+        <v>601</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>556</v>
+        <v>602</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>557</v>
+        <v>603</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>558</v>
+        <v>604</v>
       </c>
       <c r="C2" t="s">
-        <v>559</v>
+        <v>605</v>
       </c>
       <c r="D2" t="s">
-        <v>560</v>
+        <v>606</v>
       </c>
       <c r="E2" t="s">
-        <v>561</v>
+        <v>607</v>
       </c>
       <c r="F2" t="s">
-        <v>562</v>
+        <v>608</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E20"/>
+  <dimension ref="A1:J13"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E17" sqref="E17"/>
+      <selection activeCell="I13" sqref="I13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>478</v>
+        <v>502</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>477</v>
+        <v>503</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>479</v>
+        <v>504</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>54</v>
+        <v>505</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>609</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C2" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-        <v>564</v>
+        <v>610</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>611</v>
+      </c>
+      <c r="J2" t="s">
+        <v>122</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C3" t="s">
-        <v>565</v>
-[...2 lines deleted...]
-        <v>566</v>
+        <v>612</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>613</v>
+      </c>
+      <c r="J3" t="s">
+        <v>122</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>487</v>
+        <v>514</v>
       </c>
       <c r="C4" t="s">
-        <v>567</v>
-[...2 lines deleted...]
-        <v>568</v>
+        <v>614</v>
+      </c>
+      <c r="H4" t="s">
+        <v>615</v>
+      </c>
+      <c r="J4" t="s">
+        <v>122</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C5" t="s">
-        <v>569</v>
-[...2 lines deleted...]
-        <v>570</v>
+        <v>616</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>617</v>
+      </c>
+      <c r="J5" t="s">
+        <v>122</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>487</v>
+        <v>514</v>
       </c>
       <c r="C6" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-        <v>572</v>
+        <v>618</v>
+      </c>
+      <c r="H6" t="s">
+        <v>619</v>
+      </c>
+      <c r="J6" t="s">
+        <v>122</v>
       </c>
     </row>
-    <row r="7" spans="1:5">
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>487</v>
+        <v>514</v>
       </c>
       <c r="C7" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-        <v>574</v>
+        <v>620</v>
+      </c>
+      <c r="H7" t="s">
+        <v>621</v>
+      </c>
+      <c r="J7" t="s">
+        <v>122</v>
       </c>
     </row>
-    <row r="8" spans="1:5">
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>487</v>
+        <v>514</v>
       </c>
       <c r="C8" t="s">
-        <v>575</v>
-[...2 lines deleted...]
-        <v>576</v>
+        <v>622</v>
+      </c>
+      <c r="H8" t="s">
+        <v>623</v>
+      </c>
+      <c r="J8" t="s">
+        <v>122</v>
       </c>
     </row>
-    <row r="9" spans="1:5">
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>487</v>
+        <v>514</v>
       </c>
       <c r="C9" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>624</v>
+      </c>
+      <c r="H9" t="s">
+        <v>625</v>
+      </c>
+      <c r="J9" t="s">
+        <v>122</v>
       </c>
     </row>
-    <row r="10" spans="1:5">
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>487</v>
+        <v>514</v>
       </c>
       <c r="C10" t="s">
-        <v>579</v>
-[...2 lines deleted...]
-        <v>580</v>
+        <v>626</v>
+      </c>
+      <c r="H10" t="s">
+        <v>627</v>
+      </c>
+      <c r="J10" t="s">
+        <v>122</v>
       </c>
     </row>
-    <row r="11" spans="1:5">
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>487</v>
+        <v>514</v>
       </c>
       <c r="C11" t="s">
-        <v>581</v>
-[...2 lines deleted...]
-        <v>582</v>
+        <v>628</v>
+      </c>
+      <c r="H11" t="s">
+        <v>629</v>
+      </c>
+      <c r="J11" t="s">
+        <v>122</v>
       </c>
     </row>
-    <row r="12" spans="1:5">
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>487</v>
+        <v>514</v>
       </c>
       <c r="C12" t="s">
-        <v>583</v>
-[...2 lines deleted...]
-        <v>584</v>
+        <v>630</v>
+      </c>
+      <c r="H12" t="s">
+        <v>631</v>
+      </c>
+      <c r="J12" t="s">
+        <v>122</v>
       </c>
     </row>
-    <row r="13" spans="1:5">
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C13" t="s">
-        <v>585</v>
-[...100 lines deleted...]
-        <v>492</v>
+        <v>632</v>
+      </c>
+      <c r="I13" s="4" t="s">
+        <v>633</v>
+      </c>
+      <c r="J13" t="s">
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...6 lines deleted...]
-    <hyperlink ref="E17" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I13" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>