--- v0 (2026-09-24)
+++ v1 (2026-10-25)
@@ -1,97 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="376">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="432">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -132,66 +143,213 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
+  </si>
+  <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Ibalizumab</t>
   </si>
   <si>
     <t>Trogarzo</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
+    <t>mAb (Monoclonal antibody)</t>
+  </si>
+  <si>
     <t>mAb targeting gp120-CD4 complex</t>
+  </si>
+  <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
   </si>
   <si>
     <t>Ibalizumab (ibalizumab-uiyk; TMB-355; TNX-355) is a first-in-class humanised IgG4 monoclonal antibody indicated for use in heavily treatment experienced individuals with multidrug-resistant HIV-1 infection. Ibalizumab functions as a post-attachment inhibitor, specifically disrupting HIV-1 viral entry into CD4 cells through targeting of the gp120-CD4 complex. It binds to an epitope within domain 2 of the CD4 receptor, preventing the conformational changes necessary for co-receptor binding and subsequent fusion. Notably, Ibalizumab's binding site is distinct from both the gp120 and MHC-II binding regions, ensuring that it does not disrupt MHC-II mediated immune function. Additionally, Ibalizumab also acts to directly inhibit HIV-1 induced syncytium formation, further limiting viral spread.</t>
   </si>
   <si>
     <t>Ibalizumab-uiyk (TROGARZO) 300mg/2mL (delivers 1.33ml) intravenous injection was approved for the treatment of heavily treated, multi-drug resistant HIV-1 infection in combination with other antiretroviral therapies. TROGARZO is currently approved only in the United States of America. Ibalizumab-uiyk (TROGARZO) was initially approved in the European Union, but later it was withdrawn from the EU market by the Marketing Authorization Holder for commercial reasons.</t>
   </si>
   <si>
     <t>Ibalizumab-uiyk (TROGARZO) 300 mg/2 mL vial has received the Orphan Drug designation from the US FDA.  Authorized for use in salvage regimens combined with OBR in heavily treated patients with MDR ( available only in USA)</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB12698</t>
   </si>
   <si>
     <t>Intravenous</t>
   </si>
   <si>
     <t>Recombinant humanized monoclonal antibody</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
@@ -295,53 +453,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -359,50 +514,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>TMB-202</t>
   </si>
   <si>
     <t>NCT00784147</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT00784147</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>TaiMed Biologics Inc.</t>
   </si>
   <si>
     <t>The investigational product, ibalizumab, is a humanized IgG4 monoclonal antibody administered via intravenous infusion at 800 mg every 2 weeks or at 2000 mg every 4 weeks. In addition to study drug, all patients will receive an optimized background regimen (OBR), which is a standard-of-care regimen selected by the investigator prior to randomization that is comprised of 2-4 antiretroviral agents. These agents must have been approved by the local regulatory agency or be available through expanded-access programs for treatment of human immunodeficiency virus (HIV).</t>
   </si>
   <si>
     <t>Dose-Response Study of Ibalizumab (Monoclonal Antibody) Plus Optimized Background Regimen in Patients With HIV-1</t>
   </si>
@@ -1184,66 +1342,78 @@
   <si>
     <t>Ibalizumab was initially developed by Biogen. In the late 1990s, Tanox acquired the exclusive global rights. Subsequently, Genentech acquired Tanox inheriting the ibalizumab license and later partnering with TaiMed Biologics. In 2012, TaiMed contracted WuXi PharmaTech to manufacture ibalizumab. Finally, in 2016, TaiMed established a collaboration with Theratechnologies for commercialization.</t>
   </si>
   <si>
     <t>https://www.taimedbiologics.com/</t>
   </si>
   <si>
     <t>Taiwan</t>
   </si>
   <si>
     <t>TaiMed Biologics is a highly specialized biopharmaceutical company headquartered in Taiwan that focuses on the development and commercialization of HIV therapeutics. TaiMed was originally founded in Sep 2007 after securing an exclusive license agreement with Genentech for the anti-cd4 antibody Ibalizumab (TMB-355). In March 2018, TMB-355 was approved by the U.S FDA under the brand name Trogarzo®.</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Chahine EB, Durham SH. Ibalizumab: The First Monoclonal Antibody for the Treatment of HIV-1 Infection. Annals of Pharmacotherapy. 2021;55(2):230-239. DOI:&lt;a href="https://doi.org/10.1177/1060028020942218" rel="noopener noreferrer" target="_blank"&gt;10.1177/1060028020942218&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h3&gt;Objective:&lt;/h3&gt;&lt;p&gt;To review the efficacy and safety of ibalizumab (IBA) in the treatment of HIV-1 infection.&lt;/p&gt;&lt;h3&gt;Data Sources:&lt;/h3&gt;&lt;p&gt;A literature search was performed using PubMed and Google Scholar (2010 to mid-June 2020) with the search terms&amp;nbsp;&lt;em&gt;TMB-355, TNX-355&lt;/em&gt;, and&amp;nbsp;&lt;em&gt;ibalizumab&lt;/em&gt;. Other resources included abstracts presented at recent conferences and the manufacturer’s website and prescribing information.&lt;/p&gt;&lt;h3&gt;Study Selection and Data Extraction:&lt;/h3&gt;&lt;p&gt;All relevant English-language articles of studies assessing the efficacy and safety of IBA were included.&lt;/p&gt;&lt;h3&gt;Data Synthesis:&lt;/h3&gt;&lt;p&gt;IBA is a monoclonal antibody that blocks HIV-1 from infecting CD4+ T cells. IBA is approved by the Food and Drug Administration, in combination with other antiretrovirals (ARVs), for the treatment of HIV-1 infection in heavily treatment-experienced adults with multidrug-resistant (MDR) HIV-1 infection failing their current ARVs. IBA demonstrated significant and sustained antiviral activity in patients with MDR HIV-1 infection who had advanced disease and limited treatment options. It carries a warning regarding the development of immune reconstitution inflammatory syndrome. Common adverse reactions include diarrhea, dizziness, nausea, and rash.&lt;/p&gt;&lt;h3&gt;Relevance to Patient Care and Clinical Practice:&lt;/h3&gt;&lt;p&gt;IBA represents an attractive option for treatment-experienced adults with advanced HIV-1 infection who are no longer able to achieve viral suppression on oral ARV therapy alone and who are able to adhere to an infusion therapy every 2 weeks. As with other biologics, there is a potential for the development of antibodies to IBA that can compromise its efficacy and safety.&lt;/p&gt;&lt;h3&gt;Conclusion:&lt;/h3&gt;&lt;p&gt;IBA provides a needed treatment option to achieve and maintain viral suppression in heavily treatment-experienced adults with MDR HIV-1 infection.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1177/1060028020942218</t>
+  </si>
+  <si>
     <t>&lt;p&gt;Bettiker, Robert L.a; Koren, David E.d; Jacobson, Jeffrey M.a,b,c. Ibalizumab. Current Opinion in HIV and AIDS 13(4):p 354-358, July 2018. DOI: &lt;a href="https://doi.org/10.1097/COH.0000000000000473" rel="noopener noreferrer" target="_blank"&gt;10.1097/COH.0000000000000473&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h3&gt;&lt;strong&gt;Purpose of review&amp;nbsp;&lt;/strong&gt;&lt;/h3&gt;&lt;p&gt;Antiretroviral options for patients infected with multiclass resistant HIV-1 warrant the development of new agents with unique mechanisms of action and modes of delivery. Here we review one such agent, ibalizumab, a parenteral CD4 postattachment inhibitor that has demonstrated efficacy as part of combination antiretroviral therapy in the treatment of HIV-1.&lt;/p&gt;&lt;h3&gt;&lt;strong&gt;Recent findings&amp;nbsp;&lt;/strong&gt;&lt;/h3&gt;&lt;p&gt;In a phase III clinical trial in HIV-infected participants with multiclass antiretroviral drug resistance, the intravenous administration of ibalizumab led to declines in plasma HIV-1 RNA more than 0.5 log in 83% of participants at 1 week. An optimized background antiretroviral regimen was then added, and plasma HIV-1 RNA became less than 50 copies/ml in 43% of participants at 24 weeks. Adverse effects of ibalizumab were uncommon and generally low grade. Ibalizumab was approved by the US Food and Drug Administration on March 16, 2018, under the trade name Trogarzo.&lt;/p&gt;&lt;h3&gt;&lt;strong&gt;Summary&amp;nbsp;&lt;/strong&gt;&lt;/h3&gt;&lt;p&gt;Ibalizumab has demonstrated both safety and efficacy in the treatment of HIV-1 infection. Its primary use will be in the setting of multidrug resistant virus as part of combination antiretroviral therapy. Further enhancements of ibalizumab to prolong its clearance and broaden its activity are in development.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1097/COH.0000000000000473</t>
+  </si>
+  <si>
     <t>FDA PRODUCT QUALITY REVIEW(S) - IBALIZUMAB</t>
   </si>
   <si>
     <t>https://www.accessdata.fda.gov/drugsatfda_docs/nda/2018/761065Orig1s000ChemR.pdf</t>
   </si>
   <si>
     <t>FDA PRODUCT SUMMARY REVIEW - IBALIZUMAB</t>
   </si>
   <si>
     <t>https://www.accessdata.fda.gov/drugsatfda_docs/nda/2018/761065Orig1s000SumR.pdf</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1283,51 +1453,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1575,134 +1745,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00784147" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03913195" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02707861" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01292174" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02475629" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/LgyFhzeqiwZKMogULScUV4lpu48wkuYHN1g0xOwN.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/nda/2018/761065Orig1s000ChemR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/nda/2018/761065Orig1s000SumR.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/1060028020942218" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/COH.0000000000000473" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/nda/2018/761065Orig1s000ChemR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/nda/2018/761065Orig1s000SumR.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1731,162 +1955,379 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
-    </row>
-    <row r="2" spans="1:36">
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="D2" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="F2" t="s">
-        <v>39</v>
+        <v>89</v>
       </c>
       <c r="G2" t="s">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="H2" t="s">
-        <v>41</v>
-[...11 lines deleted...]
-        <v>45</v>
+        <v>91</v>
+      </c>
+      <c r="J2" t="s">
+        <v>92</v>
+      </c>
+      <c r="K2" t="s">
+        <v>93</v>
+      </c>
+      <c r="L2" t="s">
+        <v>94</v>
       </c>
       <c r="P2" t="s">
-        <v>46</v>
+        <v>95</v>
       </c>
       <c r="Q2" t="s">
-        <v>46</v>
+        <v>96</v>
       </c>
       <c r="R2" t="s">
-        <v>46</v>
+        <v>97</v>
       </c>
       <c r="S2" t="s">
-        <v>47</v>
+        <v>98</v>
       </c>
       <c r="T2" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="U2" t="s">
-        <v>49</v>
+        <v>98</v>
       </c>
       <c r="V2" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
       <c r="W2" t="s">
-        <v>51</v>
+        <v>100</v>
       </c>
       <c r="X2" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>101</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>102</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>103</v>
       </c>
       <c r="AA2" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>57</v>
+        <v>104</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>105</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>106</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>107</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>109</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ6"/>
   <sheetViews>
@@ -1930,697 +2371,712 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>110</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>60</v>
+        <v>112</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>61</v>
+        <v>113</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>62</v>
+        <v>114</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>64</v>
+        <v>116</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>117</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>66</v>
+        <v>118</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>67</v>
+        <v>119</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>70</v>
+        <v>122</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>71</v>
+        <v>123</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>72</v>
+        <v>124</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>73</v>
+        <v>125</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>74</v>
+        <v>126</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>75</v>
+        <v>127</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>76</v>
+        <v>128</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>77</v>
+        <v>129</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>78</v>
+        <v>130</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>79</v>
+        <v>131</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>80</v>
+        <v>132</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>81</v>
+        <v>133</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>82</v>
+        <v>134</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>83</v>
+        <v>135</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>84</v>
+        <v>136</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>85</v>
+        <v>137</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>86</v>
+        <v>138</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>87</v>
+        <v>139</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>88</v>
+        <v>140</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>89</v>
+        <v>141</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>90</v>
+        <v>142</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>91</v>
+        <v>143</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>92</v>
+        <v>144</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>93</v>
+        <v>145</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>94</v>
+        <v>146</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>95</v>
+        <v>147</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>96</v>
+        <v>148</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>97</v>
+        <v>149</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>98</v>
+        <v>150</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>99</v>
+        <v>151</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>100</v>
+        <v>152</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>101</v>
+        <v>153</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>102</v>
+        <v>154</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>103</v>
+        <v>155</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>104</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>156</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>105</v>
+        <v>157</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>106</v>
+        <v>158</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>108</v>
+        <v>160</v>
       </c>
       <c r="C2" t="s">
-        <v>109</v>
+        <v>161</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>110</v>
+        <v>162</v>
       </c>
       <c r="E2" t="s">
-        <v>111</v>
+        <v>163</v>
       </c>
       <c r="F2" t="s">
-        <v>112</v>
+        <v>164</v>
       </c>
       <c r="G2" t="s">
+        <v>165</v>
+      </c>
+      <c r="H2" t="s">
+        <v>166</v>
+      </c>
+      <c r="I2" t="s">
+        <v>167</v>
+      </c>
+      <c r="J2" t="s">
+        <v>168</v>
+      </c>
+      <c r="M2" t="s">
+        <v>86</v>
+      </c>
+      <c r="O2" t="s">
+        <v>86</v>
+      </c>
+      <c r="X2" t="s">
+        <v>169</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>170</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>171</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>171</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>172</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>173</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>174</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>174</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>174</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>175</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP2">
         <v>113</v>
       </c>
-      <c r="H2" t="s">
-[...51 lines deleted...]
-        <v>113</v>
+      <c r="AQ2" t="s">
+        <v>177</v>
       </c>
       <c r="AR2" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>178</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>179</v>
       </c>
       <c r="AU2" t="s">
-        <v>127</v>
+        <v>180</v>
       </c>
       <c r="AV2" t="s">
-        <v>128</v>
+        <v>181</v>
       </c>
       <c r="AW2" t="s">
-        <v>129</v>
+        <v>96</v>
       </c>
       <c r="AX2" t="s">
-        <v>44</v>
+        <v>182</v>
       </c>
       <c r="AY2" t="s">
-        <v>130</v>
+        <v>105</v>
       </c>
       <c r="AZ2" t="s">
-        <v>53</v>
+        <v>104</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>131</v>
+        <v>183</v>
       </c>
       <c r="C3" t="s">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>133</v>
+        <v>185</v>
       </c>
       <c r="E3" t="s">
-        <v>134</v>
+        <v>186</v>
       </c>
       <c r="F3" t="s">
-        <v>112</v>
+        <v>164</v>
       </c>
       <c r="G3" t="s">
-        <v>113</v>
+        <v>165</v>
       </c>
       <c r="H3" t="s">
-        <v>135</v>
+        <v>187</v>
       </c>
       <c r="I3" t="s">
-        <v>136</v>
+        <v>188</v>
       </c>
       <c r="M3" t="s">
-        <v>137</v>
+        <v>189</v>
       </c>
       <c r="X3" t="s">
-        <v>138</v>
+        <v>190</v>
       </c>
       <c r="Y3" t="s">
-        <v>139</v>
+        <v>191</v>
       </c>
       <c r="AB3" t="s">
-        <v>140</v>
+        <v>192</v>
       </c>
       <c r="AC3" t="s">
-        <v>141</v>
+        <v>193</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>172</v>
       </c>
       <c r="AE3" t="s">
-        <v>120</v>
+        <v>173</v>
       </c>
       <c r="AF3" t="s">
-        <v>121</v>
+        <v>174</v>
       </c>
       <c r="AG3" t="s">
-        <v>122</v>
+        <v>174</v>
       </c>
       <c r="AH3" t="s">
-        <v>122</v>
+        <v>194</v>
       </c>
       <c r="AI3" t="s">
-        <v>142</v>
-[...7 lines deleted...]
-      <c r="AQ3">
+        <v>195</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP3">
         <v>46</v>
       </c>
-      <c r="AS3" t="s">
-        <v>144</v>
+      <c r="AR3" t="s">
+        <v>196</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>197</v>
       </c>
       <c r="AU3" t="s">
-        <v>145</v>
+        <v>198</v>
       </c>
       <c r="AV3" t="s">
-        <v>146</v>
+        <v>199</v>
       </c>
       <c r="AW3" t="s">
-        <v>147</v>
+        <v>200</v>
       </c>
       <c r="AX3" t="s">
-        <v>148</v>
+        <v>182</v>
       </c>
       <c r="AY3" t="s">
-        <v>130</v>
+        <v>105</v>
       </c>
       <c r="AZ3" t="s">
-        <v>53</v>
+        <v>104</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>149</v>
+        <v>201</v>
       </c>
       <c r="C4" t="s">
-        <v>150</v>
+        <v>202</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>151</v>
+        <v>203</v>
       </c>
       <c r="E4" t="s">
-        <v>134</v>
+        <v>186</v>
       </c>
       <c r="F4" t="s">
-        <v>112</v>
+        <v>164</v>
       </c>
       <c r="G4" t="s">
-        <v>113</v>
+        <v>165</v>
       </c>
       <c r="H4" t="s">
-        <v>152</v>
+        <v>204</v>
       </c>
       <c r="I4" t="s">
-        <v>153</v>
+        <v>205</v>
       </c>
       <c r="J4" t="s">
-        <v>116</v>
+        <v>168</v>
       </c>
       <c r="M4" t="s">
-        <v>154</v>
+        <v>206</v>
       </c>
       <c r="O4" t="s">
-        <v>155</v>
+        <v>207</v>
       </c>
       <c r="X4" t="s">
-        <v>156</v>
+        <v>208</v>
       </c>
       <c r="Y4" t="s">
-        <v>157</v>
+        <v>209</v>
       </c>
       <c r="AB4" t="s">
-        <v>158</v>
+        <v>210</v>
       </c>
       <c r="AC4" t="s">
-        <v>158</v>
+        <v>210</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>172</v>
       </c>
       <c r="AE4" t="s">
-        <v>120</v>
+        <v>173</v>
       </c>
       <c r="AF4" t="s">
-        <v>121</v>
+        <v>174</v>
       </c>
       <c r="AG4" t="s">
-        <v>122</v>
+        <v>174</v>
       </c>
       <c r="AH4" t="s">
-        <v>122</v>
+        <v>174</v>
       </c>
       <c r="AI4" t="s">
-        <v>122</v>
+        <v>211</v>
       </c>
       <c r="AJ4" t="s">
-        <v>159</v>
-[...7 lines deleted...]
-      <c r="AQ4">
+        <v>104</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP4">
         <v>79</v>
       </c>
-      <c r="AS4" t="s">
-        <v>126</v>
+      <c r="AR4" t="s">
+        <v>178</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>197</v>
       </c>
       <c r="AU4" t="s">
-        <v>145</v>
+        <v>198</v>
       </c>
       <c r="AV4" t="s">
-        <v>146</v>
+        <v>181</v>
       </c>
       <c r="AW4" t="s">
-        <v>129</v>
+        <v>96</v>
       </c>
       <c r="AX4" t="s">
-        <v>44</v>
+        <v>182</v>
       </c>
       <c r="AY4" t="s">
-        <v>130</v>
+        <v>105</v>
       </c>
       <c r="AZ4" t="s">
-        <v>53</v>
+        <v>104</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>160</v>
+        <v>212</v>
       </c>
       <c r="C5" t="s">
-        <v>161</v>
+        <v>213</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>162</v>
+        <v>214</v>
       </c>
       <c r="E5" t="s">
-        <v>163</v>
+        <v>215</v>
       </c>
       <c r="F5" t="s">
-        <v>112</v>
+        <v>164</v>
       </c>
       <c r="G5" t="s">
-        <v>113</v>
+        <v>165</v>
       </c>
       <c r="H5" t="s">
-        <v>164</v>
+        <v>216</v>
       </c>
       <c r="I5" t="s">
-        <v>165</v>
+        <v>217</v>
       </c>
       <c r="J5" t="s">
-        <v>166</v>
+        <v>218</v>
       </c>
       <c r="M5" t="s">
-        <v>167</v>
+        <v>219</v>
       </c>
       <c r="O5" t="s">
-        <v>167</v>
+        <v>219</v>
       </c>
       <c r="Q5" t="s">
-        <v>167</v>
+        <v>219</v>
       </c>
       <c r="X5" t="s">
-        <v>168</v>
+        <v>220</v>
       </c>
       <c r="Y5" t="s">
-        <v>169</v>
+        <v>221</v>
       </c>
       <c r="AB5" t="s">
-        <v>170</v>
+        <v>222</v>
       </c>
       <c r="AC5" t="s">
-        <v>170</v>
+        <v>222</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>223</v>
       </c>
       <c r="AE5" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="AF5" t="s">
-        <v>121</v>
+        <v>174</v>
       </c>
       <c r="AG5" t="s">
-        <v>122</v>
+        <v>174</v>
       </c>
       <c r="AH5" t="s">
-        <v>122</v>
+        <v>194</v>
       </c>
       <c r="AI5" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>172</v>
+        <v>224</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>225</v>
       </c>
       <c r="AM5" t="s">
-        <v>173</v>
-[...7 lines deleted...]
-      <c r="AQ5">
+        <v>104</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP5">
         <v>25</v>
       </c>
+      <c r="AQ5" t="s">
+        <v>177</v>
+      </c>
       <c r="AR5" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>178</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>179</v>
       </c>
       <c r="AU5" t="s">
-        <v>127</v>
+        <v>180</v>
       </c>
       <c r="AV5" t="s">
-        <v>128</v>
+        <v>226</v>
       </c>
       <c r="AW5" t="s">
-        <v>174</v>
+        <v>227</v>
       </c>
       <c r="AX5" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="AY5" t="s">
-        <v>130</v>
+        <v>228</v>
       </c>
       <c r="AZ5" t="s">
-        <v>176</v>
+        <v>104</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
-        <v>177</v>
+        <v>229</v>
       </c>
       <c r="C6" t="s">
-        <v>178</v>
+        <v>230</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>179</v>
+        <v>231</v>
       </c>
       <c r="E6" t="s">
-        <v>134</v>
+        <v>186</v>
       </c>
       <c r="F6" t="s">
-        <v>112</v>
+        <v>164</v>
       </c>
       <c r="G6" t="s">
-        <v>113</v>
+        <v>165</v>
       </c>
       <c r="H6" t="s">
-        <v>180</v>
+        <v>232</v>
       </c>
       <c r="I6" t="s">
-        <v>181</v>
+        <v>233</v>
       </c>
       <c r="J6" t="s">
-        <v>116</v>
+        <v>168</v>
       </c>
       <c r="M6" t="s">
-        <v>154</v>
+        <v>206</v>
       </c>
       <c r="O6" t="s">
+        <v>234</v>
+      </c>
+      <c r="X6" t="s">
+        <v>235</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>236</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>238</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>172</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>173</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>174</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>174</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>174</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>239</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>104</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>176</v>
+      </c>
+      <c r="AP6">
+        <v>40</v>
+      </c>
+      <c r="AR6" t="s">
+        <v>240</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>197</v>
+      </c>
+      <c r="AU6" t="s">
+        <v>198</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>199</v>
+      </c>
+      <c r="AW6" t="s">
+        <v>96</v>
+      </c>
+      <c r="AX6" t="s">
         <v>182</v>
       </c>
-      <c r="X6" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AY6" t="s">
-        <v>130</v>
+        <v>105</v>
       </c>
       <c r="AZ6" t="s">
-        <v>53</v>
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -2628,75 +3084,75 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>189</v>
+        <v>241</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>190</v>
+        <v>242</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>191</v>
+        <v>243</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>192</v>
+        <v>244</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>193</v>
+        <v>245</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>194</v>
+        <v>246</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>195</v>
+        <v>247</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>60</v>
+        <v>112</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S32"/>
   <sheetViews>
@@ -2707,2128 +3163,2137 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>110</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>196</v>
+        <v>248</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>197</v>
+        <v>249</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>198</v>
+        <v>250</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>199</v>
+        <v>251</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>200</v>
+        <v>252</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>202</v>
+        <v>254</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>203</v>
+        <v>255</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>204</v>
+        <v>256</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>205</v>
+        <v>257</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>206</v>
+        <v>258</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>207</v>
+        <v>259</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>208</v>
+        <v>260</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>209</v>
+        <v>261</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>210</v>
+        <v>262</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>211</v>
+        <v>263</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>212</v>
+        <v>264</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D2" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="E2" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F2" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="G2" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="H2" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="I2" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="J2" t="s">
-        <v>216</v>
+        <v>268</v>
       </c>
       <c r="K2" t="s">
-        <v>217</v>
+        <v>269</v>
       </c>
       <c r="M2" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="N2" s="5" t="s">
         <v>218</v>
       </c>
-      <c r="N2" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O2" t="s">
-        <v>219</v>
+        <v>271</v>
       </c>
       <c r="P2">
         <v>42799.0</v>
       </c>
       <c r="Q2">
         <v>43165.0</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C3" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D3" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="E3" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F3" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="G3" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="H3" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="I3" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="J3" t="s">
-        <v>220</v>
+        <v>272</v>
       </c>
       <c r="K3" t="s">
-        <v>221</v>
+        <v>273</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>222</v>
+        <v>274</v>
       </c>
       <c r="N3" s="5" t="s">
-        <v>223</v>
+        <v>275</v>
       </c>
       <c r="O3" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="Q3" t="s">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="R3" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C4" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D4" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="E4" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F4" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="G4" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="H4" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="I4" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="J4" t="s">
-        <v>227</v>
+        <v>279</v>
       </c>
       <c r="K4" t="s">
-        <v>228</v>
+        <v>280</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>229</v>
+        <v>281</v>
       </c>
       <c r="N4" s="5" t="s">
-        <v>230</v>
+        <v>282</v>
       </c>
       <c r="O4" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="Q4" t="s">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="R4" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C5" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D5" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="E5" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F5" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="G5" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="H5" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="I5" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="J5" t="s">
-        <v>231</v>
+        <v>283</v>
       </c>
       <c r="K5" t="s">
-        <v>232</v>
+        <v>284</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>233</v>
+        <v>285</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>234</v>
+        <v>286</v>
       </c>
       <c r="O5" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="Q5" t="s">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="R5" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C6" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D6" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="E6" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F6" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="G6" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="H6" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="I6" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="J6" t="s">
-        <v>235</v>
+        <v>287</v>
       </c>
       <c r="K6" t="s">
-        <v>236</v>
+        <v>288</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>237</v>
+        <v>289</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>238</v>
+        <v>290</v>
       </c>
       <c r="O6" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="Q6" t="s">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="R6" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C7" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D7" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="E7" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F7" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="G7" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="H7" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="I7" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="J7" t="s">
-        <v>239</v>
+        <v>291</v>
       </c>
       <c r="K7" t="s">
-        <v>240</v>
+        <v>292</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>241</v>
+        <v>293</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>242</v>
+        <v>294</v>
       </c>
       <c r="O7" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="Q7" t="s">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="R7" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C8" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D8" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="E8" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F8" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="G8" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="H8" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="I8" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="J8" t="s">
-        <v>243</v>
+        <v>295</v>
       </c>
       <c r="K8" t="s">
-        <v>244</v>
+        <v>296</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>245</v>
+        <v>297</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>246</v>
+        <v>298</v>
       </c>
       <c r="O8" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="Q8" t="s">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="R8" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C9" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D9" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="E9" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F9" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="G9" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="H9" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="I9" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="J9" t="s">
-        <v>247</v>
+        <v>299</v>
       </c>
       <c r="K9" t="s">
-        <v>248</v>
+        <v>300</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>249</v>
+        <v>301</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>250</v>
+        <v>302</v>
       </c>
       <c r="O9" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="Q9" t="s">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="R9" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C10" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D10" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="E10" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F10" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="G10" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="H10" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="I10" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="J10" t="s">
-        <v>243</v>
+        <v>295</v>
       </c>
       <c r="K10" t="s">
-        <v>244</v>
+        <v>296</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>251</v>
+        <v>303</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>252</v>
+        <v>304</v>
       </c>
       <c r="O10" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="Q10" t="s">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="R10" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C11" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D11" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="E11" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F11" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="G11" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="H11" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="I11" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="J11" t="s">
-        <v>253</v>
+        <v>305</v>
       </c>
       <c r="K11" t="s">
-        <v>254</v>
+        <v>306</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>255</v>
+        <v>307</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>256</v>
+        <v>308</v>
       </c>
       <c r="O11" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="Q11" t="s">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="R11" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C12" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D12" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F12" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="G12" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="H12" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="I12" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="J12" t="s">
-        <v>257</v>
+        <v>309</v>
       </c>
       <c r="K12" t="s">
-        <v>258</v>
+        <v>310</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>259</v>
+        <v>311</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>260</v>
+        <v>312</v>
       </c>
       <c r="O12" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="Q12" t="s">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="R12" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C13" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D13" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F13" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="G13" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="H13" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="I13" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="J13" t="s">
-        <v>243</v>
+        <v>295</v>
       </c>
       <c r="K13" t="s">
-        <v>244</v>
+        <v>296</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>261</v>
+        <v>313</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>262</v>
+        <v>314</v>
       </c>
       <c r="O13" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="Q13" t="s">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="R13" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C14" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D14" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F14" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="G14" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="H14" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="I14" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="J14" t="s">
-        <v>243</v>
+        <v>295</v>
       </c>
       <c r="K14" t="s">
-        <v>244</v>
+        <v>296</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>263</v>
+        <v>315</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>264</v>
+        <v>316</v>
       </c>
       <c r="O14" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="Q14" t="s">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="R14" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C15" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D15" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F15" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="G15" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="H15" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="I15" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="J15" t="s">
-        <v>243</v>
+        <v>295</v>
       </c>
       <c r="K15" t="s">
-        <v>244</v>
+        <v>296</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>265</v>
+        <v>317</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>266</v>
+        <v>318</v>
       </c>
       <c r="O15" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="Q15" t="s">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="R15" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C16" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D16" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F16" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="G16" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="H16" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="I16" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="J16" t="s">
-        <v>243</v>
+        <v>295</v>
       </c>
       <c r="K16" t="s">
-        <v>244</v>
+        <v>296</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>267</v>
+        <v>319</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>268</v>
+        <v>320</v>
       </c>
       <c r="O16" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="Q16" t="s">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="R16" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C17" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D17" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="E17" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F17" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="G17" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="H17" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="I17" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="J17" t="s">
-        <v>243</v>
+        <v>295</v>
       </c>
       <c r="K17" t="s">
-        <v>244</v>
+        <v>296</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>269</v>
+        <v>321</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>270</v>
+        <v>322</v>
       </c>
       <c r="O17" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="Q17" t="s">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="R17" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C18" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D18" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F18" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="G18" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="H18" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="I18" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="J18" t="s">
-        <v>271</v>
+        <v>323</v>
       </c>
       <c r="K18" t="s">
-        <v>272</v>
+        <v>324</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>273</v>
+        <v>325</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>274</v>
+        <v>326</v>
       </c>
       <c r="O18" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="Q18" t="s">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="R18" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C19" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D19" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="E19" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F19" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="G19" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="H19" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="I19" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="J19" t="s">
-        <v>275</v>
+        <v>327</v>
       </c>
       <c r="K19" t="s">
+        <v>328</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>329</v>
+      </c>
+      <c r="N19" s="5" t="s">
+        <v>330</v>
+      </c>
+      <c r="O19" t="s">
         <v>276</v>
       </c>
-      <c r="M19" s="5" t="s">
+      <c r="Q19" t="s">
         <v>277</v>
       </c>
-      <c r="N19" s="5" t="s">
+      <c r="R19" t="s">
         <v>278</v>
-      </c>
-[...7 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C20" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D20" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="E20" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F20" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="G20" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="H20" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="I20" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="J20" t="s">
-        <v>243</v>
+        <v>295</v>
       </c>
       <c r="K20" t="s">
-        <v>244</v>
+        <v>296</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>279</v>
+        <v>331</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>280</v>
+        <v>332</v>
       </c>
       <c r="O20" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="Q20" t="s">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="R20" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C21" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D21" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="E21" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F21" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="G21" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="H21" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="I21" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="J21" t="s">
-        <v>281</v>
+        <v>333</v>
       </c>
       <c r="K21" t="s">
-        <v>282</v>
+        <v>334</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>283</v>
+        <v>335</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>284</v>
+        <v>336</v>
       </c>
       <c r="O21" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="Q21" t="s">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="R21" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C22" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D22" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="E22" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F22" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="G22" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="H22" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="I22" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="J22" t="s">
-        <v>243</v>
+        <v>295</v>
       </c>
       <c r="K22" t="s">
-        <v>244</v>
+        <v>296</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>285</v>
+        <v>337</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>286</v>
+        <v>338</v>
       </c>
       <c r="O22" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="Q22" t="s">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="R22" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C23" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D23" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="E23" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F23" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="G23" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="H23" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="I23" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="J23" t="s">
-        <v>243</v>
+        <v>295</v>
       </c>
       <c r="K23" t="s">
-        <v>244</v>
+        <v>296</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>287</v>
+        <v>339</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>288</v>
+        <v>340</v>
       </c>
       <c r="O23" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="Q23" t="s">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="R23" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C24" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D24" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="E24" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F24" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="G24" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="H24" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="I24" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="J24" t="s">
-        <v>289</v>
+        <v>341</v>
       </c>
       <c r="K24" t="s">
-        <v>290</v>
+        <v>342</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>291</v>
+        <v>343</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>292</v>
+        <v>344</v>
       </c>
       <c r="O24" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="Q24" t="s">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="R24" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C25" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D25" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="E25" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F25" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="G25" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="H25" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="I25" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="J25" t="s">
-        <v>293</v>
+        <v>345</v>
       </c>
       <c r="K25" t="s">
-        <v>294</v>
+        <v>346</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>295</v>
+        <v>347</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>296</v>
+        <v>348</v>
       </c>
       <c r="O25" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="Q25" t="s">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="R25" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C26" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D26" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="E26" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F26" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="G26" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="H26" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="I26" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="J26" t="s">
-        <v>243</v>
+        <v>295</v>
       </c>
       <c r="K26" t="s">
-        <v>244</v>
+        <v>296</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>297</v>
+        <v>349</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>298</v>
+        <v>350</v>
       </c>
       <c r="O26" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="Q26" t="s">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="R26" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C27" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D27" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="E27" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F27" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="G27" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="H27" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="I27" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="J27" t="s">
-        <v>243</v>
+        <v>295</v>
       </c>
       <c r="K27" t="s">
-        <v>244</v>
+        <v>296</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>299</v>
+        <v>351</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>300</v>
+        <v>352</v>
       </c>
       <c r="O27" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="Q27" t="s">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="R27" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C28" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D28" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="E28" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F28" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="G28" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="H28" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="I28" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="J28" t="s">
-        <v>235</v>
+        <v>287</v>
       </c>
       <c r="K28" t="s">
-        <v>236</v>
+        <v>288</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>301</v>
+        <v>353</v>
       </c>
       <c r="N28" s="5" t="s">
-        <v>302</v>
+        <v>354</v>
       </c>
       <c r="O28" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="Q28" t="s">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="R28" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C29" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D29" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="E29" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F29" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="G29" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="H29" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="I29" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="J29" t="s">
-        <v>303</v>
+        <v>355</v>
       </c>
       <c r="K29" t="s">
-        <v>304</v>
+        <v>356</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>305</v>
+        <v>357</v>
       </c>
       <c r="N29" s="5" t="s">
-        <v>306</v>
+        <v>358</v>
       </c>
       <c r="O29" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="Q29" t="s">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="R29" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C30" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D30" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="E30" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F30" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="G30" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="H30" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="I30" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="J30" t="s">
-        <v>243</v>
+        <v>295</v>
       </c>
       <c r="K30" t="s">
-        <v>244</v>
+        <v>296</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>307</v>
+        <v>359</v>
       </c>
       <c r="N30" s="5" t="s">
-        <v>308</v>
+        <v>360</v>
       </c>
       <c r="O30" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="Q30" t="s">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="R30" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C31" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D31" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="E31" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F31" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="G31" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="H31" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="I31" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="J31" t="s">
-        <v>309</v>
+        <v>361</v>
       </c>
       <c r="K31" t="s">
-        <v>310</v>
+        <v>362</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>311</v>
+        <v>363</v>
       </c>
       <c r="N31" s="5" t="s">
-        <v>312</v>
+        <v>364</v>
       </c>
       <c r="O31" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="Q31" t="s">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="R31" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C32" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="D32" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="E32" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F32" t="s">
-        <v>53</v>
+        <v>105</v>
       </c>
       <c r="G32" t="s">
-        <v>52</v>
+        <v>104</v>
       </c>
       <c r="H32" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="I32" t="s">
-        <v>44</v>
+        <v>96</v>
       </c>
       <c r="J32" t="s">
-        <v>313</v>
+        <v>365</v>
       </c>
       <c r="K32" t="s">
-        <v>314</v>
+        <v>366</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>315</v>
+        <v>367</v>
       </c>
       <c r="N32" s="5" t="s">
-        <v>316</v>
+        <v>368</v>
       </c>
       <c r="O32" t="s">
-        <v>224</v>
+        <v>276</v>
       </c>
       <c r="Q32" t="s">
-        <v>225</v>
+        <v>277</v>
       </c>
       <c r="R32" t="s">
-        <v>226</v>
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>110</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>317</v>
+        <v>369</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>318</v>
+        <v>370</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>319</v>
+        <v>371</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>320</v>
+        <v>372</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>321</v>
+        <v>373</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>322</v>
+        <v>374</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>323</v>
+        <v>375</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>324</v>
+        <v>376</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>325</v>
+        <v>377</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>326</v>
+        <v>378</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>327</v>
+        <v>379</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>328</v>
+        <v>380</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>329</v>
+        <v>381</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>330</v>
+        <v>382</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>110</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>331</v>
+        <v>383</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>332</v>
+        <v>384</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>317</v>
+        <v>369</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>333</v>
+        <v>385</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>320</v>
+        <v>372</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>334</v>
+        <v>386</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>335</v>
+        <v>387</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>336</v>
+        <v>388</v>
       </c>
       <c r="C2" t="s">
-        <v>337</v>
+        <v>389</v>
       </c>
       <c r="D2" t="s">
-        <v>338</v>
+        <v>390</v>
       </c>
       <c r="E2" t="s">
-        <v>339</v>
+        <v>391</v>
       </c>
       <c r="F2" t="s">
-        <v>340</v>
+        <v>392</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>341</v>
+        <v>393</v>
       </c>
       <c r="I2" t="s">
-        <v>342</v>
+        <v>394</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>343</v>
+        <v>395</v>
       </c>
       <c r="C3" t="s">
-        <v>344</v>
+        <v>396</v>
       </c>
       <c r="D3" t="s">
-        <v>345</v>
+        <v>397</v>
       </c>
       <c r="E3" t="s">
-        <v>346</v>
+        <v>398</v>
       </c>
       <c r="F3" t="s">
-        <v>347</v>
+        <v>399</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>348</v>
+        <v>400</v>
       </c>
       <c r="I3" t="s">
-        <v>349</v>
+        <v>401</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>110</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>350</v>
+        <v>402</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>191</v>
+        <v>243</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>351</v>
+        <v>403</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>352</v>
+        <v>404</v>
       </c>
       <c r="C2" t="s">
-        <v>353</v>
+        <v>405</v>
       </c>
       <c r="D2" t="s">
-        <v>354</v>
+        <v>406</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>110</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>355</v>
+        <v>407</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>197</v>
+        <v>249</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>356</v>
+        <v>408</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>357</v>
+        <v>409</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>358</v>
+        <v>410</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>359</v>
+        <v>411</v>
       </c>
       <c r="C2" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="D2" t="s">
-        <v>360</v>
+        <v>412</v>
       </c>
       <c r="E2" t="s">
-        <v>361</v>
+        <v>413</v>
       </c>
       <c r="F2" t="s">
-        <v>362</v>
+        <v>414</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="C3" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="D3" t="s">
-        <v>363</v>
+        <v>415</v>
       </c>
       <c r="E3" t="s">
-        <v>364</v>
+        <v>416</v>
       </c>
       <c r="F3" t="s">
-        <v>365</v>
+        <v>417</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>110</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>190</v>
+        <v>242</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>191</v>
+        <v>243</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>192</v>
+        <v>244</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>193</v>
+        <v>245</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>194</v>
+        <v>246</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>195</v>
+        <v>247</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>60</v>
+        <v>112</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>366</v>
+        <v>418</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>367</v>
+        <v>419</v>
       </c>
       <c r="C2" t="s">
-        <v>368</v>
+        <v>420</v>
       </c>
       <c r="H2" t="s">
-        <v>369</v>
+        <v>421</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>422</v>
       </c>
       <c r="J2" t="s">
-        <v>122</v>
+        <v>174</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>367</v>
+        <v>419</v>
       </c>
       <c r="C3" t="s">
-        <v>370</v>
+        <v>423</v>
       </c>
       <c r="H3" t="s">
-        <v>371</v>
+        <v>424</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>425</v>
       </c>
       <c r="J3" t="s">
-        <v>122</v>
+        <v>174</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>60</v>
+        <v>112</v>
       </c>
       <c r="C4" t="s">
-        <v>372</v>
+        <v>426</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>373</v>
+        <v>427</v>
       </c>
       <c r="J4" t="s">
-        <v>122</v>
+        <v>174</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>60</v>
+        <v>112</v>
       </c>
       <c r="C5" t="s">
-        <v>374</v>
+        <v>428</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>375</v>
+        <v>429</v>
       </c>
       <c r="J5" t="s">
-        <v>122</v>
+        <v>174</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="I5" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>