--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -561,50 +561,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
@@ -664,53 +667,50 @@
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/TdK895fL4R1oGUgWvoXQLANweyGo1kS5PLhU3gdy.png</t>
   </si>
   <si>
     <t>Structure of GS-3242</t>
   </si>
   <si>
     <t>Gilead</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gilead Sciences, Inc.</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.gilead.com/</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc. is a leading American biopharmaceutical company headquartered in Foster City, California. Founded in 1987 by Michael L. Riordan, the company has grown into a global powerhouse in the development of antiviral drugs and has significantly expanded its presence in oncology and inflammatory diseases. In Feb 2026, Gilead announced its intention to acquire Arcellx for $7.8 billion.</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Arens, Y., &amp;amp; Gulick, R. M. (2025). Future options for long-acting HIV treatment and prevention. &lt;em&gt;Current Opinion in HIV and AIDS&lt;/em&gt;, &lt;em&gt;20&lt;/em&gt;(1), 39-47.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Purpose of review&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;The aim of this review was to describe future options for long-acting HIV treatment and preexposure prophylaxis (PrEP) regimens featuring both innovations with currently approved antiretrovirals and a profile of investigational agents in the pipeline.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Recent findings&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Newer formulations and modes of delivery for existing antiretroviral drugs and a number of investigational agents are under study for long-acting HIV treatment and PrEP. Regimens with weekly oral dosing for HIV treatment, monthly oral dosing for HIV PrEP, and injectable agents with longer dosing intervals (every 3 months or longer) for treatment and PrEP are in clinical development. Newer agents with novel mechanisms of action and newer modes of administration including vaginal rings, implants, patches, and rectal douches also are under investigation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Summary&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Despite the success of current antiretroviral therapy and PrEP with one-pill, once-daily regimens, there is a continuing need for new formulations, investigational agents, and novel modes of delivery to overcome barriers to implementation and ensure real-world effectiveness. Newer long-acting antiretroviral regimens for HIV treatment and PrEP using novel preparations and strategies will offer choice, enhance adherence, decrease toxicity, and improve patient and provider satisfaction.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
@@ -1920,79 +1920,80 @@
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R1"/>
+  <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R1"/>
+      <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>162</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>163</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>164</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>165</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>166</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>167</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2002,50 +2003,53 @@
         <v>169</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>170</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>171</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>172</v>
       </c>
       <c r="N1" s="5" t="s">
         <v>173</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>174</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>176</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>177</v>
+      </c>
+      <c r="S1" s="2" t="s">
+        <v>178</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2055,290 +2059,290 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>157</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>163</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="C2" t="s">
         <v>207</v>
       </c>
       <c r="D2" t="s">
         <v>208</v>
       </c>
       <c r="E2" t="s">
         <v>209</v>
       </c>
       <c r="F2" t="s">
         <v>210</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>