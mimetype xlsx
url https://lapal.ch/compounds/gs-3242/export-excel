--- v1 (2026-07-13)
+++ v2 (2026-08-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -352,85 +352,91 @@
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>GS-US-544-5905-05</t>
   </si>
   <si>
     <t>NCT07001319</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07001319</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
-    <t>Recruiting</t>
+    <t>Completed</t>
   </si>
   <si>
     <t>Gilead Sciences</t>
   </si>
   <si>
     <t>This study is part of a master study. The goal of master protocol (GS-US-544-5905, NCT05585307) is to learn how novel antiretrovirals (medicines that stop the virus from multiplying) affect the human immunodeficiency virus-1 (HIV-1) infection in people living with HIV (PWH).
 Substudy GS-US-544-5905-05 is to learn more about the study drug GS-3242 in PLHIV.  Participants will receive single dose of GS-3242 450 mg on Days 1 and 2 in the fasted condition. On day 11, they intiate SoC or Biktarvy</t>
   </si>
   <si>
     <t>Study of GS-3242 in Participants With HIV-1; Substudy-05</t>
   </si>
   <si>
     <t>United States of America, Thailand</t>
   </si>
   <si>
     <t>single oral dose 450mg on day1 and day2</t>
   </si>
   <si>
     <t>Biktarvy (bictegravir/emtricitabine/tenofovir alafenamide)</t>
   </si>
   <si>
     <t>Standard of Care examples: ABC/ DTG/3TC; DTG plus (TAF or TDF) plus (FTC or 3TC)</t>
   </si>
   <si>
     <t>2025-05-29</t>
   </si>
   <si>
-    <t>2026-01-22</t>
+    <t>2026-05-08</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>2027-02-01</t>
+  </si>
+  <si>
+    <t>2026-03-03</t>
+  </si>
+  <si>
+    <t>2026-04-16</t>
   </si>
   <si>
     <t>Adults, Cisgender women, Transgender women, Non-lactating individuals, Cisgender men, Transgender men, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 All Substudies:
 * Plasma human immunodeficiency virus-1 (HIV-1) ribonucleic acid (RNA) ≥ 5000 copies/mL but ≤ 400,000 copies/mL at screening.
 * Cluster of differentiation 4 (CD4) cell count \&gt; 200 cells/mm\^3 at screening.
 * Antiretroviral (ARV) treatment-naive or treatment-experienced but naive to the investigational ARV drug class being investigated in the given substudy and have not received any ARV within 12 weeks of screening, including medications received for pre-exposure prophylaxis (PrEP) or postexposure prophylaxis (PEP) (note that current or prior receipt of long acting (LA) parenteral ARVs such as monoclonal antibodies (mAbs) targeting HIV-1, injectable cabotegravir (CAB), injectable rilpivirine (RPV) or injectable Lenacapavir (LEN) is exclusionary).</t>
   </si>
   <si>
     <t>HCV, HBV</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
@@ -439,299 +445,397 @@
     <t>Non-randomized</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Once</t>
   </si>
   <si>
     <t>Oral</t>
   </si>
   <si>
     <t>Tablet</t>
   </si>
   <si>
     <t>GS-US-544-5905</t>
   </si>
   <si>
     <t>NCT05585307</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05585307</t>
-  </si>
-[...1 lines deleted...]
-    <t>Completed</t>
   </si>
   <si>
     <t>Master protocol: The goal of this master clinical trial study is to learn how novel antiretrovirals (medicines that stop the virus from multiplying) affect the human immunodeficiency virus-1 (HIV-1) infection in people living with HIV (PWH).
 Substudy-01 (GS-US-544-5905-01) will evaluate bavtavirine in PWH.
 Substudy-02 (GS-US-544-5905-02) will evaluate GS-1720 in PWH.
 Substudy-03 (GS-US-544-5905-03) will evaluate GS-6212 in PWH.
 Substudy GS-US-544-5905-05 is to learn more about the study drug GS-3242 in PWH.</t>
   </si>
   <si>
     <t>Study of Novel Antiretrovirals in Participants With HIV-1</t>
   </si>
   <si>
     <t>United States of America, Dominican Republic, Thailand</t>
   </si>
   <si>
     <t>Bavtavirine</t>
   </si>
   <si>
     <t>Standard of care</t>
   </si>
   <si>
     <t>GS-1720</t>
   </si>
   <si>
     <t>GS-6212</t>
   </si>
   <si>
     <t>2022-10-26</t>
   </si>
   <si>
     <t>2025-04-18</t>
   </si>
   <si>
     <t>2024-02-17</t>
   </si>
   <si>
     <t>2024-03-18</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 All Substudies:
 * Plasma human immunodeficiency virus-1 (HIV-1) ribonucleic acid (RNA) ≥ 5000 copies/mL but ≤ 400,000 copies/mL at screening.
 * Cluster of differentiation 4 (CD4) cell count \&gt; 200 cells/mm\^3 at screening.
 * Antiretroviral (ARV) treatment-naive or treatment-experienced but naive to the investigational ARV drug class being investigated in the given substudy and have not received any ARV within 12 weeks of screening, including medications received for pre-exposure prophylaxis (PrEP) or postexposure prophylaxis (PEP) (note that current or prior receipt of long acting (LA) parenteral ARVs such as monoclonal antibodies (mAbs) targeting HIV-1, injectable cabotegravir (CAB), or injectable rilpivirine (RPV) is exclusionary).
 * Have adequate renal function</t>
   </si>
   <si>
     <t>HBV, HCV</t>
   </si>
   <si>
-    <t>twice yearly LEN+GS-3242 PLANNED H1 2026</t>
+    <t>GS-US-643-7710</t>
+  </si>
+  <si>
+    <t>NCT07645287</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07645287</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
+    <t>Recruiting</t>
+  </si>
+  <si>
+    <t>The study will have two parts: Part A and Part B. In Part A, the goal of the study is to compare the effectiveness of switching to the study drugs GS-3242 plus Lenacapavir (LEN) versus continuing Biktarvy (bictegravir/emtricitabine/tenofovir alafenamide (B/F/TAF)), in virologically suppressed people with HIV-1 (PWH) in treatment Group 1, 2 and 3 at Week 35. In Part B the goal of the study is to compare the effectiveness of switching to the study drugs, GS-3242 and LEN versus continuing B/F/TAF in Groups 4 and 3 at Week 26.
+The primary objective of part A is to evaluate the efficacy of switching to intramuscular (IM) GS-3242 plus IM LEN versus continuing on B/F/TAF PWH who are virologically suppressed in treatment Groups 1, 2, and 3 at Week 35 and Part B is to evaluate the efficacy of swit</t>
+  </si>
+  <si>
+    <t>A Study of GS-3242 in Combination With Lenacapavir Versus Biktarvy in Virologically Suppressed People With HIV-1</t>
+  </si>
+  <si>
+    <t>United States of America</t>
+  </si>
+  <si>
+    <t>GS-3242 Tablet</t>
+  </si>
+  <si>
+    <t>GS-3242 Injection</t>
+  </si>
+  <si>
+    <t>Lenacapavir Tablet</t>
+  </si>
+  <si>
+    <t>Lenacapavir Injection</t>
+  </si>
+  <si>
+    <t>B/F/TAF</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>2026-07-09</t>
+  </si>
+  <si>
+    <t>2027-08-01</t>
+  </si>
+  <si>
+    <t>2033-04-01</t>
+  </si>
+  <si>
+    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
+  </si>
+  <si>
+    <t>Unspecified</t>
+  </si>
+  <si>
+    <t>Key Inclusion Criteria:
+* Documented human immunodeficiency virus type 1 (HIV-1) ribonucleic acid (RNA) \&lt; 50 copies/mL for ≥ 6 months before screening.
+* Plasma HIV-1 RNA levels \&lt; 50 copies/mL at screening.
+* Receiving bictegravir/emtricitabine/tenofovir alafenamide (coformulated; Biktarvy®) (B/F/TAF) for ≥ 6 months prior to screening.
+* No documented resistance to GS-3242 (integrase mutation Q148H/K/R plus at least 2 of the following integrase mutations: L74I/M, T97A, E138A/K/T, or G140A/C/S).
+Key Exclusion Criteria:
+* Prior use of, or exposure to GS-3242 or LEN.
+* History of virologic failure while on an integrase strand transfer inhibitor (INSTI)-based regimen.
+* Prior use of any long-acting parenteral antiretroviral therapy (ART) medications such as monoclonal antibodies or broadl</t>
+  </si>
+  <si>
+    <t>Virologically Suppressed People With HIV</t>
+  </si>
+  <si>
+    <t>Randomized</t>
+  </si>
+  <si>
+    <t>Parallel Assignment</t>
+  </si>
+  <si>
+    <t>unclear dosing frequency</t>
+  </si>
+  <si>
+    <t>Injectable, Tablet</t>
+  </si>
+  <si>
+    <t>GS-US-643-6557</t>
+  </si>
+  <si>
+    <t>NCT07708727</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07708727</t>
+  </si>
+  <si>
+    <t>Phase II/III</t>
+  </si>
+  <si>
     <t>Not yet recruiting</t>
   </si>
   <si>
-    <t>2026-06-01</t>
-[...11 lines deleted...]
-    <t>Injectable</t>
+    <t>The study will have two portions: Phase 2 and Phase 3. Phase 2 will further have 2 parts: Part A and Part B.
+The goal of Phase 2, Part A is to assess the effectiveness of study drugs GS-3242 plus Lenacapavir (LEN) versus Biktarvy (bictegravir/emtricitabine/tenofovir alafenamide (B/F/TAF)), in people with HIV-1 (PWH) who are new to treatment. This will be done in Treatment Groups 1, 2 and 3 at Week 35.
+The goal of Phase 2, Part B is to compare the effectiveness of study drugs, GS-3242 and LEN versus B/F/TAF in Groups 4 and 3 at Week 26.
+The goal of Phase 3 is to assess the long-term effectiveness of study drug GS-3242 and LEN versus B/F/TAF, at Week 52.
+The primary objectives of this study are:
+Phase 2, Part A: To evaluate the efficacy of intramuscular (IM) GS-3242 plus IM LEN versus B</t>
+  </si>
+  <si>
+    <t>Study of an Injectable Regimen of GS-3242 With Lenacapavir Compared to Biktarvy in People New to HIV-1 Treatment</t>
+  </si>
+  <si>
+    <t>2026-07-01</t>
+  </si>
+  <si>
+    <t>2026-07-13</t>
+  </si>
+  <si>
+    <t>2030-10-01</t>
+  </si>
+  <si>
+    <t>Key Inclusion Criteria:
+* HIV-1 ribonucleic acid (RNA) ≥ 500 copies/mL at screening.
+* Antiretroviral (ARV) treatment-naive, except for prior use of oral daily pre-exposure prophylaxis (PrEP) or postexposure prophylaxis (PEP) up to 1 month prior to screening.
+Key Exclusion Criteria:
+* Prior usage of, or exposure to LEN or GS-3242
+* Prior use of any long-acting parenteral ARV therapy (ART) medications such as monoclonal antibodies or broadly neutralizing antibodies targeting HIV-1, injectable cabotegravir (including oral cabotegravir lead-in), or injectable rilpivirine.
+Note: Other protocol defined Inclusion/Exclusion criteria may apply.</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
+    <t>Company</t>
+  </si>
+  <si>
+    <t>Manufacturer</t>
+  </si>
+  <si>
+    <t>Brand Name</t>
+  </si>
+  <si>
+    <t>Use Case</t>
+  </si>
+  <si>
+    <t>Therapeutic Area</t>
+  </si>
+  <si>
+    <t>Dosage</t>
+  </si>
+  <si>
+    <t>Administration Route</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Code</t>
+  </si>
+  <si>
+    <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
+    <t>Country ISO Code</t>
+  </si>
+  <si>
+    <t>Country Name</t>
+  </si>
+  <si>
+    <t>Reg Status</t>
+  </si>
+  <si>
+    <t>Reg Submission Date</t>
+  </si>
+  <si>
+    <t>Reg Approval Date</t>
+  </si>
+  <si>
+    <t>Links</t>
+  </si>
+  <si>
+    <t>Comments</t>
+  </si>
+  <si>
+    <t>Representative patent</t>
+  </si>
+  <si>
+    <t>Patent description</t>
+  </si>
+  <si>
+    <t>Categories</t>
+  </si>
+  <si>
+    <t>Patent holder</t>
+  </si>
+  <si>
+    <t>Expiry date</t>
+  </si>
+  <si>
+    <t>Patent abstract</t>
+  </si>
+  <si>
+    <t>Licence with MPP</t>
+  </si>
+  <si>
+    <t>Patent source</t>
+  </si>
+  <si>
+    <t>Granted: Low, low-middle and upper-middle countries</t>
+  </si>
+  <si>
+    <t>Granted: High income countries</t>
+  </si>
+  <si>
+    <t>Filed: Low, low-middle and upper-middle countries</t>
+  </si>
+  <si>
+    <t>Filed: High income countries</t>
+  </si>
+  <si>
+    <t>Not in force: Low, low-middle and upper-middle countries</t>
+  </si>
+  <si>
+    <t>Not in force: High income countries</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>Brief description</t>
+  </si>
+  <si>
+    <t>Category</t>
+  </si>
+  <si>
+    <t>Exclusivity</t>
+  </si>
+  <si>
+    <t>Expiration date</t>
+  </si>
+  <si>
+    <t>Illustration URL</t>
+  </si>
+  <si>
+    <t>Credit</t>
+  </si>
+  <si>
+    <t>https://lapal.ch/storage/illustrations/TdK895fL4R1oGUgWvoXQLANweyGo1kS5PLhU3gdy.png</t>
+  </si>
+  <si>
+    <t>Structure of GS-3242</t>
+  </si>
+  <si>
+    <t>Gilead</t>
+  </si>
+  <si>
+    <t>Company/University</t>
+  </si>
+  <si>
+    <t>Link to website</t>
+  </si>
+  <si>
+    <t>Country</t>
+  </si>
+  <si>
+    <t>Short description</t>
+  </si>
+  <si>
+    <t>originator</t>
+  </si>
+  <si>
+    <t>https://www.gilead.com/</t>
+  </si>
+  <si>
+    <t>Gilead Sciences, Inc. is a leading American biopharmaceutical company headquartered in Foster City, California. Founded in 1987 by Michael L. Riordan, the company has grown into a global powerhouse in the development of antiviral drugs and has significantly expanded its presence in oncology and inflammatory diseases. In Feb 2026, Gilead announced its intention to acquire Arcellx for $7.8 billion.</t>
+  </si>
+  <si>
+    <t>Publication</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Arens, Y., &amp;amp; Gulick, R. M. (2025). Future options for long-acting HIV treatment and prevention. &lt;em&gt;Current Opinion in HIV and AIDS&lt;/em&gt;, &lt;em&gt;20&lt;/em&gt;(1), 39-47.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;Purpose of review&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;The aim of this review was to describe future options for long-acting HIV treatment and preexposure prophylaxis (PrEP) regimens featuring both innovations with currently approved antiretrovirals and a profile of investigational agents in the pipeline.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Recent findings&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Newer formulations and modes of delivery for existing antiretroviral drugs and a number of investigational agents are under study for long-acting HIV treatment and PrEP. Regimens with weekly oral dosing for HIV treatment, monthly oral dosing for HIV PrEP, and injectable agents with longer dosing intervals (every 3 months or longer) for treatment and PrEP are in clinical development. Newer agents with novel mechanisms of action and newer modes of administration including vaginal rings, implants, patches, and rectal douches also are under investigation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Summary&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Despite the success of current antiretroviral therapy and PrEP with one-pill, once-daily regimens, there is a continuing need for new formulations, investigational agents, and novel modes of delivery to overcome barriers to implementation and ensure real-world effectiveness. Newer long-acting antiretroviral regimens for HIV treatment and PrEP using novel preparations and strategies will offer choice, enhance adherence, decrease toxicity, and improve patient and provider satisfaction.&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>Gilead at JP Morgan 2026 Healthcare Conference</t>
   </si>
   <si>
     <t>https://s29.q4cdn.com/585078350/files/doc_downloads/2026/GILD-JP-Morgan-Presentation-12-January-2026.pdf</t>
-  </si>
-[...154 lines deleted...]
-    <t>&lt;p&gt;&lt;strong&gt;Purpose of review&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;The aim of this review was to describe future options for long-acting HIV treatment and preexposure prophylaxis (PrEP) regimens featuring both innovations with currently approved antiretrovirals and a profile of investigational agents in the pipeline.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Recent findings&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Newer formulations and modes of delivery for existing antiretroviral drugs and a number of investigational agents are under study for long-acting HIV treatment and PrEP. Regimens with weekly oral dosing for HIV treatment, monthly oral dosing for HIV PrEP, and injectable agents with longer dosing intervals (every 3 months or longer) for treatment and PrEP are in clinical development. Newer agents with novel mechanisms of action and newer modes of administration including vaginal rings, implants, patches, and rectal douches also are under investigation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Summary&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Despite the success of current antiretroviral therapy and PrEP with one-pill, once-daily regimens, there is a continuing need for new formulations, investigational agents, and novel modes of delivery to overcome barriers to implementation and ensure real-world effectiveness. Newer long-acting antiretroviral regimens for HIV treatment and PrEP using novel preparations and strategies will offer choice, enhance adherence, decrease toxicity, and improve patient and provider satisfaction.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1063,55 +1167,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07001319" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05585307" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07001319" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05585307" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07645287" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07708727" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s29.q4cdn.com/585078350/files/doc_downloads/2026/GILD-JP-Morgan-Presentation-12-January-2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/TdK895fL4R1oGUgWvoXQLANweyGo1kS5PLhU3gdy.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s29.q4cdn.com/585078350/files/doc_downloads/2026/GILD-JP-Morgan-Presentation-12-January-2026.pdf" TargetMode="External"/></Relationships>
 </file>
@@ -1347,54 +1451,54 @@
       <c r="AG2" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ4"/>
+  <dimension ref="A1:AZ5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D3" sqref="D3"/>
+      <selection activeCell="D5" sqref="D5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -1622,328 +1726,492 @@
       </c>
       <c r="M2" t="s">
         <v>33</v>
       </c>
       <c r="N2" t="s">
         <v>111</v>
       </c>
       <c r="O2" t="s">
         <v>112</v>
       </c>
       <c r="Q2" t="s">
         <v>113</v>
       </c>
       <c r="X2" t="s">
         <v>114</v>
       </c>
       <c r="Y2" t="s">
         <v>115</v>
       </c>
       <c r="Z2" t="s">
         <v>116</v>
       </c>
       <c r="AA2" t="s">
         <v>117</v>
       </c>
+      <c r="AB2" t="s">
+        <v>118</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>119</v>
+      </c>
       <c r="AD2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AE2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="AF2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="AG2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="AH2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="AI2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="AJ2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="AK2" t="s">
         <v>41</v>
       </c>
       <c r="AM2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="AP2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="AQ2">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="AR2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="AS2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="AU2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="AW2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="AX2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="AY2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="AZ2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C3" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E3" t="s">
         <v>105</v>
       </c>
       <c r="F3" t="s">
-        <v>134</v>
+        <v>106</v>
       </c>
       <c r="G3" t="s">
         <v>107</v>
       </c>
       <c r="H3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="I3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="J3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="M3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="O3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="Q3" t="s">
         <v>33</v>
       </c>
       <c r="S3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="U3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="X3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="Y3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="AB3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="AC3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="AD3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="AE3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="AF3" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="AG3" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="AH3" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="AI3" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="AJ3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="AK3" t="s">
         <v>41</v>
       </c>
       <c r="AM3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="AP3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="AQ3">
         <v>49</v>
       </c>
       <c r="AR3" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="AS3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="AU3" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="AX3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="AY3" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="AZ3" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>148</v>
+        <v>149</v>
+      </c>
+      <c r="C4" t="s">
+        <v>150</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>151</v>
       </c>
       <c r="E4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="F4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="G4" t="s">
         <v>107</v>
       </c>
-      <c r="W4" t="s">
-        <v>151</v>
+      <c r="H4" t="s">
+        <v>154</v>
+      </c>
+      <c r="I4" t="s">
+        <v>155</v>
+      </c>
+      <c r="J4" t="s">
+        <v>156</v>
+      </c>
+      <c r="M4" t="s">
+        <v>157</v>
+      </c>
+      <c r="O4" t="s">
+        <v>158</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>159</v>
+      </c>
+      <c r="S4" t="s">
+        <v>160</v>
+      </c>
+      <c r="U4" t="s">
+        <v>161</v>
+      </c>
+      <c r="X4" t="s">
+        <v>162</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>163</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>164</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>165</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>166</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>121</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>122</v>
       </c>
       <c r="AG4" t="s">
-        <v>152</v>
+        <v>167</v>
       </c>
       <c r="AH4" t="s">
-        <v>152</v>
+        <v>167</v>
       </c>
       <c r="AI4" t="s">
-        <v>152</v>
+        <v>123</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>168</v>
+      </c>
+      <c r="AK4" t="s">
+        <v>41</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>169</v>
+      </c>
+      <c r="AP4" t="s">
+        <v>126</v>
+      </c>
+      <c r="AQ4">
+        <v>175</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>170</v>
+      </c>
+      <c r="AS4" t="s">
+        <v>171</v>
+      </c>
+      <c r="AU4" t="s">
+        <v>129</v>
       </c>
       <c r="AW4" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>172</v>
       </c>
       <c r="AY4" t="s">
-        <v>155</v>
+        <v>173</v>
       </c>
       <c r="AZ4" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="5" spans="1:52">
+      <c r="A5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" t="s">
+        <v>174</v>
+      </c>
+      <c r="C5" t="s">
+        <v>175</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>176</v>
+      </c>
+      <c r="E5" t="s">
+        <v>177</v>
+      </c>
+      <c r="F5" t="s">
+        <v>178</v>
+      </c>
+      <c r="G5" t="s">
+        <v>107</v>
+      </c>
+      <c r="H5" t="s">
+        <v>179</v>
+      </c>
+      <c r="I5" t="s">
+        <v>180</v>
+      </c>
+      <c r="M5" t="s">
+        <v>157</v>
+      </c>
+      <c r="O5" t="s">
+        <v>158</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>159</v>
+      </c>
+      <c r="S5" t="s">
+        <v>160</v>
+      </c>
+      <c r="U5" t="s">
+        <v>161</v>
+      </c>
+      <c r="W5" t="s">
+        <v>181</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>182</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>183</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>165</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>121</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>122</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>167</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>167</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>123</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP5" t="s">
+        <v>126</v>
+      </c>
+      <c r="AQ5">
+        <v>700</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>170</v>
+      </c>
+      <c r="AS5" t="s">
+        <v>171</v>
+      </c>
+      <c r="AU5" t="s">
+        <v>129</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>172</v>
+      </c>
+      <c r="AX5" t="s">
+        <v>38</v>
+      </c>
+      <c r="AY5" t="s">
+        <v>173</v>
+      </c>
+      <c r="AZ5" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E2"/>
+  <dimension ref="A1:E1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E2" sqref="E2"/>
+      <selection activeCell="A1" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
-        <v>156</v>
+        <v>185</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>157</v>
+        <v>186</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>158</v>
+        <v>187</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>159</v>
+        <v>188</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
-[...9 lines deleted...]
-    </row>
   </sheetData>
-  <hyperlinks>
-[...1 lines deleted...]
-  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
@@ -1957,99 +2225,99 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>162</v>
+        <v>189</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>163</v>
+        <v>190</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>164</v>
+        <v>191</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>165</v>
+        <v>192</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>166</v>
+        <v>193</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>167</v>
+        <v>194</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>168</v>
+        <v>195</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>169</v>
+        <v>196</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>170</v>
+        <v>197</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>171</v>
+        <v>198</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>172</v>
+        <v>199</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>173</v>
+        <v>200</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>174</v>
+        <v>201</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>175</v>
+        <v>202</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>176</v>
+        <v>203</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>177</v>
+        <v>204</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>178</v>
+        <v>205</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2059,383 +2327,383 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>179</v>
+        <v>206</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>180</v>
+        <v>207</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>181</v>
+        <v>208</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>182</v>
+        <v>209</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>183</v>
+        <v>210</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>184</v>
+        <v>211</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>185</v>
+        <v>212</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>186</v>
+        <v>213</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>187</v>
+        <v>214</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>188</v>
+        <v>215</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>189</v>
+        <v>216</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>190</v>
+        <v>217</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>191</v>
+        <v>218</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>192</v>
+        <v>219</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>193</v>
+        <v>220</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>194</v>
+        <v>221</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>179</v>
+        <v>206</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>182</v>
+        <v>209</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>196</v>
+        <v>223</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>197</v>
+        <v>224</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>198</v>
+        <v>225</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>157</v>
+        <v>186</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>199</v>
+        <v>226</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>200</v>
+        <v>227</v>
       </c>
       <c r="C2" t="s">
-        <v>201</v>
+        <v>228</v>
       </c>
       <c r="D2" t="s">
-        <v>202</v>
+        <v>229</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>203</v>
+        <v>230</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>163</v>
+        <v>190</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>204</v>
+        <v>231</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>205</v>
+        <v>232</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>206</v>
+        <v>233</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>202</v>
+        <v>229</v>
       </c>
       <c r="C2" t="s">
-        <v>207</v>
+        <v>234</v>
       </c>
       <c r="D2" t="s">
-        <v>208</v>
+        <v>235</v>
       </c>
       <c r="E2" t="s">
-        <v>209</v>
+        <v>156</v>
       </c>
       <c r="F2" t="s">
-        <v>210</v>
+        <v>236</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E3" sqref="E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>158</v>
+        <v>187</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>157</v>
+        <v>186</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>159</v>
+        <v>188</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>211</v>
+        <v>237</v>
       </c>
       <c r="C2" t="s">
-        <v>212</v>
+        <v>238</v>
       </c>
       <c r="D2" t="s">
-        <v>213</v>
+        <v>239</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>54</v>
       </c>
       <c r="C3" t="s">
-        <v>160</v>
+        <v>240</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>161</v>
+        <v>241</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>