--- v2 (2026-08-02)
+++ v3 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>GS-3242</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Integrase Strand Transfer Inhibitors (INSTIs)</t>
   </si>
   <si>
     <t>GS-3242 is a long-acting injectable (LAI) under development for the treatment of people living with HIV with plasma HIV-1 RNA levels of 5,000–400,000 copies/mL. In vitro data predict a dosing interval of ≥3 months. Two clinical studies (Phase 1a/1b) are ongoing. In Phase 1a, intramuscular doses of 400 mg (n=9), 800 mg (n=8), or 1200 mg (n=9) were administered. In Phase 1b, participants received GS-3242 250 mg orally on Days 1 and 2. Interim results showed treatment-emergent adverse events limited to injection-site reactions (Grade 1: 58%; Grade 2: 42%). Mean plasma HIV-1 RNA reduction was −2.31 log10 copies/mL. The terminal half-life was 47–56 days, with dose-proportional Cmax values of 5,062 μg/mL (400mg) , 9,640 μg/mL (800 mg), and 14,580 μg/mL (1200mg), respectively.</t>
   </si>
   <si>
     <t>Not approved yet.</t>
   </si>
   <si>
     <t>Oral, Intramuscular</t>
   </si>
@@ -626,59 +635,74 @@
   <si>
     <t>Study of an Injectable Regimen of GS-3242 With Lenacapavir Compared to Biktarvy in People New to HIV-1 Treatment</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>2026-07-13</t>
   </si>
   <si>
     <t>2030-10-01</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * HIV-1 ribonucleic acid (RNA) ≥ 500 copies/mL at screening.
 * Antiretroviral (ARV) treatment-naive, except for prior use of oral daily pre-exposure prophylaxis (PrEP) or postexposure prophylaxis (PEP) up to 1 month prior to screening.
 Key Exclusion Criteria:
 * Prior usage of, or exposure to LEN or GS-3242
 * Prior use of any long-acting parenteral ARV therapy (ART) medications such as monoclonal antibodies or broadly neutralizing antibodies targeting HIV-1, injectable cabotegravir (including oral cabotegravir lead-in), or injectable rilpivirine.
 Note: Other protocol defined Inclusion/Exclusion criteria may apply.</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
+    <t>Protocol design and endpoint interpretation</t>
+  </si>
+  <si>
+    <t>https://synapse.patsnap.com/blog/clinical-landscape-nct07645287-gs-3242-trial-report-2026-mcp</t>
+  </si>
+  <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
@@ -777,50 +801,53 @@
     <t>Structure of GS-3242</t>
   </si>
   <si>
     <t>Gilead</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.gilead.com/</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc. is a leading American biopharmaceutical company headquartered in Foster City, California. Founded in 1987 by Michael L. Riordan, the company has grown into a global powerhouse in the development of antiviral drugs and has significantly expanded its presence in oncology and inflammatory diseases. In Feb 2026, Gilead announced its intention to acquire Arcellx for $7.8 billion.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Arens, Y., &amp;amp; Gulick, R. M. (2025). Future options for long-acting HIV treatment and prevention. &lt;em&gt;Current Opinion in HIV and AIDS&lt;/em&gt;, &lt;em&gt;20&lt;/em&gt;(1), 39-47.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Purpose of review&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;The aim of this review was to describe future options for long-acting HIV treatment and preexposure prophylaxis (PrEP) regimens featuring both innovations with currently approved antiretrovirals and a profile of investigational agents in the pipeline.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Recent findings&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Newer formulations and modes of delivery for existing antiretroviral drugs and a number of investigational agents are under study for long-acting HIV treatment and PrEP. Regimens with weekly oral dosing for HIV treatment, monthly oral dosing for HIV PrEP, and injectable agents with longer dosing intervals (every 3 months or longer) for treatment and PrEP are in clinical development. Newer agents with novel mechanisms of action and newer modes of administration including vaginal rings, implants, patches, and rectal douches also are under investigation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Summary&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Despite the success of current antiretroviral therapy and PrEP with one-pill, once-daily regimens, there is a continuing need for new formulations, investigational agents, and novel modes of delivery to overcome barriers to implementation and ensure real-world effectiveness. Newer long-acting antiretroviral regimens for HIV treatment and PrEP using novel preparations and strategies will offer choice, enhance adherence, decrease toxicity, and improve patient and provider satisfaction.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Gilead at JP Morgan 2026 Healthcare Conference</t>
   </si>
   <si>
     <t>https://s29.q4cdn.com/585078350/files/doc_downloads/2026/GILD-JP-Morgan-Presentation-12-January-2026.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
@@ -1171,126 +1198,129 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07001319" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05585307" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07645287" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07708727" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://synapse.patsnap.com/blog/clinical-landscape-nct07645287-gs-3242-trial-report-2026-mcp" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/TdK895fL4R1oGUgWvoXQLANweyGo1kS5PLhU3gdy.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s29.q4cdn.com/585078350/files/doc_downloads/2026/GILD-JP-Morgan-Presentation-12-January-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1346,132 +1376,141 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="H2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I2" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="N2" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="P2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="Q2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="R2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="S2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="T2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="U2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="V2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="W2" t="s">
         <v>43</v>
       </c>
       <c r="X2" t="s">
         <v>44</v>
       </c>
       <c r="Y2" s="1" t="s">
         <v>45</v>
       </c>
       <c r="Z2" s="1" t="s">
         <v>46</v>
       </c>
       <c r="AA2" t="s">
         <v>47</v>
       </c>
       <c r="AB2" t="s">
         <v>48</v>
       </c>
       <c r="AC2" t="s">
         <v>49</v>
       </c>
+      <c r="AD2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>51</v>
+      </c>
       <c r="AF2" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>52</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>53</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ5"/>
   <sheetViews>
@@ -1515,703 +1554,736 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="E2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="F2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="G2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="H2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="I2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="J2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="M2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="N2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="O2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="Q2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="X2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="Y2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="Z2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AA2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AB2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AC2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AD2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AE2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AJ2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AK2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AM2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AP2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AQ2">
         <v>27</v>
       </c>
       <c r="AR2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AS2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AU2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AW2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AX2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AY2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ2" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="E3" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="F3" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="G3" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="H3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="I3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="J3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="M3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="O3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="Q3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="S3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="U3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="X3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="Y3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AB3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AC3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AD3" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AE3" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF3" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AH3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AI3" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AJ3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AK3" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AM3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AP3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AQ3">
         <v>49</v>
       </c>
       <c r="AR3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AS3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AU3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AX3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AY3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AZ3" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="C4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E4" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="F4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="G4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="H4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="I4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="J4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="M4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="O4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="Q4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="S4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="U4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="X4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="Y4" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="Z4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="AA4" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AD4" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="AE4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AH4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AI4" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AJ4" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AK4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AO4" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="AP4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AQ4">
         <v>175</v>
       </c>
       <c r="AR4" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="AS4" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AU4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AW4" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="AY4" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AZ4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C5" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="E5" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="F5" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="G5" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="H5" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="I5" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="M5" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="O5" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="Q5" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="S5" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="U5" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="W5" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="Y5" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="Z5" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="AA5" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AE5" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AF5" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AG5" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AH5" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AI5" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AJ5" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="AP5" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AQ5">
         <v>700</v>
       </c>
       <c r="AR5" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="AS5" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AU5" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AW5" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="AX5" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="AY5" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AZ5" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>54</v>
+        <v>192</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" t="s">
+        <v>153</v>
+      </c>
+      <c r="B2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C2" t="s">
+        <v>195</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>196</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
@@ -2219,532 +2291,558 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>208</v>
+        <v>216</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>211</v>
+        <v>219</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>218</v>
+        <v>226</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
       <c r="C2" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="D2" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="C2" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
       <c r="D2" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="E2" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F2" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E3" sqref="E3"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>54</v>
+        <v>192</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>245</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>237</v>
+        <v>246</v>
       </c>
       <c r="C2" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>247</v>
+      </c>
+      <c r="H2" t="s">
+        <v>248</v>
+      </c>
+      <c r="J2" t="s">
+        <v>126</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C3" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>241</v>
+        <v>249</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>250</v>
+      </c>
+      <c r="J3" t="s">
+        <v>126</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>