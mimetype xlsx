--- v3 (2026-08-22)
+++ v4 (2026-10-02)
@@ -547,51 +547,51 @@
   <si>
     <t>A Study of GS-3242 in Combination With Lenacapavir Versus Biktarvy in Virologically Suppressed People With HIV-1</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>GS-3242 Tablet</t>
   </si>
   <si>
     <t>GS-3242 Injection</t>
   </si>
   <si>
     <t>Lenacapavir Tablet</t>
   </si>
   <si>
     <t>Lenacapavir Injection</t>
   </si>
   <si>
     <t>B/F/TAF</t>
   </si>
   <si>
     <t>2026-06-15</t>
   </si>
   <si>
-    <t>2026-07-09</t>
+    <t>2026-09-03</t>
   </si>
   <si>
     <t>2027-08-01</t>
   </si>
   <si>
     <t>2033-04-01</t>
   </si>
   <si>
     <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * Documented human immunodeficiency virus type 1 (HIV-1) ribonucleic acid (RNA) \&lt; 50 copies/mL for ≥ 6 months before screening.
 * Plasma HIV-1 RNA levels \&lt; 50 copies/mL at screening.
 * Receiving bictegravir/emtricitabine/tenofovir alafenamide (coformulated; Biktarvy®) (B/F/TAF) for ≥ 6 months prior to screening.
 * No documented resistance to GS-3242 (integrase mutation Q148H/K/R plus at least 2 of the following integrase mutations: L74I/M, T97A, E138A/K/T, or G140A/C/S).
 Key Exclusion Criteria:
 * Prior use of, or exposure to GS-3242 or LEN.
 * History of virologic failure while on an integrase strand transfer inhibitor (INSTI)-based regimen.
 * Prior use of any long-acting parenteral antiretroviral therapy (ART) medications such as monoclonal antibodies or broadl</t>
   </si>
   <si>
@@ -600,68 +600,68 @@
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>unclear dosing frequency</t>
   </si>
   <si>
     <t>Injectable, Tablet</t>
   </si>
   <si>
     <t>GS-US-643-6557</t>
   </si>
   <si>
     <t>NCT07708727</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07708727</t>
   </si>
   <si>
     <t>Phase II/III</t>
   </si>
   <si>
-    <t>Not yet recruiting</t>
-[...1 lines deleted...]
-  <si>
     <t>The study will have two portions: Phase 2 and Phase 3. Phase 2 will further have 2 parts: Part A and Part B.
 The goal of Phase 2, Part A is to assess the effectiveness of study drugs GS-3242 plus Lenacapavir (LEN) versus Biktarvy (bictegravir/emtricitabine/tenofovir alafenamide (B/F/TAF)), in people with HIV-1 (PWH) who are new to treatment. This will be done in Treatment Groups 1, 2 and 3 at Week 35.
 The goal of Phase 2, Part B is to compare the effectiveness of study drugs, GS-3242 and LEN versus B/F/TAF in Groups 4 and 3 at Week 26.
 The goal of Phase 3 is to assess the long-term effectiveness of study drug GS-3242 and LEN versus B/F/TAF, at Week 52.
 The primary objectives of this study are:
 Phase 2, Part A: To evaluate the efficacy of intramuscular (IM) GS-3242 plus IM LEN versus B</t>
   </si>
   <si>
     <t>Study of an Injectable Regimen of GS-3242 With Lenacapavir Compared to Biktarvy in People New to HIV-1 Treatment</t>
   </si>
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
-    <t>2026-07-13</t>
+    <t>2026-07-29</t>
+  </si>
+  <si>
+    <t>2026-09-04</t>
   </si>
   <si>
     <t>2030-10-01</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * HIV-1 ribonucleic acid (RNA) ≥ 500 copies/mL at screening.
 * Antiretroviral (ARV) treatment-naive, except for prior use of oral daily pre-exposure prophylaxis (PrEP) or postexposure prophylaxis (PEP) up to 1 month prior to screening.
 Key Exclusion Criteria:
 * Prior usage of, or exposure to LEN or GS-3242
 * Prior use of any long-acting parenteral ARV therapy (ART) medications such as monoclonal antibodies or broadly neutralizing antibodies targeting HIV-1, injectable cabotegravir (including oral cabotegravir lead-in), or injectable rilpivirine.
 Note: Other protocol defined Inclusion/Exclusion criteria may apply.</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
@@ -2063,77 +2063,80 @@
       </c>
       <c r="AY4" t="s">
         <v>176</v>
       </c>
       <c r="AZ4" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>177</v>
       </c>
       <c r="C5" t="s">
         <v>178</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>179</v>
       </c>
       <c r="E5" t="s">
         <v>180</v>
       </c>
       <c r="F5" t="s">
-        <v>181</v>
+        <v>156</v>
       </c>
       <c r="G5" t="s">
         <v>110</v>
       </c>
       <c r="H5" t="s">
+        <v>181</v>
+      </c>
+      <c r="I5" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="M5" t="s">
         <v>160</v>
       </c>
       <c r="O5" t="s">
         <v>161</v>
       </c>
       <c r="Q5" t="s">
         <v>162</v>
       </c>
       <c r="S5" t="s">
         <v>163</v>
       </c>
       <c r="U5" t="s">
         <v>164</v>
       </c>
       <c r="W5" t="s">
+        <v>183</v>
+      </c>
+      <c r="X5" t="s">
         <v>184</v>
       </c>
       <c r="Y5" t="s">
         <v>185</v>
       </c>
       <c r="Z5" t="s">
         <v>186</v>
       </c>
       <c r="AA5" t="s">
         <v>168</v>
       </c>
       <c r="AE5" t="s">
         <v>124</v>
       </c>
       <c r="AF5" t="s">
         <v>125</v>
       </c>
       <c r="AG5" t="s">
         <v>170</v>
       </c>
       <c r="AH5" t="s">
         <v>170</v>
       </c>
       <c r="AI5" t="s">
         <v>126</v>