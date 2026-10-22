--- v4 (2026-10-02)
+++ v5 (2026-10-22)
@@ -1,97 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="303">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -132,93 +143,240 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
+  </si>
+  <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>GS-3242</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
+    <t>INSTI (Integrase Strand Transfer Inhibitor)</t>
+  </si>
+  <si>
     <t>Integrase Strand Transfer Inhibitors (INSTIs)</t>
   </si>
   <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
+  </si>
+  <si>
     <t>GS-3242 is a long-acting injectable (LAI) under development for the treatment of people living with HIV with plasma HIV-1 RNA levels of 5,000–400,000 copies/mL. In vitro data predict a dosing interval of ≥3 months. Two clinical studies (Phase 1a/1b) are ongoing. In Phase 1a, intramuscular doses of 400 mg (n=9), 800 mg (n=8), or 1200 mg (n=9) were administered. In Phase 1b, participants received GS-3242 250 mg orally on Days 1 and 2. Interim results showed treatment-emergent adverse events limited to injection-site reactions (Grade 1: 58%; Grade 2: 42%). Mean plasma HIV-1 RNA reduction was −2.31 log10 copies/mL. The terminal half-life was 47–56 days, with dose-proportional Cmax values of 5,062 μg/mL (400mg) , 9,640 μg/mL (800 mg), and 14,580 μg/mL (1200mg), respectively.</t>
   </si>
   <si>
     <t>Not approved yet.</t>
   </si>
   <si>
     <t>Oral, Intramuscular</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Not provided</t>
   </si>
   <si>
     <t>HIV</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker, Self-administered</t>
   </si>
   <si>
-    <t>Once, Every 4 months, Every 3 months</t>
-[...2 lines deleted...]
-    <t>Phase 1b trial interim results show that the TEAEs are: Grade 1 Injection site pain - 58%; Grade 2 Injection site pain - 42%; Headache; Nausea &amp; Malaise. The formulation needs cold chain.</t>
+    <t>Every 4 months, Every 3 months, Other/Variable/Unknown: To be determined</t>
+  </si>
+  <si>
+    <t>Phase 1b trial interim results show that the TEAEs are: Grade 1 Injection site pain - 58%; Grade 2 Injection site pain - 42%; Headache; Nausea &amp;amp; Malaise. The formulation needs cold chain.</t>
   </si>
   <si>
     <t>400 mg, 800 mg and 1200mg IM &amp; 450 mg PO</t>
   </si>
   <si>
     <t>1200 mg IM</t>
   </si>
   <si>
     <t>Based on clinical trial dosing plan: 
 1) 400 mg IM (possible dosing interval of Q3M or longer) 
 2) 800 mg IM (possible dosing interval of Q3M or longer)
 3) 1200 mg IM (possible dosing interval of Q3M or longer)
 4) 450 mg PO</t>
   </si>
   <si>
     <t>Approved dosing regimen is not available (as of March 2026)</t>
   </si>
   <si>
     <t>2026-02-24 19:09:55</t>
   </si>
   <si>
     <t>2026-03-04 15:43:34</t>
   </si>
   <si>
     <t>Compound</t>
@@ -283,53 +441,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -347,50 +502,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>GS-US-544-5905-05</t>
   </si>
   <si>
     <t>NCT07001319</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07001319</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Gilead Sciences</t>
   </si>
   <si>
     <t>This study is part of a master study. The goal of master protocol (GS-US-544-5905, NCT05585307) is to learn how novel antiretrovirals (medicines that stop the virus from multiplying) affect the human immunodeficiency virus-1 (HIV-1) infection in people living with HIV (PWH).
 Substudy GS-US-544-5905-05 is to learn more about the study drug GS-3242 in PLHIV.  Participants will receive single dose of GS-3242 450 mg on Days 1 and 2 in the fasted condition. On day 11, they intiate SoC or Biktarvy</t>
   </si>
   <si>
     <t>Study of GS-3242 in Participants With HIV-1; Substudy-05</t>
@@ -402,53 +560,50 @@
     <t>single oral dose 450mg on day1 and day2</t>
   </si>
   <si>
     <t>Biktarvy (bictegravir/emtricitabine/tenofovir alafenamide)</t>
   </si>
   <si>
     <t>Standard of Care examples: ABC/ DTG/3TC; DTG plus (TAF or TDF) plus (FTC or 3TC)</t>
   </si>
   <si>
     <t>2025-05-29</t>
   </si>
   <si>
     <t>2026-05-08</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>2027-02-01</t>
   </si>
   <si>
     <t>2026-03-03</t>
   </si>
   <si>
     <t>2026-04-16</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Cisgender women, Transgender women, Non-lactating individuals, Cisgender men, Transgender men, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 All Substudies:
 * Plasma human immunodeficiency virus-1 (HIV-1) ribonucleic acid (RNA) ≥ 5000 copies/mL but ≤ 400,000 copies/mL at screening.
 * Cluster of differentiation 4 (CD4) cell count \&gt; 200 cells/mm\^3 at screening.
 * Antiretroviral (ARV) treatment-naive or treatment-experienced but naive to the investigational ARV drug class being investigated in the given substudy and have not received any ARV within 12 weeks of screening, including medications received for pre-exposure prophylaxis (PrEP) or postexposure prophylaxis (PEP) (note that current or prior receipt of long acting (LA) parenteral ARVs such as monoclonal antibodies (mAbs) targeting HIV-1, injectable cabotegravir (CAB), injectable rilpivirine (RPV) or injectable Lenacapavir (LEN) is exclusionary).</t>
   </si>
   <si>
     <t>HCV, HBV</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Non-randomized</t>
@@ -554,53 +709,50 @@
     <t>GS-3242 Tablet</t>
   </si>
   <si>
     <t>GS-3242 Injection</t>
   </si>
   <si>
     <t>Lenacapavir Tablet</t>
   </si>
   <si>
     <t>Lenacapavir Injection</t>
   </si>
   <si>
     <t>B/F/TAF</t>
   </si>
   <si>
     <t>2026-06-15</t>
   </si>
   <si>
     <t>2026-09-03</t>
   </si>
   <si>
     <t>2027-08-01</t>
   </si>
   <si>
     <t>2033-04-01</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * Documented human immunodeficiency virus type 1 (HIV-1) ribonucleic acid (RNA) \&lt; 50 copies/mL for ≥ 6 months before screening.
 * Plasma HIV-1 RNA levels \&lt; 50 copies/mL at screening.
 * Receiving bictegravir/emtricitabine/tenofovir alafenamide (coformulated; Biktarvy®) (B/F/TAF) for ≥ 6 months prior to screening.
 * No documented resistance to GS-3242 (integrase mutation Q148H/K/R plus at least 2 of the following integrase mutations: L74I/M, T97A, E138A/K/T, or G140A/C/S).
 Key Exclusion Criteria:
 * Prior use of, or exposure to GS-3242 or LEN.
 * History of virologic failure while on an integrase strand transfer inhibitor (INSTI)-based regimen.
 * Prior use of any long-acting parenteral antiretroviral therapy (ART) medications such as monoclonal antibodies or broadl</t>
   </si>
   <si>
     <t>Virologically Suppressed People With HIV</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
@@ -819,50 +971,56 @@
     <t>originator</t>
   </si>
   <si>
     <t>https://www.gilead.com/</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc. is a leading American biopharmaceutical company headquartered in Foster City, California. Founded in 1987 by Michael L. Riordan, the company has grown into a global powerhouse in the development of antiviral drugs and has significantly expanded its presence in oncology and inflammatory diseases. In Feb 2026, Gilead announced its intention to acquire Arcellx for $7.8 billion.</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Arens, Y., &amp;amp; Gulick, R. M. (2025). Future options for long-acting HIV treatment and prevention. &lt;em&gt;Current Opinion in HIV and AIDS&lt;/em&gt;, &lt;em&gt;20&lt;/em&gt;(1), 39-47.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Purpose of review&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;The aim of this review was to describe future options for long-acting HIV treatment and preexposure prophylaxis (PrEP) regimens featuring both innovations with currently approved antiretrovirals and a profile of investigational agents in the pipeline.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Recent findings&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Newer formulations and modes of delivery for existing antiretroviral drugs and a number of investigational agents are under study for long-acting HIV treatment and PrEP. Regimens with weekly oral dosing for HIV treatment, monthly oral dosing for HIV PrEP, and injectable agents with longer dosing intervals (every 3 months or longer) for treatment and PrEP are in clinical development. Newer agents with novel mechanisms of action and newer modes of administration including vaginal rings, implants, patches, and rectal douches also are under investigation.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Summary&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Despite the success of current antiretroviral therapy and PrEP with one-pill, once-daily regimens, there is a continuing need for new formulations, investigational agents, and novel modes of delivery to overcome barriers to implementation and ensure real-world effectiveness. Newer long-acting antiretroviral regimens for HIV treatment and PrEP using novel preparations and strategies will offer choice, enhance adherence, decrease toxicity, and improve patient and provider satisfaction.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Gilead at JP Morgan 2026 Healthcare Conference</t>
   </si>
   <si>
     <t>https://s29.q4cdn.com/585078350/files/doc_downloads/2026/GILD-JP-Morgan-Presentation-12-January-2026.pdf</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -901,51 +1059,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1193,134 +1351,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07001319" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05585307" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07645287" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07708727" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://synapse.patsnap.com/blog/clinical-landscape-nct07645287-gs-3242-trial-report-2026-mcp" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/TdK895fL4R1oGUgWvoXQLANweyGo1kS5PLhU3gdy.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://s29.q4cdn.com/585078350/files/doc_downloads/2026/GILD-JP-Morgan-Presentation-12-January-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1349,168 +1561,385 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="E2" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="F2" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="G2" t="s">
-        <v>39</v>
+        <v>89</v>
       </c>
       <c r="H2" t="s">
-        <v>40</v>
-[...8 lines deleted...]
-        <v>42</v>
+        <v>90</v>
+      </c>
+      <c r="J2" t="s">
+        <v>91</v>
+      </c>
+      <c r="K2" t="s">
+        <v>92</v>
+      </c>
+      <c r="L2" t="s">
+        <v>92</v>
       </c>
       <c r="Q2" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>42</v>
+        <v>93</v>
       </c>
       <c r="S2" t="s">
-        <v>42</v>
+        <v>94</v>
       </c>
       <c r="T2" t="s">
-        <v>43</v>
+        <v>94</v>
       </c>
       <c r="U2" t="s">
-        <v>43</v>
+        <v>94</v>
       </c>
       <c r="V2" t="s">
-        <v>43</v>
+        <v>94</v>
       </c>
       <c r="W2" t="s">
-        <v>43</v>
+        <v>95</v>
       </c>
       <c r="X2" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>95</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>95</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>95</v>
       </c>
       <c r="AA2" t="s">
-        <v>47</v>
+        <v>96</v>
       </c>
       <c r="AB2" t="s">
-        <v>48</v>
+        <v>97</v>
       </c>
       <c r="AC2" t="s">
-        <v>49</v>
+        <v>98</v>
       </c>
       <c r="AD2" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
       <c r="AE2" t="s">
-        <v>51</v>
+        <v>100</v>
       </c>
       <c r="AF2" t="s">
-        <v>52</v>
+        <v>101</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>102</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>103</v>
       </c>
       <c r="AI2" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>104</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>106</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ5"/>
   <sheetViews>
@@ -1554,733 +1983,736 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>107</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>56</v>
+        <v>108</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>58</v>
+        <v>110</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>60</v>
+        <v>112</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>61</v>
+        <v>113</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>114</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>64</v>
+        <v>116</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>65</v>
+        <v>117</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>66</v>
+        <v>118</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>67</v>
+        <v>119</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>70</v>
+        <v>122</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>71</v>
+        <v>123</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>72</v>
+        <v>124</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>73</v>
+        <v>125</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>74</v>
+        <v>126</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>75</v>
+        <v>127</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>76</v>
+        <v>128</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>77</v>
+        <v>129</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>78</v>
+        <v>130</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>79</v>
+        <v>131</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>80</v>
+        <v>132</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>81</v>
+        <v>133</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>82</v>
+        <v>134</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>83</v>
+        <v>135</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>84</v>
+        <v>136</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>85</v>
+        <v>137</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>86</v>
+        <v>138</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>87</v>
+        <v>139</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>88</v>
+        <v>140</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>89</v>
+        <v>141</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>90</v>
+        <v>142</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>91</v>
+        <v>143</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>92</v>
+        <v>144</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>93</v>
+        <v>145</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>94</v>
+        <v>146</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>95</v>
+        <v>147</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>96</v>
+        <v>148</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>97</v>
+        <v>149</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>98</v>
+        <v>150</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>99</v>
+        <v>151</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>100</v>
+        <v>152</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>101</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>153</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>102</v>
+        <v>154</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>103</v>
+        <v>155</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>104</v>
+        <v>156</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>105</v>
+        <v>157</v>
       </c>
       <c r="C2" t="s">
-        <v>106</v>
+        <v>158</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>107</v>
+        <v>159</v>
       </c>
       <c r="E2" t="s">
-        <v>108</v>
+        <v>160</v>
       </c>
       <c r="F2" t="s">
-        <v>109</v>
+        <v>161</v>
       </c>
       <c r="G2" t="s">
-        <v>110</v>
+        <v>162</v>
       </c>
       <c r="H2" t="s">
-        <v>111</v>
+        <v>163</v>
       </c>
       <c r="I2" t="s">
-        <v>112</v>
+        <v>164</v>
       </c>
       <c r="J2" t="s">
-        <v>113</v>
+        <v>165</v>
       </c>
       <c r="M2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="N2" t="s">
-        <v>114</v>
+        <v>166</v>
       </c>
       <c r="O2" t="s">
-        <v>115</v>
+        <v>167</v>
       </c>
       <c r="Q2" t="s">
-        <v>116</v>
+        <v>168</v>
       </c>
       <c r="X2" t="s">
-        <v>117</v>
+        <v>169</v>
       </c>
       <c r="Y2" t="s">
-        <v>118</v>
+        <v>170</v>
       </c>
       <c r="Z2" t="s">
-        <v>119</v>
+        <v>171</v>
       </c>
       <c r="AA2" t="s">
-        <v>120</v>
+        <v>172</v>
       </c>
       <c r="AB2" t="s">
-        <v>121</v>
+        <v>173</v>
       </c>
       <c r="AC2" t="s">
-        <v>122</v>
+        <v>174</v>
       </c>
       <c r="AD2" t="s">
-        <v>123</v>
+        <v>175</v>
       </c>
       <c r="AE2" t="s">
-        <v>124</v>
+        <v>176</v>
       </c>
       <c r="AF2" t="s">
-        <v>125</v>
+        <v>177</v>
       </c>
       <c r="AG2" t="s">
-        <v>126</v>
+        <v>177</v>
       </c>
       <c r="AH2" t="s">
-        <v>126</v>
+        <v>177</v>
       </c>
       <c r="AI2" t="s">
-        <v>126</v>
+        <v>178</v>
       </c>
       <c r="AJ2" t="s">
-        <v>127</v>
-[...10 lines deleted...]
-      <c r="AQ2">
+        <v>96</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>179</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>180</v>
+      </c>
+      <c r="AP2">
         <v>27</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>181</v>
+      </c>
       <c r="AR2" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>182</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>183</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>184</v>
       </c>
       <c r="AW2" t="s">
-        <v>133</v>
+        <v>185</v>
       </c>
       <c r="AX2" t="s">
-        <v>134</v>
+        <v>186</v>
       </c>
       <c r="AY2" t="s">
-        <v>135</v>
+        <v>97</v>
       </c>
       <c r="AZ2" t="s">
-        <v>45</v>
+        <v>96</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>136</v>
+        <v>187</v>
       </c>
       <c r="C3" t="s">
-        <v>137</v>
+        <v>188</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>138</v>
+        <v>189</v>
       </c>
       <c r="E3" t="s">
-        <v>108</v>
+        <v>160</v>
       </c>
       <c r="F3" t="s">
-        <v>109</v>
+        <v>161</v>
       </c>
       <c r="G3" t="s">
-        <v>110</v>
+        <v>162</v>
       </c>
       <c r="H3" t="s">
-        <v>139</v>
+        <v>190</v>
       </c>
       <c r="I3" t="s">
-        <v>140</v>
+        <v>191</v>
       </c>
       <c r="J3" t="s">
-        <v>141</v>
+        <v>192</v>
       </c>
       <c r="M3" t="s">
-        <v>142</v>
+        <v>193</v>
       </c>
       <c r="O3" t="s">
-        <v>143</v>
+        <v>194</v>
       </c>
       <c r="Q3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="S3" t="s">
-        <v>144</v>
+        <v>195</v>
       </c>
       <c r="U3" t="s">
-        <v>145</v>
+        <v>196</v>
       </c>
       <c r="X3" t="s">
-        <v>146</v>
+        <v>197</v>
       </c>
       <c r="Y3" t="s">
-        <v>147</v>
+        <v>198</v>
       </c>
       <c r="AB3" t="s">
-        <v>148</v>
+        <v>199</v>
       </c>
       <c r="AC3" t="s">
-        <v>149</v>
+        <v>200</v>
       </c>
       <c r="AD3" t="s">
-        <v>123</v>
+        <v>175</v>
       </c>
       <c r="AE3" t="s">
-        <v>124</v>
+        <v>176</v>
       </c>
       <c r="AF3" t="s">
-        <v>125</v>
+        <v>177</v>
       </c>
       <c r="AG3" t="s">
-        <v>126</v>
+        <v>177</v>
       </c>
       <c r="AH3" t="s">
-        <v>126</v>
+        <v>177</v>
       </c>
       <c r="AI3" t="s">
-        <v>126</v>
+        <v>201</v>
       </c>
       <c r="AJ3" t="s">
-        <v>150</v>
-[...10 lines deleted...]
-      <c r="AQ3">
+        <v>96</v>
+      </c>
+      <c r="AL3" t="s">
+        <v>202</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>180</v>
+      </c>
+      <c r="AP3">
         <v>49</v>
       </c>
+      <c r="AQ3" t="s">
+        <v>181</v>
+      </c>
       <c r="AR3" t="s">
-        <v>130</v>
-[...5 lines deleted...]
-        <v>132</v>
+        <v>182</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>183</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>185</v>
       </c>
       <c r="AX3" t="s">
-        <v>134</v>
+        <v>186</v>
       </c>
       <c r="AY3" t="s">
-        <v>135</v>
+        <v>97</v>
       </c>
       <c r="AZ3" t="s">
-        <v>45</v>
+        <v>96</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>152</v>
+        <v>203</v>
       </c>
       <c r="C4" t="s">
-        <v>153</v>
+        <v>204</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>154</v>
+        <v>205</v>
       </c>
       <c r="E4" t="s">
-        <v>155</v>
+        <v>206</v>
       </c>
       <c r="F4" t="s">
-        <v>156</v>
+        <v>207</v>
       </c>
       <c r="G4" t="s">
-        <v>110</v>
+        <v>162</v>
       </c>
       <c r="H4" t="s">
-        <v>157</v>
+        <v>208</v>
       </c>
       <c r="I4" t="s">
-        <v>158</v>
+        <v>209</v>
       </c>
       <c r="J4" t="s">
-        <v>159</v>
+        <v>210</v>
       </c>
       <c r="M4" t="s">
-        <v>160</v>
+        <v>211</v>
       </c>
       <c r="O4" t="s">
-        <v>161</v>
+        <v>212</v>
       </c>
       <c r="Q4" t="s">
-        <v>162</v>
+        <v>213</v>
       </c>
       <c r="S4" t="s">
-        <v>163</v>
+        <v>214</v>
       </c>
       <c r="U4" t="s">
-        <v>164</v>
+        <v>215</v>
       </c>
       <c r="X4" t="s">
-        <v>165</v>
+        <v>216</v>
       </c>
       <c r="Y4" t="s">
-        <v>166</v>
+        <v>217</v>
       </c>
       <c r="Z4" t="s">
-        <v>167</v>
+        <v>218</v>
       </c>
       <c r="AA4" t="s">
-        <v>168</v>
+        <v>219</v>
       </c>
       <c r="AD4" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="AE4" t="s">
-        <v>124</v>
+        <v>176</v>
       </c>
       <c r="AF4" t="s">
-        <v>125</v>
+        <v>220</v>
       </c>
       <c r="AG4" t="s">
-        <v>170</v>
+        <v>220</v>
       </c>
       <c r="AH4" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="AI4" t="s">
-        <v>126</v>
+        <v>221</v>
       </c>
       <c r="AJ4" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>96</v>
+      </c>
+      <c r="AN4" t="s">
+        <v>222</v>
       </c>
       <c r="AO4" t="s">
-        <v>172</v>
-[...4 lines deleted...]
-      <c r="AQ4">
+        <v>180</v>
+      </c>
+      <c r="AP4">
         <v>175</v>
       </c>
+      <c r="AQ4" t="s">
+        <v>223</v>
+      </c>
       <c r="AR4" t="s">
-        <v>173</v>
-[...8 lines deleted...]
-        <v>175</v>
+        <v>224</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>183</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>225</v>
+      </c>
+      <c r="AX4" t="s">
+        <v>226</v>
       </c>
       <c r="AY4" t="s">
-        <v>176</v>
+        <v>97</v>
       </c>
       <c r="AZ4" t="s">
-        <v>45</v>
+        <v>96</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
+        <v>227</v>
+      </c>
+      <c r="C5" t="s">
+        <v>228</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="E5" t="s">
+        <v>230</v>
+      </c>
+      <c r="F5" t="s">
+        <v>207</v>
+      </c>
+      <c r="G5" t="s">
+        <v>162</v>
+      </c>
+      <c r="H5" t="s">
+        <v>231</v>
+      </c>
+      <c r="I5" t="s">
+        <v>232</v>
+      </c>
+      <c r="M5" t="s">
+        <v>211</v>
+      </c>
+      <c r="O5" t="s">
+        <v>212</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>213</v>
+      </c>
+      <c r="S5" t="s">
+        <v>214</v>
+      </c>
+      <c r="U5" t="s">
+        <v>215</v>
+      </c>
+      <c r="W5" t="s">
+        <v>233</v>
+      </c>
+      <c r="X5" t="s">
+        <v>234</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>235</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>236</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>219</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>175</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>176</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>220</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>220</v>
+      </c>
+      <c r="AH5" t="s">
         <v>177</v>
       </c>
-      <c r="C5" t="s">
-[...5 lines deleted...]
-      <c r="E5" t="s">
+      <c r="AI5" t="s">
+        <v>237</v>
+      </c>
+      <c r="AO5" t="s">
         <v>180</v>
       </c>
-      <c r="F5" t="s">
-[...26 lines deleted...]
-      <c r="W5" t="s">
+      <c r="AP5">
+        <v>700</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>223</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>224</v>
+      </c>
+      <c r="AT5" t="s">
         <v>183</v>
       </c>
-      <c r="X5" t="s">
-[...42 lines deleted...]
-        <v>132</v>
+      <c r="AV5" t="s">
+        <v>225</v>
       </c>
       <c r="AW5" t="s">
-        <v>175</v>
+        <v>93</v>
       </c>
       <c r="AX5" t="s">
-        <v>41</v>
+        <v>226</v>
       </c>
       <c r="AY5" t="s">
-        <v>176</v>
+        <v>97</v>
       </c>
       <c r="AZ5" t="s">
-        <v>45</v>
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>188</v>
+        <v>238</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>189</v>
+        <v>239</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>190</v>
+        <v>240</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>191</v>
+        <v>241</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>192</v>
+        <v>242</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>193</v>
+        <v>243</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>194</v>
+        <v>244</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>204</v>
       </c>
       <c r="B2" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="C2" t="s">
-        <v>195</v>
+        <v>245</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2294,564 +2726,565 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>107</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>197</v>
+        <v>247</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>198</v>
+        <v>248</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>199</v>
+        <v>249</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>200</v>
+        <v>250</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>201</v>
+        <v>251</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>202</v>
+        <v>252</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>203</v>
+        <v>253</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>204</v>
+        <v>254</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>205</v>
+        <v>255</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>206</v>
+        <v>256</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>207</v>
+        <v>257</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>208</v>
+        <v>258</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>209</v>
+        <v>259</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>210</v>
+        <v>260</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>211</v>
+        <v>261</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>212</v>
+        <v>262</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>213</v>
+        <v>263</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>107</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>214</v>
+        <v>264</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>215</v>
+        <v>265</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>216</v>
+        <v>266</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>217</v>
+        <v>267</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>218</v>
+        <v>268</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>219</v>
+        <v>269</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>220</v>
+        <v>270</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>221</v>
+        <v>271</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>222</v>
+        <v>272</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>223</v>
+        <v>273</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>224</v>
+        <v>274</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>225</v>
+        <v>275</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>226</v>
+        <v>276</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>227</v>
+        <v>277</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>107</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>228</v>
+        <v>278</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>229</v>
+        <v>279</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>214</v>
+        <v>264</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>230</v>
+        <v>280</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>217</v>
+        <v>267</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>231</v>
+        <v>281</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>232</v>
+        <v>282</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>111</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>107</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>233</v>
+        <v>283</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>190</v>
+        <v>240</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>234</v>
+        <v>284</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>235</v>
+        <v>285</v>
       </c>
       <c r="C2" t="s">
-        <v>236</v>
+        <v>286</v>
       </c>
       <c r="D2" t="s">
-        <v>237</v>
+        <v>287</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>107</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>238</v>
+        <v>288</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>198</v>
+        <v>248</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>239</v>
+        <v>289</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>240</v>
+        <v>290</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>241</v>
+        <v>291</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>237</v>
+        <v>287</v>
       </c>
       <c r="C2" t="s">
-        <v>242</v>
+        <v>292</v>
       </c>
       <c r="D2" t="s">
-        <v>243</v>
+        <v>293</v>
       </c>
       <c r="E2" t="s">
-        <v>159</v>
+        <v>210</v>
       </c>
       <c r="F2" t="s">
-        <v>244</v>
+        <v>294</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>107</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>189</v>
+        <v>239</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>190</v>
+        <v>240</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>191</v>
+        <v>241</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>192</v>
+        <v>242</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>193</v>
+        <v>243</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>194</v>
+        <v>244</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>245</v>
+        <v>295</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>246</v>
+        <v>296</v>
       </c>
       <c r="C2" t="s">
-        <v>247</v>
+        <v>297</v>
       </c>
       <c r="H2" t="s">
-        <v>248</v>
+        <v>298</v>
       </c>
       <c r="J2" t="s">
-        <v>126</v>
+        <v>177</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>57</v>
+        <v>109</v>
       </c>
       <c r="C3" t="s">
-        <v>249</v>
+        <v>299</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>250</v>
+        <v>300</v>
       </c>
       <c r="J3" t="s">
-        <v>126</v>
+        <v>177</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>