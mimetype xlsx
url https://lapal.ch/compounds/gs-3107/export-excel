--- v0 (2026-06-02)
+++ v1 (2026-08-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -147,71 +147,74 @@
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>GS-3107</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Capsid inhibitor</t>
   </si>
   <si>
     <t>GS-3107 is an investigational long-acting capsid inhibitor. It is an oral prodrug of lenacapavir. This capsid inhibitor is designed to convert to lenacapavir after oral administration, but with a pharmacokinetic profile engineered to increase oral bioavailability and support once-monthly oral dosing. The approach of using prodrug to optimise bioavailability is being used when parent molecules have limited oral absorption. By increasing oral bioavailability, lower doses are needed, which means smaller pills (including in fixed-dose combinations).  Phase 1 data (expected in 2026) will indicate safety and whether monthly oral dosing achieves and sustains protective concentrations.</t>
   </si>
   <si>
     <t>Investigational</t>
   </si>
   <si>
     <t>The product is still in development.</t>
   </si>
   <si>
-    <t>Oral, To be determined</t>
+    <t>Oral</t>
   </si>
   <si>
     <t>Oral solid form</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>HIV</t>
   </si>
   <si>
-    <t>Pre-Exposure Prophylaxis (PrEP), Treatment</t>
+    <t>Treatment</t>
   </si>
   <si>
     <t>Self-administered</t>
   </si>
   <si>
     <t>Monthly</t>
   </si>
   <si>
+    <t>to be determined</t>
+  </si>
+  <si>
     <t>2026-03-26 08:27:48</t>
   </si>
   <si>
     <t>2026-03-26 09:56:52</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
@@ -324,89 +327,170 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>ACTRN12626000118303</t>
+  </si>
+  <si>
+    <t>GS-US-756-7894</t>
+  </si>
+  <si>
+    <t>https://anzctr.org.au/Trial/Registration/TrialReview.aspx?ACTRN=ACTRN12626000118303</t>
+  </si>
+  <si>
+    <t>Phase I</t>
+  </si>
+  <si>
+    <t>Not yet recruiting</t>
+  </si>
+  <si>
+    <t>Gilead Sciences</t>
+  </si>
+  <si>
+    <t>This Phase 1 study will evaluate the safety, tolerability, and PK of oral GS 3107 in combination with oral encequidar (ECD) in healthy participants. The results from this study will inform the feasibility of long interval dosing of GS 3107 with ECD for the prevention of HIV 1 infection, or to be used in combination with other antiretroviral agents for HIV 1 treatment. This study provides comparisons of PK and generates safety data for the expected therapeutic range of drug exposures planned for evaluation in subsequent studies. This is an open label study with adaptive dose selection in healthy adult participants to evaluate the effect of coadministration of GS 3107 and ECD on the PK of LEN (administered as LEN prodrug, GS-3107)</t>
+  </si>
+  <si>
+    <t>A Phase 1 Study to Evaluate the Safety, Tolerability and Pharmacokinetics of GS-3107 Coadministered with Encequidar in Healthy Participants</t>
+  </si>
+  <si>
+    <t>New Zealand</t>
+  </si>
+  <si>
+    <t>GS-3107 + encequidar methanesulfonate (ECD)</t>
+  </si>
+  <si>
+    <t>up to 5600 mg GS-3107 oral tablets coadministered with up to 360 mg ECD oral tablets</t>
+  </si>
+  <si>
+    <t>2026-02-10</t>
+  </si>
+  <si>
+    <t>2026-09-12</t>
+  </si>
+  <si>
+    <t>Adults, Cisgender women, Cisgender men, Transgender women, Transgender men, Non-lactating individuals, Non-pregnant individuals</t>
+  </si>
+  <si>
+    <t>Adults</t>
+  </si>
+  <si>
+    <t>All</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>18 year(s) to 55 year(s) ; BMI between 19 and 32 kg/m 2; non-smokers</t>
+  </si>
+  <si>
+    <t>HIV, HBV, HCV</t>
+  </si>
+  <si>
+    <t>Interventional (clinical trial)</t>
+  </si>
+  <si>
+    <t>Non-randomized</t>
+  </si>
+  <si>
+    <t>Sequential assignment</t>
+  </si>
+  <si>
+    <t>Open label</t>
+  </si>
+  <si>
+    <t>Once</t>
+  </si>
+  <si>
+    <t>Tablet</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
@@ -465,57 +549,78 @@
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/Oab5mecghu0UbM9wqgV6DcO64HTbNehc0KI02qR0.png</t>
   </si>
   <si>
     <t>GS-3107 Structure Placeholder</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Gilead Sciences, Inc.</t>
+    <t>Gilead</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.gilead.com/</t>
+  </si>
+  <si>
+    <t>Document</t>
+  </si>
+  <si>
+    <t>UNIADS- Beyond 2025 – Long acting antiretrovirals: potential to close HIV prevention and treatment gaps</t>
+  </si>
+  <si>
+    <t>Agenda item 10 Background Note_271125.pdf</t>
+  </si>
+  <si>
+    <t>resources/httPqwWEfQif_Agenda item 10 Background Note_271125.pdf</t>
+  </si>
+  <si>
+    <t>TAG-Pipeline report 20255 - Antiretroviral Therapy</t>
+  </si>
+  <si>
+    <t>Pipeline_ARV_2025.pdf</t>
+  </si>
+  <si>
+    <t>resources/TF94pQc2jAHa_Pipeline_ARV_2025.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -542,52 +647,52 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -847,79 +952,79 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anzctr.org.au/Trial/Registration/TrialReview.aspx?ACTRN=ACTRN12626000118303" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/Oab5mecghu0UbM9wqgV6DcO64HTbNehc0KI02qR0.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/httPqwWEfQif_Agenda item 10 Background Note_271125.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/TF94pQc2jAHa_Pipeline_ARV_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AG1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -1076,84 +1181,86 @@
       </c>
       <c r="M2" t="s">
         <v>41</v>
       </c>
       <c r="N2" t="s">
         <v>41</v>
       </c>
       <c r="O2" t="s">
         <v>41</v>
       </c>
       <c r="P2" t="s">
         <v>41</v>
       </c>
       <c r="U2" t="s">
         <v>42</v>
       </c>
       <c r="V2" t="s">
         <v>43</v>
       </c>
       <c r="W2" t="s">
         <v>44</v>
       </c>
       <c r="X2" t="s">
         <v>45</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="Y2" s="1" t="s">
+        <v>46</v>
+      </c>
       <c r="Z2" s="1"/>
       <c r="AF2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="AG2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ1"/>
+  <dimension ref="A1:AZ2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AZ1"/>
+      <selection activeCell="D2" sqref="D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -1170,714 +1277,857 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AW1" s="2" t="s">
         <v>23</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:52">
+      <c r="A2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" t="s">
+        <v>99</v>
+      </c>
+      <c r="C2" t="s">
+        <v>100</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="E2" t="s">
+        <v>102</v>
+      </c>
+      <c r="F2" t="s">
+        <v>103</v>
+      </c>
+      <c r="G2" t="s">
+        <v>104</v>
+      </c>
+      <c r="H2" t="s">
+        <v>105</v>
+      </c>
+      <c r="I2" t="s">
+        <v>106</v>
+      </c>
+      <c r="J2" t="s">
+        <v>107</v>
+      </c>
+      <c r="M2" t="s">
+        <v>108</v>
+      </c>
+      <c r="N2" t="s">
+        <v>109</v>
+      </c>
+      <c r="W2" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>111</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>112</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>113</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>114</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>115</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>115</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>116</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>117</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AM2" t="s">
+        <v>118</v>
+      </c>
+      <c r="AP2" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ2">
+        <v>16</v>
+      </c>
+      <c r="AR2" t="s">
+        <v>120</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU2" t="s">
+        <v>122</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
-        <v>98</v>
+        <v>125</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>100</v>
+        <v>127</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>101</v>
+        <v>128</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R1"/>
+  <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R1"/>
+      <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>102</v>
+        <v>129</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>103</v>
+        <v>130</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>104</v>
+        <v>131</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>105</v>
+        <v>132</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>106</v>
+        <v>133</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>107</v>
+        <v>134</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>108</v>
+        <v>135</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>109</v>
+        <v>136</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>110</v>
+        <v>137</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>111</v>
-[...5 lines deleted...]
-        <v>113</v>
+        <v>138</v>
+      </c>
+      <c r="M1" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="N1" s="5" t="s">
+        <v>140</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>114</v>
+        <v>141</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>115</v>
+        <v>142</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>116</v>
+        <v>143</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>117</v>
+        <v>144</v>
+      </c>
+      <c r="S1" s="2" t="s">
+        <v>145</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>118</v>
+        <v>146</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>119</v>
+        <v>147</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>122</v>
+        <v>149</v>
+      </c>
+      <c r="F1" s="5" t="s">
+        <v>150</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>123</v>
+        <v>151</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>124</v>
+        <v>152</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>125</v>
+        <v>153</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>126</v>
+        <v>154</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>127</v>
+        <v>155</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>128</v>
+        <v>156</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>129</v>
+        <v>157</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>130</v>
+        <v>158</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>131</v>
+        <v>159</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>132</v>
+        <v>160</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>133</v>
+        <v>161</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>118</v>
+        <v>146</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>134</v>
+        <v>162</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>121</v>
+        <v>149</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>163</v>
+      </c>
+      <c r="H1" s="5" t="s">
+        <v>164</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>137</v>
+        <v>165</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>138</v>
+        <v>166</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="5" t="s">
-        <v>139</v>
+      <c r="B2" s="4" t="s">
+        <v>167</v>
       </c>
       <c r="C2" t="s">
-        <v>140</v>
+        <v>168</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>141</v>
+        <v>169</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>103</v>
+        <v>130</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>142</v>
+        <v>170</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>143</v>
+        <v>171</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>144</v>
+        <v>172</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>145</v>
+        <v>173</v>
       </c>
       <c r="C2" t="s">
-        <v>146</v>
+        <v>174</v>
       </c>
       <c r="D2" t="s">
-        <v>147</v>
+        <v>175</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="E3" sqref="E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>100</v>
+        <v>127</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>101</v>
+        <v>128</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>50</v>
+        <v>51</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B2" t="s">
+        <v>176</v>
+      </c>
+      <c r="C2" t="s">
+        <v>177</v>
+      </c>
+      <c r="D2" t="s">
+        <v>178</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" t="s">
+        <v>176</v>
+      </c>
+      <c r="C3" t="s">
+        <v>180</v>
+      </c>
+      <c r="D3" t="s">
+        <v>181</v>
+      </c>
+      <c r="E3" s="4" t="s">
+        <v>182</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>