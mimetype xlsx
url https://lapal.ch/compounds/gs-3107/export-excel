--- v1 (2026-08-02)
+++ v2 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>GS-3107</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Capsid inhibitor</t>
   </si>
   <si>
     <t>GS-3107 is an investigational long-acting capsid inhibitor. It is an oral prodrug of lenacapavir. This capsid inhibitor is designed to convert to lenacapavir after oral administration, but with a pharmacokinetic profile engineered to increase oral bioavailability and support once-monthly oral dosing. The approach of using prodrug to optimise bioavailability is being used when parent molecules have limited oral absorption. By increasing oral bioavailability, lower doses are needed, which means smaller pills (including in fixed-dose combinations).  Phase 1 data (expected in 2026) will indicate safety and whether monthly oral dosing achieves and sustains protective concentrations.</t>
   </si>
   <si>
     <t>Investigational</t>
   </si>
   <si>
     <t>The product is still in development.</t>
   </si>
@@ -408,54 +417,63 @@
   <si>
     <t>HIV, HBV, HCV</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Non-randomized</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Once</t>
   </si>
   <si>
     <t>Tablet</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -556,50 +574,53 @@
     <t>https://lapal.ch/storage/illustrations/Oab5mecghu0UbM9wqgV6DcO64HTbNehc0KI02qR0.png</t>
   </si>
   <si>
     <t>GS-3107 Structure Placeholder</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Gilead</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.gilead.com/</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>UNIADS- Beyond 2025 – Long acting antiretrovirals: potential to close HIV prevention and treatment gaps</t>
   </si>
   <si>
     <t>Agenda item 10 Background Note_271125.pdf</t>
   </si>
   <si>
     <t>resources/httPqwWEfQif_Agenda item 10 Background Note_271125.pdf</t>
   </si>
   <si>
     <t>TAG-Pipeline report 20255 - Antiretroviral Therapy</t>
   </si>
   <si>
     <t>Pipeline_ARV_2025.pdf</t>
   </si>
   <si>
     <t>resources/TF94pQc2jAHa_Pipeline_ARV_2025.pdf</t>
   </si>
 </sst>
 </file>
 
@@ -980,102 +1001,105 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/Oab5mecghu0UbM9wqgV6DcO64HTbNehc0KI02qR0.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/httPqwWEfQif_Agenda item 10 Background Note_271125.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/TF94pQc2jAHa_Pipeline_ARV_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2367/httPqwWEfQif_Agenda%20item%2010%20Background%20Note_271125.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2368/TF94pQc2jAHa_Pipeline_ARV_2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1131,109 +1155,117 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="H2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I2" t="s">
-        <v>38</v>
-[...7 lines deleted...]
-      <c r="M2" t="s">
         <v>41</v>
       </c>
       <c r="N2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="O2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P2" t="s">
-        <v>41</v>
-[...7 lines deleted...]
-      <c r="W2" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>44</v>
+      </c>
+      <c r="R2" t="s">
+        <v>44</v>
+      </c>
+      <c r="S2" t="s">
         <v>44</v>
       </c>
       <c r="X2" t="s">
         <v>45</v>
       </c>
       <c r="Y2" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="Z2" s="1"/>
-      <c r="AF2" t="s">
+      <c r="Z2" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="AA2" t="s">
         <v>48</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ2"/>
   <sheetViews>
@@ -1277,358 +1309,374 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="E2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="F2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="G2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="H2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="I2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="J2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="M2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="N2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="W2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="Z2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="AD2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="AE2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="AF2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="AG2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AH2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AI2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AJ2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AL2" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AM2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AP2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AQ2">
         <v>16</v>
       </c>
       <c r="AR2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AS2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AU2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AW2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AX2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="AY2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AZ2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>51</v>
+        <v>132</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -1639,530 +1687,556 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="C2" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="C2" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="D2" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E3" sqref="E3"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>51</v>
+        <v>132</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>182</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="C2" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>179</v>
+        <v>184</v>
+      </c>
+      <c r="H2" t="s">
+        <v>185</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>186</v>
+      </c>
+      <c r="J2" t="s">
+        <v>118</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>176</v>
+        <v>183</v>
       </c>
       <c r="C3" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>182</v>
+        <v>187</v>
+      </c>
+      <c r="H3" t="s">
+        <v>188</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="J3" t="s">
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>