--- v2 (2026-08-22)
+++ v3 (2026-10-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -141,87 +141,96 @@
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>GS-3107</t>
   </si>
   <si>
+    <t>GS-3107 (oral lenacapavir prodrug)</t>
+  </si>
+  <si>
+    <t>Not applicable (investigational; no brand name assigned)</t>
+  </si>
+  <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Capsid inhibitor</t>
   </si>
   <si>
-    <t>GS-3107 is an investigational long-acting capsid inhibitor. It is an oral prodrug of lenacapavir. This capsid inhibitor is designed to convert to lenacapavir after oral administration, but with a pharmacokinetic profile engineered to increase oral bioavailability and support once-monthly oral dosing. The approach of using prodrug to optimise bioavailability is being used when parent molecules have limited oral absorption. By increasing oral bioavailability, lower doses are needed, which means smaller pills (including in fixed-dose combinations).  Phase 1 data (expected in 2026) will indicate safety and whether monthly oral dosing achieves and sustains protective concentrations.</t>
+    <t>GS-3107 is an investigational long-acting capsid inhibitor. It is an oral prodrug of lenacapavir. This capsid inhibitor is designed to convert to lenacapavir after oral administration, but with a pharmacokinetic profile engineered to increase oral bioavailability and support once-monthly oral dosing. The approach of using prodrug to optimise bioavailability is being used when parent molecules have limited oral absorption. By increasing oral bioavailability, lower doses are needed, which means smaller pills (including in fixed-dose combinations).  It is intended as the oral component of a once-monthly oral treatment regimen with an integrase inhibitor partner still to be defined; a paediatric HIV-1 treatment study is also planned according to the company pipeline.</t>
   </si>
   <si>
     <t>Investigational</t>
   </si>
   <si>
     <t>The product is still in development.</t>
   </si>
   <si>
     <t>Oral</t>
   </si>
   <si>
     <t>Oral solid form</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>HIV</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Self-administered</t>
   </si>
   <si>
     <t>Monthly</t>
   </si>
   <si>
     <t>to be determined</t>
+  </si>
+  <si>
+    <t>Once-monthly oral dosing is the development target.</t>
   </si>
   <si>
     <t>2026-03-26 08:27:48</t>
   </si>
   <si>
     <t>2026-03-26 09:56:52</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
@@ -1169,103 +1178,112 @@
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="2" spans="1:36">
       <c r="A2" t="s">
         <v>36</v>
       </c>
+      <c r="C2" t="s">
+        <v>37</v>
+      </c>
+      <c r="D2" t="s">
+        <v>38</v>
+      </c>
       <c r="E2" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="H2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="I2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="N2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="O2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="Q2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="R2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="S2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="X2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="Y2" s="1" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="Z2" s="1" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="AA2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="AB2" t="s">
-        <v>49</v>
+        <v>51</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>52</v>
       </c>
       <c r="AI2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="AJ2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ2"/>
   <sheetViews>
@@ -1309,374 +1327,374 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AW1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="E2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="F2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="G2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="H2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="I2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="J2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="M2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="N2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="W2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="Z2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="AD2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="AE2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AF2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AG2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AH2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AI2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AJ2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AL2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="AM2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AP2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ2">
         <v>16</v>
       </c>
       <c r="AR2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AS2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AU2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AW2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AX2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="AY2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AZ2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -1687,514 +1705,514 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="C2" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C2" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="D2" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C2" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="H2" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="J2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C3" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="H3" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="J3" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>