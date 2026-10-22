--- v3 (2026-10-02)
+++ v4 (2026-10-22)
@@ -1,97 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -132,105 +143,255 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
+  </si>
+  <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>GS-3107</t>
   </si>
   <si>
     <t>GS-3107 (oral lenacapavir prodrug)</t>
   </si>
   <si>
     <t>Not applicable (investigational; no brand name assigned)</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Capsid inhibitor</t>
   </si>
   <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
+  </si>
+  <si>
     <t>GS-3107 is an investigational long-acting capsid inhibitor. It is an oral prodrug of lenacapavir. This capsid inhibitor is designed to convert to lenacapavir after oral administration, but with a pharmacokinetic profile engineered to increase oral bioavailability and support once-monthly oral dosing. The approach of using prodrug to optimise bioavailability is being used when parent molecules have limited oral absorption. By increasing oral bioavailability, lower doses are needed, which means smaller pills (including in fixed-dose combinations).  It is intended as the oral component of a once-monthly oral treatment regimen with an integrase inhibitor partner still to be defined; a paediatric HIV-1 treatment study is also planned according to the company pipeline.</t>
   </si>
   <si>
     <t>Investigational</t>
   </si>
   <si>
     <t>The product is still in development.</t>
   </si>
   <si>
+    <t>Unknown. This prodrug of lenacapavir just entered Phase I.</t>
+  </si>
+  <si>
     <t>Oral</t>
   </si>
   <si>
     <t>Oral solid form</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
+    <t>unknown as of October 2026</t>
+  </si>
+  <si>
     <t>HIV</t>
   </si>
   <si>
-    <t>Treatment</t>
-[...5 lines deleted...]
-    <t>Monthly</t>
+    <t>Pre-Exposure Prophylaxis (PrEP), Treatment</t>
+  </si>
+  <si>
+    <t>Self-administered, Administered by a community health worker</t>
+  </si>
+  <si>
+    <t>Monthly, Other/Variable/Unknown: To be determined based on clinical development</t>
   </si>
   <si>
     <t>to be determined</t>
   </si>
   <si>
-    <t>Once-monthly oral dosing is the development target.</t>
+    <t>Once-monthly oral dosing is the development target. Unclear whether the indication would be for treatment or prevention.</t>
   </si>
   <si>
     <t>2026-03-26 08:27:48</t>
   </si>
   <si>
     <t>2026-03-26 09:56:52</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
@@ -279,53 +440,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -345,92 +503,92 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>ACTRN12626000118303</t>
   </si>
   <si>
     <t>GS-US-756-7894</t>
   </si>
   <si>
     <t>https://anzctr.org.au/Trial/Registration/TrialReview.aspx?ACTRN=ACTRN12626000118303</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Not yet recruiting</t>
   </si>
   <si>
     <t>Gilead Sciences</t>
   </si>
   <si>
     <t>This Phase 1 study will evaluate the safety, tolerability, and PK of oral GS 3107 in combination with oral encequidar (ECD) in healthy participants. The results from this study will inform the feasibility of long interval dosing of GS 3107 with ECD for the prevention of HIV 1 infection, or to be used in combination with other antiretroviral agents for HIV 1 treatment. This study provides comparisons of PK and generates safety data for the expected therapeutic range of drug exposures planned for evaluation in subsequent studies. This is an open label study with adaptive dose selection in healthy adult participants to evaluate the effect of coadministration of GS 3107 and ECD on the PK of LEN (administered as LEN prodrug, GS-3107)</t>
   </si>
   <si>
     <t>A Phase 1 Study to Evaluate the Safety, Tolerability and Pharmacokinetics of GS-3107 Coadministered with Encequidar in Healthy Participants</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
     <t>GS-3107 + encequidar methanesulfonate (ECD)</t>
   </si>
   <si>
     <t>up to 5600 mg GS-3107 oral tablets coadministered with up to 360 mg ECD oral tablets</t>
   </si>
   <si>
     <t>2026-02-10</t>
   </si>
   <si>
     <t>2026-09-12</t>
   </si>
   <si>
-    <t>Adults, Cisgender women, Cisgender men, Transgender women, Transgender men, Non-lactating individuals, Non-pregnant individuals</t>
-[...1 lines deleted...]
-  <si>
     <t>Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>18 year(s) to 55 year(s) ; BMI between 19 and 32 kg/m 2; non-smokers</t>
   </si>
   <si>
     <t>HIV, HBV, HCV</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Non-randomized</t>
   </si>
   <si>
     <t>Sequential assignment</t>
@@ -607,50 +765,77 @@
     <t>https://www.gilead.com/</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>UNIADS- Beyond 2025 – Long acting antiretrovirals: potential to close HIV prevention and treatment gaps</t>
   </si>
   <si>
     <t>Agenda item 10 Background Note_271125.pdf</t>
   </si>
   <si>
     <t>resources/httPqwWEfQif_Agenda item 10 Background Note_271125.pdf</t>
   </si>
   <si>
     <t>TAG-Pipeline report 20255 - Antiretroviral Therapy</t>
   </si>
   <si>
     <t>Pipeline_ARV_2025.pdf</t>
   </si>
   <si>
     <t>resources/TF94pQc2jAHa_Pipeline_ARV_2025.pdf</t>
+  </si>
+  <si>
+    <t>TAG antiretroviral therapy Pipleine report 2026</t>
+  </si>
+  <si>
+    <t>Treatment Action Group</t>
+  </si>
+  <si>
+    <t>2026-08-15</t>
+  </si>
+  <si>
+    <t>TAG</t>
+  </si>
+  <si>
+    <t>https://www.treatmentactiongroup.org/resources/pipeline-report/2026-pipeline-reports/</t>
+  </si>
+  <si>
+    <t>Pipeline_ARV_2026_v4-1.pdf</t>
+  </si>
+  <si>
+    <t>resources/KdjOFdXcLQe9_pipeline-arv-2026-v4-1.pdf</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -689,51 +874,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -981,134 +1166,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anzctr.org.au/Trial/Registration/TrialReview.aspx?ACTRN=ACTRN12626000118303" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/Oab5mecghu0UbM9wqgV6DcO64HTbNehc0KI02qR0.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2367/httPqwWEfQif_Agenda%20item%2010%20Background%20Note_271125.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2368/TF94pQc2jAHa_Pipeline_ARV_2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2367/httPqwWEfQif_Agenda%20item%2010%20Background%20Note_271125.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2368/TF94pQc2jAHa_Pipeline_ARV_2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2630/KdjOFdXcLQe9_pipeline-arv-2026-v4-1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1137,153 +1376,376 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
+        <v>89</v>
       </c>
       <c r="F2" t="s">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="G2" t="s">
-        <v>41</v>
+        <v>90</v>
       </c>
       <c r="H2" t="s">
-        <v>42</v>
-[...11 lines deleted...]
-        <v>46</v>
+        <v>91</v>
+      </c>
+      <c r="J2" t="s">
+        <v>92</v>
+      </c>
+      <c r="K2" t="s">
+        <v>93</v>
+      </c>
+      <c r="L2" t="s">
+        <v>94</v>
+      </c>
+      <c r="M2" t="s">
+        <v>95</v>
       </c>
       <c r="Q2" t="s">
-        <v>46</v>
+        <v>96</v>
       </c>
       <c r="R2" t="s">
-        <v>46</v>
+        <v>97</v>
       </c>
       <c r="S2" t="s">
-        <v>46</v>
-[...8 lines deleted...]
-        <v>49</v>
+        <v>98</v>
+      </c>
+      <c r="T2" t="s">
+        <v>98</v>
+      </c>
+      <c r="U2" t="s">
+        <v>98</v>
+      </c>
+      <c r="V2" t="s">
+        <v>98</v>
+      </c>
+      <c r="W2" t="s">
+        <v>99</v>
       </c>
       <c r="AA2" t="s">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="AB2" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="AC2" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>102</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>105</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>107</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ2"/>
   <sheetViews>
@@ -1327,374 +1789,371 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>56</v>
+        <v>109</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>57</v>
+        <v>110</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>58</v>
+        <v>111</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>59</v>
+        <v>112</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>61</v>
+        <v>114</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>63</v>
+        <v>116</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>64</v>
+        <v>117</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>65</v>
+        <v>118</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>66</v>
+        <v>119</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>67</v>
+        <v>120</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>68</v>
+        <v>121</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>69</v>
+        <v>122</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>70</v>
+        <v>123</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>71</v>
+        <v>124</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>72</v>
+        <v>125</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>73</v>
+        <v>126</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>74</v>
+        <v>127</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>75</v>
+        <v>128</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>76</v>
+        <v>129</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>77</v>
+        <v>130</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>78</v>
+        <v>131</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>79</v>
+        <v>132</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>80</v>
+        <v>133</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>81</v>
+        <v>134</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>82</v>
+        <v>135</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>83</v>
+        <v>136</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>84</v>
+        <v>137</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>85</v>
+        <v>138</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>86</v>
+        <v>139</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>87</v>
+        <v>140</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>88</v>
+        <v>141</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>89</v>
+        <v>142</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>90</v>
+        <v>143</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>91</v>
+        <v>144</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>92</v>
+        <v>145</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>93</v>
+        <v>146</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>94</v>
+        <v>147</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>95</v>
+        <v>148</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>96</v>
+        <v>149</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>97</v>
+        <v>150</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>98</v>
+        <v>151</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>99</v>
+        <v>152</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>100</v>
+        <v>153</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>101</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>154</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>102</v>
+        <v>155</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>104</v>
+        <v>157</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>105</v>
+        <v>158</v>
       </c>
       <c r="C2" t="s">
-        <v>106</v>
+        <v>159</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="E2" t="s">
-        <v>108</v>
+        <v>161</v>
       </c>
       <c r="F2" t="s">
-        <v>109</v>
+        <v>162</v>
       </c>
       <c r="G2" t="s">
-        <v>110</v>
+        <v>163</v>
       </c>
       <c r="H2" t="s">
-        <v>111</v>
+        <v>164</v>
       </c>
       <c r="I2" t="s">
-        <v>112</v>
+        <v>165</v>
       </c>
       <c r="J2" t="s">
-        <v>113</v>
+        <v>166</v>
       </c>
       <c r="M2" t="s">
-        <v>114</v>
+        <v>167</v>
       </c>
       <c r="N2" t="s">
-        <v>115</v>
+        <v>168</v>
       </c>
       <c r="W2" t="s">
-        <v>116</v>
+        <v>169</v>
       </c>
       <c r="Z2" t="s">
-        <v>117</v>
+        <v>170</v>
       </c>
       <c r="AD2" t="s">
-        <v>118</v>
+        <v>171</v>
       </c>
       <c r="AE2" t="s">
-        <v>119</v>
+        <v>172</v>
       </c>
       <c r="AF2" t="s">
-        <v>120</v>
+        <v>173</v>
       </c>
       <c r="AG2" t="s">
-        <v>121</v>
+        <v>173</v>
       </c>
       <c r="AH2" t="s">
-        <v>121</v>
+        <v>174</v>
       </c>
       <c r="AI2" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>123</v>
+        <v>175</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>100</v>
       </c>
       <c r="AL2" t="s">
-        <v>47</v>
-[...7 lines deleted...]
-      <c r="AQ2">
+        <v>176</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>177</v>
+      </c>
+      <c r="AP2">
         <v>16</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>178</v>
+      </c>
       <c r="AR2" t="s">
-        <v>126</v>
-[...5 lines deleted...]
-        <v>128</v>
+        <v>179</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>180</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>181</v>
       </c>
       <c r="AW2" t="s">
-        <v>129</v>
+        <v>96</v>
       </c>
       <c r="AX2" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>182</v>
       </c>
       <c r="AZ2" t="s">
-        <v>46</v>
+        <v>100</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>131</v>
+        <v>183</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>133</v>
+        <v>185</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>134</v>
+        <v>186</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>135</v>
+        <v>187</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>136</v>
+        <v>188</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>137</v>
+        <v>189</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>57</v>
+        <v>110</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -1705,562 +2164,596 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>138</v>
+        <v>190</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>139</v>
+        <v>191</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>140</v>
+        <v>192</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>141</v>
+        <v>193</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>142</v>
+        <v>194</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>143</v>
+        <v>195</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>144</v>
+        <v>196</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>145</v>
+        <v>197</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>146</v>
+        <v>198</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>147</v>
+        <v>199</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>148</v>
+        <v>200</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>149</v>
+        <v>201</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>150</v>
+        <v>202</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>151</v>
+        <v>203</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>152</v>
+        <v>204</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>153</v>
+        <v>205</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>154</v>
+        <v>206</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>155</v>
+        <v>207</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>156</v>
+        <v>208</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>157</v>
+        <v>209</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>158</v>
+        <v>210</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>159</v>
+        <v>211</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>160</v>
+        <v>212</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>161</v>
+        <v>213</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>162</v>
+        <v>214</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>163</v>
+        <v>215</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>164</v>
+        <v>216</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>165</v>
+        <v>217</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>166</v>
+        <v>218</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>167</v>
+        <v>219</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>168</v>
+        <v>220</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>169</v>
+        <v>221</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>170</v>
+        <v>222</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>155</v>
+        <v>207</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>171</v>
+        <v>223</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>158</v>
+        <v>210</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>172</v>
+        <v>224</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>173</v>
+        <v>225</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>112</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>174</v>
+        <v>226</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>133</v>
+        <v>185</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>175</v>
+        <v>227</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>176</v>
+        <v>228</v>
       </c>
       <c r="C2" t="s">
-        <v>177</v>
+        <v>229</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>178</v>
+        <v>230</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>139</v>
+        <v>191</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>179</v>
+        <v>231</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>180</v>
+        <v>232</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>181</v>
+        <v>233</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>182</v>
+        <v>234</v>
       </c>
       <c r="C2" t="s">
-        <v>183</v>
+        <v>235</v>
       </c>
       <c r="D2" t="s">
-        <v>184</v>
+        <v>236</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J3"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I3" sqref="I3"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>108</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>133</v>
+        <v>185</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>134</v>
+        <v>186</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>135</v>
+        <v>187</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>136</v>
+        <v>188</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>137</v>
+        <v>189</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>57</v>
+        <v>110</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>185</v>
+        <v>237</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>186</v>
+        <v>238</v>
       </c>
       <c r="C2" t="s">
-        <v>187</v>
+        <v>239</v>
       </c>
       <c r="H2" t="s">
-        <v>188</v>
+        <v>240</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>189</v>
+        <v>241</v>
       </c>
       <c r="J2" t="s">
-        <v>121</v>
+        <v>173</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>186</v>
+        <v>238</v>
       </c>
       <c r="C3" t="s">
-        <v>190</v>
+        <v>242</v>
       </c>
       <c r="H3" t="s">
-        <v>191</v>
+        <v>243</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>192</v>
+        <v>244</v>
       </c>
       <c r="J3" t="s">
-        <v>121</v>
+        <v>173</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" t="s">
+        <v>86</v>
+      </c>
+      <c r="B4" t="s">
+        <v>238</v>
+      </c>
+      <c r="C4" t="s">
+        <v>245</v>
+      </c>
+      <c r="D4" t="s">
+        <v>246</v>
+      </c>
+      <c r="E4" t="s">
+        <v>247</v>
+      </c>
+      <c r="F4" t="s">
+        <v>248</v>
+      </c>
+      <c r="G4" t="s">
+        <v>249</v>
+      </c>
+      <c r="H4" t="s">
+        <v>250</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>251</v>
+      </c>
+      <c r="J4" t="s">
+        <v>173</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>