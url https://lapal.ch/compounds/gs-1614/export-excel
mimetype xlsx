--- v0 (2026-09-21)
+++ v1 (2026-10-11)
@@ -28,68 +28,77 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="172">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
+  </si>
+  <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
@@ -956,97 +965,100 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/zwu2PsdPnPdKP6YHZ9msCnRZkBw7mDgpSeyU0A6P.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hivglasgow.org/the-long-acting-hiv-treatment-era-is-just-beginning/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scripps.edu/news-events/news/20240104-calibr-gilead-hiv-antiviral/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AM2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AM1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:39">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1075,156 +1087,165 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="3" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G2" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="I2" t="s">
         <v>43</v>
       </c>
-      <c r="N2" t="s">
+      <c r="J2" t="s">
         <v>44</v>
       </c>
-      <c r="O2" t="s">
+      <c r="K2" t="s">
         <v>45</v>
       </c>
-      <c r="P2" t="s">
+      <c r="L2" t="s">
         <v>46</v>
       </c>
       <c r="Q2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="R2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="S2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="T2" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="X2" t="s">
         <v>49</v>
       </c>
-      <c r="Y2" s="1" t="s">
+      <c r="U2" t="s">
+        <v>49</v>
+      </c>
+      <c r="V2" t="s">
         <v>50</v>
       </c>
-      <c r="Z2" s="1" t="s">
+      <c r="W2" t="s">
         <v>51</v>
       </c>
       <c r="AA2" t="s">
         <v>52</v>
       </c>
       <c r="AB2" t="s">
         <v>53</v>
       </c>
+      <c r="AC2" t="s">
+        <v>54</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>55</v>
+      </c>
       <c r="AE2" t="s">
-        <v>54</v>
-[...4 lines deleted...]
-      <c r="AJ2" t="s">
         <v>56</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>57</v>
+      </c>
+      <c r="AL2" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="AM2" s="1" t="s">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -1268,273 +1289,273 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -1545,523 +1566,523 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="M1" s="4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="N1" s="4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="F1" s="4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="H1" s="4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="C2" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="C2" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="D2" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C2" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="D2" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="E2" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="F2" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="I2" s="5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="J2" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C3" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="E3" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="F3" t="s">
+        <v>173</v>
+      </c>
+      <c r="I3" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="J3" t="s">
         <v>170</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>