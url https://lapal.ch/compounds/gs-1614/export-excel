--- v1 (2026-10-11)
+++ v2 (2026-10-31)
@@ -1,78 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -141,69 +143,216 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
+  </si>
+  <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>GS-1614</t>
   </si>
   <si>
     <t>GS-1614 (islatravir prodrug)</t>
   </si>
   <si>
     <t>Not applicable (investigational; no brand name assigned)</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
+    <t>NRTTI (Nucleoside Reverse Transcriptase Translocation Inhibitor)</t>
+  </si>
+  <si>
     <t>Nucleoside reverse transcriptase translocation inhibitor (NRTTI) prodrug</t>
+  </si>
+  <si>
+    <t>Discontinued / Terminated</t>
   </si>
   <si>
     <t>GS-1614 is a prodrug of islatravir developed by Calibr-Skaggs (Scripps Research) and licensed to Gilead in January 2024, when Gilead exercised its option in connection with its Merck collaboration. It was being evaluated as a long-acting injectable partner for lenacapavir, with potential for quarterly dosing, in a phase 1b study in people with HIV alongside the integrase inhibitor GS-6212.
 Gilead discontinued the quarterly regimen with GS-1614 after evaluating the phase 1 data, as stated in its fourth-quarter 2025 prepared remarks of 10 February 2026, prioritising GS-3242 as the twice-yearly partner for lenacapavir.</t>
   </si>
   <si>
     <t>Development discontinued (Gilead Q4 2025 update, 10 February 2026).</t>
   </si>
   <si>
     <t>Not approved.</t>
   </si>
   <si>
     <t>Subcutaneous, Intramuscular</t>
   </si>
   <si>
     <t>Prodrug (long-acting injectable)</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>Not applicable (discontinued).</t>
@@ -295,53 +444,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -361,50 +507,53 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
@@ -554,50 +703,56 @@
     <t>Keith Alcorn</t>
   </si>
   <si>
     <t>2024-11-19</t>
   </si>
   <si>
     <t>HIV drug Therapy - Glasgow</t>
   </si>
   <si>
     <t>https://hivglasgow.org/the-long-acting-hiv-treatment-era-is-just-beginning/</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Calibr announces license agreement with Gilead to develop a long-acting HIV antiviral agent for treatment in combination with lenacapavir</t>
   </si>
   <si>
     <t>2024-01-04</t>
   </si>
   <si>
     <t>Scripps Research</t>
   </si>
   <si>
     <t>https://www.scripps.edu/news-events/news/20240104-calibr-gilead-hiv-antiviral/</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -636,51 +791,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -928,137 +1083,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/zwu2PsdPnPdKP6YHZ9msCnRZkBw7mDgpSeyU0A6P.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hivglasgow.org/the-long-acting-hiv-treatment-era-is-just-beginning/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scripps.edu/news-events/news/20240104-calibr-gilead-hiv-antiviral/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AM1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1126,126 +1332,334 @@
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="3" t="s">
+      <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="3" t="s">
+      <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="D2" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="E2" t="s">
-        <v>42</v>
+        <v>89</v>
+      </c>
+      <c r="F2" t="s">
+        <v>90</v>
       </c>
       <c r="G2" t="s">
-        <v>43</v>
+        <v>91</v>
+      </c>
+      <c r="H2" t="s">
+        <v>92</v>
       </c>
       <c r="J2" t="s">
-        <v>44</v>
+        <v>93</v>
       </c>
       <c r="K2" t="s">
-        <v>45</v>
+        <v>94</v>
       </c>
       <c r="L2" t="s">
-        <v>46</v>
+        <v>95</v>
       </c>
       <c r="Q2" t="s">
-        <v>47</v>
+        <v>96</v>
       </c>
       <c r="R2" t="s">
-        <v>48</v>
+        <v>97</v>
       </c>
       <c r="S2" t="s">
-        <v>49</v>
+        <v>98</v>
       </c>
       <c r="T2" t="s">
-        <v>49</v>
+        <v>98</v>
       </c>
       <c r="U2" t="s">
-        <v>49</v>
+        <v>98</v>
       </c>
       <c r="V2" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
       <c r="W2" t="s">
-        <v>51</v>
+        <v>100</v>
       </c>
       <c r="AA2" t="s">
-        <v>52</v>
+        <v>101</v>
       </c>
       <c r="AB2" t="s">
-        <v>53</v>
+        <v>102</v>
       </c>
       <c r="AC2" t="s">
-        <v>54</v>
+        <v>103</v>
       </c>
       <c r="AD2" t="s">
-        <v>55</v>
+        <v>104</v>
       </c>
       <c r="AE2" t="s">
-        <v>56</v>
+        <v>105</v>
       </c>
       <c r="AH2" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>106</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -1289,273 +1703,273 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>109</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>61</v>
+        <v>110</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>62</v>
+        <v>111</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>63</v>
+        <v>112</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>64</v>
+        <v>113</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>65</v>
+        <v>114</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>66</v>
+        <v>115</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>68</v>
+        <v>117</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>69</v>
+        <v>118</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>70</v>
+        <v>119</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>71</v>
+        <v>120</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>72</v>
+        <v>121</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>73</v>
+        <v>122</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>74</v>
+        <v>123</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>75</v>
+        <v>124</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>76</v>
+        <v>125</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>77</v>
+        <v>126</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>78</v>
+        <v>127</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>79</v>
+        <v>128</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>80</v>
+        <v>129</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>81</v>
+        <v>130</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>82</v>
+        <v>131</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>83</v>
+        <v>132</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>84</v>
+        <v>133</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>85</v>
+        <v>134</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>86</v>
+        <v>135</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>87</v>
+        <v>136</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>88</v>
+        <v>137</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>89</v>
+        <v>138</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>90</v>
+        <v>139</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>91</v>
+        <v>140</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>92</v>
+        <v>141</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>93</v>
+        <v>142</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>94</v>
+        <v>143</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>95</v>
+        <v>144</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>96</v>
+        <v>145</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>97</v>
+        <v>146</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>98</v>
+        <v>147</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>99</v>
+        <v>148</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>100</v>
+        <v>149</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>101</v>
+        <v>150</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>102</v>
+        <v>151</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>104</v>
+        <v>153</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>105</v>
+        <v>154</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>106</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>29</v>
+        <v>155</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>107</v>
+        <v>156</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>108</v>
+        <v>157</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>109</v>
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>110</v>
+        <v>159</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>111</v>
+        <v>160</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>112</v>
+        <v>161</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>113</v>
+        <v>162</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>114</v>
+        <v>163</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>115</v>
+        <v>164</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>116</v>
+        <v>165</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>111</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -1566,571 +1980,572 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>109</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>117</v>
+        <v>166</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>118</v>
+        <v>167</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>119</v>
+        <v>168</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>120</v>
+        <v>169</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>121</v>
+        <v>170</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>122</v>
+        <v>171</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>124</v>
+        <v>173</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>125</v>
+        <v>174</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>126</v>
+        <v>175</v>
       </c>
       <c r="M1" s="4" t="s">
-        <v>127</v>
+        <v>176</v>
       </c>
       <c r="N1" s="4" t="s">
-        <v>128</v>
+        <v>177</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>129</v>
+        <v>178</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>130</v>
+        <v>179</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>131</v>
+        <v>180</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>133</v>
+        <v>182</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>109</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>134</v>
+        <v>183</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>135</v>
+        <v>184</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>136</v>
+        <v>185</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>137</v>
+        <v>186</v>
       </c>
       <c r="F1" s="4" t="s">
-        <v>138</v>
+        <v>187</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>139</v>
+        <v>188</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>140</v>
+        <v>189</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>141</v>
+        <v>190</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>142</v>
+        <v>191</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>143</v>
+        <v>192</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>145</v>
+        <v>194</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>146</v>
+        <v>195</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>147</v>
+        <v>196</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>109</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>148</v>
+        <v>197</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>149</v>
+        <v>198</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>134</v>
+        <v>183</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>137</v>
+        <v>186</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>151</v>
+        <v>200</v>
       </c>
       <c r="H1" s="4" t="s">
-        <v>152</v>
+        <v>201</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>113</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>109</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>153</v>
+        <v>202</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>112</v>
+        <v>161</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>154</v>
+        <v>203</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>155</v>
+        <v>204</v>
       </c>
       <c r="C2" t="s">
-        <v>156</v>
+        <v>205</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>109</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>157</v>
+        <v>206</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>118</v>
+        <v>167</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>158</v>
+        <v>207</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>159</v>
+        <v>208</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>160</v>
+        <v>209</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>161</v>
+        <v>210</v>
       </c>
       <c r="C2" t="s">
-        <v>162</v>
+        <v>211</v>
       </c>
       <c r="D2" t="s">
-        <v>163</v>
+        <v>212</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>109</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>111</v>
+        <v>160</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>112</v>
+        <v>161</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>113</v>
+        <v>162</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>114</v>
+        <v>163</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>115</v>
+        <v>164</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>116</v>
+        <v>165</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>111</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>164</v>
+        <v>213</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>62</v>
+        <v>111</v>
       </c>
       <c r="C2" t="s">
-        <v>165</v>
+        <v>214</v>
       </c>
       <c r="D2" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="E2" t="s">
-        <v>167</v>
+        <v>216</v>
       </c>
       <c r="F2" t="s">
-        <v>168</v>
+        <v>217</v>
       </c>
       <c r="I2" s="5" t="s">
-        <v>169</v>
+        <v>218</v>
       </c>
       <c r="J2" t="s">
-        <v>170</v>
+        <v>219</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>62</v>
+        <v>111</v>
       </c>
       <c r="C3" t="s">
-        <v>171</v>
+        <v>220</v>
       </c>
       <c r="E3" t="s">
-        <v>172</v>
+        <v>221</v>
       </c>
       <c r="F3" t="s">
-        <v>173</v>
+        <v>222</v>
       </c>
       <c r="I3" s="5" t="s">
-        <v>174</v>
+        <v>223</v>
       </c>
       <c r="J3" t="s">
-        <v>170</v>
+        <v>219</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>