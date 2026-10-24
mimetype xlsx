--- v0 (2026-09-18)
+++ v1 (2026-10-24)
@@ -1,97 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -132,91 +143,244 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
+  </si>
+  <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>GS-1219</t>
   </si>
   <si>
+    <t>Not applicable (investigational; no brand name assigned)</t>
+  </si>
+  <si>
     <t>Small molecule</t>
   </si>
   <si>
+    <t>INSTI (Integrase Strand Transfer Inhibitor)</t>
+  </si>
+  <si>
     <t>INSTI (Integrase strand transfer inhibitor)</t>
   </si>
   <si>
+    <t>Discontinued / Terminated</t>
+  </si>
+  <si>
+    <t>development paused as of July 2026: Deprioritised by Gilead as partner for LEN (NCT07115368) in favour of GS-3242</t>
+  </si>
+  <si>
     <t>https://www.fiercebiotech.com/biotech/gilead-ends-ph-1-trial-after-settling-twice-yearly-treatment-partner-lenacapavir 
-development paused as of July 2026</t>
-[...2 lines deleted...]
-    <t>In phase 1, development paused (last checked 18 Sept. 2026)</t>
+development paused as of July 2026: Deprioritised by Gilead as partner for LEN (NCT07115368) in favour of GS-3242</t>
+  </si>
+  <si>
+    <t>In phase 1, development terminated (last checked 18 Sept. 2026)</t>
   </si>
   <si>
     <t>not yet approved.</t>
   </si>
   <si>
-    <t>Subcutaneous, Intramuscular, Route of administration is being determined in the clinical program</t>
+    <t>Oral</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>HIV</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>To be determined</t>
   </si>
   <si>
-    <t>Other/Variable/Unknown: To be determined</t>
+    <t>Weekly</t>
   </si>
   <si>
     <t>to be determined</t>
   </si>
   <si>
     <t>Development reported as paused by Gilead (https://www.gilead.com/science/pipeline; accessed Sep, 18, 2026)</t>
   </si>
   <si>
     <t>2026-08-10 06:52:56</t>
   </si>
   <si>
     <t>2026-09-18 16:45:19</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Phase</t>
   </si>
@@ -271,53 +435,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -335,137 +496,134 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>GS-US-544-5905-04</t>
   </si>
   <si>
     <t>NCT07115368</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07115368</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Terminated</t>
   </si>
   <si>
     <t>Gilead Sciences</t>
   </si>
   <si>
     <t>This study is part of a master study. The goal of master protocol (GSUS-544-5905, NCT05585307) is to learn how novel antiretrovirals (medicines that stop the virus from multiplying) affect the human immunodeficiency virus-1 (HIV-1) infection in people living with HIV (PWH).
 Substudy GS-US-544-5905-04 is to learn more about study drug GS-1219, safety, pharmacokinetics (PK) (how GS-1219 is absorbed, modified, distributed, and removed from the body of the participants), and antiviral activity in Participants With HIV-1.</t>
   </si>
   <si>
     <t>Study of GS-1219 in Participants With HIV-1</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
+    <t>GS-1219 800 mg administered once daily on Day 1 through Day 4, followed by a single dose of GS-1219 800 mg administered on Day 7, all in the fasted condition.</t>
+  </si>
+  <si>
     <t>Biktarvy (bictegravir/emtricitabine/tenofovir alafenamide)</t>
   </si>
   <si>
     <t>Standard of Care</t>
   </si>
   <si>
     <t>2025-08-11</t>
   </si>
   <si>
     <t>2025-10-17</t>
   </si>
   <si>
     <t>2025-09-19</t>
   </si>
   <si>
     <t>2025-10-02</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 All Substudies:
 * Plasma human immunodeficiency virus-1 (HIV-1) ribonucleic acid (RNA) ≥ 5000 copies/mL but ≤ 400,000 copies/mL at screening.
 * Cluster of differentiation 4 (CD4) cell count \&gt; 200 cells/mm\^3 at screening.
 * Antiretroviral (ARV) treatment-naive or treatment-experienced but naive to the investigational ARV drug class being investigated in the given substudy and have not received any ARV within 12 weeks of screening, including medications received for pre-exposure prophylaxis (PrEP) or postexposure prophylaxis (PEP) (note that current or prior receipt of long acting (LA) parenteral ARVs such as monoclonal antibodies (mAbs) targeting HIV-1, injectable cabotegravir (CAB), injectable rilpivirine (RPV) or injectable Lenacapavir (LEN) is exclusionary).
 *</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
-    <t>unclear dosing frequency</t>
-[...5 lines deleted...]
-    <t>Injectable</t>
+    <t>Tablet</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
@@ -587,50 +745,56 @@
     <t>Placeholder for GS-1219 structure</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Gilead</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.gilead.com/</t>
   </si>
   <si>
     <t>Safety reference</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -669,51 +833,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -961,134 +1125,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07115368" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/5E8Djdv73GgNSprojztt57oanCc861CcWYBSrtZe.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1117,150 +1335,376 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
+      </c>
+      <c r="C2" t="s">
+        <v>86</v>
+      </c>
+      <c r="D2" t="s">
+        <v>87</v>
       </c>
       <c r="E2" t="s">
-        <v>37</v>
+        <v>88</v>
       </c>
       <c r="F2" t="s">
-        <v>38</v>
+        <v>89</v>
       </c>
       <c r="G2" t="s">
-        <v>39</v>
+        <v>90</v>
       </c>
       <c r="H2" t="s">
-        <v>40</v>
+        <v>91</v>
       </c>
       <c r="I2" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>43</v>
+        <v>92</v>
+      </c>
+      <c r="J2" t="s">
+        <v>93</v>
+      </c>
+      <c r="K2" t="s">
+        <v>94</v>
+      </c>
+      <c r="L2" t="s">
+        <v>95</v>
       </c>
       <c r="Q2" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>96</v>
       </c>
       <c r="S2" t="s">
-        <v>43</v>
-[...8 lines deleted...]
-        <v>46</v>
+        <v>97</v>
+      </c>
+      <c r="T2" t="s">
+        <v>97</v>
+      </c>
+      <c r="U2" t="s">
+        <v>97</v>
+      </c>
+      <c r="V2" t="s">
+        <v>97</v>
       </c>
       <c r="AA2" t="s">
-        <v>47</v>
+        <v>98</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>99</v>
       </c>
       <c r="AC2" t="s">
-        <v>48</v>
+        <v>100</v>
       </c>
       <c r="AD2" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>101</v>
       </c>
       <c r="AF2" t="s">
-        <v>49</v>
+        <v>102</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>102</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>102</v>
       </c>
       <c r="AI2" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>103</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>105</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ2"/>
   <sheetViews>
@@ -1304,374 +1748,377 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>53</v>
+        <v>107</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>54</v>
+        <v>108</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>55</v>
+        <v>109</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>56</v>
+        <v>110</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>57</v>
+        <v>111</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>58</v>
+        <v>112</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>113</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>60</v>
+        <v>114</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>61</v>
+        <v>115</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>62</v>
+        <v>116</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>63</v>
+        <v>117</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>64</v>
+        <v>118</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>65</v>
+        <v>119</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>66</v>
+        <v>120</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>67</v>
+        <v>121</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>68</v>
+        <v>122</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>69</v>
+        <v>123</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>70</v>
+        <v>124</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>71</v>
+        <v>125</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>72</v>
+        <v>126</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>73</v>
+        <v>127</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>74</v>
+        <v>128</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>75</v>
+        <v>129</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>76</v>
+        <v>130</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>77</v>
+        <v>131</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>78</v>
+        <v>132</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>79</v>
+        <v>133</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>80</v>
+        <v>134</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>81</v>
+        <v>135</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>82</v>
+        <v>136</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>83</v>
+        <v>137</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>84</v>
+        <v>138</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>85</v>
+        <v>139</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>86</v>
+        <v>140</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>87</v>
+        <v>141</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>88</v>
+        <v>142</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>89</v>
+        <v>143</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>90</v>
+        <v>144</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>91</v>
+        <v>145</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>92</v>
+        <v>146</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>93</v>
+        <v>147</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>94</v>
+        <v>148</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>95</v>
+        <v>149</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>96</v>
+        <v>150</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>97</v>
+        <v>151</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>98</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>152</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>99</v>
+        <v>153</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>100</v>
+        <v>154</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>101</v>
+        <v>155</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>102</v>
+        <v>156</v>
       </c>
       <c r="C2" t="s">
-        <v>103</v>
+        <v>157</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>104</v>
+        <v>158</v>
       </c>
       <c r="E2" t="s">
-        <v>105</v>
+        <v>159</v>
       </c>
       <c r="F2" t="s">
-        <v>106</v>
+        <v>160</v>
       </c>
       <c r="G2" t="s">
-        <v>107</v>
+        <v>161</v>
       </c>
       <c r="H2" t="s">
-        <v>108</v>
+        <v>162</v>
       </c>
       <c r="I2" t="s">
-        <v>109</v>
+        <v>163</v>
       </c>
       <c r="J2" t="s">
-        <v>110</v>
+        <v>164</v>
       </c>
       <c r="M2" t="s">
-        <v>36</v>
+        <v>86</v>
+      </c>
+      <c r="N2" t="s">
+        <v>165</v>
       </c>
       <c r="O2" t="s">
-        <v>111</v>
+        <v>166</v>
       </c>
       <c r="Q2" t="s">
-        <v>112</v>
+        <v>167</v>
       </c>
       <c r="X2" t="s">
-        <v>113</v>
+        <v>168</v>
       </c>
       <c r="Y2" t="s">
-        <v>114</v>
+        <v>169</v>
       </c>
       <c r="AB2" t="s">
-        <v>115</v>
+        <v>170</v>
       </c>
       <c r="AC2" t="s">
-        <v>116</v>
+        <v>171</v>
       </c>
       <c r="AD2" t="s">
-        <v>117</v>
+        <v>172</v>
       </c>
       <c r="AE2" t="s">
-        <v>118</v>
+        <v>173</v>
       </c>
       <c r="AF2" t="s">
-        <v>119</v>
+        <v>174</v>
       </c>
       <c r="AG2" t="s">
-        <v>120</v>
+        <v>174</v>
       </c>
       <c r="AH2" t="s">
-        <v>120</v>
+        <v>175</v>
       </c>
       <c r="AI2" t="s">
-        <v>121</v>
-[...7 lines deleted...]
-      <c r="AQ2">
+        <v>176</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>177</v>
+      </c>
+      <c r="AP2">
         <v>4</v>
       </c>
-      <c r="AS2" t="s">
-[...3 lines deleted...]
-        <v>125</v>
+      <c r="AR2" t="s">
+        <v>178</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>179</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>101</v>
       </c>
       <c r="AW2" t="s">
-        <v>126</v>
+        <v>96</v>
       </c>
       <c r="AX2" t="s">
-        <v>127</v>
+        <v>180</v>
       </c>
       <c r="AY2" t="s">
-        <v>128</v>
+        <v>99</v>
       </c>
       <c r="AZ2" t="s">
-        <v>45</v>
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>129</v>
+        <v>181</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>130</v>
+        <v>182</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>131</v>
+        <v>183</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>133</v>
+        <v>185</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>134</v>
+        <v>186</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>135</v>
+        <v>187</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>54</v>
+        <v>108</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -1682,518 +2129,519 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>136</v>
+        <v>188</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>137</v>
+        <v>189</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>138</v>
+        <v>190</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>139</v>
+        <v>191</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>140</v>
+        <v>192</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>141</v>
+        <v>193</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>142</v>
+        <v>194</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>143</v>
+        <v>195</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>144</v>
+        <v>196</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>145</v>
+        <v>197</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>146</v>
+        <v>198</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>147</v>
+        <v>199</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>148</v>
+        <v>200</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>149</v>
+        <v>201</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>150</v>
+        <v>202</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>151</v>
+        <v>203</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>152</v>
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>153</v>
+        <v>205</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>154</v>
+        <v>206</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>155</v>
+        <v>207</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>156</v>
+        <v>208</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>157</v>
+        <v>209</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>158</v>
+        <v>210</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>159</v>
+        <v>211</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>160</v>
+        <v>212</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>161</v>
+        <v>213</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>162</v>
+        <v>214</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>163</v>
+        <v>215</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>164</v>
+        <v>216</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>165</v>
+        <v>217</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>166</v>
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>167</v>
+        <v>219</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>168</v>
+        <v>220</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>153</v>
+        <v>205</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>169</v>
+        <v>221</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>156</v>
+        <v>208</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>170</v>
+        <v>222</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>171</v>
+        <v>223</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>56</v>
+        <v>110</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>172</v>
+        <v>224</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>131</v>
+        <v>183</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>173</v>
+        <v>225</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>174</v>
+        <v>226</v>
       </c>
       <c r="C2" t="s">
-        <v>175</v>
+        <v>227</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>176</v>
+        <v>228</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>137</v>
+        <v>189</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>177</v>
+        <v>229</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>178</v>
+        <v>230</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>179</v>
+        <v>231</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>180</v>
+        <v>232</v>
       </c>
       <c r="C2" t="s">
-        <v>181</v>
+        <v>233</v>
       </c>
       <c r="D2" t="s">
-        <v>182</v>
+        <v>234</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>130</v>
+        <v>182</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>131</v>
+        <v>183</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>132</v>
+        <v>184</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>133</v>
+        <v>185</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>134</v>
+        <v>186</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>135</v>
+        <v>187</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>54</v>
+        <v>108</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>183</v>
+        <v>235</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>