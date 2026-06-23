--- v0 (2026-06-02)
+++ v1 (2026-06-23)
@@ -553,51 +553,51 @@
   <si>
     <t>World Intellectual Property Organization (WIPO), Argentina, Colombia, Dominican Republic, Ecuador, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Guatemala, India, Egypt, Malaysia, Indonesia</t>
   </si>
   <si>
     <t>Australia, Cyprus, Denmark, Spain, Croatia, Japan, Korea, Republic of, Portugal, Slovenia, San Marino, United States of America, World Intellectual Property Organization (WIPO), Costa Rica, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Monaco, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Romania, Latvia, Lithuania, Uruguay, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates</t>
   </si>
   <si>
     <t>WO2014047039</t>
   </si>
   <si>
     <t>Pibrentasvir use in HCV</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>2033-09-17</t>
   </si>
   <si>
     <t>Pan-genotypic HCV inhibitors are described. This invention also relates to methods of using these inhibitors to treat HCV infection.</t>
   </si>
   <si>
     <t>MPP Licence</t>
   </si>
   <si>
-    <t>Brazil, Mexico, South Africa, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia</t>
+    <t>Brazil, Mexico, South Africa, Türkiye, North Macedonia, Albania, Serbia</t>
   </si>
   <si>
     <t>Australia, Japan, New Zealand, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Serbia</t>
   </si>
   <si>
     <t>Canada, Hong Kong, Singapore, Taiwan, Province of China, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), China, Mexico, Bosnia and Herzegovina, Montenegro</t>
   </si>
   <si>
     <t>Japan, United States of America, World Intellectual Property Organization (WIPO), Russian Federation</t>
   </si>
   <si>
     <t>WO2014152514</t>
   </si>
   <si>
     <t>Glecaprevir/Pibrentasvir use in HCV (without IFN or RBV)</t>
   </si>
   <si>
     <t>2034-03-14</t>
   </si>
@@ -718,57 +718,57 @@
   <si>
     <t>Australia, Canada, Japan, United States of America, World Intellectual Property Organization (WIPO), Belgium, Germany, France, Finland, Greece, Hungary, Iceland, Ireland, Italy, Netherlands, Norway, Poland, Portugal, Romania, San Marino, Austria, Bulgaria, Croatia, Cyprus, Czechia, Denmark, Estonia, Latvia, Liechtenstein, Lithuania, Luxembourg, Malta, Monaco, Slovakia, Slovenia, Spain, Sweden, Switzerland, United Kingdom</t>
   </si>
   <si>
     <t>WO2016210273</t>
   </si>
   <si>
     <t>Glecaprevir/Pibrentasvir solid compositions I</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>2036-06-24</t>
   </si>
   <si>
     <t>The present invention features solid pharmaceutical compositions comprising Compound 1 and Compound 2. In one embodiment, the solid pharmaceutical composition includes (1) a first layer which comprises 100 mg Compound 1, as well as a pharmaceutically acceptable hydrophilic polymer and a pharmaceutically acceptable surfactant, all of which are formulated in amorphous solid dispersion; and (2) a second layer which comprises 40 mg Compound 2, as well as a pharmaceutically acceptable hydrophilic polymer and a pharmaceutically acceptable surfactant, all of which are formulated in amorphous solid dispersion.</t>
   </si>
   <si>
     <t>Mexico, South Africa, Mongolia, Malaysia, Colombia</t>
   </si>
   <si>
     <t>Australia, Israel, Japan, Korea, Republic of, United States of America, Panama, New Zealand</t>
   </si>
   <si>
-    <t>Brazil, Türkiye, India, Ecuador, Guatemala, Thailand, Albania, North Macedonia, Serbia, Bosnia and Herzegovina, Montenegro</t>
+    <t>Brazil, Türkiye, Ecuador, Guatemala, Thailand, Albania, North Macedonia, Serbia, Bosnia and Herzegovina, Montenegro</t>
   </si>
   <si>
     <t>Canada, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, New Zealand, Singapore, Hong Kong, Iceland, Norway, Poland, Romania, San Marino, Croatia, Latvia, Lithuania, Malta, Slovenia</t>
   </si>
   <si>
-    <t>World Intellectual Property Organization (WIPO), Philippines, China, Dominican Republic, Peru, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Egypt, Indonesia, Viet Nam, Ukraine</t>
+    <t>World Intellectual Property Organization (WIPO), Philippines, China, Dominican Republic, Peru, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Egypt, Indonesia, Viet Nam, India, Ukraine</t>
   </si>
   <si>
     <t>Japan, United States of America, World Intellectual Property Organization (WIPO), Chile, Costa Rica, Russian Federation</t>
   </si>
   <si>
     <t>WO2017015211</t>
   </si>
   <si>
     <t>Glecaprevir/Pibrentasvir solid compositions II</t>
   </si>
   <si>
     <t>2036-07-18</t>
   </si>
   <si>
     <t>South Africa, Mongolia</t>
   </si>
   <si>
     <t>Australia, Canada, Japan, Korea, Republic of, Israel, New Zealand, Panama</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Ecuador, Guatemala, Thailand</t>
   </si>
   <si>
     <t>Korea, Republic of, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, New Zealand, Singapore, Hong Kong</t>
   </si>