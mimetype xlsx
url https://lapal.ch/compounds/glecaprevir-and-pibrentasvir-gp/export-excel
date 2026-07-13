--- v1 (2026-06-23)
+++ v2 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="303">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="304">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -367,50 +367,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
@@ -538,195 +541,195 @@
   <si>
     <t>UNITAID 2017 patent landscape, MPP Licence, Health Canada, US FDA</t>
   </si>
   <si>
     <t>Argentina, Brazil, China, Colombia, Dominican Republic, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Ecuador, Türkiye, North Macedonia, Albania, Serbia, Guatemala, Mexico, Peru, South Africa, India, Bolivia (Plurinational State of), Paraguay, Mongolia, Philippines, Malaysia, Pakistan, Indonesia, Ukraine</t>
   </si>
   <si>
     <t>Canada, Australia, Cyprus, Denmark, Spain, Hong Kong, Croatia, Israel, Japan, Korea, Republic of, New Zealand, Portugal, Singapore, Slovenia, San Marino, United States of America, Chile, Costa Rica, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Monaco, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Romania, Latvia, Lithuania, Uruguay, Panama, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao</t>
   </si>
   <si>
     <t>Argentina, Viet Nam, Venezuela (Bolivarian Republic of), Thailand</t>
   </si>
   <si>
     <t>Cyprus, Denmark, Spain, Croatia, Portugal, Slovenia, San Marino, Taiwan, Province of China, Luxembourg, Netherlands, Hungary, Poland, Norway, Lithuania, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Argentina, Colombia, Dominican Republic, Ecuador, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Guatemala, India, Egypt, Malaysia, Indonesia</t>
   </si>
   <si>
     <t>Australia, Cyprus, Denmark, Spain, Croatia, Japan, Korea, Republic of, Portugal, Slovenia, San Marino, United States of America, World Intellectual Property Organization (WIPO), Costa Rica, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Monaco, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Romania, Latvia, Lithuania, Uruguay, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates</t>
   </si>
   <si>
     <t>WO2014047039</t>
   </si>
   <si>
-    <t>Pibrentasvir use in HCV</t>
+    <t>Pibrentasvir use to treat HCV</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>2033-09-17</t>
   </si>
   <si>
     <t>Pan-genotypic HCV inhibitors are described. This invention also relates to methods of using these inhibitors to treat HCV infection.</t>
   </si>
   <si>
     <t>MPP Licence</t>
   </si>
   <si>
     <t>Brazil, Mexico, South Africa, Türkiye, North Macedonia, Albania, Serbia</t>
   </si>
   <si>
     <t>Australia, Japan, New Zealand, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Serbia</t>
   </si>
   <si>
     <t>Canada, Hong Kong, Singapore, Taiwan, Province of China, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), China, Mexico, Bosnia and Herzegovina, Montenegro</t>
   </si>
   <si>
     <t>Japan, United States of America, World Intellectual Property Organization (WIPO), Russian Federation</t>
   </si>
   <si>
     <t>WO2014152514</t>
   </si>
   <si>
-    <t>Glecaprevir/Pibrentasvir use in HCV (without IFN or RBV)</t>
+    <t>Glecaprevir/Pibrentasvir use to treat HCV (without IFN or RBV)</t>
   </si>
   <si>
     <t>2034-03-14</t>
   </si>
   <si>
     <t>The present invention features interferon- and ribavirin-free therapies for the treatment of HCV. Preferably, the treatment is over a shorter duration of treatment, such as no more than 12 weeks. In one aspect, the treatment comprises administering at least two direct acting antiviral agents without interferon and ribavirin to a subject with HCV infection, wherein the treatment lasts for 12 weeks, and said at least two direct acting antiviral agents comprise (a) Compound 1 or a pharmaceutically acceptable salt thereof and (b) Compound 2 or a pharmaceutically acceptable salt thereof.</t>
   </si>
   <si>
     <t>Brazil, Mexico, Serbia, South Africa, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Türkiye, North Macedonia, Albania</t>
   </si>
   <si>
     <t>Canada, Australia, Cyprus, Denmark, Spain, Israel, Japan, Korea, Republic of, New Zealand, Poland, Portugal, Slovenia, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, Russian Federation, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Monaco, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania</t>
   </si>
   <si>
     <t>Serbia, Türkiye, North Macedonia, Albania</t>
   </si>
   <si>
     <t>Cyprus, Denmark, Spain, Hong Kong, Korea, Republic of, Poland, Portugal, Singapore, Slovenia, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Monaco, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), China, Mexico, Serbia, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro</t>
   </si>
   <si>
     <t>Cyprus, Denmark, Spain, Japan, Poland, Portugal, Slovenia, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO), Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, Russian Federation, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Monaco, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania</t>
   </si>
   <si>
     <t>WO2015153793</t>
   </si>
   <si>
-    <t>Glecaprevir/Pibrentasvir use in HCV (without IFN or RBV) II</t>
+    <t>Glecaprevir/Pibrentasvir use to treat HCV (without IFN or RBV) II</t>
   </si>
   <si>
     <t>2035-04-01</t>
   </si>
   <si>
     <t>The present invention features interferon-free therapies for the treatment of HCV. Preferably, the treatment is over a shorter duration of treatment, such as no more than 12 weeks. In one aspect, the treatment comprises administering at least two direct acting antiviral agents to a subject with HCV infection, wherein the treatment lasts for 12 weeks and does not include administration of either interferon or ribavirin, and said at least two direct acting antiviral agents comprise (a) Compound 1 or a pharmaceutically acceptable salt thereof and (b) Compound 2 or a pharmaceutically acceptable salt thereof.</t>
   </si>
   <si>
     <t>UNITAID 2017 patent landscape, US FDA</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>Australia, Japan, United States of America</t>
   </si>
   <si>
     <t>China, Albania, North Macedonia, Serbia, Türkiye</t>
   </si>
   <si>
     <t>Canada, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Finland, Hungary, Iceland, Ireland, Norway, Poland, Portugal, Romania, San Marino, Bulgaria, Croatia, Cyprus, Czechia, Denmark, Estonia, Latvia, Lithuania, Malta, Monaco, Slovakia, Slovenia, Spain</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), China, Bosnia and Herzegovina, Montenegro, Brazil</t>
   </si>
   <si>
     <t>Australia, Japan, United States of America, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>CA2994496</t>
   </si>
   <si>
-    <t>Glecaprevir/Pibrentasvir use in HCV (without IFN or RBV) - treatment regimen</t>
+    <t>Glecaprevir/Pibrentasvir use to treat HCV (without IFN or RBV) - treatment regimen</t>
   </si>
   <si>
     <t>Dose/Regimen; Use</t>
   </si>
   <si>
     <t>2038-02-09</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>China, Brazil, Mexico, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Tunisia</t>
   </si>
   <si>
     <t>Australia, Japan, United States of America, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>WO2014152635</t>
   </si>
   <si>
-    <t>Glecaprevir/Pibrentasvir and RBV use in HCV (without IFN)</t>
+    <t>Glecaprevir/Pibrentasvir and RBV use to treat HCV (without IFN)</t>
   </si>
   <si>
     <t>The present invention features interferon -free therapies for the treatment of HCV. Preferably, the treatment is over a shorter duration of treatment, such as no more than 12 weeks. In one aspect, the treatment comprises administering at least two direct acting antiviral agents and ribavirin to a subject with HCV infection, wherein the treatment lasts for 12 weeks and does not include administration of interferon, and said at least two direct acting antiviral agents comprise (a) Compound 1 and (b) Compound 2 or a pharmaceutically acceptable salt thereof as disclosed in the description.</t>
   </si>
   <si>
     <t>Serbia, South Africa</t>
   </si>
   <si>
     <t>Israel, Korea, Republic of</t>
   </si>
   <si>
     <t>Canada, Denmark, Spain, Hong Kong, Croatia, Israel, Poland, Portugal, Singapore, Slovenia, Taiwan, Province of China, Norway, Cyprus, San Marino</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Brazil, China, Mexico, Serbia, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro</t>
   </si>
   <si>
     <t>Australia, Denmark, Spain, Hong Kong, Croatia, Japan, New Zealand, Poland, Portugal, Slovenia, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO), Russian Federation, Norway, Cyprus, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Monaco, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Iceland, Malta, San Marino, Romania, Latvia, Lithuania</t>
   </si>
   <si>
     <t>WO2015153792</t>
   </si>
   <si>
-    <t>Glecaprevir/Pibrentasvir and RBV use in HCV (without IFN) II</t>
+    <t>Glecaprevir/Pibrentasvir and RBV use to treat HCV (without IFN) II</t>
   </si>
   <si>
     <t>The present invention features interferon-free therapies for the treatment of HCV. Preferably, the treatment is over a shorter duration of treatment, such as no more than 12 weeks. In one aspect, the treatment comprises administering at least two direct acting antiviral agents and ribavirin to a subject with HCV infection, wherein the treatment lasts for 12 weeks and does not include administration of interferon, and said at least two direct acting antiviral agents comprise (a) Compound 1 or a pharmaceutically acceptable salt thereof and (b) Compound 2 or a pharmaceutically acceptable salt thereof.</t>
   </si>
   <si>
     <t>Taiwan, Province of China</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), China, Mexico, Albania, North Macedonia, Serbia, Türkiye, Bosnia and Herzegovina, Montenegro</t>
   </si>
   <si>
     <t>Australia, Canada, Japan, United States of America, World Intellectual Property Organization (WIPO), Belgium, Germany, France, Finland, Greece, Hungary, Iceland, Ireland, Italy, Netherlands, Norway, Poland, Portugal, Romania, San Marino, Austria, Bulgaria, Croatia, Cyprus, Czechia, Denmark, Estonia, Latvia, Liechtenstein, Lithuania, Luxembourg, Malta, Monaco, Slovakia, Slovenia, Spain, Sweden, Switzerland, United Kingdom</t>
   </si>
   <si>
     <t>WO2016210273</t>
   </si>
   <si>
     <t>Glecaprevir/Pibrentasvir solid compositions I</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>2036-06-24</t>
   </si>
@@ -1876,79 +1879,80 @@
       <c r="E1" s="2" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R1"/>
+  <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R1"/>
+      <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>103</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>104</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>107</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>108</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1958,50 +1962,53 @@
         <v>110</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>111</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>112</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>113</v>
       </c>
       <c r="N1" s="5" t="s">
         <v>114</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>115</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>116</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>117</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>118</v>
+      </c>
+      <c r="S1" s="2" t="s">
+        <v>119</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O15"/>
   <sheetViews>
@@ -2011,724 +2018,724 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D2" t="s">
         <v>49</v>
       </c>
       <c r="E2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="G2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="H2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="J2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="K2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="M2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="N2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="O2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="G3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="H3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="J3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="K3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="M3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="N3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="O3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D4" t="s">
         <v>49</v>
       </c>
       <c r="E4" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="H4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="J4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="K4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="L4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="M4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="N4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="O4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C5" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E5" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="G5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="H5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I5" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="J5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="K5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="L5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="M5" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="N5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="O5" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C6" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D6" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="G6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="H6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="J6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="K6" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="L6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="M6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="N6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="O6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C7" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D7" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F7" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="H7" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="J7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="K7" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="L7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="M7" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="N7" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="O7" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C8" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D8" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="G8" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="H8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I8" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="K8" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="M8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="N8" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="O8" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C9" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D9" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F9" s="4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="G9" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="H9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I9" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="J9" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="K9" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="M9" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="N9" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="O9" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C10" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D10" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E10" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G10" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="H10" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I10" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="M10" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="N10" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="O10" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C11" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D11" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E11" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="G11" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="H11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I11" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="J11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="K11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="L11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="M11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="N11" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="O11" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C12" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D12" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="E12" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="G12" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="H12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I12" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="J12" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="K12" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="L12" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="M12" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="N12" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="O12" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C13" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D13" t="s">
         <v>49</v>
       </c>
       <c r="E13" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F13" s="4" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G13" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="H13" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I13" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="J13" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="K13" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="L13" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="M13" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="N13" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="O13" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C14" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D14" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G14" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="H14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I14" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="J14" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="K14" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="L14" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="M14" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="N14" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="O14" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C15" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D15" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F15" s="4" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="G15" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="H15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="I15" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="J15" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="K15" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="L15" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="M15" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="N15" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="O15" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
@@ -2748,242 +2755,242 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>100</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C2" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D2" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="6" t="s">
+        <v>284</v>
+      </c>
+      <c r="C3" t="s">
+        <v>285</v>
+      </c>
+      <c r="D3" t="s">
         <v>283</v>
-      </c>
-[...4 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="C4" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>104</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C2" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D2" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E2" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="F2" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
@@ -3000,85 +3007,85 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>101</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>100</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C2" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="D2" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>51</v>
       </c>
       <c r="C3" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E3" s="6" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>51</v>
       </c>
       <c r="C4" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E4" s="6" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>