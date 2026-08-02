--- v2 (2026-07-13)
+++ v3 (2026-08-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="304">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="306">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -129,93 +129,102 @@
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Comment &amp; Information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
-    <t>Glecaprevir and pibrentasvir</t>
-[...8 lines deleted...]
-    <t>Maviret, Mavyret</t>
+    <t>Glecaprevir</t>
+  </si>
+  <si>
+    <t>G</t>
+  </si>
+  <si>
+    <t>Maviret, Mavyret (when associated with Pibrentasvir)</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
+    <t>DAA</t>
+  </si>
+  <si>
     <t>Glecaprevir and Pibrentasvir (G/P) is a fixed-dose combination therapy indicated for the treatment of adult patients with chronic hepatitis C virus (HCV) genotypes 1-6 with or without compensated cirrhosis. G/P consists of two pangenotypic direct-acting antiviral agents: (1) Glecaprevir which targets the HCV non-structural viral protein 3/4A (NS3/4A) serine protease, and (2) Pibrentasvir which inhibits the HCV NS5A protein - both of which are essential for viral RNA replication and viron assembly. G/P is postulated to possess advantageous pharmacological properties - including suitable target plasma exposures, half-life duration and aqueous solubility - that could potentially enable the development of a cost-effective long-acting injectable formulation via particle-processing technologies.</t>
   </si>
   <si>
+    <t>Glecaprevir and Pibrentasvir (G/P) oral fixed-dose combination is FDA approved</t>
+  </si>
+  <si>
+    <t>https://go.drugbank.com/drugs/DB13879</t>
+  </si>
+  <si>
+    <t>Oral, Intramuscular</t>
+  </si>
+  <si>
+    <t>Aqueous drug particle suspension</t>
+  </si>
+  <si>
     <t>Unknown</t>
-  </si>
-[...4 lines deleted...]
-    <t>Aqueous drug particle suspension</t>
   </si>
   <si>
     <t>Long-acting formulations of Glecaprevir and Pibrentasvir (G/P) are still in the early stages of drug development and therefore manufacturing information is limited with few reported examples. 
 One novel approach currently being pioneered by researchers at Tandem Nano Ltd. utilises a proprietary Solid Drug Nanoparticle (SDN) technology platform to achieve high levels of G/P drug loading (&gt;500mg/mL). Interestingly, pre-clinical pharmacokinetic assessments displayed an apparent difference in the release kinetics of both drugs which could be related to differences in aqueous solubility.</t>
   </si>
   <si>
     <t>Proposed minimally acceptable characteristics for prospective long-acting G/P formulations include: (1) 12-month shelf life as a powder with no cold chain required, (2) suitable drug volume enabling a one monthly intramuscular injection, (3) manageable injection site reaction, and (4) cost equal or less than the oral therapy equivalent.</t>
   </si>
   <si>
     <t>HCV</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a nurse, Administered by a specialty health worker</t>
   </si>
   <si>
+    <t>Daily</t>
+  </si>
+  <si>
     <t>2024-03-19 15:02:26</t>
   </si>
   <si>
     <t>2024-03-19 18:21:47</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
   <si>
     <t>More details</t>
@@ -457,129 +466,126 @@
   <si>
     <t>WO2012116257</t>
   </si>
   <si>
     <t>Pibrentasvir compound II</t>
   </si>
   <si>
     <t>Abbvie Inc</t>
   </si>
   <si>
     <t>2032-02-24</t>
   </si>
   <si>
     <t>Compounds effective in inhibiting replication of Hepatitis C virus ("HCV") are described. This invention also relates to processes of making such compounds, compositions comprising such compounds, and methods of using such compounds to treat HCV infection.</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>UNITAID 2017 patent landscape</t>
   </si>
   <si>
     <t>China, Mexico</t>
   </si>
   <si>
-    <t>Taiwan, Province of China, Spain, Germany, France, United Kingdom, Italy</t>
-[...2 lines deleted...]
-    <t>Spain</t>
+    <t>Taiwan, Province of China, Germany, France, United Kingdom, Italy, Spain</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia</t>
   </si>
   <si>
     <t>Canada, Japan, United States of America, World Intellectual Property Organization (WIPO), Belgium, Luxembourg, Netherlands, Switzerland, Sweden, Austria, Liechtenstein, Greece, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>WO2013059638</t>
   </si>
   <si>
     <t xml:space="preserve">Direct-acting antiviral (DAA) combinations without IFN or RBV </t>
   </si>
   <si>
     <t>Combination</t>
   </si>
   <si>
     <t>2032-10-19</t>
   </si>
   <si>
     <t>The present invention features interferon- and ribavirin-free therapies for the treatment of HCV. Preferably, the treatment is over a shorter duration of treatment, such as no more than 12 weeks. In one aspect, the therapies comprise administering at least two direct acting antiviral agents without interferon and ribavirin to a subject with HCV infection. For example, the therapies comprise administering to a subject an effective amounts of therapeutic agent 1 (ABT) or therapeutic agent 2 (=ABT-333) or therapeutic agent 3 (=ABT-072) or therapeutic agent 4 (ABT), and an inhibitor of cytochrome P450 (e.g., ritonavir).</t>
   </si>
   <si>
     <t>Health Canada, US FDA</t>
   </si>
   <si>
     <t>Philippines, South Africa</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
-    <t>Switzerland, Germany, Denmark, Spain, Hong Kong, Israel, Singapore, Taiwan, Province of China, Cyprus</t>
+    <t>Switzerland, Hong Kong, Israel, Singapore, Taiwan, Province of China, Cyprus</t>
   </si>
   <si>
     <t>Argentina, China, Dominican Republic, Mexico, Albania, North Macedonia, Serbia, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Tajikistan, Turkmenistan, Philippines, World Intellectual Property Organization (WIPO), Brazil, Bosnia and Herzegovina, Montenegro</t>
   </si>
   <si>
-    <t>Canada, Australia, Switzerland, Chile, Germany, Denmark, Spain, United Kingdom, Japan, Portugal, Sweden, Taiwan, Province of China, United States of America, Uruguay, Austria, Belgium, Bulgaria, Cyprus, Czechia, Estonia, Finland, France, Greece, Croatia, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Luxembourg, Latvia, Monaco, Malta, Netherlands, Norway, Poland, Romania, Slovenia, Slovakia, San Marino, Russian Federation, New Zealand, World Intellectual Property Organization (WIPO)</t>
+    <t>Canada, Australia, Switzerland, Chile, Germany, Spain, United Kingdom, Japan, Portugal, Sweden, Taiwan, Province of China, United States of America, Uruguay, Austria, Belgium, Bulgaria, Cyprus, Czechia, Denmark, Estonia, Finland, France, Greece, Croatia, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Luxembourg, Latvia, Monaco, Malta, Netherlands, Norway, Poland, Romania, Slovenia, Slovakia, San Marino, Russian Federation, New Zealand, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2012040167</t>
   </si>
   <si>
     <t>Glecaprevir compound</t>
   </si>
   <si>
     <t>Enanta Pharmaceuticals, Inc</t>
   </si>
   <si>
     <t>2031-09-20</t>
   </si>
   <si>
     <t>The present invention discloses compounds of Formula (I) or pharmaceutically acceptable salts, esters, or prodrugs thereof: Formula (I) which inhibit serine protease activity, particularly the activity of hepatitis C virus (HCV) NS3-NS4A protease. Consequently, the compounds of the present invention interfere with the life cycle of the hepatitis C virus and are also useful as antiviral agents. The present invention further relates to pharmaceutical compositions comprising the aforementioned compounds for administration to a subject suffering from HCV infection. The invention also relates to methods of treating an HCV infection in a subject by administering a pharmaceutical composition comprising the compounds of the present invention.</t>
   </si>
   <si>
     <t>UNITAID 2017 patent landscape, MPP Licence, Health Canada, US FDA</t>
   </si>
   <si>
     <t>Argentina, Brazil, China, Colombia, Dominican Republic, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Ecuador, Türkiye, North Macedonia, Albania, Serbia, Guatemala, Mexico, Peru, South Africa, India, Bolivia (Plurinational State of), Paraguay, Mongolia, Philippines, Malaysia, Pakistan, Indonesia, Ukraine</t>
   </si>
   <si>
-    <t>Canada, Australia, Cyprus, Denmark, Spain, Hong Kong, Croatia, Israel, Japan, Korea, Republic of, New Zealand, Portugal, Singapore, Slovenia, San Marino, United States of America, Chile, Costa Rica, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Monaco, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Romania, Latvia, Lithuania, Uruguay, Panama, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao</t>
+    <t>Canada, Australia, Cyprus, Hong Kong, Croatia, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Slovenia, San Marino, United States of America, Chile, Costa Rica, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Romania, Latvia, Lithuania, Uruguay, Panama, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao</t>
   </si>
   <si>
     <t>Argentina, Viet Nam, Venezuela (Bolivarian Republic of), Thailand</t>
   </si>
   <si>
-    <t>Cyprus, Denmark, Spain, Croatia, Portugal, Slovenia, San Marino, Taiwan, Province of China, Luxembourg, Netherlands, Hungary, Poland, Norway, Lithuania, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates</t>
+    <t>Cyprus, Croatia, Slovenia, San Marino, Taiwan, Province of China, Luxembourg, Netherlands, Hungary, Norway, Lithuania, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Argentina, Colombia, Dominican Republic, Ecuador, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Guatemala, India, Egypt, Malaysia, Indonesia</t>
   </si>
   <si>
-    <t>Australia, Cyprus, Denmark, Spain, Croatia, Japan, Korea, Republic of, Portugal, Slovenia, San Marino, United States of America, World Intellectual Property Organization (WIPO), Costa Rica, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Monaco, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Romania, Latvia, Lithuania, Uruguay, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates</t>
+    <t>Australia, Cyprus, Croatia, Japan, Korea, Republic of, Slovenia, San Marino, United States of America, World Intellectual Property Organization (WIPO), Costa Rica, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Romania, Latvia, Lithuania, Uruguay, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates</t>
   </si>
   <si>
     <t>WO2014047039</t>
   </si>
   <si>
     <t>Pibrentasvir use to treat HCV</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>2033-09-17</t>
   </si>
   <si>
     <t>Pan-genotypic HCV inhibitors are described. This invention also relates to methods of using these inhibitors to treat HCV infection.</t>
   </si>
   <si>
     <t>MPP Licence</t>
   </si>
   <si>
     <t>Brazil, Mexico, South Africa, Türkiye, North Macedonia, Albania, Serbia</t>
   </si>
   <si>
     <t>Australia, Japan, New Zealand, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
@@ -589,63 +595,63 @@
   <si>
     <t>Canada, Hong Kong, Singapore, Taiwan, Province of China, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), China, Mexico, Bosnia and Herzegovina, Montenegro</t>
   </si>
   <si>
     <t>Japan, United States of America, World Intellectual Property Organization (WIPO), Russian Federation</t>
   </si>
   <si>
     <t>WO2014152514</t>
   </si>
   <si>
     <t>Glecaprevir/Pibrentasvir use to treat HCV (without IFN or RBV)</t>
   </si>
   <si>
     <t>2034-03-14</t>
   </si>
   <si>
     <t>The present invention features interferon- and ribavirin-free therapies for the treatment of HCV. Preferably, the treatment is over a shorter duration of treatment, such as no more than 12 weeks. In one aspect, the treatment comprises administering at least two direct acting antiviral agents without interferon and ribavirin to a subject with HCV infection, wherein the treatment lasts for 12 weeks, and said at least two direct acting antiviral agents comprise (a) Compound 1 or a pharmaceutically acceptable salt thereof and (b) Compound 2 or a pharmaceutically acceptable salt thereof.</t>
   </si>
   <si>
     <t>Brazil, Mexico, Serbia, South Africa, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Türkiye, North Macedonia, Albania</t>
   </si>
   <si>
-    <t>Canada, Australia, Cyprus, Denmark, Spain, Israel, Japan, Korea, Republic of, New Zealand, Poland, Portugal, Slovenia, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, Russian Federation, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Monaco, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania</t>
+    <t>Canada, Australia, Cyprus, Israel, Japan, Korea, Republic of, New Zealand, Slovenia, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, Russian Federation, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania</t>
   </si>
   <si>
     <t>Serbia, Türkiye, North Macedonia, Albania</t>
   </si>
   <si>
-    <t>Cyprus, Denmark, Spain, Hong Kong, Korea, Republic of, Poland, Portugal, Singapore, Slovenia, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Monaco, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania</t>
+    <t>Cyprus, Hong Kong, Korea, Republic of, Singapore, Slovenia, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), China, Mexico, Serbia, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro</t>
   </si>
   <si>
-    <t>Cyprus, Denmark, Spain, Japan, Poland, Portugal, Slovenia, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO), Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, Russian Federation, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Monaco, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania</t>
+    <t>Cyprus, Japan, Slovenia, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO), Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, Russian Federation, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania</t>
   </si>
   <si>
     <t>WO2015153793</t>
   </si>
   <si>
     <t>Glecaprevir/Pibrentasvir use to treat HCV (without IFN or RBV) II</t>
   </si>
   <si>
     <t>2035-04-01</t>
   </si>
   <si>
     <t>The present invention features interferon-free therapies for the treatment of HCV. Preferably, the treatment is over a shorter duration of treatment, such as no more than 12 weeks. In one aspect, the treatment comprises administering at least two direct acting antiviral agents to a subject with HCV infection, wherein the treatment lasts for 12 weeks and does not include administration of either interferon or ribavirin, and said at least two direct acting antiviral agents comprise (a) Compound 1 or a pharmaceutically acceptable salt thereof and (b) Compound 2 or a pharmaceutically acceptable salt thereof.</t>
   </si>
   <si>
     <t>UNITAID 2017 patent landscape, US FDA</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>Australia, Japan, United States of America</t>
   </si>
   <si>
     <t>China, Albania, North Macedonia, Serbia, Türkiye</t>
   </si>
@@ -673,57 +679,57 @@
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>China, Brazil, Mexico, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Morocco, Tunisia</t>
   </si>
   <si>
     <t>Australia, Japan, United States of America, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>WO2014152635</t>
   </si>
   <si>
     <t>Glecaprevir/Pibrentasvir and RBV use to treat HCV (without IFN)</t>
   </si>
   <si>
     <t>The present invention features interferon -free therapies for the treatment of HCV. Preferably, the treatment is over a shorter duration of treatment, such as no more than 12 weeks. In one aspect, the treatment comprises administering at least two direct acting antiviral agents and ribavirin to a subject with HCV infection, wherein the treatment lasts for 12 weeks and does not include administration of interferon, and said at least two direct acting antiviral agents comprise (a) Compound 1 and (b) Compound 2 or a pharmaceutically acceptable salt thereof as disclosed in the description.</t>
   </si>
   <si>
     <t>Serbia, South Africa</t>
   </si>
   <si>
     <t>Israel, Korea, Republic of</t>
   </si>
   <si>
-    <t>Canada, Denmark, Spain, Hong Kong, Croatia, Israel, Poland, Portugal, Singapore, Slovenia, Taiwan, Province of China, Norway, Cyprus, San Marino</t>
+    <t>Canada, Hong Kong, Croatia, Israel, Singapore, Slovenia, Taiwan, Province of China, Norway, Cyprus, San Marino</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Brazil, China, Mexico, Serbia, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro</t>
   </si>
   <si>
-    <t>Australia, Denmark, Spain, Hong Kong, Croatia, Japan, New Zealand, Poland, Portugal, Slovenia, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO), Russian Federation, Norway, Cyprus, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Monaco, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Iceland, Malta, San Marino, Romania, Latvia, Lithuania</t>
+    <t>Australia, Hong Kong, Croatia, Japan, New Zealand, Slovenia, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO), Russian Federation, Norway, Cyprus, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, San Marino, Romania, Latvia, Lithuania</t>
   </si>
   <si>
     <t>WO2015153792</t>
   </si>
   <si>
     <t>Glecaprevir/Pibrentasvir and RBV use to treat HCV (without IFN) II</t>
   </si>
   <si>
     <t>The present invention features interferon-free therapies for the treatment of HCV. Preferably, the treatment is over a shorter duration of treatment, such as no more than 12 weeks. In one aspect, the treatment comprises administering at least two direct acting antiviral agents and ribavirin to a subject with HCV infection, wherein the treatment lasts for 12 weeks and does not include administration of interferon, and said at least two direct acting antiviral agents comprise (a) Compound 1 or a pharmaceutically acceptable salt thereof and (b) Compound 2 or a pharmaceutically acceptable salt thereof.</t>
   </si>
   <si>
     <t>Taiwan, Province of China</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), China, Mexico, Albania, North Macedonia, Serbia, Türkiye, Bosnia and Herzegovina, Montenegro</t>
   </si>
   <si>
     <t>Australia, Canada, Japan, United States of America, World Intellectual Property Organization (WIPO), Belgium, Germany, France, Finland, Greece, Hungary, Iceland, Ireland, Italy, Netherlands, Norway, Poland, Portugal, Romania, San Marino, Austria, Bulgaria, Croatia, Cyprus, Czechia, Denmark, Estonia, Latvia, Liechtenstein, Lithuania, Luxembourg, Malta, Monaco, Slovakia, Slovenia, Spain, Sweden, Switzerland, United Kingdom</t>
   </si>
   <si>
     <t>WO2016210273</t>
   </si>
   <si>
     <t>Glecaprevir/Pibrentasvir solid compositions I</t>
   </si>
@@ -1505,107 +1511,116 @@
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>34</v>
       </c>
       <c r="C2" t="s">
+        <v>33</v>
+      </c>
+      <c r="D2" t="s">
         <v>35</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>36</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>37</v>
       </c>
       <c r="G2" t="s">
         <v>38</v>
       </c>
       <c r="H2" t="s">
         <v>39</v>
       </c>
       <c r="I2" t="s">
         <v>39</v>
       </c>
+      <c r="J2" t="s">
+        <v>40</v>
+      </c>
       <c r="K2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="L2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="M2" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="N2" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="O2" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="P2" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="Q2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="S2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="U2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="V2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="W2" t="s">
-        <v>46</v>
+        <v>48</v>
+      </c>
+      <c r="X2" t="s">
+        <v>49</v>
       </c>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AF2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="AG2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -1649,257 +1664,257 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AW1" s="2" t="s">
         <v>23</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -1910,832 +1925,829 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C2" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E2" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="G2" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="H2" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="I2" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="J2" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="K2" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="N2" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="O2" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="C3" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="D3" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="G3" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="H3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="I3" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="J3" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="K3" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="M3" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="N3" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="O3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="C4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="G4" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="H4" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="I4" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="J4" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="K4" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="L4" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="M4" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="N4" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="O4" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C5" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D5" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E5" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="G5" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="H5" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="I5" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="J5" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="K5" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="L5" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="M5" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="N5" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="O5" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C6" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D6" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E6" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="G6" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="H6" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="I6" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="J6" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="K6" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="L6" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="M6" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="N6" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="O6" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C7" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D7" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E7" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="F7" s="4" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="G7" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="H7" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="I7" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="J7" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="K7" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="L7" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="M7" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="N7" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="O7" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C8" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="D8" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E8" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="G8" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="H8" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="I8" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="K8" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="M8" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="N8" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="O8" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="C9" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="D9" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E9" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="F9" s="4" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="G9" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="H9" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="I9" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="J9" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="K9" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="M9" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="N9" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="O9" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C10" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D10" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E10" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="G10" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="H10" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="I10" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="M10" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="N10" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="O10" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C11" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="D11" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="E11" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="G11" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="H11" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="I11" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="J11" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="K11" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="L11" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="M11" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="N11" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="O11" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C12" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D12" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="E12" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="G12" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="H12" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="I12" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="J12" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="K12" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="L12" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="M12" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="N12" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="O12" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C13" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E13" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="F13" s="4" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="G13" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="H13" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="I13" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="J13" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="K13" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="L13" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="M13" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="N13" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="O13" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="C14" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="D14" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="E14" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="G14" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="H14" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="I14" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="J14" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="K14" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="L14" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="M14" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="N14" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="O14" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C15" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D15" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="E15" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="F15" s="4" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="G15" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="H15" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="I15" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="J15" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="K15" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="L15" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="M15" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="N15" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="O15" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
@@ -2752,340 +2764,340 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C2" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="D2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="C3" t="s">
+        <v>287</v>
+      </c>
+      <c r="D3" t="s">
         <v>285</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C4" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C2" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="D2" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="E2" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="F2" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E4" sqref="E4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="C2" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="D2" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C3" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="E3" s="6" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C4" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="E4" s="6" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>