--- v3 (2026-08-02)
+++ v4 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="306">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="314">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Glecaprevir</t>
   </si>
   <si>
     <t>G</t>
   </si>
   <si>
     <t>Maviret, Mavyret (when associated with Pibrentasvir)</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>DAA</t>
   </si>
   <si>
     <t>Glecaprevir and Pibrentasvir (G/P) is a fixed-dose combination therapy indicated for the treatment of adult patients with chronic hepatitis C virus (HCV) genotypes 1-6 with or without compensated cirrhosis. G/P consists of two pangenotypic direct-acting antiviral agents: (1) Glecaprevir which targets the HCV non-structural viral protein 3/4A (NS3/4A) serine protease, and (2) Pibrentasvir which inhibits the HCV NS5A protein - both of which are essential for viral RNA replication and viron assembly. G/P is postulated to possess advantageous pharmacological properties - including suitable target plasma exposures, half-life duration and aqueous solubility - that could potentially enable the development of a cost-effective long-acting injectable formulation via particle-processing technologies.</t>
   </si>
@@ -340,54 +349,63 @@
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -727,87 +745,87 @@
   <si>
     <t>Australia, Canada, Japan, United States of America, World Intellectual Property Organization (WIPO), Belgium, Germany, France, Finland, Greece, Hungary, Iceland, Ireland, Italy, Netherlands, Norway, Poland, Portugal, Romania, San Marino, Austria, Bulgaria, Croatia, Cyprus, Czechia, Denmark, Estonia, Latvia, Liechtenstein, Lithuania, Luxembourg, Malta, Monaco, Slovakia, Slovenia, Spain, Sweden, Switzerland, United Kingdom</t>
   </si>
   <si>
     <t>WO2016210273</t>
   </si>
   <si>
     <t>Glecaprevir/Pibrentasvir solid compositions I</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>2036-06-24</t>
   </si>
   <si>
     <t>The present invention features solid pharmaceutical compositions comprising Compound 1 and Compound 2. In one embodiment, the solid pharmaceutical composition includes (1) a first layer which comprises 100 mg Compound 1, as well as a pharmaceutically acceptable hydrophilic polymer and a pharmaceutically acceptable surfactant, all of which are formulated in amorphous solid dispersion; and (2) a second layer which comprises 40 mg Compound 2, as well as a pharmaceutically acceptable hydrophilic polymer and a pharmaceutically acceptable surfactant, all of which are formulated in amorphous solid dispersion.</t>
   </si>
   <si>
     <t>Mexico, South Africa, Mongolia, Malaysia, Colombia</t>
   </si>
   <si>
     <t>Australia, Israel, Japan, Korea, Republic of, United States of America, Panama, New Zealand</t>
   </si>
   <si>
-    <t>Brazil, Türkiye, Ecuador, Guatemala, Thailand, Albania, North Macedonia, Serbia, Bosnia and Herzegovina, Montenegro</t>
+    <t>Brazil, Türkiye, Ecuador, Guatemala, Thailand, Albania, North Macedonia, Serbia, Bosnia and Herzegovina, Montenegro, Morocco, Moldova, Republic of</t>
   </si>
   <si>
     <t>Canada, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, New Zealand, Singapore, Hong Kong, Iceland, Norway, Poland, Romania, San Marino, Croatia, Latvia, Lithuania, Malta, Slovenia</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Philippines, China, Dominican Republic, Peru, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Egypt, Indonesia, Viet Nam, India, Ukraine</t>
   </si>
   <si>
     <t>Japan, United States of America, World Intellectual Property Organization (WIPO), Chile, Costa Rica, Russian Federation</t>
   </si>
   <si>
     <t>WO2017015211</t>
   </si>
   <si>
     <t>Glecaprevir/Pibrentasvir solid compositions II</t>
   </si>
   <si>
     <t>2036-07-18</t>
   </si>
   <si>
     <t>South Africa, Mongolia</t>
   </si>
   <si>
     <t>Australia, Canada, Japan, Korea, Republic of, Israel, New Zealand, Panama</t>
   </si>
   <si>
-    <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Ecuador, Guatemala, Thailand</t>
+    <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Ecuador, Guatemala, Thailand, Morocco</t>
   </si>
   <si>
     <t>Korea, Republic of, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, New Zealand, Singapore, Hong Kong</t>
   </si>
   <si>
-    <t>World Intellectual Property Organization (WIPO), Brazil, China, Colombia, Philippines, Peru, Dominican Republic, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Egypt, Indonesia, Viet Nam, India, Mexico, Moldova, Republic of, Malaysia, Ukraine</t>
-[...2 lines deleted...]
-    <t>United States of America, World Intellectual Property Organization (WIPO), Costa Rica, Chile, Russian Federation</t>
+    <t>World Intellectual Property Organization (WIPO), Brazil, China, Colombia, Philippines, Peru, Dominican Republic, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Egypt, Indonesia, Viet Nam, India, Mexico, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Malaysia, Ukraine, Morocco</t>
+  </si>
+  <si>
+    <t>United States of America, World Intellectual Property Organization (WIPO), Costa Rica, Chile, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>WO2012051361</t>
   </si>
   <si>
     <t>Pibrentasvir compound</t>
   </si>
   <si>
     <t>Abbott Laboratories</t>
   </si>
   <si>
     <t>2031-10-12</t>
   </si>
   <si>
     <t>Compounds effective in inhibiting replication of Hepatitis C virus (HCV) are described. This invention also relates to processes of making such compounds, compositions comprising such compounds, and methods of using such compounds to treat HCV infection.</t>
   </si>
   <si>
     <t>Health Canada, US FDA, MPP Licence</t>
   </si>
   <si>
     <t>Colombia, Argentina, China, Dominican Republic, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Ecuador, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Mexico, Peru, Ukraine, Bolivia (Plurinational State of), Indonesia, Malaysia, Paraguay, Philippines, Viet Nam, South Africa, Guatemala, Brazil</t>
   </si>
   <si>
     <t>United States of America, Australia, Chile, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, Uruguay, Denmark, Spain, Portugal, Slovenia, Canada, Israel, Hong Kong, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Monaco, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Croatia, Romania, Latvia, Lithuania, Panama</t>
   </si>
@@ -928,57 +946,63 @@
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>AbbVie</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.abbvie.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>AbbVie Inc. is a global biopharmaceutical company that manufactures and develops innovative medicines as part of a diversified portfolio across several therapeutic categories including immunology, oncology, neuroscience, aesthetics and eyecare. Headquartered in North Chicago, Illinois, AbbVie was founded in 2013 following a successful corporate spin-off from its parent company Abbott Laboratories.</t>
   </si>
   <si>
+    <t>Safety reference</t>
+  </si>
+  <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Thomas DL, Owen A, Kiser JJ. Prospects for Long-Acting Treatments for Hepatitis C. Clin Infect Dis. 2022 Nov 21;75(Suppl 4):S525-S529. doi: &lt;/span&gt;&lt;a href="http://www.doi.org/10.1093/cid/ciac715" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1093/cid/ciac715&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. PMID: 36410380; PMCID: PMC9678383.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;In 2019, more than 4 years after the widespread availability of safe, oral, curative treatments, an estimated 58 million people were living with hepatitis C virus infections (PLWHC). Additional tools may enable those not yet reached to be treated. One such tool could be long-acting parenteral formulations of HCV treatments, which may allow PLWHC to be diagnosed and cured in a single encounter. Although existing highly effective oral medications might be formulated as long-acting parenteral treatments, pharmacological, regulatory, patent, and medical challenges have to be overcome; this requires the concerted efforts of PLWHC, researchers, funding agencies, industry, the World Health Organization, and other stakeholders.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Developing Long-Acting Cures to Accelerate the End of Hepatitis C: Interview with Dr. Dave Thomas</t>
   </si>
   <si>
     <t>https://www.treatmentactiongroup.org/resources/tagline/tagline-october-2021/developing-long-acting-cures-to-accelerate-the-end-of-hepatitis-c-interview-with-dr-dave-thomas/</t>
   </si>
   <si>
     <t>LEAP Conference 2023 - Update from LONGEVITY Presentation</t>
   </si>
   <si>
     <t>https://www.leapresources.org/files/inline-files/09-Plen2_Owen_LEAP_2023.mp4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
@@ -1359,94 +1383,97 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120830&amp;CC=WO&amp;NR=2012116257A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20130425&amp;CC=WO&amp;NR=2013059638A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120329&amp;CC=WO&amp;NR=2012040167A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140327&amp;CC=WO&amp;NR=2014047039A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140925&amp;CC=WO&amp;NR=2014152514A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20151008&amp;CC=WO&amp;NR=2015153793A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20180814&amp;CC=CA&amp;NR=2994496A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140925&amp;CC=WO&amp;NR=2014152635A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20151008&amp;CC=WO&amp;NR=2015153792A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20161229&amp;CC=WO&amp;NR=2016210273A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20170126&amp;CC=WO&amp;NR=2017015211A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120419&amp;CC=WO&amp;NR=2012051361A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20151210&amp;CC=WO&amp;NR=2015188045A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20151112&amp;CC=WO&amp;NR=2015171993A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/GQPeB1R7tmcETDtpGZrvuMuJ3X08X4tyHPeBRON1.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/77eVZ1waxnINQRgMlPbrflIyoot2vkMXk0FMomoP.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/uBUsaOstZ0BeIjRIZWYFox25jxmxiaGSG4TvbXgG.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.treatmentactiongroup.org/resources/tagline/tagline-october-2021/developing-long-acting-cures-to-accelerate-the-end-of-hepatitis-c-interview-with-dr-dave-thomas/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leapresources.org/files/inline-files/09-Plen2_Owen_LEAP_2023.mp4" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1502,125 +1529,132 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="H2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I2" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>42</v>
       </c>
       <c r="M2" t="s">
         <v>43</v>
       </c>
       <c r="N2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="Q2" t="s">
-        <v>44</v>
+        <v>46</v>
+      </c>
+      <c r="R2" t="s">
+        <v>46</v>
       </c>
       <c r="S2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="U2" t="s">
         <v>46</v>
       </c>
+      <c r="T2" t="s">
+        <v>47</v>
+      </c>
       <c r="V2" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="W2" t="s">
         <v>48</v>
       </c>
       <c r="X2" t="s">
         <v>49</v>
       </c>
-      <c r="Y2" s="1"/>
-[...1 lines deleted...]
-      <c r="AF2" t="s">
+      <c r="Y2" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="Z2" s="1" t="s">
         <v>51</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>52</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>53</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -1664,257 +1698,273 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>54</v>
+        <v>109</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -1925,829 +1975,829 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O15"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="C2" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="D2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E2" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="G2" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="H2" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="I2" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="J2" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="K2" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="N2" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="O2" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="6" t="s">
+        <v>154</v>
+      </c>
+      <c r="C3" t="s">
+        <v>155</v>
+      </c>
+      <c r="D3" t="s">
+        <v>156</v>
+      </c>
+      <c r="E3" t="s">
+        <v>145</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="G3" t="s">
+        <v>158</v>
+      </c>
+      <c r="H3" t="s">
         <v>148</v>
       </c>
-      <c r="C3" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I3" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="J3" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="K3" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="M3" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="N3" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="O3" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="C4" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="D4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E4" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="G4" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="H4" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="I4" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="J4" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="K4" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="L4" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="M4" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="N4" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="O4" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" s="6" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="C5" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="D5" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="E5" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="G5" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H5" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="I5" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="J5" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="K5" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="L5" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="M5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="N5" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="O5" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="C6" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="D6" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="E6" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="G6" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="H6" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="I6" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="J6" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="K6" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="L6" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="M6" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="N6" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="O6" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="C7" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="D7" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="E7" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="F7" s="4" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="G7" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="H7" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="I7" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="J7" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="K7" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="L7" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="M7" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="N7" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="O7" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" s="6" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="C8" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="D8" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="E8" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
       <c r="G8" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
       <c r="H8" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="I8" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="K8" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="M8" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="N8" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="O8" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" s="6" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="C9" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="D9" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="E9" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="F9" s="4" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="G9" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="H9" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="I9" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="J9" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="K9" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="M9" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="N9" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="O9" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" s="6" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="C10" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="D10" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="E10" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="G10" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="H10" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="I10" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="M10" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="N10" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="O10" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" s="6" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="C11" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="D11" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="E11" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="G11" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H11" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="I11" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="J11" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="K11" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="L11" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="M11" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="N11" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O11" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" s="6" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="C12" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="D12" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="E12" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="G12" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H12" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="I12" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="J12" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="K12" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="L12" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="M12" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="N12" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="O12" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" s="6" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="C13" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="D13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E13" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="F13" s="4" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="G13" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="H13" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="I13" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="J13" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="K13" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="L13" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="M13" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="N13" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="O13" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" s="6" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="C14" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D14" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="E14" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="G14" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="H14" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="I14" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="J14" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="K14" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="L14" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="M14" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="N14" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="O14" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" s="6" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="C15" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="D15" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="E15" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="F15" s="4" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="G15" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="H15" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="I15" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="J15" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="K15" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="L15" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="M15" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="N15" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="O15" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_14"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
@@ -2764,382 +2814,411 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="C2" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="D2" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="C3" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="D3" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="C4" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="C2" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="D2" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="E2" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="F2" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E4" sqref="E4"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>54</v>
+        <v>109</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>305</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>299</v>
+        <v>306</v>
       </c>
       <c r="C2" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>307</v>
+      </c>
+      <c r="H2" t="s">
+        <v>308</v>
+      </c>
+      <c r="J2" t="s">
+        <v>309</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C3" t="s">
-        <v>302</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>310</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>311</v>
+      </c>
+      <c r="J3" t="s">
+        <v>309</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="C4" t="s">
-        <v>304</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>312</v>
+      </c>
+      <c r="I4" s="6" t="s">
+        <v>313</v>
+      </c>
+      <c r="J4" t="s">
+        <v>309</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="E4" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>