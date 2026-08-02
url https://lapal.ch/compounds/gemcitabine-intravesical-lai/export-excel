--- v0 (2026-06-02)
+++ v1 (2026-08-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="307">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="311">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -771,99 +771,105 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
-    <t>Janssen Biotech, Inc.</t>
+    <t>J&amp;J / Janssen</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>INLEZXO</t>
   </si>
   <si>
     <t>Oncology</t>
   </si>
   <si>
     <t>Other(s)</t>
   </si>
   <si>
     <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
-    <t>Received FDA Breakthrough Therapy Designation</t>
+    <t>https://www.inlexzo.com/</t>
+  </si>
+  <si>
+    <t>Received FDA Breakthrough Therapy Designation. Intravesical administration.</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
   </si>
   <si>
     <t>Categories</t>
   </si>
   <si>
     <t>Patent holder</t>
   </si>
   <si>
     <t>Expiry date</t>
   </si>
   <si>
     <t>Patent abstract</t>
   </si>
   <si>
     <t>Licence with MPP</t>
   </si>
   <si>
     <t>Patent source</t>
   </si>
@@ -984,79 +990,85 @@
   <si>
     <t>Structure of Gemcitabine</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/2o3vn6EW3ejJgfZHEfulAeBY2L8YfP3K4fY3uXnn.png</t>
   </si>
   <si>
     <t>Gemcitabine Intravesical Implantable System</t>
   </si>
   <si>
     <t>https://www.jnjlabels.com/package-insert/product-instructions-for-use/INLEXZO-ifu.pdf</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Janssen/Johnson &amp; Johnson</t>
+    <t>Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>https://www.jnj.com/innovativemedicine/</t>
   </si>
   <si>
     <t>Janssen Biotech, Inc. is a leading biotechnology subsidiary of Johnson &amp; Johnson (J&amp;J) that specializes in developing, manufacturing, and commercializing therapeutic products to treat serious medical conditions. 
 As of 2026, the company is part of the Johnson &amp; Johnson Innovative Medicine division, following a global rebranding initiative to unite J&amp;J's pharmaceutical segments under a single brand</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Tyson MD, Morris D, Palou J, Rodriguez O, Mir MC, Dickstein RJ, Guerrero-Ramos F, Scarpato KR, Hafron JM, Messing EM, Cutie CJ, Maffeo JC, Raybold B, Chau A, Stromberg KA, Keegan KA. Safety, Tolerability, and Preliminary Efficacy of TAR-200 in Patients With Muscle-invasive Bladder Cancer Who Refused or Were Unfit for Curative-intent Therapy: A Phase 1 Study. J Urol. 2023 May;209(5):890-900. doi: &lt;/span&gt;&lt;a href="10.1097/JU.0000000000003195" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1097/JU.0000000000003195&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Epub 2023 Apr 7. PMID: 37026631; PMCID: PMC12721624.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Purpose:&amp;nbsp;&lt;/strong&gt;Half of patients with muscle-invasive bladder cancer worldwide may not receive curative-intent therapy. Elderly or frail patients are most affected by this unmet need. TAR-200 is a novel, intravesical drug delivery system that provides sustained, local release of gemcitabine into the bladder over a 21-day dosing cycle. The phase 1 TAR-200-103 study evaluated the safety, tolerability, and preliminary efficacy of TAR-200 in patients with muscle-invasive bladder cancer who either refused or were unfit for curative-intent therapy.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Materials and methods:&amp;nbsp;&lt;/strong&gt;Eligible patients had cT2-cT3bN0M0 urothelial carcinoma of the bladder. TAR-200 was inserted for 4 consecutive 21-day cycles over 84 days. The primary end points were safety and tolerability at 84 days. Secondary end points included rates of clinical complete response and partial response as determined by cystoscopy, biopsy, and imaging; duration of response; and overall survival.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;Median age of the 35 enrolled patients was 84 years, and most were male (24/35, 68.6%). Treatment-emergent adverse events related to TAR-200 occurred in 15 patients. Two patients experienced treatment-emergent adverse events leading to removal of TAR-200. At 3 months, complete response and partial response rates were 31.4% (11/35) and 8.6% (3/35), respectively, yielding an overall response rate of 40.0% (14/35; 95% CI 23.9-57.9). Median overall survival and duration of response were 27.3 months (95% CI 10.1-not estimable) and 14 months (95% CI 10.6-22.7), respectively. Progression-free rate at 12 months was 70.5%.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;TAR-200 was generally safe, well tolerated, and had beneficial preliminary efficacy in this elderly and frail cohort with limited treatment options.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;Pradere B, Schuit M, Guerrero-Ramos F, Shariat SF, Kitamura H, Jacob JM, Bao Y, Heesakkers J, Peters KM, Cahn DJ, De Troyer B, Herrera Imbroda B, Morris DS, Pieczonka CM, Wei Q, Bhanvadia S, Somer R, Jessner W, Triantos S, Sánchez de Llano C, Maffeo JC, Sweiti H, Psutka SP. Side effect management and procedural best practices with indwelling intravesical drug-releasing systems in the treatment of bladder cancer: recommendations from expert panels. Curr Opin Urol. 2025 Oct 8;36(1):123–33. doi: &lt;/span&gt;&lt;a href="10.1097/MOU.0000000000001350" rel="noopener noreferrer" target="_blank" style="color: rgb(27, 27, 27);"&gt;10.1097/MOU.0000000000001350&lt;/a&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;. Epub ahead of print. PMID: 41065373; PMCID: PMC12700673.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h3&gt;Purpose of review&lt;/h3&gt;&lt;p&gt;To provide expert recommendations for side effect management in patients with bladder cancer receiving intravesical-drug releasing system (iDRS) treatment and for optimizing iDRS insertion procedure success.&lt;/p&gt;&lt;h3&gt;Recent findings&lt;/h3&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Indwelling iDRS are designed to provide sustained local exposure to therapy. In clinical trials, frequent side effects of iDRS treatment were lower urinary tract symptoms (LUTS) (e.g., dysuria, pollakiuria, micturition urgency), urinary tract infections (UTIs), and hematuria. These side effects are generally low grade, but if not properly managed, may lead to treatment interruptions or discontinuations. As data are limited, practical recommendations based on expert opinion for the management of common side effects and best practices for iDRS insertion procedures may improve treatment adherence and optimize outcomes in patients with bladder cancer receiving iDRS.&lt;/p&gt;&lt;h3&gt;Summary&lt;/h3&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Two separate expert panels were convened to develop recommendations for side effect management with iDRS and optimizing iDRS insertion procedure success. Stepwise treatment-specific management strategies for LUTS, UTIs, and hematuria in patients receiving iDRS treatment that are familiar to practicing urologists are presented, including considerations for continuation or discontinuation of iDRS treatment. Several advanced techniques can be considered to improve iDRS insertions based on variations in patient anatomy.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Daneshmand, S., Brummelhuis, I. S. G., Pohar, K. S., Steinberg, G. D., Aron, M., Cutie, C. J., Keegan, K. A., Maffeo, J. C., Reynolds, D. L., Raybold, B., Chau, A., &amp;amp; Witjes, J. A. (2022). The safety, tolerability, and efficacy of a neoadjuvant gemcitabine intravesical drug delivery system (TAR-200) in muscle-invasive bladder cancer patients: a phase I trial.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Urologic oncology&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;40&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(7), 344.e1–344.e9.&lt;/span&gt;&lt;a href=" https://doi.org/10.1016/j.urolonc.2022.02.009" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt; https://doi.org/10.1016/j.urolonc.2022.02.009&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Objectives:&amp;nbsp;&lt;/strong&gt;Neoadjuvant chemotherapy and radical cystectomy (RC) are underutilized standards of care for the treatment of muscle-invasive bladder cancer (MIBC) due to high patient burden from systemic toxicities and postoperative complications, respectively. TAR-200 is a novel intravesical drug delivery system developed to release gemcitabine into the bladder urine continuously, resulting in distribution of drug into stromal layers of the bladder. The primary aim of the TAR-200-101 study was to evaluate the safety of TAR-200 in patients with MIBC prior to RC (&lt;a href="http://clinicaltrials.gov/show/NCT02722538" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT02722538&lt;/a&gt;).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods and materials:&amp;nbsp;&lt;/strong&gt;This phase I, open-label study was conducted across 6 US and European sites. Eligible patients were aged ≥18 years with histologically confirmed T2a-T3b N0-N1 M0 urothelial cancer and had refusal or were ineligible to receive cisplatin-based combination chemotherapy. Two arms were enrolled serially. Patients in Arm 1 had residual tumor &amp;gt;3 cm after transurethral resection of bladder tumor (TURBT); those in Arm 2 had undergone maximal TURBT (residual tumor &amp;lt;3 cm). Patients received two 7-day cycles of intravesical gemcitabine delivery via TAR-200 before undergoing RC. Primary outcome was safety; secondary outcomes were tolerability, pharmacokinetics, and preliminary efficacy.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;Of 23 patients in the intention-to-treat population (11 in Arm 1, 12 in Arm 2), 20 completed both dosing cycles of TAR-200. No patients were classified as intolerant to TAR-200. Ten patients (4 in Arm 1, 6 in Arm 2) experienced ≥1 treatment-emergent adverse events (TEAEs). The most common TAR-200-related TEAEs were pollakiuria (n = 3) and urinary incontinence (n = 2). All TEAEs prior to RC were grade ≤2; 1 patient in Arm 2 experienced a grade 3 non-treatment-related TEAE. Plasma gemcitabine levels were undetectable. In Arm 1, those with residual tumor, 4 of 10 patients exhibited pathologic downstaging; 1 experienced a complete response (CR) and 3 a partial response (PR). In Arm 2, those undergoing maximal TURBT, 6 of 10 patients exhibited downstaging; 3 experienced a CR and 3 a PR.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusion:&amp;nbsp;&lt;/strong&gt;Controlled intravesical gemcitabine release via TAR-200 was safe and well tolerated in patients with MIBC.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>INLEXZO - General Overview</t>
+  </si>
+  <si>
+    <t>https://www.jnjmedicalconnect.com/products/inlexzo/medical-content/inlexzo-general-overview</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1417,51 +1429,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/5kpqPSLzmRYgweTxVyV37sPE9Gif538o05iJ5GOG.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/2o3vn6EW3ejJgfZHEfulAeBY2L8YfP3K4fY3uXnn.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jnjmedicalconnect.com/products/inlexzo/medical-content/inlexzo-general-overview" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AG1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -2671,79 +2683,80 @@
       <c r="E1" s="2" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R2"/>
+  <dimension ref="A1:S2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R1"/>
+      <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>218</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>219</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>220</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>221</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>222</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>223</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2754,99 +2767,105 @@
       </c>
       <c r="K1" s="2" t="s">
         <v>226</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>227</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>228</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>229</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>230</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>231</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>232</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>233</v>
       </c>
+      <c r="S1" s="2" t="s">
+        <v>234</v>
+      </c>
     </row>
-    <row r="2" spans="1:18">
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="C2" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D2" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E2" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F2" t="s">
         <v>52</v>
       </c>
       <c r="G2" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="H2" t="s">
         <v>57</v>
       </c>
       <c r="I2" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="J2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="K2" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="L2" t="s">
         <v>241</v>
       </c>
       <c r="M2" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="N2" s="5" t="s">
         <v>159</v>
       </c>
-      <c r="N2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="O2">
+      <c r="O2" t="s">
+        <v>243</v>
+      </c>
+      <c r="P2">
         <v>45672.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>45909.0</v>
       </c>
       <c r="R2" t="s">
-        <v>243</v>
+        <v>244</v>
+      </c>
+      <c r="S2" t="s">
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2856,519 +2875,536 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="C2" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="D2" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="E2" t="s">
         <v>62</v>
       </c>
       <c r="F2" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="I2" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="C3" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="D3" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="E3" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="F3" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="I3" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="C4" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="D4" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="E4" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="F4" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="I4" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="C5" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="D5" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E5" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="F5" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="H5" s="5" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="I5" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>215</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="C2" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="D2" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C3" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="D3" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>219</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="C2" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D2" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="E2" t="s">
         <v>159</v>
       </c>
       <c r="F2" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:E5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="E5" sqref="E5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>216</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>215</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>217</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="C2" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="D2" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="C3" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="D3" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="C4" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="D4" t="s">
-        <v>306</v>
+        <v>308</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C5" t="s">
+        <v>309</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>310</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="E5" r:id="rId_hyperlink_1"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>