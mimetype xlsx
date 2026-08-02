--- v0 (2026-06-02)
+++ v1 (2026-08-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="364">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="366">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -200,51 +200,51 @@
   </si>
   <si>
     <t>Prolixin is commercially manufactured by Bristol-Myers Squibb at 125-199.64 USD per 5 mL vial.</t>
   </si>
   <si>
     <t>•	Jacketed stirred tank reactors
 •	Pipeline/feed pumps
 •	Circulation pump
 •	Gas-liquid separators
 •	Distillation
 •	Mixing vessels and filtration system</t>
   </si>
   <si>
     <t>Compliant with aseptic conditions of GMP:
 •	Active Ester synthesis using decanoic acid and dehydrating agents
 •	Scale up in controlled reaction conditions
 •	Depot formulation preparation—oil-based injectable depot prepared using sesame oil and benzyl alcohol, PEG 300/400, solubilizers, and poloxamer surfactants (poloxamer 407/188).</t>
   </si>
   <si>
     <t>•	High-Performance Liquid Chromatography (HPLC UV/DAD/PDA)
 •	Liquid Chromatography–Mass Spectrometry (LC–MS/MS)
 •	Gas Chromatography–Mass Spectrometry (GC–MS) 
 •	Differential Scanning Calorimetry (DSC)</t>
   </si>
   <si>
-    <t>Mental health</t>
+    <t>Mental Health Disorders (incl. schizophrenia, bipolar disorders, Schiz. Aff. Dis.)</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker</t>
   </si>
   <si>
     <t>Other/Variable/Unknown: Q2W; Q3W; Q4W; Q6W</t>
   </si>
   <si>
     <t>Not provided</t>
   </si>
   <si>
     <t>Fluphenazine decanoate USP 25mg/mL (5 mL multidose vial); 100mg/mL (2 mL multidose vial)</t>
   </si>
   <si>
     <t>100 mg</t>
   </si>
   <si>
     <t>•	Fluphenazine decanoate 12.5 to 25 mg (0.5 to 1 mL) IM may be given to initiate therapy. 
 •	Subsequent injections and the dosage interval are determined in accordance with the patient’s response. When administered as maintenance therapy, a single injection may be effective in controlling schizophrenic symptoms for up to four weeks or longer.</t>
   </si>
   <si>
     <t>https://www.accessdata.fda.gov/drugsatfda_docs/label/2010/071413s019lbl.pdf</t>
@@ -728,50 +728,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>various</t>
   </si>
   <si>
     <t>generic</t>
@@ -1041,50 +1044,53 @@
     <t>SWE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>Medsafe</t>
   </si>
   <si>
     <t>New Zealand Medicines and Medical Devices Safety Authority</t>
   </si>
   <si>
     <t>NZL</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
     <t>Medsafe Product Detail</t>
   </si>
   <si>
     <t>NAFDAC</t>
   </si>
   <si>
     <t>National Agency for Food and Drug Administration and Control</t>
+  </si>
+  <si>
+    <t>https://www.nafdac.gov.ng/</t>
   </si>
   <si>
     <t>NGA</t>
   </si>
   <si>
     <t>https://greenbook.nafdac.gov.ng/</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
   </si>
   <si>
     <t>Categories</t>
   </si>
   <si>
     <t>Patent holder</t>
   </si>
   <si>
     <t>Expiry date</t>
   </si>
   <si>
     <t>Patent abstract</t>
   </si>
@@ -2586,79 +2592,80 @@
       <c r="E1" s="2" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R37"/>
+  <dimension ref="A1:S37"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R1"/>
+      <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>210</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>212</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>213</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>214</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>215</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2669,1741 +2676,1747 @@
       </c>
       <c r="K1" s="2" t="s">
         <v>218</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>219</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>220</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>221</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>222</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>223</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>224</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>225</v>
       </c>
-    </row>
-    <row r="2" spans="1:18">
+      <c r="S1" s="2" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="C2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D2" t="s">
+        <v>228</v>
+      </c>
+      <c r="E2" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="F2" t="s">
         <v>52</v>
       </c>
       <c r="G2" t="s">
         <v>51</v>
       </c>
       <c r="H2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I2" t="s">
         <v>205</v>
       </c>
       <c r="J2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="K2" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="L2" t="s">
         <v>231</v>
       </c>
       <c r="M2" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="N2" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="N2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="P2">
+      <c r="O2" t="s">
+        <v>233</v>
+      </c>
+      <c r="Q2">
         <v>26470.0</v>
       </c>
-      <c r="Q2" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:18">
+      <c r="R2" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="C3" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D3" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E3" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F3" t="s">
         <v>52</v>
       </c>
       <c r="G3" t="s">
         <v>55</v>
       </c>
       <c r="H3" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I3" t="s">
         <v>205</v>
       </c>
       <c r="J3" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="K3" t="s">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="L3" t="s">
         <v>239</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>240</v>
       </c>
       <c r="N3" s="5" t="s">
         <v>241</v>
       </c>
-      <c r="P3">
+      <c r="O3" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q3">
         <v>33238.0</v>
       </c>
-      <c r="Q3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:18">
+      <c r="R3" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="C4" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D4" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E4" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F4" t="s">
         <v>52</v>
       </c>
       <c r="G4" t="s">
         <v>55</v>
       </c>
       <c r="H4" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I4" t="s">
         <v>205</v>
       </c>
       <c r="J4" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="K4" t="s">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="L4" t="s">
         <v>246</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>247</v>
       </c>
       <c r="N4" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="P4" t="s">
         <v>248</v>
+      </c>
+      <c r="O4" t="s">
+        <v>242</v>
       </c>
       <c r="Q4" t="s">
         <v>249</v>
       </c>
-    </row>
-    <row r="5" spans="1:18">
+      <c r="R4" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="C5" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D5" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E5" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F5" t="s">
         <v>52</v>
       </c>
       <c r="G5" t="s">
         <v>55</v>
       </c>
       <c r="H5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I5" t="s">
         <v>205</v>
       </c>
       <c r="J5" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="K5" t="s">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="L5" t="s">
         <v>252</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>253</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>254</v>
+      </c>
+      <c r="O5" t="s">
+        <v>242</v>
       </c>
       <c r="Q5" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:18">
+        <v>249</v>
+      </c>
+      <c r="R5" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="C6" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D6" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E6" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F6" t="s">
         <v>52</v>
       </c>
       <c r="G6" t="s">
         <v>55</v>
       </c>
       <c r="H6" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I6" t="s">
         <v>205</v>
       </c>
       <c r="J6" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K6" t="s">
-        <v>256</v>
-[...1 lines deleted...]
-      <c r="L6" t="s">
         <v>257</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>258</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="P6">
+        <v>259</v>
+      </c>
+      <c r="O6" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q6">
         <v>28880.0</v>
       </c>
-      <c r="Q6" t="s">
-[...3 lines deleted...]
-    <row r="7" spans="1:18">
+      <c r="R6" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D7" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E7" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F7" t="s">
         <v>52</v>
       </c>
       <c r="G7" t="s">
         <v>55</v>
       </c>
       <c r="H7" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I7" t="s">
         <v>205</v>
       </c>
       <c r="J7" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K7" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>261</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="P7">
+        <v>262</v>
+      </c>
+      <c r="O7" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q7">
         <v>28880.0</v>
       </c>
-      <c r="Q7" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="1:18">
+      <c r="R7" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="C8" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D8" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E8" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F8" t="s">
         <v>52</v>
       </c>
       <c r="G8" t="s">
         <v>55</v>
       </c>
       <c r="H8" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I8" t="s">
         <v>205</v>
       </c>
       <c r="J8" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K8" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>257</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>263</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="P8">
+        <v>264</v>
+      </c>
+      <c r="O8" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q8">
         <v>28880.0</v>
       </c>
-      <c r="Q8" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:18">
+      <c r="R8" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D9" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E9" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F9" t="s">
         <v>52</v>
       </c>
       <c r="G9" t="s">
         <v>55</v>
       </c>
       <c r="H9" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I9" t="s">
         <v>205</v>
       </c>
       <c r="J9" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K9" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>264</v>
+        <v>257</v>
       </c>
       <c r="M9" s="5" t="s">
         <v>265</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="P9">
+        <v>266</v>
+      </c>
+      <c r="O9" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q9">
         <v>28880.0</v>
       </c>
-      <c r="Q9" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:18">
+      <c r="R9" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D10" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E10" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F10" t="s">
         <v>52</v>
       </c>
       <c r="G10" t="s">
         <v>55</v>
       </c>
       <c r="H10" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I10" t="s">
         <v>205</v>
       </c>
       <c r="J10" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K10" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>257</v>
       </c>
       <c r="M10" s="5" t="s">
         <v>267</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="P10">
+        <v>268</v>
+      </c>
+      <c r="O10" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q10">
         <v>28880.0</v>
       </c>
-      <c r="Q10" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:18">
+      <c r="R10" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="C11" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D11" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E11" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F11" t="s">
         <v>52</v>
       </c>
       <c r="G11" t="s">
         <v>55</v>
       </c>
       <c r="H11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I11" t="s">
         <v>205</v>
       </c>
       <c r="J11" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K11" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>257</v>
       </c>
       <c r="M11" s="5" t="s">
         <v>269</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="P11">
+        <v>270</v>
+      </c>
+      <c r="O11" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q11">
         <v>28880.0</v>
       </c>
-      <c r="Q11" t="s">
-[...3 lines deleted...]
-    <row r="12" spans="1:18">
+      <c r="R11" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="C12" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D12" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E12" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F12" t="s">
         <v>52</v>
       </c>
       <c r="G12" t="s">
         <v>55</v>
       </c>
       <c r="H12" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I12" t="s">
         <v>205</v>
       </c>
       <c r="J12" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K12" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>270</v>
+        <v>257</v>
       </c>
       <c r="M12" s="5" t="s">
         <v>271</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="P12">
+        <v>272</v>
+      </c>
+      <c r="O12" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q12">
         <v>28880.0</v>
       </c>
-      <c r="Q12" t="s">
-[...3 lines deleted...]
-    <row r="13" spans="1:18">
+      <c r="R12" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D13" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E13" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F13" t="s">
         <v>52</v>
       </c>
       <c r="G13" t="s">
         <v>55</v>
       </c>
       <c r="H13" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I13" t="s">
         <v>205</v>
       </c>
       <c r="J13" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K13" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>272</v>
+        <v>257</v>
       </c>
       <c r="M13" s="5" t="s">
         <v>273</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="P13">
+        <v>274</v>
+      </c>
+      <c r="O13" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q13">
         <v>28880.0</v>
       </c>
-      <c r="Q13" t="s">
-[...3 lines deleted...]
-    <row r="14" spans="1:18">
+      <c r="R13" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="C14" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E14" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F14" t="s">
         <v>52</v>
       </c>
       <c r="G14" t="s">
         <v>55</v>
       </c>
       <c r="H14" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I14" t="s">
         <v>205</v>
       </c>
       <c r="J14" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K14" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>257</v>
       </c>
       <c r="M14" s="5" t="s">
         <v>275</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="P14">
+        <v>276</v>
+      </c>
+      <c r="O14" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q14">
         <v>28880.0</v>
       </c>
-      <c r="Q14" t="s">
-[...3 lines deleted...]
-    <row r="15" spans="1:18">
+      <c r="R14" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="C15" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D15" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E15" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F15" t="s">
         <v>52</v>
       </c>
       <c r="G15" t="s">
         <v>55</v>
       </c>
       <c r="H15" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I15" t="s">
         <v>205</v>
       </c>
       <c r="J15" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K15" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>257</v>
       </c>
       <c r="M15" s="5" t="s">
         <v>277</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="P15">
+        <v>278</v>
+      </c>
+      <c r="O15" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q15">
         <v>28880.0</v>
       </c>
-      <c r="Q15" t="s">
-[...3 lines deleted...]
-    <row r="16" spans="1:18">
+      <c r="R15" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="C16" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D16" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E16" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F16" t="s">
         <v>52</v>
       </c>
       <c r="G16" t="s">
         <v>55</v>
       </c>
       <c r="H16" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I16" t="s">
         <v>205</v>
       </c>
       <c r="J16" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K16" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>257</v>
       </c>
       <c r="M16" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="N16" s="5" t="s">
         <v>146</v>
       </c>
-      <c r="N16" s="5" t="s">
-[...2 lines deleted...]
-      <c r="P16">
+      <c r="O16" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q16">
         <v>28880.0</v>
       </c>
-      <c r="Q16" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:18">
+      <c r="R16" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="C17" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D17" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E17" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F17" t="s">
         <v>52</v>
       </c>
       <c r="G17" t="s">
         <v>55</v>
       </c>
       <c r="H17" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I17" t="s">
         <v>205</v>
       </c>
       <c r="J17" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K17" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>257</v>
       </c>
       <c r="M17" s="5" t="s">
         <v>280</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="P17">
+        <v>281</v>
+      </c>
+      <c r="O17" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q17">
         <v>28880.0</v>
       </c>
-      <c r="Q17" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:18">
+      <c r="R17" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="C18" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D18" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E18" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F18" t="s">
         <v>52</v>
       </c>
       <c r="G18" t="s">
         <v>55</v>
       </c>
       <c r="H18" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I18" t="s">
         <v>205</v>
       </c>
       <c r="J18" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K18" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>257</v>
       </c>
       <c r="M18" s="5" t="s">
         <v>282</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="P18">
+        <v>283</v>
+      </c>
+      <c r="O18" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q18">
         <v>28880.0</v>
       </c>
-      <c r="Q18" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:18">
+      <c r="R18" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="C19" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D19" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E19" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F19" t="s">
         <v>52</v>
       </c>
       <c r="G19" t="s">
         <v>55</v>
       </c>
       <c r="H19" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I19" t="s">
         <v>205</v>
       </c>
       <c r="J19" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K19" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>257</v>
       </c>
       <c r="M19" s="5" t="s">
         <v>284</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="P19">
+        <v>285</v>
+      </c>
+      <c r="O19" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q19">
         <v>28880.0</v>
       </c>
-      <c r="Q19" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:18">
+      <c r="R19" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="C20" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D20" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E20" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F20" t="s">
         <v>52</v>
       </c>
       <c r="G20" t="s">
         <v>55</v>
       </c>
       <c r="H20" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I20" t="s">
         <v>205</v>
       </c>
       <c r="J20" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K20" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>285</v>
+        <v>257</v>
       </c>
       <c r="M20" s="5" t="s">
         <v>286</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="P20">
+        <v>287</v>
+      </c>
+      <c r="O20" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q20">
         <v>28880.0</v>
       </c>
-      <c r="Q20" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:18">
+      <c r="R20" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="C21" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D21" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E21" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F21" t="s">
         <v>52</v>
       </c>
       <c r="G21" t="s">
         <v>55</v>
       </c>
       <c r="H21" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I21" t="s">
         <v>205</v>
       </c>
       <c r="J21" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K21" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>287</v>
+        <v>257</v>
       </c>
       <c r="M21" s="5" t="s">
         <v>288</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="P21">
+        <v>289</v>
+      </c>
+      <c r="O21" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q21">
         <v>28880.0</v>
       </c>
-      <c r="Q21" t="s">
-[...3 lines deleted...]
-    <row r="22" spans="1:18">
+      <c r="R21" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="C22" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D22" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E22" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F22" t="s">
         <v>52</v>
       </c>
       <c r="G22" t="s">
         <v>55</v>
       </c>
       <c r="H22" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I22" t="s">
         <v>205</v>
       </c>
       <c r="J22" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K22" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>289</v>
+        <v>257</v>
       </c>
       <c r="M22" s="5" t="s">
         <v>290</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="P22">
+        <v>291</v>
+      </c>
+      <c r="O22" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q22">
         <v>28880.0</v>
       </c>
-      <c r="Q22" t="s">
-[...3 lines deleted...]
-    <row r="23" spans="1:18">
+      <c r="R22" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="C23" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D23" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E23" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
       <c r="G23" t="s">
         <v>55</v>
       </c>
       <c r="H23" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I23" t="s">
         <v>205</v>
       </c>
       <c r="J23" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K23" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>291</v>
+        <v>257</v>
       </c>
       <c r="M23" s="5" t="s">
         <v>292</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="P23">
+        <v>293</v>
+      </c>
+      <c r="O23" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q23">
         <v>28880.0</v>
       </c>
-      <c r="Q23" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:18">
+      <c r="R23" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="C24" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D24" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E24" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F24" t="s">
         <v>52</v>
       </c>
       <c r="G24" t="s">
         <v>55</v>
       </c>
       <c r="H24" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I24" t="s">
         <v>205</v>
       </c>
       <c r="J24" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K24" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>293</v>
+        <v>257</v>
       </c>
       <c r="M24" s="5" t="s">
         <v>294</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="P24">
+        <v>295</v>
+      </c>
+      <c r="O24" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q24">
         <v>28880.0</v>
       </c>
-      <c r="Q24" t="s">
-[...3 lines deleted...]
-    <row r="25" spans="1:18">
+      <c r="R24" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="C25" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D25" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E25" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F25" t="s">
         <v>52</v>
       </c>
       <c r="G25" t="s">
         <v>55</v>
       </c>
       <c r="H25" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I25" t="s">
         <v>205</v>
       </c>
       <c r="J25" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K25" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>257</v>
       </c>
       <c r="M25" s="5" t="s">
         <v>296</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="P25">
+        <v>297</v>
+      </c>
+      <c r="O25" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q25">
         <v>28880.0</v>
       </c>
-      <c r="Q25" t="s">
-[...3 lines deleted...]
-    <row r="26" spans="1:18">
+      <c r="R25" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="C26" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D26" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E26" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F26" t="s">
         <v>52</v>
       </c>
       <c r="G26" t="s">
         <v>55</v>
       </c>
       <c r="H26" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I26" t="s">
         <v>205</v>
       </c>
       <c r="J26" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K26" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>297</v>
+        <v>257</v>
       </c>
       <c r="M26" s="5" t="s">
         <v>298</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="P26">
+        <v>299</v>
+      </c>
+      <c r="O26" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q26">
         <v>28880.0</v>
       </c>
-      <c r="Q26" t="s">
-[...3 lines deleted...]
-    <row r="27" spans="1:18">
+      <c r="R26" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="C27" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D27" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E27" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F27" t="s">
         <v>52</v>
       </c>
       <c r="G27" t="s">
         <v>55</v>
       </c>
       <c r="H27" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I27" t="s">
         <v>205</v>
       </c>
       <c r="J27" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K27" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>299</v>
+        <v>257</v>
       </c>
       <c r="M27" s="5" t="s">
         <v>300</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="P27">
+        <v>301</v>
+      </c>
+      <c r="O27" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q27">
         <v>28880.0</v>
       </c>
-      <c r="Q27" t="s">
-[...3 lines deleted...]
-    <row r="28" spans="1:18">
+      <c r="R27" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="C28" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D28" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E28" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F28" t="s">
         <v>52</v>
       </c>
       <c r="G28" t="s">
         <v>55</v>
       </c>
       <c r="H28" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I28" t="s">
         <v>205</v>
       </c>
       <c r="J28" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K28" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>257</v>
       </c>
       <c r="M28" s="5" t="s">
         <v>302</v>
       </c>
       <c r="N28" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="P28">
+        <v>303</v>
+      </c>
+      <c r="O28" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q28">
         <v>28880.0</v>
       </c>
-      <c r="Q28" t="s">
-[...3 lines deleted...]
-    <row r="29" spans="1:18">
+      <c r="R28" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="C29" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D29" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E29" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F29" t="s">
         <v>52</v>
       </c>
       <c r="G29" t="s">
         <v>55</v>
       </c>
       <c r="H29" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I29" t="s">
         <v>205</v>
       </c>
       <c r="J29" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K29" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>303</v>
+        <v>257</v>
       </c>
       <c r="M29" s="5" t="s">
         <v>304</v>
       </c>
       <c r="N29" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="P29">
+        <v>305</v>
+      </c>
+      <c r="O29" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q29">
         <v>28880.0</v>
       </c>
-      <c r="Q29" t="s">
-[...3 lines deleted...]
-    <row r="30" spans="1:18">
+      <c r="R29" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="C30" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D30" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E30" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F30" t="s">
         <v>52</v>
       </c>
       <c r="G30" t="s">
         <v>55</v>
       </c>
       <c r="H30" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I30" t="s">
         <v>205</v>
       </c>
       <c r="J30" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K30" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>305</v>
+        <v>257</v>
       </c>
       <c r="M30" s="5" t="s">
         <v>306</v>
       </c>
       <c r="N30" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="P30">
+        <v>307</v>
+      </c>
+      <c r="O30" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q30">
         <v>28880.0</v>
       </c>
-      <c r="Q30" t="s">
-[...3 lines deleted...]
-    <row r="31" spans="1:18">
+      <c r="R30" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="C31" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D31" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E31" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F31" t="s">
         <v>52</v>
       </c>
       <c r="G31" t="s">
         <v>55</v>
       </c>
       <c r="H31" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I31" t="s">
         <v>205</v>
       </c>
       <c r="J31" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K31" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>257</v>
       </c>
       <c r="M31" s="5" t="s">
         <v>308</v>
       </c>
       <c r="N31" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="P31">
+        <v>309</v>
+      </c>
+      <c r="O31" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q31">
         <v>28880.0</v>
       </c>
-      <c r="Q31" t="s">
-[...3 lines deleted...]
-    <row r="32" spans="1:18">
+      <c r="R31" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="C32" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D32" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E32" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F32" t="s">
         <v>52</v>
       </c>
       <c r="G32" t="s">
         <v>55</v>
       </c>
       <c r="H32" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I32" t="s">
         <v>205</v>
       </c>
       <c r="J32" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K32" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>309</v>
+        <v>257</v>
       </c>
       <c r="M32" s="5" t="s">
         <v>310</v>
       </c>
       <c r="N32" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="P32">
+        <v>311</v>
+      </c>
+      <c r="O32" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q32">
         <v>28880.0</v>
       </c>
-      <c r="Q32" t="s">
-[...3 lines deleted...]
-    <row r="33" spans="1:18">
+      <c r="R32" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="C33" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D33" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E33" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F33" t="s">
         <v>52</v>
       </c>
       <c r="G33" t="s">
         <v>55</v>
       </c>
       <c r="H33" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I33" t="s">
         <v>205</v>
       </c>
       <c r="J33" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K33" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>311</v>
+        <v>257</v>
       </c>
       <c r="M33" s="5" t="s">
         <v>312</v>
       </c>
       <c r="N33" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="P33">
+        <v>313</v>
+      </c>
+      <c r="O33" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q33">
         <v>28880.0</v>
       </c>
-      <c r="Q33" t="s">
-[...3 lines deleted...]
-    <row r="34" spans="1:18">
+      <c r="R33" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="C34" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D34" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E34" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F34" t="s">
         <v>52</v>
       </c>
       <c r="G34" t="s">
         <v>55</v>
       </c>
       <c r="H34" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I34" t="s">
         <v>205</v>
       </c>
       <c r="J34" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K34" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>313</v>
+        <v>257</v>
       </c>
       <c r="M34" s="5" t="s">
         <v>314</v>
       </c>
       <c r="N34" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="P34">
+        <v>315</v>
+      </c>
+      <c r="O34" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q34">
         <v>28880.0</v>
       </c>
-      <c r="Q34" t="s">
-[...3 lines deleted...]
-    <row r="35" spans="1:18">
+      <c r="R34" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>33</v>
       </c>
       <c r="C35" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D35" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E35" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F35" t="s">
         <v>52</v>
       </c>
       <c r="G35" t="s">
         <v>55</v>
       </c>
       <c r="H35" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I35" t="s">
         <v>205</v>
       </c>
       <c r="J35" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K35" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>257</v>
       </c>
       <c r="M35" s="5" t="s">
         <v>316</v>
       </c>
       <c r="N35" s="5" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="P35">
+        <v>317</v>
+      </c>
+      <c r="O35" t="s">
+        <v>242</v>
+      </c>
+      <c r="Q35">
         <v>28880.0</v>
       </c>
-      <c r="Q35" t="s">
-[...3 lines deleted...]
-    <row r="36" spans="1:18">
+      <c r="R35" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="C36" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D36" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E36" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F36" t="s">
         <v>52</v>
       </c>
       <c r="G36" t="s">
         <v>55</v>
       </c>
       <c r="H36" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I36" t="s">
         <v>205</v>
       </c>
       <c r="J36" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="K36" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="L36" t="s">
         <v>319</v>
       </c>
       <c r="M36" s="5" t="s">
         <v>320</v>
       </c>
       <c r="N36" s="5" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="P36">
+        <v>321</v>
+      </c>
+      <c r="O36" t="s">
+        <v>233</v>
+      </c>
+      <c r="Q36">
         <v>25947.0</v>
       </c>
-      <c r="Q36" t="s">
-[...3 lines deleted...]
-    <row r="37" spans="1:18">
+      <c r="R36" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>33</v>
       </c>
       <c r="C37" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D37" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E37" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="F37" t="s">
         <v>52</v>
       </c>
       <c r="G37" t="s">
         <v>55</v>
       </c>
       <c r="H37" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I37" t="s">
         <v>205</v>
       </c>
       <c r="J37" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="K37" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="L37" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="M37" s="5" t="s">
+        <v>326</v>
+      </c>
+      <c r="N37" s="5" t="s">
         <v>181</v>
       </c>
-      <c r="N37" s="5" t="s">
-[...2 lines deleted...]
-      <c r="P37">
+      <c r="O37" t="s">
+        <v>233</v>
+      </c>
+      <c r="Q37">
         <v>44467.0</v>
       </c>
-      <c r="Q37" t="s">
-        <v>325</v>
+      <c r="R37" t="s">
+        <v>327</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -4413,328 +4426,328 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="C2" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="D2" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="E2" t="s">
         <v>62</v>
       </c>
       <c r="F2" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="I2" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>207</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="C2" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="D2" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>211</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C2" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D2" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="E2" t="s">
         <v>120</v>
       </c>
       <c r="F2" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E2"/>
   <sheetViews>
@@ -4751,57 +4764,57 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>208</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>207</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>209</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="C2" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="D2" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">