--- v1 (2026-08-02)
+++ v2 (2026-09-11)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="366">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="382">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Fluphenazine</t>
   </si>
   <si>
     <t>Fluphenazine decanoate</t>
   </si>
   <si>
     <t>Prolixin</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>1)	Prolixin is a trifluoromethyl phenothiazine derivative which blocks postsynaptic mesolimbic D1, D2 Dopaminergic receptors, 5HT 2A, 2C, and calmodulin receptors in the brain.
 2)	Prolixin decanoate intramuscular is used for the treatment of chorea, depression, psychotic disorders, and Tourette syndrome.
 3)	Half-life (t1/2) is 6.8 to 9.6 days.
 4)	The onset of action generally appears between 24 and 72 hours after injection. 
 5)	Dose interval of 2 to 5 weeks.
@@ -692,54 +701,63 @@
   </si>
   <si>
     <t>2010-11-01</t>
   </si>
   <si>
     <t>2011-01-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Adults 18 to 65 years of age with psoriasis, in general good health as determined by the Principal Investigator based upon the results of medical history, laboratory profile, and physical examination
 * Must have symmetric target lesions 2-4 cm in diameter on each side of the body (e.g., thighs) with baseline Target Lesion Score (TLS) of 6 or higher (scale of 0-12) for each target
 * Women are eligible to participate in the study if they meet one of the following criteria:
   * Women who are postmenopausal (for at least one year), sterile, or hysterectomized
   * Women of childbearing potential must undergo monthly pregnancy testing during the study and agree to use two of the following methods of contraception throughout the study and for 60 days after the last dose of</t>
   </si>
   <si>
     <t>Triple-blind masking</t>
   </si>
   <si>
     <t>Intramuscular</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -1161,57 +1179,87 @@
   <si>
     <t>https://lapal.ch/storage/illustrations/dZGTOAFAPb5Jxl5U8uw90gALkTkyVivIXNntNqe7.png</t>
   </si>
   <si>
     <t>2-(4-{3-[2-(trifluoromethyl)-10H-phenothiazin-10-yl]propyl}piperazin-1-yl)ethyl decanoate</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>https://www.bms.com/gb</t>
   </si>
   <si>
     <t>Bristol Myers Squibb (BMS) is a large, multinational biopharmaceutical company. It was founded in 1887. They focus on discovering, developing, and delivering innovative medicines for patients with serious diseases, particularly in areas like oncology, hematology, cardiology, immunology, and fibrosis. BMS is known for its strong commitment to patients and its dedication to scientific innovation</t>
   </si>
   <si>
+    <t>Safety reference</t>
+  </si>
+  <si>
     <t>Publication</t>
   </si>
   <si>
-    <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Inderbitzin, L. B., Lewine, R. R., Scheller-Gilkey, G., Swofford, C. D., Egan, G. J., Gloersen, B. A., Vidanagama, B. P., &amp;amp; Waternaux, C. (1994). A double-blind dose-reduction trial of fluphenazine decanoate for chronic, unstable schizophrenic patients.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;The American journal of psychiatry&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;151&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(12), 1753–1759. &lt;/span&gt;&lt;a href="https://doi.org/10.1176/ajp.151.12.1753" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1176/ajp.151.12.1753&lt;/a&gt;&lt;/p&gt;</t>
+    <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://psychiatryonline.org/doi/10.1176/ajp.151.12.1753"&gt;A double-blind dose-reduction trial of fluphenazine decanoate for chronic, unstable schizophrenic patients.&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Inderbitzin, L. B.</t>
+  </si>
+  <si>
+    <t>1994-01-01</t>
+  </si>
+  <si>
+    <t>The American journal of psychiatry</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Objective:&amp;nbsp;&lt;/strong&gt;This study evaluated the feasibility and impact of gradually reducing relatively high doses of fluphenazine decanoate by one-half for chronically impaired, poor inner-city patients with schizophrenia.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Method:&amp;nbsp;&lt;/strong&gt;Forty-three patients currently receiving an average of 23 mg (0.3 mg/kg) of fluphenazine decanoate every 2 weeks were divided alternately into a group to remain at current doses (control group) and a group to undergo stepwise 50% dose reduction over 5 months under double-blind conditions. Clinical status and side effects were assessed quarterly for a year. Relapse was determined clinically and by changes in psychopathology ratings.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;Eighty-six percent (N = 37) of the patients (control group, N = 17; reduced-dose group, N = 20) completed the study. The groups did not differ at baseline in demographic or clinical variables or neuroleptic dose. In the reduced-dose group, doses were lowered to an average of 11.5 mg every 2 weeks. The two groups did not differ throughout the year in number of relapses, and hospitalization rates fell similarly in both (overall, by about 67%). Clinical measures changed little. Extrapyramidal symptoms worsened in the control group but improved slightly in the reduced-dose group. Tardive dyskinesia worsened in both groups, but less in the reduced-dose group.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;Maintenance neuroleptic doses much lower than the conventional ones can be achieved safely in schizophrenic patients by gradual reduction, without clinical worsening and perhaps with fewer extrapyramidal symptoms and less tardive dyskinesia. The two-thirds lower hospitalization rate, with substantial financial savings, apparently was due to nonspecific effects of research intervention.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/25654768/"&gt;Fluphenazine decanoate (depot) and enanthate for schizophrenia.&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Maayan N</t>
+  </si>
+  <si>
+    <t>2015-02-05</t>
+  </si>
+  <si>
+    <t>Cochrane Database Systematic Review</t>
+  </si>
+  <si>
+    <t>There are more data for fluphenazine decanoate than for the enanthate ester. Both are effective antipsychotic preparations. Fluphenazine decanoate produced fewer movement disorder effects than other oral antipsychotics but data were of low quality, and overall, adverse effect data were equivocal. In the context of trials, there is little advantage of these depots over oral medications in terms of compliance but this is unlikely to be applicable to everyday clinical practice.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Background: Intramuscular injections (depot preparations) offer an advantage over oral medication for treating schizophrenia by reducing poor compliance. The benefits gained by long-acting preparations, however, may be offset by a higher incidence of adverse effects.&lt;/p&gt;&lt;p&gt;Objectives: To assess the effects of fluphenazine decanoate and enanthate versus oral anti-psychotics and other depot neuroleptic preparations for individuals with schizophrenia in terms of clinical, social and economic outcomes.&lt;/p&gt;&lt;p&gt;Search methods: We searched the Cochrane Schizophrenia Group's Trials Register (February 2011 and October 16, 2013), which is based on regular searches of CINAHL, BIOSIS, AMED, EMBASE, PubMed, MEDLINE, PsycINFO, and registries of clinical trials.&lt;/p&gt;&lt;p&gt;Selection criteria: We considered all relevant randomised controlled trials (RCTs) focusing on people with schizophrenia comparing fluphenazine decanoate or enanthate with placebo or oral anti-psychotics or other depot preparations.&lt;/p&gt;&lt;p&gt;Data collection and analysis: We reliably selected, assessed the quality, and extracted data of the included studies. For dichotomous data, we estimated risk ratio (RR) with 95% confidence intervals (CI). Analysis was by intention-to-treat. We used the mean difference (MD) for normal continuous data. We excluded continuous data if loss to follow-up was greater than 50%. Tests of heterogeneity and for publication bias were undertaken. We used a fixed-effect model for all analyses unless there was high heterogeneity. For this update. we assessed risk of bias of included studies and used the GRADE (Grading of Recommendations Assessment, Development and Evaluation) approach to create a 'Summary of findings' table.&lt;/p&gt;&lt;p&gt;Main results: This review now includes 73 randomised studies, with 4870 participants. Overall, the quality of the evidence is low to very low.Compared with placebo, use of fluphenazine decanoate does not result in any significant differences in death, nor does it reduce relapse over six months to one year, but one longer-term study found that relapse was significantly reduced in the fluphenazine arm (n = 54, 1 RCT, RR 0.35, CI 0.19 to 0.64, very low quality evidence). A very similar number of people left the medium-term studies (six months to one year) early in the fluphenazine decanoate (24%) and placebo (19%) groups, however, a two-year study significantly favoured fluphenazine decanoate (n = 54, 1 RCT, RR 0.47, CI 0.23 to 0.96, very low quality evidence). No significant differences were found in mental state measured on the Brief Psychiatric Rating Scale (BPRS) or in extrapyramidal adverse effects, although these outcomes were only reported in one small study each. No study comparing fluphenazine decanoate with placebo reported clinically significant changes in global state or hospital admissions.Fluphenazine decanoate does not reduce relapse more than oral neuroleptics in the medium term (n = 419, 6 RCTs, RR 1.46 CI 0.75 to 2.83, very low quality evidence). A small study found no difference in clinically significant changes in global state. No difference in the number of participants leaving the study early was found between fluphenazine decanoate (17%) and oral neuroleptics (18%), and no significant differences were found in mental state measured on the BPRS. Extrapyramidal adverse effects were significantly less for people receiving fluphenazine decanoate compared with oral neuroleptics (n = 259, 3 RCTs, RR 0.47 CI 0.24 to 0.91, very low quality evidence). No study comparing fluphenazine decanoate with oral neuroleptics reported death or hospital admissions.No significant difference in relapse rates in the medium term between fluphenazine decanoate and fluphenazine enanthate was found (n = 49, 1 RCT, RR 2.43, CI 0.71 to 8.32, very low quality evidence), immediate- and short-term studies were also equivocal. One small study reported the number of participants leaving the study early (29% versus 12%) and mental state measured on the BPRS and found no significant difference for either outcome. No significant difference was found in extrapyramidal adverse effects between fluphenazine decanoate and fluphenazine enanthate. No study comparing fluphenazine decanoate with fluphenazine enanthate reported death, clinically significant changes in global state or hospital admissions.&lt;/p&gt;&lt;p&gt;Authors' conclusions: There are more data for fluphenazine decanoate than for the enanthate ester. Both are effective antipsychotic preparations. Fluphenazine decanoate produced fewer movement disorder effects than other oral antipsychotics but data were of low quality, and overall, adverse effect data were equivocal. In the context of trials, there is little advantage of these depots over oral medications in terms of compliance but this is unlikely to be applicable to everyday clinical practice.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1580,94 +1628,97 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/dZGTOAFAPb5Jxl5U8uw90gALkTkyVivIXNntNqe7.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1723,138 +1774,147 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>42</v>
       </c>
       <c r="M2" t="s">
         <v>43</v>
       </c>
       <c r="N2" t="s">
         <v>44</v>
       </c>
       <c r="O2" t="s">
         <v>45</v>
       </c>
       <c r="P2" t="s">
         <v>46</v>
       </c>
       <c r="Q2" t="s">
         <v>47</v>
       </c>
       <c r="R2" t="s">
         <v>48</v>
       </c>
       <c r="S2" t="s">
         <v>49</v>
       </c>
       <c r="T2" t="s">
         <v>50</v>
       </c>
       <c r="U2" t="s">
         <v>51</v>
       </c>
       <c r="V2" t="s">
         <v>52</v>
       </c>
       <c r="W2" t="s">
         <v>53</v>
       </c>
       <c r="X2" t="s">
         <v>54</v>
       </c>
       <c r="Y2" s="1" t="s">
         <v>55</v>
       </c>
       <c r="Z2" s="1" t="s">
         <v>56</v>
       </c>
       <c r="AA2" t="s">
         <v>57</v>
       </c>
       <c r="AB2" t="s">
         <v>58</v>
       </c>
+      <c r="AC2" t="s">
+        <v>59</v>
+      </c>
       <c r="AD2" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="AF2" t="s">
         <v>60</v>
       </c>
+      <c r="AE2" t="s">
+        <v>61</v>
+      </c>
       <c r="AG2" t="s">
-        <v>61</v>
+        <v>62</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>63</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ6"/>
   <sheetViews>
@@ -1898,721 +1958,737 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="E2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="I2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="J2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="M2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="O2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="X2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="Y2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AB2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AC2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AE2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AF2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AG2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AH2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AI2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AJ2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AP2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ2">
         <v>10</v>
       </c>
       <c r="AR2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AS2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AU2" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AW2" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AX2" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AY2" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AZ2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="C3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="E3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="F3" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="H3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="I3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="J3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="M3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="O3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="Q3" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="S3" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="U3" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="X3" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="Y3" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AB3" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="AC3" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="AE3" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="AF3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AG3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AH3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AI3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AJ3" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="AP3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ3">
         <v>407</v>
       </c>
       <c r="AS3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="AU3" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AY3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AZ3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="C4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="E4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="F4" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="G4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="I4" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="J4" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="M4" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="O4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="Q4" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="S4" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="U4" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="X4" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AD4" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="AE4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AF4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AG4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AH4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AI4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AP4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ4">
         <v>1600</v>
       </c>
       <c r="AR4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AS4" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AU4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AY4" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AZ4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C5" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="F5" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="G5" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="H5" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="I5" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="J5" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="M5" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="O5" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="Q5" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="S5" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="U5" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="X5" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="Y5" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="Z5" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="AA5" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AD5" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="AE5" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AF5" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="AG5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="AH5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="AI5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="AQ5">
         <v>125</v>
       </c>
       <c r="AW5" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="AY5" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AZ5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="C6" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="E6" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="F6" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="G6" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H6" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="I6" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="J6" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="M6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O6" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="X6" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="Y6" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="AB6" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="AC6" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AE6" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AF6" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AG6" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AH6" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AI6" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AJ6" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="AP6" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AQ6">
         <v>15</v>
       </c>
       <c r="AR6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AS6" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AU6" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="AW6" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AX6" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AY6" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AZ6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>64</v>
+        <v>213</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S37"/>
   <sheetViews>
@@ -2623,2236 +2699,2297 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D2" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="E2" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="F2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="H2" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="I2" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J2" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="K2" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="O2" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="Q2">
         <v>26470.0</v>
       </c>
       <c r="R2" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C3" t="s">
+        <v>241</v>
+      </c>
+      <c r="D3" t="s">
+        <v>242</v>
+      </c>
+      <c r="E3" t="s">
+        <v>243</v>
+      </c>
+      <c r="F3" t="s">
+        <v>55</v>
+      </c>
+      <c r="G3" t="s">
+        <v>58</v>
+      </c>
+      <c r="H3" t="s">
         <v>235</v>
       </c>
-      <c r="D3" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I3" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J3" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="K3" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="N3" s="5" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="O3" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Q3">
         <v>33238.0</v>
       </c>
       <c r="R3" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C4" t="s">
+        <v>241</v>
+      </c>
+      <c r="D4" t="s">
+        <v>242</v>
+      </c>
+      <c r="E4" t="s">
+        <v>250</v>
+      </c>
+      <c r="F4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G4" t="s">
+        <v>58</v>
+      </c>
+      <c r="H4" t="s">
         <v>235</v>
       </c>
-      <c r="D4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I4" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J4" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="K4" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="N4" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="O4" t="s">
         <v>248</v>
       </c>
-      <c r="O4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q4" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="R4" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C5" t="s">
+        <v>241</v>
+      </c>
+      <c r="D5" t="s">
+        <v>242</v>
+      </c>
+      <c r="E5" t="s">
+        <v>250</v>
+      </c>
+      <c r="F5" t="s">
+        <v>55</v>
+      </c>
+      <c r="G5" t="s">
+        <v>58</v>
+      </c>
+      <c r="H5" t="s">
         <v>235</v>
       </c>
-      <c r="D5" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I5" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J5" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="K5" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="O5" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Q5" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="R5" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C6" t="s">
+        <v>241</v>
+      </c>
+      <c r="D6" t="s">
+        <v>242</v>
+      </c>
+      <c r="E6" t="s">
+        <v>250</v>
+      </c>
+      <c r="F6" t="s">
+        <v>55</v>
+      </c>
+      <c r="G6" t="s">
+        <v>58</v>
+      </c>
+      <c r="H6" t="s">
         <v>235</v>
       </c>
-      <c r="D6" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I6" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J6" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="K6" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="O6" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Q6">
         <v>28880.0</v>
       </c>
       <c r="R6" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C7" t="s">
+        <v>241</v>
+      </c>
+      <c r="D7" t="s">
+        <v>242</v>
+      </c>
+      <c r="E7" t="s">
+        <v>250</v>
+      </c>
+      <c r="F7" t="s">
+        <v>55</v>
+      </c>
+      <c r="G7" t="s">
+        <v>58</v>
+      </c>
+      <c r="H7" t="s">
         <v>235</v>
       </c>
-      <c r="D7" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I7" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J7" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="K7" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="O7" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Q7">
         <v>28880.0</v>
       </c>
       <c r="R7" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C8" t="s">
+        <v>241</v>
+      </c>
+      <c r="D8" t="s">
+        <v>242</v>
+      </c>
+      <c r="E8" t="s">
+        <v>250</v>
+      </c>
+      <c r="F8" t="s">
+        <v>55</v>
+      </c>
+      <c r="G8" t="s">
+        <v>58</v>
+      </c>
+      <c r="H8" t="s">
         <v>235</v>
       </c>
-      <c r="D8" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I8" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J8" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="K8" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="O8" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Q8">
         <v>28880.0</v>
       </c>
       <c r="R8" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C9" t="s">
+        <v>241</v>
+      </c>
+      <c r="D9" t="s">
+        <v>242</v>
+      </c>
+      <c r="E9" t="s">
+        <v>250</v>
+      </c>
+      <c r="F9" t="s">
+        <v>55</v>
+      </c>
+      <c r="G9" t="s">
+        <v>58</v>
+      </c>
+      <c r="H9" t="s">
         <v>235</v>
       </c>
-      <c r="D9" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I9" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J9" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="K9" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O9" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Q9">
         <v>28880.0</v>
       </c>
       <c r="R9" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C10" t="s">
+        <v>241</v>
+      </c>
+      <c r="D10" t="s">
+        <v>242</v>
+      </c>
+      <c r="E10" t="s">
+        <v>250</v>
+      </c>
+      <c r="F10" t="s">
+        <v>55</v>
+      </c>
+      <c r="G10" t="s">
+        <v>58</v>
+      </c>
+      <c r="H10" t="s">
         <v>235</v>
       </c>
-      <c r="D10" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I10" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J10" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="K10" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="O10" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Q10">
         <v>28880.0</v>
       </c>
       <c r="R10" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C11" t="s">
+        <v>241</v>
+      </c>
+      <c r="D11" t="s">
+        <v>242</v>
+      </c>
+      <c r="E11" t="s">
+        <v>250</v>
+      </c>
+      <c r="F11" t="s">
+        <v>55</v>
+      </c>
+      <c r="G11" t="s">
+        <v>58</v>
+      </c>
+      <c r="H11" t="s">
         <v>235</v>
       </c>
-      <c r="D11" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I11" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J11" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="K11" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="O11" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Q11">
         <v>28880.0</v>
       </c>
       <c r="R11" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C12" t="s">
+        <v>241</v>
+      </c>
+      <c r="D12" t="s">
+        <v>242</v>
+      </c>
+      <c r="E12" t="s">
+        <v>250</v>
+      </c>
+      <c r="F12" t="s">
+        <v>55</v>
+      </c>
+      <c r="G12" t="s">
+        <v>58</v>
+      </c>
+      <c r="H12" t="s">
         <v>235</v>
       </c>
-      <c r="D12" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I12" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J12" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="K12" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="O12" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Q12">
         <v>28880.0</v>
       </c>
       <c r="R12" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C13" t="s">
+        <v>241</v>
+      </c>
+      <c r="D13" t="s">
+        <v>242</v>
+      </c>
+      <c r="E13" t="s">
+        <v>250</v>
+      </c>
+      <c r="F13" t="s">
+        <v>55</v>
+      </c>
+      <c r="G13" t="s">
+        <v>58</v>
+      </c>
+      <c r="H13" t="s">
         <v>235</v>
       </c>
-      <c r="D13" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I13" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J13" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="K13" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="O13" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Q13">
         <v>28880.0</v>
       </c>
       <c r="R13" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C14" t="s">
+        <v>241</v>
+      </c>
+      <c r="D14" t="s">
+        <v>242</v>
+      </c>
+      <c r="E14" t="s">
+        <v>250</v>
+      </c>
+      <c r="F14" t="s">
+        <v>55</v>
+      </c>
+      <c r="G14" t="s">
+        <v>58</v>
+      </c>
+      <c r="H14" t="s">
         <v>235</v>
       </c>
-      <c r="D14" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I14" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J14" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="K14" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="O14" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Q14">
         <v>28880.0</v>
       </c>
       <c r="R14" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C15" t="s">
+        <v>241</v>
+      </c>
+      <c r="D15" t="s">
+        <v>242</v>
+      </c>
+      <c r="E15" t="s">
+        <v>250</v>
+      </c>
+      <c r="F15" t="s">
+        <v>55</v>
+      </c>
+      <c r="G15" t="s">
+        <v>58</v>
+      </c>
+      <c r="H15" t="s">
         <v>235</v>
       </c>
-      <c r="D15" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I15" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J15" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="K15" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="O15" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Q15">
         <v>28880.0</v>
       </c>
       <c r="R15" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C16" t="s">
+        <v>241</v>
+      </c>
+      <c r="D16" t="s">
+        <v>242</v>
+      </c>
+      <c r="E16" t="s">
+        <v>250</v>
+      </c>
+      <c r="F16" t="s">
+        <v>55</v>
+      </c>
+      <c r="G16" t="s">
+        <v>58</v>
+      </c>
+      <c r="H16" t="s">
         <v>235</v>
       </c>
-      <c r="D16" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I16" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J16" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="K16" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="O16" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Q16">
         <v>28880.0</v>
       </c>
       <c r="R16" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C17" t="s">
+        <v>241</v>
+      </c>
+      <c r="D17" t="s">
+        <v>242</v>
+      </c>
+      <c r="E17" t="s">
+        <v>250</v>
+      </c>
+      <c r="F17" t="s">
+        <v>55</v>
+      </c>
+      <c r="G17" t="s">
+        <v>58</v>
+      </c>
+      <c r="H17" t="s">
         <v>235</v>
       </c>
-      <c r="D17" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I17" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J17" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="K17" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="O17" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Q17">
         <v>28880.0</v>
       </c>
       <c r="R17" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C18" t="s">
+        <v>241</v>
+      </c>
+      <c r="D18" t="s">
+        <v>242</v>
+      </c>
+      <c r="E18" t="s">
+        <v>250</v>
+      </c>
+      <c r="F18" t="s">
+        <v>55</v>
+      </c>
+      <c r="G18" t="s">
+        <v>58</v>
+      </c>
+      <c r="H18" t="s">
         <v>235</v>
       </c>
-      <c r="D18" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I18" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J18" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="K18" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="O18" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Q18">
         <v>28880.0</v>
       </c>
       <c r="R18" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C19" t="s">
+        <v>241</v>
+      </c>
+      <c r="D19" t="s">
+        <v>242</v>
+      </c>
+      <c r="E19" t="s">
+        <v>250</v>
+      </c>
+      <c r="F19" t="s">
+        <v>55</v>
+      </c>
+      <c r="G19" t="s">
+        <v>58</v>
+      </c>
+      <c r="H19" t="s">
         <v>235</v>
       </c>
-      <c r="D19" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I19" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J19" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="K19" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="O19" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Q19">
         <v>28880.0</v>
       </c>
       <c r="R19" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C20" t="s">
+        <v>241</v>
+      </c>
+      <c r="D20" t="s">
+        <v>242</v>
+      </c>
+      <c r="E20" t="s">
+        <v>250</v>
+      </c>
+      <c r="F20" t="s">
+        <v>55</v>
+      </c>
+      <c r="G20" t="s">
+        <v>58</v>
+      </c>
+      <c r="H20" t="s">
         <v>235</v>
       </c>
-      <c r="D20" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I20" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J20" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="K20" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="O20" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Q20">
         <v>28880.0</v>
       </c>
       <c r="R20" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C21" t="s">
+        <v>241</v>
+      </c>
+      <c r="D21" t="s">
+        <v>242</v>
+      </c>
+      <c r="E21" t="s">
+        <v>250</v>
+      </c>
+      <c r="F21" t="s">
+        <v>55</v>
+      </c>
+      <c r="G21" t="s">
+        <v>58</v>
+      </c>
+      <c r="H21" t="s">
         <v>235</v>
       </c>
-      <c r="D21" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I21" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J21" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="K21" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="O21" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Q21">
         <v>28880.0</v>
       </c>
       <c r="R21" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C22" t="s">
+        <v>241</v>
+      </c>
+      <c r="D22" t="s">
+        <v>242</v>
+      </c>
+      <c r="E22" t="s">
+        <v>250</v>
+      </c>
+      <c r="F22" t="s">
+        <v>55</v>
+      </c>
+      <c r="G22" t="s">
+        <v>58</v>
+      </c>
+      <c r="H22" t="s">
         <v>235</v>
       </c>
-      <c r="D22" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I22" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J22" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="K22" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="O22" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Q22">
         <v>28880.0</v>
       </c>
       <c r="R22" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C23" t="s">
+        <v>241</v>
+      </c>
+      <c r="D23" t="s">
+        <v>242</v>
+      </c>
+      <c r="E23" t="s">
+        <v>250</v>
+      </c>
+      <c r="F23" t="s">
+        <v>55</v>
+      </c>
+      <c r="G23" t="s">
+        <v>58</v>
+      </c>
+      <c r="H23" t="s">
         <v>235</v>
       </c>
-      <c r="D23" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I23" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J23" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="K23" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="O23" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Q23">
         <v>28880.0</v>
       </c>
       <c r="R23" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C24" t="s">
+        <v>241</v>
+      </c>
+      <c r="D24" t="s">
+        <v>242</v>
+      </c>
+      <c r="E24" t="s">
+        <v>250</v>
+      </c>
+      <c r="F24" t="s">
+        <v>55</v>
+      </c>
+      <c r="G24" t="s">
+        <v>58</v>
+      </c>
+      <c r="H24" t="s">
         <v>235</v>
       </c>
-      <c r="D24" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I24" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J24" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="K24" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="O24" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Q24">
         <v>28880.0</v>
       </c>
       <c r="R24" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C25" t="s">
+        <v>241</v>
+      </c>
+      <c r="D25" t="s">
+        <v>242</v>
+      </c>
+      <c r="E25" t="s">
+        <v>250</v>
+      </c>
+      <c r="F25" t="s">
+        <v>55</v>
+      </c>
+      <c r="G25" t="s">
+        <v>58</v>
+      </c>
+      <c r="H25" t="s">
         <v>235</v>
       </c>
-      <c r="D25" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I25" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J25" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="K25" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="O25" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Q25">
         <v>28880.0</v>
       </c>
       <c r="R25" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C26" t="s">
+        <v>241</v>
+      </c>
+      <c r="D26" t="s">
+        <v>242</v>
+      </c>
+      <c r="E26" t="s">
+        <v>250</v>
+      </c>
+      <c r="F26" t="s">
+        <v>55</v>
+      </c>
+      <c r="G26" t="s">
+        <v>58</v>
+      </c>
+      <c r="H26" t="s">
         <v>235</v>
       </c>
-      <c r="D26" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I26" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J26" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="K26" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="O26" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Q26">
         <v>28880.0</v>
       </c>
       <c r="R26" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C27" t="s">
+        <v>241</v>
+      </c>
+      <c r="D27" t="s">
+        <v>242</v>
+      </c>
+      <c r="E27" t="s">
+        <v>250</v>
+      </c>
+      <c r="F27" t="s">
+        <v>55</v>
+      </c>
+      <c r="G27" t="s">
+        <v>58</v>
+      </c>
+      <c r="H27" t="s">
         <v>235</v>
       </c>
-      <c r="D27" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I27" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J27" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="K27" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="O27" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Q27">
         <v>28880.0</v>
       </c>
       <c r="R27" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C28" t="s">
+        <v>241</v>
+      </c>
+      <c r="D28" t="s">
+        <v>242</v>
+      </c>
+      <c r="E28" t="s">
+        <v>250</v>
+      </c>
+      <c r="F28" t="s">
+        <v>55</v>
+      </c>
+      <c r="G28" t="s">
+        <v>58</v>
+      </c>
+      <c r="H28" t="s">
         <v>235</v>
       </c>
-      <c r="D28" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I28" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J28" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="K28" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="N28" s="5" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="O28" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Q28">
         <v>28880.0</v>
       </c>
       <c r="R28" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C29" t="s">
+        <v>241</v>
+      </c>
+      <c r="D29" t="s">
+        <v>242</v>
+      </c>
+      <c r="E29" t="s">
+        <v>250</v>
+      </c>
+      <c r="F29" t="s">
+        <v>55</v>
+      </c>
+      <c r="G29" t="s">
+        <v>58</v>
+      </c>
+      <c r="H29" t="s">
         <v>235</v>
       </c>
-      <c r="D29" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I29" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J29" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="K29" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="N29" s="5" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="O29" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Q29">
         <v>28880.0</v>
       </c>
       <c r="R29" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C30" t="s">
+        <v>241</v>
+      </c>
+      <c r="D30" t="s">
+        <v>242</v>
+      </c>
+      <c r="E30" t="s">
+        <v>250</v>
+      </c>
+      <c r="F30" t="s">
+        <v>55</v>
+      </c>
+      <c r="G30" t="s">
+        <v>58</v>
+      </c>
+      <c r="H30" t="s">
         <v>235</v>
       </c>
-      <c r="D30" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I30" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J30" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="K30" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="N30" s="5" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="O30" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Q30">
         <v>28880.0</v>
       </c>
       <c r="R30" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C31" t="s">
+        <v>241</v>
+      </c>
+      <c r="D31" t="s">
+        <v>242</v>
+      </c>
+      <c r="E31" t="s">
+        <v>250</v>
+      </c>
+      <c r="F31" t="s">
+        <v>55</v>
+      </c>
+      <c r="G31" t="s">
+        <v>58</v>
+      </c>
+      <c r="H31" t="s">
         <v>235</v>
       </c>
-      <c r="D31" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I31" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J31" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="K31" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="N31" s="5" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="O31" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Q31">
         <v>28880.0</v>
       </c>
       <c r="R31" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C32" t="s">
+        <v>241</v>
+      </c>
+      <c r="D32" t="s">
+        <v>242</v>
+      </c>
+      <c r="E32" t="s">
+        <v>250</v>
+      </c>
+      <c r="F32" t="s">
+        <v>55</v>
+      </c>
+      <c r="G32" t="s">
+        <v>58</v>
+      </c>
+      <c r="H32" t="s">
         <v>235</v>
       </c>
-      <c r="D32" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I32" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J32" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="K32" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="N32" s="5" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="O32" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Q32">
         <v>28880.0</v>
       </c>
       <c r="R32" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C33" t="s">
+        <v>241</v>
+      </c>
+      <c r="D33" t="s">
+        <v>242</v>
+      </c>
+      <c r="E33" t="s">
+        <v>250</v>
+      </c>
+      <c r="F33" t="s">
+        <v>55</v>
+      </c>
+      <c r="G33" t="s">
+        <v>58</v>
+      </c>
+      <c r="H33" t="s">
         <v>235</v>
       </c>
-      <c r="D33" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I33" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J33" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="K33" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="N33" s="5" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="O33" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Q33">
         <v>28880.0</v>
       </c>
       <c r="R33" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C34" t="s">
+        <v>241</v>
+      </c>
+      <c r="D34" t="s">
+        <v>242</v>
+      </c>
+      <c r="E34" t="s">
+        <v>250</v>
+      </c>
+      <c r="F34" t="s">
+        <v>55</v>
+      </c>
+      <c r="G34" t="s">
+        <v>58</v>
+      </c>
+      <c r="H34" t="s">
         <v>235</v>
       </c>
-      <c r="D34" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I34" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J34" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="K34" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="N34" s="5" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="O34" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Q34">
         <v>28880.0</v>
       </c>
       <c r="R34" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C35" t="s">
+        <v>241</v>
+      </c>
+      <c r="D35" t="s">
+        <v>242</v>
+      </c>
+      <c r="E35" t="s">
+        <v>250</v>
+      </c>
+      <c r="F35" t="s">
+        <v>55</v>
+      </c>
+      <c r="G35" t="s">
+        <v>58</v>
+      </c>
+      <c r="H35" t="s">
         <v>235</v>
       </c>
-      <c r="D35" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I35" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J35" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="K35" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="N35" s="5" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="O35" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="Q35">
         <v>28880.0</v>
       </c>
       <c r="R35" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C36" t="s">
+        <v>241</v>
+      </c>
+      <c r="D36" t="s">
+        <v>242</v>
+      </c>
+      <c r="E36" t="s">
+        <v>250</v>
+      </c>
+      <c r="F36" t="s">
+        <v>55</v>
+      </c>
+      <c r="G36" t="s">
+        <v>58</v>
+      </c>
+      <c r="H36" t="s">
         <v>235</v>
       </c>
-      <c r="D36" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I36" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J36" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="K36" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="N36" s="5" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="O36" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="Q36">
         <v>25947.0</v>
       </c>
       <c r="R36" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C37" t="s">
+        <v>241</v>
+      </c>
+      <c r="D37" t="s">
+        <v>242</v>
+      </c>
+      <c r="E37" t="s">
+        <v>250</v>
+      </c>
+      <c r="F37" t="s">
+        <v>55</v>
+      </c>
+      <c r="G37" t="s">
+        <v>58</v>
+      </c>
+      <c r="H37" t="s">
         <v>235</v>
       </c>
-      <c r="D37" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="I37" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J37" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="K37" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="L37" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="N37" s="5" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="O37" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="Q37">
         <v>44467.0</v>
       </c>
       <c r="R37" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="C2" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="D2" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="E2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="F2" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="I2" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="C2" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="D2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="C2" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="D2" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="E2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="F2" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E2"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>213</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>363</v>
+        <v>370</v>
       </c>
       <c r="C2" t="s">
-        <v>364</v>
+        <v>371</v>
       </c>
       <c r="D2" t="s">
-        <v>365</v>
+        <v>372</v>
+      </c>
+      <c r="E2" t="s">
+        <v>373</v>
+      </c>
+      <c r="F2" t="s">
+        <v>374</v>
+      </c>
+      <c r="H2" t="s">
+        <v>375</v>
+      </c>
+      <c r="J2" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" t="s">
+        <v>370</v>
+      </c>
+      <c r="C3" t="s">
+        <v>376</v>
+      </c>
+      <c r="D3" t="s">
+        <v>377</v>
+      </c>
+      <c r="E3" t="s">
+        <v>378</v>
+      </c>
+      <c r="F3" t="s">
+        <v>379</v>
+      </c>
+      <c r="G3" t="s">
+        <v>380</v>
+      </c>
+      <c r="H3" t="s">
+        <v>381</v>
+      </c>
+      <c r="J3" t="s">
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>