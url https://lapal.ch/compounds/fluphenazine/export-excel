--- v2 (2026-09-11)
+++ v3 (2026-10-02)
@@ -605,88 +605,88 @@
   <si>
     <t>quetiapine</t>
   </si>
   <si>
     <t>risperidone</t>
   </si>
   <si>
     <t>2000-12-01</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>Cross-over assignment</t>
   </si>
   <si>
     <t>LAMP</t>
   </si>
   <si>
     <t>NCT05766007</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05766007</t>
   </si>
   <si>
-    <t>Recruiting</t>
-[...1 lines deleted...]
-  <si>
     <t>University of Liverpool</t>
   </si>
   <si>
     <t>The goal of this observational study is to learn about how long-acting injectable antipsychotic (LAIA) medications are affected by the changes that take place in the body during pregnancy, and how much an unborn baby is exposed to. The investigators are also interested in the amount of these drugs that enters into breastmilk and taken by babies during breastfeeding.
 In addition to their regular clinic visits to receive long-acting mental health medicine injection, participants will be invited for up to four study visits between day 2 and 14 after the injection. This will happen only once during pregnancy, and once during the breastfeeding period to collect a few drops of blood on special filter paper card from the finger using safety lancet. A few drops of breastmilk will also be collecte</t>
   </si>
   <si>
     <t>Long-acting Injectable Antipsychotics for Mental Ill-Health in Pregnancy and Postpartum</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
     <t>Zuclopenthixol decanoate</t>
   </si>
   <si>
     <t>Flupentixol decanoate</t>
   </si>
   <si>
     <t>Paliperidone palmitate</t>
   </si>
   <si>
     <t>Risperidone</t>
   </si>
   <si>
     <t>2023-08-01</t>
   </si>
   <si>
-    <t>2025-02-25</t>
+    <t>2026-04-01</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2025-11-21</t>
   </si>
   <si>
     <t>Adults, Cisgender women, Transgender women, Lactating individuals, Pregnant individuals</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Once</t>
   </si>
   <si>
     <t>FP-CL2</t>
   </si>
   <si>
     <t>NCT00929578</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT00929578</t>
   </si>
   <si>
     <t>The objective of this study is to assess the safety and biologic activity of intralesional injection of fluphenazine in adult subjects with psoriasis.</t>
   </si>
@@ -2403,112 +2403,121 @@
         <v>176</v>
       </c>
       <c r="AU4" t="s">
         <v>138</v>
       </c>
       <c r="AY4" t="s">
         <v>141</v>
       </c>
       <c r="AZ4" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>177</v>
       </c>
       <c r="C5" t="s">
         <v>178</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>179</v>
       </c>
+      <c r="E5" t="s">
+        <v>165</v>
+      </c>
       <c r="F5" t="s">
+        <v>166</v>
+      </c>
+      <c r="G5" t="s">
         <v>180</v>
       </c>
-      <c r="G5" t="s">
+      <c r="H5" t="s">
         <v>181</v>
       </c>
-      <c r="H5" t="s">
+      <c r="I5" t="s">
         <v>182</v>
       </c>
-      <c r="I5" t="s">
+      <c r="J5" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="M5" t="s">
         <v>37</v>
       </c>
       <c r="O5" t="s">
+        <v>184</v>
+      </c>
+      <c r="Q5" t="s">
         <v>185</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="S5" t="s">
         <v>186</v>
       </c>
-      <c r="S5" t="s">
+      <c r="U5" t="s">
         <v>187</v>
       </c>
-      <c r="U5" t="s">
+      <c r="X5" t="s">
         <v>188</v>
       </c>
-      <c r="X5" t="s">
+      <c r="Y5" t="s">
         <v>189</v>
       </c>
-      <c r="Y5" t="s">
+      <c r="Z5" t="s">
         <v>190</v>
       </c>
-      <c r="Z5" t="s">
+      <c r="AA5" t="s">
         <v>191</v>
       </c>
-      <c r="AA5" t="s">
+      <c r="AB5" t="s">
+        <v>192</v>
+      </c>
+      <c r="AC5" t="s">
         <v>192</v>
       </c>
       <c r="AD5" t="s">
         <v>193</v>
       </c>
       <c r="AE5" t="s">
         <v>130</v>
       </c>
       <c r="AF5" t="s">
         <v>194</v>
       </c>
       <c r="AG5" t="s">
         <v>195</v>
       </c>
       <c r="AH5" t="s">
         <v>195</v>
       </c>
       <c r="AI5" t="s">
         <v>195</v>
       </c>
       <c r="AQ5">
-        <v>125</v>
+        <v>168</v>
       </c>
       <c r="AW5" t="s">
         <v>196</v>
       </c>
       <c r="AY5" t="s">
         <v>141</v>
       </c>
       <c r="AZ5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>197</v>
       </c>
       <c r="C6" t="s">
         <v>198</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>199</v>
       </c>
       <c r="E6" t="s">
@@ -4439,51 +4448,51 @@
       <c r="F37" t="s">
         <v>55</v>
       </c>
       <c r="G37" t="s">
         <v>58</v>
       </c>
       <c r="H37" t="s">
         <v>235</v>
       </c>
       <c r="I37" t="s">
         <v>208</v>
       </c>
       <c r="J37" t="s">
         <v>329</v>
       </c>
       <c r="K37" t="s">
         <v>330</v>
       </c>
       <c r="L37" t="s">
         <v>331</v>
       </c>
       <c r="M37" s="5" t="s">
         <v>332</v>
       </c>
       <c r="N37" s="5" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="O37" t="s">
         <v>239</v>
       </c>
       <c r="Q37">
         <v>44467.0</v>
       </c>
       <c r="R37" t="s">
         <v>333</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>