--- v3 (2026-10-02)
+++ v4 (2026-10-22)
@@ -1,97 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="382">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="434">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -130,50 +141,191 @@
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
+  </si>
+  <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Fluphenazine</t>
   </si>
   <si>
     <t>Fluphenazine decanoate</t>
   </si>
   <si>
     <t>Prolixin</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>1)	Prolixin is a trifluoromethyl phenothiazine derivative which blocks postsynaptic mesolimbic D1, D2 Dopaminergic receptors, 5HT 2A, 2C, and calmodulin receptors in the brain.
 2)	Prolixin decanoate intramuscular is used for the treatment of chorea, depression, psychotic disorders, and Tourette syndrome.
 3)	Half-life (t1/2) is 6.8 to 9.6 days.
 4)	The onset of action generally appears between 24 and 72 hours after injection. 
 5)	Dose interval of 2 to 5 weeks.
@@ -327,53 +479,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -391,50 +540,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>FP-CL1</t>
   </si>
   <si>
     <t>NCT00356200</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT00356200</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>Terminated</t>
   </si>
   <si>
     <t>Tufts Medical Center</t>
   </si>
   <si>
     <t>We are doing this research study to evaluate the effectiveness and safety of fluphenazine decanoate when injected with a needle into psoriasis lesions in adults. Fluphenazine decanoate is FDA (U.S. Food and Drug Administration) approved for use in people who have schizophrenia and psychotic symptoms. Fluphenazine decanoate is not approved by the FDA for use in psoriasis. Fluphenazine decanoate slows T cell growth in cells in laboratory test tubes. Its usefulness and safety in people with psoriasis will be investigated in this study.</t>
   </si>
   <si>
     <t>Fluphenazine Decanoate for Psoriasis</t>
   </si>
@@ -590,53 +742,50 @@
   <si>
     <t>National Institute of Mental Health (NIMH)</t>
   </si>
   <si>
     <t>CATIE- Schizophrenia Trial</t>
   </si>
   <si>
     <t>fluphenazine decanoate</t>
   </si>
   <si>
     <t>perphenazine</t>
   </si>
   <si>
     <t>olanzapine</t>
   </si>
   <si>
     <t>quetiapine</t>
   </si>
   <si>
     <t>risperidone</t>
   </si>
   <si>
     <t>2000-12-01</t>
   </si>
   <si>
-    <t>Adults</t>
-[...1 lines deleted...]
-  <si>
     <t>Cross-over assignment</t>
   </si>
   <si>
     <t>LAMP</t>
   </si>
   <si>
     <t>NCT05766007</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05766007</t>
   </si>
   <si>
     <t>University of Liverpool</t>
   </si>
   <si>
     <t>The goal of this observational study is to learn about how long-acting injectable antipsychotic (LAIA) medications are affected by the changes that take place in the body during pregnancy, and how much an unborn baby is exposed to. The investigators are also interested in the amount of these drugs that enters into breastmilk and taken by babies during breastfeeding.
 In addition to their regular clinic visits to receive long-acting mental health medicine injection, participants will be invited for up to four study visits between day 2 and 14 after the injection. This will happen only once during pregnancy, and once during the breastfeeding period to collect a few drops of blood on special filter paper card from the finger using safety lancet. A few drops of breastmilk will also be collecte</t>
   </si>
   <si>
     <t>Long-acting Injectable Antipsychotics for Mental Ill-Health in Pregnancy and Postpartum</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
@@ -645,54 +794,51 @@
   <si>
     <t>Flupentixol decanoate</t>
   </si>
   <si>
     <t>Paliperidone palmitate</t>
   </si>
   <si>
     <t>Risperidone</t>
   </si>
   <si>
     <t>2023-08-01</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-11-21</t>
   </si>
   <si>
-    <t>Adults, Cisgender women, Transgender women, Lactating individuals, Pregnant individuals</t>
-[...2 lines deleted...]
-    <t>Female</t>
+    <t>Female, Cisgender female, Transgender female</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Once</t>
   </si>
   <si>
     <t>FP-CL2</t>
   </si>
   <si>
     <t>NCT00929578</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT00929578</t>
   </si>
   <si>
     <t>The objective of this study is to assess the safety and biologic activity of intralesional injection of fluphenazine in adult subjects with psoriasis.</t>
   </si>
   <si>
     <t>Fluphenazine Hydrochloride for Psoriasis</t>
   </si>
   <si>
     <t>2008-11-01</t>
   </si>
@@ -1200,66 +1346,78 @@
   <si>
     <t>Bristol Myers Squibb (BMS) is a large, multinational biopharmaceutical company. It was founded in 1887. They focus on discovering, developing, and delivering innovative medicines for patients with serious diseases, particularly in areas like oncology, hematology, cardiology, immunology, and fibrosis. BMS is known for its strong commitment to patients and its dedication to scientific innovation</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://psychiatryonline.org/doi/10.1176/ajp.151.12.1753"&gt;A double-blind dose-reduction trial of fluphenazine decanoate for chronic, unstable schizophrenic patients.&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Inderbitzin, L. B.</t>
   </si>
   <si>
     <t>1994-01-01</t>
   </si>
   <si>
     <t>The American journal of psychiatry</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Objective:&amp;nbsp;&lt;/strong&gt;This study evaluated the feasibility and impact of gradually reducing relatively high doses of fluphenazine decanoate by one-half for chronically impaired, poor inner-city patients with schizophrenia.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Method:&amp;nbsp;&lt;/strong&gt;Forty-three patients currently receiving an average of 23 mg (0.3 mg/kg) of fluphenazine decanoate every 2 weeks were divided alternately into a group to remain at current doses (control group) and a group to undergo stepwise 50% dose reduction over 5 months under double-blind conditions. Clinical status and side effects were assessed quarterly for a year. Relapse was determined clinically and by changes in psychopathology ratings.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;Eighty-six percent (N = 37) of the patients (control group, N = 17; reduced-dose group, N = 20) completed the study. The groups did not differ at baseline in demographic or clinical variables or neuroleptic dose. In the reduced-dose group, doses were lowered to an average of 11.5 mg every 2 weeks. The two groups did not differ throughout the year in number of relapses, and hospitalization rates fell similarly in both (overall, by about 67%). Clinical measures changed little. Extrapyramidal symptoms worsened in the control group but improved slightly in the reduced-dose group. Tardive dyskinesia worsened in both groups, but less in the reduced-dose group.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;Maintenance neuroleptic doses much lower than the conventional ones can be achieved safely in schizophrenic patients by gradual reduction, without clinical worsening and perhaps with fewer extrapyramidal symptoms and less tardive dyskinesia. The two-thirds lower hospitalization rate, with substantial financial savings, apparently was due to nonspecific effects of research intervention.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://psychiatryonline.org/doi/10.1176/ajp.151.12.1753</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/25654768/"&gt;Fluphenazine decanoate (depot) and enanthate for schizophrenia.&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Maayan N</t>
   </si>
   <si>
     <t>2015-02-05</t>
   </si>
   <si>
     <t>Cochrane Database Systematic Review</t>
   </si>
   <si>
     <t>There are more data for fluphenazine decanoate than for the enanthate ester. Both are effective antipsychotic preparations. Fluphenazine decanoate produced fewer movement disorder effects than other oral antipsychotics but data were of low quality, and overall, adverse effect data were equivocal. In the context of trials, there is little advantage of these depots over oral medications in terms of compliance but this is unlikely to be applicable to everyday clinical practice.</t>
   </si>
   <si>
     <t>&lt;p&gt;Background: Intramuscular injections (depot preparations) offer an advantage over oral medication for treating schizophrenia by reducing poor compliance. The benefits gained by long-acting preparations, however, may be offset by a higher incidence of adverse effects.&lt;/p&gt;&lt;p&gt;Objectives: To assess the effects of fluphenazine decanoate and enanthate versus oral anti-psychotics and other depot neuroleptic preparations for individuals with schizophrenia in terms of clinical, social and economic outcomes.&lt;/p&gt;&lt;p&gt;Search methods: We searched the Cochrane Schizophrenia Group's Trials Register (February 2011 and October 16, 2013), which is based on regular searches of CINAHL, BIOSIS, AMED, EMBASE, PubMed, MEDLINE, PsycINFO, and registries of clinical trials.&lt;/p&gt;&lt;p&gt;Selection criteria: We considered all relevant randomised controlled trials (RCTs) focusing on people with schizophrenia comparing fluphenazine decanoate or enanthate with placebo or oral anti-psychotics or other depot preparations.&lt;/p&gt;&lt;p&gt;Data collection and analysis: We reliably selected, assessed the quality, and extracted data of the included studies. For dichotomous data, we estimated risk ratio (RR) with 95% confidence intervals (CI). Analysis was by intention-to-treat. We used the mean difference (MD) for normal continuous data. We excluded continuous data if loss to follow-up was greater than 50%. Tests of heterogeneity and for publication bias were undertaken. We used a fixed-effect model for all analyses unless there was high heterogeneity. For this update. we assessed risk of bias of included studies and used the GRADE (Grading of Recommendations Assessment, Development and Evaluation) approach to create a 'Summary of findings' table.&lt;/p&gt;&lt;p&gt;Main results: This review now includes 73 randomised studies, with 4870 participants. Overall, the quality of the evidence is low to very low.Compared with placebo, use of fluphenazine decanoate does not result in any significant differences in death, nor does it reduce relapse over six months to one year, but one longer-term study found that relapse was significantly reduced in the fluphenazine arm (n = 54, 1 RCT, RR 0.35, CI 0.19 to 0.64, very low quality evidence). A very similar number of people left the medium-term studies (six months to one year) early in the fluphenazine decanoate (24%) and placebo (19%) groups, however, a two-year study significantly favoured fluphenazine decanoate (n = 54, 1 RCT, RR 0.47, CI 0.23 to 0.96, very low quality evidence). No significant differences were found in mental state measured on the Brief Psychiatric Rating Scale (BPRS) or in extrapyramidal adverse effects, although these outcomes were only reported in one small study each. No study comparing fluphenazine decanoate with placebo reported clinically significant changes in global state or hospital admissions.Fluphenazine decanoate does not reduce relapse more than oral neuroleptics in the medium term (n = 419, 6 RCTs, RR 1.46 CI 0.75 to 2.83, very low quality evidence). A small study found no difference in clinically significant changes in global state. No difference in the number of participants leaving the study early was found between fluphenazine decanoate (17%) and oral neuroleptics (18%), and no significant differences were found in mental state measured on the BPRS. Extrapyramidal adverse effects were significantly less for people receiving fluphenazine decanoate compared with oral neuroleptics (n = 259, 3 RCTs, RR 0.47 CI 0.24 to 0.91, very low quality evidence). No study comparing fluphenazine decanoate with oral neuroleptics reported death or hospital admissions.No significant difference in relapse rates in the medium term between fluphenazine decanoate and fluphenazine enanthate was found (n = 49, 1 RCT, RR 2.43, CI 0.71 to 8.32, very low quality evidence), immediate- and short-term studies were also equivocal. One small study reported the number of participants leaving the study early (29% versus 12%) and mental state measured on the BPRS and found no significant difference for either outcome. No significant difference was found in extrapyramidal adverse effects between fluphenazine decanoate and fluphenazine enanthate. No study comparing fluphenazine decanoate with fluphenazine enanthate reported death, clinically significant changes in global state or hospital admissions.&lt;/p&gt;&lt;p&gt;Authors' conclusions: There are more data for fluphenazine decanoate than for the enanthate ester. Both are effective antipsychotic preparations. Fluphenazine decanoate produced fewer movement disorder effects than other oral antipsychotics but data were of low quality, and overall, adverse effect data were equivocal. In the context of trials, there is little advantage of these depots over oral medications in terms of compliance but this is unlikely to be applicable to everyday clinical practice.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/25654768/</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1299,51 +1457,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1591,134 +1749,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00356200" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02374567" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00014001" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05766007" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00929578" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/dZGTOAFAPb5Jxl5U8uw90gALkTkyVivIXNntNqe7.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psychiatryonline.org/doi/10.1176/ajp.151.12.1753" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/25654768/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1747,174 +1959,385 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
-    </row>
-    <row r="2" spans="1:36">
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
-[...17 lines deleted...]
-        <v>45</v>
+        <v>89</v>
+      </c>
+      <c r="J2" t="s">
+        <v>90</v>
+      </c>
+      <c r="K2" t="s">
+        <v>91</v>
+      </c>
+      <c r="L2" t="s">
+        <v>92</v>
       </c>
       <c r="P2" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="Q2" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="R2" t="s">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="S2" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="T2" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="U2" t="s">
-        <v>51</v>
+        <v>98</v>
       </c>
       <c r="V2" t="s">
-        <v>52</v>
+        <v>99</v>
       </c>
       <c r="W2" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="X2" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>56</v>
+        <v>101</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>102</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>103</v>
       </c>
       <c r="AA2" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="AB2" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="AC2" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="AD2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="AE2" t="s">
-        <v>61</v>
+        <v>108</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>109</v>
       </c>
       <c r="AG2" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>110</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>111</v>
       </c>
       <c r="AJ2" t="s">
+        <v>112</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>114</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ6"/>
   <sheetViews>
@@ -1958,670 +2381,679 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>115</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>67</v>
+        <v>117</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>68</v>
+        <v>118</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>69</v>
+        <v>119</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>70</v>
+        <v>120</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>71</v>
+        <v>121</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>72</v>
+        <v>122</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>73</v>
+        <v>123</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>74</v>
+        <v>124</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>75</v>
+        <v>125</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>76</v>
+        <v>126</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>77</v>
+        <v>127</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>78</v>
+        <v>128</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>79</v>
+        <v>129</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>80</v>
+        <v>130</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>81</v>
+        <v>131</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>82</v>
+        <v>132</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>84</v>
+        <v>134</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>85</v>
+        <v>135</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>86</v>
+        <v>136</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>87</v>
+        <v>137</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>88</v>
+        <v>138</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>89</v>
+        <v>139</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>90</v>
+        <v>140</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>91</v>
+        <v>141</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>92</v>
+        <v>142</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>93</v>
+        <v>143</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>94</v>
+        <v>144</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>95</v>
+        <v>145</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>96</v>
+        <v>146</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>97</v>
+        <v>147</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>98</v>
+        <v>148</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>99</v>
+        <v>149</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>101</v>
+        <v>151</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>102</v>
+        <v>152</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>103</v>
+        <v>153</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>104</v>
+        <v>154</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>105</v>
+        <v>155</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>106</v>
+        <v>156</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>107</v>
+        <v>157</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>108</v>
+        <v>158</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>109</v>
+        <v>159</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>110</v>
+        <v>160</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>111</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>161</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>112</v>
+        <v>162</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>115</v>
+        <v>165</v>
       </c>
       <c r="C2" t="s">
-        <v>116</v>
+        <v>166</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>117</v>
+        <v>167</v>
       </c>
       <c r="E2" t="s">
-        <v>118</v>
+        <v>168</v>
       </c>
       <c r="F2" t="s">
-        <v>119</v>
+        <v>169</v>
       </c>
       <c r="G2" t="s">
-        <v>120</v>
+        <v>170</v>
       </c>
       <c r="H2" t="s">
-        <v>121</v>
+        <v>171</v>
       </c>
       <c r="I2" t="s">
-        <v>122</v>
+        <v>172</v>
       </c>
       <c r="J2" t="s">
-        <v>123</v>
+        <v>173</v>
       </c>
       <c r="M2" t="s">
-        <v>124</v>
+        <v>174</v>
       </c>
       <c r="O2" t="s">
-        <v>125</v>
+        <v>175</v>
       </c>
       <c r="X2" t="s">
-        <v>126</v>
+        <v>176</v>
       </c>
       <c r="Y2" t="s">
-        <v>127</v>
+        <v>177</v>
       </c>
       <c r="AB2" t="s">
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="AC2" t="s">
-        <v>129</v>
+        <v>179</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>180</v>
       </c>
       <c r="AE2" t="s">
-        <v>130</v>
+        <v>181</v>
       </c>
       <c r="AF2" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="AG2" t="s">
-        <v>132</v>
+        <v>182</v>
       </c>
       <c r="AH2" t="s">
-        <v>132</v>
+        <v>183</v>
       </c>
       <c r="AI2" t="s">
-        <v>133</v>
-[...7 lines deleted...]
-      <c r="AQ2">
+        <v>184</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP2">
         <v>10</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>186</v>
+      </c>
       <c r="AR2" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>187</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>188</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>189</v>
       </c>
       <c r="AW2" t="s">
-        <v>139</v>
+        <v>190</v>
       </c>
       <c r="AX2" t="s">
-        <v>140</v>
+        <v>191</v>
       </c>
       <c r="AY2" t="s">
-        <v>141</v>
+        <v>105</v>
       </c>
       <c r="AZ2" t="s">
-        <v>55</v>
+        <v>104</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>142</v>
+        <v>192</v>
       </c>
       <c r="C3" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>144</v>
+        <v>194</v>
       </c>
       <c r="E3" t="s">
-        <v>145</v>
+        <v>195</v>
       </c>
       <c r="F3" t="s">
-        <v>119</v>
+        <v>169</v>
       </c>
       <c r="G3" t="s">
-        <v>146</v>
+        <v>196</v>
       </c>
       <c r="H3" t="s">
-        <v>147</v>
+        <v>197</v>
       </c>
       <c r="I3" t="s">
-        <v>148</v>
+        <v>198</v>
       </c>
       <c r="J3" t="s">
-        <v>149</v>
+        <v>199</v>
       </c>
       <c r="M3" t="s">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="O3" t="s">
-        <v>151</v>
+        <v>201</v>
       </c>
       <c r="Q3" t="s">
-        <v>152</v>
+        <v>202</v>
       </c>
       <c r="S3" t="s">
-        <v>153</v>
+        <v>203</v>
       </c>
       <c r="U3" t="s">
-        <v>154</v>
+        <v>204</v>
       </c>
       <c r="X3" t="s">
-        <v>155</v>
+        <v>205</v>
       </c>
       <c r="Y3" t="s">
-        <v>156</v>
+        <v>206</v>
       </c>
       <c r="AB3" t="s">
-        <v>157</v>
+        <v>207</v>
       </c>
       <c r="AC3" t="s">
-        <v>157</v>
+        <v>207</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>208</v>
       </c>
       <c r="AE3" t="s">
-        <v>158</v>
+        <v>181</v>
       </c>
       <c r="AF3" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="AG3" t="s">
-        <v>132</v>
+        <v>182</v>
       </c>
       <c r="AH3" t="s">
-        <v>132</v>
+        <v>183</v>
       </c>
       <c r="AI3" t="s">
-        <v>133</v>
-[...7 lines deleted...]
-      <c r="AQ3">
+        <v>209</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP3">
         <v>407</v>
       </c>
-      <c r="AS3" t="s">
-[...3 lines deleted...]
-        <v>161</v>
+      <c r="AR3" t="s">
+        <v>210</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>211</v>
+      </c>
+      <c r="AX3" t="s">
+        <v>191</v>
       </c>
       <c r="AY3" t="s">
-        <v>141</v>
+        <v>105</v>
       </c>
       <c r="AZ3" t="s">
-        <v>55</v>
+        <v>104</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>162</v>
+        <v>212</v>
       </c>
       <c r="C4" t="s">
-        <v>163</v>
+        <v>213</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>164</v>
+        <v>214</v>
       </c>
       <c r="E4" t="s">
-        <v>165</v>
+        <v>215</v>
       </c>
       <c r="F4" t="s">
-        <v>166</v>
+        <v>216</v>
       </c>
       <c r="G4" t="s">
-        <v>167</v>
+        <v>217</v>
       </c>
       <c r="I4" t="s">
-        <v>168</v>
+        <v>218</v>
       </c>
       <c r="J4" t="s">
-        <v>123</v>
+        <v>173</v>
       </c>
       <c r="M4" t="s">
-        <v>169</v>
+        <v>219</v>
       </c>
       <c r="O4" t="s">
-        <v>170</v>
+        <v>220</v>
       </c>
       <c r="Q4" t="s">
-        <v>171</v>
+        <v>221</v>
       </c>
       <c r="S4" t="s">
-        <v>172</v>
+        <v>222</v>
       </c>
       <c r="U4" t="s">
-        <v>173</v>
+        <v>223</v>
       </c>
       <c r="X4" t="s">
-        <v>174</v>
+        <v>224</v>
       </c>
       <c r="AD4" t="s">
-        <v>175</v>
+        <v>180</v>
       </c>
       <c r="AE4" t="s">
-        <v>130</v>
+        <v>181</v>
       </c>
       <c r="AF4" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="AG4" t="s">
-        <v>132</v>
+        <v>182</v>
       </c>
       <c r="AH4" t="s">
-        <v>132</v>
-[...7 lines deleted...]
-      <c r="AQ4">
+        <v>182</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP4">
         <v>1600</v>
       </c>
+      <c r="AQ4" t="s">
+        <v>186</v>
+      </c>
       <c r="AR4" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>138</v>
+        <v>225</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>188</v>
+      </c>
+      <c r="AX4" t="s">
+        <v>191</v>
       </c>
       <c r="AY4" t="s">
-        <v>141</v>
+        <v>105</v>
       </c>
       <c r="AZ4" t="s">
-        <v>55</v>
+        <v>104</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="C5" t="s">
-        <v>178</v>
+        <v>227</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>179</v>
+        <v>228</v>
       </c>
       <c r="E5" t="s">
-        <v>165</v>
+        <v>215</v>
       </c>
       <c r="F5" t="s">
-        <v>166</v>
+        <v>216</v>
       </c>
       <c r="G5" t="s">
+        <v>229</v>
+      </c>
+      <c r="H5" t="s">
+        <v>230</v>
+      </c>
+      <c r="I5" t="s">
+        <v>231</v>
+      </c>
+      <c r="J5" t="s">
+        <v>232</v>
+      </c>
+      <c r="M5" t="s">
+        <v>87</v>
+      </c>
+      <c r="O5" t="s">
+        <v>233</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>234</v>
+      </c>
+      <c r="S5" t="s">
+        <v>235</v>
+      </c>
+      <c r="U5" t="s">
+        <v>236</v>
+      </c>
+      <c r="X5" t="s">
+        <v>237</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>238</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>239</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>240</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>241</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>241</v>
+      </c>
+      <c r="AD5" t="s">
         <v>180</v>
       </c>
-      <c r="H5" t="s">
-[...32 lines deleted...]
-      <c r="AA5" t="s">
+      <c r="AE5" t="s">
+        <v>242</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>243</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>243</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>243</v>
+      </c>
+      <c r="AP5">
+        <v>168</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>244</v>
+      </c>
+      <c r="AX5" t="s">
         <v>191</v>
       </c>
-      <c r="AB5" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="AY5" t="s">
-        <v>141</v>
+        <v>105</v>
       </c>
       <c r="AZ5" t="s">
-        <v>55</v>
+        <v>104</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
-        <v>197</v>
+        <v>245</v>
       </c>
       <c r="C6" t="s">
-        <v>198</v>
+        <v>246</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>199</v>
+        <v>247</v>
       </c>
       <c r="E6" t="s">
-        <v>118</v>
+        <v>168</v>
       </c>
       <c r="F6" t="s">
-        <v>166</v>
+        <v>216</v>
       </c>
       <c r="G6" t="s">
-        <v>120</v>
+        <v>170</v>
       </c>
       <c r="H6" t="s">
-        <v>200</v>
+        <v>248</v>
       </c>
       <c r="I6" t="s">
-        <v>201</v>
+        <v>249</v>
       </c>
       <c r="J6" t="s">
-        <v>123</v>
+        <v>173</v>
       </c>
       <c r="M6" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="O6" t="s">
-        <v>125</v>
+        <v>175</v>
       </c>
       <c r="X6" t="s">
-        <v>202</v>
+        <v>250</v>
       </c>
       <c r="Y6" t="s">
-        <v>203</v>
+        <v>251</v>
       </c>
       <c r="AB6" t="s">
-        <v>204</v>
+        <v>252</v>
       </c>
       <c r="AC6" t="s">
-        <v>205</v>
+        <v>253</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>180</v>
       </c>
       <c r="AE6" t="s">
-        <v>130</v>
+        <v>181</v>
       </c>
       <c r="AF6" t="s">
-        <v>131</v>
+        <v>182</v>
       </c>
       <c r="AG6" t="s">
-        <v>132</v>
+        <v>182</v>
       </c>
       <c r="AH6" t="s">
-        <v>132</v>
+        <v>183</v>
       </c>
       <c r="AI6" t="s">
-        <v>133</v>
-[...7 lines deleted...]
-      <c r="AQ6">
+        <v>254</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>185</v>
+      </c>
+      <c r="AP6">
         <v>15</v>
       </c>
+      <c r="AQ6" t="s">
+        <v>186</v>
+      </c>
       <c r="AR6" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>207</v>
+        <v>187</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>255</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>189</v>
       </c>
       <c r="AW6" t="s">
-        <v>139</v>
+        <v>256</v>
       </c>
       <c r="AX6" t="s">
-        <v>208</v>
+        <v>191</v>
       </c>
       <c r="AY6" t="s">
-        <v>141</v>
+        <v>105</v>
       </c>
       <c r="AZ6" t="s">
-        <v>55</v>
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -2629,75 +3061,75 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>209</v>
+        <v>257</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>210</v>
+        <v>258</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>211</v>
+        <v>259</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>212</v>
+        <v>260</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>213</v>
+        <v>261</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>214</v>
+        <v>262</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>215</v>
+        <v>263</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>117</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S37"/>
   <sheetViews>
@@ -2708,2303 +3140,2314 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>115</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>216</v>
+        <v>264</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>217</v>
+        <v>265</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>218</v>
+        <v>266</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>219</v>
+        <v>267</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>220</v>
+        <v>268</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>221</v>
+        <v>269</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>222</v>
+        <v>270</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>223</v>
+        <v>271</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>224</v>
+        <v>272</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>225</v>
+        <v>273</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>226</v>
+        <v>274</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>227</v>
+        <v>275</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>228</v>
+        <v>276</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>229</v>
+        <v>277</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>230</v>
+        <v>278</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="D2" t="s">
-        <v>234</v>
+        <v>282</v>
       </c>
       <c r="E2" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="F2" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G2" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
       <c r="H2" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I2" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J2" t="s">
-        <v>236</v>
+        <v>284</v>
       </c>
       <c r="K2" t="s">
-        <v>237</v>
+        <v>285</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>123</v>
+        <v>173</v>
       </c>
       <c r="O2" t="s">
-        <v>239</v>
+        <v>287</v>
       </c>
       <c r="Q2">
         <v>26470.0</v>
       </c>
       <c r="R2" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C3" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D3" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E3" t="s">
-        <v>243</v>
+        <v>291</v>
       </c>
       <c r="F3" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G3" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H3" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I3" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J3" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
       <c r="K3" t="s">
-        <v>245</v>
+        <v>293</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>246</v>
+        <v>294</v>
       </c>
       <c r="N3" s="5" t="s">
-        <v>247</v>
+        <v>295</v>
       </c>
       <c r="O3" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q3">
         <v>33238.0</v>
       </c>
       <c r="R3" t="s">
-        <v>249</v>
+        <v>297</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C4" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D4" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E4" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F4" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G4" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H4" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I4" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J4" t="s">
-        <v>251</v>
+        <v>299</v>
       </c>
       <c r="K4" t="s">
-        <v>252</v>
+        <v>300</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>253</v>
+        <v>301</v>
       </c>
       <c r="N4" s="5" t="s">
-        <v>254</v>
+        <v>302</v>
       </c>
       <c r="O4" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q4" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="R4" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C5" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D5" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E5" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F5" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G5" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H5" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I5" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J5" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="K5" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>259</v>
+        <v>307</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>260</v>
+        <v>308</v>
       </c>
       <c r="O5" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q5" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="R5" t="s">
-        <v>261</v>
+        <v>309</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C6" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D6" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E6" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F6" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G6" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H6" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I6" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J6" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="K6" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>265</v>
+        <v>313</v>
       </c>
       <c r="O6" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q6">
         <v>28880.0</v>
       </c>
       <c r="R6" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C7" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D7" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E7" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F7" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G7" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H7" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I7" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J7" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="K7" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>267</v>
+        <v>315</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>268</v>
+        <v>316</v>
       </c>
       <c r="O7" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q7">
         <v>28880.0</v>
       </c>
       <c r="R7" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C8" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D8" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E8" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F8" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G8" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H8" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I8" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J8" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="K8" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>269</v>
+        <v>317</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>270</v>
+        <v>318</v>
       </c>
       <c r="O8" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q8">
         <v>28880.0</v>
       </c>
       <c r="R8" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C9" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D9" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E9" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F9" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G9" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H9" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I9" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J9" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="K9" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>271</v>
+        <v>319</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>272</v>
+        <v>320</v>
       </c>
       <c r="O9" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q9">
         <v>28880.0</v>
       </c>
       <c r="R9" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C10" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D10" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E10" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F10" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G10" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H10" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I10" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J10" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="K10" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>273</v>
+        <v>321</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>274</v>
+        <v>322</v>
       </c>
       <c r="O10" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q10">
         <v>28880.0</v>
       </c>
       <c r="R10" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C11" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D11" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E11" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F11" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G11" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H11" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I11" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J11" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="K11" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>275</v>
+        <v>323</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>276</v>
+        <v>324</v>
       </c>
       <c r="O11" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q11">
         <v>28880.0</v>
       </c>
       <c r="R11" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C12" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D12" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E12" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F12" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G12" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H12" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I12" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J12" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="K12" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>277</v>
+        <v>325</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>278</v>
+        <v>326</v>
       </c>
       <c r="O12" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q12">
         <v>28880.0</v>
       </c>
       <c r="R12" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C13" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D13" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E13" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F13" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G13" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H13" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I13" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J13" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="K13" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>279</v>
+        <v>327</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>280</v>
+        <v>328</v>
       </c>
       <c r="O13" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q13">
         <v>28880.0</v>
       </c>
       <c r="R13" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C14" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D14" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E14" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F14" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G14" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H14" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I14" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J14" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="K14" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>281</v>
+        <v>329</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>282</v>
+        <v>330</v>
       </c>
       <c r="O14" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q14">
         <v>28880.0</v>
       </c>
       <c r="R14" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C15" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D15" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E15" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F15" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G15" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H15" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I15" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J15" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="K15" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>283</v>
+        <v>331</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>284</v>
+        <v>332</v>
       </c>
       <c r="O15" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q15">
         <v>28880.0</v>
       </c>
       <c r="R15" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C16" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D16" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E16" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F16" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G16" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H16" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I16" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J16" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="K16" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>285</v>
+        <v>333</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>149</v>
+        <v>199</v>
       </c>
       <c r="O16" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q16">
         <v>28880.0</v>
       </c>
       <c r="R16" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C17" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D17" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E17" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F17" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G17" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H17" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I17" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J17" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="K17" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>286</v>
+        <v>334</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>287</v>
+        <v>335</v>
       </c>
       <c r="O17" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q17">
         <v>28880.0</v>
       </c>
       <c r="R17" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C18" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D18" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E18" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F18" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G18" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H18" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I18" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J18" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="K18" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>288</v>
+        <v>336</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>289</v>
+        <v>337</v>
       </c>
       <c r="O18" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q18">
         <v>28880.0</v>
       </c>
       <c r="R18" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C19" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D19" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E19" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F19" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G19" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H19" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I19" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J19" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="K19" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>290</v>
+        <v>338</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>291</v>
+        <v>339</v>
       </c>
       <c r="O19" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q19">
         <v>28880.0</v>
       </c>
       <c r="R19" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C20" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D20" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E20" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F20" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G20" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H20" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I20" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J20" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="K20" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>292</v>
+        <v>340</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>293</v>
+        <v>341</v>
       </c>
       <c r="O20" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q20">
         <v>28880.0</v>
       </c>
       <c r="R20" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C21" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D21" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E21" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F21" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G21" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H21" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I21" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J21" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="K21" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>294</v>
+        <v>342</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>295</v>
+        <v>343</v>
       </c>
       <c r="O21" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q21">
         <v>28880.0</v>
       </c>
       <c r="R21" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C22" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D22" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E22" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F22" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G22" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H22" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I22" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J22" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="K22" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="M22" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="N22" s="5" t="s">
+        <v>345</v>
+      </c>
+      <c r="O22" t="s">
         <v>296</v>
-      </c>
-[...4 lines deleted...]
-        <v>248</v>
       </c>
       <c r="Q22">
         <v>28880.0</v>
       </c>
       <c r="R22" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C23" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D23" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E23" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F23" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G23" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H23" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I23" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J23" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="K23" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>298</v>
+        <v>346</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>299</v>
+        <v>347</v>
       </c>
       <c r="O23" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q23">
         <v>28880.0</v>
       </c>
       <c r="R23" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C24" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D24" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E24" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F24" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G24" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H24" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I24" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J24" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="K24" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>300</v>
+        <v>348</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>301</v>
+        <v>349</v>
       </c>
       <c r="O24" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q24">
         <v>28880.0</v>
       </c>
       <c r="R24" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C25" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D25" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E25" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F25" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G25" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H25" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I25" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J25" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="K25" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>302</v>
+        <v>350</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>303</v>
+        <v>351</v>
       </c>
       <c r="O25" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q25">
         <v>28880.0</v>
       </c>
       <c r="R25" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C26" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D26" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E26" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F26" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G26" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H26" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I26" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J26" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="K26" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>304</v>
+        <v>352</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>305</v>
+        <v>353</v>
       </c>
       <c r="O26" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q26">
         <v>28880.0</v>
       </c>
       <c r="R26" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C27" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D27" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E27" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F27" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G27" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H27" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I27" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J27" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="K27" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>306</v>
+        <v>354</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>307</v>
+        <v>355</v>
       </c>
       <c r="O27" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q27">
         <v>28880.0</v>
       </c>
       <c r="R27" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C28" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D28" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E28" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F28" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G28" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H28" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I28" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J28" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="K28" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>308</v>
+        <v>356</v>
       </c>
       <c r="N28" s="5" t="s">
-        <v>309</v>
+        <v>357</v>
       </c>
       <c r="O28" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q28">
         <v>28880.0</v>
       </c>
       <c r="R28" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C29" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D29" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E29" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F29" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G29" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H29" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I29" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J29" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="K29" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>310</v>
+        <v>358</v>
       </c>
       <c r="N29" s="5" t="s">
-        <v>311</v>
+        <v>359</v>
       </c>
       <c r="O29" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q29">
         <v>28880.0</v>
       </c>
       <c r="R29" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C30" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D30" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E30" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F30" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G30" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H30" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I30" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J30" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="K30" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>312</v>
+        <v>360</v>
       </c>
       <c r="N30" s="5" t="s">
-        <v>313</v>
+        <v>361</v>
       </c>
       <c r="O30" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q30">
         <v>28880.0</v>
       </c>
       <c r="R30" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C31" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D31" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E31" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F31" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G31" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H31" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I31" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J31" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="K31" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>314</v>
+        <v>362</v>
       </c>
       <c r="N31" s="5" t="s">
-        <v>315</v>
+        <v>363</v>
       </c>
       <c r="O31" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q31">
         <v>28880.0</v>
       </c>
       <c r="R31" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C32" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D32" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E32" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F32" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G32" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H32" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I32" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J32" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="K32" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>316</v>
+        <v>364</v>
       </c>
       <c r="N32" s="5" t="s">
-        <v>317</v>
+        <v>365</v>
       </c>
       <c r="O32" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q32">
         <v>28880.0</v>
       </c>
       <c r="R32" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C33" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D33" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E33" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F33" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G33" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H33" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I33" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J33" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="K33" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>318</v>
+        <v>366</v>
       </c>
       <c r="N33" s="5" t="s">
-        <v>319</v>
+        <v>367</v>
       </c>
       <c r="O33" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q33">
         <v>28880.0</v>
       </c>
       <c r="R33" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C34" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D34" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E34" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F34" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G34" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H34" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I34" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J34" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="K34" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>320</v>
+        <v>368</v>
       </c>
       <c r="N34" s="5" t="s">
-        <v>321</v>
+        <v>369</v>
       </c>
       <c r="O34" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q34">
         <v>28880.0</v>
       </c>
       <c r="R34" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C35" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D35" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E35" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F35" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G35" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H35" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I35" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J35" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="K35" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>322</v>
+        <v>370</v>
       </c>
       <c r="N35" s="5" t="s">
-        <v>323</v>
+        <v>371</v>
       </c>
       <c r="O35" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="Q35">
         <v>28880.0</v>
       </c>
       <c r="R35" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C36" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D36" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E36" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F36" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G36" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H36" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I36" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J36" t="s">
-        <v>324</v>
+        <v>372</v>
       </c>
       <c r="K36" t="s">
-        <v>325</v>
+        <v>373</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="N36" s="5" t="s">
-        <v>327</v>
+        <v>375</v>
       </c>
       <c r="O36" t="s">
-        <v>239</v>
+        <v>287</v>
       </c>
       <c r="Q36">
         <v>25947.0</v>
       </c>
       <c r="R36" t="s">
-        <v>328</v>
+        <v>376</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C37" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="D37" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="E37" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="F37" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="G37" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="H37" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="I37" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J37" t="s">
-        <v>329</v>
+        <v>377</v>
       </c>
       <c r="K37" t="s">
-        <v>330</v>
+        <v>378</v>
       </c>
       <c r="L37" t="s">
-        <v>331</v>
+        <v>379</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>332</v>
+        <v>380</v>
       </c>
       <c r="N37" s="5" t="s">
-        <v>183</v>
+        <v>232</v>
       </c>
       <c r="O37" t="s">
-        <v>239</v>
+        <v>287</v>
       </c>
       <c r="Q37">
         <v>44467.0</v>
       </c>
       <c r="R37" t="s">
-        <v>333</v>
+        <v>381</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>115</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>334</v>
+        <v>382</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>335</v>
+        <v>383</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>336</v>
+        <v>384</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>337</v>
+        <v>385</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>338</v>
+        <v>386</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>339</v>
+        <v>387</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>340</v>
+        <v>388</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>341</v>
+        <v>389</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>342</v>
+        <v>390</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>343</v>
+        <v>391</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>344</v>
+        <v>392</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>345</v>
+        <v>393</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>346</v>
+        <v>394</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>347</v>
+        <v>395</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>115</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>348</v>
+        <v>396</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>349</v>
+        <v>397</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>334</v>
+        <v>382</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>350</v>
+        <v>398</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>337</v>
+        <v>385</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>351</v>
+        <v>399</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>352</v>
+        <v>400</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>69</v>
+        <v>119</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>353</v>
+        <v>401</v>
       </c>
       <c r="C2" t="s">
-        <v>354</v>
+        <v>402</v>
       </c>
       <c r="D2" t="s">
-        <v>355</v>
+        <v>403</v>
       </c>
       <c r="E2" t="s">
-        <v>65</v>
+        <v>115</v>
       </c>
       <c r="F2" t="s">
-        <v>356</v>
+        <v>404</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>357</v>
+        <v>405</v>
       </c>
       <c r="I2" t="s">
-        <v>358</v>
+        <v>406</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>115</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>359</v>
+        <v>407</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>211</v>
+        <v>259</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>360</v>
+        <v>408</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>361</v>
+        <v>409</v>
       </c>
       <c r="C2" t="s">
-        <v>362</v>
+        <v>410</v>
       </c>
       <c r="D2" t="s">
-        <v>43</v>
+        <v>93</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>115</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>363</v>
+        <v>411</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>217</v>
+        <v>265</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>364</v>
+        <v>412</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>365</v>
+        <v>413</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>366</v>
+        <v>414</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="C2" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="D2" t="s">
-        <v>367</v>
+        <v>415</v>
       </c>
       <c r="E2" t="s">
-        <v>123</v>
+        <v>173</v>
       </c>
       <c r="F2" t="s">
-        <v>368</v>
+        <v>416</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J1"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>65</v>
+        <v>115</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>210</v>
+        <v>258</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>211</v>
+        <v>259</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>212</v>
+        <v>260</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>213</v>
+        <v>261</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>214</v>
+        <v>262</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>215</v>
+        <v>263</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>117</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>369</v>
+        <v>417</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>370</v>
+        <v>418</v>
       </c>
       <c r="C2" t="s">
-        <v>371</v>
+        <v>419</v>
       </c>
       <c r="D2" t="s">
-        <v>372</v>
+        <v>420</v>
       </c>
       <c r="E2" t="s">
-        <v>373</v>
+        <v>421</v>
       </c>
       <c r="F2" t="s">
-        <v>374</v>
+        <v>422</v>
       </c>
       <c r="H2" t="s">
-        <v>375</v>
+        <v>423</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>424</v>
       </c>
       <c r="J2" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>370</v>
+        <v>418</v>
       </c>
       <c r="C3" t="s">
-        <v>376</v>
+        <v>425</v>
       </c>
       <c r="D3" t="s">
-        <v>377</v>
+        <v>426</v>
       </c>
       <c r="E3" t="s">
-        <v>378</v>
+        <v>427</v>
       </c>
       <c r="F3" t="s">
-        <v>379</v>
+        <v>428</v>
       </c>
       <c r="G3" t="s">
-        <v>380</v>
+        <v>429</v>
       </c>
       <c r="H3" t="s">
-        <v>381</v>
+        <v>430</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>431</v>
       </c>
       <c r="J3" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>