--- v0 (2026-09-24)
+++ v1 (2026-10-14)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="283">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="282">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -264,53 +273,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -379,53 +385,50 @@
     <t>United States of America, Australia, Argentina, Canada, Chile, France, Germany, India, Israel, Italy, Korea, Republic of, Puerto Rico, Spain, Switzerland, Türkiye, United Kingdom</t>
   </si>
   <si>
     <t>Efruxifermin</t>
   </si>
   <si>
     <t>50 mg subcutaneous</t>
   </si>
   <si>
     <t>Placebo</t>
   </si>
   <si>
     <t>subcutaneous</t>
   </si>
   <si>
     <t>2024-09-04</t>
   </si>
   <si>
     <t>2025-05-23</t>
   </si>
   <si>
     <t>2029-09-01</t>
   </si>
   <si>
     <t>2029-10-01</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Cisgender women, Transgender women, Cisgender men, Transgender men</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All, Male, Female</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Cohort 1: Biopsy proven compensated cirrhosis (fibrosis stage 4) due to NASH/MASH
 * Cohort 2: Biopsy proven or non-invasively diagnosed compensated cirrhosis (fibrosis stage 4) due to NASH/MASH
 Exclusion Criteria:
 * Other causes of liver disease based on medical history and/or liver histology and/or central laboratory results
 * Type 1 diabetes or unstable Type 2 diabetes
 * Any current or prior history of decompensated liver disease
 Other inclusion and exclusion criteria may apply</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
@@ -462,106 +465,100 @@
 The study will enroll subjects in two cohorts for a total samples size of 1650 subjects.</t>
   </si>
   <si>
     <t>A Study Evaluating Efruxifermin in Subjects With Non-Cirrhotic Nonalcoholic Steatohepatitis (NASH)/Metabolic Dysfunction-Associated Steatohepatitis (MASH) and Fibrosis</t>
   </si>
   <si>
     <t>United States of America, Argentina, Australia, Canada, France, Germany, India, Israel, Italy, Korea, Republic of, Poland, Puerto Rico, Spain, Switzerland, Taiwan, Province of China, Türkiye, United Kingdom</t>
   </si>
   <si>
     <t>28 mg subcutaneous injection</t>
   </si>
   <si>
     <t>50 mg subcutaneous injection</t>
   </si>
   <si>
     <t>subcutaneous injection</t>
   </si>
   <si>
     <t>2023-12-01</t>
   </si>
   <si>
     <t>2025-05-09</t>
   </si>
   <si>
     <t>2032-11-01</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Cisgender women, Transgender women, Non-lactating individuals, Cisgender men, Transgender men, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Males and non-pregnant, non-lactating females between 18 - 80 years of age inclusive, based on the date of the screening visit.
 * Previous history or presence of 2 out of 4 components of metabolic syndrome (obesity, dyslipidemia, elevated blood pressure, elevated fasting glucose) or type 2 diabetes.
 * Cohort 1: Biopsy-proven NASH/MASH. Must have had a liver biopsy obtained ≤ 180 days prior to screening with fibrosis stage 2 or 3 and a non-alcoholic fatty liver disease (NAFLD) activity score (NAS) of ≥ 4 with at least a score of 1 in each of the following NAS components:
   * Steatosis (scored 0 to 3),
   * Ballooning degeneration (scored 0 to 2), and
   * Lobular inflammation (scored 0 to 3).
 Exclusion Criteria:
 * Other causes of liver disease based on medical histor</t>
   </si>
   <si>
     <t>Subjects With Non-Cirrhotic Nonalcoholic Steatohepatitis (NASH)/​Metabolic Dysfunction-Associated Steatohepatitis (MASH) and Fibrosis</t>
   </si>
   <si>
     <t>AK-US-001-0107</t>
   </si>
   <si>
     <t>NCT06161571</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06161571</t>
   </si>
   <si>
     <t>Enrolling by invitation</t>
   </si>
   <si>
     <t>The aim of this study is to assess the safety and tolerability of EFX compared to placebo in subjects with non-invasively diagnosed NASH/MASH and NAFLD/MASLD.</t>
   </si>
   <si>
     <t>A Study Evaluating Efruxifermin in Subjects With Non-invasively Diagnosed Nonalcoholic Steatohepatitis (NASH)/Metabolic Dysfunction-Associated Steatohepatitis (MASH) and Nonalcoholic Fatty Liver Disea</t>
   </si>
   <si>
     <t>United States of America, Argentina, Australia, Canada, India, Israel, Korea, Republic of, Mexico, Puerto Rico, Switzerland, Taiwan, Province of China, United Kingdom, Türkiye</t>
   </si>
   <si>
     <t>Efruxifermin (open label)</t>
   </si>
   <si>
     <t>2023-11-10</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>2026-10-01</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cisgender women, Transgender women, Non-lactating individuals, Cisgender men, Transgender men, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 Main Study Only:
 * Males and non-pregnant, non-lactating females between 18 - 80 (between 19-80 in the Republic of Korea) years of age inclusive, on the day of signing informed consent
 * Previous history or presence of 2 out of 4 components of metabolic syndrome (obesity, dyslipidemia, elevated blood pressure, elevated fasting glucose) or type 2 diabetes
 * Suspected or confirmed diagnosis of NASH/MASH or NAFLD/MASLD or non-invasively diagnosed NASH/MASH or NAFLD/MASLD
 Open-Label Rollover
 * Prior participation in the placebo arm of a previous Akero Phase 2 study
 Exclusion Criteria:
 * Other causes of liver disease based on medical history and/or liver histology and/or central laboratory results, including but not limited to: alcoholic liver disease, autoimmune disor</t>
   </si>
   <si>
     <t>Subjects With NASH/​MASH and NAFLD/​MASLD</t>
   </si>
   <si>
     <t>NCT01856881</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT01856881</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
@@ -1345,97 +1342,100 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/WV8PzItgQWogLac8fpBUOEOsGyyMAuYzX9uivoAW.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://akerotx.com/efruxifermin/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AM2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AM1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:39">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1464,168 +1464,177 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="3" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
-[...10 lines deleted...]
-      <c r="M2" t="s">
         <v>42</v>
       </c>
-      <c r="N2" t="s">
+      <c r="J2" t="s">
         <v>43</v>
       </c>
-      <c r="O2" t="s">
+      <c r="K2" t="s">
         <v>44</v>
       </c>
+      <c r="L2" t="s">
+        <v>44</v>
+      </c>
       <c r="P2" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="Q2" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="R2" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="S2" t="s">
-        <v>41</v>
-[...10 lines deleted...]
-      <c r="AI2" t="s">
+        <v>44</v>
+      </c>
+      <c r="T2" t="s">
+        <v>44</v>
+      </c>
+      <c r="U2" t="s">
+        <v>44</v>
+      </c>
+      <c r="V2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AA2" t="s">
         <v>48</v>
       </c>
-      <c r="AJ2" t="s">
+      <c r="AB2" t="s">
         <v>49</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AL2" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="AM2" s="1" t="s">
+        <v>52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ7"/>
+  <dimension ref="A1:AY7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -1640,764 +1649,751 @@
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
-    <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:51">
       <c r="A1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>96</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>99</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
-    <row r="2" spans="1:52">
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="E2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="F2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="G2" t="s">
+        <v>107</v>
+      </c>
+      <c r="H2" t="s">
+        <v>108</v>
+      </c>
+      <c r="I2" t="s">
+        <v>109</v>
+      </c>
+      <c r="J2" t="s">
+        <v>110</v>
+      </c>
+      <c r="M2" t="s">
+        <v>111</v>
+      </c>
+      <c r="N2" t="s">
+        <v>112</v>
+      </c>
+      <c r="O2" t="s">
+        <v>113</v>
+      </c>
+      <c r="P2" t="s">
+        <v>114</v>
+      </c>
+      <c r="X2" t="s">
+        <v>115</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>116</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>117</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>118</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>119</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>120</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>121</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>121</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>122</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>123</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>124</v>
+      </c>
+      <c r="AP2">
+        <v>1150</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR2" t="s">
+        <v>126</v>
+      </c>
+      <c r="AS2" t="s">
+        <v>127</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>129</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="3" spans="1:51">
+      <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
+        <v>131</v>
+      </c>
+      <c r="C3" t="s">
+        <v>132</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="E3" t="s">
         <v>105</v>
       </c>
-      <c r="H2" t="s">
+      <c r="F3" t="s">
         <v>106</v>
       </c>
-      <c r="I2" t="s">
+      <c r="G3" t="s">
         <v>107</v>
       </c>
-      <c r="J2" t="s">
-[...8 lines deleted...]
-      <c r="O2" t="s">
+      <c r="H3" t="s">
+        <v>134</v>
+      </c>
+      <c r="I3" t="s">
+        <v>135</v>
+      </c>
+      <c r="J3" t="s">
+        <v>136</v>
+      </c>
+      <c r="M3" t="s">
         <v>111</v>
       </c>
-      <c r="P2" t="s">
-[...2 lines deleted...]
-      <c r="X2" t="s">
+      <c r="N3" t="s">
+        <v>137</v>
+      </c>
+      <c r="O3" t="s">
+        <v>111</v>
+      </c>
+      <c r="P3" t="s">
+        <v>138</v>
+      </c>
+      <c r="Q3" t="s">
         <v>113</v>
       </c>
-      <c r="Y2" t="s">
-[...14 lines deleted...]
-      <c r="AF2" t="s">
+      <c r="R3" t="s">
+        <v>139</v>
+      </c>
+      <c r="X3" t="s">
+        <v>140</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>141</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>142</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>142</v>
+      </c>
+      <c r="AD3" t="s">
         <v>119</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="AE3" t="s">
         <v>120</v>
       </c>
-      <c r="AH2" t="s">
-[...5 lines deleted...]
-      <c r="AJ2" t="s">
+      <c r="AF3" t="s">
         <v>122</v>
       </c>
-      <c r="AP2" t="s">
-[...5 lines deleted...]
-      <c r="AR2" t="s">
+      <c r="AG3" t="s">
+        <v>122</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>122</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>143</v>
+      </c>
+      <c r="AN3" t="s">
+        <v>144</v>
+      </c>
+      <c r="AO3" t="s">
         <v>124</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AP3">
+        <v>1650</v>
+      </c>
+      <c r="AQ3" t="s">
         <v>125</v>
       </c>
-      <c r="AT2" t="s">
+      <c r="AR3" t="s">
         <v>126</v>
       </c>
-      <c r="AU2" t="s">
-[...2 lines deleted...]
-      <c r="AW2" t="s">
+      <c r="AT3" t="s">
         <v>128</v>
       </c>
-      <c r="AX2" t="s">
-[...2 lines deleted...]
-      <c r="AY2" t="s">
+      <c r="AV3" t="s">
         <v>129</v>
       </c>
-      <c r="AZ2" t="s">
+      <c r="AW3" t="s">
         <v>46</v>
       </c>
+      <c r="AX3" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY3" t="s">
+        <v>49</v>
+      </c>
     </row>
-    <row r="3" spans="1:52">
-[...112 lines deleted...]
-    <row r="4" spans="1:52">
+    <row r="4" spans="1:51">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>145</v>
       </c>
       <c r="C4" t="s">
         <v>146</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>147</v>
       </c>
       <c r="E4" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="F4" t="s">
         <v>148</v>
       </c>
       <c r="G4" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="H4" t="s">
         <v>149</v>
       </c>
       <c r="I4" t="s">
         <v>150</v>
       </c>
       <c r="J4" t="s">
         <v>151</v>
       </c>
       <c r="M4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="N4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="O4" t="s">
         <v>152</v>
       </c>
       <c r="P4" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="Q4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="R4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="X4" t="s">
         <v>153</v>
       </c>
       <c r="Y4" t="s">
         <v>154</v>
       </c>
       <c r="Z4" t="s">
         <v>155</v>
       </c>
       <c r="AA4" t="s">
         <v>156</v>
       </c>
       <c r="AD4" t="s">
+        <v>119</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>120</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>122</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>122</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>122</v>
+      </c>
+      <c r="AI4" t="s">
         <v>157</v>
       </c>
-      <c r="AE4" t="s">
-[...14 lines deleted...]
-      <c r="AJ4" t="s">
+      <c r="AN4" t="s">
         <v>158</v>
       </c>
       <c r="AO4" t="s">
-        <v>159</v>
-[...4 lines deleted...]
-      <c r="AQ4">
+        <v>124</v>
+      </c>
+      <c r="AP4">
         <v>700</v>
       </c>
+      <c r="AQ4" t="s">
+        <v>125</v>
+      </c>
       <c r="AR4" t="s">
-        <v>124</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>126</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>129</v>
       </c>
       <c r="AW4" t="s">
-        <v>128</v>
+        <v>46</v>
       </c>
       <c r="AX4" t="s">
-        <v>43</v>
+        <v>130</v>
       </c>
       <c r="AY4" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
-    <row r="5" spans="1:52">
+    <row r="5" spans="1:51">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B5">
         <v>20100018</v>
       </c>
       <c r="C5" t="s">
+        <v>159</v>
+      </c>
+      <c r="D5" s="4" t="s">
         <v>160</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="E5" t="s">
         <v>161</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>162</v>
       </c>
-      <c r="F5" t="s">
+      <c r="G5" t="s">
         <v>163</v>
       </c>
-      <c r="G5" t="s">
+      <c r="H5" t="s">
         <v>164</v>
       </c>
-      <c r="H5" t="s">
+      <c r="I5" t="s">
         <v>165</v>
       </c>
-      <c r="I5" t="s">
+      <c r="X5" t="s">
         <v>166</v>
       </c>
-      <c r="X5" t="s">
+      <c r="Y5" t="s">
         <v>167</v>
       </c>
-      <c r="Y5" t="s">
+      <c r="AB5" t="s">
         <v>168</v>
       </c>
-      <c r="AB5" t="s">
+      <c r="AC5" t="s">
         <v>169</v>
       </c>
-      <c r="AC5" t="s">
+      <c r="AD5" t="s">
+        <v>119</v>
+      </c>
+      <c r="AE5" t="s">
         <v>170</v>
       </c>
-      <c r="AE5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF5" t="s">
+        <v>121</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>121</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>122</v>
+      </c>
+      <c r="AI5" t="s">
         <v>171</v>
       </c>
-      <c r="AG5" t="s">
-[...14 lines deleted...]
-      <c r="AQ5">
+      <c r="AO5" t="s">
+        <v>124</v>
+      </c>
+      <c r="AP5">
         <v>86</v>
       </c>
+      <c r="AQ5" t="s">
+        <v>125</v>
+      </c>
       <c r="AR5" t="s">
-        <v>124</v>
-[...5 lines deleted...]
-        <v>127</v>
+        <v>126</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>128</v>
       </c>
     </row>
-    <row r="6" spans="1:52">
+    <row r="6" spans="1:51">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B6">
         <v>20100015</v>
       </c>
       <c r="C6" t="s">
+        <v>172</v>
+      </c>
+      <c r="D6" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="D6" s="4" t="s">
+      <c r="E6" t="s">
+        <v>161</v>
+      </c>
+      <c r="F6" t="s">
+        <v>162</v>
+      </c>
+      <c r="G6" t="s">
+        <v>163</v>
+      </c>
+      <c r="H6" t="s">
         <v>174</v>
       </c>
-      <c r="E6" t="s">
-[...8 lines deleted...]
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>175</v>
       </c>
-      <c r="I6" t="s">
+      <c r="X6" t="s">
         <v>176</v>
       </c>
-      <c r="X6" t="s">
+      <c r="Y6" t="s">
         <v>177</v>
       </c>
-      <c r="Y6" t="s">
+      <c r="AB6" t="s">
         <v>178</v>
       </c>
-      <c r="AB6" t="s">
+      <c r="AC6" t="s">
         <v>179</v>
       </c>
-      <c r="AC6" t="s">
+      <c r="AD6" t="s">
+        <v>119</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>170</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>121</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>121</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>122</v>
+      </c>
+      <c r="AI6" t="s">
         <v>180</v>
       </c>
-      <c r="AE6" t="s">
-[...11 lines deleted...]
-      <c r="AI6" t="s">
+      <c r="AO6" t="s">
+        <v>124</v>
+      </c>
+      <c r="AP6">
+        <v>47</v>
+      </c>
+      <c r="AQ6" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR6" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="7" spans="1:51">
+      <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" t="s">
+        <v>181</v>
+      </c>
+      <c r="C7" t="s">
+        <v>182</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="E7" t="s">
+        <v>184</v>
+      </c>
+      <c r="F7" t="s">
+        <v>185</v>
+      </c>
+      <c r="G7" t="s">
+        <v>107</v>
+      </c>
+      <c r="H7" t="s">
+        <v>186</v>
+      </c>
+      <c r="I7" t="s">
+        <v>187</v>
+      </c>
+      <c r="X7" t="s">
+        <v>188</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>189</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>190</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>190</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>119</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>170</v>
+      </c>
+      <c r="AF7" t="s">
         <v>121</v>
       </c>
-      <c r="AJ6" t="s">
-[...8 lines deleted...]
-      <c r="AR6" t="s">
+      <c r="AG7" t="s">
+        <v>121</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>122</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>191</v>
+      </c>
+      <c r="AO7" t="s">
         <v>124</v>
       </c>
-      <c r="AS6" t="s">
+      <c r="AP7">
+        <v>128</v>
+      </c>
+      <c r="AQ7" t="s">
         <v>125</v>
       </c>
-      <c r="AU6" t="s">
-[...64 lines deleted...]
-      <c r="AQ7">
+      <c r="AR7" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT7" t="s">
         <v>128</v>
-      </c>
-[...7 lines deleted...]
-        <v>127</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
@@ -2406,75 +2402,75 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="B1" s="2" t="s">
         <v>193</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="C1" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>196</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>197</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="G1" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="H1" s="2" t="s">
         <v>198</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -2485,649 +2481,649 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>200</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>201</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>202</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>203</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>204</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>205</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>206</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>207</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="L1" s="2" t="s">
         <v>208</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="M1" s="6" t="s">
         <v>209</v>
       </c>
-      <c r="M1" s="6" t="s">
+      <c r="N1" s="6" t="s">
         <v>210</v>
       </c>
-      <c r="N1" s="6" t="s">
+      <c r="O1" s="2" t="s">
         <v>211</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>212</v>
       </c>
-      <c r="P1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="Q1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>214</v>
       </c>
-      <c r="R1" s="2" t="s">
+      <c r="S1" s="2" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>217</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>218</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>219</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="6" t="s">
         <v>220</v>
       </c>
-      <c r="F1" s="6" t="s">
+      <c r="G1" s="2" t="s">
         <v>221</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>222</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>223</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>224</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>225</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="L1" s="2" t="s">
         <v>226</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="M1" s="2" t="s">
         <v>227</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="N1" s="2" t="s">
         <v>228</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>231</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>232</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="G1" s="2" t="s">
         <v>233</v>
       </c>
-      <c r="F1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="6" t="s">
         <v>234</v>
       </c>
-      <c r="H1" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
+        <v>235</v>
+      </c>
+      <c r="C2" t="s">
         <v>236</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>237</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
+        <v>53</v>
+      </c>
+      <c r="F2" t="s">
         <v>238</v>
       </c>
-      <c r="E2" t="s">
-[...2 lines deleted...]
-      <c r="F2" t="s">
+      <c r="H2" s="5" t="s">
         <v>239</v>
       </c>
-      <c r="H2" s="5" t="s">
+      <c r="I2" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
+        <v>241</v>
+      </c>
+      <c r="C3" t="s">
         <v>242</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>243</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3" t="s">
+        <v>238</v>
+      </c>
+      <c r="H3" s="5" t="s">
         <v>244</v>
       </c>
-      <c r="F3" t="s">
-[...2 lines deleted...]
-      <c r="H3" s="5" t="s">
+      <c r="I3" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
+        <v>246</v>
+      </c>
+      <c r="C4" t="s">
         <v>247</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>248</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>249</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>250</v>
       </c>
-      <c r="F4" t="s">
+      <c r="H4" s="5" t="s">
         <v>251</v>
       </c>
-      <c r="H4" s="5" t="s">
+      <c r="I4" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C5" t="s">
         <v>254</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>255</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>256</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>257</v>
       </c>
-      <c r="F5" t="s">
+      <c r="H5" s="5" t="s">
         <v>258</v>
       </c>
-      <c r="H5" s="5" t="s">
+      <c r="I5" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>261</v>
-      </c>
-[...4 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="C2" t="s">
+        <v>111</v>
+      </c>
+      <c r="D2" t="s">
         <v>263</v>
-      </c>
-[...4 lines deleted...]
-        <v>264</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>265</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>266</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
+        <v>268</v>
+      </c>
+      <c r="C2" t="s">
         <v>269</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>270</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>194</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>195</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>196</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>197</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="G1" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="H1" s="2" t="s">
         <v>198</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
+        <v>273</v>
+      </c>
+      <c r="C2" t="s">
         <v>274</v>
       </c>
-      <c r="C2" t="s">
+      <c r="H2" t="s">
         <v>275</v>
       </c>
-      <c r="H2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C3" t="s">
+        <v>276</v>
+      </c>
+      <c r="H3" t="s">
         <v>277</v>
       </c>
-      <c r="H3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C4" t="s">
+        <v>278</v>
+      </c>
+      <c r="I4" s="4" t="s">
         <v>279</v>
       </c>
-      <c r="I4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B5" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="C5" t="s">
+        <v>280</v>
+      </c>
+      <c r="H5" t="s">
         <v>281</v>
       </c>
-      <c r="H5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J5" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>