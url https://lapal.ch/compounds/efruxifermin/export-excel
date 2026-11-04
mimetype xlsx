--- v1 (2026-10-14)
+++ v2 (2026-11-04)
@@ -1,78 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="282">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="336">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -141,50 +143,191 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
+  </si>
+  <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Efruxifermin (mAb)</t>
   </si>
   <si>
     <t>Efruxifermin (EFX)</t>
   </si>
   <si>
     <t>investigational</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>EFX has been engineered to mimic the biological activity of fibroblast growth factor 21 (FGF21), which regulates multiple metabolic pathways and cellular processes. By delivering sustained and balanced signalling through FGF21’s receptors in liver and adipose tissue, EFX has the potential to treat MASH by addressing all core drivers of disease progression. EFX leverages the whole body to improve metabolic balance. The first Phase 2b study evaluated the efficacy and safety of EFX in patients with pre-cirrhotic MASH, fibrosis stage 2 or 3 (F2-F3). The study met its primary endpoint of ≥1 stage improvement in fibrosis with no worsening of MASH after 24 weeks of treatment for both the 50 mg EFX (41%) and 28 mg EFX (39%) dose groups, compared to 20% for the placebo arm.</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB19012</t>
@@ -334,50 +477,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>AK-US-001-0106</t>
   </si>
   <si>
     <t>NCT06528314</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06528314</t>
   </si>
   <si>
     <t>Phase III</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>Akero Therapeutics, Inc</t>
   </si>
   <si>
     <t>This is a multi-center evaluation of efruxifermin (EFX) in a randomized, double-blind, placebo-controlled study in subjects with compensated cirrhosis due to NASH/MASH.</t>
   </si>
   <si>
     <t>A Study Evaluating Efruxifermin in Subjects With Compensated Cirrhosis Due to NASH/MASH</t>
   </si>
@@ -428,50 +574,53 @@
 * Other causes of liver disease based on medical history and/or liver histology and/or central laboratory results
 * Type 1 diabetes or unstable Type 2 diabetes
 * Any current or prior history of decompensated liver disease
 Other inclusion and exclusion criteria may apply</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Primary outcome: Time from randomization to first occurrence of disease progression as measured by composite of protocol-specified clinical events (5 years)</t>
   </si>
   <si>
     <t>Quadruple-blind masking</t>
   </si>
   <si>
     <t>Once</t>
   </si>
   <si>
     <t>Injectable</t>
+  </si>
+  <si>
+    <t>Other(s)</t>
   </si>
   <si>
     <t>AK-US-001-0105</t>
   </si>
   <si>
     <t>NCT06215716</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06215716</t>
   </si>
   <si>
     <t>This is a multi-center evaluation of efruxifermin (EFX) in a randomized, double-blind, placebo-controlled study in subjects with non-cirrhotic NASH/MASH and fibrosis stage 2 or 3 (F2 or F3).
 The study will enroll subjects in two cohorts for a total samples size of 1650 subjects.</t>
   </si>
   <si>
     <t>A Study Evaluating Efruxifermin in Subjects With Non-Cirrhotic Nonalcoholic Steatohepatitis (NASH)/Metabolic Dysfunction-Associated Steatohepatitis (MASH) and Fibrosis</t>
   </si>
   <si>
     <t>United States of America, Argentina, Australia, Canada, France, Germany, India, Israel, Italy, Korea, Republic of, Poland, Puerto Rico, Spain, Switzerland, Taiwan, Province of China, Türkiye, United Kingdom</t>
   </si>
   <si>
     <t>28 mg subcutaneous injection</t>
   </si>
   <si>
     <t>50 mg subcutaneous injection</t>
@@ -914,66 +1063,81 @@
   <si>
     <t>Akero Therapeutics</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://akerotx.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(42, 42, 42);"&gt;Shanaka Stanislaus, Randy Hecht, Junming Yie, Todd Hager, Michael Hall, Chris Spahr, Wei Wang, Jennifer Weiszmann, Yang Li, Liying Deng, Dwight Winters, Stephen Smith, Lei Zhou, Yuesheng Li, Murielle M. Véniant, Jing Xu, A Novel Fc-FGF21 With Improved Resistance to Proteolysis, Increased Affinity Toward&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(42, 42, 42);"&gt;β&lt;/em&gt;&lt;span style="color: rgb(42, 42, 42);"&gt;-Klotho, and Enhanced Efficacy in Mice and Cynomolgus Monkeys,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(42, 42, 42);"&gt;Endocrinology&lt;/em&gt;&lt;span style="color: rgb(42, 42, 42);"&gt;, Volume 158, Issue 5, 1 May 2017, Pages 1314–1327,&amp;nbsp;&lt;/span&gt;&lt;a href="https://doi.org/10.1210/en.2016-1917" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 111, 183); background-color: rgb(255, 255, 255);"&gt;https://doi.org/10.1210/en.2016-1917&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="background-color: rgb(239, 242, 247); color: rgb(42, 42, 42);"&gt;Fibroblast growth factor (FGF) 21 is a natural hormone that modulates glucose, lipid, and energy metabolism. Previously, we engineered an Fc fusion FGF21 variant with two mutations, Fc-FGF21(RG), to extend the half-life and reduce aggregation and&amp;nbsp;&lt;/span&gt;&lt;em style="background-color: rgb(239, 242, 247); color: rgb(42, 42, 42);"&gt;in vivo&lt;/em&gt;&lt;span style="background-color: rgb(239, 242, 247); color: rgb(42, 42, 42);"&gt;&amp;nbsp;degradation of FGF21. We now describe a new variant developed to reduce the extreme C-terminal degradation and improve the binding affinity to&amp;nbsp;&lt;/span&gt;&lt;em style="background-color: rgb(239, 242, 247); color: rgb(42, 42, 42);"&gt;β&lt;/em&gt;&lt;span style="background-color: rgb(239, 242, 247); color: rgb(42, 42, 42);"&gt;-Klotho. We demonstrate, by introducing one additional mutation located at the C terminus of FGF21 (A180E), that the new molecule, Fc-FGF21(RGE), has gained many improved attributes. Compared with Fc-FGF21(RG), Fc-FGF21(RGE) has similar&amp;nbsp;&lt;/span&gt;&lt;em style="background-color: rgb(239, 242, 247); color: rgb(42, 42, 42);"&gt;in vitro&lt;/em&gt;&lt;span style="background-color: rgb(239, 242, 247); color: rgb(42, 42, 42);"&gt;&amp;nbsp;potency, preserves&amp;nbsp;&lt;/span&gt;&lt;em style="background-color: rgb(239, 242, 247); color: rgb(42, 42, 42);"&gt;β&lt;/em&gt;&lt;span style="background-color: rgb(239, 242, 247); color: rgb(42, 42, 42);"&gt;-Klotho dependency, and maintains FGF receptor selectivity and cross-species reactivity.&amp;nbsp;&lt;/span&gt;&lt;em style="background-color: rgb(239, 242, 247); color: rgb(42, 42, 42);"&gt;In vivo&lt;/em&gt;&lt;span style="background-color: rgb(239, 242, 247); color: rgb(42, 42, 42);"&gt;, Fc-FGF21(RGE) showed reduced susceptibility to extreme C-terminal degradation and increased plasma levels of the bioactive intact molecule. The circulating half-life of intact Fc-FGF21(RGE) increased twofold compared with that of Fc-FGF21(RG) in mice and cynomolgus monkeys. Additionally, Fc-FGF21(RGE) exhibited threefold to fivefold enhanced binding affinity to coreceptor&amp;nbsp;&lt;/span&gt;&lt;em style="background-color: rgb(239, 242, 247); color: rgb(42, 42, 42);"&gt;β&lt;/em&gt;&lt;span style="background-color: rgb(239, 242, 247); color: rgb(42, 42, 42);"&gt;-Klotho across mouse, cynomolgus monkey, and human species. In obese and diabetic mouse and cynomolgus monkey models, Fc-FGF21(RGE) demonstrated greater efficacies to Fc-FGF21(RG), resulting in larger and more sustained improvements in multiple metabolic parameters. No increased immunogenicity was observed with Fc-FGF21(RGE). The superior biophysical, pharmacokinetic, and pharmacodynamic properties, as well as the positive metabolic effects across species, suggest that further clinical development of Fc-FGF21(RGE) as a metabolic therapy for diabetic and/or obese patients may be warranted.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1210/en.2016-1917</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;Puengel, T., &amp;amp; Tacke, F. (2023). &lt;/span&gt;&lt;a href="https://www.tandfonline.com/doi/full/10.1080/13543784.2023.2230115" rel="noopener noreferrer" target="_blank" style="color: rgb(51, 51, 51);"&gt;Efruxifermin, an investigational treatment for fibrotic or cirrhotic nonalcoholic steatohepatitis (NASH)&lt;/a&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(51, 51, 51);"&gt;Expert Opinion on Investigational Drugs&lt;/em&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(51, 51, 51);"&gt;32&lt;/em&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;(6), 451–461. https://doi.org/10.1080/13543784.2023.2230115&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h3&gt;&lt;strong&gt;Introduction&lt;/strong&gt;&lt;/h3&gt;&lt;h3&gt;Non-alcoholic fatty liver disease (NAFLD) is the most prevalent chronic liver disease and strongly associated with metabolic disorders: obesity, type 2 diabetes (T2D), cardiovascular disease. Persistent metabolic injury results in inflammatory processes leading to nonalcoholic steatohepatitis (NASH), liver fibrosis, and ultimately cirrhosis. To date, no pharmacologic agent is approved for the treatment of NASH. Fibroblast growth factor 21 (FGF21) agonism has been linked to beneficial metabolic effects ameliorating obesity, steatosis, and insulin resistance, supporting its potential as a therapeutic target in NAFLD.&lt;/h3&gt;&lt;p&gt;&lt;strong&gt;Areas covered&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Efruxifermin (EFX, also AKR-001 or AMG876) is an engineered Fc-FGF21 fusion protein with an optimized pharmacokinetic and pharmacodynamic profile, which is currently tested in several phase 2 clinical trials for the treatment of NASH, fibrosis and compensated liver cirrhosis. EFX improved metabolic disturbances including glycemic control, showed favorable safety and tolerability, and demonstrated antifibrotic efficacy according to FDA requirements for phase 3 trials.&lt;/p&gt;&lt;h3&gt;&lt;strong&gt;Expert opinion&lt;/strong&gt;&lt;/h3&gt;&lt;h3&gt;While some other FGF-21 agonists (e.g. pegbelfermin) are currently not further investigated, available evidence supports the development of EFX as a promising anti-NASH drug in fibrotic and cirrhotic populations. However, antifibrotic efficacy, long-term safety and benefits (i.e. cardiovascular risk, decompensation events, disease progression, liver transplantation, mortality) remain to be determined.&lt;/h3&gt;</t>
   </si>
   <si>
+    <t>https://www.tandfonline.com/doi/full/10.1080/13543784.2023.2230115</t>
+  </si>
+  <si>
     <t>Efruxifermin summary by Akero</t>
   </si>
   <si>
     <t>https://akerotx.com/efruxifermin/</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Harrison SA, Frias JP, Neff G, et al. &lt;/span&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/37802088/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;Safety and efficacy of once-weekly efruxifermin versus placebo in non-alcoholic steatohepatitis (HARMONY): a multicentre, randomised, double-blind, placebo-controlled, phase 2b trial&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Lancet Gastroenterol Hepatol&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2023;8(12):1080-1093. doi:10.1016/S2468-1253(23)00272-8&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Fibroblast growth factor 21 (FGF21) regulates metabolism and protects cells against stress. Efruxifermin is a bivalent Fc-FGF21 analogue that replicates FGF21 agonism of fibroblast growth factor receptor 1c, 2c, or 3c. The aim of this phase 2b study was to assess its efficacy and safety in patients with non-alcoholic steatohepatitis (NASH) and moderate (F2) or severe (F3) fibrosis.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;HARMONY is a multicentre, randomised, double-blind, placebo-controlled, 96-week, phase 2b trial that was initiated at 41 clinics in the USA. Adults with biopsy-confirmed NASH, defined by a non-alcoholic fatty liver disease activity score (NAS) of 4 or higher and scores of 1 or higher in each of steatosis, ballooning, and lobular inflammation, with histological stage F2 or F3 fibrosis, were randomly assigned (1:1:1), via an interactive response system, to receive placebo or efruxifermin (28 mg or 50 mg), subcutaneously once weekly. Patients, investigators, pathologists, site staff, and the sponsor were masked to group assignments during the study. The primary endpoint was the proportion of patients with improvement in fibrosis of at least 1 stage and no worsening of NASH, based on analyses of baseline and week 24 biopsies (liver biopsy analysis set [LBAS]). A sensitivity analysis evaluated the endpoint in the full analysis set (FAS), for which patients with missing biopsies were considered non-responders. This trial is registered with ClinicalTrials.gov,&amp;nbsp;&lt;a href="http://clinicaltrials.gov/show/NCT04767529" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT04767529&lt;/a&gt;, and is ongoing.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Findings:&amp;nbsp;&lt;/strong&gt;Between March 22, 2021, and Feb 7, 2022, 747 patients were assessed for eligibility and 128 patients (mean age 54·7 years [SD 10·4]; 79 [62%] female and 49 male [38%]; 118 [92%] white; and 56 [41%] Hispanic or Latino) were enrolled and randomly assigned to receive placebo (n=43), efruxifermin 28 mg (n=42; two randomised patients were not dosed because of an administrative error), or efruxifermin 50 mg (n=43). In the LBAS (n=113), eight (20%) of 41 patients in the placebo group had an improvement in fibrosis of at least 1 stage and no worsening of NASH by week 24 versus 15 (39%) of 38 patients in the efruxifermin 28 mg group (risk ratio [RR] 2·3 [95% CI 1·1-4·8]; p=0·025) and 14 (41%) of 34 patients in the efruxifermin 50 mg group (2·2 [1·0-5·0]; p=0·036). Based on the FAS (n=128), eight (19%) of 43 patients in the placebo group met this endpoint versus 15 (36%) of 42 in the efruxifermin 28 mg group (RR 2·2 [95% CI 1·0-4·8]; p=0·033) and 14 (33%) of 43 in the efruxifermin 50 mg group (1·9 [0·8-4·3]; p=0·123). The most frequent efruxifermin-related adverse events were diarrhoea (16 [40%] of 40 patients in the efruxifermin 28 mg group and 17 [40%] of 43 patients in efruxifermin 50 mg group vs eight [19%] of 43 patients in the placebo group; all events except one were grade 1-2) and nausea (11 [28%] patients in the efruxifermin 28 mg group and 18 [42%] patients in the efruxifermin 50 mg group vs ten [23%] patients in the placebo group; all grade 1-2). Five patients (two in the 28 mg group and three in the 50 mg group) discontinued due to adverse events. Serious adverse events occurred in four patients in the 50 mg group; one was defined as drug related (ulcerative esophagitis in a participant with a history of gastro-oesophageal reflux disease). No deaths occurred.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Interpretation:&amp;nbsp;&lt;/strong&gt;Efruxifermin improved liver fibrosis and resolved NASH over 24 weeks in patients with F2 or F3 fibrosis, with acceptable tolerability, supporting further assessment in phase 3 trials.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/37802088/</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1013,51 +1177,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1305,137 +1469,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06528314" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06215716" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06161571" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01856881" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01492465" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04767529" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/WV8PzItgQWogLac8fpBUOEOsGyyMAuYzX9uivoAW.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://akerotx.com/efruxifermin/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1210/en.2016-1917" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tandfonline.com/doi/full/10.1080/13543784.2023.2230115" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://akerotx.com/efruxifermin/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/37802088/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AM1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1503,138 +1718,340 @@
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="3" t="s">
+      <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="3" t="s">
+      <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="D2" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="E2" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="J2" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="K2" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="L2" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="P2" t="s">
-        <v>45</v>
+        <v>92</v>
       </c>
       <c r="Q2" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="R2" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="S2" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="T2" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="U2" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="V2" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="AA2" t="s">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="AB2" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="AC2" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>97</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AY7"/>
+  <dimension ref="A1:AZ7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -1649,751 +2066,773 @@
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51">
+    <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>54</v>
+        <v>101</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>61</v>
+        <v>108</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>70</v>
+        <v>117</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>71</v>
+        <v>118</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>72</v>
+        <v>119</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>73</v>
+        <v>120</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>74</v>
+        <v>121</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>75</v>
+        <v>122</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>76</v>
+        <v>123</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>77</v>
+        <v>124</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>78</v>
+        <v>125</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>79</v>
+        <v>126</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>80</v>
+        <v>127</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>81</v>
+        <v>128</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>84</v>
+        <v>131</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>85</v>
+        <v>132</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>86</v>
+        <v>133</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>87</v>
+        <v>134</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>88</v>
+        <v>135</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>89</v>
+        <v>136</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>90</v>
+        <v>137</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>91</v>
+        <v>138</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>92</v>
+        <v>139</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>93</v>
+        <v>140</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>94</v>
+        <v>141</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>95</v>
+        <v>142</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>96</v>
+        <v>143</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>97</v>
+        <v>144</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>98</v>
+        <v>145</v>
       </c>
       <c r="AV1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>99</v>
+        <v>146</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>101</v>
+        <v>148</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>149</v>
       </c>
     </row>
-    <row r="2" spans="1:51">
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>102</v>
+        <v>150</v>
       </c>
       <c r="C2" t="s">
-        <v>103</v>
+        <v>151</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>104</v>
+        <v>152</v>
       </c>
       <c r="E2" t="s">
-        <v>105</v>
+        <v>153</v>
       </c>
       <c r="F2" t="s">
-        <v>106</v>
+        <v>154</v>
       </c>
       <c r="G2" t="s">
-        <v>107</v>
+        <v>155</v>
       </c>
       <c r="H2" t="s">
-        <v>108</v>
+        <v>156</v>
       </c>
       <c r="I2" t="s">
-        <v>109</v>
+        <v>157</v>
       </c>
       <c r="J2" t="s">
-        <v>110</v>
+        <v>158</v>
       </c>
       <c r="M2" t="s">
-        <v>111</v>
+        <v>159</v>
       </c>
       <c r="N2" t="s">
-        <v>112</v>
+        <v>160</v>
       </c>
       <c r="O2" t="s">
-        <v>113</v>
+        <v>161</v>
       </c>
       <c r="P2" t="s">
-        <v>114</v>
+        <v>162</v>
       </c>
       <c r="X2" t="s">
-        <v>115</v>
+        <v>163</v>
       </c>
       <c r="Y2" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="Z2" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="AA2" t="s">
-        <v>118</v>
+        <v>166</v>
       </c>
       <c r="AD2" t="s">
-        <v>119</v>
+        <v>167</v>
       </c>
       <c r="AE2" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="AF2" t="s">
-        <v>121</v>
+        <v>169</v>
       </c>
       <c r="AG2" t="s">
-        <v>121</v>
+        <v>169</v>
       </c>
       <c r="AH2" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="AI2" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="AO2" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="AP2">
         <v>1150</v>
       </c>
       <c r="AQ2" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="AR2" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AS2" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AT2" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AV2" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AW2" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="AX2" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AY2" t="s">
-        <v>49</v>
+        <v>96</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>179</v>
       </c>
     </row>
-    <row r="3" spans="1:51">
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>131</v>
+        <v>180</v>
       </c>
       <c r="C3" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>133</v>
+        <v>182</v>
       </c>
       <c r="E3" t="s">
-        <v>105</v>
+        <v>153</v>
       </c>
       <c r="F3" t="s">
-        <v>106</v>
+        <v>154</v>
       </c>
       <c r="G3" t="s">
-        <v>107</v>
+        <v>155</v>
       </c>
       <c r="H3" t="s">
-        <v>134</v>
+        <v>183</v>
       </c>
       <c r="I3" t="s">
-        <v>135</v>
+        <v>184</v>
       </c>
       <c r="J3" t="s">
-        <v>136</v>
+        <v>185</v>
       </c>
       <c r="M3" t="s">
-        <v>111</v>
+        <v>159</v>
       </c>
       <c r="N3" t="s">
-        <v>137</v>
+        <v>186</v>
       </c>
       <c r="O3" t="s">
-        <v>111</v>
+        <v>159</v>
       </c>
       <c r="P3" t="s">
-        <v>138</v>
+        <v>187</v>
       </c>
       <c r="Q3" t="s">
-        <v>113</v>
+        <v>161</v>
       </c>
       <c r="R3" t="s">
-        <v>139</v>
+        <v>188</v>
       </c>
       <c r="X3" t="s">
-        <v>140</v>
+        <v>189</v>
       </c>
       <c r="Y3" t="s">
-        <v>141</v>
+        <v>190</v>
       </c>
       <c r="Z3" t="s">
-        <v>142</v>
+        <v>191</v>
       </c>
       <c r="AA3" t="s">
-        <v>142</v>
+        <v>191</v>
       </c>
       <c r="AD3" t="s">
-        <v>119</v>
+        <v>167</v>
       </c>
       <c r="AE3" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="AF3" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="AG3" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="AH3" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="AI3" t="s">
-        <v>143</v>
+        <v>192</v>
       </c>
       <c r="AN3" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="AO3" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="AP3">
         <v>1650</v>
       </c>
       <c r="AQ3" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="AR3" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AT3" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AV3" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AW3" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="AX3" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AY3" t="s">
-        <v>49</v>
+        <v>96</v>
+      </c>
+      <c r="AZ3" t="s">
+        <v>179</v>
       </c>
     </row>
-    <row r="4" spans="1:51">
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>145</v>
+        <v>194</v>
       </c>
       <c r="C4" t="s">
-        <v>146</v>
+        <v>195</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>147</v>
+        <v>196</v>
       </c>
       <c r="E4" t="s">
-        <v>105</v>
+        <v>153</v>
       </c>
       <c r="F4" t="s">
-        <v>148</v>
+        <v>197</v>
       </c>
       <c r="G4" t="s">
-        <v>107</v>
+        <v>155</v>
       </c>
       <c r="H4" t="s">
-        <v>149</v>
+        <v>198</v>
       </c>
       <c r="I4" t="s">
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="J4" t="s">
-        <v>151</v>
+        <v>200</v>
       </c>
       <c r="M4" t="s">
-        <v>111</v>
+        <v>159</v>
       </c>
       <c r="N4" t="s">
-        <v>138</v>
+        <v>187</v>
       </c>
       <c r="O4" t="s">
-        <v>152</v>
+        <v>201</v>
       </c>
       <c r="P4" t="s">
-        <v>138</v>
+        <v>187</v>
       </c>
       <c r="Q4" t="s">
-        <v>113</v>
+        <v>161</v>
       </c>
       <c r="R4" t="s">
-        <v>139</v>
+        <v>188</v>
       </c>
       <c r="X4" t="s">
-        <v>153</v>
+        <v>202</v>
       </c>
       <c r="Y4" t="s">
-        <v>154</v>
+        <v>203</v>
       </c>
       <c r="Z4" t="s">
-        <v>155</v>
+        <v>204</v>
       </c>
       <c r="AA4" t="s">
-        <v>156</v>
+        <v>205</v>
       </c>
       <c r="AD4" t="s">
-        <v>119</v>
+        <v>167</v>
       </c>
       <c r="AE4" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="AF4" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="AG4" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="AH4" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="AI4" t="s">
-        <v>157</v>
+        <v>206</v>
       </c>
       <c r="AN4" t="s">
-        <v>158</v>
+        <v>207</v>
       </c>
       <c r="AO4" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="AP4">
         <v>700</v>
       </c>
       <c r="AQ4" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="AR4" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AT4" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AV4" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AW4" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="AX4" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AY4" t="s">
-        <v>49</v>
+        <v>96</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>179</v>
       </c>
     </row>
-    <row r="5" spans="1:51">
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B5">
         <v>20100018</v>
       </c>
       <c r="C5" t="s">
-        <v>159</v>
+        <v>208</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>160</v>
+        <v>209</v>
       </c>
       <c r="E5" t="s">
-        <v>161</v>
+        <v>210</v>
       </c>
       <c r="F5" t="s">
-        <v>162</v>
+        <v>211</v>
       </c>
       <c r="G5" t="s">
-        <v>163</v>
+        <v>212</v>
       </c>
       <c r="H5" t="s">
-        <v>164</v>
+        <v>213</v>
       </c>
       <c r="I5" t="s">
-        <v>165</v>
+        <v>214</v>
       </c>
       <c r="X5" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="Y5" t="s">
+        <v>216</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>217</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>218</v>
+      </c>
+      <c r="AD5" t="s">
         <v>167</v>
       </c>
-      <c r="AB5" t="s">
-[...2 lines deleted...]
-      <c r="AC5" t="s">
+      <c r="AE5" t="s">
+        <v>219</v>
+      </c>
+      <c r="AF5" t="s">
         <v>169</v>
       </c>
-      <c r="AD5" t="s">
-[...2 lines deleted...]
-      <c r="AE5" t="s">
+      <c r="AG5" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH5" t="s">
         <v>170</v>
       </c>
-      <c r="AF5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AI5" t="s">
-        <v>171</v>
+        <v>220</v>
       </c>
       <c r="AO5" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="AP5">
         <v>86</v>
       </c>
       <c r="AQ5" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="AR5" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AT5" t="s">
-        <v>128</v>
+        <v>176</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>179</v>
       </c>
     </row>
-    <row r="6" spans="1:51">
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B6">
         <v>20100015</v>
       </c>
       <c r="C6" t="s">
+        <v>221</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="E6" t="s">
+        <v>210</v>
+      </c>
+      <c r="F6" t="s">
+        <v>211</v>
+      </c>
+      <c r="G6" t="s">
+        <v>212</v>
+      </c>
+      <c r="H6" t="s">
+        <v>223</v>
+      </c>
+      <c r="I6" t="s">
+        <v>224</v>
+      </c>
+      <c r="X6" t="s">
+        <v>225</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>226</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>227</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>228</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>167</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>219</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>169</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>170</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>229</v>
+      </c>
+      <c r="AO6" t="s">
         <v>172</v>
-      </c>
-[...49 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AP6">
         <v>47</v>
       </c>
       <c r="AQ6" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="AR6" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AT6" t="s">
-        <v>128</v>
+        <v>176</v>
+      </c>
+      <c r="AZ6" t="s">
+        <v>179</v>
       </c>
     </row>
-    <row r="7" spans="1:51">
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B7" t="s">
-        <v>181</v>
+        <v>230</v>
       </c>
       <c r="C7" t="s">
-        <v>182</v>
+        <v>231</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>183</v>
+        <v>232</v>
       </c>
       <c r="E7" t="s">
-        <v>184</v>
+        <v>233</v>
       </c>
       <c r="F7" t="s">
-        <v>185</v>
+        <v>234</v>
       </c>
       <c r="G7" t="s">
-        <v>107</v>
+        <v>155</v>
       </c>
       <c r="H7" t="s">
-        <v>186</v>
+        <v>235</v>
       </c>
       <c r="I7" t="s">
-        <v>187</v>
+        <v>236</v>
       </c>
       <c r="X7" t="s">
-        <v>188</v>
+        <v>237</v>
       </c>
       <c r="Y7" t="s">
-        <v>189</v>
+        <v>238</v>
       </c>
       <c r="AB7" t="s">
-        <v>190</v>
+        <v>239</v>
       </c>
       <c r="AC7" t="s">
-        <v>190</v>
+        <v>239</v>
       </c>
       <c r="AD7" t="s">
-        <v>119</v>
+        <v>167</v>
       </c>
       <c r="AE7" t="s">
+        <v>219</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>169</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>169</v>
+      </c>
+      <c r="AH7" t="s">
         <v>170</v>
       </c>
-      <c r="AF7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AI7" t="s">
-        <v>191</v>
+        <v>240</v>
       </c>
       <c r="AO7" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="AP7">
         <v>128</v>
       </c>
       <c r="AQ7" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="AR7" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AT7" t="s">
-        <v>128</v>
+        <v>176</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>179</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
@@ -2402,75 +2841,75 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>192</v>
+        <v>241</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>193</v>
+        <v>242</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>194</v>
+        <v>243</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>195</v>
+        <v>244</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>196</v>
+        <v>245</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>197</v>
+        <v>246</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>198</v>
+        <v>247</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -2481,696 +2920,709 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>199</v>
+        <v>248</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>200</v>
+        <v>249</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>201</v>
+        <v>250</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>202</v>
+        <v>251</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>203</v>
+        <v>252</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>204</v>
+        <v>253</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>205</v>
+        <v>254</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>206</v>
+        <v>255</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>207</v>
+        <v>256</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>208</v>
+        <v>257</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>209</v>
+        <v>258</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>210</v>
+        <v>259</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>211</v>
+        <v>260</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>212</v>
+        <v>261</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>213</v>
+        <v>262</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>214</v>
+        <v>263</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>215</v>
+        <v>264</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>216</v>
+        <v>265</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>217</v>
+        <v>266</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>218</v>
+        <v>267</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>219</v>
+        <v>268</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>220</v>
+        <v>269</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>221</v>
+        <v>270</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>222</v>
+        <v>271</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>223</v>
+        <v>272</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>224</v>
+        <v>273</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>225</v>
+        <v>274</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>226</v>
+        <v>275</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>227</v>
+        <v>276</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>228</v>
+        <v>277</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>229</v>
+        <v>278</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>230</v>
+        <v>279</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>231</v>
+        <v>280</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>216</v>
+        <v>265</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>232</v>
+        <v>281</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>219</v>
+        <v>268</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>233</v>
+        <v>282</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>234</v>
+        <v>283</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>235</v>
+        <v>284</v>
       </c>
       <c r="C2" t="s">
-        <v>236</v>
+        <v>285</v>
       </c>
       <c r="D2" t="s">
-        <v>237</v>
+        <v>286</v>
       </c>
       <c r="E2" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="F2" t="s">
-        <v>238</v>
+        <v>287</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>239</v>
+        <v>288</v>
       </c>
       <c r="I2" t="s">
-        <v>240</v>
+        <v>289</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>241</v>
+        <v>290</v>
       </c>
       <c r="C3" t="s">
-        <v>242</v>
+        <v>291</v>
       </c>
       <c r="D3" t="s">
-        <v>243</v>
+        <v>292</v>
       </c>
       <c r="F3" t="s">
-        <v>238</v>
+        <v>287</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>244</v>
+        <v>293</v>
       </c>
       <c r="I3" t="s">
-        <v>245</v>
+        <v>294</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>246</v>
+        <v>295</v>
       </c>
       <c r="C4" t="s">
-        <v>247</v>
+        <v>296</v>
       </c>
       <c r="D4" t="s">
-        <v>248</v>
+        <v>297</v>
       </c>
       <c r="E4" t="s">
-        <v>249</v>
+        <v>298</v>
       </c>
       <c r="F4" t="s">
-        <v>250</v>
+        <v>299</v>
       </c>
       <c r="H4" s="5" t="s">
-        <v>251</v>
+        <v>300</v>
       </c>
       <c r="I4" t="s">
-        <v>252</v>
+        <v>301</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>253</v>
+        <v>302</v>
       </c>
       <c r="C5" t="s">
-        <v>254</v>
+        <v>303</v>
       </c>
       <c r="D5" t="s">
-        <v>255</v>
+        <v>304</v>
       </c>
       <c r="E5" t="s">
-        <v>256</v>
+        <v>305</v>
       </c>
       <c r="F5" t="s">
-        <v>257</v>
+        <v>306</v>
       </c>
       <c r="H5" s="5" t="s">
-        <v>258</v>
+        <v>307</v>
       </c>
       <c r="I5" t="s">
-        <v>259</v>
+        <v>308</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>260</v>
+        <v>309</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>194</v>
+        <v>243</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>261</v>
+        <v>310</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>262</v>
+        <v>311</v>
       </c>
       <c r="C2" t="s">
-        <v>111</v>
+        <v>159</v>
       </c>
       <c r="D2" t="s">
-        <v>263</v>
+        <v>312</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>264</v>
+        <v>313</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>200</v>
+        <v>249</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>265</v>
+        <v>314</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>266</v>
+        <v>315</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>267</v>
+        <v>316</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>268</v>
+        <v>317</v>
       </c>
       <c r="C2" t="s">
-        <v>269</v>
+        <v>318</v>
       </c>
       <c r="D2" t="s">
-        <v>270</v>
+        <v>319</v>
       </c>
       <c r="E2" t="s">
-        <v>271</v>
+        <v>320</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I4" sqref="I4"/>
+      <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>193</v>
+        <v>242</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>194</v>
+        <v>243</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>195</v>
+        <v>244</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>196</v>
+        <v>245</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>197</v>
+        <v>246</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>198</v>
+        <v>247</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>272</v>
+        <v>321</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>273</v>
+        <v>322</v>
       </c>
       <c r="C2" t="s">
-        <v>274</v>
+        <v>323</v>
       </c>
       <c r="H2" t="s">
-        <v>275</v>
+        <v>324</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>325</v>
       </c>
       <c r="J2" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>273</v>
+        <v>322</v>
       </c>
       <c r="C3" t="s">
-        <v>276</v>
+        <v>326</v>
       </c>
       <c r="H3" t="s">
-        <v>277</v>
+        <v>327</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>328</v>
       </c>
       <c r="J3" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
       <c r="C4" t="s">
-        <v>278</v>
+        <v>329</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>279</v>
+        <v>330</v>
       </c>
       <c r="J4" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>273</v>
+        <v>322</v>
       </c>
       <c r="C5" t="s">
-        <v>280</v>
+        <v>331</v>
       </c>
       <c r="H5" t="s">
-        <v>281</v>
+        <v>332</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>333</v>
       </c>
       <c r="J5" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>