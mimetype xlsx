--- v0 (2026-09-24)
+++ v1 (2026-10-14)
@@ -28,68 +28,77 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="275">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="277">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
+  </si>
+  <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
@@ -280,53 +289,50 @@
     <t>Intervention 5</t>
   </si>
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
-  </si>
-[...1 lines deleted...]
-    <t>Studied population</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
@@ -1280,97 +1286,100 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/PTBWEhfqBgZ3reghYxKrqnd7pcTIyuJGh2dRe6r7.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ghitfund.org/investment/portfoliodetail/detail/72/en" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ghitfund.org/investment/portfoliodetail/detail/112/en" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AM2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AM1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:39">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1399,177 +1408,186 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="3" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E2" t="s">
-        <v>37</v>
-[...7 lines deleted...]
-      <c r="I2" t="s">
         <v>40</v>
       </c>
-      <c r="M2" t="s">
+      <c r="J2" t="s">
         <v>41</v>
       </c>
-      <c r="N2" t="s">
+      <c r="K2" t="s">
         <v>42</v>
       </c>
-      <c r="O2" t="s">
+      <c r="L2" t="s">
         <v>43</v>
       </c>
       <c r="P2" t="s">
         <v>44</v>
       </c>
       <c r="Q2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="R2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="S2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="T2" t="s">
-        <v>46</v>
+        <v>47</v>
+      </c>
+      <c r="U2" t="s">
+        <v>47</v>
       </c>
       <c r="V2" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="X2" t="s">
         <v>48</v>
       </c>
-      <c r="Y2" s="1" t="s">
+      <c r="W2" t="s">
         <v>49</v>
       </c>
-      <c r="Z2" s="1" t="s">
+      <c r="Y2" t="s">
         <v>50</v>
       </c>
+      <c r="AA2" t="s">
+        <v>51</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>52</v>
+      </c>
       <c r="AC2" t="s">
-        <v>51</v>
-[...4 lines deleted...]
-      <c r="AI2" t="s">
         <v>53</v>
       </c>
-      <c r="AJ2" t="s">
+      <c r="AF2" t="s">
         <v>54</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>55</v>
+      </c>
+      <c r="AL2" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="AM2" s="1" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ7"/>
+  <dimension ref="A1:AY7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -1584,746 +1602,742 @@
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
-    <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:51">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>101</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>104</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
-    <row r="2" spans="1:52">
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="G2" t="s">
+        <v>112</v>
+      </c>
+      <c r="I2" t="s">
+        <v>113</v>
+      </c>
+      <c r="J2" t="s">
+        <v>114</v>
+      </c>
+      <c r="M2" t="s">
+        <v>115</v>
+      </c>
+      <c r="O2" t="s">
+        <v>116</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>117</v>
+      </c>
+      <c r="S2" t="s">
+        <v>118</v>
+      </c>
+      <c r="X2" t="s">
+        <v>119</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>120</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>120</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>121</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>122</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>123</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>123</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>124</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>125</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>126</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>127</v>
+      </c>
+      <c r="AP2">
+        <v>22</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>128</v>
+      </c>
+      <c r="AR2" t="s">
+        <v>129</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>130</v>
+      </c>
+      <c r="AU2" t="s">
+        <v>131</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>132</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="3" spans="1:51">
+      <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="E3" t="s">
+        <v>138</v>
+      </c>
+      <c r="F3" t="s">
+        <v>111</v>
+      </c>
+      <c r="G3" t="s">
+        <v>112</v>
+      </c>
+      <c r="I3" t="s">
+        <v>139</v>
+      </c>
+      <c r="J3" t="s">
+        <v>140</v>
+      </c>
+      <c r="M3" t="s">
+        <v>141</v>
+      </c>
+      <c r="X3" t="s">
+        <v>142</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>143</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>144</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>121</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>122</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>123</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>123</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>123</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>145</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>51</v>
+      </c>
+      <c r="AL3" t="s">
+        <v>146</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>127</v>
+      </c>
+      <c r="AP3">
+        <v>45</v>
+      </c>
+      <c r="AQ3" t="s">
+        <v>147</v>
+      </c>
+      <c r="AR3" t="s">
+        <v>129</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>148</v>
+      </c>
+      <c r="AU3" t="s">
+        <v>149</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>150</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>45</v>
+      </c>
+      <c r="AX3" t="s">
+        <v>151</v>
+      </c>
+      <c r="AY3" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="4" spans="1:51">
+      <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" t="s">
+        <v>153</v>
+      </c>
+      <c r="C4" t="s">
+        <v>154</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>155</v>
+      </c>
+      <c r="E4" t="s">
         <v>110</v>
       </c>
-      <c r="I2" t="s">
+      <c r="F4" t="s">
         <v>111</v>
       </c>
-      <c r="J2" t="s">
+      <c r="G4" t="s">
         <v>112</v>
       </c>
-      <c r="M2" t="s">
-[...20 lines deleted...]
-      <c r="AE2" t="s">
+      <c r="I4" t="s">
+        <v>156</v>
+      </c>
+      <c r="J4" t="s">
+        <v>157</v>
+      </c>
+      <c r="M4" t="s">
+        <v>141</v>
+      </c>
+      <c r="O4" t="s">
+        <v>158</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>159</v>
+      </c>
+      <c r="S4" t="s">
+        <v>160</v>
+      </c>
+      <c r="X4" t="s">
+        <v>161</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>162</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>162</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>121</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>122</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>123</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>123</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>124</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>163</v>
+      </c>
+      <c r="AL4" t="s">
+        <v>164</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>127</v>
+      </c>
+      <c r="AP4">
+        <v>24</v>
+      </c>
+      <c r="AQ4" t="s">
+        <v>128</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>129</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>130</v>
+      </c>
+      <c r="AU4" t="s">
+        <v>131</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>132</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>45</v>
+      </c>
+      <c r="AX4" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="5" spans="1:51">
+      <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" t="s">
+        <v>165</v>
+      </c>
+      <c r="C5" t="s">
+        <v>166</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="E5" t="s">
+        <v>168</v>
+      </c>
+      <c r="F5" t="s">
+        <v>169</v>
+      </c>
+      <c r="G5" t="s">
+        <v>112</v>
+      </c>
+      <c r="I5" t="s">
+        <v>170</v>
+      </c>
+      <c r="J5" t="s">
+        <v>171</v>
+      </c>
+      <c r="M5" t="s">
+        <v>141</v>
+      </c>
+      <c r="O5" t="s">
+        <v>172</v>
+      </c>
+      <c r="X5" t="s">
         <v>119</v>
       </c>
-      <c r="AF2" t="s">
-[...2 lines deleted...]
-      <c r="AG2" t="s">
+      <c r="AB5" t="s">
+        <v>173</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>173</v>
+      </c>
+      <c r="AD5" t="s">
         <v>121</v>
       </c>
-      <c r="AH2" t="s">
+      <c r="AE5" t="s">
+        <v>122</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>123</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>123</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>124</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>164</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>127</v>
+      </c>
+      <c r="AP5">
+        <v>16</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>147</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>174</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>148</v>
+      </c>
+      <c r="AU5" t="s">
+        <v>149</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>132</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>45</v>
+      </c>
+      <c r="AX5" t="s">
+        <v>133</v>
+      </c>
+      <c r="AY5" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="6" spans="1:51">
+      <c r="A6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" t="s">
+        <v>175</v>
+      </c>
+      <c r="C6" t="s">
+        <v>176</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="E6" t="s">
+        <v>110</v>
+      </c>
+      <c r="F6" t="s">
+        <v>111</v>
+      </c>
+      <c r="G6" t="s">
+        <v>112</v>
+      </c>
+      <c r="H6" t="s">
+        <v>178</v>
+      </c>
+      <c r="I6" t="s">
+        <v>179</v>
+      </c>
+      <c r="X6" t="s">
+        <v>180</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>181</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>182</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>182</v>
+      </c>
+      <c r="AD6" t="s">
         <v>121</v>
       </c>
-      <c r="AI2" t="s">
+      <c r="AE6" t="s">
         <v>122</v>
       </c>
-      <c r="AJ2" t="s">
-[...2 lines deleted...]
-      <c r="AM2" t="s">
+      <c r="AF6" t="s">
+        <v>183</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>183</v>
+      </c>
+      <c r="AH6" t="s">
         <v>124</v>
       </c>
-      <c r="AP2" t="s">
-[...8 lines deleted...]
-      <c r="AS2" t="s">
+      <c r="AI6" t="s">
+        <v>184</v>
+      </c>
+      <c r="AO6" t="s">
         <v>127</v>
       </c>
-      <c r="AU2" t="s">
+      <c r="AP6">
+        <v>42</v>
+      </c>
+      <c r="AQ6" t="s">
         <v>128</v>
       </c>
-      <c r="AV2" t="s">
+      <c r="AR6" t="s">
         <v>129</v>
       </c>
-      <c r="AW2" t="s">
-[...9 lines deleted...]
-        <v>132</v>
+      <c r="AT6" t="s">
+        <v>148</v>
       </c>
     </row>
-    <row r="3" spans="1:52">
-[...18 lines deleted...]
-      <c r="G3" t="s">
+    <row r="7" spans="1:51">
+      <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" t="s">
+        <v>185</v>
+      </c>
+      <c r="C7" t="s">
+        <v>186</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="E7" t="s">
         <v>110</v>
       </c>
-      <c r="I3" t="s">
-[...23 lines deleted...]
-      <c r="AG3" t="s">
+      <c r="F7" t="s">
+        <v>169</v>
+      </c>
+      <c r="G7" t="s">
+        <v>112</v>
+      </c>
+      <c r="H7" t="s">
+        <v>188</v>
+      </c>
+      <c r="I7" t="s">
+        <v>189</v>
+      </c>
+      <c r="X7" t="s">
+        <v>173</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>190</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>191</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>191</v>
+      </c>
+      <c r="AD7" t="s">
         <v>121</v>
       </c>
-      <c r="AH3" t="s">
-[...23 lines deleted...]
-      <c r="AS3" t="s">
+      <c r="AE7" t="s">
+        <v>122</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>183</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>183</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>124</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>192</v>
+      </c>
+      <c r="AO7" t="s">
         <v>127</v>
       </c>
-      <c r="AU3" t="s">
-[...5 lines deleted...]
-      <c r="AW3" t="s">
+      <c r="AP7">
+        <v>11</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>128</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>129</v>
+      </c>
+      <c r="AT7" t="s">
         <v>148</v>
-      </c>
-[...348 lines deleted...]
-        <v>146</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
@@ -2332,117 +2346,117 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B3" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C3" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C4" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -2458,614 +2472,614 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="C2" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="D2" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="E2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="F2" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="I2" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="C2" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="D2" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C2" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D2" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="E2" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="F2" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="C3" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
       <c r="D3" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="E3" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
       <c r="F3" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C2" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="J2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C3" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="J3" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C4" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="H4" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="J4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B5" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C5" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="H5" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="J5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B6" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C6" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="H6" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="J6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>