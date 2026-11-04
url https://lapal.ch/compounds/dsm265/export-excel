--- v1 (2026-10-14)
+++ v2 (2026-11-04)
@@ -1,78 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="277">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="330">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -139,50 +141,191 @@
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
+  </si>
+  <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>DSM265</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>DSM265 is an orally-active investigational compound currently in clinical development for the treatment and prevention of malaria. DSM265 functions through selectively inhibiting the dihydroorotate dehydrogenase (DHOPH) enzyme essential for Plasmodium falciparum pyrimidine biosynthesis. Preclinical studies indicated that DSM265 was effective against pre-erythrocytic Plasmodium falciparum and displayed potential as an antimalarial chemoprophylactic due to a favourable pharmacokinetic profile that enables once-weekly dosing. Subsequent in-human clinical trials have shown that while orally administered DSM265 displays high-levels of tolerability and safety, it only induces limited pre-erythrocytic protection, indicating that alternate dosing or combination therapy approaches may be required.</t>
   </si>
   <si>
     <t>It appears that the development of DSM265 is suspended.</t>
   </si>
   <si>
     <t>The product did not progress to approval</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB12397</t>
   </si>
@@ -352,50 +495,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>MMV_DSM265_14_01</t>
   </si>
   <si>
     <t>NCT02450578</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/ct2/show/NCT02450578</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Medicines for Malaria Venture</t>
   </si>
   <si>
     <t>Evaluate the Prophylactic Antimalarial Activity of a Single Dose of DSM265 in Non-immune Healthy Adults by Controlled Human Malaria Infection With PfSPZ Challenge</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
@@ -864,60 +1010,75 @@
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Commercial formulation development of DSM265</t>
   </si>
   <si>
     <t>https://www.ghitfund.org/investment/portfoliodetail/detail/72/en</t>
   </si>
   <si>
     <t>Formulation Optimization Work on DSM265</t>
   </si>
   <si>
     <t>https://www.ghitfund.org/investment/portfoliodetail/detail/112/en</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;h4&gt;Alka Marwaha, John White, Farah El_Mazouni, Sharon A Creason, Sreekanth Kokkonda, Frederick S. Buckner, Susan A. Charman, Margaret A. Phillips, and Pradipsinh K. Rathod. Bioisosteric Transformations and Permutations in the Triazolopyrimidine Scaffold To Identify the Minimum Pharmacophore Required for Inhibitory Activity against&amp;nbsp;&lt;em&gt;Plasmodium falciparum&lt;/em&gt;&amp;nbsp;Dihydroorotate Dehydrogenase. Journal of Medicinal Chemistry&amp;nbsp;&lt;strong&gt;2012&lt;/strong&gt;&amp;nbsp;&lt;em&gt;55&lt;/em&gt;&amp;nbsp;(17), 7425-7436 DOI: &lt;a href="www.doi.org/10.1021/jm300351w" rel="noopener noreferrer" target="_blank"&gt;www.doi.org/10.1021/jm300351w&lt;/a&gt;&lt;/h4&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;em style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;Plasmodium falciparum&lt;/em&gt;&lt;span style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;&amp;nbsp;causes approximately 1 million deaths annually. However, increasing resistance imposes a continuous threat to existing drug therapies. We previously reported a number of potent and selective triazolopyrimidine-based inhibitors of&amp;nbsp;&lt;/span&gt;&lt;em style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;P. falciparum&lt;/em&gt;&lt;span style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;&amp;nbsp;dihydroorotate dehydrogenase that inhibit parasite in vitro growth with similar activity. Lead optimization of this series led to the recent identification of a preclinical candidate, showing good activity against&amp;nbsp;&lt;/span&gt;&lt;em style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;P. falciparum&lt;/em&gt;&lt;span style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;&amp;nbsp;in mice. As part of a backup program around this scaffold, we explored heteroatom rearrangement and substitution in the triazolopyrimidine ring and have identified several other ring configurations that are active as&amp;nbsp;&lt;/span&gt;&lt;em style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;Pf&lt;/em&gt;&lt;span style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;DHODH inhibitors. The imidazo[1,2-&lt;/span&gt;&lt;em style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;a&lt;/em&gt;&lt;span style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;]pyrimidines were shown to bind somewhat more potently than the triazolopyrimidines depending on the nature of the amino aniline substitution. DSM151, the best candidate in this series, binds with 4-fold better affinity (&lt;/span&gt;&lt;em style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;Pf&lt;/em&gt;&lt;span style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;DHODH IC50&amp;nbsp;= 0.077 μM) than the equivalent triazolopyrimidine and suppresses parasites in vivo in the&amp;nbsp;&lt;/span&gt;&lt;em style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;Plasmodium berghei&lt;/em&gt;&lt;span style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;&amp;nbsp;model.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.doi.org/10.1021/jm300351w</t>
+  </si>
+  <si>
     <t>&lt;h4&gt;Jose M. Coteron, María Marco, Jorge Esquivias, Xiaoyi Deng, Karen L. White, John White, Maria Koltun, Farah El Mazouni, Sreekanth Kokkonda, Kasiram Katneni, Ravi Bhamidipati, David M. Shackleford, Iñigo Angulo-Barturen, Santiago B. Ferrer, María Belén Jiménez-Díaz, Francisco-Javier Gamo, Elizabeth J. Goldsmith, William N. Charman, Ian Bathurst, David Floyd, David Matthews, Jeremy N. Burrows, Pradipsinh K. Rathod, Susan A. Charman, and Margaret A. Phillips. Structure-Guided Lead Optimization of Triazolopyrimidine-Ring Substituents Identifies Potent&amp;nbsp;&lt;em&gt;Plasmodium falciparum&lt;/em&gt;&amp;nbsp;Dihydroorotate Dehydrogenase Inhibitors with Clinical Candidate Potential. Journal of Medicinal Chemistry&amp;nbsp;&lt;strong&gt;2011&lt;/strong&gt;&amp;nbsp;&lt;em&gt;54&lt;/em&gt;&amp;nbsp;(15), 5540-5561. DOI: &lt;a href="www.doi.org/10.1021/jm200592f" rel="noopener noreferrer" target="_blank"&gt;www.doi.org/10.1021/jm200592f&lt;/a&gt;&lt;/h4&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;Drug therapy is the mainstay of antimalarial therapy, yet current drugs are threatened by the development of resistance. In an effort to identify new potential antimalarials, we have undertaken a lead optimization program around our previously identified triazolopyrimidine-based series of&amp;nbsp;&lt;/span&gt;&lt;em style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;Plasmodium falciparum&lt;/em&gt;&lt;span style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;&amp;nbsp;dihydroorotate dehydrogenase (&lt;/span&gt;&lt;em style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;Pf&lt;/em&gt;&lt;span style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;DHODH) inhibitors. The X-ray structure of&amp;nbsp;&lt;/span&gt;&lt;em style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;Pf&lt;/em&gt;&lt;span style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;DHODH was used to inform the medicinal chemistry program allowing the identification of a potent and selective inhibitor (DSM265) that acts through DHODH inhibition to kill both sensitive and drug resistant strains of the parasite. This compound has similar potency to chloroquine in the humanized SCID mouse&amp;nbsp;&lt;/span&gt;&lt;em style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;P. falciparum&lt;/em&gt;&lt;span style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;&amp;nbsp;model, can be synthesized by a simple route, and rodent pharmacokinetic studies demonstrated it has excellent oral bioavailability, a long half-life and low clearance. These studies have identified the first candidate in the triazolopyrimidine series to meet previously established progression criteria for efficacy and ADME properties, justifying further development of this compound toward clinical candidate status.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.doi.org/10.1021/jm200592f</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(0, 0, 0);"&gt;Sulyok M et al. “&lt;/span&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/28363637/" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 0, 0);"&gt;DSM265&amp;nbsp;for Plasmodium falciparum&amp;nbsp;chemoprophylaxis: a&amp;nbsp;randomised, double blinded,&amp;nbsp;phase 1 trial with controlled&amp;nbsp;human malaria infection&lt;/a&gt;&lt;span style="color: rgb(0, 0, 0);"&gt;.” Lancet&amp;nbsp;Infect Dis. 17(6):636-644 (2017).&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;A drug for causal (ie, pre-erythrocytic) prophylaxis of Plasmodium falciparum malaria with prolonged activity would substantially advance malaria control. DSM265 is an experimental antimalarial that selectively inhibits the parasite dihydroorotate dehydrogenase. DSM265 shows in vitro activity against liver and blood stages of P falciparum. We assessed the prophylactic activity of DSM265 against controlled human malaria infection (CHMI).&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;At the Institute of Tropical Medicine, Eberhard Karls University (Tübingen, Germany), healthy, malaria-naive adults were allocated to receive 400 mg DSM265 or placebo either 1 day (cohort 1A) or 7 days (cohort 2) before CHMI by direct venous inoculation (DVI) of 3200 aseptic, purified, cryopreserved P falciparum sporozoites (PfSPZ Challenge; Sanaria Inc, Rockville, MD, USA). An additional group received daily atovaquone-proguanil (250-100 mg) for 9 days, starting 1 day before CHMI (cohort 1B). Allocation to DSM265, atovaquone-proguanil, or placebo was randomised by an interactive web response system. Allocation to cohort 1A and 1B was open-label, within cohorts 1A and 2, allocation to DSM265 and placebo was double-blinded. All treatments were given orally. Volunteers were treated with an antimalarial on day 28, or when parasitaemic, as detected by thick blood smear (TBS) microscopy. The primary efficacy endpoint was time-to-parasitaemia, assessed by TBS. All participants receiving at least one dose of chemoprophylaxis or placebo were considered for safety, those receiving PfSPZ Challenge for efficacy analyses. Log-rank test was used to compare time-to-parasitemia between interventions. The trial was registered with ClinicalTrials.gov, number NCT02450578.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Findings:&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;22 participants were enrolled between Oct 23, 2015, and Jan 18, 2016. Five participants received 400 mg DSM265 and two participants received placebo 1 day before CHMI (cohort 1A), six participants received daily atovaquone-proguanil 1 day before CHMI (cohort 1B), and six participants received 400 mg DSM265 and two participants received placebo 7 days before CHMI (cohort 2). Five of five participants receiving DSM265 1 day before CHMI and six of six in the atovaquone-proguanil cohort were protected, whereas placebo recipients (two of two) developed malaria on days 11 and 14. When given 7 days before CHMI, three of six volunteers receiving DSM265 became TBS positive on days 11, 13, and 24. The remaining three DSM265-treated, TBS-negative participants of cohort 2 developed transient submicroscopic parasitaemia. Both participants receiving placebo 7 days before CHMI became TBS positive on day 11. The only possible DSM265-related adverse event was a moderate transient elevation in serum bilirubin in one participant.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Interpretation:&amp;nbsp;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;A single dose of 400 mg DSM265 was well tolerated and had causal prophylactic activity when given 1 day before CHMI. Future trials are needed to investigate further the use of DSM265 for the prophylaxis of malaria.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/28363637/</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -957,51 +1118,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1249,137 +1410,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02450578" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02123290" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02562872" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02573857" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03637517" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02750384" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s1473-3099(17)30139-1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s1473-3099(18)30309-8" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.01837-18" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/PTBWEhfqBgZ3reghYxKrqnd7pcTIyuJGh2dRe6r7.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ghitfund.org/investment/portfoliodetail/detail/72/en" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ghitfund.org/investment/portfoliodetail/detail/112/en" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ghitfund.org/investment/portfoliodetail/detail/72/en" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ghitfund.org/investment/portfoliodetail/detail/112/en" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doi.org/10.1021/jm300351w" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doi.org/10.1021/jm200592f" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/28363637/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AM1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1447,147 +1659,349 @@
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="3" t="s">
+      <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="3" t="s">
+      <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="E2" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="J2" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="K2" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="L2" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="P2" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="Q2" t="s">
-        <v>45</v>
+        <v>92</v>
       </c>
       <c r="R2" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="S2" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="T2" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="U2" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="V2" t="s">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="W2" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="Y2" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="AA2" t="s">
-        <v>51</v>
+        <v>98</v>
       </c>
       <c r="AB2" t="s">
-        <v>52</v>
+        <v>99</v>
       </c>
       <c r="AC2" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="AF2" t="s">
-        <v>54</v>
+        <v>101</v>
       </c>
       <c r="AK2" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>57</v>
+        <v>102</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>104</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AY7"/>
+  <dimension ref="A1:AZ7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -1602,742 +2016,764 @@
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51">
+    <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>61</v>
+        <v>108</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>70</v>
+        <v>117</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>71</v>
+        <v>118</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>72</v>
+        <v>119</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>73</v>
+        <v>120</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>74</v>
+        <v>121</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>75</v>
+        <v>122</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>76</v>
+        <v>123</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>77</v>
+        <v>124</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>78</v>
+        <v>125</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>79</v>
+        <v>126</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>80</v>
+        <v>127</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>81</v>
+        <v>128</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>84</v>
+        <v>131</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>85</v>
+        <v>132</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>86</v>
+        <v>133</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>87</v>
+        <v>134</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>88</v>
+        <v>135</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>89</v>
+        <v>136</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>90</v>
+        <v>137</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>91</v>
+        <v>138</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>92</v>
+        <v>139</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>93</v>
+        <v>140</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>94</v>
+        <v>141</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>95</v>
+        <v>142</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>96</v>
+        <v>143</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>97</v>
+        <v>144</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>98</v>
+        <v>145</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>99</v>
+        <v>146</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>101</v>
+        <v>148</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>102</v>
+        <v>149</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>103</v>
+        <v>150</v>
       </c>
       <c r="AV1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>104</v>
+        <v>151</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>105</v>
+        <v>152</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>106</v>
+        <v>153</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>154</v>
       </c>
     </row>
-    <row r="2" spans="1:51">
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>107</v>
+        <v>155</v>
       </c>
       <c r="C2" t="s">
-        <v>108</v>
+        <v>156</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>109</v>
+        <v>157</v>
       </c>
       <c r="E2" t="s">
-        <v>110</v>
+        <v>158</v>
       </c>
       <c r="F2" t="s">
-        <v>111</v>
+        <v>159</v>
       </c>
       <c r="G2" t="s">
-        <v>112</v>
+        <v>160</v>
       </c>
       <c r="I2" t="s">
-        <v>113</v>
+        <v>161</v>
       </c>
       <c r="J2" t="s">
-        <v>114</v>
+        <v>162</v>
       </c>
       <c r="M2" t="s">
-        <v>115</v>
+        <v>163</v>
       </c>
       <c r="O2" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="Q2" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="S2" t="s">
-        <v>118</v>
+        <v>166</v>
       </c>
       <c r="X2" t="s">
-        <v>119</v>
+        <v>167</v>
       </c>
       <c r="AB2" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="AC2" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="AD2" t="s">
-        <v>121</v>
+        <v>169</v>
       </c>
       <c r="AE2" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="AF2" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="AG2" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="AH2" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="AI2" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="AL2" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AO2" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AP2">
         <v>22</v>
       </c>
       <c r="AQ2" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AR2" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AT2" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AU2" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AV2" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AW2" t="s">
-        <v>45</v>
+        <v>92</v>
       </c>
       <c r="AX2" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AY2" t="s">
-        <v>134</v>
+        <v>182</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>98</v>
       </c>
     </row>
-    <row r="3" spans="1:51">
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="C3" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="E3" t="s">
-        <v>138</v>
+        <v>186</v>
       </c>
       <c r="F3" t="s">
-        <v>111</v>
+        <v>159</v>
       </c>
       <c r="G3" t="s">
-        <v>112</v>
+        <v>160</v>
       </c>
       <c r="I3" t="s">
-        <v>139</v>
+        <v>187</v>
       </c>
       <c r="J3" t="s">
-        <v>140</v>
+        <v>188</v>
       </c>
       <c r="M3" t="s">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="X3" t="s">
-        <v>142</v>
+        <v>190</v>
       </c>
       <c r="AB3" t="s">
-        <v>143</v>
+        <v>191</v>
       </c>
       <c r="AC3" t="s">
-        <v>144</v>
+        <v>192</v>
       </c>
       <c r="AD3" t="s">
-        <v>121</v>
+        <v>169</v>
       </c>
       <c r="AE3" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="AF3" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="AG3" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="AH3" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="AI3" t="s">
-        <v>145</v>
+        <v>193</v>
       </c>
       <c r="AJ3" t="s">
-        <v>51</v>
+        <v>98</v>
       </c>
       <c r="AL3" t="s">
-        <v>146</v>
+        <v>194</v>
       </c>
       <c r="AO3" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AP3">
         <v>45</v>
       </c>
       <c r="AQ3" t="s">
-        <v>147</v>
+        <v>195</v>
       </c>
       <c r="AR3" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AT3" t="s">
-        <v>148</v>
+        <v>196</v>
       </c>
       <c r="AU3" t="s">
-        <v>149</v>
+        <v>197</v>
       </c>
       <c r="AV3" t="s">
-        <v>150</v>
+        <v>198</v>
       </c>
       <c r="AW3" t="s">
-        <v>45</v>
+        <v>92</v>
       </c>
       <c r="AX3" t="s">
-        <v>151</v>
+        <v>199</v>
       </c>
       <c r="AY3" t="s">
-        <v>152</v>
+        <v>200</v>
+      </c>
+      <c r="AZ3" t="s">
+        <v>98</v>
       </c>
     </row>
-    <row r="4" spans="1:51">
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>153</v>
+        <v>201</v>
       </c>
       <c r="C4" t="s">
-        <v>154</v>
+        <v>202</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>155</v>
+        <v>203</v>
       </c>
       <c r="E4" t="s">
-        <v>110</v>
+        <v>158</v>
       </c>
       <c r="F4" t="s">
-        <v>111</v>
+        <v>159</v>
       </c>
       <c r="G4" t="s">
-        <v>112</v>
+        <v>160</v>
       </c>
       <c r="I4" t="s">
-        <v>156</v>
+        <v>204</v>
       </c>
       <c r="J4" t="s">
-        <v>157</v>
+        <v>205</v>
       </c>
       <c r="M4" t="s">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="O4" t="s">
-        <v>158</v>
+        <v>206</v>
       </c>
       <c r="Q4" t="s">
-        <v>159</v>
+        <v>207</v>
       </c>
       <c r="S4" t="s">
-        <v>160</v>
+        <v>208</v>
       </c>
       <c r="X4" t="s">
-        <v>161</v>
+        <v>209</v>
       </c>
       <c r="AB4" t="s">
-        <v>162</v>
+        <v>210</v>
       </c>
       <c r="AC4" t="s">
-        <v>162</v>
+        <v>210</v>
       </c>
       <c r="AD4" t="s">
-        <v>121</v>
+        <v>169</v>
       </c>
       <c r="AE4" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="AF4" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="AG4" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="AH4" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="AI4" t="s">
-        <v>163</v>
+        <v>211</v>
       </c>
       <c r="AL4" t="s">
-        <v>164</v>
+        <v>212</v>
       </c>
       <c r="AO4" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AP4">
         <v>24</v>
       </c>
       <c r="AQ4" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AR4" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AT4" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AU4" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AV4" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AW4" t="s">
-        <v>45</v>
+        <v>92</v>
       </c>
       <c r="AX4" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AY4" t="s">
-        <v>134</v>
+        <v>182</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>98</v>
       </c>
     </row>
-    <row r="5" spans="1:51">
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>165</v>
+        <v>213</v>
       </c>
       <c r="C5" t="s">
-        <v>166</v>
+        <v>214</v>
       </c>
       <c r="D5" s="4" t="s">
+        <v>215</v>
+      </c>
+      <c r="E5" t="s">
+        <v>216</v>
+      </c>
+      <c r="F5" t="s">
+        <v>217</v>
+      </c>
+      <c r="G5" t="s">
+        <v>160</v>
+      </c>
+      <c r="I5" t="s">
+        <v>218</v>
+      </c>
+      <c r="J5" t="s">
+        <v>219</v>
+      </c>
+      <c r="M5" t="s">
+        <v>189</v>
+      </c>
+      <c r="O5" t="s">
+        <v>220</v>
+      </c>
+      <c r="X5" t="s">
         <v>167</v>
       </c>
-      <c r="E5" t="s">
-[...2 lines deleted...]
-      <c r="F5" t="s">
+      <c r="AB5" t="s">
+        <v>221</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>221</v>
+      </c>
+      <c r="AD5" t="s">
         <v>169</v>
       </c>
-      <c r="G5" t="s">
-[...2 lines deleted...]
-      <c r="I5" t="s">
+      <c r="AE5" t="s">
         <v>170</v>
       </c>
-      <c r="J5" t="s">
+      <c r="AF5" t="s">
         <v>171</v>
       </c>
-      <c r="M5" t="s">
-[...2 lines deleted...]
-      <c r="O5" t="s">
+      <c r="AG5" t="s">
+        <v>171</v>
+      </c>
+      <c r="AH5" t="s">
         <v>172</v>
       </c>
-      <c r="X5" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AL5" t="s">
-        <v>164</v>
+        <v>212</v>
       </c>
       <c r="AO5" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AP5">
         <v>16</v>
       </c>
       <c r="AQ5" t="s">
-        <v>147</v>
+        <v>195</v>
       </c>
       <c r="AR5" t="s">
-        <v>174</v>
+        <v>222</v>
       </c>
       <c r="AT5" t="s">
-        <v>148</v>
+        <v>196</v>
       </c>
       <c r="AU5" t="s">
-        <v>149</v>
+        <v>197</v>
       </c>
       <c r="AV5" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AW5" t="s">
-        <v>45</v>
+        <v>92</v>
       </c>
       <c r="AX5" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AY5" t="s">
-        <v>152</v>
+        <v>200</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>98</v>
       </c>
     </row>
-    <row r="6" spans="1:51">
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
+        <v>223</v>
+      </c>
+      <c r="C6" t="s">
+        <v>224</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="E6" t="s">
+        <v>158</v>
+      </c>
+      <c r="F6" t="s">
+        <v>159</v>
+      </c>
+      <c r="G6" t="s">
+        <v>160</v>
+      </c>
+      <c r="H6" t="s">
+        <v>226</v>
+      </c>
+      <c r="I6" t="s">
+        <v>227</v>
+      </c>
+      <c r="X6" t="s">
+        <v>228</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>229</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>230</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>230</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>169</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>170</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>231</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>172</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>232</v>
+      </c>
+      <c r="AO6" t="s">
         <v>175</v>
-      </c>
-[...52 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AP6">
         <v>42</v>
       </c>
       <c r="AQ6" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AR6" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AT6" t="s">
-        <v>148</v>
+        <v>196</v>
+      </c>
+      <c r="AZ6" t="s">
+        <v>98</v>
       </c>
     </row>
-    <row r="7" spans="1:51">
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B7" t="s">
-        <v>185</v>
+        <v>233</v>
       </c>
       <c r="C7" t="s">
-        <v>186</v>
+        <v>234</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>187</v>
+        <v>235</v>
       </c>
       <c r="E7" t="s">
-        <v>110</v>
+        <v>158</v>
       </c>
       <c r="F7" t="s">
+        <v>217</v>
+      </c>
+      <c r="G7" t="s">
+        <v>160</v>
+      </c>
+      <c r="H7" t="s">
+        <v>236</v>
+      </c>
+      <c r="I7" t="s">
+        <v>237</v>
+      </c>
+      <c r="X7" t="s">
+        <v>221</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>238</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>239</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>239</v>
+      </c>
+      <c r="AD7" t="s">
         <v>169</v>
       </c>
-      <c r="G7" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AE7" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="AF7" t="s">
-        <v>183</v>
+        <v>231</v>
       </c>
       <c r="AG7" t="s">
-        <v>183</v>
+        <v>231</v>
       </c>
       <c r="AH7" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="AI7" t="s">
-        <v>192</v>
+        <v>240</v>
       </c>
       <c r="AO7" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AP7">
         <v>11</v>
       </c>
       <c r="AQ7" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AR7" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AT7" t="s">
-        <v>148</v>
+        <v>196</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
@@ -2346,117 +2782,117 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>193</v>
+        <v>241</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>194</v>
+        <v>242</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>195</v>
+        <v>243</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>196</v>
+        <v>244</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>197</v>
+        <v>245</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>198</v>
+        <v>246</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>199</v>
+        <v>247</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>156</v>
       </c>
       <c r="B2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="C2" t="s">
-        <v>200</v>
+        <v>248</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>201</v>
+        <v>249</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="B3" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="C3" t="s">
-        <v>202</v>
+        <v>250</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>203</v>
+        <v>251</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>166</v>
+        <v>214</v>
       </c>
       <c r="B4" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="C4" t="s">
-        <v>204</v>
+        <v>252</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>205</v>
+        <v>253</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -2472,662 +2908,675 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>206</v>
+        <v>254</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>209</v>
+        <v>257</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>210</v>
+        <v>258</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>211</v>
+        <v>259</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>212</v>
+        <v>260</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>213</v>
+        <v>261</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>214</v>
+        <v>262</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>215</v>
+        <v>263</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>216</v>
+        <v>264</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>217</v>
+        <v>265</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>218</v>
+        <v>266</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>219</v>
+        <v>267</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>220</v>
+        <v>268</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>221</v>
+        <v>269</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>222</v>
+        <v>270</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>223</v>
+        <v>271</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>224</v>
+        <v>272</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>225</v>
+        <v>273</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>226</v>
+        <v>274</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>227</v>
+        <v>275</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>228</v>
+        <v>276</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>229</v>
+        <v>277</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>230</v>
+        <v>278</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>234</v>
+        <v>282</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>236</v>
+        <v>284</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>237</v>
+        <v>285</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>223</v>
+        <v>271</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>239</v>
+        <v>287</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>226</v>
+        <v>274</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="C2" t="s">
-        <v>243</v>
+        <v>291</v>
       </c>
       <c r="D2" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
       <c r="E2" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="F2" t="s">
-        <v>245</v>
+        <v>293</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>246</v>
+        <v>294</v>
       </c>
       <c r="I2" t="s">
-        <v>247</v>
+        <v>295</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>195</v>
+        <v>243</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>249</v>
+        <v>297</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="C2" t="s">
-        <v>251</v>
+        <v>299</v>
       </c>
       <c r="D2" t="s">
-        <v>252</v>
+        <v>300</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>253</v>
+        <v>301</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>254</v>
+        <v>302</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>112</v>
+        <v>160</v>
       </c>
       <c r="C2" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="D2" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="E2" t="s">
-        <v>259</v>
+        <v>307</v>
       </c>
       <c r="F2" t="s">
-        <v>260</v>
+        <v>308</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>261</v>
+        <v>309</v>
       </c>
       <c r="C3" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="D3" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="E3" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="F3" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I3" sqref="I3"/>
+      <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>194</v>
+        <v>242</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>195</v>
+        <v>243</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>196</v>
+        <v>244</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>197</v>
+        <v>245</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>198</v>
+        <v>246</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>199</v>
+        <v>247</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>265</v>
+        <v>313</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="C2" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>267</v>
+        <v>315</v>
       </c>
       <c r="J2" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="C3" t="s">
-        <v>268</v>
+        <v>316</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>269</v>
+        <v>317</v>
       </c>
       <c r="J3" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>270</v>
+        <v>318</v>
       </c>
       <c r="C4" t="s">
-        <v>271</v>
+        <v>319</v>
       </c>
       <c r="H4" t="s">
-        <v>272</v>
+        <v>320</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>321</v>
       </c>
       <c r="J4" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>270</v>
+        <v>318</v>
       </c>
       <c r="C5" t="s">
-        <v>273</v>
+        <v>322</v>
       </c>
       <c r="H5" t="s">
-        <v>274</v>
+        <v>323</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>324</v>
       </c>
       <c r="J5" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
-        <v>270</v>
+        <v>318</v>
       </c>
       <c r="C6" t="s">
-        <v>275</v>
+        <v>325</v>
       </c>
       <c r="H6" t="s">
-        <v>276</v>
+        <v>326</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>327</v>
       </c>
       <c r="J6" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>