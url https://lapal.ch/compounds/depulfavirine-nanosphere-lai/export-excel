--- v1 (2026-08-02)
+++ v2 (2026-09-11)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Depulfavirine nanosphere LAI</t>
   </si>
   <si>
     <t>Depulfavirine; VM-1500A-LAI</t>
   </si>
   <si>
     <t>Depulfavirine</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Diphenylether Non-nucleoside reverse transcriptase Allosteric inhibitor</t>
   </si>
   <si>
     <t>Depulfavirine (VM1500A) is a second-generation allosteric non-nucleoside reverse transcriptase inhibitor (NNRTI). Its prodrug, elsulfavirine (ESV), has been authorised for the treatment of HIV-1 infection in several Eurasian countries as a once-daily oral regimen and has demonstrated favourable antiviral efficacy. Depulfavirine is currently under evaluation in Phase II/III clinical trials (NCT05204394) conducted in Russia. Pharmacokinetic studies indicate that depulfavirine exhibits a prolonged elimination half-life of approximately 5.4–7.4 days. Furthermore, crystalline or polycrystalline nanoparticle formulations (200–900 nm) have been developed for long-acting injectable delivery. In vitro studies have shown potent antiviral activity, with IC₅₀ values for VM1500A against wild-type HIV-1</t>
   </si>
@@ -563,54 +572,63 @@
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Non-smoking healthy male subjects aged 18 - 45 years (inclusive);
 2. Verified "healthy" status, based on standard clinical, laboratory, and instrumental examination methods;
 3. Body weight ≥ 50 kg and Body Mass Index in the range from 18.5 to 30.0 kg/m2;
 4. Signed the Participant Explanation Sheet and the Informed Consent Form;
 5. Consent to use an adequate method of contraception throughout the study and 3 months after its completion: a condom with spermicide substance (cream, foam or suppository).
 Exclusion Criteria:
 1. Chronic cardiovascular, bronchopulmonary, neuroendocrine, musculoskeletal or gastrointestinal diseases, as well as immunologic, hepatic, renal, or blood diseases;
 2. Laboratory abnormalities, or ECG abnormalities at Screening;
 3. Systolic arteria</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
   <si>
     <t>Once</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -748,50 +766,53 @@
     <t>Structure of 2-[4-Bromo-3-(3-chloro-5-cyanophenoxy)-2-fluorophenyl]-N-(2-chloro-4-sulfamoylphenyl)acetamide</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.viriom.com/</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Viriom Inc. is a commercial-stage biotechnology firm that focuses on creating and marketing high-efficacy, reasonably priced treatments for cancer and infectious disorders. Viriom Inc. was founded in 2009 as a spin-out of the Russian R&amp;D group ChemRar High Tech Center. Viriom was created especially to create HIV/AIDS-specific medications. It launched by licensing Hoffmann-La Roche drugs.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Snyder, A. A., Kaufman, I. L., Risener, C. J., Kirby, K. A., &amp;amp; Sarafianos, S. G. (2026). HIV-1 Reverse Transcriptase interactions with Long-acting NNRTI, Depulfavirine (VM1500A). &lt;em&gt;bioRxiv&lt;/em&gt;, 2026-04.  doi: &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.64898/2026.04.06.715899"&gt;https://doi.org/10.64898/2026.04.06.715899&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Non-nucleoside reverse transcriptase inhibitors (NNRTIs) are key components of combination antiretroviral therapy (ART) for the treatment of human immunodeficiency virus type 1 (HIV-1) infection, binding an allosteric pocket of reverse transcriptase (RT) and inhibiting viral replication. Although second-generation NNRTIs have improved potency and resistance profiles compared to first-generation NNRTIs, the continued emergence of resistant viral strains and the need for long-acting therapeutic options underscore the importance of developing next-generation compounds. Depulfavirine (VM1500A) is a potent NNRTI being developed as a long-acting formulation. Its prodrug, elsulfavirine (ESV), is approved for HIV-1 treatment in Eurasian countries as a once-daily oral regimen and has demonstrated favorable antiviral efficacy, pharmacokinetics, and tolerability in clinical studies. Here, we report the 2.4 Å crystal structure of HIV-1 RT in complex with depulfavirine, revealing an extended binding conformation within the NNRTI pocket that reaches from the back of the binding pocket to the entrance. These interactions may shed light on mechanisms of resistance to the F227C mutation, with and without V106 substitution, and Y188L. Notably, depulfavirine maintains potent inhibition of common NNRTI-resistant RT variants, including K103N and Y181C. Combination studies of ESV with antivirals from diverse inhibitor categories demonstrated additive or near-synergistic activity with islatravir (ISL), cabotegravir (CAB), lenacapavir (LEN), and tenofovir (TDF). These findings highlight the broad resistance profile and potential of the depulfavirine combination.&lt;/p&gt;</t>
   </si>
   <si>
     <t>ChEMBL</t>
   </si>
   <si>
     <t>https://www.ebi.ac.uk/chembl/explore/compound/CHEMBL4438269</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
@@ -1175,94 +1196,97 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/zN0sIiN25vB9w8hoq1OcSSdq0uhOMu0rwTQ6cHC2.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ebi.ac.uk/chembl/explore/compound/CHEMBL4438269" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1318,136 +1342,144 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="H2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I2" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>42</v>
       </c>
       <c r="M2" t="s">
         <v>43</v>
       </c>
       <c r="N2" t="s">
         <v>44</v>
       </c>
       <c r="O2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="P2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="Q2" t="s">
+        <v>47</v>
+      </c>
+      <c r="R2" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="S2" t="s">
         <v>48</v>
       </c>
       <c r="T2" t="s">
         <v>49</v>
       </c>
       <c r="U2" t="s">
         <v>50</v>
       </c>
       <c r="V2" t="s">
         <v>51</v>
       </c>
       <c r="W2" t="s">
         <v>52</v>
       </c>
       <c r="X2" t="s">
         <v>53</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="Y2" s="1" t="s">
+        <v>54</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AA2" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="AB2" t="s">
         <v>56</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="AC2" t="s">
         <v>57</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="AD2" t="s">
         <v>58</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>59</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>60</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ4"/>
   <sheetViews>
@@ -1491,559 +1523,575 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="E2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="F2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="G2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="H2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="I2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="J2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="M2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="O2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="W2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="Y2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="Z2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AA2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AD2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AE2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AF2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AK2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="AP2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ2">
         <v>438</v>
       </c>
       <c r="AR2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AS2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AU2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AW2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="AX2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AZ2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G3" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="H3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="I3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="J3" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="M3" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="O3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="X3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="Y3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AB3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AC3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AD3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AE3" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AF3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AG3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AJ3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AK3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="AP3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ3">
         <v>36</v>
       </c>
       <c r="AR3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AS3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AU3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AW3" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="AX3" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AZ3" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="C4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="E4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="F4" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G4" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="H4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="I4" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="J4" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="M4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="X4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="Y4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="AB4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="AC4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="AD4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AE4" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AF4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="AG4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AI4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="AJ4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="AP4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AQ4">
         <v>27</v>
       </c>
       <c r="AR4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AS4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="AU4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AW4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AX4" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="AY4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AZ4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>61</v>
+        <v>169</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -2054,576 +2102,602 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>194</v>
+        <v>200</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>195</v>
+        <v>201</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>196</v>
+        <v>202</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>197</v>
+        <v>203</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="C2" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
       <c r="D2" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="F2" t="s">
-        <v>205</v>
+        <v>211</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>206</v>
+        <v>212</v>
       </c>
       <c r="I2" t="s">
-        <v>207</v>
+        <v>213</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="C3" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="D3" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="F3" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="H3" s="5"/>
       <c r="I3" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="C2" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="D2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C2" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="D2" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="E2" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="F2" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E3" sqref="E3"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>61</v>
+        <v>169</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>231</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="C2" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>233</v>
+      </c>
+      <c r="H2" t="s">
+        <v>234</v>
+      </c>
+      <c r="J2" t="s">
+        <v>131</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C3" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>235</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="J3" t="s">
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>