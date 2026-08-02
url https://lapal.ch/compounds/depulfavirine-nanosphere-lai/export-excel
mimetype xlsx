--- v0 (2026-06-02)
+++ v1 (2026-08-02)
@@ -599,50 +599,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
@@ -733,53 +736,50 @@
     <t>Pending</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/zN0sIiN25vB9w8hoq1OcSSdq0uhOMu0rwTQ6cHC2.png</t>
   </si>
   <si>
     <t>Structure of 2-[4-Bromo-3-(3-chloro-5-cyanophenoxy)-2-fluorophenyl]-N-(2-chloro-4-sulfamoylphenyl)acetamide</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
-  </si>
-[...1 lines deleted...]
-    <t>Viriom Inc.</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.viriom.com/</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Viriom Inc. is a commercial-stage biotechnology firm that focuses on creating and marketing high-efficacy, reasonably priced treatments for cancer and infectious disorders. Viriom Inc. was founded in 2009 as a spin-out of the Russian R&amp;D group ChemRar High Tech Center. Viriom was created especially to create HIV/AIDS-specific medications. It launched by licensing Hoffmann-La Roche drugs.</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Snyder, A. A., Kaufman, I. L., Risener, C. J., Kirby, K. A., &amp;amp; Sarafianos, S. G. (2026). HIV-1 Reverse Transcriptase interactions with Long-acting NNRTI, Depulfavirine (VM1500A). &lt;em&gt;bioRxiv&lt;/em&gt;, 2026-04.  doi: &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.64898/2026.04.06.715899"&gt;https://doi.org/10.64898/2026.04.06.715899&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Non-nucleoside reverse transcriptase inhibitors (NNRTIs) are key components of combination antiretroviral therapy (ART) for the treatment of human immunodeficiency virus type 1 (HIV-1) infection, binding an allosteric pocket of reverse transcriptase (RT) and inhibiting viral replication. Although second-generation NNRTIs have improved potency and resistance profiles compared to first-generation NNRTIs, the continued emergence of resistant viral strains and the need for long-acting therapeutic options underscore the importance of developing next-generation compounds. Depulfavirine (VM1500A) is a potent NNRTI being developed as a long-acting formulation. Its prodrug, elsulfavirine (ESV), is approved for HIV-1 treatment in Eurasian countries as a once-daily oral regimen and has demonstrated favorable antiviral efficacy, pharmacokinetics, and tolerability in clinical studies. Here, we report the 2.4 Å crystal structure of HIV-1 RT in complex with depulfavirine, revealing an extended binding conformation within the NNRTI pocket that reaches from the back of the binding pocket to the entrance. These interactions may shed light on mechanisms of resistance to the F227C mutation, with and without V106 substitution, and Y188L. Notably, depulfavirine maintains potent inhibition of common NNRTI-resistant RT variants, including K103N and Y181C. Combination studies of ESV with antivirals from diverse inhibitor categories demonstrated additive or near-synergistic activity with islatravir (ISL), cabotegravir (CAB), lenacapavir (LEN), and tenofovir (TDF). These findings highlight the broad resistance profile and potential of the depulfavirine combination.&lt;/p&gt;</t>
   </si>
   <si>
     <t>ChEMBL</t>
   </si>
@@ -2023,79 +2023,80 @@
       <c r="E1" s="2" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R1"/>
+  <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R1"/>
+      <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>166</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>167</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>168</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>169</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>170</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>171</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2105,50 +2106,53 @@
         <v>173</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>174</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>175</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>176</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>177</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>178</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>179</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>180</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>181</v>
+      </c>
+      <c r="S1" s="2" t="s">
+        <v>182</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -2158,334 +2162,334 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D2" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F2" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="I2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="C3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D3" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="F3" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="H3" s="5"/>
       <c r="I3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>163</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C2" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D2" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>167</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>220</v>
+        <v>114</v>
       </c>
       <c r="C2" t="s">
         <v>221</v>
       </c>
       <c r="D2" t="s">
         <v>222</v>
       </c>
       <c r="E2" t="s">
         <v>223</v>
       </c>
       <c r="F2" t="s">
         <v>224</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>