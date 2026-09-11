--- v2 (2026-08-22)
+++ v3 (2026-09-11)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="508">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="507">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -1479,60 +1479,57 @@
   <si>
     <t>North Macedonia, Albania, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Sierra Leone, Sudan, Eswatini, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Indonesia, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Türkiye, Ukraine, South Africa, Mexico, Viet Nam, Philippines, World Intellectual Property Organization (WIPO), Malaysia</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Romania, Latvia, Lithuania, Slovenia, Australia, Bulgaria, Canada, Czechia, Russian Federation, Estonia, Hong Kong, Croatia, Hungary, Israel, Japan, Korea, Republic of, Norway, New Zealand, Poland, Slovakia, Taiwan, Province of China, United States of America, Singapore, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO03094920</t>
   </si>
   <si>
     <t>Dapivirine and analogues topical use to prevent HIV infection</t>
   </si>
   <si>
     <t>Composition; Use</t>
   </si>
   <si>
     <t>TIBOTEC PHARM LTD</t>
   </si>
   <si>
     <t>2023-05-13</t>
   </si>
   <si>
     <t>The invention concerns the microbicidal activity of certain pyrimidine or triazine containing non-nucleoside reverse transcriptase inhibitors. The compounds of the present invention inhibit the systemic infection of a human being with HIV, in particular, the present compounds prevent sexual HIV transmission in humans.</t>
   </si>
   <si>
-    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, Sweden, Italy, Liechtenstein, Greece, Denmark, Finland, Estonia, Hungary, Latvia, Israel, Korea, Republic of, Poland, United States of America, Singapore</t>
-[...2 lines deleted...]
-    <t>Cyprus</t>
+    <t>Germany, Israel, Korea, Republic of, Poland, United States of America, Singapore</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Mexico, South Africa, India, Indonesia, Philippines, Thailand, Viet Nam, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
-    <t>Germany, United Kingdom, Austria, Spain, Monaco, Portugal, Ireland, Bulgaria, Czechia, Slovakia, Romania, Lithuania, Slovenia, Australia, Canada, Russian Federation, Hong Kong, Croatia, Japan, Norway, New Zealand, United States of America, World Intellectual Property Organization (WIPO)</t>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Russian Federation, Hong Kong, Croatia, Japan, Norway, New Zealand, United States of America, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>The invention is concerned with pyrimidine derivatives having HIV replication inhibiting properties. The invention further relates to methods for their preparation and pharmaceutical compositions comprising them. The invention also relates to the use of said compounds in the manufacture of a medicament useful for the treatment of subjects suffering from HIV infection</t>
   </si>
   <si>
     <t>compound</t>
   </si>
   <si>
     <t>Janssen</t>
   </si>
@@ -5200,58 +5197,55 @@
       </c>
       <c r="C3" t="s">
         <v>460</v>
       </c>
       <c r="D3" t="s">
         <v>461</v>
       </c>
       <c r="E3" t="s">
         <v>462</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>463</v>
       </c>
       <c r="G3" t="s">
         <v>464</v>
       </c>
       <c r="H3" t="s">
         <v>128</v>
       </c>
       <c r="I3" t="s">
         <v>455</v>
       </c>
       <c r="K3" t="s">
         <v>465</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>466</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -5259,267 +5253,267 @@
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>436</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>439</v>
       </c>
       <c r="G1" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="H1" s="6" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>451</v>
       </c>
       <c r="C2" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="D2" t="s">
         <v>450</v>
       </c>
       <c r="E2" t="s">
+        <v>474</v>
+      </c>
+      <c r="F2" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
       <c r="H2" s="5" t="s">
         <v>453</v>
       </c>
       <c r="I2" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="C3" t="s">
         <v>464</v>
       </c>
       <c r="D3" t="s">
         <v>459</v>
       </c>
       <c r="E3" t="s">
+        <v>478</v>
+      </c>
+      <c r="F3" t="s">
         <v>479</v>
-      </c>
-[...1 lines deleted...]
-        <v>480</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>463</v>
       </c>
       <c r="I3" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>371</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
+        <v>482</v>
+      </c>
+      <c r="C2" t="s">
         <v>483</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>484</v>
-      </c>
-[...1 lines deleted...]
-        <v>485</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>420</v>
       </c>
       <c r="D1" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>487</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>489</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
+        <v>489</v>
+      </c>
+      <c r="C2" t="s">
         <v>490</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>491</v>
-      </c>
-[...1 lines deleted...]
-        <v>492</v>
       </c>
       <c r="E2" t="s">
         <v>271</v>
       </c>
       <c r="F2" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J7"/>
   <sheetViews>
@@ -5548,150 +5542,150 @@
       <c r="B1" s="2" t="s">
         <v>370</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>371</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>372</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>373</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>374</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>375</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>63</v>
       </c>
       <c r="C2" t="s">
+        <v>494</v>
+      </c>
+      <c r="I2" s="4" t="s">
         <v>495</v>
-      </c>
-[...1 lines deleted...]
-        <v>496</v>
       </c>
       <c r="J2" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>63</v>
       </c>
       <c r="C3" t="s">
+        <v>496</v>
+      </c>
+      <c r="I3" s="4" t="s">
         <v>497</v>
-      </c>
-[...1 lines deleted...]
-        <v>498</v>
       </c>
       <c r="J3" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>63</v>
       </c>
       <c r="C4" t="s">
+        <v>498</v>
+      </c>
+      <c r="I4" s="4" t="s">
         <v>499</v>
-      </c>
-[...1 lines deleted...]
-        <v>500</v>
       </c>
       <c r="J4" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
+        <v>500</v>
+      </c>
+      <c r="C5" t="s">
         <v>501</v>
       </c>
-      <c r="C5" t="s">
+      <c r="H5" t="s">
         <v>502</v>
-      </c>
-[...1 lines deleted...]
-        <v>503</v>
       </c>
       <c r="J5" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="C6" t="s">
+        <v>503</v>
+      </c>
+      <c r="H6" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>505</v>
       </c>
       <c r="J6" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="C7" t="s">
+        <v>505</v>
+      </c>
+      <c r="H7" t="s">
         <v>506</v>
-      </c>
-[...1 lines deleted...]
-        <v>507</v>
       </c>
       <c r="J7" t="s">
         <v>128</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>