--- v3 (2026-09-11)
+++ v4 (2026-10-22)
@@ -1,97 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="507">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="584">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -132,66 +143,213 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
+  </si>
+  <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Dapivirine</t>
   </si>
   <si>
     <t>DPV</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
+    <t>NNRTI (Non-Nucleoside Reverse Transcriptase Inhibitor)</t>
+  </si>
+  <si>
     <t>NNRTI</t>
+  </si>
+  <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
   </si>
   <si>
     <t>Dapivirine (DPV) is a diarylpyrimidine non-nucleoside reverse transcriptase inhibitor (NNRTI) marketed as a monthly intravaginal silicone ring for the prevention of HIV-1 infection. NNRTIs function by mechanistically binding to the HIV reverse transcriptase enzyme, thereby inhibiting viral replication. Other topical microbicide formulations of dapivirine include film and gel products that are applied directly to the rectum and/or vagina to prevent the sexual transmission of HIV. Long-acting DPV intravaginal rings are constructed from a malleable silicone elastomer matrix that releases DPV over a 28-day period. DPV intravaginal rings are self-inserted and provide women with a discreet HIV PrEP option that reduces the risk of HIV infection by 31-37% (IPM 027 &amp; ASPIRE).</t>
   </si>
   <si>
     <t>Dapivirine Vaginal Monthly Ring 25mg has received a positive opinion from European Union and it has received recommendation for its use outside EU. DVR has been approved as a HIV PrEP to reduce the risk of a woman getting infected with HIV-1 through vaginal intercourse in African countries such as South Africa, Zimbabwe, Malawi, Botswana, Zambia, Kenya, Uganda, Namibia, Rwanda, Eswatini and Lesotho. However, DVR has been rejected by United States and it is under clinical hold in United Republic of Tanzania.</t>
   </si>
   <si>
     <t>Dapivirine Vaginal Ring 25mg monthly is a non-nucleoside reverse transcriptase inhibitor that was first approved by South African Health Products Regulatory Authority (SAHPRA) followed by other African regulatory bodies. DVR is indicated for use by cisgender women as a PrEP to reduce the risk of a woman getting infected by HIV-1 during vaginal intercourse.</t>
   </si>
   <si>
     <t>Topical (Vaginal)</t>
   </si>
   <si>
     <t>Intra-vaginal ring</t>
   </si>
   <si>
     <t>DDU-4870 is a silicon elastomer product manufactured by NuSil™ Technology Inc. (Carpinteria, CA, USA). In 2016, NuSil Technology, Inc. merged with Avantor.</t>
   </si>
   <si>
     <t>The novel excipient DDU-4870 is used in the final Ring-004 product formulation. DDU-4870 is contained and packaged within food-grade certified polyethylene pails, which have no effect on excipient quality. At room temperature (25ºC) DDU-4870 is estimated to maintain chemical stability for 12 months.</t>
   </si>
   <si>
     <t>No residual solvent used</t>
   </si>
@@ -302,53 +460,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -368,873 +523,1016 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>Pharmacokinetic Study of the Dapivirine Vaginal Ring in Lactating Women</t>
   </si>
   <si>
     <t>NCT02808949</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02808949</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>International Partnership for Microbicides, Inc.</t>
   </si>
   <si>
     <t>Phase 1 PK Study of the Dapivirine Vaginal Ring in Lactating Women.</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>2015-02-01</t>
   </si>
   <si>
     <t>2018-03-12</t>
   </si>
   <si>
     <t>2016-06-22</t>
   </si>
   <si>
-    <t>2018-03-13</t>
-[...1 lines deleted...]
-  <si>
     <t>2018-03-03</t>
   </si>
   <si>
-    <t>Adults, Cisgender women</t>
-[...1 lines deleted...]
-  <si>
     <t>Adults</t>
   </si>
   <si>
-    <t>Female</t>
+    <t>Female, Cisgender female</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>Yes</t>
-  </si>
-[...1 lines deleted...]
-    <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 Women must meet all of the following criteria (by self-report, unless otherwise indicated) to be eligible for inclusion in the study:
 1. Age 18 or older at screening as verified per site SOP
 2. Per participant report, at least 6 weeks postpartum at Enrollment
 3. Willing and able to provide written informed consent to be screened for and take part in the study
 4. Willing and able to provide adequate locator information, as defined in site SOP
 5. Willing and able to communicate in spoken and written English
 6. HIV-1/2 uninfected at Screening and Enrollment, per applicable algorithm in Appendix II and willing to receive HIV test results Note: HIV-1/2 screening may be omitted at Enrollment if the time between Screening and Enrollment is \&lt; 30 days
 7. Prior to Enrollment,</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Non-randomized</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Monthly</t>
   </si>
   <si>
     <t>Non-Implantable Device</t>
   </si>
   <si>
     <t>PrEP</t>
   </si>
   <si>
     <t>IPM 035</t>
   </si>
   <si>
     <t>NCT02858024</t>
   </si>
   <si>
-    <t>https://clinicaltrials.gov/ct2/show/NCT02858024</t>
-[...17 lines deleted...]
-    <t>Drug: Dapivirine Vaginal Ring-004 and new ring inserted after menses</t>
+    <t>https://clinicaltrials.gov/study/NCT02858024</t>
+  </si>
+  <si>
+    <t>A Two-Cohort, Open-Label, Randomised, Three-Period Crossover Trial In Healthy HIV-Negative Women To Assess The Effect Of Menses And Tampon Use On The Pharmacokinetics Of Dapivirine, Delivered By Dapivirine Vaginal Ring-004, Containing 25 Mg Of Dapivirine</t>
+  </si>
+  <si>
+    <t>A Trial In Healthy HIV-Negative Women To Assess The Effect Of Menses And Tampon Use On The Pharmacokinetics Of Dapivirine, Delivered By Dapivirine Vaginal Ring-004, Containing 25 Mg Of Dapivirine</t>
+  </si>
+  <si>
+    <t>Dapivirine Vaginal Ring-004 and no tampons</t>
+  </si>
+  <si>
+    <t>Dapivirine Vaginal Ring-004 with tampons</t>
+  </si>
+  <si>
+    <t>Dapivirine Vaginal Ring-004 with no menses</t>
+  </si>
+  <si>
+    <t>Dapivirine Vaginal Ring-004 and same ring inserted after menses</t>
+  </si>
+  <si>
+    <t>Dapivirine Vaginal Ring-004 and new ring inserted after menses</t>
   </si>
   <si>
     <t>2015-01-12</t>
   </si>
   <si>
+    <t>2017-09-05</t>
+  </si>
+  <si>
     <t>2016-04-16</t>
   </si>
   <si>
-    <t>Cisgender female</t>
-[...2 lines deleted...]
-    <t>Women aged between 18 and ≤ 40 years.</t>
+    <t>Female, Cisgender female, Transgender male</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+Participants must meet all the following criteria to be eligible to enroll in the trial:
+1. Women 18 and ≤ 40 years of age who can give written informed consent;
+2. Available for all visits and consent to follow all procedures scheduled for the trial;
+3. Healthy, based on medical history, vital signs, physical examination, urinalysis (dipstick and microscopy \[if indicated\]), laboratory evaluations for genital infections (bacterial vaginosis, gonorrhoea, chlamydia, and trichomonas), and laboratory evaluations for haematology and biochemistry;
+4. HIV-negative as determined by an HIV test at screening;
+5. On a stable oral contraceptive regimen for at least three months prior to screening;
+6. Upon pelvic examination at the time of enrollment, the cervix and vagina appea</t>
   </si>
   <si>
     <t>HIV, HBV, HCV</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Cross-over assignment</t>
   </si>
   <si>
     <t>None (Open Label)</t>
   </si>
   <si>
     <t>Two consecutive 28-day intra-vaginal ring treatment periods separated by a washout period of 28 days.</t>
   </si>
   <si>
     <t>IPM 054</t>
   </si>
   <si>
     <t>NCT05416021</t>
   </si>
   <si>
-    <t>https://clinicaltrials.gov/ct2/show/NCT05416021</t>
-[...5 lines deleted...]
-    <t>Compare the relative bioavailability in plasma and vaginal fluid of the 25mg Dapivirine vaginal ring-004 and 100 mg Dapivirine vaginal ring-008 in HIV-uninfected women.</t>
+    <t>https://clinicaltrials.gov/study/NCT05416021</t>
+  </si>
+  <si>
+    <t>A Phase I, Open-Label, Randomized, Crossover Trial to Investigate the Relative Bioavailability of the 25 mg Dapivirine Vaginal Ring-004 inserted every 30 days and 100 mg Dapivirine Vaginal Ring-008 inserted for 90 days in Healthy Female Participants</t>
+  </si>
+  <si>
+    <t>Relative Bioavailability Trial of Dapivirine Ring-004 and Ring-008</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
-    <t>Drug: Dapivirine</t>
+    <t>dapivirine</t>
   </si>
   <si>
     <t>2022-08-01</t>
   </si>
   <si>
+    <t>2024-07-02</t>
+  </si>
+  <si>
     <t>2024-04-01</t>
   </si>
   <si>
-    <t>Women aged 18-45 inclusive.</t>
+    <t>2024-04-02</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+1. Assigned female sex at birth per participant report\*
+2. Age 18 through 45 years (inclusive) at Screening, verified by national identification book/card
+3. Able and willing to provide written informed consent to be screened for and enrolled in IPM 054
+4. Able and willing to provide adequate locator information for trial retention purposes and be reachable per local standard procedures, eg, by home visit or telephone, or via family or close neighbour contacts (confidentiality to be maintained)
+5. Able to complete a diary card
+6. Available for all visits and able and willing to comply with all trial procedural requirements
+7. Willing to comply with abstinence and other protocol requirements
+8. Willing to use male condoms for penile-vaginal intercourse and penile-recta</t>
   </si>
   <si>
     <t>25 mg dapivirine ring (Ring-004) for 90 days (changed every 30 days) and the 100 mg dapivirine ring (Ring-008) used continuously for 90 days.</t>
   </si>
   <si>
-    <t>MTN-036/IPM-047</t>
+    <t>MTN-036/IPM 047</t>
   </si>
   <si>
     <t>NCT03234400</t>
   </si>
   <si>
-    <t>https://clinicaltrials.gov/ct2/show/NCT03234400</t>
-[...11 lines deleted...]
-    <t>Combination Product: Dapivirine Vaginal Ring, 200 mg</t>
+    <t>https://clinicaltrials.gov/study/NCT03234400</t>
+  </si>
+  <si>
+    <t>Participants will be randomized to one of three study vaginal rings (VRs) in a 1:1:1 ratio, 25 mg, 100 mg or 200 mg VRs.</t>
+  </si>
+  <si>
+    <t>A Phase 1, Randomized Pharmacokinetics and Safety Study of Extended Duration Dapivirine Vaginal Rings</t>
+  </si>
+  <si>
+    <t>Dapivirine Vaginal Ring, 25 mg</t>
+  </si>
+  <si>
+    <t>Dapivirine Vaginal Ring, 100 mg</t>
+  </si>
+  <si>
+    <t>Dapivirine Vaginal Ring, 200 mg</t>
   </si>
   <si>
     <t>2017-12-04</t>
   </si>
   <si>
+    <t>2019-01-25</t>
+  </si>
+  <si>
     <t>2018-10-23</t>
   </si>
   <si>
     <t>2019-01-23</t>
   </si>
   <si>
+    <t>Inclusion Criteria:
+* Assigned female sex at birth Note: Participants who are female at birth, who now identify as male, will not be excluded so long as they are not on female-to-male transition therapy.
+* Age 18 through 45 years (inclusive) at Screening, verified per site SOPs
+* Able and willing to provide written informed consent to be screened for and enrolled in MTN-036/IPM 047
+* Able and willing to provide adequate locator information, as defined in site SOPs
+* Able to communicate in spoken and written English
+* Available for all visits and able and willing to comply with all study procedural requirements
+* Willing to comply with abstinence and other protocol requirements
+* Willing to use male condoms for penile-vaginal intercourse (PVI) and penile-rectal intercourse for the duration</t>
+  </si>
+  <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Single blind masking</t>
   </si>
   <si>
     <t>Single (Participant)</t>
   </si>
   <si>
     <t>Participants will insert one IVR for 13 weeks (100 mg IVR or 200 mg IVR) or one IVR (25 mg VR) to be replaced every 4 weeks for 8 weeks then worn for an additional 5 weeks for a total of 13 weeks.</t>
   </si>
   <si>
     <t>DREAM (IPM 032)</t>
   </si>
   <si>
     <t>NCT02862171</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02862171</t>
   </si>
   <si>
     <t>Phase III</t>
   </si>
   <si>
     <t>A follow-on, open label trial to assess continued safety of and adherence to the Dapivirine(25mg) vaginal ring-004 in healthy, HIV-negative women</t>
   </si>
   <si>
     <t>To Assess Continued Safety of and Adherence to the Dapivirine (25 mg) Vaginal Ring-004 in Healthy, HIV-negative Women</t>
   </si>
   <si>
     <t>South Africa, Uganda</t>
   </si>
   <si>
     <t>Dapivirine Vaginal Ring-004</t>
   </si>
   <si>
     <t>2016-07-12</t>
   </si>
   <si>
     <t>2022-10-24</t>
   </si>
   <si>
     <t>2016-08-10</t>
   </si>
   <si>
-    <t>2022-10-25</t>
-[...1 lines deleted...]
-  <si>
     <t>2019-01-11</t>
-  </si>
-[...4 lines deleted...]
-    <t>Female, Cisgender female</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 Women must meet all the following criteria to be eligible to enrol in the trial:
 1. Previously enrolled in the IPM 027 trial
 2. Available for all visits and consent to follow all procedures scheduled for the trial
 3. Using an effective method of contraception at the Enrolment Visit, and intending to use an effective contraceptive method for the duration of trial participation, unless post-menopausal with no history of menses for one year prior to screening
 4. HIV-negative as determined by the HIV algorithm applied at Screening/Pre- Enrolment
 5. Willing to refrain from participation in another research trial using drugs, vaccines, medical devices and microbicides for the duration of the IPM 032 trial
 6. Willing to provide adequate locator information for trial retentio</t>
   </si>
   <si>
     <t>Previously enrolled in the IPM 027 trial</t>
   </si>
   <si>
     <t>MTN-024/IPM031</t>
   </si>
   <si>
     <t>NCT02010593</t>
   </si>
   <si>
-    <t>https://clinicaltrials.gov/ct2/show/NCT02010593</t>
+    <t>https://clinicaltrials.gov/study/NCT02010593</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
-    <t>Evaluate the safety of the Dapivirine vaginal ring when administered once every 28 days for twelve weeks in postmenopausal women.</t>
-[...5 lines deleted...]
-    <t>Drug: Placebo Vaginal Ring</t>
+    <t>This study will evaluate the safety of the dapivirine vaginal ring when inserts once every 4 weeks in postmenopausal women over 12 weeks of product use.</t>
+  </si>
+  <si>
+    <t>Safety and Pharmacokinetics of Dapivirine Vaginal Ring in Post-menopausal Women</t>
+  </si>
+  <si>
+    <t>Dapivirine Vaginal Ring</t>
+  </si>
+  <si>
+    <t>Placebo Vaginal Ring</t>
   </si>
   <si>
     <t>2013-12-01</t>
   </si>
   <si>
+    <t>2022-11-02</t>
+  </si>
+  <si>
     <t>2015-04-01</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
-    <t>Women aged 45-65 inclusive.</t>
+    <t>Inclusion Criteria:
+1. Age 45 through 65 years (inclusive) at Screening, verified per site SOPs
+2. Per participant report, postmenopausal at Screening, defined as amenorrhoeic for the past 12 months (minimum) or at least 6 months status post-bilateral oophorectomy
+3. Follicle-stimulating hormone (FSH) level at 40 mIU/ml or higher at Screening
+4. Able and willing to provide written informed consent to be screened for and enrolled in MTN-024/IPM 031
+5. Able to communicate in spoken and written English
+6. Able and willing to comply with all study procedural requirements
+7. Willing to only use study provided and/or approved vaginal products throughout the duration of study participation.
+8. Willing to abstain from inserting study approved lubricant into the vagina for 72 hours prior to each v</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Double (Participant, Investigator)</t>
   </si>
   <si>
     <t>Rings inserted once every 28 days for twelve weeks</t>
   </si>
   <si>
-    <t>ASPIRE (MTN-020)</t>
+    <t>ASPIRE</t>
   </si>
   <si>
     <t>NCT01617096</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT01617096</t>
   </si>
   <si>
-    <t>Phase 3 Safety and Effectiveness Trial of Dapivirine Vaginal Ring for Prevention of HIV-1 in Women
-This is a double-blind, randomised, placebo-controlled study to assess the safety and efficacy of a silicone elastomer vaginal matrix ring.</t>
+    <t>This is a double-blind, randomised, placebo-controlled study to assess the safety and efficacy of a silicone elastomer vaginal matrix ring.</t>
   </si>
   <si>
     <t>Phase 3 Safety and Effectiveness Trial of Dapivirine Vaginal Ring for Prevention of HIV-1 in Women</t>
   </si>
   <si>
     <t>Zimbabwe, South Africa, Uganda, Malawi</t>
   </si>
   <si>
-    <t>Dapivirine Monthly Vaginal Ring</t>
-[...1 lines deleted...]
-  <si>
     <t>Placebo Ring</t>
   </si>
   <si>
     <t>2012-07-24</t>
   </si>
   <si>
     <t>2022-12-19</t>
   </si>
   <si>
     <t>2012-06-12</t>
   </si>
   <si>
-    <t>2022-12-21</t>
+    <t>2015-07-03</t>
   </si>
   <si>
     <t>2015-12-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Age 18 through 45 years (inclusive) at screening, verified per site SOPs; within this range, sites may restrict the upper age limit per site SOPs, to target women at high risk of HIV infection
 * Able and willing to provide written informed consent to be screened for and to take part in the study
 * Able and willing to provide adequate locator information, as defined in site SOPs
 * HIV-uninfected based on testing performed by study staff at screening and enrollment (per applicable algorithm in Appendix II)
 * Per participant report, sexually active, defined as having vaginal intercourse at least once in the 3 months prior to screening
 * Using an effective method of contraception at enrollment, and intending to use an effective method for the duration of study participat</t>
   </si>
   <si>
     <t>MTN-034</t>
   </si>
   <si>
     <t>NCT03593655</t>
   </si>
   <si>
-    <t>https://clinicaltrials.gov/ct2/show/NCT03593655</t>
+    <t>https://clinicaltrials.gov/study/NCT03593655</t>
   </si>
   <si>
     <t>National Institute of Allergy and Infectious Diseases (NIAID)</t>
   </si>
   <si>
-    <t>Evaluate the adherence and safety of a Dapivirine vaginal ring with oral emtricitabine/tenofovir disoproxil fumarate (FTC/TDF) in adolescent and young adult females.</t>
+    <t>The purpose of this study is to evaluate the safety of and adherence to a vaginal matrix ring (VR) containing dapivirine and oral emtricitabine/tenofovir disoproxil fumarate (FTC/TDF) in adolescent and young adult females.</t>
+  </si>
+  <si>
+    <t>Evaluating the Safety of and Adherence to a Vaginal Matrix Ring Containing Dapivirine and Oral Emtricitabine/Tenofovir Disoproxil Fumarate in an Adolescent and Young Adult Female Population</t>
   </si>
   <si>
     <t>South Africa, Uganda, Zimbabwe</t>
   </si>
   <si>
-    <t>Device: Dapivirine Vaginal Ring</t>
-[...2 lines deleted...]
-    <t>Drug: FTC/TDF</t>
+    <t>Dapivirine vaginal ring</t>
+  </si>
+  <si>
+    <t>FTC/TDF</t>
   </si>
   <si>
     <t>2019-01-14</t>
   </si>
   <si>
+    <t>2023-06-20</t>
+  </si>
+  <si>
     <t>2021-09-09</t>
   </si>
   <si>
-    <t>Adolescents, Adults</t>
-[...2 lines deleted...]
-    <t>Women aged 16-21 inclusive.</t>
+    <t>Children, Adults</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Age 16 through 21 years (inclusive) at Enrollment, verified per site standard operating procedures (SOPs).
+* Able and willing to provide informed consent, and if under the legal age of consent be able to provide informed assent and obtain parental or guardian permission/consent, to be screened for and to enroll in MTN-034 (as specified in site SOP).
+* Able and willing to provide adequate locator information, as defined in site SOPs.
+* Able and willing to comply with all study procedural requirements.
+* Per participant report at Screening, post-menarche.
+* HIV-uninfected based on testing performed at Screening and Enrollment (per protocol algorithms found in the study protocol).
+* Per participant report at Screening, history of at least one episode of sexual intercour</t>
   </si>
   <si>
     <t>HIV, HBV</t>
   </si>
   <si>
-    <t>HOPE (MTN-025)</t>
+    <t>MTN-025 (HOPE)</t>
   </si>
   <si>
     <t>NCT02858037</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02858037</t>
   </si>
   <si>
-    <t>HIV Open-label Prevention Extension (HOPE) to Assess the Continued Safety of and Adherence to a Monthly Vaginal Ring Containing Dapivirine in Women</t>
+    <t>HIV Open-label Prevention Extension (HOPE).</t>
   </si>
   <si>
     <t>Trial to Assess the Continued Safety of and Adherence to a Vaginal Ring Containing Dapivirine in Women</t>
   </si>
   <si>
     <t>Malawi, South Africa, Uganda, Zimbabwe</t>
   </si>
   <si>
-    <t>Dapivirine Vaginal Ring</t>
-[...1 lines deleted...]
-  <si>
     <t>2016-07-18</t>
   </si>
   <si>
     <t>2016-08-08</t>
   </si>
   <si>
     <t>2018-10-10</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Cisgender women, Non-pregnant individuals, Non-lactating individuals</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 Women must meet all of the following criteria to be eligible for inclusion in the study
 1. Previously enrolled in MTN-020 (ASPIRE)
 2. Able and willing to provide written informed consent to be screened for and to take part in the study
 3. Able and willing to provide adequate locator information, as defined in site SOPs
 4. HIV-uninfected based on testing performed by study staff at Screening and Enrollment
 5. Using an effective method of contraception at Enrollment, and intending to use an effective method for the duration of study participation; effective methods include hormonal methods (except contraceptive ring); intrauterine contraceptive device (IUCD); and sterilization (of participant, as defined in site SOPs)
 6. At Screening and Enrollment, agrees not to partic</t>
   </si>
   <si>
     <t>Previously enrolled in ASPIRE (MTN-020) trial</t>
   </si>
   <si>
     <t>Participants will receive a silicone elastomer vaginal matrix ring containing 25 mg of dapivirine to be replaced each month for a total period of 12 months of use.</t>
   </si>
   <si>
     <t>DELIVER (MTN-042)</t>
   </si>
   <si>
     <t>NCT03965923</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03965923</t>
   </si>
   <si>
-    <t>The purpose of this study is to evaluate the maternal and infant safety of the dapivirine (DPV) monthly vaginal ring (VR) and daily oral Truvada in HIV-uninfected pregnant women and their infants.</t>
+    <t>The purpose of this study is to evaluate the maternal and infant safety of the dapivirine (DPV) vaginal ring (VR) and daily oral Truvada in HIV-uninfected pregnant women and their infants.</t>
   </si>
   <si>
     <t>Randomized, Open Label Safety Trial of Dapivirine Vaginal Ring and Oral TRUVADA® Use in Pregnancy</t>
   </si>
   <si>
-    <t>Dapivirine (DPV) Monthly Vaginal Ring (VR)</t>
-[...2 lines deleted...]
-    <t>oral TDF/FTC (Truvada Tablet)</t>
+    <t>Dapivirine (DPV) Vaginal Ring (VR)</t>
+  </si>
+  <si>
+    <t>Truvada Tablet</t>
   </si>
   <si>
     <t>2020-01-09</t>
   </si>
   <si>
-    <t>2023-02-01</t>
+    <t>2025-07-24</t>
   </si>
   <si>
     <t>2019-05-29</t>
   </si>
   <si>
-    <t>2023-02-02</t>
-[...5 lines deleted...]
-    <t>Adults, Cisgender women, Pregnant individuals</t>
+    <t>2024-05-13</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Age 18 through 40 years (inclusive) at Enrollment, verified per site standard operating procedures (SOPs).
 * At Enrollment, evidence of a viable, intrauterine, singleton pregnancy with sonographic confirmation, including for gestational age assessment.
   * Note: If adequate (per judgment of Investigator of Record \[IoR\]/designee) sonographic results are not available from medical records at Screening, an ultrasound must be performed and results be available for review at Enrollment for all Cohorts. The ultrasound should be performed no later than the 36th week of gestation for Cohort 1 or the 28th week of gestation for Cohort 2.
 * At Enrollment, pregnancy within gestational age limits of the currently enrolling cohort (per the study protocol).
 * HIV-uninfected base</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
   <si>
-    <t>IPM 024</t>
+    <t>IPM024</t>
   </si>
   <si>
     <t>NCT02920827</t>
   </si>
   <si>
-    <t>https://clinicaltrials.gov/ct2/show/NCT02920827</t>
-[...2 lines deleted...]
-    <t>Evaluate the tolerability and safety of the dapivirine ring as compared to a placebo ring when inserted for four weeks in HIV-uninfected women.</t>
+    <t>https://clinicaltrials.gov/study/NCT02920827</t>
+  </si>
+  <si>
+    <t>The proposed study is a single center, double-blind placebo-controlled trial to assess the safety and tolerability of the dapivirine ring as compared to a placebo ring when inserted for 28 days in 16 healthy, HIV-negative women.</t>
+  </si>
+  <si>
+    <t>Safety and Pharmacokinetic Trial in Healthy HIV-Negative Women to Assess the Delivery of Dapivirine From a Vaginal Ring</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
-    <t>Combination Product: Dapivirine Vaginal Ring</t>
-[...2 lines deleted...]
-    <t>Combination Product: Placebo Vaginal Ring</t>
+    <t>Placebo vaginal ring</t>
   </si>
   <si>
     <t>2009-08-01</t>
   </si>
   <si>
     <t>2010-04-01</t>
   </si>
   <si>
-    <t>Women aged 18-40 years inclusive.</t>
+    <t>Inclusion Criteria:
+* were females between 18 and 40 years of age, inclusive
+* were willing and able to give written, informed consent
+* were available for all visits and consented to follow all procedures scheduled for the trial
+* were healthy, based on medical history, vital signs, physical examination, urinalysis (dipstick and microscopy), laboratory evaluations for genital infections (gonorrhea, chlamydia and trichomonas), and laboratory evaluations for hematology and biochemistry
+* were HIV-negative, as determined by an HIV test at screening
+* were willing to abstain from sexual activity for the duration of the period of ring use
+* were on a stable form of contraception, defined as a stable oral contraceptive regimen for at least two months prior to enrollment; OR a transdermal contr</t>
   </si>
   <si>
     <t>Ring used continuously for 28 days</t>
   </si>
   <si>
-    <t>Ring Study (IPM 027)</t>
+    <t>IPM 027</t>
   </si>
   <si>
     <t>NCT01539226</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT01539226</t>
   </si>
   <si>
-    <t>The Ring study was a Phase 3, double-blind, randomised, placebo-controlled study to assess the safety and efficacy of a silicone elastomer monthly vaginal matrix ring.</t>
-[...1 lines deleted...]
-  <si>
     <t>Safety and Efficacy Trial of a Dapivirine Vaginal Matrix Ring in Healthy HIV-Negative Women</t>
   </si>
   <si>
-    <t>Placebo Vaginal Ring</t>
-[...4 lines deleted...]
-  <si>
     <t>2012-03-27</t>
   </si>
   <si>
     <t>2022-09-26</t>
   </si>
   <si>
     <t>2012-02-27</t>
   </si>
   <si>
-    <t>2022-10-19</t>
-[...1 lines deleted...]
-  <si>
     <t>2016-12-13</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Cisgender women, Non-lactating individuals, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Women \&gt; 18 and \&lt; 45 years of age, at screening, who can provide informed consent;
 * Available for all visits and consent to follow all procedures scheduled for the trial;
 * Self-reported sexually active (defined as an average of at least one penetrative penile-vaginal coital act per month for the last 3 months prior to screening);
 * HIV-negative as determined by the HIV algorithm applied at screening and enrolment;
 * On a stable form of contraception as defined within section 5.4 and willing to continue on stable contraception for the duration of the clinical trial, unless post-menopausal or surgically sterilised;
 * Asymptomatic for genital infections at the time of enrolment (if a woman is diagnosed with any clinically significant curable STI, she must have initia</t>
   </si>
   <si>
     <t>MTN-023/IPM 030</t>
   </si>
   <si>
     <t>NCT02028338</t>
   </si>
   <si>
-    <t>https://clinicaltrials.gov/ct2/show/NCT02028338</t>
-[...5 lines deleted...]
-    <t>2014-07-27</t>
+    <t>https://clinicaltrials.gov/study/NCT02028338</t>
+  </si>
+  <si>
+    <t>To assess the safety of dapivirine (25 mg) administered via a silicone vaginal ring in HIV-uninfected adolescent females, when inserted once every 4 weeks during 24-week of study product use.</t>
+  </si>
+  <si>
+    <t>Study of Dapivirine Vaginal Ring (VR) in Adolescents</t>
+  </si>
+  <si>
+    <t>placebo ring</t>
+  </si>
+  <si>
+    <t>dapivirine ring</t>
+  </si>
+  <si>
+    <t>2014-06-27</t>
   </si>
   <si>
     <t>2016-07-05</t>
   </si>
   <si>
     <t>2018-06-08</t>
   </si>
   <si>
-    <t>Adolescents</t>
-[...5 lines deleted...]
-    <t>Participants aged 15-17 inclusive at enrollment.</t>
+    <t>Children</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+1. Age 15 through 17 years (inclusive) at Enrollment, verified per site SOPs
+2. Able and willing to provide written informed assent/consent and able to obtain written parental or guardian permission (as specified in site SOP) to be screened for and to enroll in MTN-023/IPM 030
+3. Able and willing to provide adequate locator information, as defined in site SOPs
+4. Able to communicate in spoken and written English
+5. Able and willing to comply with all study procedural requirements
+6. Per participant report at Screening and Enrollment, willing to abstain from inserting anything into the vagina for 72 hours prior to each follow-up visit, including abstaining from penile-vaginal intercourse. Note: In the event the vaginal ring has been expelled and requires reinsertion, re</t>
   </si>
   <si>
     <t>Quadruple-blind masking</t>
   </si>
   <si>
     <t>Quadruple (Participant, Care Provider, Investigator, Outcomes Assessor)</t>
   </si>
   <si>
     <t>25mg Dapivirine vaginal ring inserted once every 28 days for 24 weeks</t>
   </si>
   <si>
+    <t>IPM 015</t>
+  </si>
+  <si>
+    <t>NCT01071174</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT01071174</t>
+  </si>
+  <si>
+    <t>Phase I/II</t>
+  </si>
+  <si>
+    <t>This is a double-blind, randomized, placebo-controlled Phase I/II study to assess the safety of a silicone elastomer vaginal ring containing 25mg dapivirine.</t>
+  </si>
+  <si>
     <t>A Safety Study of Dapivirine Vaginal Ring in Africa</t>
   </si>
   <si>
-    <t>NCT01071174</t>
-[...10 lines deleted...]
-  <si>
     <t>Kenya, Malawi, South Africa, Tanzania, United Republic of</t>
   </si>
   <si>
     <t>Placebo</t>
   </si>
   <si>
     <t>2011-08-01</t>
   </si>
   <si>
     <t>2010-02-19</t>
   </si>
   <si>
-    <t>2011-08-02</t>
+    <t>2011-05-01</t>
   </si>
   <si>
     <t>2011-07-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Women between 18 and 40 years of age inclusive who can provide informed consent
 * Available for all visits and consent to follow all procedures scheduled for the study
 * Healthy and self-reported sexually active
 * HIV-negative
 * On a stable form of contraception and willing to continue OR have undergone surgical sterilization at least 3 months prior to enrollment
 * In the absence of the use of exogenous hormone(s), have a self-reported regular menstrual cycle defined as having a minimum of 21 days and a maximum of 35 days between menses
 * Upon pelvic/speculum examination and colposcopy at the time of enrolment, the cervix and vagina appear normal as determined by the investigator
 * Asymptomatic for genital infections at the time of enrolment
 * Willing to refrain from</t>
   </si>
   <si>
     <t>Triple-blind masking</t>
   </si>
   <si>
     <t>IPM 034</t>
   </si>
   <si>
     <t>NCT01952561</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/ct2/show/NCT01952561</t>
   </si>
   <si>
     <t>Evaluate the blood and vaginal pharmacokinetics of a 25mg Dapivirine vaginal ring worn for 1, 2, 4, 8 or 12 months.</t>
   </si>
   <si>
+    <t>Drug: Dapivirine Vaginal Ring</t>
+  </si>
+  <si>
     <t>2013-11-01</t>
   </si>
   <si>
     <t>2014-03-01</t>
   </si>
   <si>
     <t>2014-05-01</t>
   </si>
   <si>
+    <t>Cisgender female</t>
+  </si>
+  <si>
     <t>Women between 18-40 years of age.</t>
   </si>
   <si>
     <t>25mg dapivirine vaginal ring usage over a time period of 1, 2, 4, 8 or 12 months.</t>
   </si>
   <si>
     <t>IPM 009B</t>
   </si>
   <si>
     <t>NCT01337583</t>
   </si>
   <si>
-    <t>https://clinicaltrials.gov/ct2/show/NCT01337583</t>
+    <t>https://clinicaltrials.gov/study/NCT01337583</t>
   </si>
   <si>
     <t>Withdrawn</t>
   </si>
   <si>
-    <t>Evaluate the efficacy and safety of a Dapivirine vaginal matrix ring for HIV-1 PrEP in women.</t>
+    <t>This is a double-blind, randomized, placebo-controlled Phase III study to asses the safety and efficacy of a silicone elastomer vaginal ring containing 25mg of dapivirine.</t>
+  </si>
+  <si>
+    <t>A Safety and Efficacy Trial of Dapivirine Vaginal Ring in Africa</t>
   </si>
   <si>
     <t>Kenya, Malawi, South Africa</t>
   </si>
   <si>
+    <t>2012-06-08</t>
+  </si>
+  <si>
     <t>2014-07-01</t>
   </si>
   <si>
+    <t>Inclusion Criteria:
+* Women \&gt;18 and \&lt;40 years of age who can provide informed consent
+* Available for all visits and consent to follow all procedures scheduled for the trial
+* Generally healthy and self-reported sexually active (defined as an average of at least one penetrative penile vaginal coital act per month for the last 3 months prior to enrolment)
+* HIV-negative as determined by the HIV algorithm applied at screening and enrolment
+* On a stable form of contraception and willing to continue on stable contraception for the duration of the clinical trial;
+* Asymptomatic for genital infections at the time of enrolment (if a woman is diagnosed with any clinically significant treatable STI, she must have initiated treatment at least 1 week prior to enrolment and have completed the full</t>
+  </si>
+  <si>
+    <t>25mg dapivirine vaginal ring inserted every 28 days for at least 15 months</t>
+  </si>
+  <si>
+    <t>IPM 018</t>
+  </si>
+  <si>
+    <t>NCT00469768</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/ct2/show/NCT00469768</t>
+  </si>
+  <si>
+    <t>Evaluate the pharmacokinetics and safety of a 25 mg of Dapivirine intravaginal ring in HIV-uninfected women to determine the release of Dapivirine from the reservoir and matrix.</t>
+  </si>
+  <si>
+    <t>Drug: Dapivirine Reservoir Intravaginal Ring</t>
+  </si>
+  <si>
+    <t>Drug: Dapivirine Matrix Intravaginal Ring</t>
+  </si>
+  <si>
+    <t>Drug: Placebo Vaginal Ring</t>
+  </si>
+  <si>
+    <t>2007-05-01</t>
+  </si>
+  <si>
+    <t>2007-08-01</t>
+  </si>
+  <si>
+    <t>Women aged between 18-35 years.</t>
+  </si>
+  <si>
+    <t>Intravaginal ring used continuously for 28 days</t>
+  </si>
+  <si>
+    <t>IPM 013</t>
+  </si>
+  <si>
+    <t>NCT01144676</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/ct2/show/NCT01144676</t>
+  </si>
+  <si>
+    <t>Evaluate the delivery of dapivirine from matrix intravaginal rings to assess the safety in comparison to placebo intravaginal rings in HIV-uninfected sexually active women.</t>
+  </si>
+  <si>
+    <t>2010-09-01</t>
+  </si>
+  <si>
     <t>Women aged between 18-40 years.</t>
   </si>
   <si>
-    <t>25mg dapivirine vaginal ring inserted every 28 days for at least 15 months</t>
-[...46 lines deleted...]
-  <si>
     <t>Two or three intravaginal rings used over a period of 56 and 57 days for varying durations depending on experimental group</t>
   </si>
   <si>
     <t>IPM 001</t>
   </si>
   <si>
     <t>NCT00700284</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/ct2/show/NCT00700284</t>
   </si>
   <si>
     <t>Evaluate the feasibility, safety and tolerability of utilising a vaginal ring delivery system to administer TMC120 (dapivirine).</t>
   </si>
   <si>
     <t>Drug: TMC120 (Dapivirine) Vaginal Ring</t>
   </si>
   <si>
     <t>2004-10-01</t>
   </si>
   <si>
     <t>2005-01-01</t>
   </si>
   <si>
     <t>Women aged between 18-50 years.</t>
   </si>
   <si>
     <t>Weekly, Placebo intravaginal ring used for an initial one week period followed by intravaginal ring containing 120 mg of TMC120 (dapivirine) for an additional week.</t>
   </si>
   <si>
-    <t>IPM 008</t>
+    <t>IPM008, TMC120-C131</t>
   </si>
   <si>
     <t>NCT00332995</t>
   </si>
   <si>
-    <t>https://clinicaltrials.gov/ct2/show/NCT00332995</t>
-[...2 lines deleted...]
-    <t>Evaluate the systemic availability, safety and tolerability of a vaginal ring for the delivery of TMC120 (dapivirine).</t>
+    <t>https://clinicaltrials.gov/study/NCT00332995</t>
+  </si>
+  <si>
+    <t>This Phase I trial will assess the feasibility of using a vaginal ring to deliver the candidate microbicide dapivirine (TMC120) for 7 days. The study population will consist of 13 healthy, sexually abstinent women. Safety and tolerability will be assessed through clinical and laboratory assessments. Feasibility of drug delivery will be assessed by measuring dapivirine (TMC120) concentrations in vaginal fluids, vaginal and cervical epithelial tissue, and plasma.</t>
+  </si>
+  <si>
+    <t>Safety and Feasibility Study of Dapivirine (TMC120) Vaginal Ring in Belgium</t>
+  </si>
+  <si>
+    <t>dapivirine (TMC120) vaginal ring</t>
   </si>
   <si>
     <t>2005-07-01</t>
   </si>
   <si>
+    <t>2009-08-31</t>
+  </si>
+  <si>
     <t>2005-08-01</t>
   </si>
   <si>
-    <t>Women aged 18-50 years.</t>
+    <t>Inclusion Criteria:
+* Female, age 18-50 years
+* Willing and able to provide written informed consent
+* HIV-uninfected and otherwise healthy
+* Willing to abstain from sexual activity and from use of vaginal products while participating in the study
+* Currently using oral contraceptives for pregnancy prevention
+* Willing to use oral contraceptives as needed to avoid menstruation while taking part in this study
+Exclusion Criteria:
+* History of allergy to TMC120 or to the constituents of the vaginal ring
+* History of diagnosis of and/or treatment for a sexually transmitted disease within the last three months
+* History of genital tract surgery within the last month
+* Currently pregnant or breastfeeding, or within two months of last pregnancy outcome
+* Currently or within one month of partic</t>
   </si>
   <si>
     <t>Weekly, Intravaginal ring containing 120 mg of TMC120 (dapivirine) used for seven days.</t>
   </si>
   <si>
+    <t>B-PROTECTED (MTN-043)</t>
+  </si>
+  <si>
+    <t>NCT04140266</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT04140266</t>
+  </si>
+  <si>
+    <t>The purpose of this study is to evaluate the safety and drug detection of the dapivirine vaginal ring and oral Truvada in breastfeeding mother-infant pairs.</t>
+  </si>
+  <si>
+    <t>Safety and Drug Detection Study of Dapivirine Vaginal Ring and Oral TRUVADA® in Breastfeeding Mother-Infant Pairs</t>
+  </si>
+  <si>
+    <t>Dapivirine (DPV) Vaginal Ring (VR)-004</t>
+  </si>
+  <si>
+    <t>2020-09-24</t>
+  </si>
+  <si>
+    <t>2023-07-14</t>
+  </si>
+  <si>
+    <t>2019-10-25</t>
+  </si>
+  <si>
+    <t>2021-11-04</t>
+  </si>
+  <si>
+    <t>Children, Adults, Older Adults</t>
+  </si>
+  <si>
+    <t>All</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+Inclusion Criteria - Mother
+Participant mothers must meet all the following criteria to be eligible for inclusion in the study:
+* Age 18 years or older at Screening, as verified per site Standard Operating Procedures (SOPs).
+* At Enrollment, between 6 to 12 weeks postpartum (verified by birth records and/or similar supportive documentation and defined as between 42 - 84 days after delivery, inclusive).
+* By participant report at Screening and Enrollment, currently exclusively breastfeeding one infant and willing and able to continue exclusively breastfeeding that infant for the duration of their participation in the study.
+  * Note: Exclusive breastfeeding will be defined as infant nutrition solely from breast milk, as determined by 7-day recall breastfeeding histor</t>
+  </si>
+  <si>
+    <t>Oral, Topical (Vaginal)</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Pharmacokinetics of Dapivirine Transfer into Blood Plasma, Breast Milk, and Cervicovaginal Fluid of Lactating Women Using the Dapivirine Vaginal Ring</t>
   </si>
   <si>
     <t>https://doi.org/10.1128/aac.01930-18</t>
@@ -1452,84 +1750,78 @@
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO9950250</t>
   </si>
   <si>
     <t>Dapivirine compounds and analogues (Markush structure)</t>
   </si>
   <si>
     <t>JANSSEN PHARMACEUTICA NV</t>
   </si>
   <si>
     <t>2019-03-24</t>
   </si>
   <si>
     <t>The invention is concerned with pyrimidine derivatives having HIV replication inhibiting properties. The invention further relates to methods for their preparation and pharmaceutical compositions comprising them. The invention also relates to the use of said compounds in the manufacture of a medicament useful for the treatment of subjects suffering from HIV (Human Immunodeficiency Virus) infection</t>
   </si>
   <si>
     <t>MPP Search</t>
   </si>
   <si>
-    <t>Hungary</t>
-[...1 lines deleted...]
-  <si>
     <t>North Macedonia, Albania, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Sierra Leone, Sudan, Eswatini, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Indonesia, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Türkiye, Ukraine, South Africa, Mexico, Viet Nam, Philippines, World Intellectual Property Organization (WIPO), Malaysia</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Romania, Latvia, Lithuania, Slovenia, Australia, Bulgaria, Canada, Czechia, Russian Federation, Estonia, Hong Kong, Croatia, Hungary, Israel, Japan, Korea, Republic of, Norway, New Zealand, Poland, Slovakia, Taiwan, Province of China, United States of America, Singapore, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO03094920</t>
   </si>
   <si>
     <t>Dapivirine and analogues topical use to prevent HIV infection</t>
   </si>
   <si>
     <t>Composition; Use</t>
   </si>
   <si>
     <t>TIBOTEC PHARM LTD</t>
   </si>
   <si>
     <t>2023-05-13</t>
   </si>
   <si>
     <t>The invention concerns the microbicidal activity of certain pyrimidine or triazine containing non-nucleoside reverse transcriptase inhibitors. The compounds of the present invention inhibit the systemic infection of a human being with HIV, in particular, the present compounds prevent sexual HIV transmission in humans.</t>
   </si>
   <si>
-    <t>Germany, Israel, Korea, Republic of, Poland, United States of America, Singapore</t>
-[...1 lines deleted...]
-  <si>
     <t>Türkiye, North Macedonia, Albania, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Mexico, South Africa, India, Indonesia, Philippines, Thailand, Viet Nam, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
-    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Russian Federation, Hong Kong, Croatia, Japan, Norway, New Zealand, United States of America, World Intellectual Property Organization (WIPO)</t>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Romania, Latvia, Lithuania, Slovenia, Australia, Canada, Russian Federation, Hong Kong, Croatia, Israel, Japan, Korea, Republic of, Norway, New Zealand, Poland, United States of America, Singapore, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>The invention is concerned with pyrimidine derivatives having HIV replication inhibiting properties. The invention further relates to methods for their preparation and pharmaceutical compositions comprising them. The invention also relates to the use of said compounds in the manufacture of a medicament useful for the treatment of subjects suffering from HIV infection</t>
   </si>
   <si>
     <t>compound</t>
   </si>
   <si>
     <t>Janssen</t>
   </si>
@@ -1593,60 +1885,75 @@
   <si>
     <t>https://www.ema.europa.eu/en/opinion-medicine-use-outside-EU/human/dapivirine-vaginal-ring-25-mg</t>
   </si>
   <si>
     <t>WHO recommends the dapivirine vaginal ring as a new choice for HIV prevention for women</t>
   </si>
   <si>
     <t>https://www.who.int/news/item/26-01-2021-who-recommends-the-dapivirine-vaginal-ring-as-a-new-choice-for-hiv-prevention-for-women-at-substantial-risk-of-hiv-infection</t>
   </si>
   <si>
     <t>Dapivirine Vaginal Ring for HIV Prevention</t>
   </si>
   <si>
     <t>https://www.avac.org/dapivirine-vaginal-ring</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Welsh, N. R., Malcolm, R. K., Devlin, B., &amp;amp; Boyd, P. (2019). Dapivirine-releasing vaginal rings produced by plastic freeforming additive manufacturing. International Journal of Pharmaceutics. &lt;a href="https://doi.org/10.1016/j.ijpharm.2019.118725" rel="noopener noreferrer" target="_blank"&gt;https://doi.org/10.1016/j.ijpharm.2019.118725&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Here we report the first use of an additive manufacturing (AM) technique based on high pressure material jetting of molten thermoplastic for the fabrication of dapivirine (DPV) loaded vaginal rings (VRs). The VRs are compared to those produced conventionally using injection molding (IM). VRs (outer diameter 54.0 mm, cross-sectional diameter 4.0 mm) were manufactured by either injection molding or Arburg Plastic Freeforming (APF) - a proprietary droplet deposition modelling (DDM) process, using medical grade thermoplastic polyurethanes (TPUs) loaded with 10% w/w DPV. This unique DDM process was used to produce rings of 100, 50 and 10% matrix infill density. DDM printed VRs with 10% density (57-62 mg drug load) exhibited up to seven-fold increase in DPV release compared to injection molded rings containing 190-194 mg DPV. This work has shown that DDM using the APF technique can be used to manufacture drug delivery devices of varying geometries, densities and surface areas to give precise levels of control over the drug release kinetics. This work presents a new opportunity to increase the release of poorly watersoluble compounds or to achieve desired dosing levels using lower drug loadings than those required using conventional thermoplastic processing techniques.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1016/j.ijpharm.2019.118725</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Malcolm RK, Woolfson AD, Toner CF, Morrow RJ, McCullagh SD. Long-term, controlled release of the HIV microbicide TMC120 from silicone elastomer vaginal rings. J Antimicrob Chemother. 2005 Nov;56(5):954-6. &lt;/span&gt;&lt;a href="www.doi.org/10.1093/jac/dki326" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;www.doi.org/10.1093/jac/dki326&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Epub 2005 Sep 9. PMID: 16155060.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;em&gt;Objectives&lt;/em&gt;: The feasibility of providing prolonged and controlled release of the experimental non-nucleoside reverse transcriptase inhibitor TMC120 from a silicone vaginal ring in quantities sufficient to maintain a vaginal concentration offering protection against heterosexual HIV transmission was investigated.&lt;/p&gt;&lt;p&gt;&lt;em&gt;Methods&lt;/em&gt;: Core-type, silicone elastomer vaginal rings containing TMC120 were manufactured, and&amp;nbsp;&lt;em&gt;in vitro&lt;/em&gt;&amp;nbsp;release studies performed under sink conditions. The experimental release data, as determined by HPLC, were correlated with estimates of vaginal TMC120 concentrations required to inhibit HIV replication.&lt;/p&gt;&lt;p&gt;&lt;em&gt;Results&lt;/em&gt;: Continuous, zero-order release of TMC120 from core-type vaginal rings was observed&amp;nbsp;&lt;em&gt;in vitro&lt;/em&gt;&amp;nbsp;over a 71 day period, equivalent to 136 μg/day. The release rate is predicted to maintain vaginal concentrations of the antiretroviral in the range of several orders of magnitude in excess of reported HIV inhibitory concentration values.&lt;/p&gt;&lt;p&gt;&lt;em&gt;Conclusions&lt;/em&gt;: Continuous and prolonged zero-order release of TMC120 from a silicone vaginal ring device at quantities predicted to prevent HIV infection was observed.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.doi.org/10.1093/jac/dki326</t>
+  </si>
+  <si>
     <t>&lt;p&gt;Diarylaniline Derivatives as a Distinct Class of HIV-1 Non-nucleoside Reverse Transcriptase Inhibitors. Bingjie Qin, Xingkai Jiang, Hong Lu, Xingtao Tian, Florent Barbault, Li Huang, Keduo Qian, Chin-Ho Chen, Rong Huang, Shibo Jiang, Kuo-Hsiung Lee, and Lan Xie. Journal of Medicinal Chemistry,&lt;strong&gt;&amp;nbsp;&lt;/strong&gt;2010&lt;strong&gt;,&amp;nbsp;&lt;/strong&gt;&lt;em&gt;53&lt;/em&gt;&amp;nbsp;(13), 4906-4916. &lt;a href="www.doi.org/10.1021/jm1002952" rel="noopener noreferrer" target="_blank"&gt;www.doi.org/10.1021/jm1002952&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;By using structure-based drug design and isosteric replacement, diarylaniline and 1,5-diarylbenzene-1,2-diamine derivatives were synthesized and evaluated against wild type HIV-1 and drug-resistant viral strains, resulting in the discovery of diarylaniline derivatives as a distinct class of next-generation HIV-1 non-nucleoside reverse transcriptase inhibitor (NNRTI) agents. The most promising compound&amp;nbsp;&lt;strong&gt;37&lt;/strong&gt;&amp;nbsp;showed significant EC50&amp;nbsp;values of 0.003−0.032 μM against HIV-1 wild-type strains and of 0.005−0.604 μM against several drug-resistant strains. Current results also revealed important structure−activity relationship (SAR) conclusions for diarylanilines and strongly support our hypothesis that an NH2&amp;nbsp;group on the central benzene ring&amp;nbsp;&lt;em&gt;ortho&lt;/em&gt;&amp;nbsp;to the aniline moiety is crucial for interaction with K101 of the NNRTI binding site in HIV-1 RT, likely by forming H-bonds with K101. Furthermore, molecular modeling studies with molecular mechanism/general Born surface area (MM/GBSA) technology demonstrated the rationality of our hypothesis.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.doi.org/10.1021/jm1002952</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1686,51 +1993,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1978,134 +2285,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02808949" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02858024" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT05416021" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT03234400" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02862171" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02010593" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01617096" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT03593655" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02858037" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03965923" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02920827" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01539226" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02028338" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01071174" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01952561" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01337583" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT00469768" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01144676" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT00700284" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT00332995" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02808949" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02858024" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05416021" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03234400" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02862171" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02010593" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01617096" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03593655" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02858037" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03965923" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02920827" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01539226" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02028338" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01071174" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01952561" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01337583" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT00469768" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01144676" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT00700284" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00332995" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04140266" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.01930-18" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.25747" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/aid.2021.0077" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2352-3018(20)30300-3" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/apc.2022.0002" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/cid/ciy654" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002990" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12905-021-01321-5" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10461-021-03205-z" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000002260" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.25257" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/cid/ciy909" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10461-018-2261-8" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1506110" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33892693/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35344520/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33713213/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30346511/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30218318/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(20)30304-0" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10461-020-03026-6" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1602046" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1136/sextrans-2020-054718" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002244" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19991007&amp;CC=WO&amp;NR=9950250A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20031120&amp;CC=WO&amp;NR=03094920A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/AqCWMPjo4f9KNNR74OwEGFmmKTQre7VoXJ4Lrg3w.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/opinion-medicine-use-outside-EU/human/dapivirine-vaginal-ring-25-mg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/news/item/26-01-2021-who-recommends-the-dapivirine-vaginal-ring-as-a-new-choice-for-hiv-prevention-for-women-at-substantial-risk-of-hiv-infection" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.avac.org/dapivirine-vaginal-ring" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/opinion-medicine-use-outside-EU/human/dapivirine-vaginal-ring-25-mg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/news/item/26-01-2021-who-recommends-the-dapivirine-vaginal-ring-as-a-new-choice-for-hiv-prevention-for-women-at-substantial-risk-of-hiv-infection" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.avac.org/dapivirine-vaginal-ring" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ijpharm.2019.118725" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doi.org/10.1093/jac/dki326" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doi.org/10.1021/jm1002952" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2134,192 +2495,409 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
-    </row>
-    <row r="2" spans="1:36">
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="F2" t="s">
-        <v>39</v>
+        <v>89</v>
       </c>
       <c r="G2" t="s">
-        <v>40</v>
+        <v>90</v>
       </c>
       <c r="H2" t="s">
-        <v>41</v>
-[...11 lines deleted...]
-        <v>45</v>
+        <v>91</v>
+      </c>
+      <c r="J2" t="s">
+        <v>92</v>
+      </c>
+      <c r="K2" t="s">
+        <v>93</v>
+      </c>
+      <c r="L2" t="s">
+        <v>94</v>
       </c>
       <c r="Q2" t="s">
-        <v>46</v>
+        <v>95</v>
       </c>
       <c r="R2" t="s">
-        <v>47</v>
+        <v>96</v>
       </c>
       <c r="S2" t="s">
-        <v>48</v>
+        <v>97</v>
       </c>
       <c r="T2" t="s">
-        <v>49</v>
+        <v>98</v>
       </c>
       <c r="U2" t="s">
-        <v>50</v>
+        <v>99</v>
       </c>
       <c r="V2" t="s">
-        <v>51</v>
+        <v>100</v>
       </c>
       <c r="W2" t="s">
-        <v>52</v>
+        <v>101</v>
       </c>
       <c r="X2" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>102</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>103</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>104</v>
       </c>
       <c r="AA2" t="s">
-        <v>56</v>
+        <v>105</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>106</v>
       </c>
       <c r="AC2" t="s">
-        <v>57</v>
+        <v>107</v>
       </c>
       <c r="AD2" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>108</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>109</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>110</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>112</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ21"/>
+  <dimension ref="A1:AZ22"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D21" sqref="D21"/>
+      <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -2336,2609 +2914,2819 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>113</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>62</v>
+        <v>114</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>64</v>
+        <v>116</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>65</v>
+        <v>117</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>66</v>
+        <v>118</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>67</v>
+        <v>119</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>120</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>69</v>
+        <v>121</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>70</v>
+        <v>122</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>71</v>
+        <v>123</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>72</v>
+        <v>124</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>73</v>
+        <v>125</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>74</v>
+        <v>126</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>75</v>
+        <v>127</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>76</v>
+        <v>128</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>77</v>
+        <v>129</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>78</v>
+        <v>130</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>79</v>
+        <v>131</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>80</v>
+        <v>132</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>81</v>
+        <v>133</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>82</v>
+        <v>134</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>83</v>
+        <v>135</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>84</v>
+        <v>136</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>85</v>
+        <v>137</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>86</v>
+        <v>138</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>87</v>
+        <v>139</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>88</v>
+        <v>140</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>89</v>
+        <v>141</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>90</v>
+        <v>142</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>91</v>
+        <v>143</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>92</v>
+        <v>144</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>93</v>
+        <v>145</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>94</v>
+        <v>146</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>95</v>
+        <v>147</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>96</v>
+        <v>148</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>97</v>
+        <v>149</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>98</v>
+        <v>150</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>99</v>
+        <v>151</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>100</v>
+        <v>152</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>101</v>
+        <v>153</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>102</v>
+        <v>154</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>103</v>
+        <v>155</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>104</v>
+        <v>156</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>105</v>
+        <v>157</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>106</v>
+        <v>158</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>107</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>159</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>108</v>
+        <v>160</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>109</v>
+        <v>161</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>110</v>
+        <v>162</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>111</v>
+        <v>163</v>
       </c>
       <c r="C2" t="s">
-        <v>112</v>
+        <v>164</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>113</v>
+        <v>165</v>
       </c>
       <c r="E2" t="s">
-        <v>114</v>
+        <v>166</v>
       </c>
       <c r="F2" t="s">
-        <v>115</v>
+        <v>167</v>
       </c>
       <c r="G2" t="s">
-        <v>116</v>
+        <v>168</v>
       </c>
       <c r="H2" t="s">
-        <v>117</v>
+        <v>169</v>
       </c>
       <c r="I2" t="s">
-        <v>111</v>
+        <v>163</v>
       </c>
       <c r="J2" t="s">
-        <v>118</v>
+        <v>170</v>
       </c>
       <c r="M2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="X2" t="s">
-        <v>119</v>
+        <v>171</v>
       </c>
       <c r="Y2" t="s">
-        <v>120</v>
+        <v>172</v>
       </c>
       <c r="Z2" t="s">
-        <v>121</v>
+        <v>173</v>
       </c>
       <c r="AA2" t="s">
-        <v>121</v>
+        <v>173</v>
       </c>
       <c r="AB2" t="s">
-        <v>122</v>
+        <v>174</v>
       </c>
       <c r="AC2" t="s">
-        <v>123</v>
+        <v>174</v>
       </c>
       <c r="AD2" t="s">
-        <v>124</v>
+        <v>175</v>
       </c>
       <c r="AE2" t="s">
-        <v>125</v>
+        <v>176</v>
       </c>
       <c r="AF2" t="s">
-        <v>126</v>
+        <v>177</v>
       </c>
       <c r="AG2" t="s">
-        <v>127</v>
+        <v>178</v>
       </c>
       <c r="AH2" t="s">
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="AI2" t="s">
-        <v>127</v>
-[...10 lines deleted...]
-      <c r="AQ2">
+        <v>179</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>180</v>
+      </c>
+      <c r="AP2">
         <v>16</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>181</v>
+      </c>
       <c r="AR2" t="s">
-        <v>131</v>
-[...5 lines deleted...]
-        <v>133</v>
+        <v>182</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>183</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>184</v>
       </c>
       <c r="AW2" t="s">
-        <v>134</v>
+        <v>95</v>
       </c>
       <c r="AX2" t="s">
-        <v>43</v>
+        <v>185</v>
       </c>
       <c r="AY2" t="s">
-        <v>135</v>
+        <v>186</v>
       </c>
       <c r="AZ2" t="s">
-        <v>136</v>
+        <v>105</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>137</v>
+        <v>187</v>
       </c>
       <c r="C3" t="s">
-        <v>138</v>
+        <v>188</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>139</v>
+        <v>189</v>
       </c>
       <c r="E3" t="s">
-        <v>114</v>
+        <v>166</v>
       </c>
       <c r="F3" t="s">
-        <v>115</v>
+        <v>167</v>
       </c>
       <c r="G3" t="s">
-        <v>116</v>
+        <v>168</v>
+      </c>
+      <c r="H3" t="s">
+        <v>190</v>
       </c>
       <c r="I3" t="s">
-        <v>140</v>
+        <v>191</v>
       </c>
       <c r="M3" t="s">
-        <v>141</v>
+        <v>192</v>
       </c>
       <c r="O3" t="s">
-        <v>142</v>
+        <v>193</v>
       </c>
       <c r="Q3" t="s">
-        <v>143</v>
+        <v>194</v>
       </c>
       <c r="S3" t="s">
-        <v>144</v>
+        <v>195</v>
       </c>
       <c r="U3" t="s">
-        <v>145</v>
+        <v>196</v>
       </c>
       <c r="X3" t="s">
-        <v>146</v>
+        <v>197</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>198</v>
       </c>
       <c r="AB3" t="s">
-        <v>147</v>
+        <v>199</v>
       </c>
       <c r="AC3" t="s">
-        <v>147</v>
+        <v>199</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>175</v>
       </c>
       <c r="AE3" t="s">
-        <v>125</v>
+        <v>200</v>
       </c>
       <c r="AF3" t="s">
-        <v>148</v>
+        <v>177</v>
       </c>
       <c r="AG3" t="s">
-        <v>128</v>
+        <v>177</v>
       </c>
       <c r="AH3" t="s">
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="AI3" t="s">
-        <v>127</v>
-[...10 lines deleted...]
-      <c r="AQ3">
+        <v>201</v>
+      </c>
+      <c r="AL3" t="s">
+        <v>202</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>180</v>
+      </c>
+      <c r="AP3">
         <v>16</v>
       </c>
+      <c r="AQ3" t="s">
+        <v>203</v>
+      </c>
       <c r="AR3" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>204</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>183</v>
       </c>
       <c r="AU3" t="s">
-        <v>133</v>
+        <v>205</v>
       </c>
       <c r="AV3" t="s">
-        <v>153</v>
+        <v>206</v>
       </c>
       <c r="AW3" t="s">
-        <v>154</v>
+        <v>95</v>
       </c>
       <c r="AX3" t="s">
-        <v>43</v>
+        <v>185</v>
       </c>
       <c r="AY3" t="s">
-        <v>135</v>
+        <v>186</v>
       </c>
       <c r="AZ3" t="s">
-        <v>136</v>
+        <v>105</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>155</v>
+        <v>207</v>
       </c>
       <c r="C4" t="s">
-        <v>156</v>
+        <v>208</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>157</v>
+        <v>209</v>
       </c>
       <c r="E4" t="s">
-        <v>114</v>
+        <v>166</v>
       </c>
       <c r="F4" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="G4" t="s">
-        <v>116</v>
+        <v>168</v>
+      </c>
+      <c r="H4" t="s">
+        <v>210</v>
       </c>
       <c r="I4" t="s">
-        <v>159</v>
+        <v>211</v>
       </c>
       <c r="J4" t="s">
-        <v>160</v>
+        <v>212</v>
       </c>
       <c r="M4" t="s">
-        <v>161</v>
+        <v>213</v>
       </c>
       <c r="X4" t="s">
-        <v>162</v>
+        <v>214</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>215</v>
       </c>
       <c r="Z4" t="s">
-        <v>163</v>
+        <v>216</v>
       </c>
       <c r="AA4" t="s">
-        <v>163</v>
+        <v>216</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>217</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>215</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>175</v>
       </c>
       <c r="AE4" t="s">
-        <v>125</v>
+        <v>200</v>
       </c>
       <c r="AF4" t="s">
-        <v>148</v>
+        <v>177</v>
       </c>
       <c r="AG4" t="s">
-        <v>128</v>
+        <v>177</v>
       </c>
       <c r="AH4" t="s">
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="AI4" t="s">
-        <v>127</v>
-[...11 lines deleted...]
-        <v>110</v>
+        <v>218</v>
+      </c>
+      <c r="AL4" t="s">
+        <v>202</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>180</v>
+      </c>
+      <c r="AP4">
+        <v>124</v>
+      </c>
+      <c r="AQ4" t="s">
+        <v>203</v>
       </c>
       <c r="AR4" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>204</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>183</v>
       </c>
       <c r="AU4" t="s">
-        <v>133</v>
+        <v>205</v>
       </c>
       <c r="AV4" t="s">
-        <v>153</v>
+        <v>219</v>
       </c>
       <c r="AW4" t="s">
-        <v>165</v>
+        <v>95</v>
       </c>
       <c r="AX4" t="s">
-        <v>43</v>
+        <v>185</v>
       </c>
       <c r="AY4" t="s">
-        <v>135</v>
+        <v>186</v>
       </c>
       <c r="AZ4" t="s">
-        <v>136</v>
+        <v>105</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
+        <v>220</v>
+      </c>
+      <c r="C5" t="s">
+        <v>221</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="E5" t="s">
         <v>166</v>
       </c>
-      <c r="C5" t="s">
+      <c r="F5" t="s">
         <v>167</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="G5" t="s">
         <v>168</v>
       </c>
-      <c r="E5" t="s">
-[...6 lines deleted...]
-        <v>116</v>
+      <c r="H5" t="s">
+        <v>223</v>
       </c>
       <c r="I5" t="s">
-        <v>169</v>
+        <v>224</v>
       </c>
       <c r="J5" t="s">
-        <v>118</v>
+        <v>170</v>
       </c>
       <c r="M5" t="s">
-        <v>170</v>
+        <v>225</v>
       </c>
       <c r="O5" t="s">
-        <v>171</v>
+        <v>226</v>
       </c>
       <c r="Q5" t="s">
-        <v>172</v>
+        <v>227</v>
       </c>
       <c r="X5" t="s">
-        <v>173</v>
+        <v>228</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>229</v>
       </c>
       <c r="AB5" t="s">
-        <v>174</v>
+        <v>230</v>
       </c>
       <c r="AC5" t="s">
+        <v>231</v>
+      </c>
+      <c r="AD5" t="s">
         <v>175</v>
       </c>
       <c r="AE5" t="s">
-        <v>125</v>
+        <v>200</v>
       </c>
       <c r="AF5" t="s">
-        <v>148</v>
+        <v>177</v>
       </c>
       <c r="AG5" t="s">
-        <v>128</v>
+        <v>177</v>
       </c>
       <c r="AH5" t="s">
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="AI5" t="s">
-        <v>127</v>
-[...10 lines deleted...]
-      <c r="AQ5">
+        <v>232</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>180</v>
+      </c>
+      <c r="AP5">
         <v>49</v>
       </c>
+      <c r="AQ5" t="s">
+        <v>203</v>
+      </c>
       <c r="AR5" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>233</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>234</v>
       </c>
       <c r="AU5" t="s">
-        <v>177</v>
+        <v>235</v>
       </c>
       <c r="AV5" t="s">
-        <v>178</v>
+        <v>236</v>
       </c>
       <c r="AW5" t="s">
-        <v>179</v>
+        <v>95</v>
       </c>
       <c r="AX5" t="s">
-        <v>43</v>
+        <v>185</v>
       </c>
       <c r="AY5" t="s">
-        <v>135</v>
+        <v>186</v>
       </c>
       <c r="AZ5" t="s">
-        <v>136</v>
+        <v>105</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
+        <v>237</v>
+      </c>
+      <c r="C6" t="s">
+        <v>238</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="E6" t="s">
+        <v>240</v>
+      </c>
+      <c r="F6" t="s">
+        <v>167</v>
+      </c>
+      <c r="G6" t="s">
+        <v>168</v>
+      </c>
+      <c r="H6" t="s">
+        <v>241</v>
+      </c>
+      <c r="I6" t="s">
+        <v>242</v>
+      </c>
+      <c r="J6" t="s">
+        <v>243</v>
+      </c>
+      <c r="M6" t="s">
+        <v>244</v>
+      </c>
+      <c r="X6" t="s">
+        <v>245</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>246</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>247</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>247</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>248</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>175</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>200</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>177</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>177</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>178</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>249</v>
+      </c>
+      <c r="AL6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN6" t="s">
+        <v>250</v>
+      </c>
+      <c r="AO6" t="s">
         <v>180</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="4" t="s">
+      <c r="AP6">
+        <v>941</v>
+      </c>
+      <c r="AR6" t="s">
         <v>182</v>
       </c>
-      <c r="E6" t="s">
+      <c r="AT6" t="s">
         <v>183</v>
       </c>
-      <c r="F6" t="s">
-[...5 lines deleted...]
-      <c r="H6" t="s">
+      <c r="AV6" t="s">
         <v>184</v>
       </c>
-      <c r="I6" t="s">
+      <c r="AW6" t="s">
+        <v>95</v>
+      </c>
+      <c r="AX6" t="s">
         <v>185</v>
       </c>
-      <c r="J6" t="s">
+      <c r="AY6" t="s">
         <v>186</v>
       </c>
-      <c r="M6" t="s">
-[...70 lines deleted...]
-      </c>
       <c r="AZ6" t="s">
-        <v>136</v>
+        <v>105</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B7" t="s">
-        <v>197</v>
+        <v>251</v>
       </c>
       <c r="C7" t="s">
-        <v>198</v>
+        <v>252</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>199</v>
+        <v>253</v>
       </c>
       <c r="E7" t="s">
+        <v>254</v>
+      </c>
+      <c r="F7" t="s">
+        <v>167</v>
+      </c>
+      <c r="G7" t="s">
+        <v>168</v>
+      </c>
+      <c r="H7" t="s">
+        <v>255</v>
+      </c>
+      <c r="I7" t="s">
+        <v>256</v>
+      </c>
+      <c r="J7" t="s">
+        <v>170</v>
+      </c>
+      <c r="M7" t="s">
+        <v>257</v>
+      </c>
+      <c r="O7" t="s">
+        <v>258</v>
+      </c>
+      <c r="X7" t="s">
+        <v>259</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>260</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>261</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>261</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>262</v>
+      </c>
+      <c r="AE7" t="s">
         <v>200</v>
       </c>
-      <c r="F7" t="s">
-[...14 lines deleted...]
-      <c r="O7" t="s">
+      <c r="AF7" t="s">
+        <v>177</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>177</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>178</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>263</v>
+      </c>
+      <c r="AL7" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>180</v>
+      </c>
+      <c r="AP7">
+        <v>96</v>
+      </c>
+      <c r="AQ7" t="s">
         <v>203</v>
       </c>
-      <c r="X7" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="AR7" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>233</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>264</v>
       </c>
       <c r="AU7" t="s">
-        <v>208</v>
+        <v>265</v>
       </c>
       <c r="AV7" t="s">
-        <v>209</v>
+        <v>266</v>
       </c>
       <c r="AW7" t="s">
-        <v>210</v>
+        <v>95</v>
       </c>
       <c r="AX7" t="s">
-        <v>43</v>
+        <v>185</v>
       </c>
       <c r="AY7" t="s">
-        <v>135</v>
+        <v>186</v>
       </c>
       <c r="AZ7" t="s">
-        <v>136</v>
+        <v>105</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B8" t="s">
-        <v>211</v>
+        <v>267</v>
       </c>
       <c r="C8" t="s">
-        <v>212</v>
+        <v>268</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>213</v>
+        <v>269</v>
       </c>
       <c r="E8" t="s">
-        <v>183</v>
+        <v>240</v>
       </c>
       <c r="F8" t="s">
-        <v>115</v>
+        <v>167</v>
       </c>
       <c r="G8" t="s">
-        <v>116</v>
+        <v>168</v>
       </c>
       <c r="H8" t="s">
-        <v>214</v>
+        <v>270</v>
       </c>
       <c r="I8" t="s">
-        <v>215</v>
+        <v>271</v>
       </c>
       <c r="J8" t="s">
-        <v>216</v>
+        <v>272</v>
       </c>
       <c r="M8" t="s">
-        <v>217</v>
+        <v>257</v>
       </c>
       <c r="O8" t="s">
-        <v>218</v>
+        <v>273</v>
       </c>
       <c r="X8" t="s">
-        <v>219</v>
+        <v>274</v>
       </c>
       <c r="Y8" t="s">
-        <v>220</v>
+        <v>275</v>
       </c>
       <c r="Z8" t="s">
-        <v>221</v>
+        <v>276</v>
       </c>
       <c r="AA8" t="s">
-        <v>221</v>
+        <v>276</v>
       </c>
       <c r="AB8" t="s">
-        <v>222</v>
+        <v>277</v>
       </c>
       <c r="AC8" t="s">
-        <v>223</v>
+        <v>278</v>
       </c>
       <c r="AD8" t="s">
-        <v>124</v>
+        <v>175</v>
       </c>
       <c r="AE8" t="s">
-        <v>125</v>
+        <v>200</v>
       </c>
       <c r="AF8" t="s">
-        <v>126</v>
+        <v>177</v>
       </c>
       <c r="AG8" t="s">
-        <v>128</v>
+        <v>177</v>
       </c>
       <c r="AH8" t="s">
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="AI8" t="s">
-        <v>127</v>
-[...10 lines deleted...]
-      <c r="AQ8">
+        <v>279</v>
+      </c>
+      <c r="AL8" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>180</v>
+      </c>
+      <c r="AP8">
         <v>2629</v>
       </c>
+      <c r="AQ8" t="s">
+        <v>203</v>
+      </c>
       <c r="AR8" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>208</v>
+        <v>233</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>264</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>184</v>
       </c>
       <c r="AW8" t="s">
-        <v>134</v>
+        <v>95</v>
       </c>
       <c r="AX8" t="s">
-        <v>43</v>
+        <v>185</v>
       </c>
       <c r="AY8" t="s">
-        <v>135</v>
+        <v>186</v>
       </c>
       <c r="AZ8" t="s">
-        <v>136</v>
+        <v>105</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B9" t="s">
-        <v>225</v>
+        <v>280</v>
       </c>
       <c r="C9" t="s">
-        <v>226</v>
+        <v>281</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>227</v>
+        <v>282</v>
       </c>
       <c r="E9" t="s">
+        <v>254</v>
+      </c>
+      <c r="F9" t="s">
+        <v>167</v>
+      </c>
+      <c r="G9" t="s">
+        <v>283</v>
+      </c>
+      <c r="H9" t="s">
+        <v>284</v>
+      </c>
+      <c r="I9" t="s">
+        <v>285</v>
+      </c>
+      <c r="J9" t="s">
+        <v>286</v>
+      </c>
+      <c r="M9" t="s">
+        <v>287</v>
+      </c>
+      <c r="O9" t="s">
+        <v>288</v>
+      </c>
+      <c r="X9" t="s">
+        <v>289</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>290</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>291</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>291</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>292</v>
+      </c>
+      <c r="AE9" t="s">
         <v>200</v>
       </c>
-      <c r="F9" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="AF9" t="s">
-        <v>148</v>
+        <v>177</v>
       </c>
       <c r="AG9" t="s">
-        <v>128</v>
+        <v>177</v>
       </c>
       <c r="AH9" t="s">
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="AI9" t="s">
-        <v>127</v>
-[...10 lines deleted...]
-      <c r="AQ9">
+        <v>293</v>
+      </c>
+      <c r="AL9" t="s">
+        <v>294</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>180</v>
+      </c>
+      <c r="AP9">
         <v>247</v>
       </c>
+      <c r="AQ9" t="s">
+        <v>203</v>
+      </c>
       <c r="AR9" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>204</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>183</v>
       </c>
       <c r="AU9" t="s">
-        <v>133</v>
+        <v>205</v>
       </c>
       <c r="AV9" t="s">
-        <v>153</v>
+        <v>184</v>
       </c>
       <c r="AW9" t="s">
-        <v>134</v>
+        <v>95</v>
       </c>
       <c r="AX9" t="s">
-        <v>43</v>
+        <v>185</v>
       </c>
       <c r="AY9" t="s">
-        <v>135</v>
+        <v>186</v>
       </c>
       <c r="AZ9" t="s">
-        <v>136</v>
+        <v>105</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B10" t="s">
-        <v>238</v>
+        <v>295</v>
       </c>
       <c r="C10" t="s">
-        <v>239</v>
+        <v>296</v>
       </c>
       <c r="D10" s="4" t="s">
+        <v>297</v>
+      </c>
+      <c r="E10" t="s">
         <v>240</v>
       </c>
-      <c r="E10" t="s">
+      <c r="F10" t="s">
+        <v>167</v>
+      </c>
+      <c r="G10" t="s">
+        <v>168</v>
+      </c>
+      <c r="H10" t="s">
+        <v>298</v>
+      </c>
+      <c r="I10" t="s">
+        <v>299</v>
+      </c>
+      <c r="J10" t="s">
+        <v>300</v>
+      </c>
+      <c r="M10" t="s">
+        <v>257</v>
+      </c>
+      <c r="X10" t="s">
+        <v>301</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>246</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>302</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>302</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>303</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>303</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>175</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>200</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>177</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>177</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>178</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>304</v>
+      </c>
+      <c r="AL10" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN10" t="s">
+        <v>305</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>180</v>
+      </c>
+      <c r="AP10">
+        <v>1456</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>182</v>
+      </c>
+      <c r="AS10" t="s">
+        <v>306</v>
+      </c>
+      <c r="AT10" t="s">
         <v>183</v>
       </c>
-      <c r="F10" t="s">
-[...78 lines deleted...]
-        <v>133</v>
+      <c r="AV10" t="s">
+        <v>184</v>
       </c>
       <c r="AW10" t="s">
-        <v>134</v>
+        <v>95</v>
       </c>
       <c r="AX10" t="s">
-        <v>43</v>
+        <v>185</v>
       </c>
       <c r="AY10" t="s">
-        <v>135</v>
+        <v>186</v>
       </c>
       <c r="AZ10" t="s">
-        <v>136</v>
+        <v>105</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B11" t="s">
-        <v>252</v>
+        <v>307</v>
       </c>
       <c r="C11" t="s">
-        <v>253</v>
+        <v>308</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>254</v>
+        <v>309</v>
       </c>
       <c r="E11" t="s">
+        <v>240</v>
+      </c>
+      <c r="F11" t="s">
+        <v>167</v>
+      </c>
+      <c r="G11" t="s">
+        <v>283</v>
+      </c>
+      <c r="H11" t="s">
+        <v>310</v>
+      </c>
+      <c r="I11" t="s">
+        <v>311</v>
+      </c>
+      <c r="J11" t="s">
+        <v>300</v>
+      </c>
+      <c r="M11" t="s">
+        <v>312</v>
+      </c>
+      <c r="O11" t="s">
+        <v>313</v>
+      </c>
+      <c r="X11" t="s">
+        <v>314</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>315</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>316</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>316</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>317</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>317</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>175</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>200</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>178</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>177</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>178</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>318</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>180</v>
+      </c>
+      <c r="AP11">
+        <v>1104</v>
+      </c>
+      <c r="AQ11" t="s">
+        <v>203</v>
+      </c>
+      <c r="AR11" t="s">
+        <v>319</v>
+      </c>
+      <c r="AT11" t="s">
         <v>183</v>
       </c>
-      <c r="F11" t="s">
-[...75 lines deleted...]
-        <v>133</v>
+      <c r="AV11" t="s">
+        <v>184</v>
       </c>
       <c r="AW11" t="s">
-        <v>134</v>
+        <v>95</v>
       </c>
       <c r="AX11" t="s">
-        <v>43</v>
+        <v>185</v>
       </c>
       <c r="AY11" t="s">
-        <v>135</v>
+        <v>186</v>
       </c>
       <c r="AZ11" t="s">
-        <v>136</v>
+        <v>105</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B12" t="s">
-        <v>267</v>
+        <v>320</v>
       </c>
       <c r="C12" t="s">
-        <v>268</v>
+        <v>321</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>269</v>
+        <v>322</v>
       </c>
       <c r="E12" t="s">
-        <v>114</v>
+        <v>166</v>
       </c>
       <c r="F12" t="s">
-        <v>115</v>
+        <v>167</v>
       </c>
       <c r="G12" t="s">
-        <v>116</v>
+        <v>168</v>
+      </c>
+      <c r="H12" t="s">
+        <v>323</v>
       </c>
       <c r="I12" t="s">
-        <v>270</v>
+        <v>324</v>
       </c>
       <c r="J12" t="s">
-        <v>271</v>
+        <v>325</v>
       </c>
       <c r="M12" t="s">
-        <v>272</v>
+        <v>257</v>
       </c>
       <c r="O12" t="s">
-        <v>273</v>
+        <v>326</v>
       </c>
       <c r="X12" t="s">
-        <v>274</v>
+        <v>327</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>198</v>
       </c>
       <c r="AB12" t="s">
-        <v>275</v>
+        <v>328</v>
       </c>
       <c r="AC12" t="s">
-        <v>275</v>
+        <v>328</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>175</v>
       </c>
       <c r="AE12" t="s">
-        <v>125</v>
+        <v>200</v>
       </c>
       <c r="AF12" t="s">
-        <v>148</v>
+        <v>177</v>
       </c>
       <c r="AG12" t="s">
-        <v>128</v>
+        <v>177</v>
       </c>
       <c r="AH12" t="s">
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="AI12" t="s">
-        <v>127</v>
-[...10 lines deleted...]
-      <c r="AQ12">
+        <v>329</v>
+      </c>
+      <c r="AL12" t="s">
+        <v>202</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>180</v>
+      </c>
+      <c r="AP12">
         <v>16</v>
       </c>
+      <c r="AQ12" t="s">
+        <v>203</v>
+      </c>
       <c r="AR12" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>233</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>264</v>
       </c>
       <c r="AU12" t="s">
-        <v>208</v>
+        <v>265</v>
       </c>
       <c r="AV12" t="s">
-        <v>209</v>
+        <v>330</v>
       </c>
       <c r="AW12" t="s">
-        <v>277</v>
+        <v>95</v>
       </c>
       <c r="AX12" t="s">
-        <v>43</v>
+        <v>185</v>
       </c>
       <c r="AY12" t="s">
-        <v>135</v>
+        <v>186</v>
       </c>
       <c r="AZ12" t="s">
-        <v>136</v>
+        <v>105</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B13" t="s">
-        <v>278</v>
+        <v>331</v>
       </c>
       <c r="C13" t="s">
-        <v>279</v>
+        <v>332</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>280</v>
+        <v>333</v>
       </c>
       <c r="E13" t="s">
-        <v>183</v>
+        <v>240</v>
       </c>
       <c r="F13" t="s">
-        <v>115</v>
+        <v>167</v>
       </c>
       <c r="G13" t="s">
-        <v>116</v>
+        <v>168</v>
       </c>
       <c r="H13" t="s">
-        <v>281</v>
+        <v>270</v>
       </c>
       <c r="I13" t="s">
-        <v>282</v>
+        <v>334</v>
       </c>
       <c r="J13" t="s">
+        <v>243</v>
+      </c>
+      <c r="M13" t="s">
+        <v>258</v>
+      </c>
+      <c r="O13" t="s">
+        <v>225</v>
+      </c>
+      <c r="X13" t="s">
+        <v>335</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>336</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>337</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>337</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>338</v>
+      </c>
+      <c r="AC13" t="s">
+        <v>338</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>175</v>
+      </c>
+      <c r="AE13" t="s">
+        <v>200</v>
+      </c>
+      <c r="AF13" t="s">
+        <v>177</v>
+      </c>
+      <c r="AG13" t="s">
+        <v>177</v>
+      </c>
+      <c r="AH13" t="s">
+        <v>178</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>339</v>
+      </c>
+      <c r="AL13" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO13" t="s">
+        <v>180</v>
+      </c>
+      <c r="AP13">
+        <v>1959</v>
+      </c>
+      <c r="AQ13" t="s">
+        <v>203</v>
+      </c>
+      <c r="AR13" t="s">
+        <v>233</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>264</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>184</v>
+      </c>
+      <c r="AW13" t="s">
+        <v>95</v>
+      </c>
+      <c r="AX13" t="s">
+        <v>185</v>
+      </c>
+      <c r="AY13" t="s">
         <v>186</v>
       </c>
-      <c r="M13" t="s">
-[...70 lines deleted...]
-      </c>
       <c r="AZ13" t="s">
-        <v>136</v>
+        <v>105</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B14" t="s">
-        <v>292</v>
+        <v>340</v>
       </c>
       <c r="C14" t="s">
-        <v>293</v>
+        <v>341</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>294</v>
+        <v>342</v>
       </c>
       <c r="E14" t="s">
+        <v>254</v>
+      </c>
+      <c r="F14" t="s">
+        <v>167</v>
+      </c>
+      <c r="G14" t="s">
+        <v>168</v>
+      </c>
+      <c r="H14" t="s">
+        <v>343</v>
+      </c>
+      <c r="I14" t="s">
+        <v>344</v>
+      </c>
+      <c r="J14" t="s">
+        <v>170</v>
+      </c>
+      <c r="M14" t="s">
+        <v>345</v>
+      </c>
+      <c r="O14" t="s">
+        <v>346</v>
+      </c>
+      <c r="X14" t="s">
+        <v>347</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>336</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>348</v>
+      </c>
+      <c r="AC14" t="s">
+        <v>349</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>350</v>
+      </c>
+      <c r="AE14" t="s">
         <v>200</v>
       </c>
-      <c r="F14" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="AF14" t="s">
-        <v>148</v>
+        <v>177</v>
       </c>
       <c r="AG14" t="s">
-        <v>128</v>
+        <v>177</v>
       </c>
       <c r="AH14" t="s">
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="AI14" t="s">
-        <v>300</v>
-[...10 lines deleted...]
-      <c r="AQ14">
+        <v>351</v>
+      </c>
+      <c r="AL14" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO14" t="s">
+        <v>180</v>
+      </c>
+      <c r="AP14">
         <v>96</v>
       </c>
+      <c r="AQ14" t="s">
+        <v>203</v>
+      </c>
       <c r="AR14" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>233</v>
+      </c>
+      <c r="AT14" t="s">
+        <v>352</v>
       </c>
       <c r="AU14" t="s">
-        <v>302</v>
+        <v>353</v>
       </c>
       <c r="AV14" t="s">
-        <v>303</v>
+        <v>354</v>
       </c>
       <c r="AW14" t="s">
-        <v>304</v>
+        <v>95</v>
       </c>
       <c r="AX14" t="s">
-        <v>43</v>
+        <v>185</v>
       </c>
       <c r="AY14" t="s">
-        <v>135</v>
+        <v>186</v>
       </c>
       <c r="AZ14" t="s">
-        <v>136</v>
+        <v>105</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B15" t="s">
-        <v>305</v>
+        <v>355</v>
       </c>
       <c r="C15" t="s">
-        <v>306</v>
+        <v>356</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>307</v>
+        <v>357</v>
       </c>
       <c r="E15" t="s">
-        <v>308</v>
+        <v>358</v>
       </c>
       <c r="F15" t="s">
-        <v>115</v>
+        <v>167</v>
       </c>
       <c r="G15" t="s">
-        <v>116</v>
+        <v>168</v>
       </c>
       <c r="H15" t="s">
-        <v>309</v>
+        <v>359</v>
       </c>
       <c r="I15" t="s">
-        <v>305</v>
+        <v>360</v>
       </c>
       <c r="J15" t="s">
-        <v>310</v>
+        <v>361</v>
       </c>
       <c r="M15" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="O15" t="s">
-        <v>311</v>
+        <v>362</v>
       </c>
       <c r="X15" t="s">
-        <v>275</v>
+        <v>328</v>
       </c>
       <c r="Y15" t="s">
-        <v>312</v>
+        <v>363</v>
       </c>
       <c r="Z15" t="s">
-        <v>313</v>
+        <v>364</v>
       </c>
       <c r="AA15" t="s">
-        <v>313</v>
+        <v>364</v>
       </c>
       <c r="AB15" t="s">
-        <v>314</v>
+        <v>365</v>
       </c>
       <c r="AC15" t="s">
-        <v>315</v>
+        <v>366</v>
       </c>
       <c r="AD15" t="s">
-        <v>125</v>
+        <v>175</v>
       </c>
       <c r="AE15" t="s">
-        <v>125</v>
+        <v>200</v>
       </c>
       <c r="AF15" t="s">
-        <v>126</v>
+        <v>177</v>
       </c>
       <c r="AG15" t="s">
-        <v>128</v>
+        <v>177</v>
       </c>
       <c r="AH15" t="s">
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="AI15" t="s">
-        <v>127</v>
-[...10 lines deleted...]
-      <c r="AQ15">
+        <v>367</v>
+      </c>
+      <c r="AL15" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO15" t="s">
+        <v>180</v>
+      </c>
+      <c r="AP15">
         <v>280</v>
       </c>
+      <c r="AQ15" t="s">
+        <v>203</v>
+      </c>
       <c r="AR15" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>317</v>
+        <v>233</v>
+      </c>
+      <c r="AT15" t="s">
+        <v>368</v>
+      </c>
+      <c r="AV15" t="s">
+        <v>184</v>
       </c>
       <c r="AW15" t="s">
-        <v>134</v>
+        <v>95</v>
       </c>
       <c r="AX15" t="s">
-        <v>43</v>
+        <v>185</v>
       </c>
       <c r="AY15" t="s">
-        <v>135</v>
+        <v>186</v>
       </c>
       <c r="AZ15" t="s">
-        <v>136</v>
+        <v>105</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B16" t="s">
-        <v>318</v>
+        <v>369</v>
       </c>
       <c r="C16" t="s">
-        <v>319</v>
+        <v>370</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>320</v>
+        <v>371</v>
       </c>
       <c r="E16" t="s">
-        <v>114</v>
+        <v>166</v>
       </c>
       <c r="F16" t="s">
-        <v>115</v>
+        <v>167</v>
       </c>
       <c r="G16" t="s">
-        <v>116</v>
+        <v>168</v>
       </c>
       <c r="I16" t="s">
-        <v>321</v>
+        <v>372</v>
       </c>
       <c r="M16" t="s">
+        <v>373</v>
+      </c>
+      <c r="X16" t="s">
+        <v>374</v>
+      </c>
+      <c r="AB16" t="s">
+        <v>375</v>
+      </c>
+      <c r="AC16" t="s">
+        <v>376</v>
+      </c>
+      <c r="AD16" t="s">
+        <v>175</v>
+      </c>
+      <c r="AE16" t="s">
+        <v>377</v>
+      </c>
+      <c r="AF16" t="s">
+        <v>177</v>
+      </c>
+      <c r="AG16" t="s">
+        <v>177</v>
+      </c>
+      <c r="AH16" t="s">
+        <v>178</v>
+      </c>
+      <c r="AI16" t="s">
+        <v>378</v>
+      </c>
+      <c r="AL16" t="s">
         <v>202</v>
       </c>
-      <c r="X16" t="s">
-[...32 lines deleted...]
-      <c r="AQ16">
+      <c r="AO16" t="s">
+        <v>180</v>
+      </c>
+      <c r="AP16">
         <v>40</v>
       </c>
+      <c r="AQ16" t="s">
+        <v>203</v>
+      </c>
       <c r="AR16" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>233</v>
+      </c>
+      <c r="AT16" t="s">
+        <v>183</v>
       </c>
       <c r="AU16" t="s">
-        <v>133</v>
+        <v>205</v>
       </c>
       <c r="AV16" t="s">
-        <v>153</v>
+        <v>379</v>
       </c>
       <c r="AW16" t="s">
-        <v>326</v>
+        <v>95</v>
       </c>
       <c r="AX16" t="s">
-        <v>43</v>
+        <v>185</v>
       </c>
       <c r="AY16" t="s">
-        <v>135</v>
+        <v>186</v>
       </c>
       <c r="AZ16" t="s">
-        <v>136</v>
+        <v>105</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B17" t="s">
-        <v>327</v>
+        <v>380</v>
       </c>
       <c r="C17" t="s">
-        <v>328</v>
+        <v>381</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>329</v>
+        <v>382</v>
       </c>
       <c r="E17" t="s">
-        <v>183</v>
+        <v>240</v>
       </c>
       <c r="F17" t="s">
-        <v>330</v>
+        <v>383</v>
       </c>
       <c r="G17" t="s">
-        <v>116</v>
+        <v>168</v>
+      </c>
+      <c r="H17" t="s">
+        <v>384</v>
       </c>
       <c r="I17" t="s">
-        <v>331</v>
+        <v>385</v>
       </c>
       <c r="J17" t="s">
-        <v>332</v>
+        <v>386</v>
       </c>
       <c r="M17" t="s">
-        <v>202</v>
+        <v>86</v>
       </c>
       <c r="O17" t="s">
+        <v>362</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>86</v>
+      </c>
+      <c r="X17" t="s">
+        <v>366</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>387</v>
+      </c>
+      <c r="Z17" t="s">
+        <v>388</v>
+      </c>
+      <c r="AA17" t="s">
+        <v>388</v>
+      </c>
+      <c r="AB17" t="s">
+        <v>388</v>
+      </c>
+      <c r="AC17" t="s">
+        <v>388</v>
+      </c>
+      <c r="AD17" t="s">
+        <v>175</v>
+      </c>
+      <c r="AE17" t="s">
+        <v>200</v>
+      </c>
+      <c r="AF17" t="s">
+        <v>177</v>
+      </c>
+      <c r="AG17" t="s">
+        <v>177</v>
+      </c>
+      <c r="AH17" t="s">
+        <v>178</v>
+      </c>
+      <c r="AI17" t="s">
+        <v>389</v>
+      </c>
+      <c r="AL17" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO17" t="s">
+        <v>180</v>
+      </c>
+      <c r="AQ17" t="s">
         <v>203</v>
       </c>
-      <c r="X17" t="s">
-[...31 lines deleted...]
-      </c>
       <c r="AR17" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>233</v>
+      </c>
+      <c r="AT17" t="s">
+        <v>264</v>
       </c>
       <c r="AU17" t="s">
-        <v>208</v>
+        <v>265</v>
       </c>
       <c r="AV17" t="s">
-        <v>209</v>
+        <v>390</v>
       </c>
       <c r="AW17" t="s">
-        <v>335</v>
+        <v>95</v>
       </c>
       <c r="AX17" t="s">
-        <v>43</v>
+        <v>185</v>
       </c>
       <c r="AY17" t="s">
-        <v>135</v>
+        <v>186</v>
       </c>
       <c r="AZ17" t="s">
-        <v>136</v>
+        <v>105</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B18" t="s">
-        <v>336</v>
+        <v>391</v>
       </c>
       <c r="C18" t="s">
-        <v>337</v>
+        <v>392</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>338</v>
+        <v>393</v>
       </c>
       <c r="E18" t="s">
-        <v>114</v>
+        <v>166</v>
       </c>
       <c r="F18" t="s">
-        <v>115</v>
+        <v>167</v>
       </c>
       <c r="G18" t="s">
-        <v>116</v>
+        <v>168</v>
       </c>
       <c r="I18" t="s">
-        <v>339</v>
+        <v>394</v>
       </c>
       <c r="J18" t="s">
-        <v>271</v>
+        <v>325</v>
       </c>
       <c r="M18" t="s">
-        <v>340</v>
+        <v>395</v>
       </c>
       <c r="O18" t="s">
-        <v>341</v>
+        <v>396</v>
       </c>
       <c r="Q18" t="s">
+        <v>397</v>
+      </c>
+      <c r="X18" t="s">
+        <v>398</v>
+      </c>
+      <c r="AB18" t="s">
+        <v>399</v>
+      </c>
+      <c r="AC18" t="s">
+        <v>399</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>175</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>377</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>177</v>
+      </c>
+      <c r="AG18" t="s">
+        <v>177</v>
+      </c>
+      <c r="AH18" t="s">
+        <v>178</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>400</v>
+      </c>
+      <c r="AL18" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO18" t="s">
+        <v>180</v>
+      </c>
+      <c r="AP18">
+        <v>24</v>
+      </c>
+      <c r="AQ18" t="s">
         <v>203</v>
       </c>
-      <c r="X18" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="AR18" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>233</v>
+      </c>
+      <c r="AT18" t="s">
+        <v>264</v>
       </c>
       <c r="AU18" t="s">
-        <v>208</v>
+        <v>265</v>
       </c>
       <c r="AV18" t="s">
-        <v>209</v>
+        <v>401</v>
       </c>
       <c r="AW18" t="s">
-        <v>345</v>
+        <v>95</v>
       </c>
       <c r="AX18" t="s">
-        <v>43</v>
+        <v>185</v>
       </c>
       <c r="AY18" t="s">
-        <v>135</v>
+        <v>186</v>
       </c>
       <c r="AZ18" t="s">
-        <v>136</v>
+        <v>105</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B19" t="s">
-        <v>346</v>
+        <v>402</v>
       </c>
       <c r="C19" t="s">
-        <v>347</v>
+        <v>403</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>348</v>
+        <v>404</v>
       </c>
       <c r="E19" t="s">
-        <v>114</v>
+        <v>166</v>
       </c>
       <c r="F19" t="s">
-        <v>115</v>
+        <v>167</v>
       </c>
       <c r="G19" t="s">
-        <v>116</v>
+        <v>168</v>
       </c>
       <c r="I19" t="s">
-        <v>349</v>
+        <v>405</v>
       </c>
       <c r="J19" t="s">
-        <v>271</v>
+        <v>325</v>
       </c>
       <c r="M19" t="s">
+        <v>373</v>
+      </c>
+      <c r="O19" t="s">
+        <v>397</v>
+      </c>
+      <c r="X19" t="s">
+        <v>328</v>
+      </c>
+      <c r="AB19" t="s">
+        <v>406</v>
+      </c>
+      <c r="AC19" t="s">
+        <v>406</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>175</v>
+      </c>
+      <c r="AE19" t="s">
+        <v>377</v>
+      </c>
+      <c r="AF19" t="s">
+        <v>177</v>
+      </c>
+      <c r="AG19" t="s">
+        <v>177</v>
+      </c>
+      <c r="AH19" t="s">
+        <v>178</v>
+      </c>
+      <c r="AI19" t="s">
+        <v>407</v>
+      </c>
+      <c r="AL19" t="s">
         <v>202</v>
       </c>
-      <c r="O19" t="s">
+      <c r="AO19" t="s">
+        <v>180</v>
+      </c>
+      <c r="AP19">
+        <v>45</v>
+      </c>
+      <c r="AQ19" t="s">
         <v>203</v>
       </c>
-      <c r="X19" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="AR19" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>233</v>
+      </c>
+      <c r="AT19" t="s">
+        <v>264</v>
       </c>
       <c r="AU19" t="s">
-        <v>208</v>
+        <v>265</v>
       </c>
       <c r="AV19" t="s">
-        <v>209</v>
+        <v>408</v>
       </c>
       <c r="AW19" t="s">
-        <v>351</v>
+        <v>95</v>
       </c>
       <c r="AX19" t="s">
-        <v>43</v>
+        <v>185</v>
       </c>
       <c r="AY19" t="s">
-        <v>135</v>
+        <v>186</v>
       </c>
       <c r="AZ19" t="s">
-        <v>136</v>
+        <v>105</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B20" t="s">
-        <v>352</v>
+        <v>409</v>
       </c>
       <c r="C20" t="s">
-        <v>353</v>
+        <v>410</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>354</v>
+        <v>411</v>
       </c>
       <c r="E20" t="s">
-        <v>114</v>
+        <v>166</v>
       </c>
       <c r="F20" t="s">
-        <v>115</v>
+        <v>167</v>
       </c>
       <c r="G20" t="s">
-        <v>116</v>
+        <v>168</v>
       </c>
       <c r="I20" t="s">
-        <v>355</v>
+        <v>412</v>
       </c>
       <c r="J20" t="s">
-        <v>271</v>
+        <v>325</v>
       </c>
       <c r="M20" t="s">
-        <v>356</v>
+        <v>413</v>
       </c>
       <c r="O20" t="s">
-        <v>203</v>
+        <v>397</v>
       </c>
       <c r="X20" t="s">
-        <v>357</v>
+        <v>414</v>
       </c>
       <c r="AB20" t="s">
-        <v>358</v>
+        <v>415</v>
       </c>
       <c r="AC20" t="s">
-        <v>358</v>
+        <v>415</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>175</v>
       </c>
       <c r="AE20" t="s">
-        <v>125</v>
+        <v>377</v>
       </c>
       <c r="AF20" t="s">
-        <v>148</v>
+        <v>177</v>
       </c>
       <c r="AG20" t="s">
-        <v>128</v>
+        <v>177</v>
       </c>
       <c r="AH20" t="s">
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="AI20" t="s">
-        <v>127</v>
-[...10 lines deleted...]
-      <c r="AQ20">
+        <v>416</v>
+      </c>
+      <c r="AL20" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO20" t="s">
+        <v>180</v>
+      </c>
+      <c r="AP20">
         <v>12</v>
       </c>
+      <c r="AQ20" t="s">
+        <v>181</v>
+      </c>
       <c r="AR20" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>204</v>
+      </c>
+      <c r="AT20" t="s">
+        <v>183</v>
       </c>
       <c r="AU20" t="s">
-        <v>133</v>
+        <v>205</v>
       </c>
       <c r="AV20" t="s">
-        <v>153</v>
+        <v>417</v>
       </c>
       <c r="AW20" t="s">
-        <v>360</v>
+        <v>95</v>
       </c>
       <c r="AX20" t="s">
-        <v>43</v>
+        <v>185</v>
       </c>
       <c r="AY20" t="s">
-        <v>135</v>
+        <v>186</v>
       </c>
       <c r="AZ20" t="s">
-        <v>136</v>
+        <v>105</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B21" t="s">
-        <v>361</v>
+        <v>418</v>
       </c>
       <c r="C21" t="s">
-        <v>362</v>
+        <v>419</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>363</v>
+        <v>420</v>
       </c>
       <c r="E21" t="s">
-        <v>114</v>
+        <v>166</v>
       </c>
       <c r="F21" t="s">
-        <v>115</v>
+        <v>167</v>
       </c>
       <c r="G21" t="s">
-        <v>116</v>
+        <v>168</v>
+      </c>
+      <c r="H21" t="s">
+        <v>421</v>
       </c>
       <c r="I21" t="s">
-        <v>364</v>
+        <v>422</v>
       </c>
       <c r="J21" t="s">
-        <v>271</v>
+        <v>325</v>
       </c>
       <c r="M21" t="s">
-        <v>356</v>
+        <v>423</v>
       </c>
       <c r="X21" t="s">
-        <v>365</v>
+        <v>424</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>425</v>
       </c>
       <c r="AB21" t="s">
-        <v>366</v>
+        <v>426</v>
       </c>
       <c r="AC21" t="s">
-        <v>366</v>
+        <v>426</v>
+      </c>
+      <c r="AD21" t="s">
+        <v>175</v>
       </c>
       <c r="AE21" t="s">
-        <v>125</v>
+        <v>200</v>
       </c>
       <c r="AF21" t="s">
-        <v>148</v>
+        <v>177</v>
       </c>
       <c r="AG21" t="s">
-        <v>128</v>
+        <v>177</v>
       </c>
       <c r="AH21" t="s">
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="AI21" t="s">
-        <v>127</v>
-[...10 lines deleted...]
-      <c r="AQ21">
+        <v>427</v>
+      </c>
+      <c r="AL21" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO21" t="s">
+        <v>180</v>
+      </c>
+      <c r="AP21">
         <v>13</v>
       </c>
+      <c r="AQ21" t="s">
+        <v>203</v>
+      </c>
       <c r="AR21" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>208</v>
+        <v>233</v>
+      </c>
+      <c r="AT21" t="s">
+        <v>264</v>
+      </c>
+      <c r="AV21" t="s">
+        <v>428</v>
       </c>
       <c r="AW21" t="s">
-        <v>368</v>
+        <v>95</v>
       </c>
       <c r="AX21" t="s">
-        <v>43</v>
+        <v>185</v>
       </c>
       <c r="AY21" t="s">
-        <v>135</v>
+        <v>186</v>
       </c>
       <c r="AZ21" t="s">
-        <v>136</v>
+        <v>105</v>
+      </c>
+    </row>
+    <row r="22" spans="1:52">
+      <c r="A22" t="s">
+        <v>86</v>
+      </c>
+      <c r="B22" t="s">
+        <v>429</v>
+      </c>
+      <c r="C22" t="s">
+        <v>430</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>431</v>
+      </c>
+      <c r="E22" t="s">
+        <v>240</v>
+      </c>
+      <c r="F22" t="s">
+        <v>167</v>
+      </c>
+      <c r="G22" t="s">
+        <v>283</v>
+      </c>
+      <c r="H22" t="s">
+        <v>432</v>
+      </c>
+      <c r="I22" t="s">
+        <v>433</v>
+      </c>
+      <c r="J22" t="s">
+        <v>300</v>
+      </c>
+      <c r="M22" t="s">
+        <v>434</v>
+      </c>
+      <c r="O22" t="s">
+        <v>313</v>
+      </c>
+      <c r="X22" t="s">
+        <v>435</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>436</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>437</v>
+      </c>
+      <c r="AA22" t="s">
+        <v>437</v>
+      </c>
+      <c r="AB22" t="s">
+        <v>438</v>
+      </c>
+      <c r="AC22" t="s">
+        <v>438</v>
+      </c>
+      <c r="AD22" t="s">
+        <v>439</v>
+      </c>
+      <c r="AE22" t="s">
+        <v>440</v>
+      </c>
+      <c r="AF22" t="s">
+        <v>177</v>
+      </c>
+      <c r="AG22" t="s">
+        <v>178</v>
+      </c>
+      <c r="AH22" t="s">
+        <v>178</v>
+      </c>
+      <c r="AI22" t="s">
+        <v>441</v>
+      </c>
+      <c r="AL22" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO22" t="s">
+        <v>180</v>
+      </c>
+      <c r="AP22">
+        <v>394</v>
+      </c>
+      <c r="AQ22" t="s">
+        <v>203</v>
+      </c>
+      <c r="AR22" t="s">
+        <v>233</v>
+      </c>
+      <c r="AT22" t="s">
+        <v>183</v>
+      </c>
+      <c r="AV22" t="s">
+        <v>184</v>
+      </c>
+      <c r="AW22" t="s">
+        <v>442</v>
+      </c>
+      <c r="AX22" t="s">
+        <v>185</v>
+      </c>
+      <c r="AY22" t="s">
+        <v>186</v>
+      </c>
+      <c r="AZ22" t="s">
+        <v>105</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I25" sqref="I25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>369</v>
+        <v>443</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>370</v>
+        <v>444</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>371</v>
+        <v>445</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>372</v>
+        <v>446</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>373</v>
+        <v>447</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>374</v>
+        <v>448</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>375</v>
+        <v>449</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>112</v>
+        <v>164</v>
       </c>
       <c r="B2" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="C2" t="s">
-        <v>376</v>
+        <v>450</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>377</v>
+        <v>451</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>167</v>
+        <v>221</v>
       </c>
       <c r="B3" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="C3" t="s">
-        <v>378</v>
+        <v>452</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>379</v>
+        <v>453</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>167</v>
+        <v>221</v>
       </c>
       <c r="B4" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="C4" t="s">
-        <v>380</v>
+        <v>454</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>381</v>
+        <v>455</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>181</v>
+        <v>238</v>
       </c>
       <c r="B5" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="C5" t="s">
-        <v>382</v>
+        <v>456</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>383</v>
+        <v>457</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>198</v>
+        <v>252</v>
       </c>
       <c r="B6" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="C6" t="s">
-        <v>384</v>
+        <v>458</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>385</v>
+        <v>459</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>198</v>
+        <v>252</v>
       </c>
       <c r="B7" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="C7" t="s">
-        <v>386</v>
+        <v>460</v>
       </c>
       <c r="I7" s="4" t="s">
-        <v>387</v>
+        <v>461</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>212</v>
+        <v>268</v>
       </c>
       <c r="B8" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="C8" t="s">
-        <v>388</v>
+        <v>462</v>
       </c>
       <c r="I8" s="4" t="s">
-        <v>389</v>
+        <v>463</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>212</v>
+        <v>268</v>
       </c>
       <c r="B9" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="C9" t="s">
-        <v>390</v>
+        <v>464</v>
       </c>
       <c r="I9" s="4" t="s">
-        <v>391</v>
+        <v>465</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>212</v>
+        <v>268</v>
       </c>
       <c r="B10" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="C10" t="s">
-        <v>392</v>
+        <v>466</v>
       </c>
       <c r="I10" s="4" t="s">
-        <v>393</v>
+        <v>467</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>212</v>
+        <v>268</v>
       </c>
       <c r="B11" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="C11" t="s">
-        <v>394</v>
+        <v>468</v>
       </c>
       <c r="I11" s="4" t="s">
-        <v>395</v>
+        <v>469</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>212</v>
+        <v>268</v>
       </c>
       <c r="B12" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="C12" t="s">
-        <v>396</v>
+        <v>470</v>
       </c>
       <c r="I12" s="4" t="s">
-        <v>397</v>
+        <v>471</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>212</v>
+        <v>268</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="C13" t="s">
-        <v>398</v>
+        <v>472</v>
       </c>
       <c r="I13" s="4" t="s">
-        <v>399</v>
+        <v>473</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>212</v>
+        <v>268</v>
       </c>
       <c r="B14" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="C14" t="s">
-        <v>400</v>
+        <v>474</v>
       </c>
       <c r="I14" s="4" t="s">
-        <v>401</v>
+        <v>475</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>212</v>
+        <v>268</v>
       </c>
       <c r="B15" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="C15" t="s">
-        <v>402</v>
+        <v>476</v>
       </c>
       <c r="I15" s="4" t="s">
-        <v>403</v>
+        <v>477</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>212</v>
+        <v>268</v>
       </c>
       <c r="B16" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="C16" t="s">
-        <v>390</v>
+        <v>464</v>
       </c>
       <c r="I16" s="4" t="s">
-        <v>404</v>
+        <v>478</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>212</v>
+        <v>268</v>
       </c>
       <c r="B17" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="C17" t="s">
-        <v>388</v>
+        <v>462</v>
       </c>
       <c r="I17" s="4" t="s">
-        <v>405</v>
+        <v>479</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>212</v>
+        <v>268</v>
       </c>
       <c r="B18" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="C18" t="s">
-        <v>392</v>
+        <v>466</v>
       </c>
       <c r="I18" s="4" t="s">
-        <v>406</v>
+        <v>480</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>212</v>
+        <v>268</v>
       </c>
       <c r="B19" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="C19" t="s">
-        <v>398</v>
+        <v>472</v>
       </c>
       <c r="I19" s="4" t="s">
-        <v>407</v>
+        <v>481</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>212</v>
+        <v>268</v>
       </c>
       <c r="B20" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="C20" t="s">
-        <v>400</v>
+        <v>474</v>
       </c>
       <c r="I20" s="4" t="s">
-        <v>408</v>
+        <v>482</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>239</v>
+        <v>296</v>
       </c>
       <c r="B21" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="C21" t="s">
-        <v>409</v>
+        <v>483</v>
       </c>
       <c r="I21" s="4" t="s">
-        <v>410</v>
+        <v>484</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>239</v>
+        <v>296</v>
       </c>
       <c r="B22" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="C22" t="s">
-        <v>411</v>
+        <v>485</v>
       </c>
       <c r="I22" s="4" t="s">
-        <v>412</v>
+        <v>486</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>279</v>
+        <v>332</v>
       </c>
       <c r="B23" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="C23" t="s">
-        <v>413</v>
+        <v>487</v>
       </c>
       <c r="I23" s="4" t="s">
-        <v>414</v>
+        <v>488</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>279</v>
+        <v>332</v>
       </c>
       <c r="B24" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="C24" t="s">
-        <v>415</v>
+        <v>489</v>
       </c>
       <c r="I24" s="4" t="s">
-        <v>416</v>
+        <v>490</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>293</v>
+        <v>341</v>
       </c>
       <c r="B25" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="C25" t="s">
-        <v>417</v>
+        <v>491</v>
       </c>
       <c r="I25" s="4" t="s">
-        <v>418</v>
+        <v>492</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="I8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="I9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="I10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="I11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="I12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="I13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="I14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="I15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="I16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="I17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="I18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="I19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="I20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="I21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="I22" r:id="rId_hyperlink_21"/>
@@ -4975,769 +5763,773 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>113</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>419</v>
+        <v>493</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>420</v>
+        <v>494</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>421</v>
+        <v>495</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>422</v>
+        <v>496</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>423</v>
+        <v>497</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>424</v>
+        <v>498</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>425</v>
+        <v>499</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>426</v>
+        <v>500</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>427</v>
+        <v>501</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>428</v>
+        <v>502</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>429</v>
+        <v>503</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>430</v>
+        <v>504</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>431</v>
+        <v>505</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>432</v>
+        <v>506</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>433</v>
+        <v>507</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>434</v>
+        <v>508</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>435</v>
+        <v>509</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>113</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>436</v>
+        <v>510</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>437</v>
+        <v>511</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>438</v>
+        <v>512</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>439</v>
+        <v>513</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>440</v>
+        <v>514</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>441</v>
+        <v>515</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>442</v>
+        <v>516</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>443</v>
+        <v>517</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>444</v>
+        <v>518</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>445</v>
+        <v>519</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>446</v>
+        <v>520</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>447</v>
+        <v>521</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>448</v>
+        <v>522</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>449</v>
+        <v>523</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>450</v>
+        <v>524</v>
       </c>
       <c r="C2" t="s">
-        <v>451</v>
+        <v>525</v>
       </c>
       <c r="D2" t="s">
-        <v>61</v>
+        <v>113</v>
       </c>
       <c r="E2" t="s">
-        <v>452</v>
+        <v>526</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>453</v>
+        <v>527</v>
       </c>
       <c r="G2" t="s">
-        <v>454</v>
+        <v>528</v>
       </c>
       <c r="H2" t="s">
-        <v>128</v>
+        <v>177</v>
       </c>
       <c r="I2" t="s">
-        <v>455</v>
-[...5 lines deleted...]
-        <v>456</v>
+        <v>529</v>
       </c>
       <c r="N2" t="s">
-        <v>457</v>
+        <v>530</v>
       </c>
       <c r="O2" t="s">
-        <v>458</v>
+        <v>531</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>459</v>
+        <v>532</v>
       </c>
       <c r="C3" t="s">
-        <v>460</v>
+        <v>533</v>
       </c>
       <c r="D3" t="s">
-        <v>461</v>
+        <v>534</v>
       </c>
       <c r="E3" t="s">
-        <v>462</v>
+        <v>535</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>463</v>
+        <v>536</v>
       </c>
       <c r="G3" t="s">
-        <v>464</v>
+        <v>537</v>
       </c>
       <c r="H3" t="s">
-        <v>128</v>
+        <v>177</v>
       </c>
       <c r="I3" t="s">
-        <v>455</v>
-[...2 lines deleted...]
-        <v>465</v>
+        <v>529</v>
       </c>
       <c r="N3" t="s">
-        <v>466</v>
+        <v>538</v>
       </c>
       <c r="O3" t="s">
-        <v>467</v>
+        <v>539</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>113</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>468</v>
+        <v>540</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>469</v>
+        <v>541</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>436</v>
+        <v>510</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>470</v>
+        <v>542</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>439</v>
+        <v>513</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>471</v>
+        <v>543</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>472</v>
+        <v>544</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>117</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>451</v>
+        <v>525</v>
       </c>
       <c r="C2" t="s">
-        <v>473</v>
+        <v>545</v>
       </c>
       <c r="D2" t="s">
-        <v>450</v>
+        <v>524</v>
       </c>
       <c r="E2" t="s">
-        <v>474</v>
+        <v>546</v>
       </c>
       <c r="F2" t="s">
-        <v>475</v>
+        <v>547</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>453</v>
+        <v>527</v>
       </c>
       <c r="I2" t="s">
-        <v>476</v>
+        <v>548</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>477</v>
+        <v>549</v>
       </c>
       <c r="C3" t="s">
-        <v>464</v>
+        <v>537</v>
       </c>
       <c r="D3" t="s">
-        <v>459</v>
+        <v>532</v>
       </c>
       <c r="E3" t="s">
-        <v>478</v>
+        <v>550</v>
       </c>
       <c r="F3" t="s">
-        <v>479</v>
+        <v>551</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>463</v>
+        <v>536</v>
       </c>
       <c r="I3" t="s">
-        <v>476</v>
+        <v>548</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>113</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>480</v>
+        <v>552</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>371</v>
+        <v>445</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>481</v>
+        <v>553</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>482</v>
+        <v>554</v>
       </c>
       <c r="C2" t="s">
-        <v>483</v>
+        <v>555</v>
       </c>
       <c r="D2" t="s">
-        <v>484</v>
+        <v>556</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>113</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>485</v>
+        <v>557</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>420</v>
+        <v>494</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>486</v>
+        <v>558</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>487</v>
+        <v>559</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>488</v>
+        <v>560</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>489</v>
+        <v>561</v>
       </c>
       <c r="C2" t="s">
-        <v>490</v>
+        <v>562</v>
       </c>
       <c r="D2" t="s">
-        <v>491</v>
+        <v>563</v>
       </c>
       <c r="E2" t="s">
-        <v>271</v>
+        <v>325</v>
       </c>
       <c r="F2" t="s">
-        <v>492</v>
+        <v>564</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I4" sqref="I4"/>
+      <selection activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>113</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>370</v>
+        <v>444</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>371</v>
+        <v>445</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>372</v>
+        <v>446</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>373</v>
+        <v>447</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>374</v>
+        <v>448</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>375</v>
+        <v>449</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>493</v>
+        <v>565</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="C2" t="s">
-        <v>494</v>
+        <v>566</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>495</v>
+        <v>567</v>
       </c>
       <c r="J2" t="s">
-        <v>128</v>
+        <v>177</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="C3" t="s">
-        <v>496</v>
+        <v>568</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>497</v>
+        <v>569</v>
       </c>
       <c r="J3" t="s">
-        <v>128</v>
+        <v>177</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>63</v>
+        <v>115</v>
       </c>
       <c r="C4" t="s">
-        <v>498</v>
+        <v>570</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>499</v>
+        <v>571</v>
       </c>
       <c r="J4" t="s">
-        <v>128</v>
+        <v>177</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>500</v>
+        <v>572</v>
       </c>
       <c r="C5" t="s">
-        <v>501</v>
+        <v>573</v>
       </c>
       <c r="H5" t="s">
-        <v>502</v>
+        <v>574</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>575</v>
       </c>
       <c r="J5" t="s">
-        <v>128</v>
+        <v>177</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
-        <v>500</v>
+        <v>572</v>
       </c>
       <c r="C6" t="s">
-        <v>503</v>
+        <v>576</v>
       </c>
       <c r="H6" t="s">
-        <v>504</v>
+        <v>577</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>578</v>
       </c>
       <c r="J6" t="s">
-        <v>128</v>
+        <v>177</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B7" t="s">
-        <v>500</v>
+        <v>572</v>
       </c>
       <c r="C7" t="s">
-        <v>505</v>
+        <v>579</v>
       </c>
       <c r="H7" t="s">
-        <v>506</v>
+        <v>580</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>581</v>
       </c>
       <c r="J7" t="s">
-        <v>128</v>
+        <v>177</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>