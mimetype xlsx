--- v0 (2026-04-25)
+++ v1 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="461">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="463">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -1188,50 +1188,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
@@ -1281,138 +1284,141 @@
   <si>
     <t>JANSSEN PHARMACEUTICA NV</t>
   </si>
   <si>
     <t>2019-03-24</t>
   </si>
   <si>
     <t>The invention is concerned with pyrimidine derivatives having HIV replication inhibiting properties. The invention further relates to methods for their preparation and pharmaceutical compositions comprising them. The invention also relates to the use of said compounds in the manufacture of a medicament useful for the treatment of subjects suffering from HIV (Human Immunodeficiency Virus) infection</t>
   </si>
   <si>
     <t>MPP Search</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
     <t>North Macedonia, Albania, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Sierra Leone, Sudan, Eswatini, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Indonesia, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Türkiye, Ukraine, South Africa, Mexico, Viet Nam, Philippines, World Intellectual Property Organization (WIPO), Malaysia</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Romania, Latvia, Lithuania, Slovenia, Australia, Bulgaria, Canada, Czechia, Russian Federation, Estonia, Hong Kong, Croatia, Hungary, Israel, Japan, Korea, Republic of, Norway, New Zealand, Poland, Slovakia, Taiwan, Province of China, United States of America, Singapore, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO03094920</t>
   </si>
   <si>
+    <t>Dapivirine and analogues topical use to prevent HIV infection</t>
+  </si>
+  <si>
+    <t>Composition; Use</t>
+  </si>
+  <si>
+    <t>TIBOTEC PHARM LTD</t>
+  </si>
+  <si>
+    <t>2023-05-13</t>
+  </si>
+  <si>
+    <t>The invention concerns the microbicidal activity of certain pyrimidine or triazine containing non-nucleoside reverse transcriptase inhibitors. The compounds of the present invention inhibit the systemic infection of a human being with HIV, in particular, the present compounds prevent sexual HIV transmission in humans.</t>
+  </si>
+  <si>
+    <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, Sweden, Italy, Liechtenstein, Greece, Denmark, Finland, Estonia, Hungary, Latvia, Israel, Korea, Republic of, Poland, United States of America, Singapore</t>
+  </si>
+  <si>
+    <t>Cyprus</t>
+  </si>
+  <si>
+    <t>Türkiye, North Macedonia, Albania, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Mexico, South Africa, India, Indonesia, Philippines, Thailand, Viet Nam, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, World Intellectual Property Organization (WIPO)</t>
+  </si>
+  <si>
+    <t>Germany, United Kingdom, Austria, Spain, Monaco, Portugal, Ireland, Bulgaria, Czechia, Slovakia, Romania, Lithuania, Slovenia, Australia, Canada, Russian Federation, Hong Kong, Croatia, Japan, Norway, New Zealand, United States of America, World Intellectual Property Organization (WIPO)</t>
+  </si>
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>Brief description</t>
+  </si>
+  <si>
+    <t>Category</t>
+  </si>
+  <si>
+    <t>Exclusivity</t>
+  </si>
+  <si>
+    <t>Expiration date</t>
+  </si>
+  <si>
+    <t>The invention is concerned with pyrimidine derivatives having HIV replication inhibiting properties. The invention further relates to methods for their preparation and pharmaceutical compositions comprising them. The invention also relates to the use of said compounds in the manufacture of a medicament useful for the treatment of subjects suffering from HIV infection</t>
+  </si>
+  <si>
+    <t>compound</t>
+  </si>
+  <si>
+    <t>Janssen</t>
+  </si>
+  <si>
+    <t>Expired</t>
+  </si>
+  <si>
     <t>Dapivirine and analogues topical use for the prevention of HIV infection</t>
   </si>
   <si>
-    <t>Composition; Use</t>
-[...49 lines deleted...]
-  <si>
     <t>Composition ; Use</t>
   </si>
   <si>
     <t>Tibotec</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/AqCWMPjo4f9KNNR74OwEGFmmKTQre7VoXJ4Lrg3w.png</t>
   </si>
   <si>
     <t>Dapivirine Chemical Structure</t>
   </si>
   <si>
     <t>Sourced from Drugbank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Janssen Pharmaceuticals</t>
+    <t>Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.janssen.com</t>
   </si>
   <si>
     <t>Janssen Pharmaceuticals is a subsidiary company of Johnson &amp; Johnson headquartered in Beerse, Belgium. They focus on manufacturing and developing pharmaceutical products for use in areas such as, Immunology, Infectious Diseases &amp; Vaccines, Pulmonary Hypertension, Cardiovascular &amp; Metabolism, Oncology, and Neuroscience.</t>
   </si>
   <si>
     <t>Dapivirine Vaginal Ring 25 mg: Opinion on medicine for use outside EU</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/opinion-medicine-use-outside-EU/human/dapivirine-vaginal-ring-25-mg</t>
   </si>
   <si>
     <t>WHO recommends the dapivirine vaginal ring as a new choice for HIV prevention for women</t>
   </si>
   <si>
     <t>https://www.who.int/news/item/26-01-2021-who-recommends-the-dapivirine-vaginal-ring-as-a-new-choice-for-hiv-prevention-for-women-at-substantial-risk-of-hiv-infection</t>
   </si>
   <si>
     <t>Dapivirine Vaginal Ring for HIV Prevention</t>
   </si>
@@ -4554,79 +4560,80 @@
     <hyperlink ref="E17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="E18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="E19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="E20" r:id="rId_hyperlink_19"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R1"/>
+  <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R1"/>
+      <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>375</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>376</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>377</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>378</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>379</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>380</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -4636,50 +4643,53 @@
         <v>382</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>383</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>384</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>385</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>386</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>387</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>388</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>389</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>390</v>
+      </c>
+      <c r="S1" s="2" t="s">
+        <v>391</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O3"/>
   <sheetViews>
@@ -4689,172 +4699,172 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="C2" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="D2" t="s">
         <v>58</v>
       </c>
       <c r="E2" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="G2" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="H2" t="s">
         <v>121</v>
       </c>
       <c r="I2" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="K2" t="s">
         <v>115</v>
       </c>
       <c r="M2" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="N2" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="O2" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="C3" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="D3" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="E3" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="G3" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="H3" t="s">
         <v>121</v>
       </c>
       <c r="I3" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="K3" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="M3" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="N3" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="O3" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
@@ -4862,267 +4872,267 @@
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
+        <v>407</v>
+      </c>
+      <c r="C2" t="s">
+        <v>430</v>
+      </c>
+      <c r="D2" t="s">
         <v>406</v>
       </c>
-      <c r="C2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E2" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="F2" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="I2" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
+        <v>434</v>
+      </c>
+      <c r="C3" t="s">
+        <v>420</v>
+      </c>
+      <c r="D3" t="s">
         <v>415</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
+        <v>435</v>
+      </c>
+      <c r="F3" t="s">
+        <v>436</v>
+      </c>
+      <c r="H3" s="5" t="s">
         <v>419</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3" t="s">
+      <c r="I3" t="s">
         <v>433</v>
-      </c>
-[...7 lines deleted...]
-        <v>432</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>334</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C2" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="D2" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>376</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="C2" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="D2" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="E2" t="s">
         <v>242</v>
       </c>
       <c r="F2" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E26"/>
   <sheetViews>
@@ -5142,124 +5152,124 @@
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>335</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>334</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>336</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>60</v>
       </c>
       <c r="C2" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>60</v>
       </c>
       <c r="C3" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>60</v>
       </c>
       <c r="C4" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="C5" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="D5" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="C6" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="D6" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="C7" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="D7" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>60</v>
       </c>
       <c r="C8" t="s">
         <v>337</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>60</v>
       </c>
       <c r="C9" t="s">
         <v>339</v>