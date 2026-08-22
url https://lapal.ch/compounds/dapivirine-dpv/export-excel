--- v1 (2026-07-13)
+++ v2 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="463">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="508">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Dapivirine</t>
   </si>
   <si>
     <t>DPV</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>NNRTI</t>
   </si>
   <si>
     <t>Dapivirine (DPV) is a diarylpyrimidine non-nucleoside reverse transcriptase inhibitor (NNRTI) marketed as a monthly intravaginal silicone ring for the prevention of HIV-1 infection. NNRTIs function by mechanistically binding to the HIV reverse transcriptase enzyme, thereby inhibiting viral replication. Other topical microbicide formulations of dapivirine include film and gel products that are applied directly to the rectum and/or vagina to prevent the sexual transmission of HIV. Long-acting DPV intravaginal rings are constructed from a malleable silicone elastomer matrix that releases DPV over a 28-day period. DPV intravaginal rings are self-inserted and provide women with a discreet HIV PrEP option that reduces the risk of HIV infection by 31-37% (IPM 027 &amp; ASPIRE).</t>
   </si>
   <si>
     <t>Dapivirine Vaginal Monthly Ring 25mg has received a positive opinion from European Union and it has received recommendation for its use outside EU. DVR has been approved as a HIV PrEP to reduce the risk of a woman getting infected with HIV-1 through vaginal intercourse in African countries such as South Africa, Zimbabwe, Malawi, Botswana, Zambia, Kenya, Uganda, Namibia, Rwanda, Eswatini and Lesotho. However, DVR has been rejected by United States and it is under clinical hold in United Republic of Tanzania.</t>
   </si>
@@ -359,186 +368,211 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
-    <t>MTN-029/IPM 039</t>
+    <t>Pharmacokinetic Study of the Dapivirine Vaginal Ring in Lactating Women</t>
   </si>
   <si>
     <t>NCT02808949</t>
   </si>
   <si>
-    <t>https://clinicaltrials.gov/ct2/show/NCT02808949</t>
+    <t>https://clinicaltrials.gov/study/NCT02808949</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>International Partnership for Microbicides, Inc.</t>
   </si>
   <si>
-    <t>Evaluate the pharmacokinetic profile of the Dapivirine vaginal ring in lactating women.</t>
+    <t>Phase 1 PK Study of the Dapivirine Vaginal Ring in Lactating Women.</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
+    <t>2015-02-01</t>
+  </si>
+  <si>
+    <t>2018-03-12</t>
+  </si>
+  <si>
+    <t>2016-06-22</t>
+  </si>
+  <si>
+    <t>2018-03-13</t>
+  </si>
+  <si>
+    <t>2018-03-03</t>
+  </si>
+  <si>
+    <t>Adults, Cisgender women</t>
+  </si>
+  <si>
+    <t>Adults</t>
+  </si>
+  <si>
+    <t>Female</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+Women must meet all of the following criteria (by self-report, unless otherwise indicated) to be eligible for inclusion in the study:
+1. Age 18 or older at screening as verified per site SOP
+2. Per participant report, at least 6 weeks postpartum at Enrollment
+3. Willing and able to provide written informed consent to be screened for and take part in the study
+4. Willing and able to provide adequate locator information, as defined in site SOP
+5. Willing and able to communicate in spoken and written English
+6. HIV-1/2 uninfected at Screening and Enrollment, per applicable algorithm in Appendix II and willing to receive HIV test results Note: HIV-1/2 screening may be omitted at Enrollment if the time between Screening and Enrollment is \&lt; 30 days
+7. Prior to Enrollment,</t>
+  </si>
+  <si>
+    <t>Interventional (clinical trial)</t>
+  </si>
+  <si>
+    <t>Non-randomized</t>
+  </si>
+  <si>
+    <t>Single group assignment</t>
+  </si>
+  <si>
+    <t>Open label</t>
+  </si>
+  <si>
+    <t>Monthly</t>
+  </si>
+  <si>
+    <t>Non-Implantable Device</t>
+  </si>
+  <si>
+    <t>PrEP</t>
+  </si>
+  <si>
+    <t>IPM 035</t>
+  </si>
+  <si>
+    <t>NCT02858024</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/ct2/show/NCT02858024</t>
+  </si>
+  <si>
+    <t>Evaluate the effects of tampon use and menses on the pharmacokinetics of Dapivirine vaginal ring-004 in HIV-uninfected women.</t>
+  </si>
+  <si>
+    <t>Drug: Dapivirine Vaginal Ring-004 and no tampons</t>
+  </si>
+  <si>
+    <t>Drug: Dapivirine Vaginal Ring-004 with tampons</t>
+  </si>
+  <si>
+    <t>Drug: Dapivirine Vaginal Ring-004 with no menses</t>
+  </si>
+  <si>
+    <t>Drug: Dapivirine Vaginal Ring-004 and same ring inserted after menses</t>
+  </si>
+  <si>
+    <t>Drug: Dapivirine Vaginal Ring-004 and new ring inserted after menses</t>
+  </si>
+  <si>
+    <t>2015-01-12</t>
+  </si>
+  <si>
+    <t>2016-04-16</t>
+  </si>
+  <si>
+    <t>Cisgender female</t>
+  </si>
+  <si>
+    <t>Women aged between 18 and ≤ 40 years.</t>
+  </si>
+  <si>
+    <t>HIV, HBV, HCV</t>
+  </si>
+  <si>
+    <t>Randomized</t>
+  </si>
+  <si>
+    <t>Cross-over assignment</t>
+  </si>
+  <si>
+    <t>None (Open Label)</t>
+  </si>
+  <si>
+    <t>Two consecutive 28-day intra-vaginal ring treatment periods separated by a washout period of 28 days.</t>
+  </si>
+  <si>
+    <t>IPM 054</t>
+  </si>
+  <si>
+    <t>NCT05416021</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/ct2/show/NCT05416021</t>
+  </si>
+  <si>
+    <t>Active, not recruiting</t>
+  </si>
+  <si>
+    <t>Compare the relative bioavailability in plasma and vaginal fluid of the 25mg Dapivirine vaginal ring-004 and 100 mg Dapivirine vaginal ring-008 in HIV-uninfected women.</t>
+  </si>
+  <si>
+    <t>South Africa</t>
+  </si>
+  <si>
     <t>Drug: Dapivirine</t>
   </si>
   <si>
-    <t>2015-02-01</t>
-[...107 lines deleted...]
-  <si>
     <t>2022-08-01</t>
   </si>
   <si>
     <t>2024-04-01</t>
   </si>
   <si>
     <t>Women aged 18-45 inclusive.</t>
   </si>
   <si>
     <t>25 mg dapivirine ring (Ring-004) for 90 days (changed every 30 days) and the 100 mg dapivirine ring (Ring-008) used continuously for 90 days.</t>
   </si>
   <si>
     <t>MTN-036/IPM-047</t>
   </si>
   <si>
     <t>NCT03234400</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/ct2/show/NCT03234400</t>
   </si>
   <si>
     <t>Evaluate the safety and pharmacokinetics of extended duration Dapivirine vaginal rings.</t>
   </si>
   <si>
     <t>Combination Product: Dapivirine Vaginal Ring, 25 mg</t>
@@ -549,380 +583,505 @@
   <si>
     <t>Combination Product: Dapivirine Vaginal Ring, 200 mg</t>
   </si>
   <si>
     <t>2017-12-04</t>
   </si>
   <si>
     <t>2018-10-23</t>
   </si>
   <si>
     <t>2019-01-23</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Single blind masking</t>
   </si>
   <si>
     <t>Single (Participant)</t>
   </si>
   <si>
     <t>Participants will insert one IVR for 13 weeks (100 mg IVR or 200 mg IVR) or one IVR (25 mg VR) to be replaced every 4 weeks for 8 weeks then worn for an additional 5 weeks for a total of 13 weeks.</t>
   </si>
   <si>
-    <t>DREAM</t>
+    <t>DREAM (IPM 032)</t>
   </si>
   <si>
     <t>NCT02862171</t>
   </si>
   <si>
-    <t>https://clinicaltrials.gov/ct2/show/NCT02862171</t>
+    <t>https://clinicaltrials.gov/study/NCT02862171</t>
   </si>
   <si>
     <t>Phase III</t>
   </si>
   <si>
-    <t>A follow-on, open label trial to assess patient adherence and continued safety of the 25mg Dapivirine vaginal ring-004 in HIV-negative women.</t>
+    <t>A follow-on, open label trial to assess continued safety of and adherence to the Dapivirine(25mg) vaginal ring-004 in healthy, HIV-negative women</t>
+  </si>
+  <si>
+    <t>To Assess Continued Safety of and Adherence to the Dapivirine (25 mg) Vaginal Ring-004 in Healthy, HIV-negative Women</t>
   </si>
   <si>
     <t>South Africa, Uganda</t>
   </si>
   <si>
-    <t>Drug: Dapivirine Vaginal Ring-004</t>
+    <t>Dapivirine Vaginal Ring-004</t>
   </si>
   <si>
     <t>2016-07-12</t>
   </si>
   <si>
+    <t>2022-10-24</t>
+  </si>
+  <si>
+    <t>2016-08-10</t>
+  </si>
+  <si>
+    <t>2022-10-25</t>
+  </si>
+  <si>
     <t>2019-01-11</t>
   </si>
   <si>
-    <t>Participants are required to be previously enrolled in the IPM 027 trial.</t>
-[...2 lines deleted...]
-    <t>Monthly</t>
+    <t>Non-lactating individuals, Non-pregnant individuals, Cisgender women</t>
+  </si>
+  <si>
+    <t>Female, Cisgender female</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+Women must meet all the following criteria to be eligible to enrol in the trial:
+1. Previously enrolled in the IPM 027 trial
+2. Available for all visits and consent to follow all procedures scheduled for the trial
+3. Using an effective method of contraception at the Enrolment Visit, and intending to use an effective contraceptive method for the duration of trial participation, unless post-menopausal with no history of menses for one year prior to screening
+4. HIV-negative as determined by the HIV algorithm applied at Screening/Pre- Enrolment
+5. Willing to refrain from participation in another research trial using drugs, vaccines, medical devices and microbicides for the duration of the IPM 032 trial
+6. Willing to provide adequate locator information for trial retentio</t>
+  </si>
+  <si>
+    <t>Previously enrolled in the IPM 027 trial</t>
   </si>
   <si>
     <t>MTN-024/IPM031</t>
   </si>
   <si>
     <t>NCT02010593</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/ct2/show/NCT02010593</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>Evaluate the safety of the Dapivirine vaginal ring when administered once every 28 days for twelve weeks in postmenopausal women.</t>
   </si>
   <si>
     <t>Drug: Dapivirine Vaginal Ring</t>
   </si>
   <si>
     <t>Drug: Placebo Vaginal Ring</t>
   </si>
   <si>
     <t>2013-12-01</t>
   </si>
   <si>
     <t>2015-04-01</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>Women aged 45-65 inclusive.</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Double (Participant, Investigator)</t>
   </si>
   <si>
     <t>Rings inserted once every 28 days for twelve weeks</t>
   </si>
   <si>
-    <t>ASPIRE</t>
+    <t>ASPIRE (MTN-020)</t>
   </si>
   <si>
     <t>NCT01617096</t>
   </si>
   <si>
-    <t>https://clinicaltrials.gov/ct2/show/NCT01617096</t>
-[...2 lines deleted...]
-    <t>Evaluate the effectiveness and safety of the Dapivirine vaginal ring in preventing HIV-1 infection in women at high risk of acquiring HIV-1.</t>
+    <t>https://clinicaltrials.gov/study/NCT01617096</t>
+  </si>
+  <si>
+    <t>Phase 3 Safety and Effectiveness Trial of Dapivirine Vaginal Ring for Prevention of HIV-1 in Women
+This is a double-blind, randomised, placebo-controlled study to assess the safety and efficacy of a silicone elastomer vaginal matrix ring.</t>
+  </si>
+  <si>
+    <t>Phase 3 Safety and Effectiveness Trial of Dapivirine Vaginal Ring for Prevention of HIV-1 in Women</t>
+  </si>
+  <si>
+    <t>Zimbabwe, South Africa, Uganda, Malawi</t>
+  </si>
+  <si>
+    <t>Dapivirine Monthly Vaginal Ring</t>
+  </si>
+  <si>
+    <t>Placebo Ring</t>
+  </si>
+  <si>
+    <t>2012-07-24</t>
+  </si>
+  <si>
+    <t>2022-12-19</t>
+  </si>
+  <si>
+    <t>2012-06-12</t>
+  </si>
+  <si>
+    <t>2022-12-21</t>
+  </si>
+  <si>
+    <t>2015-12-01</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Age 18 through 45 years (inclusive) at screening, verified per site SOPs; within this range, sites may restrict the upper age limit per site SOPs, to target women at high risk of HIV infection
+* Able and willing to provide written informed consent to be screened for and to take part in the study
+* Able and willing to provide adequate locator information, as defined in site SOPs
+* HIV-uninfected based on testing performed by study staff at screening and enrollment (per applicable algorithm in Appendix II)
+* Per participant report, sexually active, defined as having vaginal intercourse at least once in the 3 months prior to screening
+* Using an effective method of contraception at enrollment, and intending to use an effective method for the duration of study participat</t>
+  </si>
+  <si>
+    <t>MTN-034</t>
+  </si>
+  <si>
+    <t>NCT03593655</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/ct2/show/NCT03593655</t>
+  </si>
+  <si>
+    <t>National Institute of Allergy and Infectious Diseases (NIAID)</t>
+  </si>
+  <si>
+    <t>Evaluate the adherence and safety of a Dapivirine vaginal ring with oral emtricitabine/tenofovir disoproxil fumarate (FTC/TDF) in adolescent and young adult females.</t>
+  </si>
+  <si>
+    <t>South Africa, Uganda, Zimbabwe</t>
+  </si>
+  <si>
+    <t>Device: Dapivirine Vaginal Ring</t>
+  </si>
+  <si>
+    <t>Drug: FTC/TDF</t>
+  </si>
+  <si>
+    <t>2019-01-14</t>
+  </si>
+  <si>
+    <t>2021-09-09</t>
+  </si>
+  <si>
+    <t>Adolescents, Adults</t>
+  </si>
+  <si>
+    <t>Women aged 16-21 inclusive.</t>
+  </si>
+  <si>
+    <t>HIV, HBV</t>
+  </si>
+  <si>
+    <t>HOPE (MTN-025)</t>
+  </si>
+  <si>
+    <t>NCT02858037</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT02858037</t>
+  </si>
+  <si>
+    <t>HIV Open-label Prevention Extension (HOPE) to Assess the Continued Safety of and Adherence to a Monthly Vaginal Ring Containing Dapivirine in Women</t>
+  </si>
+  <si>
+    <t>Trial to Assess the Continued Safety of and Adherence to a Vaginal Ring Containing Dapivirine in Women</t>
   </si>
   <si>
     <t>Malawi, South Africa, Uganda, Zimbabwe</t>
   </si>
   <si>
+    <t>Dapivirine Vaginal Ring</t>
+  </si>
+  <si>
+    <t>2016-07-18</t>
+  </si>
+  <si>
+    <t>2016-08-08</t>
+  </si>
+  <si>
+    <t>2018-10-10</t>
+  </si>
+  <si>
+    <t>Adults, Cisgender women, Non-pregnant individuals, Non-lactating individuals</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+Women must meet all of the following criteria to be eligible for inclusion in the study
+1. Previously enrolled in MTN-020 (ASPIRE)
+2. Able and willing to provide written informed consent to be screened for and to take part in the study
+3. Able and willing to provide adequate locator information, as defined in site SOPs
+4. HIV-uninfected based on testing performed by study staff at Screening and Enrollment
+5. Using an effective method of contraception at Enrollment, and intending to use an effective method for the duration of study participation; effective methods include hormonal methods (except contraceptive ring); intrauterine contraceptive device (IUCD); and sterilization (of participant, as defined in site SOPs)
+6. At Screening and Enrollment, agrees not to partic</t>
+  </si>
+  <si>
+    <t>Previously enrolled in ASPIRE (MTN-020) trial</t>
+  </si>
+  <si>
+    <t>Participants will receive a silicone elastomer vaginal matrix ring containing 25 mg of dapivirine to be replaced each month for a total period of 12 months of use.</t>
+  </si>
+  <si>
+    <t>DELIVER (MTN-042)</t>
+  </si>
+  <si>
+    <t>NCT03965923</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT03965923</t>
+  </si>
+  <si>
+    <t>The purpose of this study is to evaluate the maternal and infant safety of the dapivirine (DPV) monthly vaginal ring (VR) and daily oral Truvada in HIV-uninfected pregnant women and their infants.</t>
+  </si>
+  <si>
+    <t>Randomized, Open Label Safety Trial of Dapivirine Vaginal Ring and Oral TRUVADA® Use in Pregnancy</t>
+  </si>
+  <si>
+    <t>Dapivirine (DPV) Monthly Vaginal Ring (VR)</t>
+  </si>
+  <si>
+    <t>oral TDF/FTC (Truvada Tablet)</t>
+  </si>
+  <si>
+    <t>2020-01-09</t>
+  </si>
+  <si>
+    <t>2023-02-01</t>
+  </si>
+  <si>
+    <t>2019-05-29</t>
+  </si>
+  <si>
+    <t>2023-02-02</t>
+  </si>
+  <si>
+    <t>2024-06-30</t>
+  </si>
+  <si>
+    <t>Adults, Cisgender women, Pregnant individuals</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Age 18 through 40 years (inclusive) at Enrollment, verified per site standard operating procedures (SOPs).
+* At Enrollment, evidence of a viable, intrauterine, singleton pregnancy with sonographic confirmation, including for gestational age assessment.
+  * Note: If adequate (per judgment of Investigator of Record \[IoR\]/designee) sonographic results are not available from medical records at Screening, an ultrasound must be performed and results be available for review at Enrollment for all Cohorts. The ultrasound should be performed no later than the 36th week of gestation for Cohort 1 or the 28th week of gestation for Cohort 2.
+* At Enrollment, pregnancy within gestational age limits of the currently enrolling cohort (per the study protocol).
+* HIV-uninfected base</t>
+  </si>
+  <si>
+    <t>Sequential assignment</t>
+  </si>
+  <si>
+    <t>IPM 024</t>
+  </si>
+  <si>
+    <t>NCT02920827</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/ct2/show/NCT02920827</t>
+  </si>
+  <si>
+    <t>Evaluate the tolerability and safety of the dapivirine ring as compared to a placebo ring when inserted for four weeks in HIV-uninfected women.</t>
+  </si>
+  <si>
+    <t>Belgium</t>
+  </si>
+  <si>
     <t>Combination Product: Dapivirine Vaginal Ring</t>
   </si>
   <si>
-    <t>Combination Product: Placebo Ring</t>
-[...98 lines deleted...]
-    <t>2024-06-30</t>
+    <t>Combination Product: Placebo Vaginal Ring</t>
+  </si>
+  <si>
+    <t>2009-08-01</t>
+  </si>
+  <si>
+    <t>2010-04-01</t>
   </si>
   <si>
     <t>Women aged 18-40 years inclusive.</t>
   </si>
   <si>
-    <t>Sequential assignment</t>
-[...25 lines deleted...]
-  <si>
     <t>Ring used continuously for 28 days</t>
   </si>
   <si>
-    <t>IPM 027</t>
+    <t>Ring Study (IPM 027)</t>
   </si>
   <si>
     <t>NCT01539226</t>
   </si>
   <si>
-    <t>https://clinicaltrials.gov/ct2/show/NCT01539226</t>
-[...5 lines deleted...]
-    <t>Combination Product: 25 mg Dapivirine Vaginal Ring</t>
+    <t>https://clinicaltrials.gov/study/NCT01539226</t>
+  </si>
+  <si>
+    <t>The Ring study was a Phase 3, double-blind, randomised, placebo-controlled study to assess the safety and efficacy of a silicone elastomer monthly vaginal matrix ring.</t>
+  </si>
+  <si>
+    <t>Safety and Efficacy Trial of a Dapivirine Vaginal Matrix Ring in Healthy HIV-Negative Women</t>
+  </si>
+  <si>
+    <t>Placebo Vaginal Ring</t>
+  </si>
+  <si>
+    <t>Dapivirine Monthly Vaginal Ring, 25 mg</t>
   </si>
   <si>
     <t>2012-03-27</t>
   </si>
   <si>
+    <t>2022-09-26</t>
+  </si>
+  <si>
+    <t>2012-02-27</t>
+  </si>
+  <si>
+    <t>2022-10-19</t>
+  </si>
+  <si>
     <t>2016-12-13</t>
   </si>
   <si>
-    <t>Women participants aged 18-45.</t>
-[...2 lines deleted...]
-    <t>Participants self-administered the rings every 4 weeks for up to 24 months</t>
+    <t>Adults, Cisgender women, Non-lactating individuals, Non-pregnant individuals</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Women \&gt; 18 and \&lt; 45 years of age, at screening, who can provide informed consent;
+* Available for all visits and consent to follow all procedures scheduled for the trial;
+* Self-reported sexually active (defined as an average of at least one penetrative penile-vaginal coital act per month for the last 3 months prior to screening);
+* HIV-negative as determined by the HIV algorithm applied at screening and enrolment;
+* On a stable form of contraception as defined within section 5.4 and willing to continue on stable contraception for the duration of the clinical trial, unless post-menopausal or surgically sterilised;
+* Asymptomatic for genital infections at the time of enrolment (if a woman is diagnosed with any clinically significant curable STI, she must have initia</t>
   </si>
   <si>
     <t>MTN-023/IPM 030</t>
   </si>
   <si>
     <t>NCT02028338</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/ct2/show/NCT02028338</t>
   </si>
   <si>
     <t>Evalute the safety of a 25mg dapivirine vaginal ring in HIV-uninfected adolescent females, when inserted once every 28 days for 24-weeks.</t>
   </si>
   <si>
     <t>2014-07-27</t>
   </si>
   <si>
     <t>2016-07-05</t>
   </si>
   <si>
     <t>2018-06-08</t>
   </si>
   <si>
     <t>Adolescents</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Participants aged 15-17 inclusive at enrollment.</t>
   </si>
   <si>
     <t>Quadruple-blind masking</t>
   </si>
   <si>
     <t>Quadruple (Participant, Care Provider, Investigator, Outcomes Assessor)</t>
   </si>
   <si>
     <t>25mg Dapivirine vaginal ring inserted once every 28 days for 24 weeks</t>
   </si>
   <si>
-    <t>IPM 015</t>
+    <t>A Safety Study of Dapivirine Vaginal Ring in Africa</t>
   </si>
   <si>
     <t>NCT01071174</t>
   </si>
   <si>
-    <t>https://clinicaltrials.gov/ct2/show/NCT01071174</t>
+    <t>https://clinicaltrials.gov/study/NCT01071174</t>
   </si>
   <si>
     <t>Phase I/II</t>
   </si>
   <si>
-    <t>Evaluate the safety profile of a Dapivirine intravaginal matrix ring in HIV-uninfected women.</t>
+    <t>This is a double-blind, randomized, placebo-controlled Phase I/II study to assess the safety of a silicone elastomer vaginal ring containing 25mg dapivirine.</t>
   </si>
   <si>
     <t>Kenya, Malawi, South Africa, Tanzania, United Republic of</t>
   </si>
   <si>
-    <t>2011-05-01</t>
+    <t>Placebo</t>
+  </si>
+  <si>
+    <t>2011-08-01</t>
+  </si>
+  <si>
+    <t>2010-02-19</t>
+  </si>
+  <si>
+    <t>2011-08-02</t>
   </si>
   <si>
     <t>2011-07-01</t>
   </si>
   <si>
-    <t>Women aged between 18-45 years inclusive.</t>
+    <t>Inclusion Criteria:
+* Women between 18 and 40 years of age inclusive who can provide informed consent
+* Available for all visits and consent to follow all procedures scheduled for the study
+* Healthy and self-reported sexually active
+* HIV-negative
+* On a stable form of contraception and willing to continue OR have undergone surgical sterilization at least 3 months prior to enrollment
+* In the absence of the use of exogenous hormone(s), have a self-reported regular menstrual cycle defined as having a minimum of 21 days and a maximum of 35 days between menses
+* Upon pelvic/speculum examination and colposcopy at the time of enrolment, the cervix and vagina appear normal as determined by the investigator
+* Asymptomatic for genital infections at the time of enrolment
+* Willing to refrain from</t>
   </si>
   <si>
     <t>Triple-blind masking</t>
   </si>
   <si>
-    <t>Triple (Participant, Care Provider, Investigator)</t>
-[...4 lines deleted...]
-  <si>
     <t>IPM 034</t>
   </si>
   <si>
     <t>NCT01952561</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/ct2/show/NCT01952561</t>
   </si>
   <si>
     <t>Evaluate the blood and vaginal pharmacokinetics of a 25mg Dapivirine vaginal ring worn for 1, 2, 4, 8 or 12 months.</t>
   </si>
   <si>
     <t>2013-11-01</t>
   </si>
   <si>
     <t>2014-03-01</t>
   </si>
   <si>
     <t>2014-05-01</t>
   </si>
   <si>
     <t>Women between 18-40 years of age.</t>
   </si>
   <si>
     <t>25mg dapivirine vaginal ring usage over a time period of 1, 2, 4, 8 or 12 months.</t>
@@ -1005,87 +1164,93 @@
   <si>
     <t>IPM 001</t>
   </si>
   <si>
     <t>NCT00700284</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/ct2/show/NCT00700284</t>
   </si>
   <si>
     <t>Evaluate the feasibility, safety and tolerability of utilising a vaginal ring delivery system to administer TMC120 (dapivirine).</t>
   </si>
   <si>
     <t>Drug: TMC120 (Dapivirine) Vaginal Ring</t>
   </si>
   <si>
     <t>2004-10-01</t>
   </si>
   <si>
     <t>2005-01-01</t>
   </si>
   <si>
     <t>Women aged between 18-50 years.</t>
   </si>
   <si>
-    <t>Non-randomized</t>
-[...1 lines deleted...]
-  <si>
     <t>Weekly, Placebo intravaginal ring used for an initial one week period followed by intravaginal ring containing 120 mg of TMC120 (dapivirine) for an additional week.</t>
   </si>
   <si>
     <t>IPM 008</t>
   </si>
   <si>
     <t>NCT00332995</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/ct2/show/NCT00332995</t>
   </si>
   <si>
     <t>Evaluate the systemic availability, safety and tolerability of a vaginal ring for the delivery of TMC120 (dapivirine).</t>
   </si>
   <si>
     <t>2005-07-01</t>
   </si>
   <si>
     <t>2005-08-01</t>
   </si>
   <si>
     <t>Women aged 18-50 years.</t>
   </si>
   <si>
     <t>Weekly, Intravaginal ring containing 120 mg of TMC120 (dapivirine) used for seven days.</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Pharmacokinetics of Dapivirine Transfer into Blood Plasma, Breast Milk, and Cervicovaginal Fluid of Lactating Women Using the Dapivirine Vaginal Ring</t>
   </si>
   <si>
     <t>https://doi.org/10.1128/aac.01930-18</t>
   </si>
   <si>
     <t>Phase 1 pharmacokinetics and safety study of extended duration dapivirine vaginal rings in the United States</t>
   </si>
   <si>
     <t>https://doi.org/10.1002/jia2.25747</t>
   </si>
   <si>
     <t>Users' Preferred Characteristics of Vaginal Rings for HIV Prevention: A Qualitative Analysis of Two Phase I Trials</t>
   </si>
   <si>
     <t>https://doi.org/10.1089/aid.2021.0077</t>
   </si>
   <si>
     <t>Safety, adherence, and HIV-1 seroconversion among women using the dapivirine vaginal ring (DREAM): an open-label, extension study</t>
   </si>
@@ -1131,50 +1296,65 @@
   <si>
     <t>Acquisition of Sexually Transmitted Infections among Women Using a Variety of Contraceptive Options: A prospective Study among High-risk African Women</t>
   </si>
   <si>
     <t>https://doi.org/10.1002/jia2.25257</t>
   </si>
   <si>
     <t>Clinical and Virologic Outcomes Following Initiation of Antiretroviral Therapy Among Seroconverters in the Microbicide Trials Network-020 Phase III Trial of the Dapivirine Vaginal Ring</t>
   </si>
   <si>
     <t>https://doi.org/10.1093/cid/ciy909</t>
   </si>
   <si>
     <t>Vaginal Ring Use in a Phase 3 Microbicide Trial: A Comparison of Objective Measures and Self-reports of Non-adherence in ASPIRE</t>
   </si>
   <si>
     <t>https://doi.org/10.1007/s10461-018-2261-8</t>
   </si>
   <si>
     <t>Use of a Vaginal Ring Containing Dapivirine for HIV-1 Prevention in Women</t>
   </si>
   <si>
     <t>https://doi.org/10.1056/nejmoa1506110</t>
   </si>
   <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/33892693/</t>
+  </si>
+  <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/35344520/</t>
+  </si>
+  <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/33713213/</t>
+  </si>
+  <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/30346511/</t>
+  </si>
+  <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/30218318/</t>
+  </si>
+  <si>
     <t>Safety, uptake, and use of a dapivirine vaginal ring for HIV-1 prevention in African women (HOPE): an open-label, extension study</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/s2352-3018(20)30304-0</t>
   </si>
   <si>
     <t>Sharing Objective Measures of Adherence to a Vaginal Microbicide Promotes Candor About Actual Use and Bolsters Motivation to Prevent HIV</t>
   </si>
   <si>
     <t>https://doi.org/10.1007/s10461-020-03026-6</t>
   </si>
   <si>
     <t>Safety and Efficacy of a Dapivirine Vaginal Ring for HIV Prevention in Women</t>
   </si>
   <si>
     <t>https://doi.org/10.1056/nejmoa1602046</t>
   </si>
   <si>
     <t>Assessment of risk compensation following use of the dapivirine vaginal ring in southwestern Uganda</t>
   </si>
   <si>
     <t>https://doi.org/10.1136/sextrans-2020-054718</t>
   </si>
   <si>
     <t>Outline  Images  Download  Cite  Share  Favorites  Permissions PREVENTION RESEARCH Brief Report: Phase IIa Safety Study of a Vaginal Ring Containing Dapivirine in Adolescent Young Women</t>
@@ -1384,50 +1564,53 @@
     <t>Sourced from Drugbank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.janssen.com</t>
   </si>
   <si>
     <t>Janssen Pharmaceuticals is a subsidiary company of Johnson &amp; Johnson headquartered in Beerse, Belgium. They focus on manufacturing and developing pharmaceutical products for use in areas such as, Immunology, Infectious Diseases &amp; Vaccines, Pulmonary Hypertension, Cardiovascular &amp; Metabolism, Oncology, and Neuroscience.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Dapivirine Vaginal Ring 25 mg: Opinion on medicine for use outside EU</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/opinion-medicine-use-outside-EU/human/dapivirine-vaginal-ring-25-mg</t>
   </si>
   <si>
     <t>WHO recommends the dapivirine vaginal ring as a new choice for HIV prevention for women</t>
   </si>
   <si>
     <t>https://www.who.int/news/item/26-01-2021-who-recommends-the-dapivirine-vaginal-ring-as-a-new-choice-for-hiv-prevention-for-women-at-substantial-risk-of-hiv-infection</t>
   </si>
   <si>
     <t>Dapivirine Vaginal Ring for HIV Prevention</t>
   </si>
   <si>
     <t>https://www.avac.org/dapivirine-vaginal-ring</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Welsh, N. R., Malcolm, R. K., Devlin, B., &amp;amp; Boyd, P. (2019). Dapivirine-releasing vaginal rings produced by plastic freeforming additive manufacturing. International Journal of Pharmaceutics. &lt;a href="https://doi.org/10.1016/j.ijpharm.2019.118725" rel="noopener noreferrer" target="_blank"&gt;https://doi.org/10.1016/j.ijpharm.2019.118725&lt;/a&gt;&lt;/p&gt;</t>
   </si>
@@ -1799,130 +1982,133 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02808949" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02858024" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT05416021" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT03234400" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02862171" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02010593" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01617096" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT03593655" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02858037" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT03965923" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02920827" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01539226" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02028338" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01071174" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01952561" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01337583" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT00469768" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01144676" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT00700284" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT00332995" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02808949" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02858024" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT05416021" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT03234400" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02862171" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02010593" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01617096" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT03593655" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02858037" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03965923" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02920827" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01539226" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT02028338" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01071174" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01952561" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01337583" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT00469768" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT01144676" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT00700284" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/ct2/show/NCT00332995" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.01930-18" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.25747" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/aid.2021.0077" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2352-3018(20)30300-3" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/apc.2022.0002" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/cid/ciy654" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002990" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12905-021-01321-5" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10461-021-03205-z" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000002260" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.25257" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/cid/ciy909" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10461-018-2261-8" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1506110" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(20)30304-0" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10461-020-03026-6" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1602046" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1136/sextrans-2020-054718" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002244" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.01930-18" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.25747" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/aid.2021.0077" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2352-3018(20)30300-3" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/apc.2022.0002" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/cid/ciy654" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002990" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12905-021-01321-5" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10461-021-03205-z" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000002260" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.25257" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/cid/ciy909" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10461-018-2261-8" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1506110" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33892693/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35344520/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/33713213/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30346511/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30218318/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(20)30304-0" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10461-020-03026-6" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1602046" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1136/sextrans-2020-054718" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002244" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=19991007&amp;CC=WO&amp;NR=9950250A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20031120&amp;CC=WO&amp;NR=03094920A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/AqCWMPjo4f9KNNR74OwEGFmmKTQre7VoXJ4Lrg3w.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/opinion-medicine-use-outside-EU/human/dapivirine-vaginal-ring-25-mg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/news/item/26-01-2021-who-recommends-the-dapivirine-vaginal-ring-as-a-new-choice-for-hiv-prevention-for-women-at-substantial-risk-of-hiv-infection" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.avac.org/dapivirine-vaginal-ring" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.01930-18" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.25747" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/aid.2021.0077" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S2352-3018(20)30300-3" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/apc.2022.0002" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/cid/ciy654" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002990" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12905-021-01321-5" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10461-021-03205-z" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000002260" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.25257" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/cid/ciy909" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10461-018-2261-8" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1506110" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(20)30304-0" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s10461-020-03026-6" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1602046" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1136/sextrans-2020-054718" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002244" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/opinion-medicine-use-outside-EU/human/dapivirine-vaginal-ring-25-mg" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.who.int/news/item/26-01-2021-who-recommends-the-dapivirine-vaginal-ring-as-a-new-choice-for-hiv-prevention-for-women-at-substantial-risk-of-hiv-infection" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.avac.org/dapivirine-vaginal-ring" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1978,130 +2164,138 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="I2" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      <c r="M2" t="s">
         <v>42</v>
       </c>
       <c r="N2" t="s">
         <v>43</v>
       </c>
       <c r="O2" t="s">
         <v>44</v>
       </c>
       <c r="P2" t="s">
         <v>45</v>
       </c>
       <c r="Q2" t="s">
         <v>46</v>
       </c>
       <c r="R2" t="s">
         <v>47</v>
       </c>
       <c r="S2" t="s">
         <v>48</v>
       </c>
       <c r="T2" t="s">
         <v>49</v>
       </c>
       <c r="U2" t="s">
         <v>50</v>
       </c>
       <c r="V2" t="s">
         <v>51</v>
       </c>
       <c r="W2" t="s">
         <v>52</v>
       </c>
       <c r="X2" t="s">
         <v>53</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="Y2" s="1" t="s">
+        <v>54</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AA2" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="AF2" t="s">
         <v>56</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="AC2" t="s">
         <v>57</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>58</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>59</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ21"/>
   <sheetViews>
@@ -2145,2444 +2339,2637 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="E2" t="s">
+        <v>114</v>
+      </c>
+      <c r="F2" t="s">
+        <v>115</v>
+      </c>
+      <c r="G2" t="s">
+        <v>116</v>
+      </c>
+      <c r="H2" t="s">
+        <v>117</v>
+      </c>
+      <c r="I2" t="s">
         <v>111</v>
       </c>
-      <c r="F2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M2" t="s">
-        <v>116</v>
+        <v>36</v>
       </c>
       <c r="X2" t="s">
-        <v>117</v>
+        <v>119</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>120</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>121</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>121</v>
       </c>
       <c r="AB2" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="AC2" t="s">
-        <v>118</v>
+        <v>123</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>124</v>
       </c>
       <c r="AE2" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="AF2" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="AG2" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="AH2" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="AI2" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="AJ2" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="AM2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="AP2" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="AQ2">
         <v>16</v>
       </c>
+      <c r="AR2" t="s">
+        <v>131</v>
+      </c>
       <c r="AS2" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AU2" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="AW2" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="AX2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY2" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AZ2" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="C3" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="E3" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="F3" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G3" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I3" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="M3" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="O3" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="Q3" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="S3" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="U3" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="X3" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="AB3" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="AC3" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="AE3" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="AF3" t="s">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="AG3" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AH3" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AI3" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="AJ3" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="AM3" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AP3" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="AQ3">
         <v>16</v>
       </c>
       <c r="AR3" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="AS3" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="AU3" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="AV3" t="s">
-        <v>127</v>
+        <v>153</v>
       </c>
       <c r="AW3" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="AX3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY3" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AZ3" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="C4" t="s">
+        <v>156</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="E4" t="s">
+        <v>114</v>
+      </c>
+      <c r="F4" t="s">
+        <v>158</v>
+      </c>
+      <c r="G4" t="s">
+        <v>116</v>
+      </c>
+      <c r="I4" t="s">
+        <v>159</v>
+      </c>
+      <c r="J4" t="s">
+        <v>160</v>
+      </c>
+      <c r="M4" t="s">
+        <v>161</v>
+      </c>
+      <c r="X4" t="s">
+        <v>162</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>163</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>163</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>125</v>
+      </c>
+      <c r="AF4" t="s">
         <v>148</v>
       </c>
-      <c r="D4" s="4" t="s">
-[...5 lines deleted...]
-      <c r="F4" t="s">
+      <c r="AG4" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>127</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>164</v>
+      </c>
+      <c r="AM4" t="s">
         <v>150</v>
       </c>
-      <c r="G4" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="AP4" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="AQ4">
         <v>110</v>
       </c>
       <c r="AR4" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="AS4" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="AU4" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="AV4" t="s">
-        <v>127</v>
+        <v>153</v>
       </c>
       <c r="AW4" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="AX4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY4" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AZ4" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="C5" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="E5" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="F5" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G5" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I5" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="J5" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M5" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="O5" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="Q5" t="s">
-        <v>163</v>
+        <v>172</v>
       </c>
       <c r="X5" t="s">
+        <v>173</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>174</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>175</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>125</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>148</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>128</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>127</v>
+      </c>
+      <c r="AJ5" t="s">
         <v>164</v>
       </c>
-      <c r="AB5" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AM5" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="AP5" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="AQ5">
         <v>49</v>
       </c>
       <c r="AR5" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="AS5" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="AU5" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AV5" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AW5" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="AX5" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY5" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AZ5" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="C6" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="E6" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="F6" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G6" t="s">
-        <v>113</v>
+        <v>116</v>
+      </c>
+      <c r="H6" t="s">
+        <v>184</v>
       </c>
       <c r="I6" t="s">
-        <v>175</v>
+        <v>185</v>
       </c>
       <c r="J6" t="s">
-        <v>176</v>
+        <v>186</v>
       </c>
       <c r="M6" t="s">
-        <v>177</v>
+        <v>187</v>
       </c>
       <c r="X6" t="s">
-        <v>178</v>
+        <v>188</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>189</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>190</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>190</v>
       </c>
       <c r="AB6" t="s">
-        <v>179</v>
+        <v>191</v>
       </c>
       <c r="AC6" t="s">
-        <v>179</v>
+        <v>192</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>193</v>
       </c>
       <c r="AE6" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="AF6" t="s">
-        <v>120</v>
+        <v>194</v>
       </c>
       <c r="AG6" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AH6" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AI6" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="AJ6" t="s">
-        <v>180</v>
+        <v>195</v>
       </c>
       <c r="AM6" t="s">
-        <v>50</v>
+        <v>53</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>196</v>
       </c>
       <c r="AP6" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="AQ6">
         <v>941</v>
       </c>
+      <c r="AR6" t="s">
+        <v>131</v>
+      </c>
       <c r="AS6" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AU6" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="AW6" t="s">
-        <v>181</v>
+        <v>134</v>
       </c>
       <c r="AX6" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY6" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AZ6" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>182</v>
+        <v>197</v>
       </c>
       <c r="C7" t="s">
-        <v>183</v>
+        <v>198</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>184</v>
+        <v>199</v>
       </c>
       <c r="E7" t="s">
-        <v>185</v>
+        <v>200</v>
       </c>
       <c r="F7" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G7" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I7" t="s">
-        <v>186</v>
+        <v>201</v>
       </c>
       <c r="J7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M7" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="O7" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="X7" t="s">
-        <v>189</v>
+        <v>204</v>
       </c>
       <c r="AB7" t="s">
-        <v>190</v>
+        <v>205</v>
       </c>
       <c r="AC7" t="s">
-        <v>190</v>
+        <v>205</v>
       </c>
       <c r="AE7" t="s">
-        <v>191</v>
+        <v>206</v>
       </c>
       <c r="AF7" t="s">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="AG7" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AH7" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AI7" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="AJ7" t="s">
-        <v>192</v>
+        <v>207</v>
       </c>
       <c r="AM7" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="AP7" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="AQ7">
         <v>96</v>
       </c>
       <c r="AR7" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="AS7" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="AU7" t="s">
-        <v>193</v>
+        <v>208</v>
       </c>
       <c r="AV7" t="s">
-        <v>194</v>
+        <v>209</v>
       </c>
       <c r="AW7" t="s">
-        <v>195</v>
+        <v>210</v>
       </c>
       <c r="AX7" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY7" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AZ7" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>196</v>
+        <v>211</v>
       </c>
       <c r="C8" t="s">
-        <v>197</v>
+        <v>212</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>198</v>
+        <v>213</v>
       </c>
       <c r="E8" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="F8" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G8" t="s">
-        <v>113</v>
+        <v>116</v>
+      </c>
+      <c r="H8" t="s">
+        <v>214</v>
       </c>
       <c r="I8" t="s">
-        <v>199</v>
+        <v>215</v>
       </c>
       <c r="J8" t="s">
-        <v>200</v>
+        <v>216</v>
       </c>
       <c r="M8" t="s">
-        <v>201</v>
+        <v>217</v>
       </c>
       <c r="O8" t="s">
-        <v>202</v>
+        <v>218</v>
       </c>
       <c r="X8" t="s">
-        <v>203</v>
+        <v>219</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>220</v>
+      </c>
+      <c r="Z8" t="s">
+        <v>221</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>221</v>
       </c>
       <c r="AB8" t="s">
-        <v>204</v>
+        <v>222</v>
       </c>
       <c r="AC8" t="s">
-        <v>205</v>
+        <v>223</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>124</v>
       </c>
       <c r="AE8" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="AF8" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="AG8" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AH8" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AI8" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="AJ8" t="s">
-        <v>206</v>
+        <v>224</v>
       </c>
       <c r="AM8" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="AP8" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="AQ8">
         <v>2629</v>
       </c>
       <c r="AR8" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="AS8" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="AU8" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="AW8" t="s">
-        <v>207</v>
+        <v>134</v>
       </c>
       <c r="AX8" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY8" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AZ8" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>208</v>
+        <v>225</v>
       </c>
       <c r="C9" t="s">
-        <v>209</v>
+        <v>226</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>210</v>
+        <v>227</v>
       </c>
       <c r="E9" t="s">
-        <v>185</v>
+        <v>200</v>
       </c>
       <c r="F9" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G9" t="s">
-        <v>211</v>
+        <v>228</v>
       </c>
       <c r="I9" t="s">
-        <v>212</v>
+        <v>229</v>
       </c>
       <c r="J9" t="s">
-        <v>213</v>
+        <v>230</v>
       </c>
       <c r="M9" t="s">
-        <v>214</v>
+        <v>231</v>
       </c>
       <c r="O9" t="s">
-        <v>215</v>
+        <v>232</v>
       </c>
       <c r="X9" t="s">
-        <v>216</v>
+        <v>233</v>
       </c>
       <c r="AB9" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="AC9" t="s">
-        <v>217</v>
+        <v>234</v>
       </c>
       <c r="AE9" t="s">
-        <v>218</v>
+        <v>235</v>
       </c>
       <c r="AF9" t="s">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="AG9" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AH9" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AI9" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="AJ9" t="s">
-        <v>219</v>
+        <v>236</v>
       </c>
       <c r="AM9" t="s">
-        <v>220</v>
+        <v>237</v>
       </c>
       <c r="AP9" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="AQ9">
         <v>247</v>
       </c>
       <c r="AR9" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="AS9" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="AU9" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="AV9" t="s">
-        <v>127</v>
+        <v>153</v>
       </c>
       <c r="AW9" t="s">
-        <v>181</v>
+        <v>134</v>
       </c>
       <c r="AX9" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY9" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AZ9" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>221</v>
+        <v>238</v>
       </c>
       <c r="C10" t="s">
-        <v>222</v>
+        <v>239</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>223</v>
+        <v>240</v>
       </c>
       <c r="E10" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="F10" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G10" t="s">
-        <v>113</v>
+        <v>116</v>
+      </c>
+      <c r="H10" t="s">
+        <v>241</v>
       </c>
       <c r="I10" t="s">
-        <v>224</v>
+        <v>242</v>
       </c>
       <c r="J10" t="s">
-        <v>200</v>
+        <v>243</v>
       </c>
       <c r="M10" t="s">
-        <v>201</v>
+        <v>244</v>
       </c>
       <c r="X10" t="s">
-        <v>225</v>
+        <v>245</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>189</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>246</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>246</v>
       </c>
       <c r="AB10" t="s">
-        <v>226</v>
+        <v>191</v>
       </c>
       <c r="AC10" t="s">
-        <v>226</v>
+        <v>247</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>248</v>
       </c>
       <c r="AE10" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="AF10" t="s">
-        <v>120</v>
+        <v>194</v>
       </c>
       <c r="AG10" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AH10" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AI10" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="AJ10" t="s">
-        <v>227</v>
+        <v>249</v>
       </c>
       <c r="AM10" t="s">
-        <v>50</v>
+        <v>53</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>250</v>
       </c>
       <c r="AP10" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="AQ10">
         <v>1456</v>
       </c>
+      <c r="AR10" t="s">
+        <v>131</v>
+      </c>
       <c r="AS10" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AT10" t="s">
-        <v>228</v>
+        <v>251</v>
       </c>
       <c r="AU10" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="AW10" t="s">
-        <v>181</v>
+        <v>134</v>
       </c>
       <c r="AX10" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY10" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AZ10" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>229</v>
+        <v>252</v>
       </c>
       <c r="C11" t="s">
-        <v>230</v>
+        <v>253</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>231</v>
+        <v>254</v>
       </c>
       <c r="E11" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="F11" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="G11" t="s">
-        <v>211</v>
+        <v>228</v>
+      </c>
+      <c r="H11" t="s">
+        <v>255</v>
       </c>
       <c r="I11" t="s">
-        <v>232</v>
+        <v>256</v>
       </c>
       <c r="J11" t="s">
-        <v>200</v>
+        <v>243</v>
       </c>
       <c r="M11" t="s">
-        <v>187</v>
+        <v>257</v>
       </c>
       <c r="O11" t="s">
-        <v>233</v>
+        <v>258</v>
       </c>
       <c r="X11" t="s">
-        <v>234</v>
+        <v>259</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>260</v>
       </c>
       <c r="Z11" t="s">
-        <v>235</v>
+        <v>261</v>
       </c>
       <c r="AA11" t="s">
-        <v>235</v>
+        <v>261</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>262</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>263</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>264</v>
       </c>
       <c r="AE11" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="AF11" t="s">
-        <v>120</v>
+        <v>194</v>
       </c>
       <c r="AG11" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="AH11" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AI11" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="AJ11" t="s">
-        <v>236</v>
+        <v>265</v>
       </c>
       <c r="AM11" t="s">
-        <v>220</v>
+        <v>53</v>
       </c>
       <c r="AP11" t="s">
-        <v>124</v>
+        <v>130</v>
+      </c>
+      <c r="AQ11">
+        <v>859</v>
       </c>
       <c r="AR11" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="AS11" t="s">
-        <v>237</v>
+        <v>266</v>
       </c>
       <c r="AU11" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="AW11" t="s">
-        <v>181</v>
+        <v>134</v>
       </c>
       <c r="AX11" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY11" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AZ11" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>238</v>
+        <v>267</v>
       </c>
       <c r="C12" t="s">
-        <v>239</v>
+        <v>268</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>240</v>
+        <v>269</v>
       </c>
       <c r="E12" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="F12" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G12" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I12" t="s">
-        <v>241</v>
+        <v>270</v>
       </c>
       <c r="J12" t="s">
-        <v>242</v>
+        <v>271</v>
       </c>
       <c r="M12" t="s">
-        <v>201</v>
+        <v>272</v>
       </c>
       <c r="O12" t="s">
-        <v>243</v>
+        <v>273</v>
       </c>
       <c r="X12" t="s">
-        <v>244</v>
+        <v>274</v>
       </c>
       <c r="AB12" t="s">
-        <v>245</v>
+        <v>275</v>
       </c>
       <c r="AC12" t="s">
-        <v>245</v>
+        <v>275</v>
       </c>
       <c r="AE12" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="AF12" t="s">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="AG12" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AH12" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AI12" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="AJ12" t="s">
-        <v>236</v>
+        <v>276</v>
       </c>
       <c r="AM12" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AP12" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="AQ12">
         <v>16</v>
       </c>
       <c r="AR12" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="AS12" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="AU12" t="s">
-        <v>193</v>
+        <v>208</v>
       </c>
       <c r="AV12" t="s">
-        <v>194</v>
+        <v>209</v>
       </c>
       <c r="AW12" t="s">
-        <v>246</v>
+        <v>277</v>
       </c>
       <c r="AX12" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY12" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AZ12" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>247</v>
+        <v>278</v>
       </c>
       <c r="C13" t="s">
-        <v>248</v>
+        <v>279</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>249</v>
+        <v>280</v>
       </c>
       <c r="E13" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="F13" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G13" t="s">
-        <v>113</v>
+        <v>116</v>
+      </c>
+      <c r="H13" t="s">
+        <v>281</v>
       </c>
       <c r="I13" t="s">
-        <v>250</v>
+        <v>282</v>
       </c>
       <c r="J13" t="s">
-        <v>176</v>
+        <v>186</v>
       </c>
       <c r="M13" t="s">
-        <v>251</v>
+        <v>283</v>
       </c>
       <c r="O13" t="s">
-        <v>243</v>
+        <v>284</v>
       </c>
       <c r="X13" t="s">
-        <v>252</v>
+        <v>285</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>286</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>287</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>287</v>
       </c>
       <c r="AB13" t="s">
-        <v>253</v>
+        <v>288</v>
       </c>
       <c r="AC13" t="s">
-        <v>253</v>
+        <v>289</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>290</v>
       </c>
       <c r="AE13" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="AF13" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="AG13" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AH13" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AI13" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="AJ13" t="s">
-        <v>254</v>
+        <v>291</v>
       </c>
       <c r="AM13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="AP13" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="AQ13">
         <v>1959</v>
       </c>
       <c r="AR13" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="AS13" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="AU13" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>208</v>
       </c>
       <c r="AW13" t="s">
-        <v>255</v>
+        <v>134</v>
       </c>
       <c r="AX13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY13" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AZ13" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>256</v>
+        <v>292</v>
       </c>
       <c r="C14" t="s">
-        <v>257</v>
+        <v>293</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>258</v>
+        <v>294</v>
       </c>
       <c r="E14" t="s">
-        <v>185</v>
+        <v>200</v>
       </c>
       <c r="F14" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G14" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I14" t="s">
-        <v>259</v>
+        <v>295</v>
       </c>
       <c r="J14" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M14" t="s">
-        <v>201</v>
+        <v>272</v>
       </c>
       <c r="O14" t="s">
-        <v>243</v>
+        <v>273</v>
       </c>
       <c r="X14" t="s">
-        <v>260</v>
+        <v>296</v>
       </c>
       <c r="AB14" t="s">
-        <v>261</v>
+        <v>297</v>
       </c>
       <c r="AC14" t="s">
-        <v>262</v>
+        <v>298</v>
       </c>
       <c r="AE14" t="s">
-        <v>263</v>
+        <v>299</v>
       </c>
       <c r="AF14" t="s">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="AG14" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AH14" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AI14" t="s">
-        <v>264</v>
+        <v>300</v>
       </c>
       <c r="AJ14" t="s">
-        <v>265</v>
+        <v>301</v>
       </c>
       <c r="AM14" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="AP14" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="AQ14">
         <v>96</v>
       </c>
       <c r="AR14" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="AS14" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="AU14" t="s">
-        <v>266</v>
+        <v>302</v>
       </c>
       <c r="AV14" t="s">
-        <v>267</v>
+        <v>303</v>
       </c>
       <c r="AW14" t="s">
-        <v>268</v>
+        <v>304</v>
       </c>
       <c r="AX14" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY14" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AZ14" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>269</v>
+        <v>305</v>
       </c>
       <c r="C15" t="s">
-        <v>270</v>
+        <v>306</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>271</v>
+        <v>307</v>
       </c>
       <c r="E15" t="s">
-        <v>272</v>
+        <v>308</v>
       </c>
       <c r="F15" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G15" t="s">
-        <v>113</v>
+        <v>116</v>
+      </c>
+      <c r="H15" t="s">
+        <v>309</v>
       </c>
       <c r="I15" t="s">
-        <v>273</v>
+        <v>305</v>
       </c>
       <c r="J15" t="s">
-        <v>274</v>
+        <v>310</v>
       </c>
       <c r="M15" t="s">
-        <v>187</v>
+        <v>36</v>
       </c>
       <c r="O15" t="s">
-        <v>188</v>
+        <v>311</v>
       </c>
       <c r="X15" t="s">
-        <v>245</v>
+        <v>275</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>312</v>
+      </c>
+      <c r="Z15" t="s">
+        <v>313</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>313</v>
       </c>
       <c r="AB15" t="s">
-        <v>275</v>
+        <v>314</v>
       </c>
       <c r="AC15" t="s">
-        <v>276</v>
+        <v>315</v>
+      </c>
+      <c r="AD15" t="s">
+        <v>125</v>
       </c>
       <c r="AE15" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="AF15" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="AG15" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AH15" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AI15" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="AJ15" t="s">
-        <v>277</v>
+        <v>316</v>
       </c>
       <c r="AM15" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="AP15" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="AQ15">
         <v>280</v>
       </c>
       <c r="AR15" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="AS15" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="AU15" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-        <v>279</v>
+        <v>317</v>
       </c>
       <c r="AW15" t="s">
-        <v>280</v>
+        <v>134</v>
       </c>
       <c r="AX15" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY15" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AZ15" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>281</v>
+        <v>318</v>
       </c>
       <c r="C16" t="s">
-        <v>282</v>
+        <v>319</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>283</v>
+        <v>320</v>
       </c>
       <c r="E16" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="F16" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G16" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I16" t="s">
-        <v>284</v>
+        <v>321</v>
       </c>
       <c r="M16" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="X16" t="s">
-        <v>285</v>
+        <v>322</v>
       </c>
       <c r="AB16" t="s">
-        <v>286</v>
+        <v>323</v>
       </c>
       <c r="AC16" t="s">
-        <v>287</v>
+        <v>324</v>
       </c>
       <c r="AE16" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="AF16" t="s">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="AG16" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AH16" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AI16" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="AJ16" t="s">
-        <v>288</v>
+        <v>325</v>
       </c>
       <c r="AM16" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AP16" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="AQ16">
         <v>40</v>
       </c>
       <c r="AR16" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="AS16" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="AU16" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="AV16" t="s">
-        <v>127</v>
+        <v>153</v>
       </c>
       <c r="AW16" t="s">
-        <v>289</v>
+        <v>326</v>
       </c>
       <c r="AX16" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY16" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AZ16" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>290</v>
+        <v>327</v>
       </c>
       <c r="C17" t="s">
-        <v>291</v>
+        <v>328</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>292</v>
+        <v>329</v>
       </c>
       <c r="E17" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="F17" t="s">
-        <v>293</v>
+        <v>330</v>
       </c>
       <c r="G17" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I17" t="s">
-        <v>294</v>
+        <v>331</v>
       </c>
       <c r="J17" t="s">
-        <v>295</v>
+        <v>332</v>
       </c>
       <c r="M17" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="O17" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="X17" t="s">
-        <v>276</v>
+        <v>315</v>
       </c>
       <c r="AB17" t="s">
-        <v>296</v>
+        <v>333</v>
       </c>
       <c r="AC17" t="s">
-        <v>296</v>
+        <v>333</v>
       </c>
       <c r="AE17" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="AF17" t="s">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="AG17" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AH17" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AI17" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="AJ17" t="s">
-        <v>297</v>
+        <v>334</v>
       </c>
       <c r="AM17" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="AP17" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="AR17" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="AS17" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="AU17" t="s">
-        <v>193</v>
+        <v>208</v>
       </c>
       <c r="AV17" t="s">
-        <v>194</v>
+        <v>209</v>
       </c>
       <c r="AW17" t="s">
-        <v>298</v>
+        <v>335</v>
       </c>
       <c r="AX17" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY17" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AZ17" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>299</v>
+        <v>336</v>
       </c>
       <c r="C18" t="s">
-        <v>300</v>
+        <v>337</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>301</v>
+        <v>338</v>
       </c>
       <c r="E18" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="F18" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G18" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I18" t="s">
-        <v>302</v>
+        <v>339</v>
       </c>
       <c r="J18" t="s">
-        <v>242</v>
+        <v>271</v>
       </c>
       <c r="M18" t="s">
-        <v>303</v>
+        <v>340</v>
       </c>
       <c r="O18" t="s">
-        <v>304</v>
+        <v>341</v>
       </c>
       <c r="Q18" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="X18" t="s">
-        <v>305</v>
+        <v>342</v>
       </c>
       <c r="AB18" t="s">
-        <v>306</v>
+        <v>343</v>
       </c>
       <c r="AC18" t="s">
-        <v>306</v>
+        <v>343</v>
       </c>
       <c r="AE18" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="AF18" t="s">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="AG18" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AH18" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AI18" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="AJ18" t="s">
-        <v>307</v>
+        <v>344</v>
       </c>
       <c r="AM18" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="AP18" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="AQ18">
         <v>24</v>
       </c>
       <c r="AR18" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="AS18" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="AU18" t="s">
-        <v>193</v>
+        <v>208</v>
       </c>
       <c r="AV18" t="s">
-        <v>194</v>
+        <v>209</v>
       </c>
       <c r="AW18" t="s">
-        <v>308</v>
+        <v>345</v>
       </c>
       <c r="AX18" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY18" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AZ18" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>309</v>
+        <v>346</v>
       </c>
       <c r="C19" t="s">
-        <v>310</v>
+        <v>347</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>311</v>
+        <v>348</v>
       </c>
       <c r="E19" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="F19" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G19" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I19" t="s">
-        <v>312</v>
+        <v>349</v>
       </c>
       <c r="J19" t="s">
-        <v>242</v>
+        <v>271</v>
       </c>
       <c r="M19" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="O19" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="X19" t="s">
-        <v>245</v>
+        <v>275</v>
       </c>
       <c r="AB19" t="s">
-        <v>313</v>
+        <v>350</v>
       </c>
       <c r="AC19" t="s">
-        <v>313</v>
+        <v>350</v>
       </c>
       <c r="AE19" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="AF19" t="s">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="AG19" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AH19" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AI19" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="AJ19" t="s">
-        <v>297</v>
+        <v>334</v>
       </c>
       <c r="AM19" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="AP19" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="AQ19">
         <v>45</v>
       </c>
       <c r="AR19" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="AS19" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="AU19" t="s">
-        <v>193</v>
+        <v>208</v>
       </c>
       <c r="AV19" t="s">
-        <v>194</v>
+        <v>209</v>
       </c>
       <c r="AW19" t="s">
-        <v>314</v>
+        <v>351</v>
       </c>
       <c r="AX19" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY19" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AZ19" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>315</v>
+        <v>352</v>
       </c>
       <c r="C20" t="s">
-        <v>316</v>
+        <v>353</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>317</v>
+        <v>354</v>
       </c>
       <c r="E20" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="F20" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G20" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I20" t="s">
-        <v>318</v>
+        <v>355</v>
       </c>
       <c r="J20" t="s">
-        <v>242</v>
+        <v>271</v>
       </c>
       <c r="M20" t="s">
-        <v>319</v>
+        <v>356</v>
       </c>
       <c r="O20" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="X20" t="s">
-        <v>320</v>
+        <v>357</v>
       </c>
       <c r="AB20" t="s">
-        <v>321</v>
+        <v>358</v>
       </c>
       <c r="AC20" t="s">
-        <v>321</v>
+        <v>358</v>
       </c>
       <c r="AE20" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="AF20" t="s">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="AG20" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AH20" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AI20" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="AJ20" t="s">
-        <v>322</v>
+        <v>359</v>
       </c>
       <c r="AM20" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="AP20" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="AQ20">
         <v>12</v>
       </c>
       <c r="AR20" t="s">
-        <v>323</v>
+        <v>131</v>
       </c>
       <c r="AS20" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="AU20" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="AV20" t="s">
-        <v>127</v>
+        <v>153</v>
       </c>
       <c r="AW20" t="s">
-        <v>324</v>
+        <v>360</v>
       </c>
       <c r="AX20" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY20" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AZ20" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>325</v>
+        <v>361</v>
       </c>
       <c r="C21" t="s">
-        <v>326</v>
+        <v>362</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>327</v>
+        <v>363</v>
       </c>
       <c r="E21" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="F21" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="G21" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I21" t="s">
-        <v>328</v>
+        <v>364</v>
       </c>
       <c r="J21" t="s">
-        <v>242</v>
+        <v>271</v>
       </c>
       <c r="M21" t="s">
-        <v>319</v>
+        <v>356</v>
       </c>
       <c r="X21" t="s">
-        <v>329</v>
+        <v>365</v>
       </c>
       <c r="AB21" t="s">
-        <v>330</v>
+        <v>366</v>
       </c>
       <c r="AC21" t="s">
-        <v>330</v>
+        <v>366</v>
       </c>
       <c r="AE21" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="AF21" t="s">
-        <v>120</v>
+        <v>148</v>
       </c>
       <c r="AG21" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AH21" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AI21" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="AJ21" t="s">
-        <v>331</v>
+        <v>367</v>
       </c>
       <c r="AM21" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="AP21" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="AQ21">
         <v>13</v>
       </c>
       <c r="AR21" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="AS21" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="AU21" t="s">
-        <v>193</v>
+        <v>208</v>
       </c>
       <c r="AW21" t="s">
-        <v>332</v>
+        <v>368</v>
       </c>
       <c r="AX21" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY21" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="AZ21" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E20"/>
+  <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E20" sqref="E20"/>
+      <selection activeCell="I25" sqref="I25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>333</v>
+        <v>369</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>334</v>
+        <v>370</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>335</v>
+        <v>371</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>336</v>
+        <v>372</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>373</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="B2" t="s">
-        <v>337</v>
+        <v>63</v>
       </c>
       <c r="C2" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>376</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="B3" t="s">
-        <v>339</v>
+        <v>63</v>
       </c>
       <c r="C3" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>378</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="B4" t="s">
-        <v>341</v>
+        <v>63</v>
       </c>
       <c r="C4" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:5">
+        <v>380</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="B5" t="s">
-        <v>343</v>
+        <v>63</v>
       </c>
       <c r="C5" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:5">
+        <v>382</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>183</v>
+        <v>198</v>
       </c>
       <c r="B6" t="s">
-        <v>345</v>
+        <v>63</v>
       </c>
       <c r="C6" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:5">
+        <v>384</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>183</v>
+        <v>198</v>
       </c>
       <c r="B7" t="s">
-        <v>347</v>
+        <v>63</v>
       </c>
       <c r="C7" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:5">
+        <v>386</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>197</v>
+        <v>212</v>
       </c>
       <c r="B8" t="s">
-        <v>349</v>
+        <v>63</v>
       </c>
       <c r="C8" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:5">
+        <v>388</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>197</v>
+        <v>212</v>
       </c>
       <c r="B9" t="s">
-        <v>351</v>
+        <v>63</v>
       </c>
       <c r="C9" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:5">
+        <v>390</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>197</v>
+        <v>212</v>
       </c>
       <c r="B10" t="s">
-        <v>353</v>
+        <v>63</v>
       </c>
       <c r="C10" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:5">
+        <v>392</v>
+      </c>
+      <c r="I10" s="4" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>212</v>
       </c>
       <c r="B11" t="s">
-        <v>355</v>
+        <v>63</v>
       </c>
       <c r="C11" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:5">
+        <v>394</v>
+      </c>
+      <c r="I11" s="4" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>212</v>
       </c>
       <c r="B12" t="s">
-        <v>357</v>
+        <v>63</v>
       </c>
       <c r="C12" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:5">
+        <v>396</v>
+      </c>
+      <c r="I12" s="4" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>197</v>
+        <v>212</v>
       </c>
       <c r="B13" t="s">
-        <v>359</v>
+        <v>63</v>
       </c>
       <c r="C13" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:5">
+        <v>398</v>
+      </c>
+      <c r="I13" s="4" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>197</v>
+        <v>212</v>
       </c>
       <c r="B14" t="s">
-        <v>361</v>
+        <v>63</v>
       </c>
       <c r="C14" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:5">
+        <v>400</v>
+      </c>
+      <c r="I14" s="4" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>212</v>
       </c>
       <c r="B15" t="s">
-        <v>363</v>
+        <v>63</v>
       </c>
       <c r="C15" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:5">
+        <v>402</v>
+      </c>
+      <c r="I15" s="4" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>222</v>
+        <v>212</v>
       </c>
       <c r="B16" t="s">
-        <v>365</v>
+        <v>63</v>
       </c>
       <c r="C16" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>390</v>
+      </c>
+      <c r="I16" s="4" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>222</v>
+        <v>212</v>
       </c>
       <c r="B17" t="s">
-        <v>367</v>
+        <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>388</v>
+      </c>
+      <c r="I17" s="4" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>248</v>
+        <v>212</v>
       </c>
       <c r="B18" t="s">
-        <v>369</v>
+        <v>63</v>
       </c>
       <c r="C18" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>392</v>
+      </c>
+      <c r="I18" s="4" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>248</v>
+        <v>212</v>
       </c>
       <c r="B19" t="s">
-        <v>371</v>
+        <v>63</v>
       </c>
       <c r="C19" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>398</v>
+      </c>
+      <c r="I19" s="4" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>257</v>
+        <v>212</v>
       </c>
       <c r="B20" t="s">
-        <v>373</v>
+        <v>63</v>
       </c>
       <c r="C20" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>374</v>
+        <v>400</v>
+      </c>
+      <c r="I20" s="4" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
+      <c r="A21" t="s">
+        <v>239</v>
+      </c>
+      <c r="B21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C21" t="s">
+        <v>409</v>
+      </c>
+      <c r="I21" s="4" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" t="s">
+        <v>239</v>
+      </c>
+      <c r="B22" t="s">
+        <v>63</v>
+      </c>
+      <c r="C22" t="s">
+        <v>411</v>
+      </c>
+      <c r="I22" s="4" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" t="s">
+        <v>279</v>
+      </c>
+      <c r="B23" t="s">
+        <v>63</v>
+      </c>
+      <c r="C23" t="s">
+        <v>413</v>
+      </c>
+      <c r="I23" s="4" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" t="s">
+        <v>279</v>
+      </c>
+      <c r="B24" t="s">
+        <v>63</v>
+      </c>
+      <c r="C24" t="s">
+        <v>415</v>
+      </c>
+      <c r="I24" s="4" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" t="s">
+        <v>293</v>
+      </c>
+      <c r="B25" t="s">
+        <v>63</v>
+      </c>
+      <c r="C25" t="s">
+        <v>417</v>
+      </c>
+      <c r="I25" s="4" t="s">
+        <v>418</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...17 lines deleted...]
-    <hyperlink ref="E20" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I8" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="I9" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="I10" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="I11" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="I12" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="I13" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="I14" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="I15" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="I16" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="I17" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="I18" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="I19" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="I20" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="I21" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="I22" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="I23" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="I24" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="I25" r:id="rId_hyperlink_24"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:S1"/>
@@ -4591,1013 +4978,766 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>375</v>
+        <v>419</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>376</v>
+        <v>420</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>377</v>
+        <v>421</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>378</v>
+        <v>422</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>379</v>
+        <v>423</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>380</v>
+        <v>424</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>381</v>
+        <v>425</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>382</v>
+        <v>426</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>383</v>
+        <v>427</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>384</v>
+        <v>428</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>385</v>
+        <v>429</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>386</v>
+        <v>430</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>387</v>
+        <v>431</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>388</v>
+        <v>432</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>389</v>
+        <v>433</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>390</v>
+        <v>434</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>391</v>
+        <v>435</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>392</v>
+        <v>436</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>393</v>
+        <v>437</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>394</v>
+        <v>438</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>395</v>
+        <v>439</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>396</v>
+        <v>440</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>397</v>
+        <v>441</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>398</v>
+        <v>442</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>399</v>
+        <v>443</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>400</v>
+        <v>444</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>401</v>
+        <v>445</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>402</v>
+        <v>446</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>403</v>
+        <v>447</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>404</v>
+        <v>448</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>405</v>
+        <v>449</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>406</v>
+        <v>450</v>
       </c>
       <c r="C2" t="s">
-        <v>407</v>
+        <v>451</v>
       </c>
       <c r="D2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E2" t="s">
-        <v>408</v>
+        <v>452</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>409</v>
+        <v>453</v>
       </c>
       <c r="G2" t="s">
-        <v>410</v>
+        <v>454</v>
       </c>
       <c r="H2" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="I2" t="s">
-        <v>411</v>
+        <v>455</v>
       </c>
       <c r="K2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M2" t="s">
-        <v>412</v>
+        <v>456</v>
       </c>
       <c r="N2" t="s">
-        <v>413</v>
+        <v>457</v>
       </c>
       <c r="O2" t="s">
-        <v>414</v>
+        <v>458</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>415</v>
+        <v>459</v>
       </c>
       <c r="C3" t="s">
-        <v>416</v>
+        <v>460</v>
       </c>
       <c r="D3" t="s">
-        <v>417</v>
+        <v>461</v>
       </c>
       <c r="E3" t="s">
-        <v>418</v>
+        <v>462</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>419</v>
+        <v>463</v>
       </c>
       <c r="G3" t="s">
-        <v>420</v>
+        <v>464</v>
       </c>
       <c r="H3" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="I3" t="s">
-        <v>411</v>
+        <v>455</v>
       </c>
       <c r="K3" t="s">
-        <v>421</v>
+        <v>465</v>
       </c>
       <c r="M3" t="s">
-        <v>422</v>
+        <v>466</v>
       </c>
       <c r="N3" t="s">
-        <v>423</v>
+        <v>467</v>
       </c>
       <c r="O3" t="s">
-        <v>424</v>
+        <v>468</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>425</v>
+        <v>469</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>426</v>
+        <v>470</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>392</v>
+        <v>436</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>427</v>
+        <v>471</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>395</v>
+        <v>439</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>428</v>
+        <v>472</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>429</v>
+        <v>473</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>407</v>
+        <v>451</v>
       </c>
       <c r="C2" t="s">
-        <v>430</v>
+        <v>474</v>
       </c>
       <c r="D2" t="s">
-        <v>406</v>
+        <v>450</v>
       </c>
       <c r="E2" t="s">
-        <v>431</v>
+        <v>475</v>
       </c>
       <c r="F2" t="s">
-        <v>432</v>
+        <v>476</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>409</v>
+        <v>453</v>
       </c>
       <c r="I2" t="s">
-        <v>433</v>
+        <v>477</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>434</v>
+        <v>478</v>
       </c>
       <c r="C3" t="s">
-        <v>420</v>
+        <v>464</v>
       </c>
       <c r="D3" t="s">
-        <v>415</v>
+        <v>459</v>
       </c>
       <c r="E3" t="s">
-        <v>435</v>
+        <v>479</v>
       </c>
       <c r="F3" t="s">
-        <v>436</v>
+        <v>480</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>419</v>
+        <v>463</v>
       </c>
       <c r="I3" t="s">
-        <v>433</v>
+        <v>477</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>437</v>
+        <v>481</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>334</v>
+        <v>371</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>438</v>
+        <v>482</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>439</v>
+        <v>483</v>
       </c>
       <c r="C2" t="s">
-        <v>440</v>
+        <v>484</v>
       </c>
       <c r="D2" t="s">
-        <v>441</v>
+        <v>485</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>442</v>
+        <v>486</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>376</v>
+        <v>420</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>443</v>
+        <v>487</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>444</v>
+        <v>488</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>445</v>
+        <v>489</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>446</v>
+        <v>490</v>
       </c>
       <c r="C2" t="s">
-        <v>447</v>
+        <v>491</v>
       </c>
       <c r="D2" t="s">
-        <v>448</v>
+        <v>492</v>
       </c>
       <c r="E2" t="s">
-        <v>242</v>
+        <v>271</v>
       </c>
       <c r="F2" t="s">
-        <v>449</v>
+        <v>493</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E26"/>
+  <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E26" sqref="E26"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>335</v>
+        <v>370</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>334</v>
+        <v>371</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>336</v>
+        <v>372</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>373</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C2" t="s">
-        <v>450</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>495</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>496</v>
+      </c>
+      <c r="J2" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C3" t="s">
-        <v>452</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>497</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>498</v>
+      </c>
+      <c r="J3" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C4" t="s">
-        <v>454</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:5">
+        <v>499</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>500</v>
+      </c>
+      <c r="J4" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>456</v>
+        <v>501</v>
       </c>
       <c r="C5" t="s">
-        <v>457</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:5">
+        <v>502</v>
+      </c>
+      <c r="H5" t="s">
+        <v>503</v>
+      </c>
+      <c r="J5" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>456</v>
+        <v>501</v>
       </c>
       <c r="C6" t="s">
-        <v>459</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:5">
+        <v>504</v>
+      </c>
+      <c r="H6" t="s">
+        <v>505</v>
+      </c>
+      <c r="J6" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>456</v>
+        <v>501</v>
       </c>
       <c r="C7" t="s">
-        <v>461</v>
-[...268 lines deleted...]
-        <v>374</v>
+        <v>506</v>
+      </c>
+      <c r="H7" t="s">
+        <v>507</v>
+      </c>
+      <c r="J7" t="s">
+        <v>128</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...20 lines deleted...]
-    <hyperlink ref="E26" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>