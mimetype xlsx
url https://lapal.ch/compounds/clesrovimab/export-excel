--- v0 (2026-09-24)
+++ v1 (2026-10-14)
@@ -28,68 +28,77 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="396">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="391">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
+  </si>
+  <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
@@ -320,53 +329,50 @@
     <t>Intervention 5</t>
   </si>
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
-  </si>
-[...1 lines deleted...]
-    <t>Studied population</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
@@ -1118,96 +1124,75 @@
   <si>
     <t>Filed: High income countries</t>
   </si>
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2017075124</t>
   </si>
   <si>
     <t>Merck Sharp &amp; Dohme Corp</t>
   </si>
   <si>
     <t>2036-10-27</t>
   </si>
   <si>
     <t>The present invention relates to monoclonal antibodies which have high anti-RSV neutralizing titers. The invention further provides for isolated nucleic acids encoding the antibodies of the invention and host cells transformed therewith. The invention yet further provides for diagnostic, prophylactic and therapeutic methods employing the antibodies and nucleic acids of the invention, particularly as a passive immunotherapy agent in infants and the elderly.</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
-    <t>Brazil, China, Belarus, Azerbaijan, Armenia, Kazakhstan, Morocco, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, Jordan, Mexico, Peru, Ukraine, South Africa, India, Namibia, Ghana, Botswana, Kenya, Colombia, Dominican Republic, Indonesia, Mongolia, Nigeria</t>
-[...14 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Australia, San Marino</t>
+    <t>World Intellectual Property Organization (WIPO), Argentina, Brazil, China, Tajikistan, Belarus, Azerbaijan, Turkmenistan, Armenia, Kyrgyzstan, Kazakhstan, Ecuador, Morocco, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, Georgia, Jordan, Mexico, Malaysia, Nicaragua, Peru, Philippines, El Salvador, Tunisia, Ukraine, South Africa, India, Sierra Leone, Eswatini, Liberia, Namibia, Sao Tome and Principe, Mozambique, Uganda, Zambia, Zimbabwe, Tanzania, United Republic of, Malawi, Ghana, Rwanda, Sudan, Botswana, Lesotho, Kenya, Gambia (the), Colombia, Dominican Republic, Egypt, Guatemala, Honduras, Indonesia, Iran (Islamic Republic of), Jamaica, Lebanon, Mongolia, Nigeria, Sri Lanka, Thailand, Pakistan</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Chile, Russian Federation, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Hong Kong, Israel, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, Costa Rica, Brunei Darussalam, Kuwait, United Arab Emirates, Bahrain, Saudi Arabia, Oman, Qatar, New Zealand, Panama, Seychelles, Trinidad and Tobago</t>
   </si>
   <si>
     <t>WO2020081408</t>
   </si>
   <si>
     <t>Anti-RSV antibodies (e.g. clesrovimab) formulation for Intramuscular administration</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>2039-10-14</t>
   </si>
   <si>
     <t>The present invention relates to stable formulations comprising antibodies or antigen-binding fragments thereof that bind to respiratory syncytial virus (RSV). Also provided are methods of preventing and/or treating RSV-related diseases with the formulations of the invention.</t>
   </si>
   <si>
-    <t>Canada, Japan, United States of America, Russian Federation</t>
-[...11 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Korea, Republic of</t>
+    <t>World Intellectual Property Organization (WIPO), China, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, Mexico, Malaysia, Viet Nam</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Singapore, United States of America, Russian Federation</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>ANTIBODY NEUTRALIZING HUMAN RESPIRATORY SYNCYTIAL VIRUS</t>
   </si>
   <si>
     <t>Merck Sharp &amp; Dohme</t>
   </si>
   <si>
     <t>Active</t>
   </si>
@@ -1660,97 +1645,100 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20170504&amp;CC=WO&amp;NR=2017075124A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20200423&amp;CC=WO&amp;NR=2020081408A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/Kf1oWfh4ZIWAiRuP1i9VcwwM0Coe8vm298kUpumO.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/acip/downloads/slides-2024-10-23-24/02-rsv-mat-peds-sinha-508.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merck.com/news/mercks-clesrovimab-mk-1654-an-investigational-respiratory-syncytial-virus-rsv-preventative-monoclonal-antibody-significantly-reduced-incidence-of-rsv-disease-and-hospitalization-in-heal/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AM2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AM1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:39">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1779,204 +1767,213 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
-    </row>
-    <row r="2" spans="1:36">
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      <c r="I2" t="s">
         <v>42</v>
       </c>
-      <c r="M2" t="s">
+      <c r="J2" t="s">
         <v>43</v>
       </c>
-      <c r="N2" t="s">
+      <c r="K2" t="s">
         <v>44</v>
       </c>
-      <c r="O2" t="s">
+      <c r="L2" t="s">
         <v>45</v>
       </c>
       <c r="P2" t="s">
         <v>46</v>
       </c>
       <c r="Q2" t="s">
         <v>47</v>
       </c>
       <c r="R2" t="s">
         <v>48</v>
       </c>
       <c r="S2" t="s">
         <v>49</v>
       </c>
       <c r="T2" t="s">
         <v>50</v>
       </c>
       <c r="U2" t="s">
         <v>51</v>
       </c>
       <c r="V2" t="s">
         <v>52</v>
       </c>
       <c r="W2" t="s">
         <v>53</v>
       </c>
       <c r="X2" t="s">
         <v>54</v>
       </c>
-      <c r="Y2" s="1" t="s">
+      <c r="Y2" t="s">
         <v>55</v>
       </c>
-      <c r="Z2" s="1" t="s">
+      <c r="Z2" t="s">
         <v>56</v>
       </c>
       <c r="AA2" t="s">
         <v>57</v>
       </c>
       <c r="AB2" t="s">
         <v>58</v>
       </c>
       <c r="AC2" t="s">
         <v>59</v>
       </c>
       <c r="AD2" t="s">
         <v>60</v>
       </c>
       <c r="AE2" t="s">
         <v>61</v>
       </c>
       <c r="AF2" t="s">
         <v>62</v>
       </c>
       <c r="AG2" t="s">
         <v>63</v>
       </c>
       <c r="AH2" t="s">
         <v>64</v>
       </c>
       <c r="AI2" t="s">
         <v>65</v>
       </c>
       <c r="AJ2" t="s">
         <v>66</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>67</v>
+      </c>
+      <c r="AL2" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="AM2" s="1" t="s">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ5"/>
+  <dimension ref="A1:AY5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D5" sqref="D5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -1991,763 +1988,747 @@
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
-    <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:51">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="O1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="P1" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q1" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="R1" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="S1" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="U1" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="V1" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="Y1" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="Z1" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC1" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="AD1" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="2" spans="1:51">
+      <c r="A2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B2" t="s">
+        <v>119</v>
+      </c>
+      <c r="C2" t="s">
+        <v>120</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="E2" t="s">
+        <v>122</v>
+      </c>
+      <c r="F2" t="s">
+        <v>123</v>
+      </c>
+      <c r="G2" t="s">
+        <v>124</v>
+      </c>
+      <c r="H2" t="s">
+        <v>125</v>
+      </c>
+      <c r="I2" t="s">
+        <v>126</v>
+      </c>
+      <c r="J2" t="s">
+        <v>127</v>
+      </c>
+      <c r="M2" t="s">
+        <v>128</v>
+      </c>
+      <c r="N2" t="s">
+        <v>129</v>
+      </c>
+      <c r="O2" t="s">
+        <v>130</v>
+      </c>
+      <c r="P2" t="s">
+        <v>131</v>
+      </c>
+      <c r="X2" t="s">
+        <v>132</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>133</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>134</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>134</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>135</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>136</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>137</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>137</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>138</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>139</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>140</v>
+      </c>
+      <c r="AP2">
+        <v>3632</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>141</v>
+      </c>
+      <c r="AR2" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>143</v>
+      </c>
+      <c r="AU2" t="s">
+        <v>144</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>145</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>146</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="3" spans="1:51">
+      <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
+        <v>147</v>
+      </c>
+      <c r="C3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="E3" t="s">
+        <v>150</v>
+      </c>
+      <c r="F3" t="s">
+        <v>123</v>
+      </c>
+      <c r="G3" t="s">
+        <v>124</v>
+      </c>
+      <c r="H3" t="s">
+        <v>151</v>
+      </c>
+      <c r="I3" t="s">
+        <v>152</v>
+      </c>
+      <c r="J3" t="s">
+        <v>153</v>
+      </c>
+      <c r="M3" t="s">
+        <v>154</v>
+      </c>
+      <c r="N3" t="s">
+        <v>155</v>
+      </c>
+      <c r="O3" t="s">
+        <v>130</v>
+      </c>
+      <c r="P3" t="s">
+        <v>156</v>
+      </c>
+      <c r="X3" t="s">
+        <v>157</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>158</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>159</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>159</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>135</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>136</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>137</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>137</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>138</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>160</v>
+      </c>
+      <c r="AL3" t="s">
+        <v>161</v>
+      </c>
+      <c r="AN3" t="s">
+        <v>162</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>140</v>
+      </c>
+      <c r="AP3">
+        <v>183</v>
+      </c>
+      <c r="AQ3" t="s">
+        <v>141</v>
+      </c>
+      <c r="AR3" t="s">
+        <v>163</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>164</v>
+      </c>
+      <c r="AU3" t="s">
+        <v>165</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>145</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>47</v>
+      </c>
+      <c r="AX3" t="s">
+        <v>146</v>
+      </c>
+      <c r="AY3" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="4" spans="1:51">
+      <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" t="s">
+        <v>166</v>
+      </c>
+      <c r="C4" t="s">
+        <v>167</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="E4" t="s">
+        <v>169</v>
+      </c>
+      <c r="F4" t="s">
+        <v>123</v>
+      </c>
+      <c r="G4" t="s">
+        <v>124</v>
+      </c>
+      <c r="H4" t="s">
+        <v>170</v>
+      </c>
+      <c r="I4" t="s">
+        <v>171</v>
+      </c>
+      <c r="J4" t="s">
+        <v>172</v>
+      </c>
+      <c r="M4" t="s">
+        <v>173</v>
+      </c>
+      <c r="O4" t="s">
+        <v>174</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>175</v>
+      </c>
+      <c r="X4" t="s">
+        <v>176</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>177</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>178</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>179</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>180</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>181</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>135</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>136</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>137</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>137</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>137</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>182</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>140</v>
+      </c>
+      <c r="AP4">
+        <v>1003</v>
+      </c>
+      <c r="AQ4" t="s">
+        <v>141</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>142</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>164</v>
+      </c>
+      <c r="AU4" t="s">
+        <v>165</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>145</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>47</v>
+      </c>
+      <c r="AX4" t="s">
+        <v>146</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="5" spans="1:51">
+      <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" t="s">
+        <v>183</v>
+      </c>
+      <c r="C5" t="s">
+        <v>184</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="E5" t="s">
+        <v>186</v>
+      </c>
+      <c r="F5" t="s">
+        <v>123</v>
+      </c>
+      <c r="G5" t="s">
+        <v>124</v>
+      </c>
+      <c r="H5" t="s">
+        <v>187</v>
+      </c>
+      <c r="I5" t="s">
+        <v>188</v>
+      </c>
+      <c r="J5" t="s">
+        <v>189</v>
+      </c>
+      <c r="M5" t="s">
+        <v>128</v>
+      </c>
+      <c r="N5" t="s">
+        <v>190</v>
+      </c>
+      <c r="O5" t="s">
+        <v>191</v>
+      </c>
+      <c r="X5" t="s">
+        <v>192</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>193</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>194</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>195</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>196</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>136</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>138</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>197</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>198</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>140</v>
+      </c>
+      <c r="AP5">
         <v>80</v>
       </c>
-      <c r="P1" s="2" t="s">
-[...199 lines deleted...]
-      <c r="AU2" t="s">
+      <c r="AQ5" t="s">
         <v>141</v>
       </c>
-      <c r="AV2" t="s">
+      <c r="AR5" t="s">
         <v>142</v>
       </c>
-      <c r="AW2" t="s">
-[...16 lines deleted...]
-      <c r="B3" t="s">
+      <c r="AT5" t="s">
+        <v>164</v>
+      </c>
+      <c r="AU5" t="s">
+        <v>199</v>
+      </c>
+      <c r="AV5" t="s">
         <v>145</v>
       </c>
-      <c r="C3" t="s">
+      <c r="AW5" t="s">
+        <v>200</v>
+      </c>
+      <c r="AX5" t="s">
         <v>146</v>
       </c>
-      <c r="D3" s="4" t="s">
-[...311 lines deleted...]
-      </c>
       <c r="AY5" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B3" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C3" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C4" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -2763,2529 +2744,2508 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C2" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D2" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H2" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J2" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="K2" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="O2" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="Q2">
         <v>45817.0</v>
       </c>
       <c r="R2" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C3" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D3" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F3" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G3" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H3" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I3" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J3" t="s">
+        <v>240</v>
+      </c>
+      <c r="K3" t="s">
+        <v>241</v>
+      </c>
+      <c r="M3" s="5" t="s">
+        <v>242</v>
+      </c>
+      <c r="N3" s="5" t="s">
+        <v>243</v>
+      </c>
+      <c r="O3" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>236</v>
       </c>
       <c r="P3">
         <v>45627.0</v>
       </c>
       <c r="Q3">
         <v>45918.0</v>
       </c>
       <c r="R3" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C4" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D4" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H4" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I4" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J4" t="s">
+        <v>240</v>
+      </c>
+      <c r="K4" t="s">
+        <v>241</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>245</v>
+      </c>
+      <c r="N4" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="O4" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>236</v>
       </c>
       <c r="P4">
         <v>45627.0</v>
       </c>
       <c r="Q4">
         <v>45918.0</v>
       </c>
       <c r="R4" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C5" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D5" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F5" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H5" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I5" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J5" t="s">
+        <v>240</v>
+      </c>
+      <c r="K5" t="s">
+        <v>241</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>247</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="O5" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>236</v>
       </c>
       <c r="P5">
         <v>45627.0</v>
       </c>
       <c r="Q5">
         <v>45918.0</v>
       </c>
       <c r="R5" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C6" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D6" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E6" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F6" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G6" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H6" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I6" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J6" t="s">
+        <v>240</v>
+      </c>
+      <c r="K6" t="s">
+        <v>241</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="O6" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>236</v>
       </c>
       <c r="P6">
         <v>45627.0</v>
       </c>
       <c r="Q6">
         <v>45918.0</v>
       </c>
       <c r="R6" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C7" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D7" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F7" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G7" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H7" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I7" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J7" t="s">
+        <v>240</v>
+      </c>
+      <c r="K7" t="s">
+        <v>241</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>251</v>
+      </c>
+      <c r="N7" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="O7" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>236</v>
       </c>
       <c r="P7">
         <v>45627.0</v>
       </c>
       <c r="Q7">
         <v>45918.0</v>
       </c>
       <c r="R7" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C8" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D8" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F8" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G8" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H8" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I8" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J8" t="s">
+        <v>240</v>
+      </c>
+      <c r="K8" t="s">
+        <v>241</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="N8" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="O8" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>236</v>
       </c>
       <c r="P8">
         <v>45627.0</v>
       </c>
       <c r="Q8">
         <v>45918.0</v>
       </c>
       <c r="R8" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C9" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D9" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E9" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F9" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G9" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H9" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I9" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J9" t="s">
+        <v>240</v>
+      </c>
+      <c r="K9" t="s">
+        <v>241</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="N9" s="5" t="s">
+        <v>256</v>
+      </c>
+      <c r="O9" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>236</v>
       </c>
       <c r="P9">
         <v>45627.0</v>
       </c>
       <c r="Q9">
         <v>45918.0</v>
       </c>
       <c r="R9" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C10" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D10" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E10" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F10" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G10" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H10" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I10" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J10" t="s">
+        <v>240</v>
+      </c>
+      <c r="K10" t="s">
+        <v>241</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="N10" s="5" t="s">
+        <v>258</v>
+      </c>
+      <c r="O10" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>236</v>
       </c>
       <c r="P10">
         <v>45627.0</v>
       </c>
       <c r="Q10">
         <v>45918.0</v>
       </c>
       <c r="R10" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C11" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D11" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E11" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F11" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G11" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H11" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I11" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J11" t="s">
+        <v>240</v>
+      </c>
+      <c r="K11" t="s">
+        <v>241</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>259</v>
+      </c>
+      <c r="N11" s="5" t="s">
+        <v>260</v>
+      </c>
+      <c r="O11" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>236</v>
       </c>
       <c r="P11">
         <v>45627.0</v>
       </c>
       <c r="Q11">
         <v>45918.0</v>
       </c>
       <c r="R11" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C12" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D12" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E12" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F12" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G12" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H12" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I12" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J12" t="s">
+        <v>240</v>
+      </c>
+      <c r="K12" t="s">
+        <v>241</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>261</v>
+      </c>
+      <c r="N12" s="5" t="s">
+        <v>262</v>
+      </c>
+      <c r="O12" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>236</v>
       </c>
       <c r="P12">
         <v>45627.0</v>
       </c>
       <c r="Q12">
         <v>45918.0</v>
       </c>
       <c r="R12" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C13" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D13" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F13" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G13" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H13" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I13" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J13" t="s">
+        <v>240</v>
+      </c>
+      <c r="K13" t="s">
+        <v>241</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>263</v>
+      </c>
+      <c r="N13" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="O13" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>236</v>
       </c>
       <c r="P13">
         <v>45627.0</v>
       </c>
       <c r="Q13">
         <v>45918.0</v>
       </c>
       <c r="R13" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C14" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D14" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F14" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G14" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H14" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I14" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J14" t="s">
+        <v>240</v>
+      </c>
+      <c r="K14" t="s">
+        <v>241</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="N14" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="O14" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>236</v>
       </c>
       <c r="P14">
         <v>45627.0</v>
       </c>
       <c r="Q14">
         <v>45918.0</v>
       </c>
       <c r="R14" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C15" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D15" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F15" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G15" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H15" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I15" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J15" t="s">
+        <v>240</v>
+      </c>
+      <c r="K15" t="s">
+        <v>241</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>267</v>
+      </c>
+      <c r="N15" s="5" t="s">
+        <v>268</v>
+      </c>
+      <c r="O15" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>236</v>
       </c>
       <c r="P15">
         <v>45627.0</v>
       </c>
       <c r="Q15">
         <v>45918.0</v>
       </c>
       <c r="R15" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C16" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D16" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F16" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G16" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H16" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I16" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J16" t="s">
+        <v>240</v>
+      </c>
+      <c r="K16" t="s">
+        <v>241</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>269</v>
+      </c>
+      <c r="N16" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="O16" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>236</v>
       </c>
       <c r="P16">
         <v>45627.0</v>
       </c>
       <c r="Q16">
         <v>45918.0</v>
       </c>
       <c r="R16" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C17" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D17" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E17" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F17" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G17" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H17" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I17" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J17" t="s">
+        <v>240</v>
+      </c>
+      <c r="K17" t="s">
+        <v>241</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>271</v>
+      </c>
+      <c r="N17" s="5" t="s">
+        <v>272</v>
+      </c>
+      <c r="O17" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>236</v>
       </c>
       <c r="P17">
         <v>45627.0</v>
       </c>
       <c r="Q17">
         <v>45918.0</v>
       </c>
       <c r="R17" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C18" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D18" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E18" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F18" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G18" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H18" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I18" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J18" t="s">
+        <v>240</v>
+      </c>
+      <c r="K18" t="s">
+        <v>241</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="N18" s="5" t="s">
+        <v>274</v>
+      </c>
+      <c r="O18" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>236</v>
       </c>
       <c r="P18">
         <v>45627.0</v>
       </c>
       <c r="Q18">
         <v>45918.0</v>
       </c>
       <c r="R18" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C19" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D19" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E19" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F19" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G19" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H19" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I19" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J19" t="s">
+        <v>240</v>
+      </c>
+      <c r="K19" t="s">
+        <v>241</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>275</v>
+      </c>
+      <c r="N19" s="5" t="s">
+        <v>276</v>
+      </c>
+      <c r="O19" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>236</v>
       </c>
       <c r="P19">
         <v>45627.0</v>
       </c>
       <c r="Q19">
         <v>45918.0</v>
       </c>
       <c r="R19" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C20" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D20" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E20" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F20" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G20" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H20" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I20" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J20" t="s">
+        <v>240</v>
+      </c>
+      <c r="K20" t="s">
+        <v>241</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>277</v>
+      </c>
+      <c r="N20" s="5" t="s">
+        <v>278</v>
+      </c>
+      <c r="O20" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>236</v>
       </c>
       <c r="P20">
         <v>45627.0</v>
       </c>
       <c r="Q20">
         <v>45918.0</v>
       </c>
       <c r="R20" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C21" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D21" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E21" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F21" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G21" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H21" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I21" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J21" t="s">
+        <v>240</v>
+      </c>
+      <c r="K21" t="s">
+        <v>241</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>279</v>
+      </c>
+      <c r="N21" s="5" t="s">
+        <v>280</v>
+      </c>
+      <c r="O21" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>236</v>
       </c>
       <c r="P21">
         <v>45627.0</v>
       </c>
       <c r="Q21">
         <v>45918.0</v>
       </c>
       <c r="R21" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C22" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D22" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E22" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F22" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G22" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H22" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I22" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J22" t="s">
+        <v>240</v>
+      </c>
+      <c r="K22" t="s">
+        <v>241</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>281</v>
+      </c>
+      <c r="N22" s="5" t="s">
+        <v>282</v>
+      </c>
+      <c r="O22" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>236</v>
       </c>
       <c r="P22">
         <v>45627.0</v>
       </c>
       <c r="Q22">
         <v>45918.0</v>
       </c>
       <c r="R22" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C23" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D23" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E23" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F23" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G23" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H23" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I23" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J23" t="s">
+        <v>240</v>
+      </c>
+      <c r="K23" t="s">
+        <v>241</v>
+      </c>
+      <c r="M23" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="N23" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="O23" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>236</v>
       </c>
       <c r="P23">
         <v>45627.0</v>
       </c>
       <c r="Q23">
         <v>45918.0</v>
       </c>
       <c r="R23" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C24" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D24" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E24" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F24" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G24" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H24" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I24" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J24" t="s">
+        <v>240</v>
+      </c>
+      <c r="K24" t="s">
+        <v>241</v>
+      </c>
+      <c r="M24" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="N24" s="5" t="s">
+        <v>286</v>
+      </c>
+      <c r="O24" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>236</v>
       </c>
       <c r="P24">
         <v>45627.0</v>
       </c>
       <c r="Q24">
         <v>45918.0</v>
       </c>
       <c r="R24" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C25" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D25" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E25" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F25" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G25" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H25" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I25" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J25" t="s">
+        <v>240</v>
+      </c>
+      <c r="K25" t="s">
+        <v>241</v>
+      </c>
+      <c r="M25" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="N25" s="5" t="s">
+        <v>288</v>
+      </c>
+      <c r="O25" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>236</v>
       </c>
       <c r="P25">
         <v>45627.0</v>
       </c>
       <c r="Q25">
         <v>45918.0</v>
       </c>
       <c r="R25" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C26" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D26" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E26" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F26" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G26" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H26" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I26" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J26" t="s">
+        <v>240</v>
+      </c>
+      <c r="K26" t="s">
+        <v>241</v>
+      </c>
+      <c r="M26" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="N26" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="O26" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>236</v>
       </c>
       <c r="P26">
         <v>45627.0</v>
       </c>
       <c r="Q26">
         <v>45918.0</v>
       </c>
       <c r="R26" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C27" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D27" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E27" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F27" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G27" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H27" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I27" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J27" t="s">
+        <v>240</v>
+      </c>
+      <c r="K27" t="s">
+        <v>241</v>
+      </c>
+      <c r="M27" s="5" t="s">
+        <v>291</v>
+      </c>
+      <c r="N27" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="O27" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>236</v>
       </c>
       <c r="P27">
         <v>45627.0</v>
       </c>
       <c r="Q27">
         <v>45918.0</v>
       </c>
       <c r="R27" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C28" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D28" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E28" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F28" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G28" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H28" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I28" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J28" t="s">
+        <v>240</v>
+      </c>
+      <c r="K28" t="s">
+        <v>241</v>
+      </c>
+      <c r="M28" s="5" t="s">
+        <v>293</v>
+      </c>
+      <c r="N28" s="5" t="s">
+        <v>294</v>
+      </c>
+      <c r="O28" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>236</v>
       </c>
       <c r="P28">
         <v>45627.0</v>
       </c>
       <c r="Q28">
         <v>45918.0</v>
       </c>
       <c r="R28" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C29" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D29" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E29" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F29" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G29" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H29" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I29" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J29" t="s">
+        <v>240</v>
+      </c>
+      <c r="K29" t="s">
+        <v>241</v>
+      </c>
+      <c r="M29" s="5" t="s">
+        <v>295</v>
+      </c>
+      <c r="N29" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="O29" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>236</v>
       </c>
       <c r="P29">
         <v>45627.0</v>
       </c>
       <c r="Q29">
         <v>45918.0</v>
       </c>
       <c r="R29" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C30" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D30" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E30" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F30" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G30" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H30" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I30" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J30" t="s">
+        <v>240</v>
+      </c>
+      <c r="K30" t="s">
+        <v>241</v>
+      </c>
+      <c r="M30" s="5" t="s">
+        <v>297</v>
+      </c>
+      <c r="N30" s="5" t="s">
+        <v>298</v>
+      </c>
+      <c r="O30" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>236</v>
       </c>
       <c r="P30">
         <v>45627.0</v>
       </c>
       <c r="Q30">
         <v>45918.0</v>
       </c>
       <c r="R30" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C31" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D31" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E31" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F31" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G31" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H31" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I31" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J31" t="s">
+        <v>240</v>
+      </c>
+      <c r="K31" t="s">
+        <v>241</v>
+      </c>
+      <c r="M31" s="5" t="s">
+        <v>299</v>
+      </c>
+      <c r="N31" s="5" t="s">
+        <v>300</v>
+      </c>
+      <c r="O31" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>236</v>
       </c>
       <c r="P31">
         <v>45627.0</v>
       </c>
       <c r="Q31">
         <v>45918.0</v>
       </c>
       <c r="R31" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C32" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D32" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E32" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F32" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G32" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H32" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I32" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J32" t="s">
+        <v>240</v>
+      </c>
+      <c r="K32" t="s">
+        <v>241</v>
+      </c>
+      <c r="M32" s="5" t="s">
+        <v>301</v>
+      </c>
+      <c r="N32" s="5" t="s">
+        <v>302</v>
+      </c>
+      <c r="O32" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>236</v>
       </c>
       <c r="P32">
         <v>45627.0</v>
       </c>
       <c r="Q32">
         <v>45918.0</v>
       </c>
       <c r="R32" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C33" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D33" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E33" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F33" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G33" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H33" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I33" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J33" t="s">
+        <v>240</v>
+      </c>
+      <c r="K33" t="s">
+        <v>241</v>
+      </c>
+      <c r="M33" s="5" t="s">
+        <v>303</v>
+      </c>
+      <c r="N33" s="5" t="s">
+        <v>304</v>
+      </c>
+      <c r="O33" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>236</v>
       </c>
       <c r="P33">
         <v>45627.0</v>
       </c>
       <c r="Q33">
         <v>45918.0</v>
       </c>
       <c r="R33" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C34" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D34" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E34" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F34" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G34" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H34" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="I34" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J34" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="K34" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="N34" s="5" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="O34" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="Q34">
         <v>45809.0</v>
       </c>
       <c r="R34" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C35" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D35" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E35" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="F35" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G35" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H35" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="I35" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J35" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="K35" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="N35" s="5" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="O35" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="Q35">
         <v>46213.0</v>
       </c>
       <c r="R35" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C36" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D36" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E36" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="F36" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G36" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H36" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="I36" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J36" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="K36" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="N36" s="5" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="O36" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="Q36">
         <v>46134.0</v>
       </c>
       <c r="R36" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C37" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D37" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E37" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="F37" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G37" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H37" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="I37" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J37" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="K37" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="N37" s="5" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="O37" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="Q37">
         <v>46273.0</v>
       </c>
       <c r="R37" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C38" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D38" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E38" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="F38" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G38" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H38" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="I38" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J38" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="K38" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="N38" s="5" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="O38" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="Q38">
         <v>46188.0</v>
       </c>
       <c r="R38" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C39" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D39" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="E39" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="F39" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G39" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H39" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="I39" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="J39" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="K39" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="N39" s="5" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="O39" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="Q39">
         <v>46258.0</v>
       </c>
       <c r="R39" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="E2" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="G2" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="H2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="I2" t="s">
-        <v>351</v>
-[...4 lines deleted...]
-      <c r="K2" t="s">
         <v>353</v>
       </c>
-      <c r="L2" t="s">
+      <c r="N2" t="s">
         <v>354</v>
       </c>
-      <c r="M2" t="s">
+      <c r="O2" t="s">
         <v>355</v>
-      </c>
-[...4 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" s="4" t="s">
+        <v>356</v>
+      </c>
+      <c r="C3" t="s">
+        <v>357</v>
+      </c>
+      <c r="D3" t="s">
         <v>358</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
+        <v>350</v>
+      </c>
+      <c r="F3" s="5" t="s">
         <v>359</v>
       </c>
-      <c r="D3" t="s">
+      <c r="G3" t="s">
         <v>360</v>
       </c>
-      <c r="E3" t="s">
-[...2 lines deleted...]
-      <c r="F3" s="5" t="s">
+      <c r="H3" t="s">
+        <v>137</v>
+      </c>
+      <c r="I3" t="s">
+        <v>353</v>
+      </c>
+      <c r="N3" t="s">
         <v>361</v>
       </c>
-      <c r="G3" t="s">
+      <c r="O3" t="s">
         <v>362</v>
-      </c>
-[...19 lines deleted...]
-        <v>367</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="C2" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="D2" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="F2" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="H2" s="5"/>
       <c r="I2" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="C2" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="D2" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C2" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D2" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="E2" t="s">
-        <v>386</v>
+        <v>381</v>
       </c>
       <c r="F2" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="C2" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="H2" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="J2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C3" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="J3" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C4" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="J4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>