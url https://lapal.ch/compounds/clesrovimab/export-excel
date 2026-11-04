--- v1 (2026-10-14)
+++ v2 (2026-11-04)
@@ -1,78 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="391">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="442">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -139,50 +141,191 @@
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
+  </si>
+  <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Clesrovimab-cfor</t>
   </si>
   <si>
     <t>Clesrovimab</t>
   </si>
   <si>
     <t>ENFLONSIA</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>Clesrovimab-cfor is a respiratory syncytial virus F protein-directed fusion inhibitor. Clesrovimab (MK-1654) is a human IgG1 monoclonal antibody (mAb) indicated for the prevention of Respiratory syncytial virus (RSV).  It is being studied as protection against mild, moderate, and severe RSV in preterm, full-term, and at-risk infants during their first RSV season. Clesrovimab is designed to be administered at the same single dose irrespective of birth weight and exhibits potent in vitro neutralization of RSV-A and RSV-B clinical isolates via high-affinity binding to the RSV fusion (F) protein antigenic site IV. Engineered YTE substitution mutations in the mAb fragment crystallizable (Fc) domain result in an extended half-life through enhanced neonatal.</t>
   </si>
   <si>
     <t>Clesrovimab has received regulatory approval in 34 countries, including the United States of America (under Biologics License Application (BLA 761432)), member states of the European Union and European Economic Area (EU/EEA), as well as the United Arab Emirates. Clesrovimab has been approved for the prevention of respiratory syncytial virus (RSV) lower respiratory tract disease in neonates and infants who are born during or entering their first RSV season</t>
   </si>
@@ -392,50 +535,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>CLEVER (MK-1654-004)</t>
   </si>
   <si>
     <t>NCT04767373</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04767373</t>
   </si>
   <si>
     <t>Phase II/III</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Merck Sharp &amp; Dohme LLC</t>
   </si>
   <si>
     <t>The primary objectives of this phase 2b/3 double-blind, randomized, placebo-controlled study are to evaluate the efficacy and safety of clesrovimab in healthy pre-term and full-term infants. It is hypothesized that clesrovimab will reduce the incidence of respiratory syncytial virus (RSV)-associated medically attended lower respiratory infection (MALRI) from Days 1 through 150 postdose compared to placebo.</t>
   </si>
   <si>
     <t>Efficacy and Safety of Clesrovimab (MK-1654) in Infants (MK-1654-004)</t>
   </si>
@@ -1223,60 +1369,69 @@
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>https://www.merck.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Merck &amp; Co., Inc. (Merck (known as MSD outside the United States and Canada)is an American multinational pharmaceutical company known as Merck Sharp &amp; Drone (MSD) in territories outside of the USA and Canada. Merck was originally established in 1891, and is headquartered in Rahway, New Jersey. The company is particularly well known for developing and manufacturing biologic therapies, vaccines, med</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Phuah JY, Maas BM, Tang A, Zhang Y, Caro L, Railkar RA, Swanson MD, Cao Y, Li H, Roadcap B, Catchpole AP, Aliprantis AO, Vora KA. Quantification of clesrovimab, an investigational, half-life extended, anti-respiratory syncytial virus protein F human monoclonal antibody in the nasal epithelial lining fluid of healthy adults. Biomed Pharmacother. 2023 Dec 31;169:115851. DOI: &lt;/span&gt;&lt;a href="https://doi.org/10.1016/j.biopha.2023.115851" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1016/j.biopha.2023.115851&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Epub 2023 Nov 14. PMID: 37976891.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Clesrovimab (MK-1654) is an investigational, half-life extended human monoclonal antibody (mAb) against RSV F glycoprotein in clinical trials as a prophylactic agent against RSV infection for infants.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;This adult study measured clesrovimab concentrations in the serum and nasal epithelial lining fluid (ELF) to establish the partitioning of the antibody after dosing. Clesrovimab concentrations in the nasal ELF were normalized for sampling dilution using urea concentrations from ELF and serum. Furthermore, in vitro RSV neutralization of human nasal ELF following dosing was also measured to examine the activity of clesrovimab in the nasal compartment.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Findings:&amp;nbsp;&lt;/strong&gt;mAbs with YTE mutations are reported in literature to partition ∼1-2 % of serum antibodies into nasal mucosa. Nasal: serum ratios of 1:69-1:30 were observed for clesrovimab in two separate adult human trials after urea normalization, translating to 1.4-3.3 % of serum concentrations. The nasal PK and estimates of peripheral volume of distribution correlated with higher extravascular distribution of clesrovimab. These higher concentration of the antibody in the nasal ELF corroborated with the nasal sample's ability to neutralize RSV ex vivo. An overall trend of decreased viral plaque AUC was also noted with increasing availability of clesrovimab in the nasal ELF from a human RSV challenge study.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Interpretation:&amp;nbsp;&lt;/strong&gt;Along with its extended half-life, the higher penetration of clesrovimab into the nasal epithelial lining fluid and the associated local increase in RSV neutralization activity could offer infants better protection against RSV infection.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Keywords:&amp;nbsp;&lt;/strong&gt;Monoclonal antibody; Nasal epithelial lining fluid; RSV; Respiratory syncytial virus; Urea normalization.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1016/j.biopha.2023.115851</t>
+  </si>
+  <si>
     <t>Clesrovimab (MK-1654): Pediatric Clinical Program</t>
   </si>
   <si>
     <t>https://www.cdc.gov/acip/downloads/slides-2024-10-23-24/02-rsv-mat-peds-sinha-508.pdf</t>
   </si>
   <si>
     <t>Merck’s Clesrovimab (MK-1654), an Investigational Respiratory Syncytial Virus (RSV) Preventative</t>
   </si>
   <si>
     <t>https://www.merck.com/news/mercks-clesrovimab-mk-1654-an-investigational-respiratory-syncytial-virus-rsv-preventative-monoclonal-antibody-significantly-reduced-incidence-of-rsv-disease-and-hospitalization-in-heal/</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1316,51 +1471,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1608,137 +1763,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04767373" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03524118" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04938830" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04086472" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/infdis/jiae581" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/infdis/jiae582" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ebiom.2021.103651" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20170504&amp;CC=WO&amp;NR=2017075124A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20200423&amp;CC=WO&amp;NR=2020081408A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/Kf1oWfh4ZIWAiRuP1i9VcwwM0Coe8vm298kUpumO.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/acip/downloads/slides-2024-10-23-24/02-rsv-mat-peds-sinha-508.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merck.com/news/mercks-clesrovimab-mk-1654-an-investigational-respiratory-syncytial-virus-rsv-preventative-monoclonal-antibody-significantly-reduced-incidence-of-rsv-disease-and-hospitalization-in-heal/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.biopha.2023.115851" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cdc.gov/acip/downloads/slides-2024-10-23-24/02-rsv-mat-peds-sinha-508.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merck.com/news/mercks-clesrovimab-mk-1654-an-investigational-respiratory-syncytial-virus-rsv-preventative-monoclonal-antibody-significantly-reduced-incidence-of-rsv-disease-and-hospitalization-in-heal/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AM1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1806,174 +2012,376 @@
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="3" t="s">
+      <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="3" t="s">
+      <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="2" spans="1:39">
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="D2" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="E2" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="J2" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="K2" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="L2" t="s">
-        <v>45</v>
+        <v>92</v>
       </c>
       <c r="P2" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="Q2" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="R2" t="s">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="S2" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="T2" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="U2" t="s">
-        <v>51</v>
+        <v>98</v>
       </c>
       <c r="V2" t="s">
-        <v>52</v>
+        <v>99</v>
       </c>
       <c r="W2" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="X2" t="s">
-        <v>54</v>
+        <v>101</v>
       </c>
       <c r="Y2" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
       <c r="Z2" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="AA2" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="AB2" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="AC2" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="AD2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="AE2" t="s">
-        <v>61</v>
+        <v>108</v>
       </c>
       <c r="AF2" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="AG2" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="AH2" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>113</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>114</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>116</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="AI2" t="s">
-[...5 lines deleted...]
-      <c r="AK2" t="s">
+      <c r="E1" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="AL2" s="1" t="s">
+      <c r="F1" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="AM2" s="1" t="s">
-        <v>69</v>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AY5"/>
+  <dimension ref="A1:AZ5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D5" sqref="D5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -1988,747 +2396,763 @@
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51">
+    <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>70</v>
+        <v>117</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>71</v>
+        <v>118</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>72</v>
+        <v>119</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>73</v>
+        <v>120</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>74</v>
+        <v>121</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>75</v>
+        <v>122</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>76</v>
+        <v>123</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>77</v>
+        <v>124</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>78</v>
+        <v>125</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>79</v>
+        <v>126</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>80</v>
+        <v>127</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>81</v>
+        <v>128</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>84</v>
+        <v>131</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>85</v>
+        <v>132</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>86</v>
+        <v>133</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>87</v>
+        <v>134</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>88</v>
+        <v>135</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>89</v>
+        <v>136</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>90</v>
+        <v>137</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>91</v>
+        <v>138</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>92</v>
+        <v>139</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>93</v>
+        <v>140</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>94</v>
+        <v>141</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>95</v>
+        <v>142</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>96</v>
+        <v>143</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>97</v>
+        <v>144</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>98</v>
+        <v>145</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>99</v>
+        <v>146</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>101</v>
+        <v>148</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>102</v>
+        <v>149</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>103</v>
+        <v>150</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>104</v>
+        <v>151</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>105</v>
+        <v>152</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>106</v>
+        <v>153</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>107</v>
+        <v>154</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>108</v>
+        <v>155</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>109</v>
+        <v>156</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>110</v>
+        <v>157</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>111</v>
+        <v>158</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>112</v>
+        <v>159</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>113</v>
+        <v>160</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>114</v>
+        <v>161</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>115</v>
+        <v>162</v>
       </c>
       <c r="AV1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>116</v>
+        <v>163</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>117</v>
+        <v>164</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:51">
+        <v>165</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>119</v>
+        <v>167</v>
       </c>
       <c r="C2" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>121</v>
+        <v>169</v>
       </c>
       <c r="E2" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="F2" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="G2" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="H2" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="I2" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="J2" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="M2" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="N2" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="O2" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="P2" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="X2" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="Y2" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AB2" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AC2" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AD2" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AE2" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="AF2" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AG2" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AH2" t="s">
-        <v>138</v>
+        <v>186</v>
       </c>
       <c r="AI2" t="s">
-        <v>139</v>
+        <v>187</v>
       </c>
       <c r="AO2" t="s">
-        <v>140</v>
+        <v>188</v>
       </c>
       <c r="AP2">
         <v>3632</v>
       </c>
       <c r="AQ2" t="s">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="AR2" t="s">
-        <v>142</v>
+        <v>190</v>
       </c>
       <c r="AT2" t="s">
-        <v>143</v>
+        <v>191</v>
       </c>
       <c r="AU2" t="s">
-        <v>144</v>
+        <v>192</v>
       </c>
       <c r="AV2" t="s">
-        <v>145</v>
+        <v>193</v>
       </c>
       <c r="AW2" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="AX2" t="s">
-        <v>146</v>
+        <v>194</v>
       </c>
       <c r="AY2" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:51">
+        <v>105</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>147</v>
+        <v>195</v>
       </c>
       <c r="C3" t="s">
-        <v>148</v>
+        <v>196</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>149</v>
+        <v>197</v>
       </c>
       <c r="E3" t="s">
-        <v>150</v>
+        <v>198</v>
       </c>
       <c r="F3" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="G3" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="H3" t="s">
-        <v>151</v>
+        <v>199</v>
       </c>
       <c r="I3" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="J3" t="s">
-        <v>153</v>
+        <v>201</v>
       </c>
       <c r="M3" t="s">
-        <v>154</v>
+        <v>202</v>
       </c>
       <c r="N3" t="s">
-        <v>155</v>
+        <v>203</v>
       </c>
       <c r="O3" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="P3" t="s">
-        <v>156</v>
+        <v>204</v>
       </c>
       <c r="X3" t="s">
-        <v>157</v>
+        <v>205</v>
       </c>
       <c r="Y3" t="s">
-        <v>158</v>
+        <v>206</v>
       </c>
       <c r="AB3" t="s">
-        <v>159</v>
+        <v>207</v>
       </c>
       <c r="AC3" t="s">
-        <v>159</v>
+        <v>207</v>
       </c>
       <c r="AD3" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AE3" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="AF3" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AG3" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AH3" t="s">
-        <v>138</v>
+        <v>186</v>
       </c>
       <c r="AI3" t="s">
-        <v>160</v>
+        <v>208</v>
       </c>
       <c r="AL3" t="s">
-        <v>161</v>
+        <v>209</v>
       </c>
       <c r="AN3" t="s">
-        <v>162</v>
+        <v>210</v>
       </c>
       <c r="AO3" t="s">
-        <v>140</v>
+        <v>188</v>
       </c>
       <c r="AP3">
         <v>183</v>
       </c>
       <c r="AQ3" t="s">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="AR3" t="s">
-        <v>163</v>
+        <v>211</v>
       </c>
       <c r="AT3" t="s">
-        <v>164</v>
+        <v>212</v>
       </c>
       <c r="AU3" t="s">
-        <v>165</v>
+        <v>213</v>
       </c>
       <c r="AV3" t="s">
-        <v>145</v>
+        <v>193</v>
       </c>
       <c r="AW3" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="AX3" t="s">
-        <v>146</v>
+        <v>194</v>
       </c>
       <c r="AY3" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:51">
+        <v>105</v>
+      </c>
+      <c r="AZ3" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>166</v>
+        <v>214</v>
       </c>
       <c r="C4" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="E4" t="s">
-        <v>169</v>
+        <v>217</v>
       </c>
       <c r="F4" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="G4" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="H4" t="s">
-        <v>170</v>
+        <v>218</v>
       </c>
       <c r="I4" t="s">
-        <v>171</v>
+        <v>219</v>
       </c>
       <c r="J4" t="s">
-        <v>172</v>
+        <v>220</v>
       </c>
       <c r="M4" t="s">
-        <v>173</v>
+        <v>221</v>
       </c>
       <c r="O4" t="s">
-        <v>174</v>
+        <v>222</v>
       </c>
       <c r="Q4" t="s">
-        <v>175</v>
+        <v>223</v>
       </c>
       <c r="X4" t="s">
-        <v>176</v>
+        <v>224</v>
       </c>
       <c r="Y4" t="s">
-        <v>177</v>
+        <v>225</v>
       </c>
       <c r="Z4" t="s">
-        <v>178</v>
+        <v>226</v>
       </c>
       <c r="AA4" t="s">
-        <v>179</v>
+        <v>227</v>
       </c>
       <c r="AB4" t="s">
-        <v>180</v>
+        <v>228</v>
       </c>
       <c r="AC4" t="s">
-        <v>181</v>
+        <v>229</v>
       </c>
       <c r="AD4" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AE4" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="AF4" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AG4" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AH4" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AI4" t="s">
-        <v>182</v>
+        <v>230</v>
       </c>
       <c r="AO4" t="s">
-        <v>140</v>
+        <v>188</v>
       </c>
       <c r="AP4">
         <v>1003</v>
       </c>
       <c r="AQ4" t="s">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="AR4" t="s">
-        <v>142</v>
+        <v>190</v>
       </c>
       <c r="AT4" t="s">
-        <v>164</v>
+        <v>212</v>
       </c>
       <c r="AU4" t="s">
-        <v>165</v>
+        <v>213</v>
       </c>
       <c r="AV4" t="s">
-        <v>145</v>
+        <v>193</v>
       </c>
       <c r="AW4" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="AX4" t="s">
-        <v>146</v>
+        <v>194</v>
       </c>
       <c r="AY4" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:51">
+        <v>105</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>183</v>
+        <v>231</v>
       </c>
       <c r="C5" t="s">
+        <v>232</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="E5" t="s">
+        <v>234</v>
+      </c>
+      <c r="F5" t="s">
+        <v>171</v>
+      </c>
+      <c r="G5" t="s">
+        <v>172</v>
+      </c>
+      <c r="H5" t="s">
+        <v>235</v>
+      </c>
+      <c r="I5" t="s">
+        <v>236</v>
+      </c>
+      <c r="J5" t="s">
+        <v>237</v>
+      </c>
+      <c r="M5" t="s">
+        <v>176</v>
+      </c>
+      <c r="N5" t="s">
+        <v>238</v>
+      </c>
+      <c r="O5" t="s">
+        <v>239</v>
+      </c>
+      <c r="X5" t="s">
+        <v>240</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>241</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>242</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>243</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>244</v>
+      </c>
+      <c r="AE5" t="s">
         <v>184</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="AF5" t="s">
         <v>185</v>
       </c>
-      <c r="E5" t="s">
+      <c r="AG5" t="s">
+        <v>185</v>
+      </c>
+      <c r="AH5" t="s">
         <v>186</v>
       </c>
-      <c r="F5" t="s">
-[...8 lines deleted...]
-      <c r="I5" t="s">
+      <c r="AI5" t="s">
+        <v>245</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>246</v>
+      </c>
+      <c r="AO5" t="s">
         <v>188</v>
-      </c>
-[...46 lines deleted...]
-        <v>140</v>
       </c>
       <c r="AP5">
         <v>80</v>
       </c>
       <c r="AQ5" t="s">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="AR5" t="s">
-        <v>142</v>
+        <v>190</v>
       </c>
       <c r="AT5" t="s">
-        <v>164</v>
+        <v>212</v>
       </c>
       <c r="AU5" t="s">
-        <v>199</v>
+        <v>247</v>
       </c>
       <c r="AV5" t="s">
-        <v>145</v>
+        <v>193</v>
       </c>
       <c r="AW5" t="s">
-        <v>200</v>
+        <v>248</v>
       </c>
       <c r="AX5" t="s">
-        <v>146</v>
+        <v>194</v>
       </c>
       <c r="AY5" t="s">
-        <v>58</v>
+        <v>105</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>201</v>
+        <v>249</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>202</v>
+        <v>250</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>203</v>
+        <v>251</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>204</v>
+        <v>252</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>205</v>
+        <v>253</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>206</v>
+        <v>254</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>72</v>
+        <v>119</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>196</v>
       </c>
       <c r="B2" t="s">
-        <v>72</v>
+        <v>119</v>
       </c>
       <c r="C2" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>209</v>
+        <v>257</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>196</v>
       </c>
       <c r="B3" t="s">
-        <v>72</v>
+        <v>119</v>
       </c>
       <c r="C3" t="s">
-        <v>210</v>
+        <v>258</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>211</v>
+        <v>259</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="B4" t="s">
-        <v>72</v>
+        <v>119</v>
       </c>
       <c r="C4" t="s">
-        <v>212</v>
+        <v>260</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>213</v>
+        <v>261</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -2744,2556 +3168,2561 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>70</v>
+        <v>117</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>214</v>
+        <v>262</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>215</v>
+        <v>263</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>216</v>
+        <v>264</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>217</v>
+        <v>265</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>218</v>
+        <v>266</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>219</v>
+        <v>267</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>220</v>
+        <v>268</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>221</v>
+        <v>269</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>222</v>
+        <v>270</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>223</v>
+        <v>271</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>224</v>
+        <v>272</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>225</v>
+        <v>273</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>226</v>
+        <v>274</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>227</v>
+        <v>275</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>228</v>
+        <v>276</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>229</v>
+        <v>277</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>230</v>
+        <v>278</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D2" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E2" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F2" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G2" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H2" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I2" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J2" t="s">
-        <v>234</v>
+        <v>282</v>
       </c>
       <c r="K2" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>236</v>
+        <v>284</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>237</v>
+        <v>285</v>
       </c>
       <c r="O2" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="Q2">
         <v>45817.0</v>
       </c>
       <c r="R2" t="s">
-        <v>239</v>
+        <v>287</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C3" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D3" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E3" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F3" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G3" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H3" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I3" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J3" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="K3" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="N3" s="5" t="s">
-        <v>243</v>
+        <v>291</v>
       </c>
       <c r="O3" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="P3">
         <v>45627.0</v>
       </c>
       <c r="Q3">
         <v>45918.0</v>
       </c>
       <c r="R3" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C4" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D4" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E4" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F4" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G4" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H4" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I4" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J4" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="K4" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>245</v>
+        <v>293</v>
       </c>
       <c r="N4" s="5" t="s">
-        <v>246</v>
+        <v>294</v>
       </c>
       <c r="O4" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="P4">
         <v>45627.0</v>
       </c>
       <c r="Q4">
         <v>45918.0</v>
       </c>
       <c r="R4" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C5" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D5" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E5" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F5" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G5" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H5" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I5" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J5" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="K5" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>247</v>
+        <v>295</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="O5" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="P5">
         <v>45627.0</v>
       </c>
       <c r="Q5">
         <v>45918.0</v>
       </c>
       <c r="R5" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C6" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D6" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E6" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F6" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G6" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H6" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I6" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J6" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="K6" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>249</v>
+        <v>297</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="O6" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="P6">
         <v>45627.0</v>
       </c>
       <c r="Q6">
         <v>45918.0</v>
       </c>
       <c r="R6" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C7" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D7" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E7" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F7" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G7" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H7" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I7" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J7" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="K7" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>251</v>
+        <v>299</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>252</v>
+        <v>300</v>
       </c>
       <c r="O7" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="P7">
         <v>45627.0</v>
       </c>
       <c r="Q7">
         <v>45918.0</v>
       </c>
       <c r="R7" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C8" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D8" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E8" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F8" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G8" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H8" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I8" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J8" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="K8" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>253</v>
+        <v>301</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>254</v>
+        <v>302</v>
       </c>
       <c r="O8" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="P8">
         <v>45627.0</v>
       </c>
       <c r="Q8">
         <v>45918.0</v>
       </c>
       <c r="R8" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C9" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D9" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E9" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F9" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G9" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H9" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I9" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J9" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="K9" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
       <c r="O9" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="P9">
         <v>45627.0</v>
       </c>
       <c r="Q9">
         <v>45918.0</v>
       </c>
       <c r="R9" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C10" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D10" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E10" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F10" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G10" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H10" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I10" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J10" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="K10" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="O10" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="P10">
         <v>45627.0</v>
       </c>
       <c r="Q10">
         <v>45918.0</v>
       </c>
       <c r="R10" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C11" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D11" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E11" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F11" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G11" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H11" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I11" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J11" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="K11" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>259</v>
+        <v>307</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>260</v>
+        <v>308</v>
       </c>
       <c r="O11" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="P11">
         <v>45627.0</v>
       </c>
       <c r="Q11">
         <v>45918.0</v>
       </c>
       <c r="R11" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C12" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D12" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E12" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F12" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G12" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H12" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I12" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J12" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="K12" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>261</v>
+        <v>309</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="O12" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="P12">
         <v>45627.0</v>
       </c>
       <c r="Q12">
         <v>45918.0</v>
       </c>
       <c r="R12" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C13" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D13" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E13" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F13" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G13" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H13" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I13" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J13" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="K13" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
       <c r="O13" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="P13">
         <v>45627.0</v>
       </c>
       <c r="Q13">
         <v>45918.0</v>
       </c>
       <c r="R13" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C14" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D14" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E14" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F14" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G14" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H14" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I14" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J14" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="K14" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>265</v>
+        <v>313</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
       <c r="O14" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="P14">
         <v>45627.0</v>
       </c>
       <c r="Q14">
         <v>45918.0</v>
       </c>
       <c r="R14" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C15" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D15" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E15" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F15" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G15" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H15" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I15" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J15" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="K15" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>267</v>
+        <v>315</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>268</v>
+        <v>316</v>
       </c>
       <c r="O15" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="P15">
         <v>45627.0</v>
       </c>
       <c r="Q15">
         <v>45918.0</v>
       </c>
       <c r="R15" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C16" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D16" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E16" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F16" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G16" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H16" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I16" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J16" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="K16" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>269</v>
+        <v>317</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>270</v>
+        <v>318</v>
       </c>
       <c r="O16" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="P16">
         <v>45627.0</v>
       </c>
       <c r="Q16">
         <v>45918.0</v>
       </c>
       <c r="R16" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C17" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D17" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E17" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F17" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G17" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H17" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I17" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J17" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="K17" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>271</v>
+        <v>319</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>272</v>
+        <v>320</v>
       </c>
       <c r="O17" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="P17">
         <v>45627.0</v>
       </c>
       <c r="Q17">
         <v>45918.0</v>
       </c>
       <c r="R17" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C18" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D18" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E18" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F18" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G18" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H18" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I18" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J18" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="K18" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>273</v>
+        <v>321</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>274</v>
+        <v>322</v>
       </c>
       <c r="O18" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="P18">
         <v>45627.0</v>
       </c>
       <c r="Q18">
         <v>45918.0</v>
       </c>
       <c r="R18" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C19" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D19" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E19" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F19" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G19" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H19" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I19" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J19" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="K19" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>275</v>
+        <v>323</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>276</v>
+        <v>324</v>
       </c>
       <c r="O19" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="P19">
         <v>45627.0</v>
       </c>
       <c r="Q19">
         <v>45918.0</v>
       </c>
       <c r="R19" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C20" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D20" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E20" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F20" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G20" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H20" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I20" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J20" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="K20" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>277</v>
+        <v>325</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>278</v>
+        <v>326</v>
       </c>
       <c r="O20" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="P20">
         <v>45627.0</v>
       </c>
       <c r="Q20">
         <v>45918.0</v>
       </c>
       <c r="R20" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C21" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D21" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E21" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F21" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G21" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H21" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I21" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J21" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="K21" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>279</v>
+        <v>327</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>280</v>
+        <v>328</v>
       </c>
       <c r="O21" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="P21">
         <v>45627.0</v>
       </c>
       <c r="Q21">
         <v>45918.0</v>
       </c>
       <c r="R21" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C22" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D22" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E22" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F22" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G22" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H22" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I22" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J22" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="K22" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>281</v>
+        <v>329</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>282</v>
+        <v>330</v>
       </c>
       <c r="O22" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="P22">
         <v>45627.0</v>
       </c>
       <c r="Q22">
         <v>45918.0</v>
       </c>
       <c r="R22" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C23" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D23" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E23" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F23" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G23" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H23" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I23" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J23" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="K23" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>283</v>
+        <v>331</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>284</v>
+        <v>332</v>
       </c>
       <c r="O23" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="P23">
         <v>45627.0</v>
       </c>
       <c r="Q23">
         <v>45918.0</v>
       </c>
       <c r="R23" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C24" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D24" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E24" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F24" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G24" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H24" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I24" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J24" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="K24" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>285</v>
+        <v>333</v>
       </c>
       <c r="N24" s="5" t="s">
+        <v>334</v>
+      </c>
+      <c r="O24" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="P24">
         <v>45627.0</v>
       </c>
       <c r="Q24">
         <v>45918.0</v>
       </c>
       <c r="R24" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C25" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D25" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E25" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F25" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G25" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H25" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I25" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J25" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="K25" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>287</v>
+        <v>335</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>288</v>
+        <v>336</v>
       </c>
       <c r="O25" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="P25">
         <v>45627.0</v>
       </c>
       <c r="Q25">
         <v>45918.0</v>
       </c>
       <c r="R25" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C26" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D26" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E26" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F26" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G26" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H26" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I26" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J26" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="K26" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>289</v>
+        <v>337</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>290</v>
+        <v>338</v>
       </c>
       <c r="O26" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="P26">
         <v>45627.0</v>
       </c>
       <c r="Q26">
         <v>45918.0</v>
       </c>
       <c r="R26" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C27" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D27" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E27" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F27" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G27" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H27" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I27" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J27" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="K27" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>291</v>
+        <v>339</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>292</v>
+        <v>340</v>
       </c>
       <c r="O27" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="P27">
         <v>45627.0</v>
       </c>
       <c r="Q27">
         <v>45918.0</v>
       </c>
       <c r="R27" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C28" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D28" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E28" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F28" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G28" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H28" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I28" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J28" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="K28" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>293</v>
+        <v>341</v>
       </c>
       <c r="N28" s="5" t="s">
-        <v>294</v>
+        <v>342</v>
       </c>
       <c r="O28" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="P28">
         <v>45627.0</v>
       </c>
       <c r="Q28">
         <v>45918.0</v>
       </c>
       <c r="R28" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C29" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D29" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E29" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F29" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G29" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H29" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I29" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J29" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="K29" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>295</v>
+        <v>343</v>
       </c>
       <c r="N29" s="5" t="s">
-        <v>296</v>
+        <v>344</v>
       </c>
       <c r="O29" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="P29">
         <v>45627.0</v>
       </c>
       <c r="Q29">
         <v>45918.0</v>
       </c>
       <c r="R29" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C30" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D30" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E30" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F30" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G30" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H30" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I30" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J30" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="K30" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>297</v>
+        <v>345</v>
       </c>
       <c r="N30" s="5" t="s">
-        <v>298</v>
+        <v>346</v>
       </c>
       <c r="O30" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="P30">
         <v>45627.0</v>
       </c>
       <c r="Q30">
         <v>45918.0</v>
       </c>
       <c r="R30" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C31" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D31" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E31" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F31" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G31" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H31" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I31" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J31" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="K31" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>299</v>
+        <v>347</v>
       </c>
       <c r="N31" s="5" t="s">
-        <v>300</v>
+        <v>348</v>
       </c>
       <c r="O31" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="P31">
         <v>45627.0</v>
       </c>
       <c r="Q31">
         <v>45918.0</v>
       </c>
       <c r="R31" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C32" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D32" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E32" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F32" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G32" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H32" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I32" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J32" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="K32" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>301</v>
+        <v>349</v>
       </c>
       <c r="N32" s="5" t="s">
-        <v>302</v>
+        <v>350</v>
       </c>
       <c r="O32" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="P32">
         <v>45627.0</v>
       </c>
       <c r="Q32">
         <v>45918.0</v>
       </c>
       <c r="R32" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C33" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D33" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E33" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F33" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G33" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H33" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I33" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J33" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="K33" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>303</v>
+        <v>351</v>
       </c>
       <c r="N33" s="5" t="s">
-        <v>304</v>
+        <v>352</v>
       </c>
       <c r="O33" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="P33">
         <v>45627.0</v>
       </c>
       <c r="Q33">
         <v>45918.0</v>
       </c>
       <c r="R33" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C34" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D34" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E34" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="F34" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G34" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H34" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="I34" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J34" t="s">
-        <v>305</v>
+        <v>353</v>
       </c>
       <c r="K34" t="s">
-        <v>306</v>
+        <v>354</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>307</v>
+        <v>355</v>
       </c>
       <c r="N34" s="5" t="s">
-        <v>308</v>
+        <v>356</v>
       </c>
       <c r="O34" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="Q34">
         <v>45809.0</v>
       </c>
       <c r="R34" t="s">
-        <v>309</v>
+        <v>357</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C35" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D35" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E35" t="s">
-        <v>310</v>
+        <v>358</v>
       </c>
       <c r="F35" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G35" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H35" t="s">
-        <v>311</v>
+        <v>359</v>
       </c>
       <c r="I35" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J35" t="s">
-        <v>312</v>
+        <v>360</v>
       </c>
       <c r="K35" t="s">
-        <v>312</v>
+        <v>360</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>313</v>
+        <v>361</v>
       </c>
       <c r="N35" s="5" t="s">
-        <v>314</v>
+        <v>362</v>
       </c>
       <c r="O35" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="Q35">
         <v>46213.0</v>
       </c>
       <c r="R35" t="s">
-        <v>315</v>
+        <v>363</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C36" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D36" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E36" t="s">
-        <v>310</v>
+        <v>358</v>
       </c>
       <c r="F36" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G36" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H36" t="s">
-        <v>311</v>
+        <v>359</v>
       </c>
       <c r="I36" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J36" t="s">
-        <v>316</v>
+        <v>364</v>
       </c>
       <c r="K36" t="s">
-        <v>317</v>
+        <v>365</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>318</v>
+        <v>366</v>
       </c>
       <c r="N36" s="5" t="s">
-        <v>189</v>
+        <v>237</v>
       </c>
       <c r="O36" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="Q36">
         <v>46134.0</v>
       </c>
       <c r="R36" t="s">
-        <v>319</v>
+        <v>367</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C37" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D37" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E37" t="s">
-        <v>310</v>
+        <v>358</v>
       </c>
       <c r="F37" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G37" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H37" t="s">
-        <v>311</v>
+        <v>359</v>
       </c>
       <c r="I37" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J37" t="s">
-        <v>320</v>
+        <v>368</v>
       </c>
       <c r="K37" t="s">
-        <v>321</v>
+        <v>369</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>322</v>
+        <v>370</v>
       </c>
       <c r="N37" s="5" t="s">
-        <v>323</v>
+        <v>371</v>
       </c>
       <c r="O37" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="Q37">
         <v>46273.0</v>
       </c>
       <c r="R37" t="s">
-        <v>324</v>
+        <v>372</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C38" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D38" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E38" t="s">
-        <v>310</v>
+        <v>358</v>
       </c>
       <c r="F38" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G38" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H38" t="s">
-        <v>311</v>
+        <v>359</v>
       </c>
       <c r="I38" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J38" t="s">
-        <v>325</v>
+        <v>373</v>
       </c>
       <c r="K38" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>327</v>
+        <v>375</v>
       </c>
       <c r="N38" s="5" t="s">
-        <v>328</v>
+        <v>376</v>
       </c>
       <c r="O38" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="Q38">
         <v>46188.0</v>
       </c>
       <c r="R38" t="s">
-        <v>329</v>
+        <v>377</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C39" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="D39" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="E39" t="s">
-        <v>310</v>
+        <v>358</v>
       </c>
       <c r="F39" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="G39" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="H39" t="s">
-        <v>311</v>
+        <v>359</v>
       </c>
       <c r="I39" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="J39" t="s">
-        <v>330</v>
+        <v>378</v>
       </c>
       <c r="K39" t="s">
-        <v>331</v>
+        <v>379</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>332</v>
+        <v>380</v>
       </c>
       <c r="N39" s="5" t="s">
-        <v>333</v>
+        <v>381</v>
       </c>
       <c r="O39" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="Q39">
         <v>46258.0</v>
       </c>
       <c r="R39" t="s">
-        <v>334</v>
+        <v>382</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>70</v>
+        <v>117</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>335</v>
+        <v>383</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>336</v>
+        <v>384</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>337</v>
+        <v>385</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>338</v>
+        <v>386</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>339</v>
+        <v>387</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>340</v>
+        <v>388</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>341</v>
+        <v>389</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>342</v>
+        <v>390</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>343</v>
+        <v>391</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>344</v>
+        <v>392</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>345</v>
+        <v>393</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>346</v>
+        <v>394</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>347</v>
+        <v>395</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>348</v>
+        <v>396</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>349</v>
+        <v>397</v>
       </c>
       <c r="C2" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="D2" t="s">
-        <v>70</v>
+        <v>117</v>
       </c>
       <c r="E2" t="s">
-        <v>350</v>
+        <v>398</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>351</v>
+        <v>399</v>
       </c>
       <c r="G2" t="s">
-        <v>352</v>
+        <v>400</v>
       </c>
       <c r="H2" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="I2" t="s">
-        <v>353</v>
+        <v>401</v>
       </c>
       <c r="N2" t="s">
-        <v>354</v>
+        <v>402</v>
       </c>
       <c r="O2" t="s">
-        <v>355</v>
+        <v>403</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>356</v>
+        <v>404</v>
       </c>
       <c r="C3" t="s">
-        <v>357</v>
+        <v>405</v>
       </c>
       <c r="D3" t="s">
-        <v>358</v>
+        <v>406</v>
       </c>
       <c r="E3" t="s">
-        <v>350</v>
+        <v>398</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>359</v>
+        <v>407</v>
       </c>
       <c r="G3" t="s">
-        <v>360</v>
+        <v>408</v>
       </c>
       <c r="H3" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="I3" t="s">
-        <v>353</v>
+        <v>401</v>
       </c>
       <c r="N3" t="s">
-        <v>361</v>
+        <v>409</v>
       </c>
       <c r="O3" t="s">
-        <v>362</v>
+        <v>410</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>70</v>
+        <v>117</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>363</v>
+        <v>411</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>364</v>
+        <v>412</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>335</v>
+        <v>383</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>365</v>
+        <v>413</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>338</v>
+        <v>386</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>366</v>
+        <v>414</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>367</v>
+        <v>415</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>74</v>
+        <v>121</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>368</v>
+        <v>416</v>
       </c>
       <c r="C2" t="s">
-        <v>352</v>
+        <v>400</v>
       </c>
       <c r="D2" t="s">
-        <v>349</v>
+        <v>397</v>
       </c>
       <c r="F2" t="s">
-        <v>369</v>
+        <v>417</v>
       </c>
       <c r="H2" s="5"/>
       <c r="I2" t="s">
-        <v>370</v>
+        <v>418</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>70</v>
+        <v>117</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>371</v>
+        <v>419</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>203</v>
+        <v>251</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>372</v>
+        <v>420</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>373</v>
+        <v>421</v>
       </c>
       <c r="C2" t="s">
-        <v>374</v>
+        <v>422</v>
       </c>
       <c r="D2" t="s">
-        <v>375</v>
+        <v>423</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>70</v>
+        <v>117</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>376</v>
+        <v>424</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>215</v>
+        <v>263</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>377</v>
+        <v>425</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>378</v>
+        <v>426</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>379</v>
+        <v>427</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="C2" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="D2" t="s">
-        <v>380</v>
+        <v>428</v>
       </c>
       <c r="E2" t="s">
-        <v>381</v>
+        <v>429</v>
       </c>
       <c r="F2" t="s">
-        <v>382</v>
+        <v>430</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>70</v>
+        <v>117</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>202</v>
+        <v>250</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>203</v>
+        <v>251</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>204</v>
+        <v>252</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>205</v>
+        <v>253</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>206</v>
+        <v>254</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>72</v>
+        <v>119</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>383</v>
+        <v>431</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>384</v>
+        <v>432</v>
       </c>
       <c r="C2" t="s">
-        <v>385</v>
+        <v>433</v>
       </c>
       <c r="H2" t="s">
-        <v>386</v>
+        <v>434</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>435</v>
       </c>
       <c r="J2" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>72</v>
+        <v>119</v>
       </c>
       <c r="C3" t="s">
-        <v>387</v>
+        <v>436</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>388</v>
+        <v>437</v>
       </c>
       <c r="J3" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>72</v>
+        <v>119</v>
       </c>
       <c r="C4" t="s">
-        <v>389</v>
+        <v>438</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>390</v>
+        <v>439</v>
       </c>
       <c r="J4" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="I4" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>