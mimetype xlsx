--- v0 (2026-09-24)
+++ v1 (2026-10-14)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -271,53 +280,50 @@
     <t>Intervention 5</t>
   </si>
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
-  </si>
-[...1 lines deleted...]
-    <t>Studied population</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
@@ -1104,97 +1110,100 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/97lmAK36kzWmrWQBnAub4BH55XGGTyrTHr93yyUr.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AM2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AM1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:39">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1223,174 +1232,183 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="3" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
-[...10 lines deleted...]
-      <c r="N2" t="s">
         <v>41</v>
       </c>
-      <c r="O2" t="s">
+      <c r="J2" t="s">
         <v>42</v>
       </c>
-      <c r="P2" t="s">
-        <v>40</v>
+      <c r="K2" t="s">
+        <v>43</v>
+      </c>
+      <c r="L2" t="s">
+        <v>43</v>
       </c>
       <c r="Q2" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="R2" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="S2" t="s">
         <v>43</v>
       </c>
       <c r="T2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="U2" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="V2" t="s">
         <v>46</v>
       </c>
       <c r="W2" t="s">
         <v>47</v>
       </c>
       <c r="X2" t="s">
         <v>48</v>
       </c>
-      <c r="Y2" s="1" t="s">
+      <c r="Y2" t="s">
         <v>49</v>
       </c>
-      <c r="Z2" s="1" t="s">
+      <c r="Z2" t="s">
         <v>50</v>
       </c>
-      <c r="AI2" t="s">
+      <c r="AA2" t="s">
         <v>51</v>
       </c>
-      <c r="AJ2" t="s">
+      <c r="AB2" t="s">
         <v>52</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>53</v>
+      </c>
+      <c r="AL2" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="AM2" s="1" t="s">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ3"/>
+  <dimension ref="A1:AY3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -1405,520 +1423,516 @@
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
-    <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:51">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="T1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="U1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="V1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="W1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="X1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="Y1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="Z1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="AA1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="AB1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="AC1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="AD1" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="AE1" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="AF1" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="AG1" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="AH1" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="AK1" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="2" spans="1:51">
+      <c r="A2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B2" t="s">
+        <v>105</v>
+      </c>
+      <c r="C2" t="s">
+        <v>106</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="E2" t="s">
+        <v>108</v>
+      </c>
+      <c r="F2" t="s">
+        <v>109</v>
+      </c>
+      <c r="G2" t="s">
+        <v>110</v>
+      </c>
+      <c r="I2" t="s">
+        <v>111</v>
+      </c>
+      <c r="J2" t="s">
+        <v>112</v>
+      </c>
+      <c r="M2" t="s">
+        <v>113</v>
+      </c>
+      <c r="O2" t="s">
+        <v>114</v>
+      </c>
+      <c r="X2" t="s">
+        <v>115</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>116</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>117</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>117</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>118</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>119</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>120</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>120</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>121</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>122</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>123</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>124</v>
+      </c>
+      <c r="AP2">
         <v>71</v>
       </c>
-      <c r="U1" s="2" t="s">
-[...93 lines deleted...]
-        <v>102</v>
+      <c r="AQ2" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR2" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>127</v>
+      </c>
+      <c r="AU2" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>129</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>131</v>
       </c>
     </row>
-    <row r="2" spans="1:52">
-[...21 lines deleted...]
-      <c r="I2" t="s">
+    <row r="3" spans="1:51">
+      <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
+        <v>132</v>
+      </c>
+      <c r="C3" t="s">
+        <v>133</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="E3" t="s">
+        <v>135</v>
+      </c>
+      <c r="F3" t="s">
         <v>109</v>
       </c>
-      <c r="J2" t="s">
+      <c r="G3" t="s">
         <v>110</v>
       </c>
-      <c r="M2" t="s">
-[...23 lines deleted...]
-      <c r="AG2" t="s">
+      <c r="I3" t="s">
+        <v>136</v>
+      </c>
+      <c r="J3" t="s">
+        <v>137</v>
+      </c>
+      <c r="M3" t="s">
+        <v>138</v>
+      </c>
+      <c r="O3" t="s">
+        <v>139</v>
+      </c>
+      <c r="X3" t="s">
+        <v>140</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>141</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>142</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>143</v>
+      </c>
+      <c r="AD3" t="s">
         <v>118</v>
       </c>
-      <c r="AH2" t="s">
-[...2 lines deleted...]
-      <c r="AI2" t="s">
+      <c r="AE3" t="s">
         <v>119</v>
       </c>
-      <c r="AJ2" t="s">
+      <c r="AF3" t="s">
         <v>120</v>
       </c>
-      <c r="AM2" t="s">
+      <c r="AG3" t="s">
+        <v>120</v>
+      </c>
+      <c r="AH3" t="s">
         <v>121</v>
       </c>
-      <c r="AP2" t="s">
-[...8 lines deleted...]
-      <c r="AS2" t="s">
+      <c r="AI3" t="s">
+        <v>144</v>
+      </c>
+      <c r="AL3" t="s">
+        <v>145</v>
+      </c>
+      <c r="AO3" t="s">
         <v>124</v>
       </c>
-      <c r="AU2" t="s">
-[...2 lines deleted...]
-      <c r="AV2" t="s">
+      <c r="AP3">
+        <v>348</v>
+      </c>
+      <c r="AQ3" t="s">
+        <v>146</v>
+      </c>
+      <c r="AR3" t="s">
         <v>126</v>
       </c>
-      <c r="AW2" t="s">
-[...8 lines deleted...]
-      <c r="AZ2" t="s">
+      <c r="AT3" t="s">
+        <v>147</v>
+      </c>
+      <c r="AU3" t="s">
+        <v>148</v>
+      </c>
+      <c r="AV3" t="s">
         <v>129</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B3" t="s">
+      <c r="AW3" t="s">
+        <v>149</v>
+      </c>
+      <c r="AX3" t="s">
         <v>130</v>
       </c>
-      <c r="C3" t="s">
+      <c r="AY3" t="s">
         <v>131</v>
-      </c>
-[...85 lines deleted...]
-        <v>129</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B3" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C3" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -1934,526 +1948,526 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="C2" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D2" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="E2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="F2" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="I2" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="C2" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="D2" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C2" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="D2" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E2" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F2" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="C2" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="H2" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="J2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">