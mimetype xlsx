--- v1 (2026-10-14)
+++ v2 (2026-11-03)
@@ -1,78 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="223">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="274">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -141,50 +143,191 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
+  </si>
+  <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>CIS43LS (mAb)</t>
   </si>
   <si>
     <t>CIS43LS</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>CIS43LS (VRC-MALMAB0100-00-AB) is a long-acting human IgG1 monoclonal antibody in clinical development for the prevention of P. falciparum malaria. The Fc region of CIS43LS contains two site-directed mutagenesis substitutions at amino acid residues N457S and M451L (termed “LS”) to extend its efficacy and half-life. CIS43 was originally isolated from a clinical trial participant inoculated with an attenuated P. falciparum whole-sporozoite vaccine, and functions by targeting the highly conserved junctional NPDP epitope of the P. falciparum circumsporozoite protein essential for hepatocyte infection and parasite motility. Recent studies have shown that a single dose of CIS43LS provides high levels of malarial prophylaxis for 8 weeks, and may offer additional protection for up to 6 months.</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Subcutaneous, Intravenous</t>
   </si>
   <si>
     <t>Monoclonal Antibody</t>
@@ -343,50 +486,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>VRC 612</t>
   </si>
   <si>
     <t>NCT04206332</t>
   </si>
   <si>
     <t>https://www.clinicaltrials.gov/study/NCT04206332</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>National Institute of Allergy and Infectious Diseases (NIAID)</t>
   </si>
   <si>
     <t>Evaluate the protective efficacy, tolerability, safety and dose of the anti-malarial human monoclonal antibody CIS43LS (VRC-MALMAB0100-00-AB).</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
@@ -698,50 +844,59 @@
     <t>Leidos Biomedical Research</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.leidos.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Leidos Biomedical Research, Inc. is a research company that operates the Frederick National Laboratory for Cancer Research on behalf of the National Cancer Institute. Based in Frederick, Maryland, the laboratory develops technological solutions for HIV/AIDs, emerging infectious diseases and oncology, in addition to providing scientific support to several national institutes including the NIAID.</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Kisalu NK, Pereira LD, Ernste K, Flores-Garcia Y, Idris AH, Asokan M, Dillon M, MacDonald S, Shi W, Chen X, Pegu A, Schön A, Zavala F, Balazs AB, Francica JR, Seder RA. Enhancing durability of CIS43 monoclonal antibody by Fc mutation or AAV delivery for malaria prevention. JCI Insight. 2021 Feb 8;6(3):e143958. DOI: &lt;/span&gt;&lt;a href="http://www.doi.org/10.1172/jci.insight.143958" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.1172/jci.insight.143958&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. PMID: 33332286; PMCID: PMC7934869.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;CIS43 is a potent neutralizing human mAb that targets a highly conserved “junctional” epitope in the&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Plasmodium falciparum&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;&amp;nbsp;(Pf) circumsporozoite protein (PfCSP). Enhancing the durability of CIS43 in vivo will be important for clinical translation. Here, 2 approaches were used to improve the durability of CIS43 in vivo while maintaining potent neutralization. First, the Fc domain was modified with the LS mutations (CIS43LS) to increase CIS43 binding affinity for the neonatal Fc receptor (FcRn). CIS43LS and CIS43 showed comparable in vivo protective efficacy. CIS43LS had 9- to 13-fold increased binding affinity for human (6.2 nM versus 54.2 nM) and rhesus (25.1 nM versus 325.8 nM) FcRn at endosomal pH 6.0 compared with CIS43. Importantly, the half-life of CIS43LS in rhesus macaques increased from 22 days to 39 days compared with CIS43. The second approach for sustaining antibody levels of CIS43 in vivo is through adeno-associated virus (AAV) expression. Mice administered once with AAV-expressing CIS43 had sustained antibody levels of approximately 300 μg/mL and mediated protection against sequential malaria challenges up to 36 weeks. Based on these data, CIS43LS has advanced to phase I clinical trials, and AAV delivery provides a potential next-generation approach for malaria prevention.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>http://www.doi.org/10.1172/jci.insight.143958</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -781,51 +936,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1073,137 +1228,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clinicaltrials.gov/study/NCT04206332" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.clinicaltrials.gov/study/NCT04329104" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa2034031" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s1473-3099(22)00793-9" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa2206966" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/97lmAK36kzWmrWQBnAub4BH55XGGTyrTHr93yyUr.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doi.org/10.1172/jci.insight.143958" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AM1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1271,144 +1477,346 @@
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="3" t="s">
+      <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="3" t="s">
+      <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="E2" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="J2" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="K2" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="L2" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="Q2" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="R2" t="s">
-        <v>45</v>
+        <v>92</v>
       </c>
       <c r="S2" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="T2" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="U2" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="V2" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="W2" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="X2" t="s">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="Y2" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="Z2" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="AA2" t="s">
-        <v>51</v>
+        <v>98</v>
       </c>
       <c r="AB2" t="s">
-        <v>52</v>
+        <v>99</v>
       </c>
       <c r="AC2" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>100</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>102</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AY3"/>
+  <dimension ref="A1:AZ3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -1423,516 +1831,526 @@
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51">
+    <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>61</v>
+        <v>108</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>70</v>
+        <v>117</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>71</v>
+        <v>118</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>72</v>
+        <v>119</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>73</v>
+        <v>120</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>74</v>
+        <v>121</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>75</v>
+        <v>122</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>76</v>
+        <v>123</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>77</v>
+        <v>124</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>78</v>
+        <v>125</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>79</v>
+        <v>126</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>80</v>
+        <v>127</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>81</v>
+        <v>128</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>84</v>
+        <v>131</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>85</v>
+        <v>132</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>86</v>
+        <v>133</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>87</v>
+        <v>134</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>88</v>
+        <v>135</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>89</v>
+        <v>136</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>90</v>
+        <v>137</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>91</v>
+        <v>138</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>92</v>
+        <v>139</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>93</v>
+        <v>140</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>94</v>
+        <v>141</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>95</v>
+        <v>142</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>96</v>
+        <v>143</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>97</v>
+        <v>144</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>98</v>
+        <v>145</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>99</v>
+        <v>146</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>101</v>
+        <v>148</v>
       </c>
       <c r="AV1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>102</v>
+        <v>149</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>103</v>
+        <v>150</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>104</v>
+        <v>151</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>152</v>
       </c>
     </row>
-    <row r="2" spans="1:51">
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>105</v>
+        <v>153</v>
       </c>
       <c r="C2" t="s">
-        <v>106</v>
+        <v>154</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>107</v>
+        <v>155</v>
       </c>
       <c r="E2" t="s">
-        <v>108</v>
+        <v>156</v>
       </c>
       <c r="F2" t="s">
-        <v>109</v>
+        <v>157</v>
       </c>
       <c r="G2" t="s">
-        <v>110</v>
+        <v>158</v>
       </c>
       <c r="I2" t="s">
-        <v>111</v>
+        <v>159</v>
       </c>
       <c r="J2" t="s">
-        <v>112</v>
+        <v>160</v>
       </c>
       <c r="M2" t="s">
-        <v>113</v>
+        <v>161</v>
       </c>
       <c r="O2" t="s">
-        <v>114</v>
+        <v>162</v>
       </c>
       <c r="X2" t="s">
-        <v>115</v>
+        <v>163</v>
       </c>
       <c r="Y2" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="AB2" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="AC2" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="AD2" t="s">
-        <v>118</v>
+        <v>166</v>
       </c>
       <c r="AE2" t="s">
-        <v>119</v>
+        <v>167</v>
       </c>
       <c r="AF2" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="AG2" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="AH2" t="s">
-        <v>121</v>
+        <v>169</v>
       </c>
       <c r="AI2" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="AL2" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="AO2" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="AP2">
         <v>71</v>
       </c>
       <c r="AQ2" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="AR2" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AT2" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AU2" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AV2" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AW2" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="AX2" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AY2" t="s">
-        <v>131</v>
+        <v>179</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>98</v>
       </c>
     </row>
-    <row r="3" spans="1:51">
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="C3" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="E3" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="F3" t="s">
-        <v>109</v>
+        <v>157</v>
       </c>
       <c r="G3" t="s">
-        <v>110</v>
+        <v>158</v>
       </c>
       <c r="I3" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="J3" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="M3" t="s">
-        <v>138</v>
+        <v>186</v>
       </c>
       <c r="O3" t="s">
-        <v>139</v>
+        <v>187</v>
       </c>
       <c r="X3" t="s">
-        <v>140</v>
+        <v>188</v>
       </c>
       <c r="Y3" t="s">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="AB3" t="s">
-        <v>142</v>
+        <v>190</v>
       </c>
       <c r="AC3" t="s">
-        <v>143</v>
+        <v>191</v>
       </c>
       <c r="AD3" t="s">
-        <v>118</v>
+        <v>166</v>
       </c>
       <c r="AE3" t="s">
-        <v>119</v>
+        <v>167</v>
       </c>
       <c r="AF3" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="AG3" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="AH3" t="s">
-        <v>121</v>
+        <v>169</v>
       </c>
       <c r="AI3" t="s">
-        <v>144</v>
+        <v>192</v>
       </c>
       <c r="AL3" t="s">
-        <v>145</v>
+        <v>193</v>
       </c>
       <c r="AO3" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="AP3">
         <v>348</v>
       </c>
       <c r="AQ3" t="s">
-        <v>146</v>
+        <v>194</v>
       </c>
       <c r="AR3" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AT3" t="s">
-        <v>147</v>
+        <v>195</v>
       </c>
       <c r="AU3" t="s">
-        <v>148</v>
+        <v>196</v>
       </c>
       <c r="AV3" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AW3" t="s">
-        <v>149</v>
+        <v>197</v>
       </c>
       <c r="AX3" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AY3" t="s">
-        <v>131</v>
+        <v>179</v>
+      </c>
+      <c r="AZ3" t="s">
+        <v>98</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>150</v>
+        <v>198</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>151</v>
+        <v>199</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>153</v>
+        <v>201</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>154</v>
+        <v>202</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>155</v>
+        <v>203</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>156</v>
+        <v>204</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>106</v>
+        <v>154</v>
       </c>
       <c r="B2" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="C2" t="s">
-        <v>157</v>
+        <v>205</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>158</v>
+        <v>206</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>106</v>
+        <v>154</v>
       </c>
       <c r="B3" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="C3" t="s">
-        <v>159</v>
+        <v>207</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>160</v>
+        <v>208</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="B4" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="C4" t="s">
-        <v>161</v>
+        <v>209</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>162</v>
+        <v>210</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -1948,570 +2366,577 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>163</v>
+        <v>211</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>164</v>
+        <v>212</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>165</v>
+        <v>213</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>166</v>
+        <v>214</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>169</v>
+        <v>217</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>170</v>
+        <v>218</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>171</v>
+        <v>219</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>172</v>
+        <v>220</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>173</v>
+        <v>221</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>174</v>
+        <v>222</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>175</v>
+        <v>223</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>176</v>
+        <v>224</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>177</v>
+        <v>225</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>178</v>
+        <v>226</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>179</v>
+        <v>227</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>180</v>
+        <v>228</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>181</v>
+        <v>229</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>182</v>
+        <v>230</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>183</v>
+        <v>231</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>185</v>
+        <v>233</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>186</v>
+        <v>234</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>187</v>
+        <v>235</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>188</v>
+        <v>236</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>189</v>
+        <v>237</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>190</v>
+        <v>238</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>191</v>
+        <v>239</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>192</v>
+        <v>240</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>193</v>
+        <v>241</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>194</v>
+        <v>242</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>195</v>
+        <v>243</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>180</v>
+        <v>228</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>196</v>
+        <v>244</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>183</v>
+        <v>231</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>197</v>
+        <v>245</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>198</v>
+        <v>246</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>199</v>
+        <v>247</v>
       </c>
       <c r="C2" t="s">
-        <v>200</v>
+        <v>248</v>
       </c>
       <c r="D2" t="s">
-        <v>201</v>
+        <v>249</v>
       </c>
       <c r="E2" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="F2" t="s">
-        <v>202</v>
+        <v>250</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>203</v>
+        <v>251</v>
       </c>
       <c r="I2" t="s">
-        <v>204</v>
+        <v>252</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>205</v>
+        <v>253</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>206</v>
+        <v>254</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="C2" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="D2" t="s">
-        <v>209</v>
+        <v>257</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>210</v>
+        <v>258</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>164</v>
+        <v>212</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>211</v>
+        <v>259</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>212</v>
+        <v>260</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>213</v>
+        <v>261</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>214</v>
+        <v>262</v>
       </c>
       <c r="C2" t="s">
-        <v>215</v>
+        <v>263</v>
       </c>
       <c r="D2" t="s">
-        <v>216</v>
+        <v>264</v>
       </c>
       <c r="E2" t="s">
-        <v>217</v>
+        <v>265</v>
       </c>
       <c r="F2" t="s">
-        <v>218</v>
+        <v>266</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J1"/>
+      <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>151</v>
+        <v>199</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>153</v>
+        <v>201</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>154</v>
+        <v>202</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>155</v>
+        <v>203</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>156</v>
+        <v>204</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>219</v>
+        <v>267</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>220</v>
+        <v>268</v>
       </c>
       <c r="C2" t="s">
-        <v>221</v>
+        <v>269</v>
       </c>
       <c r="H2" t="s">
-        <v>222</v>
+        <v>270</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>271</v>
       </c>
       <c r="J2" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>