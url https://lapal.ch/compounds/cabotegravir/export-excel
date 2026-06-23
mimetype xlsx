--- v0 (2026-06-02)
+++ v1 (2026-06-23)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1467">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1464">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -4503,66 +4503,57 @@
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2006116764</t>
   </si>
   <si>
     <t>Dolutegravir and Cabotegravir compounds</t>
   </si>
   <si>
     <t>Glaxosmithkline Llc</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>The present invention is to provide a novel compound (I), having the anti-virus activity, particularly the HIV integrase inhibitory activity, and a drug containing the same, particularly an anti-HIV drug, as well as a process and an intermediate thereof. Compound (I) wherein Z&lt;1&gt; is NR&lt;4&gt;; R&lt;1&gt; is hydrogen or lower alkyl; X is a single bond, a hetero atom group selected from O, S, SO, SO2 and NH, or lower alkylene or lower alkenylene in which the hetero atom group may intervene; R&lt;2&gt; is optionally substituted aryl; R&lt;3&gt; is hydrogen, a halogen, hydroxy, optionally substituted lower alkyl etc; and R&lt;4&gt; and Z&lt;2&gt; part taken together forms a ring, to form a polycyclic compound, including e.g., a tricyclic or tetracyclic compound.</t>
   </si>
   <si>
     <t>US FDA, Health Canada</t>
   </si>
   <si>
-    <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Indonesia, Malaysia, Algeria</t>
-[...14 lines deleted...]
-    <t>United States of America, Hong Kong, Israel, Japan, Luxembourg, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, World Intellectual Property Organization (WIPO)</t>
+    <t>United States of America, Australia, Israel, Japan, Korea, Republic of, Luxembourg, Norway, Taiwan, Province of China, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Gibraltar, Guernsey</t>
+  </si>
+  <si>
+    <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Egypt, India, Indonesia, Algeria, World Intellectual Property Organization (WIPO)</t>
+  </si>
+  <si>
+    <t>United States of America, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, New Zealand, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, World Intellectual Property Organization (WIPO), Singapore, Jersey</t>
   </si>
   <si>
     <t>WO2012037320</t>
   </si>
   <si>
     <t>Cabotegravir long-acting parenteral compositions</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>2031-09-15</t>
   </si>
   <si>
     <t>The present invention relates to pharmaceutical compositions of cabotegravir useful in the treatment or prevention of Human Immunodeficiency Virus (HIV) infections.</t>
   </si>
   <si>
     <t>MPP Search</t>
   </si>
   <si>
     <t>Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Mexico, Ukraine, South Africa, India</t>
   </si>
   <si>
     <t>Australia, Canada, Chile, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Israel, Japan, Korea, Republic of, Taiwan, Province of China, United States of America</t>
   </si>
@@ -22564,195 +22555,192 @@
       <c r="B2" s="4" t="s">
         <v>1387</v>
       </c>
       <c r="C2" t="s">
         <v>1388</v>
       </c>
       <c r="D2" t="s">
         <v>53</v>
       </c>
       <c r="E2" t="s">
         <v>1389</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>1390</v>
       </c>
       <c r="G2" t="s">
         <v>1391</v>
       </c>
       <c r="H2" t="s">
         <v>165</v>
       </c>
       <c r="I2" t="s">
         <v>1392</v>
       </c>
       <c r="J2" t="s">
+        <v>1057</v>
+      </c>
+      <c r="K2" t="s">
         <v>1393</v>
       </c>
-      <c r="K2" t="s">
+      <c r="M2" t="s">
+        <v>1198</v>
+      </c>
+      <c r="N2" t="s">
         <v>1394</v>
       </c>
-      <c r="L2" t="s">
+      <c r="O2" t="s">
         <v>1395</v>
-      </c>
-[...7 lines deleted...]
-        <v>1398</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>1399</v>
+        <v>1396</v>
       </c>
       <c r="C3" t="s">
-        <v>1400</v>
+        <v>1397</v>
       </c>
       <c r="D3" t="s">
-        <v>1401</v>
+        <v>1398</v>
       </c>
       <c r="E3" t="s">
         <v>1389</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>1402</v>
+        <v>1399</v>
       </c>
       <c r="G3" t="s">
-        <v>1403</v>
+        <v>1400</v>
       </c>
       <c r="H3" t="s">
         <v>165</v>
       </c>
       <c r="I3" t="s">
+        <v>1401</v>
+      </c>
+      <c r="J3" t="s">
+        <v>1402</v>
+      </c>
+      <c r="K3" t="s">
+        <v>1403</v>
+      </c>
+      <c r="N3" t="s">
         <v>1404</v>
       </c>
-      <c r="J3" t="s">
+      <c r="O3" t="s">
         <v>1405</v>
-      </c>
-[...7 lines deleted...]
-        <v>1408</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>1409</v>
+        <v>1406</v>
       </c>
       <c r="C4" t="s">
-        <v>1410</v>
+        <v>1407</v>
       </c>
       <c r="D4" t="s">
-        <v>1411</v>
+        <v>1408</v>
       </c>
       <c r="E4" t="s">
         <v>1389</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>1412</v>
+        <v>1409</v>
       </c>
       <c r="G4" t="s">
-        <v>1413</v>
+        <v>1410</v>
       </c>
       <c r="H4" t="s">
         <v>165</v>
       </c>
       <c r="I4" t="s">
-        <v>1414</v>
+        <v>1411</v>
       </c>
       <c r="J4" t="s">
-        <v>1415</v>
+        <v>1412</v>
       </c>
       <c r="K4" t="s">
-        <v>1416</v>
+        <v>1413</v>
       </c>
       <c r="N4" t="s">
-        <v>1407</v>
+        <v>1404</v>
       </c>
       <c r="O4" t="s">
-        <v>1407</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="4" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C5" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D5" t="s">
+        <v>1416</v>
+      </c>
+      <c r="E5" t="s">
         <v>1417</v>
       </c>
-      <c r="C5" t="s">
+      <c r="F5" s="5" t="s">
         <v>1418</v>
       </c>
-      <c r="D5" t="s">
+      <c r="G5" t="s">
         <v>1419</v>
-      </c>
-[...7 lines deleted...]
-        <v>1422</v>
       </c>
       <c r="H5" t="s">
         <v>165</v>
       </c>
       <c r="I5" t="s">
-        <v>1423</v>
+        <v>1420</v>
       </c>
       <c r="J5" t="s">
         <v>1225</v>
       </c>
       <c r="K5" t="s">
-        <v>1424</v>
+        <v>1421</v>
       </c>
       <c r="L5" t="s">
         <v>748</v>
       </c>
       <c r="M5" t="s">
         <v>110</v>
       </c>
       <c r="N5" t="s">
-        <v>1425</v>
+        <v>1422</v>
       </c>
       <c r="O5" t="s">
-        <v>1426</v>
+        <v>1423</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
@@ -22762,215 +22750,215 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1427</v>
+        <v>1424</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1428</v>
+        <v>1425</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>1373</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1429</v>
+        <v>1426</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>1376</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1430</v>
+        <v>1427</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>1431</v>
+        <v>1428</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1432</v>
+        <v>1429</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>915</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1433</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1434</v>
+        <v>1431</v>
       </c>
       <c r="C2" t="s">
-        <v>1435</v>
+        <v>1432</v>
       </c>
       <c r="D2" t="s">
-        <v>1436</v>
+        <v>1433</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1437</v>
+        <v>1434</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1004</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1438</v>
+        <v>1435</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1439</v>
+        <v>1436</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1440</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>108</v>
       </c>
       <c r="C2" t="s">
         <v>1019</v>
       </c>
       <c r="D2" t="s">
-        <v>1441</v>
+        <v>1438</v>
       </c>
       <c r="E2" t="s">
         <v>423</v>
       </c>
       <c r="F2" t="s">
-        <v>1442</v>
+        <v>1439</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E53"/>
   <sheetViews>
@@ -22990,189 +22978,189 @@
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>53</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>916</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>915</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>917</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>935</v>
       </c>
       <c r="C2" t="s">
-        <v>1443</v>
+        <v>1440</v>
       </c>
       <c r="D2" t="s">
-        <v>1444</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>935</v>
       </c>
       <c r="C3" t="s">
-        <v>1445</v>
+        <v>1442</v>
       </c>
       <c r="D3" t="s">
-        <v>1446</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>55</v>
       </c>
       <c r="C4" t="s">
-        <v>1447</v>
+        <v>1444</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>1448</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>55</v>
       </c>
       <c r="C5" t="s">
-        <v>1449</v>
+        <v>1446</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>1450</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>935</v>
       </c>
       <c r="C6" t="s">
-        <v>1451</v>
+        <v>1448</v>
       </c>
       <c r="D6" t="s">
-        <v>1452</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>55</v>
       </c>
       <c r="C7" t="s">
-        <v>1453</v>
+        <v>1450</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>1454</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>55</v>
       </c>
       <c r="C8" t="s">
-        <v>1455</v>
+        <v>1452</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>1456</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C9" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D9" t="s">
+        <v>1456</v>
+      </c>
+      <c r="E9" s="4" t="s">
         <v>1457</v>
-      </c>
-[...7 lines deleted...]
-        <v>1460</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
-        <v>1457</v>
+        <v>1454</v>
       </c>
       <c r="C10" t="s">
-        <v>1461</v>
+        <v>1458</v>
       </c>
       <c r="D10" t="s">
-        <v>1462</v>
+        <v>1459</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>1463</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
-        <v>1457</v>
+        <v>1454</v>
       </c>
       <c r="C11" t="s">
-        <v>1464</v>
+        <v>1461</v>
       </c>
       <c r="D11" t="s">
-        <v>1465</v>
+        <v>1462</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>1466</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
         <v>55</v>
       </c>
       <c r="C12" t="s">
         <v>987</v>
       </c>
       <c r="E12" s="4" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
         <v>55</v>
       </c>
       <c r="C13" t="s">
         <v>989</v>