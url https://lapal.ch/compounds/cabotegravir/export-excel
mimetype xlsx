--- v1 (2026-06-23)
+++ v2 (2026-08-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1464">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1571">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -130,105 +130,114 @@
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Comment &amp; Information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Cabotegravir</t>
+  </si>
+  <si>
+    <t>CAB</t>
   </si>
   <si>
     <t>Apretude, Vocabria</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>integrase strand transfer inhibitor; INSTI)</t>
   </si>
   <si>
     <t>Cabotegravir (CAB), also known as GSK1265744, is a HIV-1 integrase strand transfer inhibitor (INSTI). Long-acting versions of CAB (CAB-LA) are currently administered once monthly or every-2-months as a intramuscular (IM) injection containing an extended-release drug particle nanosuspension, with an optional ~30 day oral-lead in period. CAB-LA administered by IM injection requires approximately one week to achieve maximal plasma drug concentration. CAB is metabolised in the body by the enzyme UGT1A1; with the average half-life of IM CAB-LA ranging from 5.6 to 11.5 weeks.</t>
   </si>
   <si>
     <t>An injectable formulation of cabotegravir is approved for use for HIV PrEP and as part of a regimen, for HIV treatment</t>
   </si>
   <si>
     <t>Cabotegravir LA, both as suspension for intramuscular injection 600mg/3ml (200mg/ml) and as 30 mg tablet is included in WHO PQ: https://extranet.who.int/prequal/sites/default/files/document_files/EOI_23rd%20HIV_9July_2025_clean_PQ.pdf
 Cabotegravir for PrEP is included in WHO guidelines. CAB+RPV LA injectable for treatment, is also recommended by WHO to be used as an alternative switching option for adults and adolescents with undetectable HIV viral load on oral ART and without active hepatitis B infection : https://www.who.int/teams/global-hiv-hepatitis-and-stis-programmes/guidelines
 ViiV Healthcare and Medicines Patent Pool have signed a voluntary licensing agreement to enable access to long-acting injectable cabotegravir for HIV PrEP and HIV treatment</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB11751</t>
   </si>
   <si>
     <t>Oral, Intramuscular, Subcutaneous</t>
   </si>
   <si>
     <t>Aqueous drug particle suspension</t>
   </si>
   <si>
     <t>Mannitol (E421), polysorbate 20, macrogol 3350, water for injectable preparations ad solutionem pro 1 ml.</t>
   </si>
   <si>
     <t>No novel excipient or existing excipient used</t>
   </si>
   <si>
     <t>No residual solvent used</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>HIV</t>
   </si>
   <si>
     <t>Pre-Exposure Prophylaxis (PrEP), Treatment</t>
   </si>
   <si>
-    <t>Administered by a nurse, Administered by a specialty health worker, Administered by a community health worker</t>
+    <t>Administered by a nurse, Administered by a specialty health worker, Administered by a community health worker, Self-administered, To be determined</t>
+  </si>
+  <si>
+    <t>Daily, Monthly, Every 2 months, Other/Variable/Unknown: Other investigated formulations may provide additional dosing frequencies, Every 4 months</t>
+  </si>
+  <si>
+    <t>For prevention, CAB-LA is well accepted across key populations: in HPTN 083 (MSM/transgender women) and HPTN 084 (African cisgender women, including adolescent girls), adherence to scheduled injections was high and most participants preferred injectable over oral PrEP, citing discretion and freedom from daily pill-taking, though injection-site pain and clinic dependence were recurring concerns. For treatment, ATLAS and FLAIR showed that CAB+RPV LA produced significantly greater gains in treatment satisfaction and acceptance than daily oral ART, with ≥97% preferring injections over previous tt.</t>
   </si>
   <si>
     <t>Cabotegravir LA, both as suspension for intramuscular injection 600mg/3ml (200mg/ml) and as 30 mg tablet is included in WHO PQ: https://extranet.who.int/prequal/sites/default/files/document_files/EOI_23rd%20HIV_9July_2025_clean_PQ.pdf
 Cabotegravir for PrEP is included in WHO guidelines. CAB+RPV LA injectable for treatment, is also recommended by WHO to be used as an alternative switching option for adults and adolescents with undetectable HIV viral load on oral ART and without active hepatitis B infection : https://www.who.int/teams/global-hiv-hepatitis-and-stis-programmes/guidelines
-ViiV Healthcare and Medicines Patent Pool have signed a voluntary licensing agreement to enable access to long-acting injectable cabotegravir for HIV PrEP and HIV treatment</t>
+ViiV Healthcare and Medicines Patent Pool have signed a voluntary licensing agreement to enable access to long-acting injectable cabotegravir for HIV PrEP and HIV treatment : https://medicinespatentpool.org/</t>
   </si>
   <si>
     <t>2024-09-02 12:41:43</t>
   </si>
   <si>
     <t>2025-07-09 20:23:42</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
@@ -379,63 +388,63 @@
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>ViiV Healthcare</t>
   </si>
   <si>
     <t>Assess the antiviral activity and safety of CAB LA plus RPV LA, administered Q2M, in approximately 100 adult HIV-1 infected, antiretroviral therapy (ART) experienced participants.</t>
   </si>
   <si>
     <t>Canada, United States of America</t>
   </si>
   <si>
     <t>Drug: CAB LA intramuscular injection</t>
   </si>
   <si>
     <t>Drug: RPV LA intramuscular injection</t>
   </si>
   <si>
     <t>Drug: Oral RPV Tablet</t>
   </si>
   <si>
     <t>Drug: Oral DTG Tablet</t>
   </si>
   <si>
-    <t>2018-09-24 00:00:00</t>
-[...11 lines deleted...]
-    <t>Cisgender women, Transgender women, Non-lactating individuals, Cisgender men, Transgender men, Non-pregnant individuals</t>
+    <t>2018-09-24</t>
+  </si>
+  <si>
+    <t>2024-05-13</t>
+  </si>
+  <si>
+    <t>2019-12-11</t>
+  </si>
+  <si>
+    <t>2023-01-30</t>
+  </si>
+  <si>
+    <t>Cisgender women, Transgender women, Non-lactating individuals, Cisgender men, Transgender men, Non-pregnant individuals, Adults, Older adults</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Participants will rollover from the NCT01641809 (LATTE) study, who have completed minimum duration of Week 312 and with demonstrated HIV-1 ribonucleic acid (RNA) suppression (less than [&lt;]50 copies (c) per milliliter [mL]), while receiving a two-drug regimen consisting of once-daily oral CAB at 30 milligram (mg) plus RPV at 25 mg. 
 The participants will be offered the option to switch to the LA, intramuscular injections of CAB LA plus RPV LA, Q2M or the oral fixed dose combination (FDC) of dolutegravir (DTG) plus RPV, for the continued maintenance of HIV-1 RNA suppression, known as the Maintenance Phase (From Day 1 to Commercial Approval).</t>
   </si>
   <si>
     <t>HBV</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Non-randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
@@ -471,50 +480,53 @@
     <t>https://clinicaltrials.gov/study/NCT04001803</t>
   </si>
   <si>
     <t>Phase III</t>
   </si>
   <si>
     <t>Identify and Evaluate Strategies for Successful Implementation of the Cabotegravir + Rilpivirine Long-acting Injectable Regimen in the US.</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Drug: Oral CAB Tablet</t>
   </si>
   <si>
     <t>2019-07-08 00:00:00</t>
   </si>
   <si>
     <t>2023-03-16 00:00:00</t>
   </si>
   <si>
     <t>2020-10-05 00:00:00</t>
   </si>
   <si>
     <t>2022-03-18 00:00:00</t>
+  </si>
+  <si>
+    <t>Cisgender women, Transgender women, Non-lactating individuals, Cisgender men, Transgender men, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 - Aged 18 years or older at the time of signing the informed consent.
 - HIV-1 infected and must be on an active highly active antiretroviral therapy (HAART) (2 or 3 drug) regimen for at least 6 months prior to Screening.
 - Be able to understand and comply with protocol requirements, instructions, and restrictions.
 - Understand the long-term commitment to the study and be likely to complete the study as planned.
 - Be considered appropriate candidates for participation in an investigative clinical trial with oral and intramuscularly injectable medications.</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>None (Open Label)</t>
   </si>
   <si>
     <t>Monthly</t>
   </si>
   <si>
     <t>CR109089</t>
   </si>
   <si>
     <t>NCT05112939</t>
   </si>
   <si>
@@ -1859,85 +1871,50 @@
     <t>2025-01-15 00:00:00</t>
   </si>
   <si>
     <t>2024-10-23 00:00:00</t>
   </si>
   <si>
     <t>2026-07-15 00:00:00</t>
   </si>
   <si>
     <t>2026-09-15 00:00:00</t>
   </si>
   <si>
     <t>Inclusion:
 - Age ≥ 18 years
 - HIV-1 infection
 - Stable oral antiretroviral treatment for at least 6 months
 - Multi-treated patients who have received multiple lines of antiretroviral treatment
 - Undetectable patients with CV \&lt; 50 copies/mL in the last 6 months (a single blip between 50 and 200 copies/mL in the last 6 months is allowed) and eligible to switch to the lenacapavir/cabotegravir strategy on the basis of a collegial decision by clinicians, virologists and pharmacologists following a multidisciplinary meeting due to the presence of resistance mutations, including to NNRTIs, oral drug intolerance or drug-drug interactions
 - Detectable, virologically uncontrolled HIV viral load ≥ 200 c/mL in the last 12 months who is eligible to switch to the lenacapavir/cabotegravir strategy</t>
   </si>
   <si>
     <t>Every 6 months, Every 2 months</t>
   </si>
   <si>
     <t>Subcutaneous, Intramuscular</t>
-  </si>
-[...33 lines deleted...]
-    <t>Cross-over assignment</t>
   </si>
   <si>
     <t>EXTEND4M</t>
   </si>
   <si>
     <t>NCT06741397</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06741397</t>
   </si>
   <si>
     <t>A single arm, repeat dose study to evaluate the pharmacokinetic profile,
 safety, and tolerability of a new formulation of cabotegravir LA injected
 intramuscularly Q4M in adolescent and adult participants at risk of HIV
 acquisition.</t>
   </si>
   <si>
     <t>A Study to Evaluate the Pharmacokinetics, Safety, and Tolerability of a New Formulation of Cabotegravir Long-Acting Administered Intramuscularly in a 4-month Dosing Interval (Q4M)</t>
   </si>
   <si>
     <t>CAB LA administered IM gluteal</t>
   </si>
   <si>
     <t>New formulation of CAB LA (4M) administered IM gluteal</t>
   </si>
@@ -2931,50 +2908,91 @@
   </si>
   <si>
     <t>2025-12-30 00:00:00</t>
   </si>
   <si>
     <t>Women who inject drugs</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 -
 Each participant must meet all of the following criteria to be enrolled in this study:
 1. Adult male or female (≥18 and ≤ 35 years old)
 2. Is self-reported sexually active
 3. HIV negative at the time of study enrolment (as determined by a rapid blood test for HIV 1)
 4. Body weight ≥ 35 kilograms.
 5. Creatinine clearance ≥ 60 mL/min.
 6. Willingness to sign informed consent.
 Exclusion Criteria:
 -
 Participants meeting the following criteria will be excluded from participating in the study:
 1. Symptoms of HIV seroconversion (see Table 1).
 2. Pregnant (participant must have a negative beta human chorionic gonadotrophin (b-hCG) urine test at screening) or lactating women, or women intending to become pregnant or breastfeed during the study.
 3. Is in good health, with</t>
   </si>
   <si>
+    <t>CLARITY</t>
+  </si>
+  <si>
+    <t>NCT06970223</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT06970223</t>
+  </si>
+  <si>
+    <t>This study will evaluate the tolerability and acceptability of injection site reactions (ISRs) of two long-acting (LA) injectables. Additional characteristics of the ISRs will be investigated and described as well as safety outcomes.</t>
+  </si>
+  <si>
+    <t>A Study to Investigate if Long Acting Cabotegravir (CAB) and Lenacapavir (LEN) Injections Are Tolerable and Acceptable When Administered to Healthy Adults Without HIV</t>
+  </si>
+  <si>
+    <t>2025-04-22</t>
+  </si>
+  <si>
+    <t>2025-11-21</t>
+  </si>
+  <si>
+    <t>2025-07-30</t>
+  </si>
+  <si>
+    <t>2026-07-10</t>
+  </si>
+  <si>
+    <t>2025-07-15</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+Participants are eligible to be included in the study only if all the following criteria apply:
+1. At the time of obtaining informed consent, 18 years of age.
+2. Body weight 50 kg and BMI within the range 18 to 32 kg/m2 (inclusive).
+3. Participants who are overtly healthy as determined by medical evaluation by a responsible and experienced physician, including medical history, physical examination, laboratory tests and cardiac monitoring.
+4. A participant with a significant clinical abnormality or laboratory parameter(s) which is/are not specifically listed in the inclusion or exclusion criteria, outside the reference range for the population being studied may be included if the investigator determines and documents that the finding is unlikely to introduce additional</t>
+  </si>
+  <si>
+    <t>Cross-over assignment</t>
+  </si>
+  <si>
     <t>CABNATE</t>
   </si>
   <si>
     <t>NCT07275606</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07275606</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the safety, tolerability and pharmacokinetics (PK) of cabotegravir in neonates exposed to human immunodeficiency virus (HIV)-1.</t>
   </si>
   <si>
     <t>A Study to Investigate Cabotegravir for Neonates Exposed to HIV-1</t>
   </si>
   <si>
     <t>Oral CAB</t>
   </si>
   <si>
     <t>IM CAB LA</t>
   </si>
   <si>
     <t>2026-03-17</t>
   </si>
   <si>
     <t>2025-11-27</t>
@@ -3023,50 +3041,246 @@
   </si>
   <si>
     <t>Cabotegravir DT Formulation (test 1)</t>
   </si>
   <si>
     <t>Cabotegravir DT Formulation (test 2)</t>
   </si>
   <si>
     <t>2023-03-23</t>
   </si>
   <si>
     <t>2023-12-12</t>
   </si>
   <si>
     <t>2023-06-08</t>
   </si>
   <si>
     <t>Inclusion criteria:
 * Participant must be 18 to 55 years of age inclusive, at the time of signing the informed consent form (ICF).
 * Participants who are healthy as determined by the investigator or medically qualified designee based on a medical evaluation including medical history, physical examination, laboratory tests, and cardiac monitoring (history and electrocardiogram).
 * Body weight greater than or equal to (\&gt;=) 50.0 kilograms (kg) (110 pounds \[lbs\]) for males and \&gt;= 45 kg (99 lbs) for females and Body mass index within the range 18.5 to 31.0 kilogram per meter square (kg/m2) (inclusive) at Screening.
 * Contraceptive use should be consistent with local regulations regarding the methods of contraception for those participating in clinical studies.
   * Female: A female partici</t>
   </si>
   <si>
+    <t>PrEP-LANA</t>
+  </si>
+  <si>
+    <t>NCT07620730</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07620730</t>
+  </si>
+  <si>
+    <t>The goal of this 12-month implementation science study is to generate the evidence required to ensure long-acting cabotegravir (LA CAB) as pre-exposure prophylaxis (PrEP) can be delivered in an equitable manner within the NHS. This study will recruit both PrEP users and healthcare professionals (HCPs).
+The main questions it aims to answer are:
+* What do healthcare providers think about the feasibility of delivering LA CAB PrEP within sexual health services in the NHS?
+* How many participants stay on/remain consistent with LA CAB PrEP injections at Month 12 (PrEP persistence)?
+Participants (200 PrEP users) will be followed for 12-months and asked to complete surveys at 3 study visits. A subset of 20 participants will also be asked to complete interviews about their experiences. We will a</t>
+  </si>
+  <si>
+    <t>PrEP-LANA (Pre-exposure Prophylaxis- Long-acting Novel Antiviral Agent)</t>
+  </si>
+  <si>
+    <t>2026-10-01</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>2028-05-01</t>
+  </si>
+  <si>
+    <t>2028-06-01</t>
+  </si>
+  <si>
+    <t>PERLAJE</t>
+  </si>
+  <si>
+    <t>NCT07579546</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07579546</t>
+  </si>
+  <si>
+    <t>Fondazione Policlinico Universitario Agostino Gemelli IRCCS</t>
+  </si>
+  <si>
+    <t>People living with HIV (PLWH) need to take antiretroviral therapy (ART) long-life. The development of new and more effective ART regimens has increased viral suppression and improved the recovery of immune function, leading to an extension of the lifespan of PLWH. However, antiretroviral drugs have short- and long-term side effects. In fact, ART has recently been reported as one of the significant factors associated with metabolic syndromes (obesity, liver disease, and factor). This insidious progression of long-term metabolic complications has become a new challenge for our clinics. Therefore, optimizing ART in the context of viral suppression is mandatory. In recent years, thanks to the availability of more potent drugs with a high genetic barrier, simplification strategies have been exp</t>
+  </si>
+  <si>
+    <t>PERsistance of Long-Acting inJEctable CAB+RPV in a Cohort of Virologically-suppressed PLWH: a Real-life Study</t>
+  </si>
+  <si>
+    <t>Cabotegravir/Rilpivirine</t>
+  </si>
+  <si>
+    <t>2026-06-01</t>
+  </si>
+  <si>
+    <t>2026-05-05</t>
+  </si>
+  <si>
+    <t>2027-06-01</t>
+  </si>
+  <si>
+    <t>PHARAOH</t>
+  </si>
+  <si>
+    <t>NCT07516548</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07516548</t>
+  </si>
+  <si>
+    <t>University of Alabama at Birmingham</t>
+  </si>
+  <si>
+    <t>This study is being done to understand how long-acting injectable cabotegravir (CAB-LA) used for HIV pre-exposure prophylaxis (PrEP) and hormonal contraceptive methods affect each other when used at the same time. Women who are already using CAB-LA or not using PrEP will choose to join one of several groups based on whether they use injectable contraceptive (IM DMPA), an etonogestrel implant, or no hormonal contraceptive. Participants will have study visits every 4 to 12 weeks for up to 12 or 24 weeks after starting a contraceptive method to collect blood samples and measure levels of CAB-LA and hormone concentrations. The study will compare these levels to see if taking CAB-LA changes hormone concentrations or if using hormonal contraception changes CAB-LA drug levels. Safety, side effect</t>
+  </si>
+  <si>
+    <t>Pharmacokinetic Study of Long-acting Antiretrovirals and Contraceptives in HIV</t>
+  </si>
+  <si>
+    <t>Long-acting injectable cabotegravir (CAB-LA)</t>
+  </si>
+  <si>
+    <t>No PrEP</t>
+  </si>
+  <si>
+    <t>2026-05-06</t>
+  </si>
+  <si>
+    <t>2026-12-31</t>
+  </si>
+  <si>
+    <t>Cohort-IMEA-074 (CAB+LEN)</t>
+  </si>
+  <si>
+    <t>NCT07402044</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07402044</t>
+  </si>
+  <si>
+    <t>The main objective of this national study is to evaluate the virological success of long-acting antiretroviral therapy combining cabotegravir and lenacapavir. The study involves patients who have been receiving this treatment for one year or those for whom the physician decides to initiate it. It also aims to evaluate the tolerability of the treatment and changes in the participants' immunovirological profile during follow-up.</t>
+  </si>
+  <si>
+    <t>CABOTEGRAVIR/LENACAPAVIR DUAL LONG ACTING THERAPY (COHORT IMEA 074)</t>
+  </si>
+  <si>
+    <t>2026-03-15</t>
+  </si>
+  <si>
+    <t>2026-03-23</t>
+  </si>
+  <si>
+    <t>2028-03-15</t>
+  </si>
+  <si>
+    <t>ALIGN</t>
+  </si>
+  <si>
+    <t>NCT07390409</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07390409</t>
+  </si>
+  <si>
+    <t>Desmond Tutu HIV Foundation</t>
+  </si>
+  <si>
+    <t>The ALIGN study will evaluate the delivery of injectable Lenacapavir (LEN), a long-acting injectable formulation for HIV pre-exposure prophylaxis (PrEP), amongst adolescents and young people (aged 15-35 years) living within the Klipfontein-Mitchell's health sub-district of Cape Town, South Africa. LEN will be offered alongside injectable Cabotegravir long-acting (CAB LA), an injectable PrEP product already approved for use in South Africa, and oral PrEP (F/TDF) modalities (including intermittent dosing where appropriate), the current standard of care (SOC) biomedical HIV prevention in South Africa. Following counselling, participants will be able to choose which PrEP product (LEN, CAB LA, or oral PrEP) to initiate, with the option to switch at any future clinical visit, and followed for 18</t>
+  </si>
+  <si>
+    <t>ALIGN: A Non-randomised Study Delivering Injectable Lenacapavir for HIV Prevention Within a Pre-exposure Prophylaxis (PrEP) Choice Context in Cape Town, South Africa.</t>
+  </si>
+  <si>
+    <t>Lenacapavir Injection</t>
+  </si>
+  <si>
+    <t>Cabotegravir (CAB) LA</t>
+  </si>
+  <si>
+    <t>Tenofovi-Emtricitabine (TDF/FTC) tablet</t>
+  </si>
+  <si>
+    <t>2026-01-29</t>
+  </si>
+  <si>
+    <t>2028-03-01</t>
+  </si>
+  <si>
+    <t>NCT07650916</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT07650916</t>
+  </si>
+  <si>
+    <t>This study compares the efficacy, safety and tolerability of CAB ULA and RPV ULA administered with CAB long acting (LA) and RPV LA administered in adults and adolescents with HIV who are virologically suppressed on anti-retroviral therapy (ART).</t>
+  </si>
+  <si>
+    <t>A Study to Investigate Cabotegravir Ultra Long-Acting (CAB ULA) Plus Rilpivirine Ultra Long-Acting (RPV ULA) in Adults and Adolescents With HIV Who Are Virologically Suppressed</t>
+  </si>
+  <si>
+    <t>CAB ULA</t>
+  </si>
+  <si>
+    <t>RPV ULA</t>
+  </si>
+  <si>
+    <t>CAB LA</t>
+  </si>
+  <si>
+    <t>RPV LA</t>
+  </si>
+  <si>
+    <t>2026-06-29</t>
+  </si>
+  <si>
+    <t>2026-06-19</t>
+  </si>
+  <si>
+    <t>2029-09-04</t>
+  </si>
+  <si>
+    <t>Inclusion criteria:
+Patient Study Participant (PSP) Inclusion criteria:
+* Adults and adolescents with HIV-1 infection aged 12 years or older with a weight \&gt;35 kg.
+* Documented HIV-1 RNA measurements \&lt;50 copies/mL in the 12 months prior to Screening.
+* HIV-1 RNA \&lt;50 copies/mL at screening assessment.
+* Must be on current daily oral antiretroviral regimen for at least 6 months uninterrupted prior to Screening.
+* Any prior switch in therapy must have occurred due to tolerability/safety, access to medications, or convenience/simplification, and must NOT have been done for virologic treatment failure (HIV-1 RNA ≥200 copies/mL).
+Exclusion criteria:
+Patient Study Participant (PSP) Exclusion criteria:
+* Any evidence of primary resistance based on the presence of any major known INSTI (incl</t>
+  </si>
+  <si>
+    <t>Every 4 months</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Long-acting cabotegravir and rilpivirine for HIV-1 suppression: switch to 2-monthly dosing after 5 years of daily oral therapy</t>
   </si>
   <si>
     <t>https://doi.org/10.1097/qad.0000000000003085</t>
   </si>
   <si>
     <t>Perspectives of people living with HIV-1 on implementation of long-acting cabotegravir plus rilpivirine in US healthcare settings</t>
   </si>
   <si>
     <t>https://doi.org/10.1002/jia2.26006</t>
   </si>
   <si>
     <t>Perspectives of healthcare providers on implementation of long-acting cabotegravir plus rilpivirine in US healthcare settings from a Hybrid III Implementation-effectiveness study (CUSTOMIZE)</t>
@@ -3083,57 +3297,57 @@
   <si>
     <t>Long-acting cabotegravir and rilpivirine dosed every 2 months in adults with HIV-1 infection (ATLAS-2M), 96-week results: a randomised, multicentre, open-label, phase 3b, non-inferiority study</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/s2352-3018(21)00185-5</t>
   </si>
   <si>
     <t>Week 96 extension results of a Phase 3 study evaluating long-acting cabotegravir with rilpivirine for HIV-1 treatment</t>
   </si>
   <si>
     <t>https://doi.org/10.1097/qad.0000000000003025</t>
   </si>
   <si>
     <t>Patient-Reported Outcomes Through 1 Year of an HIV-1 Clinical Trial Evaluating Long-Acting Cabotegravir and Rilpivirine Administered Every 4 or 8 Weeks (ATLAS-2M)</t>
   </si>
   <si>
     <t>https://doi.org/10.1007/s40271-021-00524-0</t>
   </si>
   <si>
     <t>Long-acting cabotegravir and rilpivirine dosed every 2 months in adults with HIV-1 infection (ATLAS-2M), 48-week results: a randomised, multicentre, open-label, phase 3b, non-inferiority study</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/s0140-6736(20)32666-0</t>
   </si>
   <si>
-    <t>Oka S, Holohan V, Shirasaka T, et al. Asian participants' experience in phase 3/3b studies of long-acting cabotegravir and rilpivirine: Efficacy, safety, pharmacokinetic, and virological outcomes through week 96. HIV Med. 2024;25(3):381‐390. doi:10.1111/hiv.13588</t>
+    <t>&lt;p&gt;Oka S, et al. &lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/38147871/"&gt;Asian participants' experience in phase 3/3b studies of long-acting cabotegravir and rilpivirine: Efficacy, safety, pharmacokinetic, and virological outcomes through week 96&lt;/a&gt;. HIV Med. 2024;25(3):381‐390. doi:10.1111/hiv.13588&lt;/p&gt;</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
-    <t>&lt;p&gt;Objectives: &lt;/p&gt;&lt;p&gt;Cabotegravir + rilpivirine (CAB + RPV) dosed monthly or every 2 months is the first complete long-acting (LA) regimen recommended by treatment guidelines for the maintenance of HIV-1 virological suppression. This post hoc analysis summarizes outcomes for Asian participants through week 96. &lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Methods: &lt;/p&gt;&lt;p&gt;Data from Asian participants naive to CAB + RPV randomized to receive dosing every 4 weeks (Q4W) or every 8 weeks (Q8W) in the FLAIR (NCT02938520) and ATLAS-2M (NCT03299049) phase 3/3b studies were pooled. The proportion of participants with plasma HIV-1 RNA ≥50 and &amp;lt;50 copies/mL (per FDA Snapshot algorithm), incidence of confirmed virological failure (CVF; two consecutive HIV-1 RNA ≥200 copies/mL), pharmacokinetics, safety, and tolerability through week 96 were assessed. &lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Results: &lt;/p&gt;&lt;p&gt;Overall, 41 Asian participants received CAB + RPV (Q8W, n = 17; Q4W, n = 24). At week 96, 83% (n = 34/41) of participants maintained HIV-1 RNA &amp;lt;50 copies/mL, none had HIV-1 RNA ≥50 copies/mL, and 17% (n = 7/41) had no virological data. No Asian participant met the CVF criterion. Drug-related adverse events occurred in 44% (n = 18/41) of participants; none were Grade ≥3. All injection site reactions were Grade 1 or 2; median duration was 2 days and most resolved within 7 days (90%, n = 390/435). CAB and RPV trough concentrations remained well above their respective proteinadjusted 90% inhibitory concentrations (CAB, 0.166 μg/mL; RPV, 12 ng/mL) through week 96.&lt;/p&gt;</t>
+    <t>&lt;p&gt;Overall, 41 Asian participants received CAB + RPV (Q8W, n = 17; Q4W, n = 24). At week 96, 83% (n = 34/41) of participants maintained HIV-1 RNA &amp;lt;50 copies/mL, none had HIV-1 RNA ≥50 copies/mL, and 17% (n = 7/41) had no virological data. No Asian participant met the CVF criterion. Drug-related adverse events occurred in 44% (n = 18/41) of participants; none were Grade ≥3. All injection site reactions were Grade 1 or 2; median duration was 2 days and most resolved within 7 days (90%, n = 390/435). CAB and RPV trough concentrations remained well above their respective protein-adjusted 90% inhibitory concentrations (CAB, 0.166 μg/mL; RPV, 12 ng/mL) through week 96.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Factors Associated with Health Care Providers' Preference for Forgoing an Oral Lead-In Phase When Initiating Long-Acting Injectable Cabotegravir and Rilpivirine in the SOLAR Clinical Trial</t>
   </si>
   <si>
     <t>https://doi.org/10.1089/apc.2022.0168</t>
   </si>
   <si>
     <t>Long-Acting Injectable Cabotegravir + Rilpivirine for HIV Maintenance Therapy: Week 48 Pooled Analysis of Phase 3 ATLAS and FLAIR Trials</t>
   </si>
   <si>
     <t>https://doi.org/10.1097/qai.0000000000002466</t>
   </si>
   <si>
     <t>Long-Acting Cabotegravir and Rilpivirine for Maintenance of HIV-1 Suppression</t>
   </si>
   <si>
     <t>https://doi.org/10.1056/nejmoa1904398</t>
   </si>
   <si>
     <t>Long-Acting Cabotegravir and Rilpivirine after Oral Induction for HIV-1 Infection</t>
   </si>
   <si>
     <t>https://doi.org/10.1056/nejmoa1909512</t>
   </si>
@@ -3200,66 +3414,66 @@
   <si>
     <t>Pharmacokinetics and Tolerability of Cabotegravir and Rilpivirine Long-Acting Intramuscular Injections to the Vastus Lateralis (Lateral Thigh) Muscles of Healthy Adult Participants.</t>
   </si>
   <si>
     <t>https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/75cb786a-98e0-4615-8258-3cae0bdcfb29/75cb786a-98e0-4615-8258-3cae0bdcfb29_viewable_rendition__v.pdf</t>
   </si>
   <si>
     <t>Safety and pharmacokinetics of oral and long-acting injectable cabotegravir or long-acting injectable rilpivirine in virologically suppressed adolescents with HIV (IMPAACT 2017/MOCHA)</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/s2352-3018(23)00300-4</t>
   </si>
   <si>
     <t>Acceptability and tolerability of long-acting injectable cabotegravir or rilpivirine in the first cohort of virologically suppressed adolescents living with HIV (IMPAACT 2017/MOCHA):</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/s2352-3018(23)00301-6</t>
   </si>
   <si>
     <t>US FDA supplemental approval</t>
   </si>
   <si>
     <t>https://www.accessdata.fda.gov/drugsatfda_docs/appletter/2024/212888Orig1s015ltr.pdf</t>
   </si>
   <si>
-    <t>&lt;p&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/19664226/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;&lt;strong&gt;Fostering implementation of health services research findings into practice: a consolidated framework for advancing implementation science.&amp;nbsp;&lt;/strong&gt;&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Damschroder LJ, Aron DC, Keith RE, Kirsh SR, Alexander JA, Lowery JC. &lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Implement Sci&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2009;4:50. Published 2009 Aug 7. doi:10.1186/1748-5908-4-50&lt;/span&gt;&lt;/p&gt;</t>
-[...5 lines deleted...]
-    <t>&lt;p&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/20957426/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;&lt;strong&gt;Outcomes for implementation research: conceptual distinctions, measurement challenges, and research agenda.&amp;nbsp;&lt;/strong&gt;&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Proctor E, Silmere H, Raghavan R, et al. &lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Adm Policy Ment Health&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2011;38(2):65-76. doi:10.1007/s10488-010-0319-7&lt;/span&gt;&lt;/p&gt;</t>
+    <t>&lt;p&gt;Damschroder LJ. et al., &lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/19664226/"&gt;&lt;strong&gt;Fostering implementation of health services research findings into practice: a consolidated framework for advancing implementation science.&amp;nbsp;&lt;/strong&gt;&lt;/a&gt;. &lt;em&gt;Implement Sci&lt;/em&gt;. 2009;4:50. Published 2009 Aug 7. doi:10.1186/1748-5908-4-50&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;The CFIR provides a pragmatic structure for approaching complex, interacting, multi-level, and transient states of constructs in the real world by embracing, consolidating, and unifying key constructs from published implementation theories. It can be used to guide formative evaluations and build the implementation knowledge base across multiple studies and settings.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Proctor E, et al., &lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/20957426/"&gt;Outcomes for implementation research: conceptual distinctions, measurement challenges, and research agenda&lt;/a&gt;. Adm Policy Ment Health. 2011;38(2):65-76. doi:10.1007/s10488-010-0319-7&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;An unresolved issue in the field of implementation research is how to conceptualize and evaluate successful implementation. This paper advances the concept of "implementation outcomes" distinct from service system and clinical treatment outcomes. This paper proposes a heuristic, working "taxonomy" of eight conceptually distinct implementation outcomes-acceptability, adoption, appropriateness, feasibility, fidelity, implementation cost, penetration, and sustainability-along with their nominal definitions. We propose a two-pronged agenda for research on implementation outcomes. Conceptualizing and measuring implementation outcomes will advance understanding of implementation processes, enhance efficiency in implementation research, and pave the way for studies of the comparative effectiveness of implementation strategies.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
-    <t>&lt;p&gt;&lt;span style="color: rgb(42, 42, 42);"&gt;Chloe Orkin, Rosalie Hayes, Joanne Haviland, Yuk Lam Wong, Kyle Ring, Vanessa Apea, Bakita Kasadha, Emily Clarke, Ruth Byrne, Julie Fox, Tristan J Barber, Amanda Clarke, Sara Paparini, For the ILANA study Group (Sadna Ullah, Nishat Halim, Chikondi Mwendera, James Hand), &lt;/span&gt;&lt;strong style="color: rgb(42, 42, 42);"&gt;Perspectives of People With HIV on Implementing Long-acting Cabotegravir Plus Rilpivirine in Clinics and Community Settings in the United Kingdom: Results From the Antisexist, Antiracist, Antiageist Implementing Long-acting Novel Antiretrovirals Study&lt;/strong&gt;&lt;span style="color: rgb(42, 42, 42);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(42, 42, 42);"&gt;Clinical Infectious Diseases&lt;/em&gt;&lt;span style="color: rgb(42, 42, 42);"&gt;, Volume 80, Issue 5, 15 May 2025, Pages 1103–1113,&amp;nbsp;&lt;/span&gt;&lt;a href="https://doi.org/10.1093/cid/ciae523" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 111, 183); background-color: rgb(255, 255, 255);"&gt;https://doi.org/10.1093/cid/ciae523&lt;/a&gt;&lt;/p&gt;</t>
-[...2 lines deleted...]
-    <t>&lt;p&gt;&lt;strong&gt;Introduction&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;The equity-focused Implementing Long-Acting Novel Antiretrovirals study evaluated feasibility, acceptability, appropriateness of delivering on-label 2-monthly cabotegravir and rilpivirine (CAB + RPV) injections for human immunodeficiency virus (HIV)-1 therapy in clinics and community settings.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;The study, which mandated inclusive recruitment, was conducted May–December 2022 at 6 UK sites. Injections were delivered in clinic (month [M] 1–6) and in clinic or community setting according to patient choice (M6–12). Surveys were completed at baseline, M4, and M12 using validated measures for feasibility (FIM), acceptability (AIM), and appropriateness (IAM). Primary endpoint: proportion of participants agreeing that the injection and community setting were feasible (FIM ≥4) at M12. Fourteen participants completed interviews at baseline and M12.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Community settings offered by sites included: home visits (n = 3), HIV support organizations (n = 2), and community clinic (n = 1). Of 114 participants, 54% were female, 70% racially minoritized, and 40% aged ≥50 years. A total of 27/114 chose to receive injections in community settings. FIM/AIM/IAM scores at M12 were high for the injection (79.0–87.4%) and lower for the community setting (44.2–47.4%) overall. Subgroup analyses indicated differences in scores by gender and ethnicity. Among those who attended the community, FIM/AIM/IAM scores for the community setting at M12 were high (73.1–80.8%). Concerns about stigma, inconvenience, and losing access to trusted clinicians negatively influenced perceptions of receiving injections at community settings, amongst other factors.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;CAB + RPV injections were considered highly feasible, acceptable, and appropriate; however, few chose community delivery. Those that chose community delivery found it highly acceptable and feasible. Further exploration of CAB + RPV delivery in alternative community sites not offered (eg, primary care, pharmacies) is warranted.&lt;/p&gt;</t>
+    <t>&lt;p&gt;Orkin C., et al., &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1093/cid/ciae523"&gt;Perspectives of People With HIV on Implementing Long-acting Cabotegravir Plus Rilpivirine in Clinics and Community Settings in the United Kingdom: Results From the Antisexist, Antiracist, Antiageist Implementing Long-acting Novel Antiretrovirals Study&lt;/a&gt;,&amp;nbsp;Clinical Infectious Diseases, Volume 80, Issue 5, 15 May 2025, Pages 1103–1113,&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Introduction&lt;/p&gt;&lt;p&gt;The equity-focused Implementing Long-Acting Novel Antiretrovirals study evaluated feasibility, acceptability, appropriateness of delivering on-label 2-monthly cabotegravir and rilpivirine (CAB + RPV) injections for human immunodeficiency virus (HIV)-1 therapy in clinics and community settings.&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;The study, which mandated inclusive recruitment, was conducted May–December 2022 at 6 UK sites. Injections were delivered in clinic (month [M] 1–6) and in clinic or community setting according to patient choice (M6–12). Surveys were completed at baseline, M4, and M12 using validated measures for feasibility (FIM), acceptability (AIM), and appropriateness (IAM). Primary endpoint: proportion of participants agreeing that the injection and community setting were feasible (FIM ≥4) at M12. Fourteen participants completed interviews at baseline and M12.&lt;/p&gt;&lt;p&gt;Results&lt;/p&gt;&lt;p&gt;Community settings offered by sites included: home visits (n = 3), HIV support organizations (n = 2), and community clinic (n = 1). Of 114 participants, 54% were female, 70% racially minoritized, and 40% aged ≥50 years. A total of 27/114 chose to receive injections in community settings. FIM/AIM/IAM scores at M12 were high for the injection (79.0–87.4%) and lower for the community setting (44.2–47.4%) overall. Subgroup analyses indicated differences in scores by gender and ethnicity. Among those who attended the community, FIM/AIM/IAM scores for the community setting at M12 were high (73.1–80.8%). Concerns about stigma, inconvenience, and losing access to trusted clinicians negatively influenced perceptions of receiving injections at community settings, amongst other factors.&lt;/p&gt;&lt;p&gt;Conclusions&lt;/p&gt;&lt;p&gt;CAB + RPV injections were considered highly feasible, acceptable, and appropriate; however, few chose community delivery. Those that chose community delivery found it highly acceptable and feasible. Further exploration of CAB + RPV delivery in alternative community sites not offered (eg, primary care, pharmacies) is warranted.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(28, 29, 30);"&gt;John&amp;nbsp;M,&amp;nbsp;Williams&amp;nbsp;L,&amp;nbsp;Nolan&amp;nbsp;G,&amp;nbsp;Bonnett&amp;nbsp;M,&amp;nbsp;Castley&amp;nbsp;A,&amp;nbsp;Nolan&amp;nbsp;D.&amp;nbsp;&lt;/span&gt;&lt;a href="https://onlinelibrary.wiley.com/doi/10.1111/hiv.13647" rel="noopener noreferrer" target="_blank" style="color: rgb(28, 29, 30);"&gt;&lt;strong&gt;Real-world use of long-acting cabotegravir and rilpivirine: 12-month results of the inJectable Antiretroviral therapy feasiBility Study (JABS)&lt;/strong&gt;&lt;/a&gt;&lt;span style="color: rgb(28, 29, 30);"&gt;.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(28, 29, 30);"&gt;HIV Med&lt;/em&gt;&lt;span style="color: rgb(28, 29, 30);"&gt;.&amp;nbsp;2024;&amp;nbsp;25(8):&amp;nbsp;935-945. doi:&lt;/span&gt;&lt;a href="https://doi.org/10.1111/hiv.13647" rel="noopener noreferrer" target="_blank" style="color: rgb(18, 61, 128); background-color: rgb(255, 255, 255);"&gt;10.1111/hiv.13647&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Objectives&lt;/p&gt;&lt;p&gt;The inJectable Antiretroviral feasiBility Study (JABS) aimed to evaluate the implementation of long-acting regimens in a ‘real world’ Australian setting, with inclusion of participants with complex medical needs, social vulnerability and/or historical non-adherence.&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;JABS was a 12-month, single-centre, single-arm, open-label phase IV study of long-acting cabotegravir 600 mg plus rilpivirine 900 mg administered intramuscularly every 2 months to adults with treated HIV-1 infection. The primary endpoint was the proportion of attendances and administration of injections within a 14-day dosing window over 12 months, out of the total prescribed doses. Secondary endpoints included proportions of missed appointments, use of oral bridging, discontinuations, virological failures, adverse events and participant-reported outcomes. A multidisciplinary adherence programme embedded in the clinical service known as REACH provided support to JABS participants.&lt;/p&gt;&lt;p&gt;Results&lt;/p&gt;&lt;p&gt;Of 60 participants enrolled by May 2022, 60% had one or more complexity or vulnerability factors identified, including absence of social supports (50%), mental health issues, alcohol or drug use (30%) and financial hardship or instability (13%), among others. Twenty-seven per cent of participants had historical non-adherence to antiretroviral therapy. Out of 395 prescribed doses, 97.2% of injections were administered within correct dosing windows at clinic visits. Two courses of short-term oral bridging were required. The rate of injection site reactions was 29%, the majority being grade 1–2. There were no virological failures, no serious adverse events and only one injection-related study discontinuation. High baseline treatment satisfaction and acceptability of injections increased by month 12. Those with vulnerability factors had similar adherence to injections as those without such factors. Ninety-eight per cent of the participants who completed 12 months on the study have maintained long-acting therapy, virological suppression and retention in care.&lt;/p&gt;&lt;p&gt;Conclusions&lt;/p&gt;&lt;p&gt;Long-acting cabotegravir plus rilpivirine was associated with very high adherence, maintenance of virological suppression, safety and treatment satisfaction in a diverse Australian clinic population, comparable to results of phase III randomized clinical trials. Individuals with vulnerability factors can achieve adherence to injections with individualized support. Long-acting therapies in this group can increase the subsequent engagement in clinical care.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Safety and Pharmacokinetics of Long-Acting Cabotegravir and Rilpivirine in Children 20 to 40 kg - CROI2025</t>
   </si>
   <si>
     <t>https://www.croiconference.org/abstract/3736-2025/</t>
   </si>
   <si>
     <t>Safety and Pharmacokinetics of Long-Acting Cabotegravir and Rilpivirine in Children 20 to 40 kg - CROI2025 - Poster</t>
   </si>
   <si>
     <t>https://www.croiconference.org/wp-content/uploads/sites/2/posters/2025/1046-2025.pdf</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://www.thelancet.com/journals/laninf/article/PIIS1473-3099(24)00289-5/abstract" rel="noopener noreferrer" target="_blank"&gt;&lt;strong&gt;Switch to long-acting cabotegravir and rilpivirine in virologically suppressed adults with HIV in Africa (CARES): week 48 results from a randomised, multicentre, open-label, non-inferiority trial&lt;/strong&gt;&lt;/a&gt;. Kityo Cissy, Mugerwa Henry et al. The Lancet Infectious Diseases, Volume 24, Issue 10, 1083 - 1092&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Background&lt;/p&gt;&lt;p&gt;Long-acting injectable cabotegravir and rilpivirine is licensed for individualised treatment of HIV-1 infection in resource-rich settings. Additional evidence is required to support use in African treatment programmes where demographic factors, viral subtypes, previous treatment, and delivery and monitoring approaches differ. The aim of this study was to determine whether switching to long-acting therapy with injections every 8 weeks is non-inferior to daily oral therapy in Africa.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;CARES is a randomised, open-label, non-inferiority trial being conducted at eight sites in Uganda, Kenya, and South Africa. Participants with HIV viral load below 50 copies per mL on oral antiretroviral therapy and no history of virological failure were randomly assigned (1:1; web-based, permuted blocks) to receive cabotegravir (600 mg) and rilpivirine (900 mg) by intramuscular injection every 8 weeks, or to continue oral therapy. Viral load was monitored every 24 weeks. The primary outcome was week 48 viral load below 50 copies per mL, assessed with the Food and Drug Administration snapshot algorithm (non-inferiority margin 10 percentage points) in the intention-to-treat exposed population. This trial is registered with the Pan African Clinical Trials Registry (202104874490818) and is ongoing up to 96 weeks.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Findings&lt;/p&gt;&lt;p&gt;Between Sept 1, 2021, and Aug 31, 2022, we enrolled 512 participants (295 [58%] female; 380 [74%] previous non-nucleoside reverse transcriptase inhibitor exposure). Week 48 viral load was below 50 copies per mL in 246 (96%) of 255 participants in the long-acting therapy group and 250 (97%) of 257 in the oral therapy group (difference –0·8 percentage points; 95% CI –3·7 to 2·3), demonstrating non-inferiority (confirmed in per-protocol analysis). Two participants had virological failure in the long-acting therapy group, both with drug resistance; none had virological failure in the oral therapy group. Adverse events of grade 3 or greater severity occurred in 24 (9%) participants on long-acting therapy and ten (4%) on oral therapy; one participant discontinued long-acting therapy (for injection-site reaction).&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Interpretation&lt;/p&gt;&lt;p&gt;Long-acting therapy had non-inferior efficacy compared with oral therapy, with a good safety profile, and can be considered for African treatment programmes.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
@@ -3284,1209 +3498,1342 @@
   <si>
     <t>Safety, tolerability, and pharmacokinetics of long-acting injectable cabotegravir in low-risk HIV-uninfected individuals: HPTN 077, a phase 2a randomized controlled trial</t>
   </si>
   <si>
     <t>https://pubmed.ncbi.nlm.nih.gov/30408115/</t>
   </si>
   <si>
     <t>Cabotegravir for HIV Prevention in Cisgender Men and Transgender Women</t>
   </si>
   <si>
     <t>https://pubmed.ncbi.nlm.nih.gov/34379922/</t>
   </si>
   <si>
     <t>Cabotegravir for the prevention of HIV-1 in women: results from HPTN 084, a phase 3, randomised clinical trial</t>
   </si>
   <si>
     <t>https://pubmed.ncbi.nlm.nih.gov/35378077/</t>
   </si>
   <si>
     <t>Safety, Tolerability, Pharmacokinetics, and Acceptability of Oral and Long-Acting Cabotegravir in HIV-Negative Chinese Men</t>
   </si>
   <si>
     <t>https://doi.org/10.1128/aac.02057-21</t>
   </si>
   <si>
-    <t>Project website</t>
+    <t>Mobilemen project website</t>
   </si>
   <si>
     <t>https://www.kcl.ac.uk/research/mobile-men</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
+    <t>GSK / ViiV Healthcare</t>
+  </si>
+  <si>
     <t>originator</t>
   </si>
   <si>
+    <t>CAB- 200mg/ml; RPV - 300mg/ml either as 2mL each or 3mL each</t>
+  </si>
+  <si>
+    <t>USFDA</t>
+  </si>
+  <si>
+    <t>United States Food and Drug Administration</t>
+  </si>
+  <si>
+    <t>USA</t>
+  </si>
+  <si>
+    <t>Approved</t>
+  </si>
+  <si>
+    <t>https://www.accessdata.fda.gov/drugsatfda_docs/label/2021/212888s000lbl.pdf</t>
+  </si>
+  <si>
+    <t>GSK / ViiV Healthcare + J&amp;J / Janssen</t>
+  </si>
+  <si>
+    <t>Vocabria / Rekambys</t>
+  </si>
+  <si>
+    <t>CAB- 200mg/ml; RPV - 300mg/ml (600-mg/900-mg) Q1month, then continue with CAB- 200mg/ml; RPV - 300mg/ml (400-mg/600-mg) Q1month</t>
+  </si>
+  <si>
+    <t>MHRA</t>
+  </si>
+  <si>
+    <t>Medicines and Healthcare Products Regulatory Agency</t>
+  </si>
+  <si>
+    <t>GBR</t>
+  </si>
+  <si>
+    <t>https://www.medicines.org.uk/emc/product/12950/smpc
+https://www.medicines.org.uk/emc/product/12957/smpc</t>
+  </si>
+  <si>
+    <t>Product sales in the UK since 2023 are confirmed (MIDAS)</t>
+  </si>
+  <si>
+    <t>CAB- 200mg/ml; RPV - 300mg/ml (600-mg/900-mg) Q1month</t>
+  </si>
+  <si>
+    <t>TFDA</t>
+  </si>
+  <si>
+    <t>Taiwan Food and Drug Administration</t>
+  </si>
+  <si>
+    <t>TWN</t>
+  </si>
+  <si>
+    <t>Taiwan, Province of China</t>
+  </si>
+  <si>
+    <t>https://www.fda.gov.tw/eng/searchin.aspx?q=cabetogravir</t>
+  </si>
+  <si>
+    <t>CAB- 200mg/ml; RPV - 300mg/ml (600-mg/900-mg)</t>
+  </si>
+  <si>
+    <t>Swissmedic</t>
+  </si>
+  <si>
+    <t>CHE</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>https://www.swissmedic.ch/dam/swissmedic/en/dokumente/marktueberwachung/rmp/rilpivirine-rekambys-rmp-summary.pdf.download.pdf/Rilpivirine_Rekambys_RMPSummary.pdf
+https://www.swissmedic.ch/swissmedic/en/home/about-us/publications/public-summary-swiss-par/public-summary-swiss-par-vocabria.html</t>
+  </si>
+  <si>
+    <t>CAB- 200mg/ml; RPV - 300mg/ml (600-mg/900-mg Kit) Q1month
+ CAB- 200mg/ml; RPV - 300mg/ml (400-mg/600-mg Kit) Q1month</t>
+  </si>
+  <si>
+    <t>EMA/LV-SMPA</t>
+  </si>
+  <si>
+    <t>European Medicines Agency (Medical Product Agency (Läkemedelsverket))</t>
+  </si>
+  <si>
+    <t>SWE</t>
+  </si>
+  <si>
+    <t>Sweden</t>
+  </si>
+  <si>
+    <t>EMA/ AEMPS</t>
+  </si>
+  <si>
+    <t>European Medicines Agency/ Spanish Agency of Medicines and Medical Devices</t>
+  </si>
+  <si>
+    <t>ESP</t>
+  </si>
+  <si>
+    <t>Spain</t>
+  </si>
+  <si>
+    <t>KMFDS</t>
+  </si>
+  <si>
+    <t>Korean Ministry of Food and Drug Safety</t>
+  </si>
+  <si>
+    <t>https://www.mfds.go.kr/eng/index.do ; https://nedrug.mfds.go.kr/searchDrug ; https://www.mfds.go.kr/eng/brd/m_19/list.do</t>
+  </si>
+  <si>
+    <t>KOR</t>
+  </si>
+  <si>
+    <t>Korea, Republic of</t>
+  </si>
+  <si>
+    <t>cabotegravir 200mg/ml (400mg, 600mg) ; rilpivirine 300 mg/ml (600mg; 900 mg)</t>
+  </si>
+  <si>
+    <t>SAHPRA</t>
+  </si>
+  <si>
+    <t>South African Health Products Regulatory Authority</t>
+  </si>
+  <si>
+    <t>ZAF</t>
+  </si>
+  <si>
+    <t>https://allafrica.com/view/group/main/main/id/00084037.html
+https://medapps.sahpra.org.za:6006/
+https://pi-pil-repository.sahpra.org.za/
+https://pi-pil-repository.sahpra.org.za/wp-content/uploads/2023/11/Final_PI_VocabriaInjTab_Applicant.pdf</t>
+  </si>
+  <si>
+    <t>https://medapps.sahpra.org.za:6006/
+products filed separately : Vocabria injectable approved 04 July 2023 and Rekambys injectable approved 31 January 2023</t>
+  </si>
+  <si>
+    <t>EMA/JAZMP</t>
+  </si>
+  <si>
+    <t>European Medicines Agency/ Agency for Medicinal Products and Medical Devices</t>
+  </si>
+  <si>
+    <t>SVN</t>
+  </si>
+  <si>
+    <t>Slovenia</t>
+  </si>
+  <si>
+    <t>EMA/SUKL-CZE</t>
+  </si>
+  <si>
+    <t>European Medicines Agency/ State Institute for Drug Control</t>
+  </si>
+  <si>
+    <t>SVK</t>
+  </si>
+  <si>
+    <t>Slovakia</t>
+  </si>
+  <si>
+    <t>CAB- 200mg/ml(400mg, 600mg); RPV - 300mg/ml (600-mg/900-mg) Q1month</t>
+  </si>
+  <si>
+    <t>HSA</t>
+  </si>
+  <si>
+    <t>Health Sciences Authority</t>
+  </si>
+  <si>
+    <t>SGP</t>
+  </si>
+  <si>
+    <t>Singapore</t>
+  </si>
+  <si>
+    <t>EMA/NAMMDR</t>
+  </si>
+  <si>
+    <t>European Medicines Agency/ National Agency for Medicines and Medicinal Devices of Romania</t>
+  </si>
+  <si>
+    <t>ROU</t>
+  </si>
+  <si>
+    <t>Romania</t>
+  </si>
+  <si>
+    <t>EMA (Europe)</t>
+  </si>
+  <si>
+    <t>European Medicines Agency</t>
+  </si>
+  <si>
+    <t>CYP</t>
+  </si>
+  <si>
+    <t>Cyprus</t>
+  </si>
+  <si>
+    <t>EMA/INFARMED</t>
+  </si>
+  <si>
+    <t>European Medicines Agency/ National Authority of Medicines and Health Products/Autoridade Nacional do Medicamento e produtos de Saude</t>
+  </si>
+  <si>
+    <t>PRT</t>
+  </si>
+  <si>
+    <t>Portugal</t>
+  </si>
+  <si>
+    <t>POL</t>
+  </si>
+  <si>
+    <t>Poland</t>
+  </si>
+  <si>
+    <t>EMA/NOMA</t>
+  </si>
+  <si>
+    <t>European Medicines Agency/ Norwegian Medical Products Agency</t>
+  </si>
+  <si>
+    <t>NOR</t>
+  </si>
+  <si>
+    <t>Norway</t>
+  </si>
+  <si>
+    <t>CAB- 200mg/ml; RPV - 300mg/ml (600-mg/900-mg Kit) Q1month/CAB- 200mg/ml; RPV - 300mg/ml (400-mg/600-mg Kit) Q1month</t>
+  </si>
+  <si>
+    <t>EMA/CBG-MEB</t>
+  </si>
+  <si>
+    <t>European Medicines Agency/Healthcare and Youth Care Inspectorate, Ministry of Health, Welfare and Sport/ Medicines Evaluation Board</t>
+  </si>
+  <si>
+    <t>NLD</t>
+  </si>
+  <si>
+    <t>Netherlands</t>
+  </si>
+  <si>
+    <t>MLT</t>
+  </si>
+  <si>
+    <t>Malta</t>
+  </si>
+  <si>
+    <t>CAB- 200mg/ml; RPV - 300mg/ml (600-mg/900-mg Kit) Q1month CAB- 200mg/ml; RPV - 300mg/ml (400-mg/600-mg Kit) Q1month</t>
+  </si>
+  <si>
+    <t>EMA/SanteSecu</t>
+  </si>
+  <si>
+    <t>European Medicines Agency/Ministry of Health and Social Security / SanteSecu</t>
+  </si>
+  <si>
+    <t>LUX</t>
+  </si>
+  <si>
+    <t>Luxembourg</t>
+  </si>
+  <si>
+    <t>https://cesas.lu/acteur/service-national-des-maladies-infectieuses-chl/</t>
+  </si>
+  <si>
+    <t>Sales in Luxembourg are confirmed since 2024 (MIDAS)</t>
+  </si>
+  <si>
+    <t>LTU</t>
+  </si>
+  <si>
+    <t>Lithuania</t>
+  </si>
+  <si>
+    <t>LIE</t>
+  </si>
+  <si>
+    <t>Liechtenstein</t>
+  </si>
+  <si>
+    <t>LVA</t>
+  </si>
+  <si>
+    <t>Latvia</t>
+  </si>
+  <si>
+    <t>CAB- 200mg/ml; RPV - 300mg/ml (400-mg/600-mg Kit) Q1month (2mL each) &amp; (600-mg/900-mg Kit) Q2month (3ml each)</t>
+  </si>
+  <si>
+    <t>PMDA</t>
+  </si>
+  <si>
+    <t>Pharmaceuticals and Medical Devices Agency - Ministry of Health, Labour and Welfare</t>
+  </si>
+  <si>
+    <t>JPN</t>
+  </si>
+  <si>
+    <t>Japan</t>
+  </si>
+  <si>
+    <t>https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2022/may/viiv-healthcare-announces-marketing-approval-by-japan/</t>
+  </si>
+  <si>
+    <t>Sales in Japan are confirmed since 2023 (MIDAS)</t>
+  </si>
+  <si>
+    <t>EMA/AIFA</t>
+  </si>
+  <si>
+    <t>European Medicines Agency/ Italian Medicines Agency</t>
+  </si>
+  <si>
+    <t>ITA</t>
+  </si>
+  <si>
+    <t>https://www.ema.europa.eu/en/news/first-long-acting-injectable-antiretroviral-therapy-hiv-recommended-approval
+https://viivexchange.com/content/dam/cf-viiv/viivexchange/en_GB/pdf/vocabria-and-rekambys-formulary-pack-uk.pdf
+https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2025/january/long-acting-injectable-vocabria-rekambys-for-hiv-treatment/</t>
+  </si>
+  <si>
+    <t>Sales in Italy since 2023 are confirmed for Vocabria and Rekambys (MIDAS)</t>
+  </si>
+  <si>
+    <t>Vocabria</t>
+  </si>
+  <si>
+    <t>CAB- 200mg/ml</t>
+  </si>
+  <si>
+    <t>MoH-PhDiv</t>
+  </si>
+  <si>
+    <t>Ministry of Health Israel - Pharmaceutical division</t>
+  </si>
+  <si>
+    <t>ISR</t>
+  </si>
+  <si>
+    <t>Israel</t>
+  </si>
+  <si>
+    <t>https://israeldrugs.health.gov.il/#!/medDetails/169%2081%2036948%2099
+https://www.gov.il/BlobFolder/dynamiccollectorresultitem/new-israeli-drugs-05072022/he/files_databases_drugs_new_israeli_drugs_05072022.xlsx</t>
+  </si>
+  <si>
+    <t>Vocabria / Edurant</t>
+  </si>
+  <si>
+    <t>CAB- 200mg/ml (3mL); RPV - 300mg/ml (3mL)</t>
+  </si>
+  <si>
+    <t>EMA/HPRA</t>
+  </si>
+  <si>
+    <t>European Medicines Agency/ Health Products Regulatory Authority (HPRA)</t>
+  </si>
+  <si>
+    <t>IRL</t>
+  </si>
+  <si>
+    <t>Ireland</t>
+  </si>
+  <si>
+    <t>https://hospitalprofessionalnews.ie/2022/06/13/gsk-on-behalf-of-viiv-healthcare-launches-vocabria-%E2%96%BC-and-rekambys-%E2%96%BC-in-ireland-the-first-complete-long-acting-injectable-hiv-medicine/</t>
+  </si>
+  <si>
+    <t>Sales in Ireland are confirmed since 2023 (MIDAS)</t>
+  </si>
+  <si>
+    <t>ISL</t>
+  </si>
+  <si>
+    <t>Iceland</t>
+  </si>
+  <si>
+    <t>EMA/NNK-NCPHP</t>
+  </si>
+  <si>
+    <t>European Medicines Agency/National Public Health and Pharmaceutical Centre</t>
+  </si>
+  <si>
+    <t>HUN</t>
+  </si>
+  <si>
+    <t>Hungary</t>
+  </si>
+  <si>
+    <t>CAB- 200mg/ml; RPV - 300mg/ml (600-mg/900-mg) (3ml each)</t>
+  </si>
+  <si>
+    <t>DoH HK</t>
+  </si>
+  <si>
+    <t>Department of Health (Pharmacy and Poison Board of Hong Kong)</t>
+  </si>
+  <si>
+    <t>HKG</t>
+  </si>
+  <si>
+    <t>Hong Kong</t>
+  </si>
+  <si>
+    <t>https://www.hivtest.gov.hk/en/hiv_treatment_and_care/antiretroviral_therapy.html</t>
+  </si>
+  <si>
+    <t>Sales since 2023 are confirmed in Hong Kong (MIDAS)</t>
+  </si>
+  <si>
+    <t>GRC</t>
+  </si>
+  <si>
+    <t>Greece</t>
+  </si>
+  <si>
+    <t>EMA/BAM</t>
+  </si>
+  <si>
+    <t>Bundesinstitut für Arzneimittel und Medizinprodukte-European Medicines Evaluation Agency/ Federal Institute for Drugs and Medical Devices/ Paul Ehrlich Institute</t>
+  </si>
+  <si>
+    <t>DEU</t>
+  </si>
+  <si>
+    <t>Germany</t>
+  </si>
+  <si>
+    <t>https://www.g-ba.de/downloads/40-1465-7954/2021-10-21_AM-RL-XII_Rilpivirin_D-680_TrG_EN.pdf
+https://www.gsk.com/en-gb/media/press-releases/viiv-healthcare-announces-chmp-positive-opinion-for-vocabria-plus-rekambys-the-first-and-only-complete-long-acting-hiv-treatment-for-adolescents-in-europe/
+https://www.ema.europa.eu/en/medicines/human/EPAR/rekambys
+https://www.ema.europa.eu/en/search?keywords=allwords&amp;search_api_fulltext=vocabria&amp;f%5B0%5D=ema_search_entity_is_document%3ADocument
+https://www.bfarm.de/EN/BfArM/EU-and-International/CHMP-Committee/Meeting-Highlights/2024-12.html</t>
+  </si>
+  <si>
+    <t>Sales in Germany since 2023 are confirmed (MIDAS)</t>
+  </si>
+  <si>
+    <t>EMA/ANSM</t>
+  </si>
+  <si>
+    <t>European Medicines Agency/ National Agency for the Safety of Medicine and Health Products -Agence Nationale de Securite duMedicaments et des produits de Sante</t>
+  </si>
+  <si>
+    <t>FRA</t>
+  </si>
+  <si>
+    <t>https://ansm.sante.fr/tableau-marr/cabotegravir
+https://ansm.sante.fr/tableau-acces-derogatoire/rilpivirine-600-mg-2-ml-suspension-injectable</t>
+  </si>
+  <si>
+    <t>Sales in France confirmed since 2023 (MIDAS)</t>
+  </si>
+  <si>
+    <t>EMA/FIMED</t>
+  </si>
+  <si>
+    <t>European Medicines Agency/Finnish Medicines Agency</t>
+  </si>
+  <si>
+    <t>FIN</t>
+  </si>
+  <si>
+    <t>Finland</t>
+  </si>
+  <si>
+    <t>https://www.positiiviset.fi/en/about-hiv/information-for-people-living-with-hiv/hiv-treatment-and-care/#Injectable-HIV-medicine</t>
+  </si>
+  <si>
+    <t>Sales since 2024 are confirmed (MIDAS)</t>
+  </si>
+  <si>
+    <t>EST</t>
+  </si>
+  <si>
+    <t>Estonia</t>
+  </si>
+  <si>
+    <t>DNK</t>
+  </si>
+  <si>
+    <t>Denmark</t>
+  </si>
+  <si>
+    <t>CZE</t>
+  </si>
+  <si>
+    <t>Czechia</t>
+  </si>
+  <si>
+    <t>https://prehledy.sukl.cz/prehled_leciv.html#/</t>
+  </si>
+  <si>
+    <t>Product sales since 2023 are confirmed (MIDAS)</t>
+  </si>
+  <si>
+    <t>EMA/HALMED</t>
+  </si>
+  <si>
+    <t>European Medicines Agency/Agency for medicinal products and medical devices of Croatia</t>
+  </si>
+  <si>
+    <t>HRV</t>
+  </si>
+  <si>
+    <t>Croatia</t>
+  </si>
+  <si>
+    <t>NMPA</t>
+  </si>
+  <si>
+    <t>National Medical Products Administration</t>
+  </si>
+  <si>
+    <t>CHN</t>
+  </si>
+  <si>
+    <t>https://www.gsk.com/en-gb/media/press-releases/viiv-healthcare-receives-approval-from-nmpa-for-vocabria-in-combination-with-rekambys/</t>
+  </si>
+  <si>
+    <t>Product sales since 2024 are confirmed (MIDAS)</t>
+  </si>
+  <si>
+    <t>CAB- 200mg/ml; RPV - 300mg/ml (600-mg/900-mg Kit) KIT CONTAINS 3 ML VIAL OF CABOTEGRAVIR AND 3 ML VIAL OF RILPIVIRINE</t>
+  </si>
+  <si>
+    <t>HC</t>
+  </si>
+  <si>
+    <t>Health Canada</t>
+  </si>
+  <si>
+    <t>CAN</t>
+  </si>
+  <si>
+    <t>https://health-products.canada.ca/dpd-bdpp/info?lang=eng&amp;code=98709</t>
+  </si>
+  <si>
+    <t>BGR</t>
+  </si>
+  <si>
+    <t>Bulgaria</t>
+  </si>
+  <si>
+    <t>ANVISA</t>
+  </si>
+  <si>
+    <t>Agência Nacional de Vigilância Sanitária</t>
+  </si>
+  <si>
+    <t>https://www.gov.br/anvisa/pt-br/assuntos/medicamentos/novos-medicamentos-e-indicacoes</t>
+  </si>
+  <si>
+    <t>BRA</t>
+  </si>
+  <si>
+    <t>https://www.gov.br/anvisa/pt-br/assuntos/medicamentos/novos-medicamentos-e-indicacoes/vocabria-r-cabotegravir-novo-registro#:~:text=Vocabria%C2%AE%20comprimidos%20revestidos,dose%20planejada%20de%20cabotegravir%20injet%C3%A1vel.
+https://www.gov.br/anvisa/pt-br/assuntos/medicamentos/novos-medicamentos-e-indicacoes/rekambys-r-rilpivirina-novo-registro</t>
+  </si>
+  <si>
+    <t>products filed separately : Vocabria approved 15 December 2023 and Rekambys injectable approved 20 May 2024</t>
+  </si>
+  <si>
+    <t>CAB- 200mg/ml (400mg, 600mg) for Q1M and Q2M</t>
+  </si>
+  <si>
+    <t>BoMRA</t>
+  </si>
+  <si>
+    <t>Botswana Medicines Regulatory Authority</t>
+  </si>
+  <si>
+    <t>BWA</t>
+  </si>
+  <si>
+    <t>Botswana</t>
+  </si>
+  <si>
+    <t>https://www.bomra.co.bw/download/129/registered-medicines/33574/human-medicines-register-blue-book-30-11-2023.xlsx</t>
+  </si>
+  <si>
+    <t>EMA/FAMHP</t>
+  </si>
+  <si>
+    <t>European Medicines Agency/Federal Agency for Medicines and Health Products</t>
+  </si>
+  <si>
+    <t>BEL</t>
+  </si>
+  <si>
+    <t>Belgium</t>
+  </si>
+  <si>
+    <t>https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2025/january/long-acting-injectable-vocabria-rekambys-for-hiv-treatment/
+https://www.cbip.be/fr/chapters/12?frag=8901951&amp;trade_family=43950
+https://viivexchange.com/content/dam/cf-viiv/viivexchange/en_BE/our-medicines/cabenuva/files__cabenuva/FR_2021-06-18-be-spc-fr-Vocabria-h4976-IB05-v3-Master.pdf</t>
+  </si>
+  <si>
+    <t>EMA/AGES</t>
+  </si>
+  <si>
+    <t>European Medicines Agency/ Austrian Agency for Health and Food Safety</t>
+  </si>
+  <si>
+    <t>AUT</t>
+  </si>
+  <si>
+    <t>Austria</t>
+  </si>
+  <si>
+    <t>https://www.medmedia.at/aerzte-krone/langwirksame-injizierbare-hiv-therapie-in-der-gelben-box/
+https://www.ema.europa.eu/en/news/first-long-acting-injectable-antiretroviral-therapy-hiv-recommended-approval
+https://www.ema.europa.eu/en/medicines/human/EPAR/vocabria
+https://www.ema.europa.eu/en/documents/product-information/rekambys-epar-product-information_en.pdf
+https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2025/january/long-acting-injectable-vocabria-rekambys-for-hiv-treatment/</t>
+  </si>
+  <si>
+    <t>TGA</t>
+  </si>
+  <si>
+    <t>Therapeutic Goods Administration</t>
+  </si>
+  <si>
+    <t>AUS</t>
+  </si>
+  <si>
+    <t>Australia</t>
+  </si>
+  <si>
+    <t>https://www.tga.gov.au/resources/artg/323784</t>
+  </si>
+  <si>
+    <t>Product sales in Australia since 2023 are confirmed (MIDAS)</t>
+  </si>
+  <si>
+    <t>200mg/ml</t>
+  </si>
+  <si>
+    <t>ANMAT</t>
+  </si>
+  <si>
+    <t>National Administration of Drugs, Food and Medical Devices</t>
+  </si>
+  <si>
+    <t>https://www.argentina.gob.ar/anmat/regulados/medicamentos</t>
+  </si>
+  <si>
+    <t>ARG</t>
+  </si>
+  <si>
+    <t>Argentina</t>
+  </si>
+  <si>
+    <t>https://boletin.anmat.gob.ar/Mayo_2022/Dispo_3619-22.pdf
+https://boletin.anmat.gob.ar/Mayo_2022/Dispo_3379-22.pdf</t>
+  </si>
+  <si>
+    <t>VOCABRIA 600 mg/3 mL (CABOTEGRAVIR) REKAMBYS 600 mg/ 2 mL and 900 mg/ 3 mL(RILPIVIRINE)</t>
+  </si>
+  <si>
+    <t>ISP-ANAMED</t>
+  </si>
+  <si>
+    <t>Agencia nacional de medicamentos-Instituto de Salud Publica - Ministerio de Salud</t>
+  </si>
+  <si>
+    <t>CHL</t>
+  </si>
+  <si>
+    <t>Chile</t>
+  </si>
+  <si>
+    <t>https://www.ispch.gob.cl/wp-content/uploads/2022/09/F_26404.pdf</t>
+  </si>
+  <si>
+    <t>Product sales in 2024 (20) and 2025 (25) are confirmed (MIDAS)</t>
+  </si>
+  <si>
+    <t>200mg/ml ; 300 mg/ml</t>
+  </si>
+  <si>
+    <t>FSDC-MINZDRAV</t>
+  </si>
+  <si>
+    <t>Federal Service for Drug Control of the Russian Federation - MINZDRAV</t>
+  </si>
+  <si>
+    <t>https://minzdrav.gov.ru/en</t>
+  </si>
+  <si>
+    <t>RUS</t>
+  </si>
+  <si>
+    <t>Russian Federation</t>
+  </si>
+  <si>
+    <t>INVIMA</t>
+  </si>
+  <si>
+    <t>National Institute for Food and Drug Surveillance</t>
+  </si>
+  <si>
+    <t>https://www.invima.gov.co/</t>
+  </si>
+  <si>
+    <t>COL</t>
+  </si>
+  <si>
+    <t>Colombia</t>
+  </si>
+  <si>
+    <t>600mg/3ml</t>
+  </si>
+  <si>
+    <t>Thailand FDA</t>
+  </si>
+  <si>
+    <t>Thailand Food and Drug Administration</t>
+  </si>
+  <si>
+    <t>THA</t>
+  </si>
+  <si>
+    <t>Thailand</t>
+  </si>
+  <si>
+    <t>official communication not found</t>
+  </si>
+  <si>
+    <t>As communicated by ViiV</t>
+  </si>
+  <si>
+    <t>COFEPRIS</t>
+  </si>
+  <si>
+    <t>Comision Federal para la Proteccion contra Riesgos Sanitarios</t>
+  </si>
+  <si>
+    <t>https://www.gob.mx/cofepris#/module/1</t>
+  </si>
+  <si>
+    <t>MEX</t>
+  </si>
+  <si>
+    <t>Mexico</t>
+  </si>
+  <si>
+    <t>30 mg film coated tablets</t>
+  </si>
+  <si>
+    <t>Oral</t>
+  </si>
+  <si>
+    <t>MOHAP</t>
+  </si>
+  <si>
+    <t>Department of Health United Arab Emirates / Ministry of Health and Prevention</t>
+  </si>
+  <si>
+    <t>ARE</t>
+  </si>
+  <si>
+    <t>United Arab Emirates</t>
+  </si>
+  <si>
+    <t>https://www.tamm.abudhabi/wb/doh/search-approved-drugs?lang=en</t>
+  </si>
+  <si>
+    <t>30 mg and 25 mg film coated tablets</t>
+  </si>
+  <si>
+    <t>https://pi-pil-repository.sahpra.org.za/
+https://pi-pil-repository.sahpra.org.za/wp-content/uploads/2023/11/Final_PI_VocabriaInjTab_Applicant.pdf
+https://medapps.sahpra.org.za:6006/Home/Details/?id=CfDJ8FYgFSxPhp9BjZ4XIDlHL-j9lcugkt4n1j4ahQIwwFAg5TU8h6fQIABF9TO2U6Xaj6yxV5XEpmzKqBvKBsIFZaxTGCQTmmu9xpS4PrMMap4KbWNvJhnrR-tyNx0kj9DfSA</t>
+  </si>
+  <si>
+    <t>https://medapps.sahpra.org.za:6006/
+products filed separately : Vocabria oral approved 04 July 2023 and Rekambys injectable approved 12 May 2013</t>
+  </si>
+  <si>
+    <t>cabotegravir sodium 30 mg film coated tablets</t>
+  </si>
+  <si>
+    <t>https://www.gov.br/anvisa/pt-br/assuntos/medicamentos/novos-medicamentos-e-indicacoes/vocabria-r-cabotegravir-novo-registro#:~:text=Vocabria%C2%AE%20comprimidos%20revestidos,dose%20planejada%20de%20cabotegravir%20injet%C3%A1vel.</t>
+  </si>
+  <si>
+    <t>There was no record found of rilpvirine tablets registration on ANVISA.</t>
+  </si>
+  <si>
     <t>Apretude</t>
   </si>
   <si>
     <t>600 mg/3 mL</t>
-  </si>
-[...10 lines deleted...]
-    <t>Approved</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB11751
 https://www.accessdata.fda.gov/drugsatfda_docs/label/2021/215499s000lbl.pdf
 https://www.fda.gov/news-events/press-announcements/fda-approves-first-injectable-treatment-hiv-pre-exposure-prevention
 https://classic.clinicaltrials.gov/ct2/show/NCT03164564?term=NCT03164564&amp;draw=2&amp;rank=1</t>
   </si>
   <si>
-    <t>TGA</t>
-[...8 lines deleted...]
-    <t>Australia</t>
+    <t>Product sales in the USA since 2023 are confirmed (MIDAS)</t>
   </si>
   <si>
     <t>tga.gov.au/sites/default/files/2022-12/auspar-apretude-221123.pdf</t>
   </si>
   <si>
-    <t>BoMRA</t>
-[...8 lines deleted...]
-    <t>Botswana</t>
+    <t>Injectable Cabotegravir is also approved for treatment, sold as CABENUVA (co-packed with rilpivirine). Product sales for Apretude (since 2025) and Cabenuva (since 2023) are confirmed in Australia (MIDAS)</t>
   </si>
   <si>
     <t>https://classic.clinicaltrials.gov/ct2/show/NCT03164564
 https://www.voanews.com/a/botswana-introduces-injectable-antiretrovirals-for-hiv-treatment/6845496.html</t>
   </si>
   <si>
-    <t>SAHPRA</t>
-[...7 lines deleted...]
-  <si>
     <t>MEDIA-RELEASE-New-HIV-HIV-pre-exposure-prophylaxis-2-Dec-2022.pdf (sahpra.org.za)</t>
   </si>
   <si>
     <t>PMRA</t>
   </si>
   <si>
     <t>Pharmacy and Medicines Regulatory Authority Malawi</t>
   </si>
   <si>
     <t>MWI</t>
   </si>
   <si>
     <t>https://www.hptn.org/research/studies/hptn084
 https://viivhealthcare.com/hiv-news-and-media/news/company-statements/progress-in-our-commitment-to-enabling-access/</t>
-  </si>
-[...7 lines deleted...]
-    <t>BRA</t>
   </si>
   <si>
     <t>https://www.ncbi.nlm.nih.gov/pmc/articles/PMC10157454/?report=printable
  https://www.freyrsolutions.com/blog/anvisa-approves-new-hiv-prevention-medication#:~:text=Ag%C3%AAncia%20Nacional%20de%20Vigil%C3%A2ncia%20Sanit%C3%A1ria,Virus%20(HIV)%20viral%20transmission.
  https://unitaid.org/news-blog/unitaid-to-introduce-new-long-lasting-injection-to-prevent-hiv-in-brazil-and-south-africa-as-high-income-countries-begin-deployment/#en</t>
   </si>
   <si>
+    <t>Product sales in Brazil since 2025 are confirmed (MIDAS)</t>
+  </si>
+  <si>
     <t>PFDA</t>
   </si>
   <si>
     <t>Philippines Food and Drug Administration</t>
+  </si>
+  <si>
+    <t>https://verification.fda.gov.ph/ALL_DrugProductslist.php</t>
   </si>
   <si>
     <t>PHL</t>
   </si>
   <si>
     <t>Philippines</t>
   </si>
   <si>
     <t>https://verification.fda.gov.ph/ALL_DrugProductsview.php?showdetail=&amp;registration_number=DR-XY48834</t>
   </si>
   <si>
     <t>NPRA</t>
   </si>
   <si>
     <t>Malaysian Drug Control Authority - National Pharmaceutical Regulatory Agency</t>
   </si>
   <si>
     <t>MYS</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>https://quest3plus.bpfk.gov.my/pmo2/detail.php?type=product&amp;id=MAL23096002A
 https://www.eatg.org/hiv-news/malaysia-approves-first-long-acting-injectable-hiv-prevention-drug/
 https://codeblue.galencentre.org/2023/09/15/malaysia-approves-first-long-acting-injectable-hiv-prevention-drug/</t>
   </si>
   <si>
+    <t>Product sales in Malaysia since 2025 are confirmed (MIDAS)</t>
+  </si>
+  <si>
     <t>DIGEMID</t>
   </si>
   <si>
     <t>Directorate General of Medicines, Supplies and Drugs of Peru</t>
   </si>
   <si>
     <t>PER</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/content/dam/cf-viiv/viivhealthcare/en_GB/pdf/cab-prep-wwrs-5oct2023-for-external-use.pdf</t>
   </si>
   <si>
     <t>NAFDAC</t>
   </si>
   <si>
     <t>National Agency for Food and Drug Administration and Control</t>
+  </si>
+  <si>
+    <t>https://www.nafdac.gov.ng/</t>
   </si>
   <si>
     <t>NGA</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
     <t>https://classic.clinicaltrials.gov/ct2/show/NCT03164564
 https://greenbook.nafdac.gov.ng/products/details/6157</t>
   </si>
   <si>
-    <t>Thailand FDA</t>
-[...10 lines deleted...]
-  <si>
     <t>Product Inspection (moph.go.th)</t>
   </si>
   <si>
+    <t>Product sales in Thailand since 2025 are confirmed (MIDAS)</t>
+  </si>
+  <si>
     <t>NDA</t>
   </si>
   <si>
     <t>National Drug Authority</t>
+  </si>
+  <si>
+    <t>https://www.nda.or.ug/drug-register/</t>
   </si>
   <si>
     <t>UGA</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/hiv-news-and-media/news/company-statements/progress-in-our-commitment-to-enabling-access/#:~:text=Search-,PROGRESS%20IN%20OUR%20COMMITMENT%20TO%20ENABLING%20ACCESS%20TO%20CABOTEGRAVIR%20LONG,%2Dexposure%20prophylaxis%20(PrEP).
 https://www.nda.or.ug/drug-register/#1539148991734-31a96a97-315e
 https://www.prepwatch.org/countries/uganda/</t>
   </si>
   <si>
     <t>MCAZ</t>
   </si>
   <si>
     <t>Medicines Control Authority of Zimbabwe</t>
   </si>
   <si>
+    <t>https://onlineservices.mcaz.co.zw/onlineregister/frmAllophaticRegister.aspx</t>
+  </si>
+  <si>
     <t>ZWE</t>
   </si>
   <si>
     <t>Zimbabwe</t>
   </si>
   <si>
     <t>Zimbabwe is the first country in Africa to announce regulatory approval for long-acting injectable cabotegravir for HIV prevention (who.int)
  https://viivhealthcare.com/hiv-news-and-media/news/company-statements/progress-in-our-commitment-to-enabling-access/</t>
-  </si>
-[...7 lines deleted...]
-    <t>GBR</t>
   </si>
   <si>
     <t>New cabotegravir formulations approved to help prevent HIV-1 infection in adults and adolescents - GOV.UK (www.gov.uk)
 https://www.nice.org.uk/news/articles/first-hiv-prevention-injection-for-people-unable-to-have-daily-prep-recommended
 https://www.bbc.com/news/articles/c986m571dmgo
 https://www.bbc.com/news/articles/c803egy217xo</t>
   </si>
   <si>
+    <t>Product sales in the UK since 2025 are confirmed (MIDAS)</t>
+  </si>
+  <si>
     <t>ANARME</t>
   </si>
   <si>
     <t>Autoridade Nacional Reguladora de Medicamento</t>
   </si>
   <si>
+    <t>https://www.misau.gov.mz/index.php/516-anarme-autoridade-nacional-reguladora-de-medicamentos-ip-3</t>
+  </si>
+  <si>
     <t>MOZ</t>
   </si>
   <si>
     <t>Mozambique</t>
   </si>
   <si>
     <t>https://classic.clinicaltrials.gov/ct2/show/NCT03164564</t>
   </si>
   <si>
     <t>TMDA</t>
   </si>
   <si>
     <t>Tanzania Medicines and Medical Devices Authority</t>
   </si>
   <si>
+    <t>https://www.tmda.go.tz/product_links</t>
+  </si>
+  <si>
     <t>TZA</t>
   </si>
   <si>
     <t>Tanzania, United Republic of</t>
   </si>
   <si>
-    <t>NMPA</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.natap.org/2023/HIV/102523_01.htm#:~:text=Deborah%20Waterhouse%2C%20CEO%20of%20ViiV,with%20HIV%20is%20left%20behind.%22&amp;text=ViiV%20Healthcare's%20mission%20is%20to,medicines%20for%20the%20HIV%20community.</t>
   </si>
   <si>
     <t>PPB</t>
   </si>
   <si>
     <t>Pharmacy and Poisons Board</t>
   </si>
   <si>
+    <t>https://prims.pharmacyboardkenya.org/pharma_register_r_public/?</t>
+  </si>
+  <si>
     <t>KEN</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>DAV</t>
   </si>
   <si>
     <t>Drug Administration Of Vietnam</t>
+  </si>
+  <si>
+    <t>https://dav.gov.vn/en</t>
   </si>
   <si>
     <t>VNM</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>cab-prep-wwrs-03-may-2024.pdf (viivhealthcare.com)
 https://viivhealthcare.com/content/dam/cf-viiv/viivhealthcare/en_GB/pdf/wwrs-for-external-use.pdf</t>
   </si>
   <si>
     <t>FDA MM</t>
   </si>
   <si>
     <t>Food and Drug Administration</t>
   </si>
   <si>
+    <t>https://www.fda.gov.mm/</t>
+  </si>
+  <si>
     <t>MMR</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>cab-prep-wwrs-03-may-2024.pdf (viivhealthcare.com)</t>
   </si>
   <si>
     <t>SMDC</t>
   </si>
   <si>
     <t>State Service of Ukraine on Medicines and Drugs Control</t>
   </si>
   <si>
+    <t>https://moz.gov.ua/</t>
+  </si>
+  <si>
     <t>UKR</t>
   </si>
   <si>
     <t>Ukraine</t>
   </si>
   <si>
     <t>https://cratia.ua/en/service/registration-of-medicines-pharmacovigilance-and-gmp/#:~:text=State%20Service%20of%20Ukraine%20on,consistency%20with%20the%20GMP%20requirements.</t>
   </si>
   <si>
     <t>NMRC</t>
   </si>
   <si>
     <t>Namibia Medicines Regulatory Council</t>
   </si>
   <si>
     <t>NAM</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
-    <t>INVIMA</t>
-[...10 lines deleted...]
-  <si>
     <t>Submitted</t>
   </si>
   <si>
     <t>Awaiting approval</t>
   </si>
   <si>
     <t>DPM</t>
   </si>
   <si>
     <t>Department of Pharmaceutics and Medicines</t>
   </si>
   <si>
     <t>CIV</t>
   </si>
   <si>
     <t>Côte d'Ivoire</t>
   </si>
   <si>
     <t>RFDA</t>
   </si>
   <si>
     <t>Rwanda Food and Drugs Authority</t>
   </si>
   <si>
+    <t>https://rwandafda.gov.rw/human-medicine-registered-products/</t>
+  </si>
+  <si>
     <t>RWA</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/ending-hiv/viiv-improve-access-to-hiv-medicines/</t>
   </si>
   <si>
-    <t>HC</t>
-[...17 lines deleted...]
-    <t>Taiwan, Province of China</t>
+    <t>Product sales in Canada since 2024 are confirmed (MIDAS)</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/content/dam/cf-viiv/viivhealthcare/en_GB/pdf/wwrs-for-external-use.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">600 mg in 3 mL </t>
-  </si>
-[...10 lines deleted...]
-    <t>Austria</t>
   </si>
   <si>
     <t>"https://www.ema.europa.eu/en/medicines/human/EPAR/apretude
  https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2023/september/european-commission-authorises-viiv-healthcare/#1
  https://www.ema.europa.eu/en/news/meeting-highlights-committee-medicinal-products-human-use-chmp-17-20-july-2023"</t>
   </si>
   <si>
-    <t>BEL</t>
-[...10 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/medicines/human/EPAR/apretude
  https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2023/september/european-commission-authorises-viiv-healthcare/#1
  https://www.ema.europa.eu/en/news/meeting-highlights-committee-medicinal-products-human-use-chmp-17-20-july-2023</t>
   </si>
   <si>
-    <t>HRV</t>
-[...34 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/medicines/human/EPAR/apretude
 https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2023/september/european-commission-authorises-viiv-healthcare/#1
  https://www.ema.europa.eu/en/news/meeting-highlights-committee-medicinal-products-human-use-chmp-17-20-july-2023</t>
   </si>
   <si>
-    <t>EMA/ANSM</t>
-[...7 lines deleted...]
-  <si>
     <t>https://www.ema.europa.eu/en/medicines/human/EPAR/apretude  ; https://www.has-sante.fr/jcms/p_3526084/fr/apretude-cabotegravir-vih-/-prep
 https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2023/september/european-commission-authorises-viiv-healthcare/#1
  https://www.ema.europa.eu/en/news/meeting-highlights-committee-medicinal-products-human-use-chmp-17-20-july-2023</t>
   </si>
   <si>
-    <t>DEU</t>
-[...71 lines deleted...]
-    <t>Norway</t>
+    <t>Product sales in Italy since 2024 are confirmed (MIDAS)</t>
   </si>
   <si>
     <t>https://www.legemiddelsok.no/sider/Legemiddelvisning.aspx?pakningId=c58f2167-fb93-4198-8d25-5ab40f1a1966&amp;searchquery=vocabria&amp;f=Han;MtI;Vir;ATC;Var;Mar;Mid;Avr;gen;par;&amp;pane=0</t>
   </si>
   <si>
-    <t>Apretude/ Vocabria</t>
+    <t>Apretude / Vocabria</t>
   </si>
   <si>
     <t>600 mg in 3 mL</t>
   </si>
   <si>
-    <t>POL</t>
-[...4 lines deleted...]
-  <si>
     <t>https://rejestry.ezdrowie.gov.pl/rpl/search/public</t>
   </si>
   <si>
-    <t>PRT</t>
-[...4 lines deleted...]
-  <si>
     <t>https://extranet.infarmed.pt/INFOMED-fo/detalhes-medicamento.xhtml</t>
   </si>
   <si>
-    <t>ROU</t>
-[...10 lines deleted...]
-  <si>
     <t>https://www.sukl.sk/hlavna-stranka-1/english-version/special-pages/medical-product-detail?page_id=842&amp;lie_id=4403E</t>
-  </si>
-[...10 lines deleted...]
-    <t>Spain</t>
   </si>
   <si>
     <t>https://cima.aemps.es/cima/publico/detalle.html?nregistro=1201481003
 https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2023/september/european-commission-authorises-viiv-healthcare/#1
 https://www.ema.europa.eu/en/news/meeting-highlights-committee-medicinal-products-human-use-chmp-17-20-july-2023</t>
   </si>
   <si>
-    <t>SWE</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.lakemedelsverket.se/sv/sok-lakemedelsfakta/lakemedel/20220627000199/apretude-600-mg-injektionsvatska-depotsuspension
  https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2023/september/european-commission-authorises-viiv-healthcare/#1
  https://www.ema.europa.eu/en/news/meeting-highlights-committee-medicinal-products-human-use-chmp-17-20-july-2023</t>
   </si>
   <si>
-    <t>600mg/3ml</t>
-[...25 lines deleted...]
-  <si>
     <t>ZAMRA</t>
   </si>
   <si>
     <t>Zambia Medicines Regulatory Authority</t>
+  </si>
+  <si>
+    <t>https://app.zamra.co.zm:42882/portal/#/public/registered-medicines</t>
   </si>
   <si>
     <t>ZMB</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>https://app.zamra.co.zm:42882/portal/#/public/registered-medicines
 https://viivhealthcare.com/ending-hiv/viiv-improve-access-to-hiv-medicines/</t>
   </si>
   <si>
     <t>SAHPRA (South Africa/Lesotho)</t>
   </si>
   <si>
+    <t>https://lesotho.eregulations.org/?l=en</t>
+  </si>
+  <si>
     <t>LSO</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>https://medapps.sahpra.org.za:6006/</t>
   </si>
   <si>
     <t>SAHPRA (South Africa/Eswatini)</t>
   </si>
   <si>
+    <t>https://www.gov.sz/index.php/about-us-sp-866448837</t>
+  </si>
+  <si>
     <t>SWZ</t>
   </si>
   <si>
     <t>Eswatini</t>
   </si>
   <si>
-    <t>ANMAT</t>
-[...404 lines deleted...]
-  <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
   </si>
   <si>
     <t>Categories</t>
   </si>
   <si>
     <t>Patent holder</t>
   </si>
   <si>
     <t>Expiry date</t>
   </si>
   <si>
     <t>Patent abstract</t>
   </si>
   <si>
     <t>Licence with MPP</t>
   </si>
   <si>
     <t>Patent source</t>
   </si>
   <si>
     <t>Granted: Low, low-middle and upper-middle countries</t>
@@ -4644,78 +4991,78 @@
   <si>
     <t>Cabotegravir Chemical Structure</t>
   </si>
   <si>
     <t>Sourced from DrugBank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/</t>
   </si>
   <si>
     <t>ViiV Healthcare is a pharmaceutical company that specializes in the development of therapies for HIV infection. The company is headquartered in Brentford in the United Kingdom and was initially formed in November 2009 as a part of a joint venture between GlaxoSmithKline and Pfizer.</t>
   </si>
   <si>
-    <t>&lt;p&gt;&lt;span style="background-color: rgb(246, 247, 248); color: rgb(25, 32, 39);"&gt;Bowers GD, Culp A, Reese MJ, Tabolt G, Moss L, Piscitelli S, Huynh P, Wagner D, Ford SL, Gould EP, Pan R, Lou Y, Margolis DA, Spreen WR: Disposition and metabolism of cabotegravir: a comparison of biotransformation and excretion between different species and routes of administration in humans. Xenobiotica. 2016;46(2):147-62. doi: &lt;/span&gt;&lt;a href="https://doi.org/10.3109/00498254.2015.1060372" rel="noopener noreferrer" target="_blank"&gt;https://doi.org/10.3109/00498254.2015.1060372&lt;/a&gt;&lt;span style="background-color: rgb(246, 247, 248); color: rgb(25, 32, 39);"&gt; Epub 2015 Jul 1&lt;/span&gt;&lt;/p&gt;</t>
-[...8 lines deleted...]
-    <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;GSK1265744 is an HIV integrase strand transfer inhibitor selected for clinical development.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objective:&amp;nbsp;&lt;/strong&gt;This first-time-in-human and phase IIa investigation assessed GSK1265744 antiviral activity, pharmacokinetics, safety, and tolerability in healthy and HIV-1-infected subjects.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;This double-blind, placebo-controlled study consisted of a dose escalation of single (part A) and multiple (part B) oral doses in 48 healthy subjects and an oral dose (part C) in 11 HIV-1-infected subjects. In part A, 2 cohorts of 9 subjects received either 5 and 25 mg or 10 and 50 mg. In part B, 3 cohorts of 10 subjects received 5, 10, or 25 mg once daily for 14 days. In part C and the phase IIa study, subjects received 5 or 30 mg once daily for 10 days.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;Dose-proportional increases in drug exposure were observed in healthy and HIV-1-infected subjects. In healthy subjects, pharmacokinetic variability was low following single or repeat dosing (coefficient of variation, 13%-34% and 15%-23%, respectively). Mean plasma half-life was 31.5 hours. GSK1265744 monotherapy significantly reduced plasma HIV-1 RNA from baseline to day 11 in HIV-1-infected subjects receiving 5 or 30 mg versus placebo (P &amp;lt; .001); mean decrease was 2.2 to 2.3 log10 copies/mL, respectively. Study drug was generally well tolerated with no clinically relevant trends in laboratory values, vital signs, or electrocardiograms.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;GSK1265744 was well tolerated in healthy and HIV-1-infected subjects. Results demonstrate once-daily doses of 5 or 30 mg exceeded minimum target therapeutic concentrations and produced a significant reduction in plasma HIV-1 RNA viral load.&lt;/p&gt;</t>
+    <t>&lt;p&gt;Bowers GD. et al. : &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.3109/00498254.2015.1060372"&gt;Disposition and metabolism of cabotegravir: a comparison of biotransformation and excretion between different species and routes of administration in humans.&lt;/a&gt; Xenobiotica. 2016&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;1. Cabotegravir [(3S,11aR)-N-[(2,4-difluorophenyl)methyl]-6-hydroxy-3-methyl-5,7-dioxo-2,3,5,7,11,11a-hexahydro[1,3]oxazolo[3,2-a]pyrido[1,2-d]pyrazine-8-carboxamide] is an HIV-1 integrase inhibitor under development as a tablet for both oral lead-in therapy and long-acting (LA) injectable for intramuscular dosing.&lt;/p&gt;&lt;p&gt;2. Metabolism, pharmacokinetics and excretion were investigated in healthy human subjects who received either a single oral dose (28.2 mg) of [14C]cabotegravir in a mass balance study, or LA formulations of unlabeled cabotegravir (200–800 mg), intramuscularly or subcutaneously, in a separate study. Metabolism, distribution and excretion of [14C]cabotegravir were also investigated in mice, rats and monkeys.&lt;/p&gt;&lt;p&gt;3. Recovery of radioactivity in humans represented a mean total of 85.3% of the dose, including 26.8% in the urine. The mean apparent terminal phase half-life was similar for both cabotegravir and radioactivity, 39 h compared to 41 h.&lt;/p&gt;&lt;p&gt;4. Following oral, intramuscular and subcutaneous administration, cabotegravir was the major component in plasma and the glucuronic acid conjugate (M1) represented the predominant component in urine. Cabotegravir was present in bile along with its major metabolite (M1).&lt;/p&gt;&lt;p&gt;5. The primary metabolite of [14C]cabotegravir in mouse, rat and monkey was the same as that in human.&amp;nbsp;In vitro&amp;nbsp;phenotyping experiments demonstrated that cabotegravir was metabolized by UDP-glucuronosyltransferase (UGT) 1A1 and UGT1A9.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Spreen W. et al, : &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1310/hct1405-192"&gt;Pharmacokinetics, safety, and monotherapy antiviral activity of GSK1265744, an HIV integrase strand transfer inhibitor.&lt;/a&gt; HIV Clin Trials. 2013 Sep-Oct;14(5):192-203. doi: &lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Background:&amp;nbsp;GSK1265744 is an HIV integrase strand transfer inhibitor selected for clinical development.&lt;/p&gt;&lt;p&gt;Objective:&amp;nbsp;This first-time-in-human and phase IIa investigation assessed GSK1265744 antiviral activity, pharmacokinetics, safety, and tolerability in healthy and HIV-1-infected subjects.&lt;/p&gt;&lt;p&gt;Methods:&amp;nbsp;This double-blind, placebo-controlled study consisted of a dose escalation of single (part A) and multiple (part B) oral doses in 48 healthy subjects and an oral dose (part C) in 11 HIV-1-infected subjects. In part A, 2 cohorts of 9 subjects received either 5 and 25 mg or 10 and 50 mg. In part B, 3 cohorts of 10 subjects received 5, 10, or 25 mg once daily for 14 days. In part C and the phase IIa study, subjects received 5 or 30 mg once daily for 10 days.&lt;/p&gt;&lt;p&gt;Results:&amp;nbsp;Dose-proportional increases in drug exposure were observed in healthy and HIV-1-infected subjects. In healthy subjects, pharmacokinetic variability was low following single or repeat dosing (coefficient of variation, 13%-34% and 15%-23%, respectively). Mean plasma half-life was 31.5 hours. GSK1265744 monotherapy significantly reduced plasma HIV-1 RNA from baseline to day 11 in HIV-1-infected subjects receiving 5 or 30 mg versus placebo (P &amp;lt; .001); mean decrease was 2.2 to 2.3 log10 copies/mL, respectively. Study drug was generally well tolerated with no clinically relevant trends in laboratory values, vital signs, or electrocardiograms.&lt;/p&gt;&lt;p&gt;Conclusions:&amp;nbsp;GSK1265744 was well tolerated in healthy and HIV-1-infected subjects. Results demonstrate once-daily doses of 5 or 30 mg exceeded minimum target therapeutic concentrations and produced a significant reduction in plasma HIV-1 RNA viral load.&lt;/p&gt;</t>
   </si>
   <si>
     <t>FDA Approves First Extended-Release, Injectable Drug Regimen for Adults Living with HIV</t>
   </si>
   <si>
     <t>https://www.fda.gov/news-events/press-announcements/fda-approves-first-extended-release-injectable-drug-regimen-adults-living-hiv</t>
   </si>
   <si>
     <t>GSK744 SAFETY DATA SHEET CAYMAN CHEMICALS (PDF)</t>
   </si>
   <si>
     <t>https://cdn.caymanchem.com/cdn/msds/27215m.pdf</t>
   </si>
   <si>
-    <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Trezza C, Ford SL, Spreen W, Pan R, Piscitelli S. Formulation and pharmacology of long-acting cabotegravir. Curr Opin HIV AIDS. 2015 Jul;10(4):239-45. doi: &lt;/span&gt;&lt;a href="https://doi.org/10.1097%2FCOH.0000000000000168" rel="noopener noreferrer" target="_blank"&gt;https://doi.org/10.1097%2FCOH.0000000000000168&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. PMID: 26049948; PMCID: PMC5638427.&lt;/span&gt;&lt;/p&gt;</t>
-[...2 lines deleted...]
-    <t>&lt;h3&gt;&lt;strong&gt;Purpose of review&amp;nbsp;&lt;/strong&gt;&lt;/h3&gt;&lt;p&gt;Long-acting cabotegravir may provide a novel therapeutic option for both the treatment and prevention of HIV-1 infection that does not necessitate adherence to a daily regimen. The present review will highlight the unique formulation properties and pharmacologic attributes of long-acting cabotegravir nanosuspension.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;h3&gt;&lt;strong&gt;Recent findings&amp;nbsp;&lt;/strong&gt;&lt;/h3&gt;&lt;p&gt;Cabotegravir is a potent integrase strand transfer inhibitor that has been formulated as an oral tablet for daily administration and as a long-acting injectable nanosuspension. Long-acting cabotegravir is readily absorbed following intramuscular and subcutaneous administration and has an elimination half-life of approximately 40 days, allowing for administration on a monthly or less frequent schedule. Repeat-dose pharmacokinetic studies and population pharmacokinetic modeling indicate monthly and bi-monthly dosing achieves clinically relevant plasma concentrations considered effective for HIV maintenance therapy and that quarterly injections are appropriate for investigation as preexposure prophylaxis. Cabotegravir is primarily metabolized by uridine diphosphate glucuronosyltransferase 1A1 and is unlikely to be impacted by the cytochrome P450 metabolic pathway.&amp;nbsp;&lt;em&gt;In vitro&lt;/em&gt;&amp;nbsp;and&amp;nbsp;&lt;em&gt;in vivo&lt;/em&gt;&amp;nbsp;data suggest cabotegravir has a low propensity to cause, or be subject to, significant drug interactions.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;h3&gt;&lt;strong&gt;Summary&amp;nbsp;&lt;/strong&gt;&lt;/h3&gt;&lt;p&gt;The pharmacologic profile of long-acting cabotegravir supports its continued development for both treatment and prevention of HIV-1 infection.&lt;/p&gt;</t>
+    <t>&lt;p&gt;Trezza C. et al.. &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1097%2FCOH.0000000000000168."&gt;Formulation and pharmacology of long-acting cabotegravir.&lt;/a&gt; Curr Opin HIV AIDS. 2015 Jul;10(4):239-45. doi: &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1097%2FCOH.0000000000000168"&gt;https://doi.org/10.1097%2FCOH.0000000000000168&lt;/a&gt;. PMID: 26049948; PMCID: PMC5638427.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Purpose of review&amp;nbsp;&lt;/p&gt;&lt;p&gt;Long-acting cabotegravir may provide a novel therapeutic option for both the treatment and prevention of HIV-1 infection that does not necessitate adherence to a daily regimen. The present review will highlight the unique formulation properties and pharmacologic attributes of long-acting cabotegravir nanosuspension.&lt;/p&gt;&lt;p&gt;Recent findings&amp;nbsp;&lt;/p&gt;&lt;p&gt;Cabotegravir is a potent integrase strand transfer inhibitor that has been formulated as an oral tablet for daily administration and as a long-acting injectable nanosuspension. Long-acting cabotegravir is readily absorbed following intramuscular and subcutaneous administration and has an elimination half-life of approximately 40 days, allowing for administration on a monthly or less frequent schedule. Repeat-dose pharmacokinetic studies and population pharmacokinetic modeling indicate monthly and bi-monthly dosing achieves clinically relevant plasma concentrations considered effective for HIV maintenance therapy and that quarterly injections are appropriate for investigation as preexposure prophylaxis. Cabotegravir is primarily metabolized by uridine diphosphate glucuronosyltransferase 1A1 and is unlikely to be impacted by the cytochrome P450 metabolic pathway.&amp;nbsp;In vitro&amp;nbsp;and&amp;nbsp;in vivo&amp;nbsp;data suggest cabotegravir has a low propensity to cause, or be subject to, significant drug interactions.&lt;/p&gt;&lt;p&gt;Summary&amp;nbsp;&lt;/p&gt;&lt;p&gt;The pharmacologic profile of long-acting cabotegravir supports its continued development for both treatment and prevention of HIV-1 infection.&lt;/p&gt;</t>
   </si>
   <si>
     <t>World Health Organization Guidelines on long-acting injectable cabotegravir for HIV prevention</t>
   </si>
   <si>
     <t>https://apps.who.int/iris/rest/bitstreams/1454476/retrieve</t>
   </si>
   <si>
     <t>Injectable Cabotegravir for PrEP</t>
   </si>
   <si>
     <t>https://www.prepwatch.org/products/injectable-cab-for-prep/</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>Cabotegravir manufacturing steps</t>
   </si>
   <si>
     <t>CAB manuf.png</t>
   </si>
   <si>
     <t>resources/aQW0QshQbxWP_CAB manuf.png</t>
   </si>
@@ -5090,63 +5437,63 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03639311" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04001803" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05112939" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03299049" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04542070" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02951052" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02938520" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04399551" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05154747" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05546242" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03635788" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02120352" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04371380" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01593046" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05601128" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03497676" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05917509" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06468995" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06694805" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00825929" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05294159" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06507059" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04982445" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05979714" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06565013" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05156658" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anzctr.org.au/Trial/Registration/TrialReview.aspx?id=383336" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06104306" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05660980" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06062979" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06635421" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pactr.samrc.ac.za/TrialDisplay.aspx?TrialID=15757" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06657885" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06970223" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06741397" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06786520" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02076178" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02178800" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02720094" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03164564" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05514509" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05374525" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05515770" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05549726" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02478463" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03422172" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06134362" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05986084" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06138600" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05072093" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06133686" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06319105" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05867212" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06474364" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05937698" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06250504" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05799339" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06138600" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06970223" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07275606" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05776108" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03639311" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04001803" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05112939" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03299049" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04542070" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02951052" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02938520" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04399551" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05154747" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05546242" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03635788" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02120352" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04371380" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01593046" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05601128" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03497676" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05917509" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06468995" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06694805" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00825929" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05294159" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06507059" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04982445" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05979714" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06565013" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05156658" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anzctr.org.au/Trial/Registration/TrialReview.aspx?id=383336" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06104306" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05660980" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06062979" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06635421" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pactr.samrc.ac.za/TrialDisplay.aspx?TrialID=15757" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06657885" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06741397" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06786520" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02076178" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02178800" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02720094" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03164564" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05514509" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05374525" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05515770" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05549726" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02478463" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03422172" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06134362" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05986084" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06138600" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05072093" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06133686" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06319105" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05867212" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06474364" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05937698" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06250504" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05799339" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06138600" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06970223" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07275606" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05776108" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07620730" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07579546" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07516548" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07402044" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07390409" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07650916" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003085" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26006" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26003" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12879-022-07243-3" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00185-5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003025" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40271-021-00524-0" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(20)32666-0" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/apc.2022.0168" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002466" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1904398" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1909512" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.01702-21" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00184-3" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(20)30340-4" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bhiva.org/file/62a1ceca806ef/P008.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hivglasgow.org/wp-content/uploads/2023/01/P116_Slama.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0190487" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ofid/ofab439" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jac/dkz504" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/25787489.2019.1661696" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(17)31917-7" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/75cb786a-98e0-4615-8258-3cae0bdcfb29/75cb786a-98e0-4615-8258-3cae0bdcfb29_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00300-4" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00301-6" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/appletter/2024/212888Orig1s015ltr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/3736-2025/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/wp-content/uploads/sites/2/posters/2025/1046-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30445896/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/28546090/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/32497491/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30408115/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34379922/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35378077/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.02057-21" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/research/mobile-men" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20061102&amp;CC=WO&amp;NR=2006116764A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140327&amp;CC=WO&amp;NR=2012037320A3&amp;KC=A3" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110929&amp;CC=WO&amp;NR=2011119566A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20180823&amp;CC=WO&amp;NR=2018149608A1&amp;KC=A1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20061102&amp;CC=WO&amp;NR=2006116764A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120322&amp;CC=WO&amp;NR=2012037320A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110929&amp;CC=WO&amp;NR=2011119566A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20180823&amp;CC=WO&amp;NR=2018149608A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/t6H1mts28HbUTcgdpAalmKkDApbd4eRk2wuyUIy1.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/news-events/press-announcements/fda-approves-first-extended-release-injectable-drug-regimen-adults-living-hiv" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.caymanchem.com/cdn/msds/27215m.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.who.int/iris/rest/bitstreams/1454476/retrieve" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prepwatch.org/products/injectable-cab-for-prep/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/aQW0QshQbxWP_CAB manuf.png" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/Gf8JqwUvviU6_timelineCABJuly2024.png" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/3gANiTWqXIjv_poster HIVR4Psmall.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30445896/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/28546090/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/32497491/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30408115/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34379922/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35378077/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.02057-21" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003085" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26006" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26003" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12879-022-07243-3" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00185-5" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003025" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40271-021-00524-0" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(20)32666-0" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/apc.2022.0168" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002466" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1904398" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1909512" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.01702-21" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00184-3" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(20)30340-4" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bhiva.org/file/62a1ceca806ef/P008.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0190487" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ofid/ofab439" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jac/dkz504" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/25787489.2019.1661696" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(17)31917-7" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/75cb786a-98e0-4615-8258-3cae0bdcfb29/75cb786a-98e0-4615-8258-3cae0bdcfb29_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00300-4" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00301-6" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hivglasgow.org/wp-content/uploads/2023/01/P116_Slama.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/appletter/2024/212888Orig1s015ltr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/3736-2025/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/wp-content/uploads/sites/2/posters/2025/1046-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/research/mobile-men" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG2"/>
   <sheetViews>
@@ -5274,138 +5621,146 @@
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
         <v>33</v>
       </c>
+      <c r="B2" t="s">
+        <v>34</v>
+      </c>
       <c r="C2" t="s">
         <v>33</v>
       </c>
       <c r="D2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="I2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="J2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="L2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="M2" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="U2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="V2" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="W2" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="Y2" s="1"/>
+        <v>50</v>
+      </c>
+      <c r="X2" t="s">
+        <v>51</v>
+      </c>
+      <c r="Y2" s="1" t="s">
+        <v>52</v>
+      </c>
       <c r="Z2" s="1"/>
       <c r="AE2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="AF2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="AG2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ62"/>
+  <dimension ref="A1:AZ67"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D62" sqref="D62"/>
+      <selection activeCell="D67" sqref="D67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -5422,6233 +5777,6567 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AW1" s="2" t="s">
         <v>23</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="E2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="F2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="G2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="I2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="J2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="M2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="O2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="Q2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="S2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="X2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="Y2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="AB2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="AC2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="AD2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="AE2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AJ2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AK2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AM2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AP2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ2">
         <v>97</v>
       </c>
       <c r="AR2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AS2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AT2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AU2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AV2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AW2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AY2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F3" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="G3" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="I3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="J3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="M3" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="O3" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="Q3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="S3" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="X3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="Y3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="AB3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AC3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AD3" t="s">
-        <v>119</v>
+        <v>149</v>
       </c>
       <c r="AE3" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF3" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG3" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH3" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI3" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AJ3" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="AK3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AM3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AP3" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ3">
         <v>115</v>
       </c>
       <c r="AS3" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="AU3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AV3" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="AW3" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="AX3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AY3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="C4" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="E4" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="F4" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="G4" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="I4" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="J4" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="M4" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="O4" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="X4" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="Y4" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="Z4" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="AA4" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="AB4" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="AC4" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="AD4" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="AE4" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="AF4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG4" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH4" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AI4" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="AJ4" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="AP4" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ4">
         <v>126</v>
       </c>
       <c r="AR4" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="AS4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AU4" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="AV4" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="AW4" t="s">
-        <v>170</v>
+        <v>174</v>
       </c>
       <c r="AX4" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="C5" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>174</v>
+        <v>178</v>
       </c>
       <c r="E5" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F5" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="G5" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="I5" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="J5" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="M5" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="O5" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="Q5" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="S5" t="s">
-        <v>181</v>
+        <v>185</v>
       </c>
       <c r="X5" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="Y5" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="AA5" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="AB5" t="s">
-        <v>185</v>
+        <v>189</v>
       </c>
       <c r="AD5" t="s">
-        <v>119</v>
+        <v>149</v>
       </c>
       <c r="AE5" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF5" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG5" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH5" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI5" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AJ5" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="AK5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AM5" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AP5" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ5">
         <v>1049</v>
       </c>
       <c r="AR5" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="AS5" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AT5" t="s">
-        <v>187</v>
+        <v>191</v>
       </c>
       <c r="AU5" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AV5" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="AW5" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="AX5" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AY5" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ5" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="C6" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="E6" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F6" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="G6" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="I6" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="J6" t="s">
-        <v>194</v>
+        <v>198</v>
       </c>
       <c r="M6" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="O6" t="s">
-        <v>195</v>
+        <v>199</v>
       </c>
       <c r="Q6" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
       <c r="S6" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="U6" t="s">
-        <v>197</v>
+        <v>201</v>
       </c>
       <c r="X6" t="s">
-        <v>198</v>
+        <v>202</v>
       </c>
       <c r="Y6" t="s">
-        <v>199</v>
+        <v>203</v>
       </c>
       <c r="AB6" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="AC6" t="s">
-        <v>201</v>
+        <v>205</v>
       </c>
       <c r="AD6" t="s">
-        <v>119</v>
+        <v>149</v>
       </c>
       <c r="AE6" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF6" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG6" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH6" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI6" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AJ6" t="s">
-        <v>202</v>
+        <v>206</v>
       </c>
       <c r="AK6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AM6" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AP6" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ6">
         <v>687</v>
       </c>
       <c r="AR6" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="AS6" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AU6" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AV6" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="AW6" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX6" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AY6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ6" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="C7" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>205</v>
+        <v>209</v>
       </c>
       <c r="E7" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F7" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="G7" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="I7" t="s">
-        <v>206</v>
+        <v>210</v>
       </c>
       <c r="J7" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="M7" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="O7" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="Q7" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="S7" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="U7" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="X7" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="Y7" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="AA7" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="AB7" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="AD7" t="s">
-        <v>119</v>
+        <v>149</v>
       </c>
       <c r="AE7" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF7" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG7" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH7" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI7" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AJ7" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="AK7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AM7" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AP7" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ7">
         <v>618</v>
       </c>
       <c r="AR7" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="AS7" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AU7" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AV7" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="AW7" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="AX7" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AY7" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ7" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>217</v>
+        <v>221</v>
       </c>
       <c r="C8" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="E8" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F8" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="G8" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="I8" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="J8" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="M8" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="O8" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="Q8" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="S8" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="U8" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="X8" t="s">
-        <v>225</v>
+        <v>229</v>
       </c>
       <c r="Y8" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="AA8" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="AB8" t="s">
-        <v>227</v>
+        <v>231</v>
       </c>
       <c r="AD8" t="s">
-        <v>119</v>
+        <v>149</v>
       </c>
       <c r="AE8" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF8" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG8" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH8" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI8" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AJ8" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="AK8" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AM8" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AP8" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ8">
         <v>631</v>
       </c>
       <c r="AR8" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="AS8" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AU8" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AV8" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="AW8" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="AX8" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AY8" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ8" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="C9" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="E9" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F9" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="G9" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="I9" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="J9" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="M9" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="O9" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="Q9" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="S9" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="U9" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="X9" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="Y9" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="AB9" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="AC9" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="AD9" t="s">
-        <v>119</v>
+        <v>149</v>
       </c>
       <c r="AE9" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF9" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG9" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH9" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI9" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AJ9" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="AK9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AM9" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="AP9" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ9">
         <v>437</v>
       </c>
       <c r="AR9" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AS9" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AU9" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AV9" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="AW9" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="AX9" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AY9" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ9" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="C10" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="E10" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F10" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="G10" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="I10" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="J10" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="M10" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="O10" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="Q10" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="S10" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="X10" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="Y10" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="Z10" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="AA10" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="AD10" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="AE10" t="s">
-        <v>261</v>
+        <v>265</v>
       </c>
       <c r="AF10" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG10" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH10" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI10" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AJ10" t="s">
-        <v>262</v>
+        <v>266</v>
       </c>
       <c r="AK10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AM10" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AP10" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ10">
         <v>476</v>
       </c>
       <c r="AR10" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="AS10" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AU10" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AV10" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="AW10" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX10" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY10" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ10" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
+        <v>267</v>
+      </c>
+      <c r="C11" t="s">
+        <v>268</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>269</v>
+      </c>
+      <c r="E11" t="s">
+        <v>141</v>
+      </c>
+      <c r="F11" t="s">
+        <v>179</v>
+      </c>
+      <c r="G11" t="s">
+        <v>270</v>
+      </c>
+      <c r="I11" t="s">
+        <v>271</v>
+      </c>
+      <c r="J11" t="s">
+        <v>272</v>
+      </c>
+      <c r="M11" t="s">
+        <v>273</v>
+      </c>
+      <c r="O11" t="s">
+        <v>274</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>275</v>
+      </c>
+      <c r="X11" t="s">
+        <v>276</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>277</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>278</v>
+      </c>
+      <c r="AA11" t="s">
         <v>263</v>
       </c>
-      <c r="C11" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="AD11" t="s">
-        <v>119</v>
+        <v>149</v>
       </c>
       <c r="AE11" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF11" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG11" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH11" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI11" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AJ11" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="AK11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AM11" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="AP11" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ11">
         <v>540</v>
       </c>
       <c r="AR11" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="AS11" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AT11" t="s">
-        <v>277</v>
+        <v>281</v>
       </c>
       <c r="AU11" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AV11" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="AW11" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX11" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY11" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ11" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
-        <v>278</v>
+        <v>282</v>
       </c>
       <c r="C12" t="s">
-        <v>279</v>
+        <v>283</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="E12" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F12" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="G12" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="I12" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
       <c r="J12" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="M12" t="s">
-        <v>284</v>
+        <v>288</v>
       </c>
       <c r="O12" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="Q12" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="S12" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="U12" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="X12" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="Y12" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="Z12" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
       <c r="AA12" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="AB12" t="s">
-        <v>293</v>
+        <v>297</v>
       </c>
       <c r="AD12" t="s">
-        <v>119</v>
+        <v>149</v>
       </c>
       <c r="AE12" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF12" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG12" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH12" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI12" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AJ12" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="AK12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AM12" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AP12" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ12">
         <v>456</v>
       </c>
       <c r="AR12" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="AS12" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AU12" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AV12" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="AW12" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="AX12" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AY12" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ12" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="C13" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="E13" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="F13" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="G13" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="I13" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="J13" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="M13" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="O13" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="Q13" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="S13" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="U13" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="X13" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="Y13" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="AB13" t="s">
-        <v>303</v>
+        <v>307</v>
       </c>
       <c r="AC13" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="AD13" t="s">
-        <v>119</v>
+        <v>149</v>
       </c>
       <c r="AE13" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF13" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG13" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH13" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI13" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AJ13" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="AK13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AM13" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AP13" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ13">
         <v>309</v>
       </c>
       <c r="AR13" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="AS13" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AU13" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AV13" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="AW13" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="AX13" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AY13" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ13" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="C14" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="E14" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="F14" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="G14" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="I14" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="J14" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="M14" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="O14" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
       <c r="Q14" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="S14" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="X14" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="Y14" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="AB14" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="AC14" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="AD14" t="s">
-        <v>119</v>
+        <v>149</v>
       </c>
       <c r="AE14" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="AF14" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG14" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH14" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI14" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="AJ14" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="AM14" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="AP14" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ14">
         <v>15</v>
       </c>
       <c r="AS14" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="AT14" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
       <c r="AU14" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AV14" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="AW14" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="AX14" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AY14" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ14" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="C15" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="E15" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="F15" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="G15" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="I15" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="J15" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="M15" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="O15" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="Q15" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="S15" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="U15" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="X15" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="Y15" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="AB15" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="AC15" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="AD15" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="AE15" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="AF15" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG15" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH15" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AI15" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="AJ15" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="AL15" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AM15" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="AP15" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ15">
         <v>43</v>
       </c>
       <c r="AR15" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="AS15" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AU15" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AV15" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="AW15" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="AX15" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AY15" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ15" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="C16" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="E16" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F16" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="G16" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="I16" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="J16" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="M16" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="O16" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="Q16" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="S16" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="X16" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="Y16" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="Z16" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="AA16" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="AD16" t="s">
-        <v>119</v>
+        <v>149</v>
       </c>
       <c r="AE16" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF16" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG16" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH16" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI16" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AJ16" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="AK16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AM16" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AP16" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ16">
         <v>12</v>
       </c>
       <c r="AS16" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="AU16" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AV16" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="AW16" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="AX16" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AY16" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ16" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="C17" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="E17" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="F17" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="G17" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="I17" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="J17" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="M17" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="O17" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="Q17" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
       <c r="S17" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="U17" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="X17" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="Y17" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="AA17" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="AB17" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="AD17" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="AE17" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="AF17" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG17" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH17" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI17" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AK17" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AM17" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="AP17" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ17">
         <v>168</v>
       </c>
       <c r="AR17" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AS17" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="AU17" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AV17" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="AW17" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="AX17" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AY17" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ17" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="C18" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="E18" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F18" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="G18" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="I18" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="J18" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="M18" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="O18" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
       <c r="Q18" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="X18" t="s">
-        <v>370</v>
+        <v>374</v>
       </c>
       <c r="Y18" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="Z18" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="AA18" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="AB18" t="s">
-        <v>374</v>
+        <v>378</v>
       </c>
       <c r="AE18" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF18" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG18" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH18" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI18" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AJ18" t="s">
-        <v>375</v>
+        <v>379</v>
       </c>
       <c r="AK18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AM18" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="AP18" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ18">
         <v>171</v>
       </c>
       <c r="AR18" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AS18" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AU18" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AV18" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="AW18" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX18" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY18" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ18" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
       <c r="C19" t="s">
-        <v>377</v>
+        <v>381</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>378</v>
+        <v>382</v>
       </c>
       <c r="E19" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F19" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="G19" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="H19" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="I19" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
       <c r="J19" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="M19" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="O19" t="s">
-        <v>385</v>
+        <v>389</v>
       </c>
       <c r="Q19" t="s">
-        <v>386</v>
+        <v>390</v>
       </c>
       <c r="W19" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="X19" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="Y19" t="s">
-        <v>389</v>
+        <v>393</v>
       </c>
       <c r="Z19" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="AA19" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="AE19" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF19" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG19" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH19" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI19" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="AJ19" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="AK19" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AM19" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AP19" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ19">
         <v>120</v>
       </c>
       <c r="AR19" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="AS19" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AU19" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AV19" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="AW19" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX19" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY19" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ19" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20" t="s">
+        <v>396</v>
+      </c>
+      <c r="C20" t="s">
+        <v>397</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>398</v>
+      </c>
+      <c r="E20" t="s">
+        <v>141</v>
+      </c>
+      <c r="F20" t="s">
+        <v>383</v>
+      </c>
+      <c r="G20" t="s">
+        <v>111</v>
+      </c>
+      <c r="H20" t="s">
+        <v>399</v>
+      </c>
+      <c r="I20" t="s">
+        <v>400</v>
+      </c>
+      <c r="X20" t="s">
         <v>392</v>
       </c>
-      <c r="C20" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="Y20" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="Z20" t="s">
-        <v>398</v>
+        <v>402</v>
       </c>
       <c r="AA20" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="AE20" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="AF20" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG20" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AH20" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AI20" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AJ20" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="AP20" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ20">
         <v>332</v>
       </c>
       <c r="AR20" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="AS20" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AU20" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="C21" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="E21" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="F21" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="G21" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="H21" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="I21" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
       <c r="J21" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="X21" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="Y21" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="Z21" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="AA21" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="AD21" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="AE21" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF21" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="AG21" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="AH21" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AI21" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AJ21" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="AK21" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AP21" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="AQ21">
         <v>176</v>
       </c>
       <c r="AR21" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AS21" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="AU21" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AW21" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX21" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY21" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ21" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="C22" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="E22" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="F22" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="G22" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="H22" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="I22" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="J22" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="X22" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="Y22" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="AB22" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="AC22" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="AD22" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="AE22" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF22" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="AG22" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AH22" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AI22" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AK22" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AQ22">
         <v>114</v>
       </c>
       <c r="AW22" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX22" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY22" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ22" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="C23" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="E23" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F23" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="G23" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="H23" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="I23" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="M23" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="O23" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="X23" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="Y23" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="Z23" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="AA23" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="AE23" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF23" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG23" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AH23" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AI23" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AJ23" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="AP23" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ23">
         <v>40</v>
       </c>
       <c r="AR23" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="AS23" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AU23" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AW23" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX23" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY23" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ23" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="C24" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="E24" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="F24" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="G24" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="H24" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="I24" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="J24" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="M24" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="X24" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="Y24" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="AB24" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="AC24" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="AD24" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="AE24" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF24" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG24" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AH24" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AI24" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AJ24" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="AK24" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AP24" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ24">
         <v>44</v>
       </c>
       <c r="AS24" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="AU24" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AW24" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX24" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY24" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ24" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="C25" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="E25" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="F25" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="G25" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="H25" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="I25" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="J25" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="M25" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="O25" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="Q25" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="S25" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="X25" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="Y25" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="Z25" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="AA25" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="AE25" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF25" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="AG25" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AH25" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AI25" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AJ25" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="AK25" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AP25" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ25">
         <v>50</v>
       </c>
       <c r="AS25" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="AU25" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
     </row>
     <row r="26" spans="1:52">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26" t="s">
+        <v>471</v>
+      </c>
+      <c r="C26" t="s">
+        <v>472</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="E26" t="s">
+        <v>409</v>
+      </c>
+      <c r="F26" t="s">
+        <v>474</v>
+      </c>
+      <c r="G26" t="s">
+        <v>475</v>
+      </c>
+      <c r="H26" t="s">
+        <v>476</v>
+      </c>
+      <c r="I26" t="s">
+        <v>477</v>
+      </c>
+      <c r="J26" t="s">
+        <v>478</v>
+      </c>
+      <c r="M26" t="s">
+        <v>479</v>
+      </c>
+      <c r="O26" t="s">
+        <v>480</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>481</v>
+      </c>
+      <c r="W26" t="s">
         <v>467</v>
       </c>
-      <c r="C26" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="4" t="s">
+      <c r="Y26" t="s">
+        <v>482</v>
+      </c>
+      <c r="Z26" t="s">
+        <v>483</v>
+      </c>
+      <c r="AA26" t="s">
+        <v>483</v>
+      </c>
+      <c r="AD26" t="s">
+        <v>167</v>
+      </c>
+      <c r="AE26" t="s">
+        <v>123</v>
+      </c>
+      <c r="AF26" t="s">
         <v>469</v>
       </c>
-      <c r="E26" t="s">
-[...46 lines deleted...]
-      </c>
       <c r="AG26" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AH26" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AI26" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AK26" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AQ26">
         <v>50</v>
       </c>
       <c r="AW26" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX26" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY26" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ26" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="27" spans="1:52">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27" t="s">
-        <v>480</v>
+        <v>484</v>
       </c>
       <c r="C27" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="E27" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="F27" t="s">
-        <v>483</v>
+        <v>487</v>
       </c>
       <c r="G27" t="s">
-        <v>484</v>
+        <v>488</v>
       </c>
       <c r="H27" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="I27" t="s">
-        <v>486</v>
+        <v>490</v>
       </c>
       <c r="W27" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="Y27" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="Z27" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="AA27" t="s">
-        <v>488</v>
+        <v>492</v>
       </c>
       <c r="AE27" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF27" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="AG27" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AH27" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AI27" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="AJ27" t="s">
-        <v>489</v>
+        <v>493</v>
       </c>
       <c r="AP27" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AS27" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AU27" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AZ27" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="28" spans="1:52">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28" t="s">
-        <v>490</v>
+        <v>494</v>
       </c>
       <c r="C28" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>492</v>
+        <v>496</v>
       </c>
       <c r="E28" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="F28" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="G28" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="H28" t="s">
-        <v>493</v>
+        <v>497</v>
       </c>
       <c r="I28" t="s">
-        <v>494</v>
+        <v>498</v>
       </c>
       <c r="J28" t="s">
-        <v>495</v>
+        <v>499</v>
       </c>
       <c r="X28" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="AB28" t="s">
-        <v>497</v>
+        <v>501</v>
       </c>
       <c r="AD28" t="s">
-        <v>498</v>
+        <v>502</v>
       </c>
       <c r="AE28" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF28" t="s">
-        <v>499</v>
+        <v>503</v>
       </c>
       <c r="AG28" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH28" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI28" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AJ28" t="s">
-        <v>500</v>
+        <v>504</v>
       </c>
       <c r="AK28" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AW28" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX28" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY28" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ28" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="29" spans="1:52">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" t="s">
-        <v>501</v>
+        <v>505</v>
       </c>
       <c r="C29" t="s">
-        <v>502</v>
+        <v>506</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>503</v>
+        <v>507</v>
       </c>
       <c r="E29" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="F29" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="G29" t="s">
-        <v>504</v>
+        <v>508</v>
       </c>
       <c r="H29" t="s">
-        <v>505</v>
+        <v>509</v>
       </c>
       <c r="I29" t="s">
-        <v>506</v>
+        <v>510</v>
       </c>
       <c r="J29" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="M29" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="X29" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="Y29" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="AB29" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="AC29" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="AE29" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF29" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG29" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AH29" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AI29" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AJ29" t="s">
-        <v>513</v>
+        <v>517</v>
       </c>
       <c r="AP29" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ29">
         <v>33</v>
       </c>
       <c r="AS29" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="AU29" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AW29" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX29" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY29" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ29" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="30" spans="1:52">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="C30" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
       <c r="E30" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="F30" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="G30" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="H30" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="I30" t="s">
-        <v>518</v>
+        <v>522</v>
       </c>
       <c r="J30" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="M30" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="O30" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="Q30" t="s">
-        <v>521</v>
+        <v>525</v>
       </c>
       <c r="X30" t="s">
-        <v>522</v>
+        <v>526</v>
       </c>
       <c r="Y30" t="s">
-        <v>523</v>
+        <v>527</v>
       </c>
       <c r="Z30" t="s">
-        <v>524</v>
+        <v>528</v>
       </c>
       <c r="AA30" t="s">
-        <v>525</v>
+        <v>529</v>
       </c>
       <c r="AE30" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="AF30" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG30" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AH30" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AI30" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AJ30" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
       <c r="AP30" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ30">
         <v>90</v>
       </c>
       <c r="AS30" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="AU30" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AW30" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="AX30" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY30" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ30" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="31" spans="1:52">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="C31" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="E31" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="F31" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
       <c r="G31" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="H31" t="s">
-        <v>533</v>
+        <v>537</v>
       </c>
       <c r="I31" t="s">
-        <v>534</v>
+        <v>538</v>
       </c>
       <c r="J31" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="M31" t="s">
-        <v>535</v>
+        <v>539</v>
       </c>
       <c r="X31" t="s">
-        <v>536</v>
+        <v>540</v>
       </c>
       <c r="Y31" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="Z31" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="AA31" t="s">
-        <v>538</v>
+        <v>542</v>
       </c>
       <c r="AG31" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AH31" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AI31" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AQ31">
         <v>180</v>
       </c>
       <c r="AW31" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX31" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY31" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ31" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="32" spans="1:52">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32" t="s">
-        <v>539</v>
+        <v>543</v>
       </c>
       <c r="C32" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="E32" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="F32" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="G32" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="H32" t="s">
-        <v>543</v>
+        <v>547</v>
       </c>
       <c r="I32" t="s">
-        <v>544</v>
+        <v>548</v>
       </c>
       <c r="W32" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="Y32" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="Z32" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="AA32" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="AE32" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AG32" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AH32" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AI32" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AQ32">
         <v>164</v>
       </c>
       <c r="AT32" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="AW32" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX32" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY32" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ32" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="33" spans="1:52">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="B33" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="C33" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>550</v>
+        <v>554</v>
       </c>
       <c r="E33" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="F33" t="s">
-        <v>175</v>
+        <v>179</v>
       </c>
       <c r="G33" t="s">
-        <v>551</v>
+        <v>555</v>
       </c>
       <c r="H33" t="s">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c r="I33" t="s">
-        <v>553</v>
+        <v>557</v>
       </c>
       <c r="J33" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="M33" t="s">
-        <v>554</v>
+        <v>558</v>
       </c>
       <c r="O33" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="X33" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
       <c r="AA33" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="AD33" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="AE33" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF33" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG33" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH33" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI33" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AK33" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AP33" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ33">
         <v>512</v>
       </c>
       <c r="AR33" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="AS33" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AU33" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AW33" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX33" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY33" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ33" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="34" spans="1:52">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="C34" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="E34" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="F34" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="G34" t="s">
-        <v>562</v>
+        <v>566</v>
       </c>
       <c r="H34" t="s">
-        <v>563</v>
+        <v>567</v>
       </c>
       <c r="I34" t="s">
-        <v>564</v>
+        <v>568</v>
       </c>
       <c r="J34" t="s">
-        <v>565</v>
+        <v>569</v>
       </c>
       <c r="M34" t="s">
-        <v>566</v>
+        <v>570</v>
       </c>
       <c r="O34" t="s">
-        <v>567</v>
+        <v>571</v>
       </c>
       <c r="Q34" t="s">
-        <v>568</v>
+        <v>572</v>
       </c>
       <c r="S34" t="s">
-        <v>569</v>
+        <v>573</v>
       </c>
       <c r="U34" t="s">
-        <v>570</v>
+        <v>574</v>
       </c>
       <c r="W34" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="Y34" t="s">
-        <v>572</v>
+        <v>576</v>
       </c>
       <c r="Z34" t="s">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="AA34" t="s">
-        <v>574</v>
+        <v>578</v>
       </c>
       <c r="AE34" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF34" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG34" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH34" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI34" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AJ34" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="AK34" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AM34" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="AP34" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ34">
         <v>30</v>
       </c>
       <c r="AR34" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AS34" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="AU34" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AV34" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="AW34" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="AX34" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="AY34" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ34" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="35" spans="1:52">
       <c r="A35" t="s">
         <v>33</v>
       </c>
       <c r="B35" t="s">
-        <v>578</v>
+        <v>582</v>
       </c>
       <c r="C35" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="E35" t="s">
-        <v>153</v>
+        <v>109</v>
       </c>
       <c r="F35" t="s">
-        <v>379</v>
+        <v>179</v>
       </c>
       <c r="G35" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="H35" t="s">
-        <v>580</v>
+        <v>585</v>
       </c>
       <c r="I35" t="s">
-        <v>581</v>
+        <v>586</v>
       </c>
       <c r="J35" t="s">
-        <v>140</v>
+        <v>287</v>
       </c>
       <c r="M35" t="s">
-        <v>582</v>
+        <v>587</v>
       </c>
       <c r="O35" t="s">
-        <v>583</v>
+        <v>588</v>
       </c>
       <c r="X35" t="s">
-        <v>290</v>
+        <v>589</v>
       </c>
       <c r="Y35" t="s">
-        <v>510</v>
+        <v>590</v>
       </c>
       <c r="Z35" t="s">
-        <v>584</v>
+        <v>591</v>
       </c>
       <c r="AA35" t="s">
-        <v>585</v>
+        <v>592</v>
+      </c>
+      <c r="AD35" t="s">
+        <v>593</v>
       </c>
       <c r="AE35" t="s">
-        <v>120</v>
+        <v>404</v>
       </c>
       <c r="AF35" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG35" t="s">
-        <v>164</v>
+        <v>125</v>
       </c>
       <c r="AH35" t="s">
-        <v>164</v>
+        <v>125</v>
       </c>
       <c r="AI35" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="AJ35" t="s">
-        <v>586</v>
+        <v>594</v>
+      </c>
+      <c r="AM35" t="s">
+        <v>595</v>
+      </c>
+      <c r="AO35" t="s">
+        <v>596</v>
       </c>
       <c r="AP35" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ35">
-        <v>60</v>
+        <v>228</v>
       </c>
       <c r="AR35" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="AS35" t="s">
-        <v>587</v>
+        <v>151</v>
+      </c>
+      <c r="AT35" t="s">
+        <v>597</v>
       </c>
       <c r="AU35" t="s">
-        <v>129</v>
+        <v>132</v>
+      </c>
+      <c r="AV35" t="s">
+        <v>323</v>
       </c>
       <c r="AW35" t="s">
-        <v>576</v>
+        <v>598</v>
       </c>
       <c r="AX35" t="s">
-        <v>577</v>
+        <v>175</v>
       </c>
       <c r="AY35" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ35" t="s">
-        <v>134</v>
+        <v>599</v>
       </c>
     </row>
     <row r="36" spans="1:52">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="B36" t="s">
-        <v>588</v>
+        <v>600</v>
       </c>
       <c r="C36" t="s">
-        <v>589</v>
+        <v>601</v>
       </c>
       <c r="D36" s="4" t="s">
+        <v>602</v>
+      </c>
+      <c r="E36" t="s">
+        <v>157</v>
+      </c>
+      <c r="F36" t="s">
+        <v>179</v>
+      </c>
+      <c r="G36" t="s">
+        <v>111</v>
+      </c>
+      <c r="H36" t="s">
+        <v>603</v>
+      </c>
+      <c r="I36" t="s">
+        <v>604</v>
+      </c>
+      <c r="J36" t="s">
+        <v>143</v>
+      </c>
+      <c r="M36" t="s">
+        <v>605</v>
+      </c>
+      <c r="O36" t="s">
+        <v>606</v>
+      </c>
+      <c r="X36" t="s">
+        <v>607</v>
+      </c>
+      <c r="Y36" t="s">
         <v>590</v>
       </c>
-      <c r="E36" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="Z36" t="s">
-        <v>597</v>
+        <v>608</v>
       </c>
       <c r="AA36" t="s">
+        <v>609</v>
+      </c>
+      <c r="AD36" t="s">
+        <v>167</v>
+      </c>
+      <c r="AE36" t="s">
+        <v>123</v>
+      </c>
+      <c r="AF36" t="s">
+        <v>124</v>
+      </c>
+      <c r="AG36" t="s">
+        <v>125</v>
+      </c>
+      <c r="AH36" t="s">
+        <v>125</v>
+      </c>
+      <c r="AI36" t="s">
+        <v>169</v>
+      </c>
+      <c r="AJ36" t="s">
+        <v>610</v>
+      </c>
+      <c r="AL36" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM36" t="s">
+        <v>337</v>
+      </c>
+      <c r="AO36" t="s">
+        <v>611</v>
+      </c>
+      <c r="AP36" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ36">
+        <v>69</v>
+      </c>
+      <c r="AS36" t="s">
+        <v>151</v>
+      </c>
+      <c r="AT36" t="s">
+        <v>612</v>
+      </c>
+      <c r="AU36" t="s">
+        <v>132</v>
+      </c>
+      <c r="AV36" t="s">
+        <v>152</v>
+      </c>
+      <c r="AW36" t="s">
         <v>598</v>
       </c>
-      <c r="AD36" t="s">
+      <c r="AX36" t="s">
+        <v>581</v>
+      </c>
+      <c r="AY36" t="s">
+        <v>136</v>
+      </c>
+      <c r="AZ36" t="s">
         <v>599</v>
-      </c>
-[...55 lines deleted...]
-        <v>605</v>
       </c>
     </row>
     <row r="37" spans="1:52">
       <c r="A37" t="s">
         <v>33</v>
       </c>
       <c r="B37" t="s">
-        <v>606</v>
+        <v>613</v>
       </c>
       <c r="C37" t="s">
-        <v>607</v>
+        <v>614</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>608</v>
+        <v>615</v>
       </c>
       <c r="E37" t="s">
-        <v>153</v>
+        <v>109</v>
       </c>
       <c r="F37" t="s">
+        <v>110</v>
+      </c>
+      <c r="G37" t="s">
+        <v>111</v>
+      </c>
+      <c r="I37" t="s">
+        <v>616</v>
+      </c>
+      <c r="J37" t="s">
+        <v>143</v>
+      </c>
+      <c r="M37" t="s">
+        <v>617</v>
+      </c>
+      <c r="O37" t="s">
+        <v>618</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>619</v>
+      </c>
+      <c r="S37" t="s">
+        <v>620</v>
+      </c>
+      <c r="X37" t="s">
+        <v>621</v>
+      </c>
+      <c r="Y37" t="s">
+        <v>622</v>
+      </c>
+      <c r="AB37" t="s">
+        <v>623</v>
+      </c>
+      <c r="AC37" t="s">
+        <v>624</v>
+      </c>
+      <c r="AD37" t="s">
+        <v>625</v>
+      </c>
+      <c r="AE37" t="s">
+        <v>123</v>
+      </c>
+      <c r="AF37" t="s">
+        <v>626</v>
+      </c>
+      <c r="AG37" t="s">
+        <v>168</v>
+      </c>
+      <c r="AH37" t="s">
+        <v>168</v>
+      </c>
+      <c r="AI37" t="s">
+        <v>169</v>
+      </c>
+      <c r="AJ37" t="s">
+        <v>627</v>
+      </c>
+      <c r="AL37" t="s">
+        <v>48</v>
+      </c>
+      <c r="AM37" t="s">
+        <v>337</v>
+      </c>
+      <c r="AP37" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ37">
+        <v>127</v>
+      </c>
+      <c r="AR37" t="s">
+        <v>171</v>
+      </c>
+      <c r="AS37" t="s">
+        <v>130</v>
+      </c>
+      <c r="AU37" t="s">
+        <v>628</v>
+      </c>
+      <c r="AV37" t="s">
+        <v>629</v>
+      </c>
+      <c r="AW37" t="s">
+        <v>630</v>
+      </c>
+      <c r="AX37" t="s">
         <v>175</v>
       </c>
-      <c r="G37" t="s">
-[...82 lines deleted...]
-      </c>
       <c r="AY37" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ37" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
     </row>
     <row r="38" spans="1:52">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="B38" t="s">
-        <v>619</v>
+        <v>631</v>
       </c>
       <c r="C38" t="s">
-        <v>620</v>
+        <v>632</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>621</v>
+        <v>633</v>
       </c>
       <c r="E38" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="F38" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="G38" t="s">
-        <v>108</v>
+        <v>634</v>
       </c>
       <c r="I38" t="s">
-        <v>622</v>
+        <v>635</v>
       </c>
       <c r="J38" t="s">
-        <v>140</v>
+        <v>636</v>
       </c>
       <c r="M38" t="s">
-        <v>623</v>
+        <v>637</v>
       </c>
       <c r="O38" t="s">
-        <v>624</v>
+        <v>638</v>
       </c>
       <c r="Q38" t="s">
-        <v>625</v>
+        <v>639</v>
       </c>
       <c r="S38" t="s">
-        <v>626</v>
+        <v>638</v>
+      </c>
+      <c r="U38" t="s">
+        <v>640</v>
       </c>
       <c r="X38" t="s">
-        <v>627</v>
+        <v>641</v>
       </c>
       <c r="Y38" t="s">
-        <v>628</v>
+        <v>642</v>
       </c>
       <c r="AB38" t="s">
-        <v>629</v>
+        <v>643</v>
       </c>
       <c r="AC38" t="s">
-        <v>630</v>
+        <v>644</v>
       </c>
       <c r="AD38" t="s">
-        <v>631</v>
+        <v>645</v>
       </c>
       <c r="AE38" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF38" t="s">
-        <v>632</v>
+        <v>124</v>
       </c>
       <c r="AG38" t="s">
-        <v>164</v>
+        <v>125</v>
       </c>
       <c r="AH38" t="s">
-        <v>164</v>
+        <v>125</v>
       </c>
       <c r="AI38" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="AJ38" t="s">
-        <v>633</v>
+        <v>646</v>
       </c>
       <c r="AL38" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AM38" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="AP38" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ38">
-        <v>127</v>
+        <v>199</v>
       </c>
       <c r="AR38" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="AS38" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AU38" t="s">
-        <v>634</v>
+        <v>647</v>
       </c>
       <c r="AV38" t="s">
-        <v>635</v>
+        <v>648</v>
       </c>
       <c r="AW38" t="s">
-        <v>636</v>
+        <v>649</v>
       </c>
       <c r="AX38" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY38" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ38" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
     </row>
     <row r="39" spans="1:52">
       <c r="A39" t="s">
         <v>33</v>
       </c>
       <c r="B39" t="s">
-        <v>637</v>
+        <v>650</v>
       </c>
       <c r="C39" t="s">
-        <v>638</v>
+        <v>651</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>639</v>
+        <v>652</v>
       </c>
       <c r="E39" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>653</v>
       </c>
       <c r="G39" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="I39" t="s">
-        <v>641</v>
+        <v>654</v>
       </c>
       <c r="J39" t="s">
-        <v>642</v>
+        <v>655</v>
       </c>
       <c r="M39" t="s">
-        <v>643</v>
+        <v>656</v>
       </c>
       <c r="O39" t="s">
-        <v>644</v>
+        <v>657</v>
       </c>
       <c r="Q39" t="s">
-        <v>645</v>
+        <v>658</v>
       </c>
       <c r="S39" t="s">
-        <v>644</v>
+        <v>659</v>
       </c>
       <c r="U39" t="s">
-        <v>646</v>
+        <v>660</v>
       </c>
       <c r="X39" t="s">
+        <v>661</v>
+      </c>
+      <c r="Y39" t="s">
+        <v>662</v>
+      </c>
+      <c r="AA39" t="s">
+        <v>663</v>
+      </c>
+      <c r="AB39" t="s">
+        <v>664</v>
+      </c>
+      <c r="AD39" t="s">
+        <v>665</v>
+      </c>
+      <c r="AE39" t="s">
+        <v>123</v>
+      </c>
+      <c r="AF39" t="s">
+        <v>666</v>
+      </c>
+      <c r="AG39" t="s">
+        <v>125</v>
+      </c>
+      <c r="AH39" t="s">
+        <v>125</v>
+      </c>
+      <c r="AI39" t="s">
+        <v>169</v>
+      </c>
+      <c r="AJ39" t="s">
+        <v>667</v>
+      </c>
+      <c r="AM39" t="s">
+        <v>337</v>
+      </c>
+      <c r="AN39" t="s">
+        <v>48</v>
+      </c>
+      <c r="AP39" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ39">
+        <v>4570</v>
+      </c>
+      <c r="AR39" t="s">
+        <v>171</v>
+      </c>
+      <c r="AS39" t="s">
+        <v>130</v>
+      </c>
+      <c r="AU39" t="s">
         <v>647</v>
       </c>
-      <c r="Y39" t="s">
+      <c r="AV39" t="s">
         <v>648</v>
       </c>
-      <c r="AB39" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="AW39" t="s">
-        <v>655</v>
+        <v>193</v>
       </c>
       <c r="AX39" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY39" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ39" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
     </row>
     <row r="40" spans="1:52">
       <c r="A40" t="s">
         <v>33</v>
       </c>
       <c r="B40" t="s">
-        <v>656</v>
+        <v>668</v>
       </c>
       <c r="C40" t="s">
-        <v>657</v>
+        <v>669</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>658</v>
+        <v>670</v>
       </c>
       <c r="E40" t="s">
+        <v>141</v>
+      </c>
+      <c r="G40" t="s">
+        <v>634</v>
+      </c>
+      <c r="I40" t="s">
+        <v>671</v>
+      </c>
+      <c r="J40" t="s">
+        <v>672</v>
+      </c>
+      <c r="M40" t="s">
+        <v>673</v>
+      </c>
+      <c r="O40" t="s">
+        <v>674</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>675</v>
+      </c>
+      <c r="S40" t="s">
+        <v>676</v>
+      </c>
+      <c r="U40" t="s">
         <v>659</v>
       </c>
-      <c r="G40" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="X40" t="s">
-        <v>667</v>
+        <v>677</v>
       </c>
       <c r="Y40" t="s">
-        <v>668</v>
+        <v>678</v>
       </c>
       <c r="AA40" t="s">
-        <v>669</v>
+        <v>679</v>
       </c>
       <c r="AB40" t="s">
-        <v>670</v>
+        <v>680</v>
       </c>
       <c r="AD40" t="s">
-        <v>671</v>
+        <v>681</v>
       </c>
       <c r="AE40" t="s">
-        <v>120</v>
+        <v>167</v>
       </c>
       <c r="AF40" t="s">
-        <v>672</v>
+        <v>682</v>
       </c>
       <c r="AG40" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH40" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI40" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="AJ40" t="s">
-        <v>673</v>
+        <v>683</v>
       </c>
       <c r="AM40" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="AN40" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AP40" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ40">
-        <v>4570</v>
+        <v>3224</v>
       </c>
       <c r="AR40" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="AS40" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AU40" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="AV40" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
       <c r="AW40" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="AX40" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY40" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ40" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
     </row>
     <row r="41" spans="1:52">
       <c r="A41" t="s">
         <v>33</v>
       </c>
       <c r="B41" t="s">
-        <v>674</v>
+        <v>684</v>
       </c>
       <c r="C41" t="s">
-        <v>675</v>
+        <v>685</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>676</v>
+        <v>686</v>
       </c>
       <c r="E41" t="s">
-        <v>138</v>
+        <v>409</v>
       </c>
       <c r="G41" t="s">
-        <v>640</v>
+        <v>111</v>
       </c>
       <c r="I41" t="s">
-        <v>677</v>
+        <v>687</v>
       </c>
       <c r="J41" t="s">
-        <v>678</v>
+        <v>143</v>
       </c>
       <c r="M41" t="s">
-        <v>679</v>
+        <v>688</v>
       </c>
       <c r="O41" t="s">
-        <v>680</v>
-[...8 lines deleted...]
-        <v>665</v>
+        <v>689</v>
       </c>
       <c r="X41" t="s">
-        <v>683</v>
+        <v>690</v>
       </c>
       <c r="Y41" t="s">
-        <v>684</v>
+        <v>360</v>
+      </c>
+      <c r="Z41" t="s">
+        <v>691</v>
       </c>
       <c r="AA41" t="s">
-        <v>685</v>
-[...5 lines deleted...]
-        <v>687</v>
+        <v>691</v>
       </c>
       <c r="AE41" t="s">
-        <v>163</v>
+        <v>123</v>
       </c>
       <c r="AF41" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="AG41" t="s">
-        <v>122</v>
+        <v>168</v>
       </c>
       <c r="AH41" t="s">
-        <v>122</v>
+        <v>168</v>
       </c>
       <c r="AI41" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="AJ41" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="AM41" t="s">
-        <v>333</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AP41" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ41">
-        <v>3224</v>
+        <v>156</v>
       </c>
       <c r="AR41" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="AS41" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AU41" t="s">
-        <v>653</v>
+        <v>132</v>
       </c>
       <c r="AV41" t="s">
-        <v>654</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>152</v>
       </c>
       <c r="AX41" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY41" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ41" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
     </row>
     <row r="42" spans="1:52">
       <c r="A42" t="s">
         <v>33</v>
       </c>
       <c r="B42" t="s">
-        <v>690</v>
+        <v>694</v>
       </c>
       <c r="C42" t="s">
-        <v>691</v>
+        <v>695</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>692</v>
+        <v>696</v>
       </c>
       <c r="E42" t="s">
-        <v>405</v>
+        <v>409</v>
+      </c>
+      <c r="F42" t="s">
+        <v>110</v>
       </c>
       <c r="G42" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="I42" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="J42" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="M42" t="s">
-        <v>694</v>
+        <v>688</v>
       </c>
       <c r="O42" t="s">
-        <v>695</v>
+        <v>698</v>
       </c>
       <c r="X42" t="s">
-        <v>696</v>
+        <v>699</v>
       </c>
       <c r="Y42" t="s">
-        <v>356</v>
+        <v>218</v>
       </c>
       <c r="Z42" t="s">
-        <v>697</v>
+        <v>700</v>
       </c>
       <c r="AA42" t="s">
-        <v>697</v>
+        <v>700</v>
+      </c>
+      <c r="AB42" t="s">
+        <v>701</v>
+      </c>
+      <c r="AC42" t="s">
+        <v>701</v>
       </c>
       <c r="AE42" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="AF42" t="s">
-        <v>698</v>
+        <v>626</v>
       </c>
       <c r="AG42" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AH42" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AI42" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>699</v>
+        <v>169</v>
       </c>
       <c r="AM42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AP42" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ42">
-        <v>156</v>
+        <v>201</v>
       </c>
       <c r="AR42" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="AS42" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AU42" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AV42" t="s">
-        <v>148</v>
+        <v>152</v>
+      </c>
+      <c r="AW42" t="s">
+        <v>702</v>
       </c>
       <c r="AX42" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY42" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ42" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
     </row>
     <row r="43" spans="1:52">
       <c r="A43" t="s">
         <v>33</v>
       </c>
       <c r="B43" t="s">
-        <v>700</v>
+        <v>703</v>
       </c>
       <c r="C43" t="s">
-        <v>701</v>
+        <v>704</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>702</v>
+        <v>705</v>
       </c>
       <c r="E43" t="s">
-        <v>405</v>
+        <v>141</v>
       </c>
       <c r="F43" t="s">
-        <v>107</v>
+        <v>383</v>
       </c>
       <c r="G43" t="s">
-        <v>108</v>
+        <v>706</v>
       </c>
       <c r="I43" t="s">
-        <v>703</v>
+        <v>707</v>
       </c>
       <c r="J43" t="s">
-        <v>140</v>
+        <v>708</v>
       </c>
       <c r="M43" t="s">
-        <v>694</v>
-[...2 lines deleted...]
-        <v>704</v>
+        <v>709</v>
+      </c>
+      <c r="W43" t="s">
+        <v>710</v>
       </c>
       <c r="X43" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="Y43" t="s">
-        <v>214</v>
+        <v>711</v>
       </c>
       <c r="Z43" t="s">
-        <v>706</v>
+        <v>712</v>
       </c>
       <c r="AA43" t="s">
-        <v>706</v>
-[...5 lines deleted...]
-        <v>707</v>
+        <v>483</v>
       </c>
       <c r="AE43" t="s">
-        <v>120</v>
+        <v>167</v>
       </c>
       <c r="AF43" t="s">
-        <v>632</v>
+        <v>713</v>
       </c>
       <c r="AG43" t="s">
-        <v>164</v>
+        <v>125</v>
       </c>
       <c r="AH43" t="s">
-        <v>164</v>
+        <v>125</v>
       </c>
       <c r="AI43" t="s">
-        <v>165</v>
+        <v>169</v>
+      </c>
+      <c r="AJ43" t="s">
+        <v>714</v>
       </c>
       <c r="AM43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AP43" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ43">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>1200</v>
       </c>
       <c r="AS43" t="s">
-        <v>127</v>
+        <v>151</v>
+      </c>
+      <c r="AT43" t="s">
+        <v>715</v>
       </c>
       <c r="AU43" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AV43" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="AW43" t="s">
-        <v>708</v>
+        <v>134</v>
       </c>
       <c r="AX43" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY43" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ43" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
     </row>
     <row r="44" spans="1:52">
       <c r="A44" t="s">
         <v>33</v>
       </c>
       <c r="B44" t="s">
-        <v>709</v>
+        <v>716</v>
       </c>
       <c r="C44" t="s">
-        <v>710</v>
+        <v>717</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>711</v>
+        <v>718</v>
       </c>
       <c r="E44" t="s">
-        <v>138</v>
+        <v>409</v>
       </c>
       <c r="F44" t="s">
-        <v>379</v>
+        <v>110</v>
       </c>
       <c r="G44" t="s">
-        <v>712</v>
+        <v>719</v>
       </c>
       <c r="I44" t="s">
-        <v>713</v>
+        <v>720</v>
       </c>
       <c r="J44" t="s">
-        <v>714</v>
+        <v>721</v>
       </c>
       <c r="M44" t="s">
-        <v>715</v>
-[...2 lines deleted...]
-        <v>716</v>
+        <v>184</v>
+      </c>
+      <c r="O44" t="s">
+        <v>722</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>723</v>
       </c>
       <c r="X44" t="s">
-        <v>716</v>
+        <v>724</v>
       </c>
       <c r="Y44" t="s">
-        <v>717</v>
-[...2 lines deleted...]
-        <v>718</v>
+        <v>725</v>
       </c>
       <c r="AA44" t="s">
-        <v>479</v>
+        <v>726</v>
+      </c>
+      <c r="AB44" t="s">
+        <v>727</v>
+      </c>
+      <c r="AC44" t="s">
+        <v>725</v>
       </c>
       <c r="AE44" t="s">
-        <v>163</v>
+        <v>728</v>
       </c>
       <c r="AF44" t="s">
-        <v>719</v>
+        <v>124</v>
       </c>
       <c r="AG44" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH44" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI44" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="AJ44" t="s">
-        <v>720</v>
+        <v>729</v>
+      </c>
+      <c r="AL44" t="s">
+        <v>48</v>
       </c>
       <c r="AM44" t="s">
-        <v>47</v>
+        <v>595</v>
       </c>
       <c r="AP44" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ44">
-        <v>1200</v>
+        <v>984</v>
+      </c>
+      <c r="AR44" t="s">
+        <v>129</v>
       </c>
       <c r="AS44" t="s">
-        <v>147</v>
+        <v>130</v>
       </c>
       <c r="AT44" t="s">
-        <v>721</v>
+        <v>730</v>
       </c>
       <c r="AU44" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AV44" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>152</v>
       </c>
       <c r="AX44" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY44" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ44" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
     </row>
     <row r="45" spans="1:52">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="B45" t="s">
-        <v>722</v>
+        <v>731</v>
       </c>
       <c r="C45" t="s">
-        <v>723</v>
+        <v>731</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>724</v>
+        <v>732</v>
       </c>
       <c r="E45" t="s">
-        <v>405</v>
+        <v>157</v>
       </c>
       <c r="F45" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="G45" t="s">
-        <v>725</v>
+        <v>111</v>
       </c>
       <c r="I45" t="s">
-        <v>726</v>
+        <v>733</v>
       </c>
       <c r="J45" t="s">
-        <v>727</v>
+        <v>143</v>
       </c>
       <c r="M45" t="s">
-        <v>180</v>
+        <v>689</v>
       </c>
       <c r="O45" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>729</v>
+        <v>734</v>
       </c>
       <c r="X45" t="s">
-        <v>730</v>
+        <v>735</v>
       </c>
       <c r="Y45" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-        <v>732</v>
+        <v>736</v>
       </c>
       <c r="AB45" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="AC45" t="s">
-        <v>731</v>
+        <v>737</v>
       </c>
       <c r="AE45" t="s">
-        <v>734</v>
+        <v>167</v>
       </c>
       <c r="AF45" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG45" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH45" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI45" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="AJ45" t="s">
-        <v>735</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>738</v>
       </c>
       <c r="AM45" t="s">
-        <v>601</v>
+        <v>337</v>
       </c>
       <c r="AP45" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ45">
-        <v>984</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>19</v>
       </c>
       <c r="AS45" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-        <v>736</v>
+        <v>151</v>
       </c>
       <c r="AU45" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AV45" t="s">
-        <v>148</v>
+        <v>152</v>
+      </c>
+      <c r="AW45" t="s">
+        <v>174</v>
       </c>
       <c r="AX45" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY45" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ45" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
     </row>
     <row r="46" spans="1:52">
       <c r="A46" t="s">
         <v>33</v>
       </c>
       <c r="B46" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="C46" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="E46" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="F46" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="G46" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="I46" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="J46" t="s">
-        <v>140</v>
+        <v>742</v>
       </c>
       <c r="M46" t="s">
-        <v>695</v>
+        <v>673</v>
       </c>
       <c r="O46" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="X46" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="Y46" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="AB46" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="AC46" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="AE46" t="s">
-        <v>163</v>
+        <v>123</v>
       </c>
       <c r="AF46" t="s">
-        <v>121</v>
+        <v>747</v>
       </c>
       <c r="AG46" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH46" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI46" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="AJ46" t="s">
-        <v>744</v>
+        <v>748</v>
+      </c>
+      <c r="AL46" t="s">
+        <v>48</v>
       </c>
       <c r="AM46" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="AP46" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ46">
-        <v>19</v>
+        <v>48</v>
       </c>
       <c r="AS46" t="s">
-        <v>147</v>
+        <v>151</v>
+      </c>
+      <c r="AT46" t="s">
+        <v>749</v>
       </c>
       <c r="AU46" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AV46" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="AW46" t="s">
-        <v>170</v>
+        <v>750</v>
       </c>
       <c r="AX46" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY46" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ46" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
     </row>
     <row r="47" spans="1:52">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="B47" t="s">
-        <v>745</v>
+        <v>751</v>
       </c>
       <c r="C47" t="s">
-        <v>745</v>
+        <v>752</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>746</v>
+        <v>753</v>
       </c>
       <c r="E47" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="F47" t="s">
-        <v>107</v>
+        <v>383</v>
       </c>
       <c r="G47" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="I47" t="s">
-        <v>747</v>
+        <v>754</v>
       </c>
       <c r="J47" t="s">
-        <v>748</v>
+        <v>755</v>
       </c>
       <c r="M47" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-        <v>749</v>
+        <v>659</v>
+      </c>
+      <c r="W47" t="s">
+        <v>756</v>
       </c>
       <c r="X47" t="s">
-        <v>750</v>
+        <v>757</v>
       </c>
       <c r="Y47" t="s">
-        <v>751</v>
-[...5 lines deleted...]
-        <v>752</v>
+        <v>590</v>
+      </c>
+      <c r="Z47" t="s">
+        <v>758</v>
+      </c>
+      <c r="AA47" t="s">
+        <v>758</v>
       </c>
       <c r="AE47" t="s">
-        <v>120</v>
+        <v>759</v>
       </c>
       <c r="AF47" t="s">
-        <v>753</v>
+        <v>124</v>
       </c>
       <c r="AG47" t="s">
-        <v>122</v>
+        <v>169</v>
       </c>
       <c r="AH47" t="s">
-        <v>122</v>
+        <v>168</v>
       </c>
       <c r="AI47" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="AJ47" t="s">
-        <v>754</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>760</v>
       </c>
       <c r="AM47" t="s">
-        <v>333</v>
+        <v>595</v>
+      </c>
+      <c r="AN47" t="s">
+        <v>48</v>
       </c>
       <c r="AP47" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ47">
-        <v>48</v>
+        <v>3500</v>
       </c>
       <c r="AS47" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>755</v>
+        <v>151</v>
       </c>
       <c r="AU47" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AV47" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="AW47" t="s">
-        <v>756</v>
+        <v>134</v>
       </c>
       <c r="AX47" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY47" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ47" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
     </row>
     <row r="48" spans="1:52">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="C48" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
       <c r="E48" t="s">
-        <v>138</v>
+        <v>409</v>
       </c>
       <c r="F48" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="G48" t="s">
-        <v>108</v>
+        <v>764</v>
       </c>
       <c r="I48" t="s">
-        <v>760</v>
+        <v>765</v>
       </c>
       <c r="J48" t="s">
-        <v>761</v>
+        <v>766</v>
       </c>
       <c r="M48" t="s">
-        <v>665</v>
-[...2 lines deleted...]
-        <v>762</v>
+        <v>767</v>
       </c>
       <c r="X48" t="s">
-        <v>763</v>
+        <v>768</v>
       </c>
       <c r="Y48" t="s">
-        <v>596</v>
+        <v>516</v>
       </c>
       <c r="Z48" t="s">
-        <v>764</v>
+        <v>769</v>
       </c>
       <c r="AA48" t="s">
-        <v>764</v>
+        <v>769</v>
       </c>
       <c r="AE48" t="s">
-        <v>765</v>
+        <v>123</v>
       </c>
       <c r="AF48" t="s">
-        <v>121</v>
+        <v>682</v>
       </c>
       <c r="AG48" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AH48" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="AI48" t="s">
-        <v>165</v>
+        <v>125</v>
       </c>
       <c r="AJ48" t="s">
-        <v>766</v>
+        <v>770</v>
+      </c>
+      <c r="AL48" t="s">
+        <v>48</v>
       </c>
       <c r="AM48" t="s">
-        <v>601</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>771</v>
       </c>
       <c r="AP48" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ48">
-        <v>3500</v>
+        <v>500</v>
       </c>
       <c r="AS48" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="AU48" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AV48" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="AW48" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX48" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY48" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ48" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
     </row>
     <row r="49" spans="1:52">
       <c r="A49" t="s">
         <v>33</v>
       </c>
       <c r="B49" t="s">
-        <v>767</v>
+        <v>772</v>
       </c>
       <c r="C49" t="s">
-        <v>768</v>
+        <v>773</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>769</v>
+        <v>774</v>
       </c>
       <c r="E49" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>379</v>
+        <v>141</v>
       </c>
       <c r="G49" t="s">
-        <v>770</v>
+        <v>775</v>
+      </c>
+      <c r="H49" t="s">
+        <v>776</v>
       </c>
       <c r="I49" t="s">
-        <v>771</v>
+        <v>777</v>
       </c>
       <c r="J49" t="s">
-        <v>772</v>
+        <v>778</v>
       </c>
       <c r="M49" t="s">
-        <v>773</v>
+        <v>779</v>
+      </c>
+      <c r="O49" t="s">
+        <v>780</v>
       </c>
       <c r="X49" t="s">
-        <v>774</v>
+        <v>540</v>
       </c>
       <c r="Y49" t="s">
-        <v>512</v>
+        <v>781</v>
       </c>
       <c r="Z49" t="s">
-        <v>775</v>
+        <v>782</v>
       </c>
       <c r="AA49" t="s">
-        <v>775</v>
+        <v>783</v>
+      </c>
+      <c r="AD49" t="s">
+        <v>167</v>
       </c>
       <c r="AE49" t="s">
-        <v>120</v>
+        <v>167</v>
       </c>
       <c r="AF49" t="s">
-        <v>688</v>
+        <v>124</v>
       </c>
       <c r="AG49" t="s">
-        <v>164</v>
+        <v>125</v>
       </c>
       <c r="AH49" t="s">
-        <v>165</v>
+        <v>125</v>
       </c>
       <c r="AI49" t="s">
-        <v>122</v>
+        <v>169</v>
       </c>
       <c r="AJ49" t="s">
-        <v>776</v>
-[...5 lines deleted...]
-        <v>777</v>
+        <v>784</v>
       </c>
       <c r="AP49" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ49">
-        <v>500</v>
+        <v>200</v>
+      </c>
+      <c r="AR49" t="s">
+        <v>129</v>
       </c>
       <c r="AS49" t="s">
-        <v>147</v>
+        <v>130</v>
       </c>
       <c r="AU49" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>148</v>
+        <v>132</v>
       </c>
       <c r="AW49" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX49" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY49" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ49" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
     </row>
     <row r="50" spans="1:52">
       <c r="A50" t="s">
         <v>33</v>
       </c>
       <c r="B50" t="s">
-        <v>778</v>
+        <v>785</v>
       </c>
       <c r="C50" t="s">
-        <v>779</v>
+        <v>786</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>780</v>
+        <v>787</v>
       </c>
       <c r="E50" t="s">
-        <v>138</v>
+        <v>409</v>
+      </c>
+      <c r="F50" t="s">
+        <v>110</v>
       </c>
       <c r="G50" t="s">
-        <v>781</v>
+        <v>788</v>
       </c>
       <c r="H50" t="s">
-        <v>782</v>
+        <v>789</v>
       </c>
       <c r="I50" t="s">
-        <v>783</v>
+        <v>790</v>
       </c>
       <c r="J50" t="s">
-        <v>784</v>
+        <v>143</v>
       </c>
       <c r="M50" t="s">
-        <v>785</v>
+        <v>791</v>
       </c>
       <c r="O50" t="s">
-        <v>786</v>
+        <v>792</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>793</v>
       </c>
       <c r="X50" t="s">
-        <v>536</v>
+        <v>794</v>
       </c>
       <c r="Y50" t="s">
-        <v>787</v>
+        <v>795</v>
       </c>
       <c r="Z50" t="s">
-        <v>788</v>
+        <v>796</v>
       </c>
       <c r="AA50" t="s">
-        <v>789</v>
+        <v>796</v>
+      </c>
+      <c r="AB50" t="s">
+        <v>797</v>
+      </c>
+      <c r="AC50" t="s">
+        <v>797</v>
       </c>
       <c r="AD50" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="AE50" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="AF50" t="s">
-        <v>121</v>
+        <v>469</v>
       </c>
       <c r="AG50" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH50" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI50" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="AJ50" t="s">
-        <v>790</v>
+        <v>798</v>
+      </c>
+      <c r="AM50" t="s">
+        <v>48</v>
       </c>
       <c r="AP50" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ50">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>240</v>
       </c>
       <c r="AS50" t="s">
-        <v>127</v>
+        <v>151</v>
       </c>
       <c r="AU50" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AW50" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX50" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY50" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ50" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
     </row>
     <row r="51" spans="1:52">
       <c r="A51" t="s">
         <v>33</v>
       </c>
       <c r="B51" t="s">
-        <v>791</v>
+        <v>799</v>
       </c>
       <c r="C51" t="s">
-        <v>792</v>
+        <v>800</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>793</v>
+        <v>801</v>
       </c>
       <c r="E51" t="s">
-        <v>405</v>
+        <v>141</v>
       </c>
       <c r="F51" t="s">
-        <v>107</v>
+        <v>474</v>
       </c>
       <c r="G51" t="s">
-        <v>794</v>
+        <v>270</v>
       </c>
       <c r="H51" t="s">
-        <v>795</v>
+        <v>802</v>
       </c>
       <c r="I51" t="s">
-        <v>796</v>
+        <v>803</v>
       </c>
       <c r="J51" t="s">
-        <v>140</v>
+        <v>804</v>
       </c>
       <c r="M51" t="s">
-        <v>797</v>
+        <v>805</v>
       </c>
       <c r="O51" t="s">
-        <v>798</v>
-[...5 lines deleted...]
-        <v>800</v>
+        <v>806</v>
+      </c>
+      <c r="W51" t="s">
+        <v>756</v>
       </c>
       <c r="Y51" t="s">
-        <v>801</v>
+        <v>807</v>
       </c>
       <c r="Z51" t="s">
-        <v>802</v>
+        <v>188</v>
       </c>
       <c r="AA51" t="s">
-        <v>802</v>
-[...5 lines deleted...]
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="AD51" t="s">
-        <v>163</v>
+        <v>809</v>
       </c>
       <c r="AE51" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="AF51" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="AG51" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AH51" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AI51" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="AJ51" t="s">
-        <v>804</v>
+        <v>810</v>
       </c>
       <c r="AM51" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AP51" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ51">
-        <v>240</v>
+        <v>400</v>
+      </c>
+      <c r="AR51" t="s">
+        <v>171</v>
       </c>
       <c r="AS51" t="s">
-        <v>147</v>
+        <v>130</v>
       </c>
       <c r="AU51" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AW51" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX51" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY51" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ51" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
     </row>
     <row r="52" spans="1:52">
       <c r="A52" t="s">
         <v>33</v>
       </c>
       <c r="B52" t="s">
-        <v>805</v>
+        <v>811</v>
       </c>
       <c r="C52" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>807</v>
+        <v>813</v>
       </c>
       <c r="E52" t="s">
-        <v>138</v>
+        <v>409</v>
       </c>
       <c r="F52" t="s">
-        <v>470</v>
+        <v>383</v>
       </c>
       <c r="G52" t="s">
-        <v>266</v>
+        <v>814</v>
       </c>
       <c r="H52" t="s">
-        <v>808</v>
+        <v>815</v>
       </c>
       <c r="I52" t="s">
-        <v>809</v>
+        <v>816</v>
       </c>
       <c r="J52" t="s">
-        <v>810</v>
+        <v>817</v>
       </c>
       <c r="M52" t="s">
-        <v>811</v>
+        <v>818</v>
       </c>
       <c r="O52" t="s">
-        <v>812</v>
-[...2 lines deleted...]
-        <v>762</v>
+        <v>819</v>
+      </c>
+      <c r="Q52" t="s">
+        <v>820</v>
+      </c>
+      <c r="S52" t="s">
+        <v>821</v>
+      </c>
+      <c r="X52" t="s">
+        <v>822</v>
       </c>
       <c r="Y52" t="s">
-        <v>813</v>
+        <v>823</v>
       </c>
       <c r="Z52" t="s">
-        <v>184</v>
+        <v>824</v>
       </c>
       <c r="AA52" t="s">
-        <v>814</v>
-[...8 lines deleted...]
-        <v>465</v>
+        <v>824</v>
       </c>
       <c r="AG52" t="s">
-        <v>122</v>
+        <v>168</v>
       </c>
       <c r="AH52" t="s">
-        <v>122</v>
+        <v>168</v>
       </c>
       <c r="AI52" t="s">
-        <v>165</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>168</v>
       </c>
       <c r="AP52" t="s">
-        <v>125</v>
+        <v>420</v>
       </c>
       <c r="AQ52">
-        <v>400</v>
+        <v>9900</v>
       </c>
       <c r="AR52" t="s">
-        <v>167</v>
+        <v>129</v>
       </c>
       <c r="AS52" t="s">
-        <v>127</v>
+        <v>151</v>
       </c>
       <c r="AU52" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AW52" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX52" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY52" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ52" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
     </row>
     <row r="53" spans="1:52">
       <c r="A53" t="s">
         <v>33</v>
       </c>
       <c r="B53" t="s">
-        <v>817</v>
+        <v>825</v>
       </c>
       <c r="C53" t="s">
-        <v>818</v>
+        <v>826</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>819</v>
+        <v>827</v>
       </c>
       <c r="E53" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="F53" t="s">
-        <v>379</v>
+        <v>474</v>
       </c>
       <c r="G53" t="s">
-        <v>820</v>
+        <v>828</v>
       </c>
       <c r="H53" t="s">
-        <v>821</v>
+        <v>829</v>
       </c>
       <c r="I53" t="s">
-        <v>822</v>
+        <v>830</v>
       </c>
       <c r="J53" t="s">
-        <v>823</v>
+        <v>143</v>
       </c>
       <c r="M53" t="s">
-        <v>824</v>
-[...11 lines deleted...]
-        <v>828</v>
+        <v>779</v>
+      </c>
+      <c r="W53" t="s">
+        <v>831</v>
       </c>
       <c r="Y53" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="Z53" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="AA53" t="s">
-        <v>830</v>
+        <v>833</v>
+      </c>
+      <c r="AD53" t="s">
+        <v>834</v>
+      </c>
+      <c r="AE53" t="s">
+        <v>167</v>
+      </c>
+      <c r="AF53" t="s">
+        <v>124</v>
       </c>
       <c r="AG53" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="AH53" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="AI53" t="s">
-        <v>164</v>
+        <v>169</v>
+      </c>
+      <c r="AM53" t="s">
+        <v>48</v>
       </c>
       <c r="AP53" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="AQ53">
-        <v>9900</v>
+        <v>50</v>
       </c>
       <c r="AR53" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AS53" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="AU53" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AW53" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX53" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY53" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ53" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
     </row>
     <row r="54" spans="1:52">
       <c r="A54" t="s">
         <v>33</v>
       </c>
       <c r="B54" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
       <c r="C54" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="E54" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="F54" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="G54" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
       <c r="H54" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="I54" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="J54" t="s">
-        <v>140</v>
+        <v>841</v>
       </c>
       <c r="M54" t="s">
-        <v>785</v>
+        <v>842</v>
+      </c>
+      <c r="O54" t="s">
+        <v>843</v>
       </c>
       <c r="W54" t="s">
-        <v>837</v>
+        <v>844</v>
       </c>
       <c r="Y54" t="s">
-        <v>838</v>
+        <v>781</v>
       </c>
       <c r="Z54" t="s">
-        <v>839</v>
+        <v>845</v>
       </c>
       <c r="AA54" t="s">
-        <v>839</v>
-[...2 lines deleted...]
-        <v>840</v>
+        <v>845</v>
       </c>
       <c r="AE54" t="s">
-        <v>163</v>
+        <v>593</v>
       </c>
       <c r="AF54" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG54" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AH54" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AI54" t="s">
-        <v>165</v>
+        <v>169</v>
+      </c>
+      <c r="AJ54" t="s">
+        <v>846</v>
       </c>
       <c r="AM54" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="AP54" t="s">
-        <v>416</v>
+        <v>128</v>
       </c>
       <c r="AQ54">
-        <v>50</v>
+        <v>600</v>
       </c>
       <c r="AR54" t="s">
-        <v>126</v>
+        <v>171</v>
       </c>
       <c r="AS54" t="s">
-        <v>147</v>
+        <v>130</v>
       </c>
       <c r="AU54" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AW54" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX54" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY54" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ54" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
     </row>
     <row r="55" spans="1:52">
       <c r="A55" t="s">
         <v>33</v>
       </c>
       <c r="B55" t="s">
-        <v>841</v>
+        <v>847</v>
       </c>
       <c r="C55" t="s">
-        <v>842</v>
+        <v>848</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>843</v>
+        <v>849</v>
       </c>
       <c r="E55" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="F55" t="s">
-        <v>470</v>
+        <v>850</v>
       </c>
       <c r="G55" t="s">
-        <v>844</v>
+        <v>851</v>
       </c>
       <c r="H55" t="s">
-        <v>845</v>
+        <v>852</v>
       </c>
       <c r="I55" t="s">
-        <v>846</v>
+        <v>853</v>
       </c>
       <c r="J55" t="s">
-        <v>847</v>
-[...8 lines deleted...]
-        <v>850</v>
+        <v>854</v>
+      </c>
+      <c r="X55" t="s">
+        <v>855</v>
       </c>
       <c r="Y55" t="s">
-        <v>787</v>
+        <v>856</v>
       </c>
       <c r="Z55" t="s">
-        <v>851</v>
+        <v>542</v>
       </c>
       <c r="AA55" t="s">
-        <v>851</v>
-[...1 lines deleted...]
-      <c r="AE55" t="s">
+        <v>542</v>
+      </c>
+      <c r="AB55" t="s">
+        <v>857</v>
+      </c>
+      <c r="AC55" t="s">
+        <v>857</v>
+      </c>
+      <c r="AG55" t="s">
+        <v>168</v>
+      </c>
+      <c r="AH55" t="s">
+        <v>168</v>
+      </c>
+      <c r="AI55" t="s">
+        <v>168</v>
+      </c>
+      <c r="AP55" t="s">
+        <v>420</v>
+      </c>
+      <c r="AQ55">
+        <v>6069</v>
+      </c>
+      <c r="AR55" t="s">
+        <v>129</v>
+      </c>
+      <c r="AS55" t="s">
+        <v>151</v>
+      </c>
+      <c r="AU55" t="s">
+        <v>132</v>
+      </c>
+      <c r="AW55" t="s">
+        <v>193</v>
+      </c>
+      <c r="AX55" t="s">
+        <v>175</v>
+      </c>
+      <c r="AY55" t="s">
+        <v>136</v>
+      </c>
+      <c r="AZ55" t="s">
         <v>599</v>
-      </c>
-[...43 lines deleted...]
-        <v>605</v>
       </c>
     </row>
     <row r="56" spans="1:52">
       <c r="A56" t="s">
         <v>33</v>
       </c>
       <c r="B56" t="s">
-        <v>853</v>
+        <v>858</v>
       </c>
       <c r="C56" t="s">
-        <v>854</v>
+        <v>859</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="E56" t="s">
-        <v>405</v>
+        <v>141</v>
       </c>
       <c r="F56" t="s">
-        <v>856</v>
+        <v>383</v>
       </c>
       <c r="G56" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="H56" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
       <c r="I56" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="J56" t="s">
-        <v>860</v>
+        <v>778</v>
+      </c>
+      <c r="M56" t="s">
+        <v>864</v>
+      </c>
+      <c r="O56" t="s">
+        <v>865</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>866</v>
+      </c>
+      <c r="S56" t="s">
+        <v>867</v>
       </c>
       <c r="X56" t="s">
-        <v>861</v>
+        <v>868</v>
       </c>
       <c r="Y56" t="s">
-        <v>862</v>
+        <v>869</v>
       </c>
       <c r="Z56" t="s">
-        <v>538</v>
+        <v>443</v>
       </c>
       <c r="AA56" t="s">
-        <v>538</v>
-[...5 lines deleted...]
-        <v>863</v>
+        <v>263</v>
+      </c>
+      <c r="AE56" t="s">
+        <v>870</v>
+      </c>
+      <c r="AF56" t="s">
+        <v>124</v>
       </c>
       <c r="AG56" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AH56" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AI56" t="s">
-        <v>164</v>
+        <v>169</v>
+      </c>
+      <c r="AJ56" t="s">
+        <v>871</v>
       </c>
       <c r="AP56" t="s">
-        <v>416</v>
+        <v>128</v>
       </c>
       <c r="AQ56">
-        <v>6069</v>
+        <v>2000</v>
       </c>
       <c r="AR56" t="s">
-        <v>126</v>
+        <v>171</v>
       </c>
       <c r="AS56" t="s">
-        <v>147</v>
+        <v>130</v>
       </c>
       <c r="AU56" t="s">
-        <v>129</v>
+        <v>628</v>
       </c>
       <c r="AW56" t="s">
-        <v>189</v>
+        <v>134</v>
       </c>
       <c r="AX56" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY56" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ56" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
     </row>
     <row r="57" spans="1:52">
       <c r="A57" t="s">
         <v>33</v>
       </c>
       <c r="B57" t="s">
-        <v>864</v>
+        <v>872</v>
       </c>
       <c r="C57" t="s">
-        <v>865</v>
+        <v>873</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>866</v>
+        <v>874</v>
       </c>
       <c r="E57" t="s">
-        <v>138</v>
+        <v>409</v>
       </c>
       <c r="F57" t="s">
-        <v>379</v>
+        <v>383</v>
       </c>
       <c r="G57" t="s">
-        <v>867</v>
+        <v>875</v>
       </c>
       <c r="H57" t="s">
-        <v>868</v>
+        <v>876</v>
       </c>
       <c r="I57" t="s">
-        <v>869</v>
-[...14 lines deleted...]
-        <v>873</v>
+        <v>877</v>
       </c>
       <c r="X57" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="Y57" t="s">
-        <v>875</v>
+        <v>345</v>
       </c>
       <c r="Z57" t="s">
-        <v>439</v>
+        <v>879</v>
       </c>
       <c r="AA57" t="s">
-        <v>259</v>
+        <v>879</v>
       </c>
       <c r="AE57" t="s">
-        <v>876</v>
+        <v>167</v>
       </c>
       <c r="AF57" t="s">
-        <v>121</v>
+        <v>418</v>
       </c>
       <c r="AG57" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AH57" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AI57" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="AJ57" t="s">
-        <v>877</v>
+        <v>880</v>
+      </c>
+      <c r="AM57" t="s">
+        <v>48</v>
       </c>
       <c r="AP57" t="s">
-        <v>125</v>
+        <v>420</v>
       </c>
       <c r="AQ57">
-        <v>2000</v>
+        <v>144</v>
       </c>
       <c r="AR57" t="s">
-        <v>167</v>
+        <v>129</v>
       </c>
       <c r="AS57" t="s">
-        <v>127</v>
+        <v>151</v>
       </c>
       <c r="AU57" t="s">
-        <v>634</v>
+        <v>132</v>
       </c>
       <c r="AW57" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX57" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY57" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ57" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
     </row>
     <row r="58" spans="1:52">
       <c r="A58" t="s">
         <v>33</v>
       </c>
       <c r="B58" t="s">
-        <v>878</v>
+        <v>772</v>
       </c>
       <c r="C58" t="s">
-        <v>879</v>
+        <v>773</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>880</v>
+        <v>774</v>
       </c>
       <c r="E58" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>379</v>
+        <v>141</v>
       </c>
       <c r="G58" t="s">
+        <v>775</v>
+      </c>
+      <c r="H58" t="s">
+        <v>776</v>
+      </c>
+      <c r="I58" t="s">
+        <v>777</v>
+      </c>
+      <c r="J58" t="s">
+        <v>778</v>
+      </c>
+      <c r="M58" t="s">
+        <v>779</v>
+      </c>
+      <c r="O58" t="s">
+        <v>780</v>
+      </c>
+      <c r="X58" t="s">
+        <v>540</v>
+      </c>
+      <c r="Y58" t="s">
+        <v>781</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>782</v>
+      </c>
+      <c r="AA58" t="s">
+        <v>783</v>
+      </c>
+      <c r="AE58" t="s">
+        <v>167</v>
+      </c>
+      <c r="AF58" t="s">
+        <v>124</v>
+      </c>
+      <c r="AG58" t="s">
+        <v>168</v>
+      </c>
+      <c r="AH58" t="s">
+        <v>168</v>
+      </c>
+      <c r="AI58" t="s">
+        <v>169</v>
+      </c>
+      <c r="AJ58" t="s">
         <v>881</v>
       </c>
-      <c r="H58" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="AP58" t="s">
-        <v>416</v>
+        <v>128</v>
       </c>
       <c r="AQ58">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>200</v>
       </c>
       <c r="AS58" t="s">
-        <v>147</v>
+        <v>130</v>
       </c>
       <c r="AU58" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AW58" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AX58" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="AY58" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ58" t="s">
-        <v>605</v>
+        <v>599</v>
       </c>
     </row>
     <row r="59" spans="1:52">
       <c r="A59" t="s">
         <v>33</v>
       </c>
       <c r="B59" t="s">
-        <v>778</v>
+        <v>882</v>
       </c>
       <c r="C59" t="s">
-        <v>779</v>
+        <v>883</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>780</v>
+        <v>884</v>
       </c>
       <c r="E59" t="s">
-        <v>138</v>
+        <v>157</v>
+      </c>
+      <c r="F59" t="s">
+        <v>110</v>
       </c>
       <c r="G59" t="s">
-        <v>781</v>
+        <v>111</v>
       </c>
       <c r="H59" t="s">
-        <v>782</v>
+        <v>885</v>
       </c>
       <c r="I59" t="s">
-        <v>783</v>
-[...8 lines deleted...]
-        <v>786</v>
+        <v>886</v>
       </c>
       <c r="X59" t="s">
-        <v>536</v>
+        <v>887</v>
       </c>
       <c r="Y59" t="s">
-        <v>787</v>
+        <v>888</v>
       </c>
       <c r="Z59" t="s">
-        <v>788</v>
+        <v>889</v>
       </c>
       <c r="AA59" t="s">
-        <v>789</v>
+        <v>890</v>
+      </c>
+      <c r="AB59" t="s">
+        <v>891</v>
       </c>
       <c r="AE59" t="s">
-        <v>163</v>
+        <v>123</v>
       </c>
       <c r="AF59" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG59" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AH59" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AI59" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="AJ59" t="s">
-        <v>887</v>
+        <v>892</v>
       </c>
       <c r="AP59" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ59">
-        <v>200</v>
+        <v>65</v>
+      </c>
+      <c r="AR59" t="s">
+        <v>171</v>
       </c>
       <c r="AS59" t="s">
-        <v>127</v>
+        <v>893</v>
       </c>
       <c r="AU59" t="s">
-        <v>129</v>
-[...11 lines deleted...]
-        <v>605</v>
+        <v>132</v>
       </c>
     </row>
     <row r="60" spans="1:52">
       <c r="A60" t="s">
         <v>33</v>
       </c>
       <c r="B60" t="s">
-        <v>578</v>
+        <v>894</v>
       </c>
       <c r="C60" t="s">
-        <v>578</v>
+        <v>895</v>
       </c>
       <c r="D60" s="4" t="s">
-        <v>579</v>
+        <v>896</v>
       </c>
       <c r="E60" t="s">
-        <v>153</v>
+        <v>350</v>
       </c>
       <c r="F60" t="s">
-        <v>379</v>
+        <v>474</v>
       </c>
       <c r="G60" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="H60" t="s">
-        <v>580</v>
+        <v>897</v>
       </c>
       <c r="I60" t="s">
-        <v>581</v>
-[...2 lines deleted...]
-        <v>290</v>
+        <v>898</v>
+      </c>
+      <c r="M60" t="s">
+        <v>899</v>
+      </c>
+      <c r="O60" t="s">
+        <v>900</v>
+      </c>
+      <c r="W60" t="s">
+        <v>901</v>
       </c>
       <c r="Y60" t="s">
-        <v>510</v>
+        <v>902</v>
       </c>
       <c r="Z60" t="s">
-        <v>584</v>
+        <v>903</v>
       </c>
       <c r="AA60" t="s">
-        <v>585</v>
+        <v>903</v>
+      </c>
+      <c r="AD60" t="s">
+        <v>904</v>
       </c>
       <c r="AE60" t="s">
-        <v>120</v>
+        <v>905</v>
       </c>
       <c r="AF60" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG60" t="s">
-        <v>164</v>
+        <v>125</v>
       </c>
       <c r="AH60" t="s">
-        <v>164</v>
+        <v>125</v>
       </c>
       <c r="AI60" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="AJ60" t="s">
-        <v>586</v>
+        <v>906</v>
       </c>
       <c r="AP60" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AQ60">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>66</v>
       </c>
       <c r="AS60" t="s">
-        <v>587</v>
+        <v>365</v>
       </c>
       <c r="AU60" t="s">
-        <v>129</v>
+        <v>132</v>
+      </c>
+      <c r="AX60" t="s">
+        <v>135</v>
+      </c>
+      <c r="AY60" t="s">
+        <v>907</v>
+      </c>
+      <c r="AZ60" t="s">
+        <v>908</v>
       </c>
     </row>
     <row r="61" spans="1:52">
       <c r="A61" t="s">
         <v>33</v>
       </c>
-      <c r="B61" t="s">
-        <v>888</v>
+      <c r="B61">
+        <v>219679</v>
       </c>
       <c r="C61" t="s">
-        <v>889</v>
+        <v>909</v>
       </c>
       <c r="D61" s="4" t="s">
-        <v>890</v>
+        <v>910</v>
       </c>
       <c r="E61" t="s">
-        <v>346</v>
+        <v>157</v>
       </c>
       <c r="F61" t="s">
-        <v>470</v>
+        <v>110</v>
       </c>
       <c r="G61" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="H61" t="s">
-        <v>891</v>
+        <v>911</v>
       </c>
       <c r="I61" t="s">
-        <v>892</v>
+        <v>912</v>
+      </c>
+      <c r="J61" t="s">
+        <v>143</v>
       </c>
       <c r="M61" t="s">
+        <v>913</v>
+      </c>
+      <c r="O61" t="s">
+        <v>914</v>
+      </c>
+      <c r="Q61" t="s">
+        <v>915</v>
+      </c>
+      <c r="X61" t="s">
+        <v>916</v>
+      </c>
+      <c r="Y61" t="s">
+        <v>917</v>
+      </c>
+      <c r="AB61" t="s">
+        <v>918</v>
+      </c>
+      <c r="AC61" t="s">
+        <v>918</v>
+      </c>
+      <c r="AE61" t="s">
+        <v>167</v>
+      </c>
+      <c r="AF61" t="s">
+        <v>124</v>
+      </c>
+      <c r="AG61" t="s">
+        <v>168</v>
+      </c>
+      <c r="AH61" t="s">
+        <v>168</v>
+      </c>
+      <c r="AI61" t="s">
+        <v>169</v>
+      </c>
+      <c r="AJ61" t="s">
+        <v>919</v>
+      </c>
+      <c r="AP61" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ61">
+        <v>24</v>
+      </c>
+      <c r="AR61" t="s">
+        <v>171</v>
+      </c>
+      <c r="AS61" t="s">
         <v>893</v>
       </c>
-      <c r="O61" t="s">
-[...43 lines deleted...]
-      </c>
       <c r="AU61" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="AX61" t="s">
         <v>132</v>
-      </c>
-[...4 lines deleted...]
-        <v>902</v>
       </c>
     </row>
     <row r="62" spans="1:52">
       <c r="A62" t="s">
         <v>33</v>
       </c>
-      <c r="B62">
-        <v>219679</v>
+      <c r="B62" t="s">
+        <v>920</v>
       </c>
       <c r="C62" t="s">
-        <v>903</v>
+        <v>921</v>
       </c>
       <c r="D62" s="4" t="s">
-        <v>904</v>
+        <v>922</v>
       </c>
       <c r="E62" t="s">
-        <v>153</v>
+        <v>409</v>
       </c>
       <c r="F62" t="s">
-        <v>107</v>
+        <v>474</v>
       </c>
       <c r="G62" t="s">
-        <v>108</v>
+        <v>424</v>
       </c>
       <c r="H62" t="s">
-        <v>905</v>
+        <v>923</v>
       </c>
       <c r="I62" t="s">
-        <v>906</v>
+        <v>924</v>
       </c>
       <c r="J62" t="s">
-        <v>140</v>
-[...11 lines deleted...]
-        <v>910</v>
+        <v>427</v>
+      </c>
+      <c r="W62" t="s">
+        <v>925</v>
       </c>
       <c r="Y62" t="s">
-        <v>911</v>
-[...5 lines deleted...]
-        <v>912</v>
+        <v>926</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>927</v>
+      </c>
+      <c r="AA62" t="s">
+        <v>928</v>
+      </c>
+      <c r="AD62" t="s">
+        <v>167</v>
       </c>
       <c r="AE62" t="s">
-        <v>163</v>
+        <v>123</v>
       </c>
       <c r="AF62" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="AG62" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AH62" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="AI62" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>913</v>
+        <v>169</v>
       </c>
       <c r="AP62" t="s">
+        <v>420</v>
+      </c>
+      <c r="AQ62">
+        <v>220</v>
+      </c>
+      <c r="AR62" t="s">
+        <v>129</v>
+      </c>
+      <c r="AS62" t="s">
+        <v>151</v>
+      </c>
+      <c r="AU62" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="63" spans="1:52">
+      <c r="A63" t="s">
+        <v>33</v>
+      </c>
+      <c r="B63" t="s">
+        <v>929</v>
+      </c>
+      <c r="C63" t="s">
+        <v>930</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>931</v>
+      </c>
+      <c r="E63" t="s">
+        <v>409</v>
+      </c>
+      <c r="F63" t="s">
+        <v>474</v>
+      </c>
+      <c r="G63" t="s">
+        <v>932</v>
+      </c>
+      <c r="H63" t="s">
+        <v>933</v>
+      </c>
+      <c r="I63" t="s">
+        <v>934</v>
+      </c>
+      <c r="J63" t="s">
+        <v>387</v>
+      </c>
+      <c r="M63" t="s">
+        <v>935</v>
+      </c>
+      <c r="W63" t="s">
+        <v>936</v>
+      </c>
+      <c r="Y63" t="s">
+        <v>937</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>938</v>
+      </c>
+      <c r="AA63" t="s">
+        <v>938</v>
+      </c>
+      <c r="AG63" t="s">
+        <v>168</v>
+      </c>
+      <c r="AH63" t="s">
+        <v>168</v>
+      </c>
+      <c r="AI63" t="s">
+        <v>168</v>
+      </c>
+      <c r="AP63" t="s">
+        <v>420</v>
+      </c>
+      <c r="AQ63">
+        <v>200</v>
+      </c>
+      <c r="AR63" t="s">
+        <v>129</v>
+      </c>
+      <c r="AS63" t="s">
+        <v>151</v>
+      </c>
+      <c r="AU63" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="64" spans="1:52">
+      <c r="A64" t="s">
+        <v>33</v>
+      </c>
+      <c r="B64" t="s">
+        <v>939</v>
+      </c>
+      <c r="C64" t="s">
+        <v>940</v>
+      </c>
+      <c r="D64" s="4" t="s">
+        <v>941</v>
+      </c>
+      <c r="E64" t="s">
+        <v>409</v>
+      </c>
+      <c r="F64" t="s">
+        <v>474</v>
+      </c>
+      <c r="G64" t="s">
+        <v>942</v>
+      </c>
+      <c r="H64" t="s">
+        <v>943</v>
+      </c>
+      <c r="I64" t="s">
+        <v>944</v>
+      </c>
+      <c r="M64" t="s">
+        <v>945</v>
+      </c>
+      <c r="O64" t="s">
+        <v>946</v>
+      </c>
+      <c r="W64" t="s">
+        <v>936</v>
+      </c>
+      <c r="Y64" t="s">
+        <v>947</v>
+      </c>
+      <c r="Z64" t="s">
+        <v>948</v>
+      </c>
+      <c r="AA64" t="s">
+        <v>948</v>
+      </c>
+      <c r="AG64" t="s">
+        <v>168</v>
+      </c>
+      <c r="AH64" t="s">
+        <v>168</v>
+      </c>
+      <c r="AI64" t="s">
+        <v>168</v>
+      </c>
+      <c r="AQ64">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="65" spans="1:52">
+      <c r="A65" t="s">
+        <v>33</v>
+      </c>
+      <c r="B65" t="s">
+        <v>949</v>
+      </c>
+      <c r="C65" t="s">
+        <v>950</v>
+      </c>
+      <c r="D65" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="E65" t="s">
+        <v>109</v>
+      </c>
+      <c r="F65" t="s">
+        <v>474</v>
+      </c>
+      <c r="G65" t="s">
+        <v>566</v>
+      </c>
+      <c r="H65" t="s">
+        <v>952</v>
+      </c>
+      <c r="I65" t="s">
+        <v>953</v>
+      </c>
+      <c r="J65" t="s">
+        <v>569</v>
+      </c>
+      <c r="W65" t="s">
+        <v>954</v>
+      </c>
+      <c r="Y65" t="s">
+        <v>955</v>
+      </c>
+      <c r="Z65" t="s">
+        <v>956</v>
+      </c>
+      <c r="AA65" t="s">
+        <v>956</v>
+      </c>
+      <c r="AG65" t="s">
+        <v>168</v>
+      </c>
+      <c r="AH65" t="s">
+        <v>168</v>
+      </c>
+      <c r="AI65" t="s">
+        <v>168</v>
+      </c>
+      <c r="AQ65">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="66" spans="1:52">
+      <c r="A66" t="s">
+        <v>33</v>
+      </c>
+      <c r="B66" t="s">
+        <v>957</v>
+      </c>
+      <c r="C66" t="s">
+        <v>958</v>
+      </c>
+      <c r="D66" s="4" t="s">
+        <v>959</v>
+      </c>
+      <c r="E66" t="s">
+        <v>409</v>
+      </c>
+      <c r="F66" t="s">
+        <v>474</v>
+      </c>
+      <c r="G66" t="s">
+        <v>960</v>
+      </c>
+      <c r="H66" t="s">
+        <v>961</v>
+      </c>
+      <c r="I66" t="s">
+        <v>962</v>
+      </c>
+      <c r="J66" t="s">
+        <v>778</v>
+      </c>
+      <c r="M66" t="s">
+        <v>963</v>
+      </c>
+      <c r="O66" t="s">
+        <v>964</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>965</v>
+      </c>
+      <c r="W66" t="s">
+        <v>966</v>
+      </c>
+      <c r="Y66" t="s">
+        <v>966</v>
+      </c>
+      <c r="Z66" t="s">
+        <v>967</v>
+      </c>
+      <c r="AA66" t="s">
+        <v>927</v>
+      </c>
+      <c r="AG66" t="s">
+        <v>168</v>
+      </c>
+      <c r="AH66" t="s">
+        <v>168</v>
+      </c>
+      <c r="AI66" t="s">
+        <v>168</v>
+      </c>
+      <c r="AQ66">
+        <v>3700</v>
+      </c>
+    </row>
+    <row r="67" spans="1:52">
+      <c r="A67" t="s">
+        <v>33</v>
+      </c>
+      <c r="B67">
+        <v>222794</v>
+      </c>
+      <c r="C67" t="s">
+        <v>968</v>
+      </c>
+      <c r="D67" s="4" t="s">
+        <v>969</v>
+      </c>
+      <c r="E67" t="s">
+        <v>141</v>
+      </c>
+      <c r="F67" t="s">
+        <v>474</v>
+      </c>
+      <c r="G67" t="s">
+        <v>111</v>
+      </c>
+      <c r="H67" t="s">
+        <v>970</v>
+      </c>
+      <c r="I67" t="s">
+        <v>971</v>
+      </c>
+      <c r="M67" t="s">
+        <v>972</v>
+      </c>
+      <c r="O67" t="s">
+        <v>973</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>974</v>
+      </c>
+      <c r="S67" t="s">
+        <v>975</v>
+      </c>
+      <c r="W67" t="s">
+        <v>976</v>
+      </c>
+      <c r="Y67" t="s">
+        <v>977</v>
+      </c>
+      <c r="Z67" t="s">
+        <v>978</v>
+      </c>
+      <c r="AA67" t="s">
+        <v>978</v>
+      </c>
+      <c r="AE67" t="s">
+        <v>404</v>
+      </c>
+      <c r="AF67" t="s">
+        <v>124</v>
+      </c>
+      <c r="AG67" t="s">
+        <v>168</v>
+      </c>
+      <c r="AH67" t="s">
+        <v>168</v>
+      </c>
+      <c r="AI67" t="s">
         <v>125</v>
       </c>
-      <c r="AQ62">
-[...9 lines deleted...]
-        <v>129</v>
+      <c r="AJ67" t="s">
+        <v>979</v>
+      </c>
+      <c r="AP67" t="s">
+        <v>128</v>
+      </c>
+      <c r="AQ67">
+        <v>564</v>
+      </c>
+      <c r="AR67" t="s">
+        <v>171</v>
+      </c>
+      <c r="AS67" t="s">
+        <v>130</v>
+      </c>
+      <c r="AU67" t="s">
+        <v>132</v>
+      </c>
+      <c r="AW67" t="s">
+        <v>980</v>
+      </c>
+      <c r="AX67" t="s">
+        <v>175</v>
+      </c>
+      <c r="AY67" t="s">
+        <v>136</v>
+      </c>
+      <c r="AZ67" t="s">
+        <v>137</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
@@ -11670,689 +12359,694 @@
     <hyperlink ref="D38" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_66"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E43"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E43" sqref="E43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
-        <v>914</v>
+        <v>981</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>915</v>
+        <v>982</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>916</v>
+        <v>983</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>917</v>
+        <v>984</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="B2" t="s">
-        <v>918</v>
+        <v>985</v>
       </c>
       <c r="C2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>919</v>
+        <v>986</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B3" t="s">
-        <v>920</v>
+        <v>987</v>
       </c>
       <c r="C3" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>921</v>
+        <v>988</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B4" t="s">
-        <v>922</v>
+        <v>989</v>
       </c>
       <c r="C4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>923</v>
+        <v>990</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B5" t="s">
-        <v>924</v>
+        <v>991</v>
       </c>
       <c r="C5" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>925</v>
+        <v>992</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B6" t="s">
-        <v>926</v>
+        <v>993</v>
       </c>
       <c r="C6" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>927</v>
+        <v>994</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B7" t="s">
-        <v>928</v>
+        <v>995</v>
       </c>
       <c r="C7" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>929</v>
+        <v>996</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B8" t="s">
-        <v>930</v>
+        <v>997</v>
       </c>
       <c r="C8" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>931</v>
+        <v>998</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B9" t="s">
-        <v>932</v>
+        <v>999</v>
       </c>
       <c r="C9" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>933</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
       <c r="B10" t="s">
-        <v>934</v>
+        <v>1001</v>
       </c>
       <c r="C10" t="s">
-        <v>935</v>
+        <v>1002</v>
       </c>
       <c r="D10" t="s">
-        <v>936</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B11" t="s">
-        <v>937</v>
+        <v>1004</v>
       </c>
       <c r="C11" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>938</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B12" t="s">
-        <v>939</v>
+        <v>1006</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>940</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>204</v>
+        <v>208</v>
       </c>
       <c r="B13" t="s">
-        <v>941</v>
+        <v>1008</v>
       </c>
       <c r="C13" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>942</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B14" t="s">
-        <v>943</v>
+        <v>1010</v>
       </c>
       <c r="C14" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>944</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B15" t="s">
-        <v>945</v>
+        <v>1012</v>
       </c>
       <c r="C15" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>946</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B16" t="s">
-        <v>947</v>
+        <v>1014</v>
       </c>
       <c r="C16" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>948</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="B17" t="s">
-        <v>949</v>
+        <v>1016</v>
       </c>
       <c r="C17" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>950</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B18" t="s">
-        <v>951</v>
+        <v>1018</v>
       </c>
       <c r="C18" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>952</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="B19" t="s">
-        <v>953</v>
+        <v>1020</v>
       </c>
       <c r="C19" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>954</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="B20" t="s">
-        <v>955</v>
+        <v>1022</v>
       </c>
       <c r="C20" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>956</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="B21" t="s">
-        <v>957</v>
+        <v>1024</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>958</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="B22" t="s">
-        <v>959</v>
+        <v>1026</v>
       </c>
       <c r="C22" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>960</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="B23" t="s">
-        <v>961</v>
+        <v>1028</v>
       </c>
       <c r="C23" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>962</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="B24" t="s">
-        <v>963</v>
+        <v>1030</v>
       </c>
       <c r="C24" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>964</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="B25" t="s">
-        <v>965</v>
+        <v>1032</v>
       </c>
       <c r="C25" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>966</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="B26" t="s">
-        <v>967</v>
+        <v>1034</v>
       </c>
       <c r="C26" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>968</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="B27" t="s">
-        <v>969</v>
+        <v>1036</v>
       </c>
       <c r="C27" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>970</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="B28" t="s">
-        <v>971</v>
+        <v>1038</v>
       </c>
       <c r="C28" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>972</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="B29" t="s">
-        <v>973</v>
+        <v>1040</v>
       </c>
       <c r="C29" t="s">
-        <v>935</v>
+        <v>1002</v>
       </c>
       <c r="D29" t="s">
-        <v>974</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="B30" t="s">
-        <v>975</v>
+        <v>1042</v>
       </c>
       <c r="C30" t="s">
-        <v>935</v>
+        <v>1002</v>
       </c>
       <c r="D30" t="s">
-        <v>976</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="B31" t="s">
-        <v>977</v>
+        <v>1044</v>
       </c>
       <c r="C31" t="s">
-        <v>935</v>
+        <v>1002</v>
       </c>
       <c r="D31" t="s">
-        <v>978</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>491</v>
+        <v>495</v>
       </c>
       <c r="B32" t="s">
-        <v>979</v>
+        <v>1046</v>
       </c>
       <c r="C32" t="s">
-        <v>935</v>
+        <v>1002</v>
       </c>
       <c r="D32" t="s">
-        <v>980</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="B33" t="s">
-        <v>981</v>
+        <v>1048</v>
       </c>
       <c r="C33" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>982</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="B34" t="s">
-        <v>983</v>
+        <v>1050</v>
       </c>
       <c r="C34" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>984</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="B35" t="s">
-        <v>985</v>
+        <v>1052</v>
       </c>
       <c r="C35" t="s">
-        <v>935</v>
+        <v>1002</v>
       </c>
       <c r="D35" t="s">
-        <v>986</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>620</v>
+        <v>614</v>
       </c>
       <c r="B36" t="s">
-        <v>987</v>
+        <v>1054</v>
       </c>
       <c r="C36" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>988</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
-        <v>620</v>
+        <v>614</v>
       </c>
       <c r="B37" t="s">
-        <v>989</v>
+        <v>1056</v>
       </c>
       <c r="C37" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>990</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
       <c r="B38" t="s">
-        <v>991</v>
+        <v>1058</v>
       </c>
       <c r="C38" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>992</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
       <c r="B39" t="s">
-        <v>993</v>
+        <v>1060</v>
       </c>
       <c r="C39" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>994</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
       <c r="B40" t="s">
-        <v>995</v>
+        <v>1062</v>
       </c>
       <c r="C40" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E40" s="4" t="s">
-        <v>996</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>675</v>
+        <v>669</v>
       </c>
       <c r="B41" t="s">
-        <v>997</v>
+        <v>1064</v>
       </c>
       <c r="C41" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>998</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
-        <v>745</v>
+        <v>739</v>
       </c>
       <c r="B42" t="s">
-        <v>999</v>
+        <v>1066</v>
       </c>
       <c r="C42" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>1000</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="B43" t="s">
-        <v>1001</v>
+        <v>1068</v>
       </c>
       <c r="C43" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="E43" s="4" t="s">
-        <v>1002</v>
+        <v>1069</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_12"/>
     <hyperlink ref="E15" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E16" r:id="rId_hyperlink_14"/>
     <hyperlink ref="E17" r:id="rId_hyperlink_15"/>
     <hyperlink ref="E18" r:id="rId_hyperlink_16"/>
     <hyperlink ref="E19" r:id="rId_hyperlink_17"/>
     <hyperlink ref="E20" r:id="rId_hyperlink_18"/>
     <hyperlink ref="E21" r:id="rId_hyperlink_19"/>
     <hyperlink ref="E22" r:id="rId_hyperlink_20"/>
     <hyperlink ref="E23" r:id="rId_hyperlink_21"/>
@@ -12370,11385 +13064,7678 @@
     <hyperlink ref="E40" r:id="rId_hyperlink_33"/>
     <hyperlink ref="E41" r:id="rId_hyperlink_34"/>
     <hyperlink ref="E42" r:id="rId_hyperlink_35"/>
     <hyperlink ref="E43" r:id="rId_hyperlink_36"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R207"/>
+  <dimension ref="A1:S120"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R1"/>
+      <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1003</v>
+        <v>1070</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1004</v>
+        <v>1071</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1005</v>
+        <v>1072</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1006</v>
+        <v>1073</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1007</v>
+        <v>1074</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>1008</v>
+        <v>1075</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>1009</v>
+        <v>1076</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>1010</v>
+        <v>1077</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>1011</v>
+        <v>1078</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>1012</v>
+        <v>1079</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>1013</v>
+        <v>1080</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>1014</v>
+        <v>1081</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>1015</v>
+        <v>1082</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>1016</v>
+        <v>1083</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>1017</v>
+        <v>1084</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>1018</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:18">
+        <v>1085</v>
+      </c>
+      <c r="S1" s="2" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>33</v>
       </c>
+      <c r="B2" t="s">
+        <v>34</v>
+      </c>
       <c r="C2" t="s">
-        <v>108</v>
+        <v>1087</v>
       </c>
       <c r="D2" t="s">
-        <v>1019</v>
+        <v>1088</v>
       </c>
       <c r="E2" t="s">
-        <v>1020</v>
+        <v>451</v>
       </c>
       <c r="F2" t="s">
-        <v>605</v>
+        <v>137</v>
       </c>
       <c r="G2" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H2" t="s">
-        <v>1021</v>
+        <v>1089</v>
       </c>
       <c r="I2" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="J2" t="s">
-        <v>1022</v>
+        <v>1090</v>
       </c>
       <c r="K2" t="s">
-        <v>1023</v>
-[...2 lines deleted...]
-        <v>1024</v>
+        <v>1091</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>140</v>
+        <v>1092</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>1025</v>
-[...1 lines deleted...]
-      <c r="O2">
+        <v>143</v>
+      </c>
+      <c r="O2" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P2">
+        <v>45343.0</v>
+      </c>
+      <c r="Q2">
+        <v>2021.0</v>
+      </c>
+      <c r="R2" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D3" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E3" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F3" t="s">
+        <v>137</v>
+      </c>
+      <c r="G3" t="s">
+        <v>48</v>
+      </c>
+      <c r="H3" t="s">
+        <v>1097</v>
+      </c>
+      <c r="I3" t="s">
+        <v>175</v>
+      </c>
+      <c r="J3" t="s">
+        <v>1098</v>
+      </c>
+      <c r="K3" t="s">
+        <v>1099</v>
+      </c>
+      <c r="M3" s="5" t="s">
+        <v>1100</v>
+      </c>
+      <c r="N3" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="O3" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P3">
+        <v>43999.0</v>
+      </c>
+      <c r="Q3">
+        <v>44508.0</v>
+      </c>
+      <c r="R3" t="s">
+        <v>1101</v>
+      </c>
+      <c r="S3" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C4" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D4" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E4" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F4" t="s">
+        <v>137</v>
+      </c>
+      <c r="G4" t="s">
+        <v>48</v>
+      </c>
+      <c r="H4" t="s">
+        <v>1103</v>
+      </c>
+      <c r="I4" t="s">
+        <v>175</v>
+      </c>
+      <c r="J4" t="s">
+        <v>1104</v>
+      </c>
+      <c r="K4" t="s">
+        <v>1105</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>1106</v>
+      </c>
+      <c r="N4" s="5" t="s">
+        <v>1107</v>
+      </c>
+      <c r="O4" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q4">
+        <v>44223.0</v>
+      </c>
+      <c r="R4" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C5" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D5" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E5" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F5" t="s">
+        <v>137</v>
+      </c>
+      <c r="G5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H5" t="s">
+        <v>1109</v>
+      </c>
+      <c r="I5" t="s">
+        <v>175</v>
+      </c>
+      <c r="J5" t="s">
+        <v>1110</v>
+      </c>
+      <c r="K5" t="s">
+        <v>1110</v>
+      </c>
+      <c r="M5" s="5" t="s">
+        <v>1111</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>1112</v>
+      </c>
+      <c r="O5" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q5">
+        <v>44523.0</v>
+      </c>
+      <c r="R5" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D6" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E6" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F6" t="s">
+        <v>137</v>
+      </c>
+      <c r="G6" t="s">
+        <v>48</v>
+      </c>
+      <c r="H6" t="s">
+        <v>1114</v>
+      </c>
+      <c r="I6" t="s">
+        <v>175</v>
+      </c>
+      <c r="J6" t="s">
+        <v>1115</v>
+      </c>
+      <c r="K6" t="s">
+        <v>1116</v>
+      </c>
+      <c r="M6" s="5" t="s">
+        <v>1117</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>1118</v>
+      </c>
+      <c r="O6" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P6">
+        <v>43675.0</v>
+      </c>
+      <c r="Q6">
+        <v>44182.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
+      <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D7" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E7" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F7" t="s">
+        <v>137</v>
+      </c>
+      <c r="G7" t="s">
+        <v>48</v>
+      </c>
+      <c r="H7" t="s">
+        <v>1114</v>
+      </c>
+      <c r="I7" t="s">
+        <v>175</v>
+      </c>
+      <c r="J7" t="s">
+        <v>1119</v>
+      </c>
+      <c r="K7" t="s">
+        <v>1120</v>
+      </c>
+      <c r="M7" s="5" t="s">
+        <v>1121</v>
+      </c>
+      <c r="N7" s="5" t="s">
+        <v>1122</v>
+      </c>
+      <c r="O7" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P7">
+        <v>43675.0</v>
+      </c>
+      <c r="Q7">
+        <v>44182.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19">
+      <c r="A8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D8" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E8" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F8" t="s">
+        <v>137</v>
+      </c>
+      <c r="G8" t="s">
+        <v>48</v>
+      </c>
+      <c r="H8" t="s">
+        <v>1103</v>
+      </c>
+      <c r="I8" t="s">
+        <v>175</v>
+      </c>
+      <c r="J8" t="s">
+        <v>1123</v>
+      </c>
+      <c r="K8" t="s">
+        <v>1124</v>
+      </c>
+      <c r="L8" t="s">
+        <v>1125</v>
+      </c>
+      <c r="M8" s="5" t="s">
+        <v>1126</v>
+      </c>
+      <c r="N8" s="5" t="s">
+        <v>1127</v>
+      </c>
+      <c r="O8" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q8">
+        <v>44595.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D9" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E9" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F9" t="s">
+        <v>137</v>
+      </c>
+      <c r="G9" t="s">
+        <v>48</v>
+      </c>
+      <c r="H9" t="s">
+        <v>1128</v>
+      </c>
+      <c r="I9" t="s">
+        <v>175</v>
+      </c>
+      <c r="J9" t="s">
+        <v>1129</v>
+      </c>
+      <c r="K9" t="s">
+        <v>1130</v>
+      </c>
+      <c r="M9" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="N9" s="5" t="s">
+        <v>778</v>
+      </c>
+      <c r="O9" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q9">
+        <v>45023.0</v>
+      </c>
+      <c r="R9" t="s">
+        <v>1132</v>
+      </c>
+      <c r="S9" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" t="s">
+        <v>34</v>
+      </c>
+      <c r="C10" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D10" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E10" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F10" t="s">
+        <v>137</v>
+      </c>
+      <c r="G10" t="s">
+        <v>48</v>
+      </c>
+      <c r="H10" t="s">
+        <v>1114</v>
+      </c>
+      <c r="I10" t="s">
+        <v>175</v>
+      </c>
+      <c r="J10" t="s">
+        <v>1134</v>
+      </c>
+      <c r="K10" t="s">
+        <v>1135</v>
+      </c>
+      <c r="M10" s="5" t="s">
+        <v>1136</v>
+      </c>
+      <c r="N10" s="5" t="s">
+        <v>1137</v>
+      </c>
+      <c r="O10" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P10">
+        <v>43675.0</v>
+      </c>
+      <c r="Q10">
+        <v>44182.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
+      <c r="A11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D11" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E11" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F11" t="s">
+        <v>137</v>
+      </c>
+      <c r="G11" t="s">
+        <v>48</v>
+      </c>
+      <c r="H11" t="s">
+        <v>1114</v>
+      </c>
+      <c r="I11" t="s">
+        <v>175</v>
+      </c>
+      <c r="J11" t="s">
+        <v>1138</v>
+      </c>
+      <c r="K11" t="s">
+        <v>1139</v>
+      </c>
+      <c r="M11" s="5" t="s">
+        <v>1140</v>
+      </c>
+      <c r="N11" s="5" t="s">
+        <v>1141</v>
+      </c>
+      <c r="O11" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P11">
+        <v>43675.0</v>
+      </c>
+      <c r="Q11">
+        <v>44182.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19">
+      <c r="A12" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D12" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E12" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F12" t="s">
+        <v>137</v>
+      </c>
+      <c r="G12" t="s">
+        <v>48</v>
+      </c>
+      <c r="H12" t="s">
+        <v>1142</v>
+      </c>
+      <c r="I12" t="s">
+        <v>175</v>
+      </c>
+      <c r="J12" t="s">
+        <v>1143</v>
+      </c>
+      <c r="K12" t="s">
+        <v>1144</v>
+      </c>
+      <c r="M12" s="5" t="s">
+        <v>1145</v>
+      </c>
+      <c r="N12" s="5" t="s">
+        <v>1146</v>
+      </c>
+      <c r="O12" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P12">
+        <v>25569.0</v>
+      </c>
+      <c r="Q12">
+        <v>45311.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
+      <c r="A13" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D13" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E13" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F13" t="s">
+        <v>137</v>
+      </c>
+      <c r="G13" t="s">
+        <v>48</v>
+      </c>
+      <c r="H13" t="s">
+        <v>1114</v>
+      </c>
+      <c r="I13" t="s">
+        <v>175</v>
+      </c>
+      <c r="J13" t="s">
+        <v>1147</v>
+      </c>
+      <c r="K13" t="s">
+        <v>1148</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>1149</v>
+      </c>
+      <c r="N13" s="5" t="s">
+        <v>1150</v>
+      </c>
+      <c r="O13" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P13">
+        <v>43675.0</v>
+      </c>
+      <c r="Q13">
+        <v>44182.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19">
+      <c r="A14" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D14" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E14" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F14" t="s">
+        <v>137</v>
+      </c>
+      <c r="G14" t="s">
+        <v>48</v>
+      </c>
+      <c r="H14" t="s">
+        <v>1114</v>
+      </c>
+      <c r="I14" t="s">
+        <v>175</v>
+      </c>
+      <c r="J14" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K14" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>1153</v>
+      </c>
+      <c r="N14" s="5" t="s">
+        <v>1154</v>
+      </c>
+      <c r="O14" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P14">
+        <v>43675.0</v>
+      </c>
+      <c r="Q14">
+        <v>44182.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="A15" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D15" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E15" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F15" t="s">
+        <v>137</v>
+      </c>
+      <c r="G15" t="s">
+        <v>48</v>
+      </c>
+      <c r="H15" t="s">
+        <v>1114</v>
+      </c>
+      <c r="I15" t="s">
+        <v>175</v>
+      </c>
+      <c r="J15" t="s">
+        <v>1155</v>
+      </c>
+      <c r="K15" t="s">
+        <v>1156</v>
+      </c>
+      <c r="M15" s="5" t="s">
+        <v>1157</v>
+      </c>
+      <c r="N15" s="5" t="s">
+        <v>1158</v>
+      </c>
+      <c r="O15" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P15">
+        <v>43675.0</v>
+      </c>
+      <c r="Q15">
+        <v>44182.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="A16" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D16" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E16" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F16" t="s">
+        <v>137</v>
+      </c>
+      <c r="G16" t="s">
+        <v>48</v>
+      </c>
+      <c r="H16" t="s">
+        <v>1114</v>
+      </c>
+      <c r="I16" t="s">
+        <v>175</v>
+      </c>
+      <c r="J16" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K16" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M16" s="5" t="s">
+        <v>1159</v>
+      </c>
+      <c r="N16" s="5" t="s">
+        <v>1160</v>
+      </c>
+      <c r="O16" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P16">
+        <v>43675.0</v>
+      </c>
+      <c r="Q16">
+        <v>44182.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
+      <c r="A17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D17" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E17" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F17" t="s">
+        <v>137</v>
+      </c>
+      <c r="G17" t="s">
+        <v>48</v>
+      </c>
+      <c r="H17" t="s">
+        <v>1114</v>
+      </c>
+      <c r="I17" t="s">
+        <v>175</v>
+      </c>
+      <c r="J17" t="s">
+        <v>1161</v>
+      </c>
+      <c r="K17" t="s">
+        <v>1162</v>
+      </c>
+      <c r="M17" s="5" t="s">
+        <v>1163</v>
+      </c>
+      <c r="N17" s="5" t="s">
+        <v>1164</v>
+      </c>
+      <c r="O17" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P17">
+        <v>43675.0</v>
+      </c>
+      <c r="Q17">
+        <v>44182.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19">
+      <c r="A18" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" t="s">
+        <v>34</v>
+      </c>
+      <c r="C18" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D18" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E18" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F18" t="s">
+        <v>137</v>
+      </c>
+      <c r="G18" t="s">
+        <v>48</v>
+      </c>
+      <c r="H18" t="s">
+        <v>1165</v>
+      </c>
+      <c r="I18" t="s">
+        <v>175</v>
+      </c>
+      <c r="J18" t="s">
+        <v>1166</v>
+      </c>
+      <c r="K18" t="s">
+        <v>1167</v>
+      </c>
+      <c r="M18" s="5" t="s">
+        <v>1168</v>
+      </c>
+      <c r="N18" s="5" t="s">
+        <v>1169</v>
+      </c>
+      <c r="O18" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P18">
+        <v>43675.0</v>
+      </c>
+      <c r="Q18">
+        <v>44182.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
+      <c r="A19" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" t="s">
+        <v>34</v>
+      </c>
+      <c r="C19" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D19" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E19" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F19" t="s">
+        <v>137</v>
+      </c>
+      <c r="G19" t="s">
+        <v>48</v>
+      </c>
+      <c r="H19" t="s">
+        <v>1114</v>
+      </c>
+      <c r="I19" t="s">
+        <v>175</v>
+      </c>
+      <c r="J19" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K19" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M19" s="5" t="s">
+        <v>1170</v>
+      </c>
+      <c r="N19" s="5" t="s">
+        <v>1171</v>
+      </c>
+      <c r="O19" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P19">
+        <v>43675.0</v>
+      </c>
+      <c r="Q19">
+        <v>44182.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19">
+      <c r="A20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" t="s">
+        <v>34</v>
+      </c>
+      <c r="C20" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D20" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E20" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F20" t="s">
+        <v>137</v>
+      </c>
+      <c r="G20" t="s">
+        <v>48</v>
+      </c>
+      <c r="H20" t="s">
+        <v>1172</v>
+      </c>
+      <c r="I20" t="s">
+        <v>175</v>
+      </c>
+      <c r="J20" t="s">
+        <v>1173</v>
+      </c>
+      <c r="K20" t="s">
+        <v>1174</v>
+      </c>
+      <c r="M20" s="5" t="s">
+        <v>1175</v>
+      </c>
+      <c r="N20" s="5" t="s">
+        <v>1176</v>
+      </c>
+      <c r="O20" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P20">
+        <v>43675.0</v>
+      </c>
+      <c r="Q20">
+        <v>44182.0</v>
+      </c>
+      <c r="R20" t="s">
+        <v>1177</v>
+      </c>
+      <c r="S20" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19">
+      <c r="A21" t="s">
+        <v>33</v>
+      </c>
+      <c r="B21" t="s">
+        <v>34</v>
+      </c>
+      <c r="C21" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D21" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E21" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F21" t="s">
+        <v>137</v>
+      </c>
+      <c r="G21" t="s">
+        <v>48</v>
+      </c>
+      <c r="H21" t="s">
+        <v>1114</v>
+      </c>
+      <c r="I21" t="s">
+        <v>175</v>
+      </c>
+      <c r="J21" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K21" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M21" s="5" t="s">
+        <v>1179</v>
+      </c>
+      <c r="N21" s="5" t="s">
+        <v>1180</v>
+      </c>
+      <c r="O21" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P21">
+        <v>43675.0</v>
+      </c>
+      <c r="Q21">
+        <v>44182.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19">
+      <c r="A22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B22" t="s">
+        <v>34</v>
+      </c>
+      <c r="C22" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D22" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E22" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F22" t="s">
+        <v>137</v>
+      </c>
+      <c r="G22" t="s">
+        <v>48</v>
+      </c>
+      <c r="H22" t="s">
+        <v>1114</v>
+      </c>
+      <c r="I22" t="s">
+        <v>175</v>
+      </c>
+      <c r="J22" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K22" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M22" s="5" t="s">
+        <v>1181</v>
+      </c>
+      <c r="N22" s="5" t="s">
+        <v>1182</v>
+      </c>
+      <c r="O22" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P22">
+        <v>43675.0</v>
+      </c>
+      <c r="Q22">
+        <v>44182.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19">
+      <c r="A23" t="s">
+        <v>33</v>
+      </c>
+      <c r="B23" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D23" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E23" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F23" t="s">
+        <v>137</v>
+      </c>
+      <c r="G23" t="s">
+        <v>48</v>
+      </c>
+      <c r="H23" t="s">
+        <v>1114</v>
+      </c>
+      <c r="I23" t="s">
+        <v>175</v>
+      </c>
+      <c r="J23" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K23" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M23" s="5" t="s">
+        <v>1183</v>
+      </c>
+      <c r="N23" s="5" t="s">
+        <v>1184</v>
+      </c>
+      <c r="O23" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P23">
+        <v>43675.0</v>
+      </c>
+      <c r="Q23">
+        <v>44182.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
+      <c r="A24" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" t="s">
+        <v>34</v>
+      </c>
+      <c r="C24" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D24" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E24" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F24" t="s">
+        <v>137</v>
+      </c>
+      <c r="G24" t="s">
+        <v>48</v>
+      </c>
+      <c r="H24" t="s">
+        <v>1185</v>
+      </c>
+      <c r="I24" t="s">
+        <v>175</v>
+      </c>
+      <c r="J24" t="s">
+        <v>1186</v>
+      </c>
+      <c r="K24" t="s">
+        <v>1187</v>
+      </c>
+      <c r="M24" s="5" t="s">
+        <v>1188</v>
+      </c>
+      <c r="N24" s="5" t="s">
+        <v>1189</v>
+      </c>
+      <c r="O24" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P24">
+        <v>25569.0</v>
+      </c>
+      <c r="Q24">
+        <v>44712.0</v>
+      </c>
+      <c r="R24" t="s">
+        <v>1190</v>
+      </c>
+      <c r="S24" t="s">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19">
+      <c r="A25" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D25" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E25" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F25" t="s">
+        <v>137</v>
+      </c>
+      <c r="G25" t="s">
+        <v>48</v>
+      </c>
+      <c r="H25" t="s">
+        <v>1185</v>
+      </c>
+      <c r="I25" t="s">
+        <v>175</v>
+      </c>
+      <c r="J25" t="s">
+        <v>1192</v>
+      </c>
+      <c r="K25" t="s">
+        <v>1193</v>
+      </c>
+      <c r="M25" s="5" t="s">
+        <v>1194</v>
+      </c>
+      <c r="N25" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="O25" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P25">
+        <v>43675.0</v>
+      </c>
+      <c r="Q25">
+        <v>44182.0</v>
+      </c>
+      <c r="R25" t="s">
+        <v>1195</v>
+      </c>
+      <c r="S25" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19">
+      <c r="A26" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" t="s">
+        <v>34</v>
+      </c>
+      <c r="C26" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D26" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E26" t="s">
+        <v>1197</v>
+      </c>
+      <c r="F26" t="s">
+        <v>137</v>
+      </c>
+      <c r="G26" t="s">
+        <v>48</v>
+      </c>
+      <c r="H26" t="s">
+        <v>1198</v>
+      </c>
+      <c r="I26" t="s">
+        <v>175</v>
+      </c>
+      <c r="J26" t="s">
+        <v>1199</v>
+      </c>
+      <c r="K26" t="s">
+        <v>1200</v>
+      </c>
+      <c r="M26" s="5" t="s">
+        <v>1201</v>
+      </c>
+      <c r="N26" s="5" t="s">
+        <v>1202</v>
+      </c>
+      <c r="O26" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P26">
+        <v>44317.0</v>
+      </c>
+      <c r="Q26">
+        <v>44595.0</v>
+      </c>
+      <c r="R26" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19">
+      <c r="A27" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D27" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E27" t="s">
+        <v>1204</v>
+      </c>
+      <c r="F27" t="s">
+        <v>137</v>
+      </c>
+      <c r="G27" t="s">
+        <v>48</v>
+      </c>
+      <c r="H27" t="s">
+        <v>1205</v>
+      </c>
+      <c r="I27" t="s">
+        <v>175</v>
+      </c>
+      <c r="J27" t="s">
+        <v>1206</v>
+      </c>
+      <c r="K27" t="s">
+        <v>1207</v>
+      </c>
+      <c r="M27" s="5" t="s">
+        <v>1208</v>
+      </c>
+      <c r="N27" s="5" t="s">
+        <v>1209</v>
+      </c>
+      <c r="O27" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P27">
+        <v>43675.0</v>
+      </c>
+      <c r="Q27">
+        <v>44182.0</v>
+      </c>
+      <c r="R27" t="s">
+        <v>1210</v>
+      </c>
+      <c r="S27" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19">
+      <c r="A28" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" t="s">
+        <v>34</v>
+      </c>
+      <c r="C28" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D28" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E28" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F28" t="s">
+        <v>137</v>
+      </c>
+      <c r="G28" t="s">
+        <v>48</v>
+      </c>
+      <c r="H28" t="s">
+        <v>1114</v>
+      </c>
+      <c r="I28" t="s">
+        <v>175</v>
+      </c>
+      <c r="J28" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K28" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M28" s="5" t="s">
+        <v>1212</v>
+      </c>
+      <c r="N28" s="5" t="s">
+        <v>1213</v>
+      </c>
+      <c r="O28" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P28">
+        <v>43675.0</v>
+      </c>
+      <c r="Q28">
+        <v>44182.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19">
+      <c r="A29" t="s">
+        <v>33</v>
+      </c>
+      <c r="B29" t="s">
+        <v>34</v>
+      </c>
+      <c r="C29" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D29" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E29" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F29" t="s">
+        <v>137</v>
+      </c>
+      <c r="G29" t="s">
+        <v>48</v>
+      </c>
+      <c r="H29" t="s">
+        <v>1114</v>
+      </c>
+      <c r="I29" t="s">
+        <v>175</v>
+      </c>
+      <c r="J29" t="s">
+        <v>1214</v>
+      </c>
+      <c r="K29" t="s">
+        <v>1215</v>
+      </c>
+      <c r="M29" s="5" t="s">
+        <v>1216</v>
+      </c>
+      <c r="N29" s="5" t="s">
+        <v>1217</v>
+      </c>
+      <c r="O29" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P29">
+        <v>43675.0</v>
+      </c>
+      <c r="Q29">
+        <v>44182.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19">
+      <c r="A30" t="s">
+        <v>33</v>
+      </c>
+      <c r="B30" t="s">
+        <v>34</v>
+      </c>
+      <c r="C30" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D30" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E30" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F30" t="s">
+        <v>137</v>
+      </c>
+      <c r="G30" t="s">
+        <v>48</v>
+      </c>
+      <c r="H30" t="s">
+        <v>1218</v>
+      </c>
+      <c r="I30" t="s">
+        <v>175</v>
+      </c>
+      <c r="J30" t="s">
+        <v>1219</v>
+      </c>
+      <c r="K30" t="s">
+        <v>1220</v>
+      </c>
+      <c r="M30" s="5" t="s">
+        <v>1221</v>
+      </c>
+      <c r="N30" s="5" t="s">
+        <v>1222</v>
+      </c>
+      <c r="O30" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q30">
+        <v>44545.0</v>
+      </c>
+      <c r="R30" t="s">
+        <v>1223</v>
+      </c>
+      <c r="S30" t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19">
+      <c r="A31" t="s">
+        <v>33</v>
+      </c>
+      <c r="B31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C31" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D31" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E31" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F31" t="s">
+        <v>137</v>
+      </c>
+      <c r="G31" t="s">
+        <v>48</v>
+      </c>
+      <c r="H31" t="s">
+        <v>1114</v>
+      </c>
+      <c r="I31" t="s">
+        <v>175</v>
+      </c>
+      <c r="J31" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K31" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M31" s="5" t="s">
+        <v>1225</v>
+      </c>
+      <c r="N31" s="5" t="s">
+        <v>1226</v>
+      </c>
+      <c r="O31" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P31">
+        <v>43675.0</v>
+      </c>
+      <c r="Q31">
+        <v>44182.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19">
+      <c r="A32" t="s">
+        <v>33</v>
+      </c>
+      <c r="B32" t="s">
+        <v>34</v>
+      </c>
+      <c r="C32" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D32" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E32" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F32" t="s">
+        <v>137</v>
+      </c>
+      <c r="G32" t="s">
+        <v>48</v>
+      </c>
+      <c r="H32" t="s">
+        <v>1185</v>
+      </c>
+      <c r="I32" t="s">
+        <v>175</v>
+      </c>
+      <c r="J32" t="s">
+        <v>1227</v>
+      </c>
+      <c r="K32" t="s">
+        <v>1228</v>
+      </c>
+      <c r="M32" s="5" t="s">
+        <v>1229</v>
+      </c>
+      <c r="N32" s="5" t="s">
+        <v>1230</v>
+      </c>
+      <c r="O32" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P32">
+        <v>43675.0</v>
+      </c>
+      <c r="Q32">
+        <v>44182.0</v>
+      </c>
+      <c r="R32" t="s">
+        <v>1231</v>
+      </c>
+      <c r="S32" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19">
+      <c r="A33" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" t="s">
+        <v>34</v>
+      </c>
+      <c r="C33" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D33" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E33" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F33" t="s">
+        <v>137</v>
+      </c>
+      <c r="G33" t="s">
+        <v>48</v>
+      </c>
+      <c r="H33" t="s">
+        <v>1185</v>
+      </c>
+      <c r="I33" t="s">
+        <v>175</v>
+      </c>
+      <c r="J33" t="s">
+        <v>1233</v>
+      </c>
+      <c r="K33" t="s">
+        <v>1234</v>
+      </c>
+      <c r="M33" s="5" t="s">
+        <v>1235</v>
+      </c>
+      <c r="N33" s="5" t="s">
+        <v>569</v>
+      </c>
+      <c r="O33" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P33">
+        <v>43675.0</v>
+      </c>
+      <c r="Q33">
+        <v>44182.0</v>
+      </c>
+      <c r="R33" t="s">
+        <v>1236</v>
+      </c>
+      <c r="S33" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19">
+      <c r="A34" t="s">
+        <v>33</v>
+      </c>
+      <c r="B34" t="s">
+        <v>34</v>
+      </c>
+      <c r="C34" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D34" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E34" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F34" t="s">
+        <v>137</v>
+      </c>
+      <c r="G34" t="s">
+        <v>48</v>
+      </c>
+      <c r="H34" t="s">
+        <v>1185</v>
+      </c>
+      <c r="I34" t="s">
+        <v>175</v>
+      </c>
+      <c r="J34" t="s">
+        <v>1238</v>
+      </c>
+      <c r="K34" t="s">
+        <v>1239</v>
+      </c>
+      <c r="M34" s="5" t="s">
+        <v>1240</v>
+      </c>
+      <c r="N34" s="5" t="s">
+        <v>1241</v>
+      </c>
+      <c r="O34" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P34">
+        <v>43675.0</v>
+      </c>
+      <c r="Q34">
+        <v>44182.0</v>
+      </c>
+      <c r="R34" t="s">
+        <v>1242</v>
+      </c>
+      <c r="S34" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="35" spans="1:19">
+      <c r="A35" t="s">
+        <v>33</v>
+      </c>
+      <c r="B35" t="s">
+        <v>34</v>
+      </c>
+      <c r="C35" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D35" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E35" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F35" t="s">
+        <v>137</v>
+      </c>
+      <c r="G35" t="s">
+        <v>48</v>
+      </c>
+      <c r="H35" t="s">
+        <v>1114</v>
+      </c>
+      <c r="I35" t="s">
+        <v>175</v>
+      </c>
+      <c r="J35" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K35" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M35" s="5" t="s">
+        <v>1244</v>
+      </c>
+      <c r="N35" s="5" t="s">
+        <v>1245</v>
+      </c>
+      <c r="O35" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P35">
+        <v>43675.0</v>
+      </c>
+      <c r="Q35">
+        <v>44182.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:19">
+      <c r="A36" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" t="s">
+        <v>34</v>
+      </c>
+      <c r="C36" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D36" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E36" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F36" t="s">
+        <v>137</v>
+      </c>
+      <c r="G36" t="s">
+        <v>48</v>
+      </c>
+      <c r="H36" t="s">
+        <v>1114</v>
+      </c>
+      <c r="I36" t="s">
+        <v>175</v>
+      </c>
+      <c r="J36" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K36" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M36" s="5" t="s">
+        <v>1246</v>
+      </c>
+      <c r="N36" s="5" t="s">
+        <v>1247</v>
+      </c>
+      <c r="O36" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P36">
+        <v>43675.0</v>
+      </c>
+      <c r="Q36">
+        <v>44182.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:19">
+      <c r="A37" t="s">
+        <v>33</v>
+      </c>
+      <c r="B37" t="s">
+        <v>34</v>
+      </c>
+      <c r="C37" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D37" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E37" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F37" t="s">
+        <v>137</v>
+      </c>
+      <c r="G37" t="s">
+        <v>48</v>
+      </c>
+      <c r="H37" t="s">
+        <v>1172</v>
+      </c>
+      <c r="I37" t="s">
+        <v>175</v>
+      </c>
+      <c r="J37" t="s">
+        <v>1138</v>
+      </c>
+      <c r="K37" t="s">
+        <v>1139</v>
+      </c>
+      <c r="M37" s="5" t="s">
+        <v>1248</v>
+      </c>
+      <c r="N37" s="5" t="s">
+        <v>1249</v>
+      </c>
+      <c r="O37" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P37">
+        <v>43675.0</v>
+      </c>
+      <c r="Q37">
+        <v>44182.0</v>
+      </c>
+      <c r="R37" t="s">
+        <v>1250</v>
+      </c>
+      <c r="S37" t="s">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="38" spans="1:19">
+      <c r="A38" t="s">
+        <v>33</v>
+      </c>
+      <c r="B38" t="s">
+        <v>34</v>
+      </c>
+      <c r="C38" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D38" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E38" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F38" t="s">
+        <v>137</v>
+      </c>
+      <c r="G38" t="s">
+        <v>48</v>
+      </c>
+      <c r="H38" t="s">
+        <v>1114</v>
+      </c>
+      <c r="I38" t="s">
+        <v>175</v>
+      </c>
+      <c r="J38" t="s">
+        <v>1252</v>
+      </c>
+      <c r="K38" t="s">
+        <v>1253</v>
+      </c>
+      <c r="M38" s="5" t="s">
+        <v>1254</v>
+      </c>
+      <c r="N38" s="5" t="s">
+        <v>1255</v>
+      </c>
+      <c r="O38" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P38">
+        <v>43675.0</v>
+      </c>
+      <c r="Q38">
+        <v>44182.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:19">
+      <c r="A39" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" t="s">
+        <v>34</v>
+      </c>
+      <c r="C39" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D39" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E39" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F39" t="s">
+        <v>137</v>
+      </c>
+      <c r="G39" t="s">
+        <v>48</v>
+      </c>
+      <c r="H39" t="s">
+        <v>1185</v>
+      </c>
+      <c r="I39" t="s">
+        <v>175</v>
+      </c>
+      <c r="J39" t="s">
+        <v>1256</v>
+      </c>
+      <c r="K39" t="s">
+        <v>1257</v>
+      </c>
+      <c r="M39" s="5" t="s">
+        <v>1258</v>
+      </c>
+      <c r="N39" s="5" t="s">
+        <v>742</v>
+      </c>
+      <c r="O39" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q39">
+        <v>45225.0</v>
+      </c>
+      <c r="R39" t="s">
+        <v>1259</v>
+      </c>
+      <c r="S39" t="s">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="40" spans="1:19">
+      <c r="A40" t="s">
+        <v>33</v>
+      </c>
+      <c r="B40" t="s">
+        <v>34</v>
+      </c>
+      <c r="C40" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D40" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E40" t="s">
+        <v>451</v>
+      </c>
+      <c r="F40" t="s">
+        <v>137</v>
+      </c>
+      <c r="G40" t="s">
+        <v>48</v>
+      </c>
+      <c r="H40" t="s">
+        <v>1261</v>
+      </c>
+      <c r="I40" t="s">
+        <v>175</v>
+      </c>
+      <c r="J40" t="s">
+        <v>1262</v>
+      </c>
+      <c r="K40" t="s">
+        <v>1263</v>
+      </c>
+      <c r="M40" s="5" t="s">
+        <v>1264</v>
+      </c>
+      <c r="N40" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="O40" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P40">
+        <v>43584.0</v>
+      </c>
+      <c r="Q40">
+        <v>43908.0</v>
+      </c>
+      <c r="R40" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="41" spans="1:19">
+      <c r="A41" t="s">
+        <v>33</v>
+      </c>
+      <c r="B41" t="s">
+        <v>34</v>
+      </c>
+      <c r="C41" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D41" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E41" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F41" t="s">
+        <v>137</v>
+      </c>
+      <c r="G41" t="s">
+        <v>48</v>
+      </c>
+      <c r="H41" t="s">
+        <v>1114</v>
+      </c>
+      <c r="I41" t="s">
+        <v>175</v>
+      </c>
+      <c r="J41" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K41" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M41" s="5" t="s">
+        <v>1266</v>
+      </c>
+      <c r="N41" s="5" t="s">
+        <v>1267</v>
+      </c>
+      <c r="O41" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P41">
+        <v>43675.0</v>
+      </c>
+      <c r="Q41">
+        <v>44182.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:19">
+      <c r="A42" t="s">
+        <v>33</v>
+      </c>
+      <c r="B42" t="s">
+        <v>34</v>
+      </c>
+      <c r="C42" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D42" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E42" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F42" t="s">
+        <v>137</v>
+      </c>
+      <c r="G42" t="s">
+        <v>48</v>
+      </c>
+      <c r="H42" t="s">
+        <v>1128</v>
+      </c>
+      <c r="I42" t="s">
+        <v>175</v>
+      </c>
+      <c r="J42" t="s">
+        <v>1268</v>
+      </c>
+      <c r="K42" t="s">
+        <v>1269</v>
+      </c>
+      <c r="L42" t="s">
+        <v>1270</v>
+      </c>
+      <c r="M42" s="5" t="s">
+        <v>1271</v>
+      </c>
+      <c r="N42" s="5" t="s">
+        <v>708</v>
+      </c>
+      <c r="O42" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q42">
+        <v>45275.0</v>
+      </c>
+      <c r="R42" t="s">
+        <v>1272</v>
+      </c>
+      <c r="S42" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="43" spans="1:19">
+      <c r="A43" t="s">
+        <v>33</v>
+      </c>
+      <c r="B43" t="s">
+        <v>34</v>
+      </c>
+      <c r="C43" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D43" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E43" t="s">
+        <v>1197</v>
+      </c>
+      <c r="F43" t="s">
+        <v>137</v>
+      </c>
+      <c r="G43" t="s">
+        <v>48</v>
+      </c>
+      <c r="H43" t="s">
+        <v>1274</v>
+      </c>
+      <c r="I43" t="s">
+        <v>175</v>
+      </c>
+      <c r="J43" t="s">
+        <v>1275</v>
+      </c>
+      <c r="K43" t="s">
+        <v>1276</v>
+      </c>
+      <c r="M43" s="5" t="s">
+        <v>1277</v>
+      </c>
+      <c r="N43" s="5" t="s">
+        <v>1278</v>
+      </c>
+      <c r="O43" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q43">
+        <v>44658.0</v>
+      </c>
+      <c r="R43" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="44" spans="1:19">
+      <c r="A44" t="s">
+        <v>33</v>
+      </c>
+      <c r="B44" t="s">
+        <v>34</v>
+      </c>
+      <c r="C44" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D44" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E44" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F44" t="s">
+        <v>137</v>
+      </c>
+      <c r="G44" t="s">
+        <v>48</v>
+      </c>
+      <c r="H44" t="s">
+        <v>1172</v>
+      </c>
+      <c r="I44" t="s">
+        <v>175</v>
+      </c>
+      <c r="J44" t="s">
+        <v>1280</v>
+      </c>
+      <c r="K44" t="s">
+        <v>1281</v>
+      </c>
+      <c r="M44" s="5" t="s">
+        <v>1282</v>
+      </c>
+      <c r="N44" s="5" t="s">
+        <v>1283</v>
+      </c>
+      <c r="O44" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P44">
+        <v>43675.0</v>
+      </c>
+      <c r="Q44">
+        <v>44182.0</v>
+      </c>
+      <c r="R44" t="s">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="45" spans="1:19">
+      <c r="A45" t="s">
+        <v>33</v>
+      </c>
+      <c r="B45" t="s">
+        <v>34</v>
+      </c>
+      <c r="C45" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D45" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E45" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F45" t="s">
+        <v>137</v>
+      </c>
+      <c r="G45" t="s">
+        <v>48</v>
+      </c>
+      <c r="H45" t="s">
+        <v>1185</v>
+      </c>
+      <c r="I45" t="s">
+        <v>175</v>
+      </c>
+      <c r="J45" t="s">
+        <v>1285</v>
+      </c>
+      <c r="K45" t="s">
+        <v>1286</v>
+      </c>
+      <c r="M45" s="5" t="s">
+        <v>1287</v>
+      </c>
+      <c r="N45" s="5" t="s">
+        <v>1288</v>
+      </c>
+      <c r="O45" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P45">
+        <v>43675.0</v>
+      </c>
+      <c r="Q45">
+        <v>44182.0</v>
+      </c>
+      <c r="R45" t="s">
+        <v>1289</v>
+      </c>
+      <c r="S45" t="s">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="46" spans="1:19">
+      <c r="A46" t="s">
+        <v>33</v>
+      </c>
+      <c r="B46" t="s">
+        <v>34</v>
+      </c>
+      <c r="C46" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D46" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E46" t="s">
+        <v>451</v>
+      </c>
+      <c r="F46" t="s">
+        <v>137</v>
+      </c>
+      <c r="G46" t="s">
+        <v>48</v>
+      </c>
+      <c r="H46" t="s">
+        <v>1165</v>
+      </c>
+      <c r="I46" t="s">
+        <v>175</v>
+      </c>
+      <c r="J46" t="s">
+        <v>1290</v>
+      </c>
+      <c r="K46" t="s">
+        <v>1291</v>
+      </c>
+      <c r="M46" s="5" t="s">
+        <v>1292</v>
+      </c>
+      <c r="N46" s="5" t="s">
+        <v>1293</v>
+      </c>
+      <c r="O46" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P46">
+        <v>43769.0</v>
+      </c>
+      <c r="Q46">
+        <v>44245.0</v>
+      </c>
+      <c r="R46" t="s">
+        <v>1294</v>
+      </c>
+      <c r="S46" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="47" spans="1:19">
+      <c r="A47" t="s">
+        <v>33</v>
+      </c>
+      <c r="B47" t="s">
+        <v>34</v>
+      </c>
+      <c r="C47" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D47" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E47" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F47" t="s">
+        <v>137</v>
+      </c>
+      <c r="G47" t="s">
+        <v>48</v>
+      </c>
+      <c r="H47" t="s">
+        <v>1296</v>
+      </c>
+      <c r="I47" t="s">
+        <v>175</v>
+      </c>
+      <c r="J47" t="s">
+        <v>1297</v>
+      </c>
+      <c r="K47" t="s">
+        <v>1298</v>
+      </c>
+      <c r="L47" t="s">
+        <v>1299</v>
+      </c>
+      <c r="M47" s="5" t="s">
+        <v>1300</v>
+      </c>
+      <c r="N47" s="5" t="s">
+        <v>1301</v>
+      </c>
+      <c r="O47" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q47">
+        <v>44692.0</v>
+      </c>
+      <c r="R47" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="48" spans="1:19">
+      <c r="A48" t="s">
+        <v>33</v>
+      </c>
+      <c r="B48" t="s">
+        <v>34</v>
+      </c>
+      <c r="C48" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D48" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E48" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F48" t="s">
+        <v>137</v>
+      </c>
+      <c r="G48" t="s">
+        <v>48</v>
+      </c>
+      <c r="H48" t="s">
+        <v>1303</v>
+      </c>
+      <c r="I48" t="s">
+        <v>175</v>
+      </c>
+      <c r="J48" t="s">
+        <v>1304</v>
+      </c>
+      <c r="K48" t="s">
+        <v>1305</v>
+      </c>
+      <c r="M48" s="5" t="s">
+        <v>1306</v>
+      </c>
+      <c r="N48" s="5" t="s">
+        <v>1307</v>
+      </c>
+      <c r="O48" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q48">
+        <v>44468.0</v>
+      </c>
+      <c r="R48" t="s">
+        <v>1308</v>
+      </c>
+      <c r="S48" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="49" spans="1:19">
+      <c r="A49" t="s">
+        <v>33</v>
+      </c>
+      <c r="B49" t="s">
+        <v>34</v>
+      </c>
+      <c r="C49" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D49" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E49" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F49" t="s">
+        <v>137</v>
+      </c>
+      <c r="G49" t="s">
+        <v>48</v>
+      </c>
+      <c r="H49" t="s">
+        <v>1310</v>
+      </c>
+      <c r="I49" t="s">
+        <v>175</v>
+      </c>
+      <c r="J49" t="s">
+        <v>1311</v>
+      </c>
+      <c r="K49" t="s">
+        <v>1312</v>
+      </c>
+      <c r="L49" t="s">
+        <v>1313</v>
+      </c>
+      <c r="M49" s="5" t="s">
+        <v>1314</v>
+      </c>
+      <c r="N49" s="5" t="s">
+        <v>1315</v>
+      </c>
+      <c r="O49" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q49">
+        <v>45495.0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:19">
+      <c r="A50" t="s">
+        <v>33</v>
+      </c>
+      <c r="B50" t="s">
+        <v>34</v>
+      </c>
+      <c r="C50" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D50" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E50" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F50" t="s">
+        <v>137</v>
+      </c>
+      <c r="G50" t="s">
+        <v>48</v>
+      </c>
+      <c r="H50" t="s">
+        <v>1172</v>
+      </c>
+      <c r="I50" t="s">
+        <v>175</v>
+      </c>
+      <c r="J50" t="s">
+        <v>1316</v>
+      </c>
+      <c r="K50" t="s">
+        <v>1317</v>
+      </c>
+      <c r="L50" t="s">
+        <v>1318</v>
+      </c>
+      <c r="M50" s="5" t="s">
+        <v>1319</v>
+      </c>
+      <c r="N50" s="5" t="s">
+        <v>1320</v>
+      </c>
+      <c r="O50" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q50">
+        <v>45354.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:19">
+      <c r="A51" t="s">
+        <v>33</v>
+      </c>
+      <c r="B51" t="s">
+        <v>34</v>
+      </c>
+      <c r="C51" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D51" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E51" t="s">
+        <v>1197</v>
+      </c>
+      <c r="F51" t="s">
+        <v>137</v>
+      </c>
+      <c r="G51" t="s">
+        <v>48</v>
+      </c>
+      <c r="H51" t="s">
+        <v>1321</v>
+      </c>
+      <c r="I51" t="s">
+        <v>175</v>
+      </c>
+      <c r="J51" t="s">
+        <v>1322</v>
+      </c>
+      <c r="K51" t="s">
+        <v>1323</v>
+      </c>
+      <c r="M51" s="5" t="s">
+        <v>1324</v>
+      </c>
+      <c r="N51" s="5" t="s">
+        <v>1325</v>
+      </c>
+      <c r="O51" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q51">
+        <v>45778.0</v>
+      </c>
+      <c r="R51" t="s">
+        <v>1326</v>
+      </c>
+      <c r="S51" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="52" spans="1:19">
+      <c r="A52" t="s">
+        <v>33</v>
+      </c>
+      <c r="B52" t="s">
+        <v>34</v>
+      </c>
+      <c r="C52" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D52" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E52" t="s">
+        <v>1197</v>
+      </c>
+      <c r="F52" t="s">
+        <v>137</v>
+      </c>
+      <c r="G52" t="s">
+        <v>48</v>
+      </c>
+      <c r="H52" t="s">
+        <v>1321</v>
+      </c>
+      <c r="I52" t="s">
+        <v>175</v>
+      </c>
+      <c r="J52" t="s">
+        <v>1328</v>
+      </c>
+      <c r="K52" t="s">
+        <v>1329</v>
+      </c>
+      <c r="L52" t="s">
+        <v>1330</v>
+      </c>
+      <c r="M52" s="5" t="s">
+        <v>1331</v>
+      </c>
+      <c r="N52" s="5" t="s">
+        <v>1332</v>
+      </c>
+      <c r="O52" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q52">
+        <v>45778.0</v>
+      </c>
+      <c r="R52" t="s">
+        <v>1326</v>
+      </c>
+      <c r="S52" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="53" spans="1:19">
+      <c r="A53" t="s">
+        <v>33</v>
+      </c>
+      <c r="B53" t="s">
+        <v>34</v>
+      </c>
+      <c r="C53" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D53" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E53" t="s">
+        <v>1197</v>
+      </c>
+      <c r="F53" t="s">
+        <v>137</v>
+      </c>
+      <c r="G53" t="s">
+        <v>48</v>
+      </c>
+      <c r="H53" t="s">
+        <v>1333</v>
+      </c>
+      <c r="I53" t="s">
+        <v>1334</v>
+      </c>
+      <c r="J53" t="s">
+        <v>1335</v>
+      </c>
+      <c r="K53" t="s">
+        <v>1336</v>
+      </c>
+      <c r="M53" s="5" t="s">
+        <v>1337</v>
+      </c>
+      <c r="N53" s="5" t="s">
+        <v>1338</v>
+      </c>
+      <c r="O53" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q53">
+        <v>45741.0</v>
+      </c>
+      <c r="R53" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="54" spans="1:19">
+      <c r="A54" t="s">
+        <v>33</v>
+      </c>
+      <c r="B54" t="s">
+        <v>34</v>
+      </c>
+      <c r="C54" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D54" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E54" t="s">
+        <v>1204</v>
+      </c>
+      <c r="F54" t="s">
+        <v>137</v>
+      </c>
+      <c r="G54" t="s">
+        <v>48</v>
+      </c>
+      <c r="H54" t="s">
+        <v>1340</v>
+      </c>
+      <c r="I54" t="s">
+        <v>1334</v>
+      </c>
+      <c r="J54" t="s">
+        <v>1129</v>
+      </c>
+      <c r="K54" t="s">
+        <v>1130</v>
+      </c>
+      <c r="M54" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="N54" s="5" t="s">
+        <v>778</v>
+      </c>
+      <c r="O54" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q54">
+        <v>45111.0</v>
+      </c>
+      <c r="R54" t="s">
+        <v>1341</v>
+      </c>
+      <c r="S54" t="s">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="55" spans="1:19">
+      <c r="A55" t="s">
+        <v>33</v>
+      </c>
+      <c r="B55" t="s">
+        <v>34</v>
+      </c>
+      <c r="C55" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D55" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E55" t="s">
+        <v>1197</v>
+      </c>
+      <c r="F55" t="s">
+        <v>137</v>
+      </c>
+      <c r="G55" t="s">
+        <v>48</v>
+      </c>
+      <c r="H55" t="s">
+        <v>1343</v>
+      </c>
+      <c r="I55" t="s">
+        <v>1334</v>
+      </c>
+      <c r="J55" t="s">
+        <v>1275</v>
+      </c>
+      <c r="K55" t="s">
+        <v>1276</v>
+      </c>
+      <c r="M55" s="5" t="s">
+        <v>1277</v>
+      </c>
+      <c r="N55" s="5" t="s">
+        <v>1278</v>
+      </c>
+      <c r="O55" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q55">
+        <v>44658.0</v>
+      </c>
+      <c r="R55" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="56" spans="1:19">
+      <c r="A56" t="s">
+        <v>33</v>
+      </c>
+      <c r="B56" t="s">
+        <v>34</v>
+      </c>
+      <c r="C56" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D56" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E56" t="s">
+        <v>1197</v>
+      </c>
+      <c r="F56" t="s">
+        <v>137</v>
+      </c>
+      <c r="G56" t="s">
+        <v>48</v>
+      </c>
+      <c r="H56" t="s">
+        <v>1333</v>
+      </c>
+      <c r="I56" t="s">
+        <v>1334</v>
+      </c>
+      <c r="J56" t="s">
+        <v>1268</v>
+      </c>
+      <c r="K56" t="s">
+        <v>1269</v>
+      </c>
+      <c r="L56" t="s">
+        <v>1270</v>
+      </c>
+      <c r="M56" s="5" t="s">
+        <v>1271</v>
+      </c>
+      <c r="N56" s="5" t="s">
+        <v>708</v>
+      </c>
+      <c r="O56" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q56">
+        <v>45243.0</v>
+      </c>
+      <c r="R56" t="s">
+        <v>1344</v>
+      </c>
+      <c r="S56" t="s">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="57" spans="1:19">
+      <c r="A57" t="s">
+        <v>33</v>
+      </c>
+      <c r="B57" t="s">
+        <v>34</v>
+      </c>
+      <c r="C57" t="s">
+        <v>111</v>
+      </c>
+      <c r="D57" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E57" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F57" t="s">
+        <v>599</v>
+      </c>
+      <c r="G57" t="s">
+        <v>48</v>
+      </c>
+      <c r="H57" t="s">
+        <v>1347</v>
+      </c>
+      <c r="I57" t="s">
+        <v>175</v>
+      </c>
+      <c r="J57" t="s">
+        <v>1090</v>
+      </c>
+      <c r="K57" t="s">
+        <v>1091</v>
+      </c>
+      <c r="M57" s="5" t="s">
+        <v>1092</v>
+      </c>
+      <c r="N57" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="O57" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P57">
         <v>43585.0</v>
       </c>
-      <c r="P2">
+      <c r="Q57">
         <v>44551.0</v>
       </c>
-      <c r="Q2" t="s">
-[...43 lines deleted...]
-      <c r="O3">
+      <c r="R57" t="s">
+        <v>1348</v>
+      </c>
+      <c r="S57" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="58" spans="1:19">
+      <c r="A58" t="s">
+        <v>33</v>
+      </c>
+      <c r="B58" t="s">
+        <v>34</v>
+      </c>
+      <c r="C58" t="s">
+        <v>111</v>
+      </c>
+      <c r="D58" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E58" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F58" t="s">
+        <v>599</v>
+      </c>
+      <c r="G58" t="s">
+        <v>48</v>
+      </c>
+      <c r="H58" t="s">
+        <v>1347</v>
+      </c>
+      <c r="I58" t="s">
+        <v>175</v>
+      </c>
+      <c r="J58" t="s">
+        <v>1290</v>
+      </c>
+      <c r="K58" t="s">
+        <v>1291</v>
+      </c>
+      <c r="M58" s="5" t="s">
+        <v>1292</v>
+      </c>
+      <c r="N58" s="5" t="s">
+        <v>1293</v>
+      </c>
+      <c r="O58" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P58">
         <v>44530.0</v>
       </c>
-      <c r="P3">
+      <c r="Q58">
         <v>44781.0</v>
       </c>
-      <c r="Q3" t="s">
-[...43 lines deleted...]
-      <c r="P4">
+      <c r="R58" t="s">
+        <v>1350</v>
+      </c>
+      <c r="S58" t="s">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="59" spans="1:19">
+      <c r="A59" t="s">
+        <v>33</v>
+      </c>
+      <c r="B59" t="s">
+        <v>34</v>
+      </c>
+      <c r="C59" t="s">
+        <v>111</v>
+      </c>
+      <c r="D59" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E59" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F59" t="s">
+        <v>599</v>
+      </c>
+      <c r="G59" t="s">
+        <v>48</v>
+      </c>
+      <c r="H59" t="s">
+        <v>1347</v>
+      </c>
+      <c r="I59" t="s">
+        <v>175</v>
+      </c>
+      <c r="J59" t="s">
+        <v>1275</v>
+      </c>
+      <c r="K59" t="s">
+        <v>1276</v>
+      </c>
+      <c r="M59" s="5" t="s">
+        <v>1277</v>
+      </c>
+      <c r="N59" s="5" t="s">
+        <v>1278</v>
+      </c>
+      <c r="O59" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q59">
         <v>44887.0</v>
       </c>
-      <c r="Q4" t="s">
-[...43 lines deleted...]
-      <c r="P5">
+      <c r="R59" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="60" spans="1:19">
+      <c r="A60" t="s">
+        <v>33</v>
+      </c>
+      <c r="B60" t="s">
+        <v>34</v>
+      </c>
+      <c r="C60" t="s">
+        <v>111</v>
+      </c>
+      <c r="D60" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E60" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F60" t="s">
+        <v>599</v>
+      </c>
+      <c r="G60" t="s">
+        <v>48</v>
+      </c>
+      <c r="H60" t="s">
+        <v>1347</v>
+      </c>
+      <c r="I60" t="s">
+        <v>175</v>
+      </c>
+      <c r="J60" t="s">
+        <v>1129</v>
+      </c>
+      <c r="K60" t="s">
+        <v>1130</v>
+      </c>
+      <c r="M60" s="5" t="s">
+        <v>1131</v>
+      </c>
+      <c r="N60" s="5" t="s">
+        <v>778</v>
+      </c>
+      <c r="O60" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q60">
         <v>44897.0</v>
       </c>
-      <c r="Q5" t="s">
-[...43 lines deleted...]
-      <c r="P6">
+      <c r="R60" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="61" spans="1:19">
+      <c r="A61" t="s">
+        <v>33</v>
+      </c>
+      <c r="B61" t="s">
+        <v>34</v>
+      </c>
+      <c r="C61" t="s">
+        <v>111</v>
+      </c>
+      <c r="D61" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E61" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F61" t="s">
+        <v>599</v>
+      </c>
+      <c r="G61" t="s">
+        <v>48</v>
+      </c>
+      <c r="H61" t="s">
+        <v>1347</v>
+      </c>
+      <c r="I61" t="s">
+        <v>175</v>
+      </c>
+      <c r="J61" t="s">
+        <v>1354</v>
+      </c>
+      <c r="K61" t="s">
+        <v>1355</v>
+      </c>
+      <c r="M61" s="5" t="s">
+        <v>1356</v>
+      </c>
+      <c r="N61" s="5" t="s">
+        <v>817</v>
+      </c>
+      <c r="O61" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q61">
         <v>45008.0</v>
       </c>
-      <c r="Q6" t="s">
-[...43 lines deleted...]
-      <c r="O7">
+      <c r="R61" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="62" spans="1:19">
+      <c r="A62" t="s">
+        <v>33</v>
+      </c>
+      <c r="B62" t="s">
+        <v>34</v>
+      </c>
+      <c r="C62" t="s">
+        <v>111</v>
+      </c>
+      <c r="D62" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E62" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F62" t="s">
+        <v>599</v>
+      </c>
+      <c r="G62" t="s">
+        <v>48</v>
+      </c>
+      <c r="H62" t="s">
+        <v>1347</v>
+      </c>
+      <c r="I62" t="s">
+        <v>175</v>
+      </c>
+      <c r="J62" t="s">
+        <v>1268</v>
+      </c>
+      <c r="K62" t="s">
+        <v>1269</v>
+      </c>
+      <c r="L62" t="s">
+        <v>1270</v>
+      </c>
+      <c r="M62" s="5" t="s">
+        <v>1271</v>
+      </c>
+      <c r="N62" s="5" t="s">
+        <v>708</v>
+      </c>
+      <c r="O62" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P62">
         <v>44562.0</v>
       </c>
-      <c r="P7">
+      <c r="Q62">
         <v>45082.0</v>
       </c>
-      <c r="Q7" t="s">
-[...43 lines deleted...]
-      <c r="P8">
+      <c r="R62" t="s">
+        <v>1358</v>
+      </c>
+      <c r="S62" t="s">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="63" spans="1:19">
+      <c r="A63" t="s">
+        <v>33</v>
+      </c>
+      <c r="B63" t="s">
+        <v>34</v>
+      </c>
+      <c r="C63" t="s">
+        <v>111</v>
+      </c>
+      <c r="D63" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E63" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F63" t="s">
+        <v>599</v>
+      </c>
+      <c r="G63" t="s">
+        <v>48</v>
+      </c>
+      <c r="H63" t="s">
+        <v>1347</v>
+      </c>
+      <c r="I63" t="s">
+        <v>175</v>
+      </c>
+      <c r="J63" t="s">
+        <v>1360</v>
+      </c>
+      <c r="K63" t="s">
+        <v>1361</v>
+      </c>
+      <c r="L63" t="s">
+        <v>1362</v>
+      </c>
+      <c r="M63" s="5" t="s">
+        <v>1363</v>
+      </c>
+      <c r="N63" s="5" t="s">
+        <v>1364</v>
+      </c>
+      <c r="O63" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q63">
         <v>45141.0</v>
       </c>
-      <c r="Q8" t="s">
-[...43 lines deleted...]
-      <c r="P9">
+      <c r="R63" t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="64" spans="1:19">
+      <c r="A64" t="s">
+        <v>33</v>
+      </c>
+      <c r="B64" t="s">
+        <v>34</v>
+      </c>
+      <c r="C64" t="s">
+        <v>111</v>
+      </c>
+      <c r="D64" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E64" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F64" t="s">
+        <v>599</v>
+      </c>
+      <c r="G64" t="s">
+        <v>48</v>
+      </c>
+      <c r="H64" t="s">
+        <v>1347</v>
+      </c>
+      <c r="I64" t="s">
+        <v>175</v>
+      </c>
+      <c r="J64" t="s">
+        <v>1366</v>
+      </c>
+      <c r="K64" t="s">
+        <v>1367</v>
+      </c>
+      <c r="M64" s="5" t="s">
+        <v>1368</v>
+      </c>
+      <c r="N64" s="5" t="s">
+        <v>1369</v>
+      </c>
+      <c r="O64" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q64">
         <v>45184.0</v>
       </c>
-      <c r="Q9" t="s">
-[...43 lines deleted...]
-      <c r="P10">
+      <c r="R64" t="s">
+        <v>1370</v>
+      </c>
+      <c r="S64" t="s">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="65" spans="1:19">
+      <c r="A65" t="s">
+        <v>33</v>
+      </c>
+      <c r="B65" t="s">
+        <v>34</v>
+      </c>
+      <c r="C65" t="s">
+        <v>111</v>
+      </c>
+      <c r="D65" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E65" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F65" t="s">
+        <v>599</v>
+      </c>
+      <c r="G65" t="s">
+        <v>48</v>
+      </c>
+      <c r="H65" t="s">
+        <v>1347</v>
+      </c>
+      <c r="I65" t="s">
+        <v>175</v>
+      </c>
+      <c r="J65" t="s">
+        <v>1372</v>
+      </c>
+      <c r="K65" t="s">
+        <v>1373</v>
+      </c>
+      <c r="M65" s="5" t="s">
+        <v>1374</v>
+      </c>
+      <c r="N65" s="5" t="s">
+        <v>1375</v>
+      </c>
+      <c r="O65" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q65">
         <v>45184.0</v>
       </c>
-      <c r="Q10" t="s">
-[...43 lines deleted...]
-      <c r="P11">
+      <c r="R65" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="66" spans="1:19">
+      <c r="A66" t="s">
+        <v>33</v>
+      </c>
+      <c r="B66" t="s">
+        <v>34</v>
+      </c>
+      <c r="C66" t="s">
+        <v>111</v>
+      </c>
+      <c r="D66" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E66" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F66" t="s">
+        <v>599</v>
+      </c>
+      <c r="G66" t="s">
+        <v>48</v>
+      </c>
+      <c r="H66" t="s">
+        <v>1347</v>
+      </c>
+      <c r="I66" t="s">
+        <v>175</v>
+      </c>
+      <c r="J66" t="s">
+        <v>1377</v>
+      </c>
+      <c r="K66" t="s">
+        <v>1378</v>
+      </c>
+      <c r="L66" t="s">
+        <v>1379</v>
+      </c>
+      <c r="M66" s="5" t="s">
+        <v>1380</v>
+      </c>
+      <c r="N66" s="5" t="s">
+        <v>1381</v>
+      </c>
+      <c r="O66" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q66">
         <v>45197.0</v>
       </c>
-      <c r="Q11" t="s">
-[...43 lines deleted...]
-      <c r="P12">
+      <c r="R66" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="67" spans="1:19">
+      <c r="A67" t="s">
+        <v>33</v>
+      </c>
+      <c r="B67" t="s">
+        <v>34</v>
+      </c>
+      <c r="C67" t="s">
+        <v>111</v>
+      </c>
+      <c r="D67" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E67" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F67" t="s">
+        <v>599</v>
+      </c>
+      <c r="G67" t="s">
+        <v>48</v>
+      </c>
+      <c r="H67" t="s">
+        <v>1347</v>
+      </c>
+      <c r="I67" t="s">
+        <v>175</v>
+      </c>
+      <c r="J67" t="s">
+        <v>1322</v>
+      </c>
+      <c r="K67" t="s">
+        <v>1323</v>
+      </c>
+      <c r="M67" s="5" t="s">
+        <v>1324</v>
+      </c>
+      <c r="N67" s="5" t="s">
+        <v>1325</v>
+      </c>
+      <c r="O67" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q67">
         <v>45250.0</v>
       </c>
-      <c r="Q12" t="s">
-[...43 lines deleted...]
-      <c r="P13">
+      <c r="R67" t="s">
+        <v>1383</v>
+      </c>
+      <c r="S67" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="68" spans="1:19">
+      <c r="A68" t="s">
+        <v>33</v>
+      </c>
+      <c r="B68" t="s">
+        <v>34</v>
+      </c>
+      <c r="C68" t="s">
+        <v>111</v>
+      </c>
+      <c r="D68" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E68" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F68" t="s">
+        <v>599</v>
+      </c>
+      <c r="G68" t="s">
+        <v>48</v>
+      </c>
+      <c r="H68" t="s">
+        <v>1347</v>
+      </c>
+      <c r="I68" t="s">
+        <v>175</v>
+      </c>
+      <c r="J68" t="s">
+        <v>1385</v>
+      </c>
+      <c r="K68" t="s">
+        <v>1386</v>
+      </c>
+      <c r="L68" t="s">
+        <v>1387</v>
+      </c>
+      <c r="M68" s="5" t="s">
+        <v>1388</v>
+      </c>
+      <c r="N68" s="5" t="s">
+        <v>841</v>
+      </c>
+      <c r="O68" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q68">
         <v>45273.0</v>
       </c>
-      <c r="Q13" t="s">
-[...43 lines deleted...]
-      <c r="O14">
+      <c r="R68" t="s">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="69" spans="1:19">
+      <c r="A69" t="s">
+        <v>33</v>
+      </c>
+      <c r="B69" t="s">
+        <v>34</v>
+      </c>
+      <c r="C69" t="s">
+        <v>111</v>
+      </c>
+      <c r="D69" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E69" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F69" t="s">
+        <v>599</v>
+      </c>
+      <c r="G69" t="s">
+        <v>48</v>
+      </c>
+      <c r="H69" t="s">
+        <v>1347</v>
+      </c>
+      <c r="I69" t="s">
+        <v>175</v>
+      </c>
+      <c r="J69" t="s">
+        <v>1390</v>
+      </c>
+      <c r="K69" t="s">
+        <v>1391</v>
+      </c>
+      <c r="L69" t="s">
+        <v>1392</v>
+      </c>
+      <c r="M69" s="5" t="s">
+        <v>1393</v>
+      </c>
+      <c r="N69" s="5" t="s">
+        <v>1394</v>
+      </c>
+      <c r="O69" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P69">
         <v>44719.0</v>
       </c>
-      <c r="P14">
+      <c r="Q69">
         <v>44866.0</v>
       </c>
-      <c r="Q14" t="s">
-[...43 lines deleted...]
-      <c r="P15">
+      <c r="R69" t="s">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="70" spans="1:19">
+      <c r="A70" t="s">
+        <v>33</v>
+      </c>
+      <c r="B70" t="s">
+        <v>34</v>
+      </c>
+      <c r="C70" t="s">
+        <v>111</v>
+      </c>
+      <c r="D70" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E70" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F70" t="s">
+        <v>599</v>
+      </c>
+      <c r="G70" t="s">
+        <v>48</v>
+      </c>
+      <c r="H70" t="s">
+        <v>1347</v>
+      </c>
+      <c r="I70" t="s">
+        <v>175</v>
+      </c>
+      <c r="J70" t="s">
+        <v>1098</v>
+      </c>
+      <c r="K70" t="s">
+        <v>1099</v>
+      </c>
+      <c r="M70" s="5" t="s">
+        <v>1100</v>
+      </c>
+      <c r="N70" s="5" t="s">
+        <v>427</v>
+      </c>
+      <c r="O70" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q70">
         <v>45415.0</v>
       </c>
-      <c r="Q15" t="s">
-[...31 lines deleted...]
-      <c r="K16" t="s">
+      <c r="R70" t="s">
+        <v>1396</v>
+      </c>
+      <c r="S70" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="71" spans="1:19">
+      <c r="A71" t="s">
+        <v>33</v>
+      </c>
+      <c r="B71" t="s">
+        <v>34</v>
+      </c>
+      <c r="C71" t="s">
+        <v>111</v>
+      </c>
+      <c r="D71" t="s">
         <v>1088</v>
       </c>
-      <c r="L16" t="s">
-[...8 lines deleted...]
-      <c r="P16">
+      <c r="E71" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F71" t="s">
+        <v>599</v>
+      </c>
+      <c r="G71" t="s">
+        <v>48</v>
+      </c>
+      <c r="H71" t="s">
+        <v>1347</v>
+      </c>
+      <c r="I71" t="s">
+        <v>175</v>
+      </c>
+      <c r="J71" t="s">
+        <v>1398</v>
+      </c>
+      <c r="K71" t="s">
+        <v>1399</v>
+      </c>
+      <c r="L71" t="s">
+        <v>1400</v>
+      </c>
+      <c r="M71" s="5" t="s">
+        <v>1401</v>
+      </c>
+      <c r="N71" s="5" t="s">
+        <v>1402</v>
+      </c>
+      <c r="O71" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q71">
         <v>45415.0</v>
       </c>
-      <c r="Q16" t="s">
-[...31 lines deleted...]
-      <c r="K17" t="s">
+      <c r="R71" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="72" spans="1:19">
+      <c r="A72" t="s">
+        <v>33</v>
+      </c>
+      <c r="B72" t="s">
+        <v>34</v>
+      </c>
+      <c r="C72" t="s">
+        <v>111</v>
+      </c>
+      <c r="D72" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E72" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F72" t="s">
+        <v>599</v>
+      </c>
+      <c r="G72" t="s">
+        <v>48</v>
+      </c>
+      <c r="H72" t="s">
+        <v>1347</v>
+      </c>
+      <c r="I72" t="s">
+        <v>175</v>
+      </c>
+      <c r="J72" t="s">
+        <v>1404</v>
+      </c>
+      <c r="K72" t="s">
+        <v>1405</v>
+      </c>
+      <c r="L72" t="s">
+        <v>1406</v>
+      </c>
+      <c r="M72" s="5" t="s">
+        <v>1407</v>
+      </c>
+      <c r="N72" s="5" t="s">
+        <v>1408</v>
+      </c>
+      <c r="O72" t="s">
         <v>1093</v>
       </c>
-      <c r="L17" t="s">
-[...8 lines deleted...]
-      <c r="P17">
+      <c r="Q72">
         <v>45415.0</v>
       </c>
-      <c r="Q17" t="s">
-[...43 lines deleted...]
-      <c r="P18">
+      <c r="R72" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="73" spans="1:19">
+      <c r="A73" t="s">
+        <v>33</v>
+      </c>
+      <c r="B73" t="s">
+        <v>34</v>
+      </c>
+      <c r="C73" t="s">
+        <v>111</v>
+      </c>
+      <c r="D73" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E73" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F73" t="s">
+        <v>599</v>
+      </c>
+      <c r="G73" t="s">
+        <v>48</v>
+      </c>
+      <c r="H73" t="s">
+        <v>1347</v>
+      </c>
+      <c r="I73" t="s">
+        <v>175</v>
+      </c>
+      <c r="J73" t="s">
+        <v>1256</v>
+      </c>
+      <c r="K73" t="s">
+        <v>1257</v>
+      </c>
+      <c r="M73" s="5" t="s">
+        <v>1258</v>
+      </c>
+      <c r="N73" s="5" t="s">
+        <v>742</v>
+      </c>
+      <c r="O73" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q73">
         <v>45225.0</v>
       </c>
-      <c r="Q18" t="s">
-[...43 lines deleted...]
-      <c r="P19">
+      <c r="R73" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="74" spans="1:19">
+      <c r="A74" t="s">
+        <v>33</v>
+      </c>
+      <c r="B74" t="s">
+        <v>34</v>
+      </c>
+      <c r="C74" t="s">
+        <v>111</v>
+      </c>
+      <c r="D74" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E74" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F74" t="s">
+        <v>599</v>
+      </c>
+      <c r="G74" t="s">
+        <v>48</v>
+      </c>
+      <c r="H74" t="s">
+        <v>1347</v>
+      </c>
+      <c r="I74" t="s">
+        <v>175</v>
+      </c>
+      <c r="J74" t="s">
+        <v>1410</v>
+      </c>
+      <c r="K74" t="s">
+        <v>1411</v>
+      </c>
+      <c r="L74" t="s">
+        <v>1412</v>
+      </c>
+      <c r="M74" s="5" t="s">
+        <v>1413</v>
+      </c>
+      <c r="N74" s="5" t="s">
+        <v>1414</v>
+      </c>
+      <c r="O74" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q74">
         <v>45528.0</v>
       </c>
-      <c r="Q19" t="s">
-[...28 lines deleted...]
-      <c r="J20" t="s">
+      <c r="R74" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="75" spans="1:19">
+      <c r="A75" t="s">
+        <v>33</v>
+      </c>
+      <c r="B75" t="s">
+        <v>34</v>
+      </c>
+      <c r="C75" t="s">
+        <v>111</v>
+      </c>
+      <c r="D75" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E75" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F75" t="s">
+        <v>599</v>
+      </c>
+      <c r="G75" t="s">
+        <v>48</v>
+      </c>
+      <c r="H75" t="s">
+        <v>1347</v>
+      </c>
+      <c r="I75" t="s">
+        <v>175</v>
+      </c>
+      <c r="J75" t="s">
+        <v>1415</v>
+      </c>
+      <c r="K75" t="s">
+        <v>1416</v>
+      </c>
+      <c r="L75" t="s">
+        <v>1417</v>
+      </c>
+      <c r="M75" s="5" t="s">
+        <v>1418</v>
+      </c>
+      <c r="N75" s="5" t="s">
+        <v>1419</v>
+      </c>
+      <c r="O75" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q75">
+        <v>46023.0</v>
+      </c>
+      <c r="R75" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="76" spans="1:19">
+      <c r="A76" t="s">
+        <v>33</v>
+      </c>
+      <c r="B76" t="s">
+        <v>34</v>
+      </c>
+      <c r="C76" t="s">
+        <v>111</v>
+      </c>
+      <c r="D76" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E76" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F76" t="s">
+        <v>599</v>
+      </c>
+      <c r="G76" t="s">
+        <v>48</v>
+      </c>
+      <c r="H76" t="s">
+        <v>1347</v>
+      </c>
+      <c r="I76" t="s">
+        <v>175</v>
+      </c>
+      <c r="J76" t="s">
+        <v>1421</v>
+      </c>
+      <c r="K76" t="s">
+        <v>1422</v>
+      </c>
+      <c r="L76" t="s">
+        <v>1423</v>
+      </c>
+      <c r="M76" s="5" t="s">
+        <v>1424</v>
+      </c>
+      <c r="N76" s="5" t="s">
+        <v>1425</v>
+      </c>
+      <c r="O76" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q76">
+        <v>45579.0</v>
+      </c>
+      <c r="R76" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="77" spans="1:19">
+      <c r="A77" t="s">
+        <v>33</v>
+      </c>
+      <c r="B77" t="s">
+        <v>34</v>
+      </c>
+      <c r="C77" t="s">
+        <v>111</v>
+      </c>
+      <c r="D77" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E77" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F77" t="s">
+        <v>599</v>
+      </c>
+      <c r="G77" t="s">
+        <v>48</v>
+      </c>
+      <c r="H77" t="s">
+        <v>1347</v>
+      </c>
+      <c r="I77" t="s">
+        <v>175</v>
+      </c>
+      <c r="J77" t="s">
+        <v>1427</v>
+      </c>
+      <c r="K77" t="s">
+        <v>1428</v>
+      </c>
+      <c r="L77" t="s">
+        <v>1429</v>
+      </c>
+      <c r="M77" s="5" t="s">
+        <v>1430</v>
+      </c>
+      <c r="N77" s="5" t="s">
+        <v>1431</v>
+      </c>
+      <c r="O77" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q77">
+        <v>45528.0</v>
+      </c>
+      <c r="R77" t="s">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="78" spans="1:19">
+      <c r="A78" t="s">
+        <v>33</v>
+      </c>
+      <c r="B78" t="s">
+        <v>34</v>
+      </c>
+      <c r="C78" t="s">
+        <v>111</v>
+      </c>
+      <c r="D78" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E78" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F78" t="s">
+        <v>599</v>
+      </c>
+      <c r="G78" t="s">
+        <v>48</v>
+      </c>
+      <c r="H78" t="s">
+        <v>1347</v>
+      </c>
+      <c r="I78" t="s">
+        <v>175</v>
+      </c>
+      <c r="J78" t="s">
+        <v>1433</v>
+      </c>
+      <c r="K78" t="s">
+        <v>1434</v>
+      </c>
+      <c r="M78" s="5" t="s">
+        <v>1435</v>
+      </c>
+      <c r="N78" s="5" t="s">
+        <v>1436</v>
+      </c>
+      <c r="O78" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q78">
+        <v>45528.0</v>
+      </c>
+      <c r="R78" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="79" spans="1:19">
+      <c r="A79" t="s">
+        <v>33</v>
+      </c>
+      <c r="B79" t="s">
+        <v>34</v>
+      </c>
+      <c r="C79" t="s">
+        <v>111</v>
+      </c>
+      <c r="D79" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E79" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F79" t="s">
+        <v>599</v>
+      </c>
+      <c r="G79" t="s">
+        <v>48</v>
+      </c>
+      <c r="H79" t="s">
+        <v>1347</v>
+      </c>
+      <c r="I79" t="s">
+        <v>175</v>
+      </c>
+      <c r="J79" t="s">
+        <v>1316</v>
+      </c>
+      <c r="K79" t="s">
+        <v>1317</v>
+      </c>
+      <c r="L79" t="s">
+        <v>1318</v>
+      </c>
+      <c r="M79" s="5" t="s">
+        <v>1319</v>
+      </c>
+      <c r="N79" s="5" t="s">
+        <v>1320</v>
+      </c>
+      <c r="O79" t="s">
+        <v>1437</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>1438</v>
+      </c>
+      <c r="R79" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="80" spans="1:19">
+      <c r="A80" t="s">
+        <v>33</v>
+      </c>
+      <c r="B80" t="s">
+        <v>34</v>
+      </c>
+      <c r="C80" t="s">
+        <v>111</v>
+      </c>
+      <c r="D80" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E80" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F80" t="s">
+        <v>599</v>
+      </c>
+      <c r="G80" t="s">
+        <v>48</v>
+      </c>
+      <c r="H80" t="s">
+        <v>1347</v>
+      </c>
+      <c r="I80" t="s">
+        <v>175</v>
+      </c>
+      <c r="J80" t="s">
+        <v>1439</v>
+      </c>
+      <c r="K80" t="s">
+        <v>1440</v>
+      </c>
+      <c r="M80" s="5" t="s">
+        <v>1441</v>
+      </c>
+      <c r="N80" s="5" t="s">
+        <v>1442</v>
+      </c>
+      <c r="O80" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q80">
+        <v>45592.0</v>
+      </c>
+      <c r="R80" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="81" spans="1:19">
+      <c r="A81" t="s">
+        <v>33</v>
+      </c>
+      <c r="B81" t="s">
+        <v>34</v>
+      </c>
+      <c r="C81" t="s">
+        <v>111</v>
+      </c>
+      <c r="D81" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E81" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F81" t="s">
+        <v>599</v>
+      </c>
+      <c r="G81" t="s">
+        <v>48</v>
+      </c>
+      <c r="H81" t="s">
+        <v>1347</v>
+      </c>
+      <c r="I81" t="s">
+        <v>175</v>
+      </c>
+      <c r="J81" t="s">
+        <v>1443</v>
+      </c>
+      <c r="K81" t="s">
+        <v>1444</v>
+      </c>
+      <c r="L81" t="s">
+        <v>1445</v>
+      </c>
+      <c r="M81" s="5" t="s">
+        <v>1446</v>
+      </c>
+      <c r="N81" s="5" t="s">
+        <v>1447</v>
+      </c>
+      <c r="O81" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q81">
+        <v>45931.0</v>
+      </c>
+      <c r="R81" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="82" spans="1:19">
+      <c r="A82" t="s">
+        <v>33</v>
+      </c>
+      <c r="B82" t="s">
+        <v>34</v>
+      </c>
+      <c r="C82" t="s">
+        <v>111</v>
+      </c>
+      <c r="D82" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E82" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F82" t="s">
+        <v>599</v>
+      </c>
+      <c r="G82" t="s">
+        <v>48</v>
+      </c>
+      <c r="H82" t="s">
+        <v>1347</v>
+      </c>
+      <c r="I82" t="s">
+        <v>175</v>
+      </c>
+      <c r="J82" t="s">
+        <v>1262</v>
+      </c>
+      <c r="K82" t="s">
+        <v>1263</v>
+      </c>
+      <c r="M82" s="5" t="s">
+        <v>1264</v>
+      </c>
+      <c r="N82" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="O82" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P82">
+        <v>45301.0</v>
+      </c>
+      <c r="Q82">
+        <v>45440.0</v>
+      </c>
+      <c r="R82" t="s">
+        <v>1426</v>
+      </c>
+      <c r="S82" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="83" spans="1:19">
+      <c r="A83" t="s">
+        <v>33</v>
+      </c>
+      <c r="B83" t="s">
+        <v>34</v>
+      </c>
+      <c r="C83" t="s">
+        <v>111</v>
+      </c>
+      <c r="D83" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E83" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F83" t="s">
+        <v>599</v>
+      </c>
+      <c r="G83" t="s">
+        <v>48</v>
+      </c>
+      <c r="H83" t="s">
+        <v>1347</v>
+      </c>
+      <c r="I83" t="s">
+        <v>175</v>
+      </c>
+      <c r="J83" t="s">
         <v>1104</v>
       </c>
-      <c r="K20" t="s">
+      <c r="K83" t="s">
         <v>1105</v>
       </c>
-      <c r="L20" t="s">
+      <c r="M83" s="5" t="s">
         <v>1106</v>
       </c>
-      <c r="M20" s="5" t="s">
+      <c r="N83" s="5" t="s">
         <v>1107</v>
       </c>
-      <c r="N20" s="5" t="s">
-[...90 lines deleted...]
-      <c r="M22" s="5" t="s">
+      <c r="O83" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P83">
+        <v>45415.0</v>
+      </c>
+      <c r="Q83">
+        <v>45714.0</v>
+      </c>
+      <c r="R83" t="s">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="84" spans="1:19">
+      <c r="A84" t="s">
+        <v>33</v>
+      </c>
+      <c r="B84" t="s">
+        <v>34</v>
+      </c>
+      <c r="C84" t="s">
+        <v>111</v>
+      </c>
+      <c r="D84" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E84" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F84" t="s">
+        <v>599</v>
+      </c>
+      <c r="G84" t="s">
+        <v>48</v>
+      </c>
+      <c r="H84" t="s">
+        <v>1451</v>
+      </c>
+      <c r="I84" t="s">
+        <v>175</v>
+      </c>
+      <c r="J84" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K84" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M84" s="5" t="s">
+        <v>1287</v>
+      </c>
+      <c r="N84" s="5" t="s">
+        <v>1288</v>
+      </c>
+      <c r="O84" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P84">
+        <v>44862.0</v>
+      </c>
+      <c r="Q84">
+        <v>45184.0</v>
+      </c>
+      <c r="R84" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="85" spans="1:19">
+      <c r="A85" t="s">
+        <v>33</v>
+      </c>
+      <c r="B85" t="s">
+        <v>34</v>
+      </c>
+      <c r="C85" t="s">
+        <v>111</v>
+      </c>
+      <c r="D85" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E85" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F85" t="s">
+        <v>599</v>
+      </c>
+      <c r="G85" t="s">
+        <v>48</v>
+      </c>
+      <c r="H85" t="s">
+        <v>1451</v>
+      </c>
+      <c r="I85" t="s">
+        <v>175</v>
+      </c>
+      <c r="J85" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K85" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M85" s="5" t="s">
+        <v>1282</v>
+      </c>
+      <c r="N85" s="5" t="s">
+        <v>1283</v>
+      </c>
+      <c r="O85" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P85">
+        <v>44862.0</v>
+      </c>
+      <c r="Q85">
+        <v>45184.0</v>
+      </c>
+      <c r="R85" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="86" spans="1:19">
+      <c r="A86" t="s">
+        <v>33</v>
+      </c>
+      <c r="B86" t="s">
+        <v>34</v>
+      </c>
+      <c r="C86" t="s">
+        <v>111</v>
+      </c>
+      <c r="D86" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E86" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F86" t="s">
+        <v>599</v>
+      </c>
+      <c r="G86" t="s">
+        <v>48</v>
+      </c>
+      <c r="H86" t="s">
+        <v>1451</v>
+      </c>
+      <c r="I86" t="s">
+        <v>175</v>
+      </c>
+      <c r="J86" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K86" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M86" s="5" t="s">
+        <v>1266</v>
+      </c>
+      <c r="N86" s="5" t="s">
+        <v>1267</v>
+      </c>
+      <c r="O86" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P86">
+        <v>44862.0</v>
+      </c>
+      <c r="Q86">
+        <v>45184.0</v>
+      </c>
+      <c r="R86" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="87" spans="1:19">
+      <c r="A87" t="s">
+        <v>33</v>
+      </c>
+      <c r="B87" t="s">
+        <v>34</v>
+      </c>
+      <c r="C87" t="s">
+        <v>111</v>
+      </c>
+      <c r="D87" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E87" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F87" t="s">
+        <v>599</v>
+      </c>
+      <c r="G87" t="s">
+        <v>48</v>
+      </c>
+      <c r="H87" t="s">
+        <v>1451</v>
+      </c>
+      <c r="I87" t="s">
+        <v>175</v>
+      </c>
+      <c r="J87" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K87" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M87" s="5" t="s">
+        <v>1254</v>
+      </c>
+      <c r="N87" s="5" t="s">
+        <v>1255</v>
+      </c>
+      <c r="O87" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P87">
+        <v>44862.0</v>
+      </c>
+      <c r="Q87">
+        <v>45184.0</v>
+      </c>
+      <c r="R87" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="88" spans="1:19">
+      <c r="A88" t="s">
+        <v>33</v>
+      </c>
+      <c r="B88" t="s">
+        <v>34</v>
+      </c>
+      <c r="C88" t="s">
+        <v>111</v>
+      </c>
+      <c r="D88" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E88" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F88" t="s">
+        <v>599</v>
+      </c>
+      <c r="G88" t="s">
+        <v>48</v>
+      </c>
+      <c r="H88" t="s">
+        <v>1451</v>
+      </c>
+      <c r="I88" t="s">
+        <v>175</v>
+      </c>
+      <c r="J88" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K88" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M88" s="5" t="s">
+        <v>1153</v>
+      </c>
+      <c r="N88" s="5" t="s">
+        <v>1154</v>
+      </c>
+      <c r="O88" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P88">
+        <v>44862.0</v>
+      </c>
+      <c r="Q88">
+        <v>45184.0</v>
+      </c>
+      <c r="R88" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="89" spans="1:19">
+      <c r="A89" t="s">
+        <v>33</v>
+      </c>
+      <c r="B89" t="s">
+        <v>34</v>
+      </c>
+      <c r="C89" t="s">
+        <v>111</v>
+      </c>
+      <c r="D89" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E89" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F89" t="s">
+        <v>599</v>
+      </c>
+      <c r="G89" t="s">
+        <v>48</v>
+      </c>
+      <c r="H89" t="s">
+        <v>1451</v>
+      </c>
+      <c r="I89" t="s">
+        <v>175</v>
+      </c>
+      <c r="J89" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K89" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M89" s="5" t="s">
+        <v>1248</v>
+      </c>
+      <c r="N89" s="5" t="s">
+        <v>1249</v>
+      </c>
+      <c r="O89" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P89">
+        <v>44862.0</v>
+      </c>
+      <c r="Q89">
+        <v>45184.0</v>
+      </c>
+      <c r="R89" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="90" spans="1:19">
+      <c r="A90" t="s">
+        <v>33</v>
+      </c>
+      <c r="B90" t="s">
+        <v>34</v>
+      </c>
+      <c r="C90" t="s">
+        <v>111</v>
+      </c>
+      <c r="D90" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E90" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F90" t="s">
+        <v>599</v>
+      </c>
+      <c r="G90" t="s">
+        <v>48</v>
+      </c>
+      <c r="H90" t="s">
+        <v>1451</v>
+      </c>
+      <c r="I90" t="s">
+        <v>175</v>
+      </c>
+      <c r="J90" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K90" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M90" s="5" t="s">
+        <v>1246</v>
+      </c>
+      <c r="N90" s="5" t="s">
+        <v>1247</v>
+      </c>
+      <c r="O90" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P90">
+        <v>44862.0</v>
+      </c>
+      <c r="Q90">
+        <v>45184.0</v>
+      </c>
+      <c r="R90" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="91" spans="1:19">
+      <c r="A91" t="s">
+        <v>33</v>
+      </c>
+      <c r="B91" t="s">
+        <v>34</v>
+      </c>
+      <c r="C91" t="s">
+        <v>111</v>
+      </c>
+      <c r="D91" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E91" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F91" t="s">
+        <v>599</v>
+      </c>
+      <c r="G91" t="s">
+        <v>48</v>
+      </c>
+      <c r="H91" t="s">
+        <v>1451</v>
+      </c>
+      <c r="I91" t="s">
+        <v>175</v>
+      </c>
+      <c r="J91" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K91" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M91" s="5" t="s">
+        <v>1244</v>
+      </c>
+      <c r="N91" s="5" t="s">
+        <v>1245</v>
+      </c>
+      <c r="O91" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P91">
+        <v>44862.0</v>
+      </c>
+      <c r="Q91">
+        <v>45184.0</v>
+      </c>
+      <c r="R91" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="92" spans="1:19">
+      <c r="A92" t="s">
+        <v>33</v>
+      </c>
+      <c r="B92" t="s">
+        <v>34</v>
+      </c>
+      <c r="C92" t="s">
+        <v>111</v>
+      </c>
+      <c r="D92" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E92" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F92" t="s">
+        <v>599</v>
+      </c>
+      <c r="G92" t="s">
+        <v>48</v>
+      </c>
+      <c r="H92" t="s">
+        <v>1451</v>
+      </c>
+      <c r="I92" t="s">
+        <v>175</v>
+      </c>
+      <c r="J92" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K92" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M92" s="5" t="s">
+        <v>1240</v>
+      </c>
+      <c r="N92" s="5" t="s">
+        <v>1241</v>
+      </c>
+      <c r="O92" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P92">
+        <v>44862.0</v>
+      </c>
+      <c r="Q92">
+        <v>45184.0</v>
+      </c>
+      <c r="R92" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="93" spans="1:19">
+      <c r="A93" t="s">
+        <v>33</v>
+      </c>
+      <c r="B93" t="s">
+        <v>34</v>
+      </c>
+      <c r="C93" t="s">
+        <v>111</v>
+      </c>
+      <c r="D93" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E93" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F93" t="s">
+        <v>599</v>
+      </c>
+      <c r="G93" t="s">
+        <v>48</v>
+      </c>
+      <c r="H93" t="s">
+        <v>1451</v>
+      </c>
+      <c r="I93" t="s">
+        <v>175</v>
+      </c>
+      <c r="J93" t="s">
+        <v>1233</v>
+      </c>
+      <c r="K93" t="s">
+        <v>1234</v>
+      </c>
+      <c r="M93" s="5" t="s">
+        <v>1235</v>
+      </c>
+      <c r="N93" s="5" t="s">
+        <v>569</v>
+      </c>
+      <c r="O93" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P93">
+        <v>44862.0</v>
+      </c>
+      <c r="Q93">
+        <v>45184.0</v>
+      </c>
+      <c r="R93" t="s">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="94" spans="1:19">
+      <c r="A94" t="s">
+        <v>33</v>
+      </c>
+      <c r="B94" t="s">
+        <v>34</v>
+      </c>
+      <c r="C94" t="s">
+        <v>111</v>
+      </c>
+      <c r="D94" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E94" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F94" t="s">
+        <v>599</v>
+      </c>
+      <c r="G94" t="s">
+        <v>48</v>
+      </c>
+      <c r="H94" t="s">
+        <v>1451</v>
+      </c>
+      <c r="I94" t="s">
+        <v>175</v>
+      </c>
+      <c r="J94" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K94" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M94" s="5" t="s">
+        <v>1229</v>
+      </c>
+      <c r="N94" s="5" t="s">
+        <v>1230</v>
+      </c>
+      <c r="O94" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P94">
+        <v>44862.0</v>
+      </c>
+      <c r="Q94">
+        <v>45184.0</v>
+      </c>
+      <c r="R94" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="95" spans="1:19">
+      <c r="A95" t="s">
+        <v>33</v>
+      </c>
+      <c r="B95" t="s">
+        <v>34</v>
+      </c>
+      <c r="C95" t="s">
+        <v>111</v>
+      </c>
+      <c r="D95" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E95" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F95" t="s">
+        <v>599</v>
+      </c>
+      <c r="G95" t="s">
+        <v>48</v>
+      </c>
+      <c r="H95" t="s">
+        <v>1451</v>
+      </c>
+      <c r="I95" t="s">
+        <v>175</v>
+      </c>
+      <c r="J95" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K95" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M95" s="5" t="s">
+        <v>1225</v>
+      </c>
+      <c r="N95" s="5" t="s">
+        <v>1226</v>
+      </c>
+      <c r="O95" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P95">
+        <v>44862.0</v>
+      </c>
+      <c r="Q95">
+        <v>45184.0</v>
+      </c>
+      <c r="R95" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="96" spans="1:19">
+      <c r="A96" t="s">
+        <v>33</v>
+      </c>
+      <c r="B96" t="s">
+        <v>34</v>
+      </c>
+      <c r="C96" t="s">
+        <v>111</v>
+      </c>
+      <c r="D96" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E96" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F96" t="s">
+        <v>599</v>
+      </c>
+      <c r="G96" t="s">
+        <v>48</v>
+      </c>
+      <c r="H96" t="s">
+        <v>1451</v>
+      </c>
+      <c r="I96" t="s">
+        <v>175</v>
+      </c>
+      <c r="J96" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K96" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M96" s="5" t="s">
+        <v>1216</v>
+      </c>
+      <c r="N96" s="5" t="s">
+        <v>1217</v>
+      </c>
+      <c r="O96" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P96">
+        <v>44862.0</v>
+      </c>
+      <c r="Q96">
+        <v>45184.0</v>
+      </c>
+      <c r="R96" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="97" spans="1:19">
+      <c r="A97" t="s">
+        <v>33</v>
+      </c>
+      <c r="B97" t="s">
+        <v>34</v>
+      </c>
+      <c r="C97" t="s">
+        <v>111</v>
+      </c>
+      <c r="D97" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E97" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F97" t="s">
+        <v>599</v>
+      </c>
+      <c r="G97" t="s">
+        <v>48</v>
+      </c>
+      <c r="H97" t="s">
+        <v>1451</v>
+      </c>
+      <c r="I97" t="s">
+        <v>175</v>
+      </c>
+      <c r="J97" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K97" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M97" s="5" t="s">
+        <v>1212</v>
+      </c>
+      <c r="N97" s="5" t="s">
+        <v>1213</v>
+      </c>
+      <c r="O97" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P97">
+        <v>44862.0</v>
+      </c>
+      <c r="Q97">
+        <v>45184.0</v>
+      </c>
+      <c r="R97" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="98" spans="1:19">
+      <c r="A98" t="s">
+        <v>33</v>
+      </c>
+      <c r="B98" t="s">
+        <v>34</v>
+      </c>
+      <c r="C98" t="s">
+        <v>111</v>
+      </c>
+      <c r="D98" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E98" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F98" t="s">
+        <v>599</v>
+      </c>
+      <c r="G98" t="s">
+        <v>48</v>
+      </c>
+      <c r="H98" t="s">
+        <v>1451</v>
+      </c>
+      <c r="I98" t="s">
+        <v>175</v>
+      </c>
+      <c r="J98" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K98" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M98" s="5" t="s">
+        <v>1208</v>
+      </c>
+      <c r="N98" s="5" t="s">
+        <v>1209</v>
+      </c>
+      <c r="O98" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P98">
+        <v>44862.0</v>
+      </c>
+      <c r="Q98">
+        <v>45184.0</v>
+      </c>
+      <c r="R98" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="99" spans="1:19">
+      <c r="A99" t="s">
+        <v>33</v>
+      </c>
+      <c r="B99" t="s">
+        <v>34</v>
+      </c>
+      <c r="C99" t="s">
+        <v>111</v>
+      </c>
+      <c r="D99" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E99" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F99" t="s">
+        <v>599</v>
+      </c>
+      <c r="G99" t="s">
+        <v>48</v>
+      </c>
+      <c r="H99" t="s">
+        <v>1451</v>
+      </c>
+      <c r="I99" t="s">
+        <v>175</v>
+      </c>
+      <c r="J99" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K99" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M99" s="5" t="s">
+        <v>1194</v>
+      </c>
+      <c r="N99" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="O99" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P99">
+        <v>44862.0</v>
+      </c>
+      <c r="Q99">
+        <v>45184.0</v>
+      </c>
+      <c r="R99" t="s">
+        <v>1454</v>
+      </c>
+      <c r="S99" t="s">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="100" spans="1:19">
+      <c r="A100" t="s">
+        <v>33</v>
+      </c>
+      <c r="B100" t="s">
+        <v>34</v>
+      </c>
+      <c r="C100" t="s">
+        <v>111</v>
+      </c>
+      <c r="D100" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E100" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F100" t="s">
+        <v>599</v>
+      </c>
+      <c r="G100" t="s">
+        <v>48</v>
+      </c>
+      <c r="H100" t="s">
+        <v>1451</v>
+      </c>
+      <c r="I100" t="s">
+        <v>175</v>
+      </c>
+      <c r="J100" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K100" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M100" s="5" t="s">
+        <v>1183</v>
+      </c>
+      <c r="N100" s="5" t="s">
+        <v>1184</v>
+      </c>
+      <c r="O100" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P100">
+        <v>44862.0</v>
+      </c>
+      <c r="Q100">
+        <v>45184.0</v>
+      </c>
+      <c r="R100" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="101" spans="1:19">
+      <c r="A101" t="s">
+        <v>33</v>
+      </c>
+      <c r="B101" t="s">
+        <v>34</v>
+      </c>
+      <c r="C101" t="s">
+        <v>111</v>
+      </c>
+      <c r="D101" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E101" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F101" t="s">
+        <v>599</v>
+      </c>
+      <c r="G101" t="s">
+        <v>48</v>
+      </c>
+      <c r="H101" t="s">
+        <v>1451</v>
+      </c>
+      <c r="I101" t="s">
+        <v>175</v>
+      </c>
+      <c r="J101" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K101" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M101" s="5" t="s">
+        <v>1181</v>
+      </c>
+      <c r="N101" s="5" t="s">
+        <v>1182</v>
+      </c>
+      <c r="O101" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P101">
+        <v>44862.0</v>
+      </c>
+      <c r="Q101">
+        <v>45184.0</v>
+      </c>
+      <c r="R101" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="102" spans="1:19">
+      <c r="A102" t="s">
+        <v>33</v>
+      </c>
+      <c r="B102" t="s">
+        <v>34</v>
+      </c>
+      <c r="C102" t="s">
+        <v>111</v>
+      </c>
+      <c r="D102" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E102" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F102" t="s">
+        <v>599</v>
+      </c>
+      <c r="G102" t="s">
+        <v>48</v>
+      </c>
+      <c r="H102" t="s">
+        <v>1451</v>
+      </c>
+      <c r="I102" t="s">
+        <v>175</v>
+      </c>
+      <c r="J102" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K102" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M102" s="5" t="s">
+        <v>1179</v>
+      </c>
+      <c r="N102" s="5" t="s">
+        <v>1180</v>
+      </c>
+      <c r="O102" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P102">
+        <v>44862.0</v>
+      </c>
+      <c r="Q102">
+        <v>45184.0</v>
+      </c>
+      <c r="R102" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="103" spans="1:19">
+      <c r="A103" t="s">
+        <v>33</v>
+      </c>
+      <c r="B103" t="s">
+        <v>34</v>
+      </c>
+      <c r="C103" t="s">
+        <v>111</v>
+      </c>
+      <c r="D103" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E103" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F103" t="s">
+        <v>599</v>
+      </c>
+      <c r="G103" t="s">
+        <v>48</v>
+      </c>
+      <c r="H103" t="s">
+        <v>1451</v>
+      </c>
+      <c r="I103" t="s">
+        <v>175</v>
+      </c>
+      <c r="J103" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K103" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M103" s="5" t="s">
+        <v>1175</v>
+      </c>
+      <c r="N103" s="5" t="s">
+        <v>1176</v>
+      </c>
+      <c r="O103" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P103">
+        <v>44862.0</v>
+      </c>
+      <c r="Q103">
+        <v>45184.0</v>
+      </c>
+      <c r="R103" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="104" spans="1:19">
+      <c r="A104" t="s">
+        <v>33</v>
+      </c>
+      <c r="B104" t="s">
+        <v>34</v>
+      </c>
+      <c r="C104" t="s">
+        <v>111</v>
+      </c>
+      <c r="D104" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E104" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F104" t="s">
+        <v>599</v>
+      </c>
+      <c r="G104" t="s">
+        <v>48</v>
+      </c>
+      <c r="H104" t="s">
+        <v>1451</v>
+      </c>
+      <c r="I104" t="s">
+        <v>175</v>
+      </c>
+      <c r="J104" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K104" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M104" s="5" t="s">
+        <v>1170</v>
+      </c>
+      <c r="N104" s="5" t="s">
+        <v>1171</v>
+      </c>
+      <c r="O104" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P104">
+        <v>44862.0</v>
+      </c>
+      <c r="Q104">
+        <v>45184.0</v>
+      </c>
+      <c r="R104" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="105" spans="1:19">
+      <c r="A105" t="s">
+        <v>33</v>
+      </c>
+      <c r="B105" t="s">
+        <v>34</v>
+      </c>
+      <c r="C105" t="s">
+        <v>111</v>
+      </c>
+      <c r="D105" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E105" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F105" t="s">
+        <v>599</v>
+      </c>
+      <c r="G105" t="s">
+        <v>48</v>
+      </c>
+      <c r="H105" t="s">
+        <v>1451</v>
+      </c>
+      <c r="I105" t="s">
+        <v>175</v>
+      </c>
+      <c r="J105" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K105" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M105" s="5" t="s">
+        <v>1168</v>
+      </c>
+      <c r="N105" s="5" t="s">
+        <v>1169</v>
+      </c>
+      <c r="O105" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P105">
+        <v>44862.0</v>
+      </c>
+      <c r="Q105">
+        <v>45184.0</v>
+      </c>
+      <c r="R105" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="106" spans="1:19">
+      <c r="A106" t="s">
+        <v>33</v>
+      </c>
+      <c r="B106" t="s">
+        <v>34</v>
+      </c>
+      <c r="C106" t="s">
+        <v>111</v>
+      </c>
+      <c r="D106" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E106" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F106" t="s">
+        <v>599</v>
+      </c>
+      <c r="G106" t="s">
+        <v>48</v>
+      </c>
+      <c r="H106" t="s">
+        <v>1451</v>
+      </c>
+      <c r="I106" t="s">
+        <v>175</v>
+      </c>
+      <c r="J106" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K106" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M106" s="5" t="s">
+        <v>1163</v>
+      </c>
+      <c r="N106" s="5" t="s">
+        <v>1164</v>
+      </c>
+      <c r="O106" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P106">
+        <v>44862.0</v>
+      </c>
+      <c r="Q106">
+        <v>45184.0</v>
+      </c>
+      <c r="R106" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="107" spans="1:19">
+      <c r="A107" t="s">
+        <v>33</v>
+      </c>
+      <c r="B107" t="s">
+        <v>34</v>
+      </c>
+      <c r="C107" t="s">
+        <v>111</v>
+      </c>
+      <c r="D107" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E107" t="s">
+        <v>1458</v>
+      </c>
+      <c r="F107" t="s">
+        <v>599</v>
+      </c>
+      <c r="G107" t="s">
+        <v>48</v>
+      </c>
+      <c r="H107" t="s">
+        <v>1459</v>
+      </c>
+      <c r="I107" t="s">
+        <v>175</v>
+      </c>
+      <c r="J107" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K107" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M107" s="5" t="s">
+        <v>1159</v>
+      </c>
+      <c r="N107" s="5" t="s">
+        <v>1160</v>
+      </c>
+      <c r="O107" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P107">
+        <v>44862.0</v>
+      </c>
+      <c r="Q107">
+        <v>45184.0</v>
+      </c>
+      <c r="R107" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="108" spans="1:19">
+      <c r="A108" t="s">
+        <v>33</v>
+      </c>
+      <c r="B108" t="s">
+        <v>34</v>
+      </c>
+      <c r="C108" t="s">
+        <v>111</v>
+      </c>
+      <c r="D108" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E108" t="s">
+        <v>1458</v>
+      </c>
+      <c r="F108" t="s">
+        <v>599</v>
+      </c>
+      <c r="G108" t="s">
+        <v>48</v>
+      </c>
+      <c r="H108" t="s">
+        <v>1451</v>
+      </c>
+      <c r="I108" t="s">
+        <v>175</v>
+      </c>
+      <c r="J108" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K108" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M108" s="5" t="s">
+        <v>1157</v>
+      </c>
+      <c r="N108" s="5" t="s">
+        <v>1158</v>
+      </c>
+      <c r="O108" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P108">
+        <v>44862.0</v>
+      </c>
+      <c r="Q108">
+        <v>45184.0</v>
+      </c>
+      <c r="R108" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="109" spans="1:19">
+      <c r="A109" t="s">
+        <v>33</v>
+      </c>
+      <c r="B109" t="s">
+        <v>34</v>
+      </c>
+      <c r="C109" t="s">
+        <v>111</v>
+      </c>
+      <c r="D109" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E109" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F109" t="s">
+        <v>599</v>
+      </c>
+      <c r="G109" t="s">
+        <v>48</v>
+      </c>
+      <c r="H109" t="s">
+        <v>1451</v>
+      </c>
+      <c r="I109" t="s">
+        <v>175</v>
+      </c>
+      <c r="J109" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K109" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M109" s="5" t="s">
+        <v>1149</v>
+      </c>
+      <c r="N109" s="5" t="s">
+        <v>1150</v>
+      </c>
+      <c r="O109" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P109">
+        <v>44862.0</v>
+      </c>
+      <c r="Q109">
+        <v>45184.0</v>
+      </c>
+      <c r="R109" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="110" spans="1:19">
+      <c r="A110" t="s">
+        <v>33</v>
+      </c>
+      <c r="B110" t="s">
+        <v>34</v>
+      </c>
+      <c r="C110" t="s">
+        <v>111</v>
+      </c>
+      <c r="D110" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E110" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F110" t="s">
+        <v>599</v>
+      </c>
+      <c r="G110" t="s">
+        <v>48</v>
+      </c>
+      <c r="H110" t="s">
+        <v>1451</v>
+      </c>
+      <c r="I110" t="s">
+        <v>175</v>
+      </c>
+      <c r="J110" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K110" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M110" s="5" t="s">
+        <v>1140</v>
+      </c>
+      <c r="N110" s="5" t="s">
+        <v>1141</v>
+      </c>
+      <c r="O110" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P110">
+        <v>44862.0</v>
+      </c>
+      <c r="Q110">
+        <v>45184.0</v>
+      </c>
+      <c r="R110" t="s">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="111" spans="1:19">
+      <c r="A111" t="s">
+        <v>33</v>
+      </c>
+      <c r="B111" t="s">
+        <v>34</v>
+      </c>
+      <c r="C111" t="s">
+        <v>111</v>
+      </c>
+      <c r="D111" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E111" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F111" t="s">
+        <v>599</v>
+      </c>
+      <c r="G111" t="s">
+        <v>48</v>
+      </c>
+      <c r="H111" t="s">
+        <v>1451</v>
+      </c>
+      <c r="I111" t="s">
+        <v>175</v>
+      </c>
+      <c r="J111" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K111" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M111" s="5" t="s">
+        <v>1136</v>
+      </c>
+      <c r="N111" s="5" t="s">
+        <v>1137</v>
+      </c>
+      <c r="O111" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P111">
+        <v>44862.0</v>
+      </c>
+      <c r="Q111">
+        <v>45184.0</v>
+      </c>
+      <c r="R111" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="112" spans="1:19">
+      <c r="A112" t="s">
+        <v>33</v>
+      </c>
+      <c r="B112" t="s">
+        <v>34</v>
+      </c>
+      <c r="C112" t="s">
+        <v>111</v>
+      </c>
+      <c r="D112" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E112" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F112" t="s">
+        <v>599</v>
+      </c>
+      <c r="G112" t="s">
+        <v>48</v>
+      </c>
+      <c r="H112" t="s">
+        <v>1459</v>
+      </c>
+      <c r="I112" t="s">
+        <v>175</v>
+      </c>
+      <c r="J112" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K112" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M112" s="5" t="s">
+        <v>1121</v>
+      </c>
+      <c r="N112" s="5" t="s">
+        <v>1122</v>
+      </c>
+      <c r="O112" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P112">
+        <v>44862.0</v>
+      </c>
+      <c r="Q112">
+        <v>45184.0</v>
+      </c>
+      <c r="R112" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="113" spans="1:19">
+      <c r="A113" t="s">
+        <v>33</v>
+      </c>
+      <c r="B113" t="s">
+        <v>34</v>
+      </c>
+      <c r="C113" t="s">
+        <v>111</v>
+      </c>
+      <c r="D113" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E113" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F113" t="s">
+        <v>599</v>
+      </c>
+      <c r="G113" t="s">
+        <v>48</v>
+      </c>
+      <c r="H113" t="s">
+        <v>1451</v>
+      </c>
+      <c r="I113" t="s">
+        <v>175</v>
+      </c>
+      <c r="J113" t="s">
+        <v>1151</v>
+      </c>
+      <c r="K113" t="s">
+        <v>1152</v>
+      </c>
+      <c r="M113" s="5" t="s">
         <v>1117</v>
       </c>
-      <c r="N22" s="5" t="s">
-[...5 lines deleted...]
-      <c r="Q22" t="s">
+      <c r="N113" s="5" t="s">
         <v>1118</v>
       </c>
-    </row>
-[...122 lines deleted...]
-      <c r="K25" t="s">
+      <c r="O113" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P113">
+        <v>44862.0</v>
+      </c>
+      <c r="Q113">
+        <v>45184.0</v>
+      </c>
+      <c r="R113" t="s">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="114" spans="1:19">
+      <c r="A114" t="s">
+        <v>33</v>
+      </c>
+      <c r="B114" t="s">
+        <v>34</v>
+      </c>
+      <c r="C114" t="s">
+        <v>111</v>
+      </c>
+      <c r="D114" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E114" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F114" t="s">
+        <v>599</v>
+      </c>
+      <c r="G114" t="s">
+        <v>48</v>
+      </c>
+      <c r="H114" t="s">
+        <v>1321</v>
+      </c>
+      <c r="I114" t="s">
+        <v>175</v>
+      </c>
+      <c r="J114" t="s">
+        <v>1328</v>
+      </c>
+      <c r="K114" t="s">
+        <v>1329</v>
+      </c>
+      <c r="L114" t="s">
+        <v>1330</v>
+      </c>
+      <c r="M114" s="5" t="s">
+        <v>1331</v>
+      </c>
+      <c r="N114" s="5" t="s">
+        <v>1332</v>
+      </c>
+      <c r="O114" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P114">
+        <v>45536.0</v>
+      </c>
+      <c r="Q114">
+        <v>45931.0</v>
+      </c>
+      <c r="R114" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="115" spans="1:19">
+      <c r="A115" t="s">
+        <v>33</v>
+      </c>
+      <c r="B115" t="s">
+        <v>34</v>
+      </c>
+      <c r="C115" t="s">
+        <v>111</v>
+      </c>
+      <c r="D115" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E115" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F115" t="s">
+        <v>599</v>
+      </c>
+      <c r="G115" t="s">
+        <v>48</v>
+      </c>
+      <c r="H115" t="s">
+        <v>1321</v>
+      </c>
+      <c r="I115" t="s">
+        <v>175</v>
+      </c>
+      <c r="J115" t="s">
+        <v>1304</v>
+      </c>
+      <c r="K115" t="s">
+        <v>1305</v>
+      </c>
+      <c r="M115" s="5" t="s">
+        <v>1306</v>
+      </c>
+      <c r="N115" s="5" t="s">
+        <v>1307</v>
+      </c>
+      <c r="O115" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P115">
+        <v>45536.0</v>
+      </c>
+      <c r="Q115">
+        <v>45931.0</v>
+      </c>
+      <c r="R115" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="116" spans="1:19">
+      <c r="A116" t="s">
+        <v>33</v>
+      </c>
+      <c r="B116" t="s">
+        <v>34</v>
+      </c>
+      <c r="C116" t="s">
+        <v>111</v>
+      </c>
+      <c r="D116" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E116" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F116" t="s">
+        <v>599</v>
+      </c>
+      <c r="G116" t="s">
+        <v>48</v>
+      </c>
+      <c r="H116" t="s">
+        <v>1321</v>
+      </c>
+      <c r="I116" t="s">
+        <v>175</v>
+      </c>
+      <c r="J116" t="s">
+        <v>1465</v>
+      </c>
+      <c r="K116" t="s">
+        <v>1466</v>
+      </c>
+      <c r="L116" t="s">
+        <v>1467</v>
+      </c>
+      <c r="M116" s="5" t="s">
+        <v>1468</v>
+      </c>
+      <c r="N116" s="5" t="s">
+        <v>1469</v>
+      </c>
+      <c r="O116" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q116">
+        <v>45174.0</v>
+      </c>
+      <c r="R116" t="s">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="117" spans="1:19">
+      <c r="A117" t="s">
+        <v>33</v>
+      </c>
+      <c r="B117" t="s">
+        <v>34</v>
+      </c>
+      <c r="C117" t="s">
+        <v>111</v>
+      </c>
+      <c r="D117" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E117" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F117" t="s">
+        <v>599</v>
+      </c>
+      <c r="G117" t="s">
+        <v>48</v>
+      </c>
+      <c r="H117" t="s">
+        <v>1321</v>
+      </c>
+      <c r="I117" t="s">
+        <v>175</v>
+      </c>
+      <c r="J117" t="s">
+        <v>1471</v>
+      </c>
+      <c r="K117" t="s">
         <v>1130</v>
       </c>
-      <c r="L25" t="s">
-[...55 lines deleted...]
-      <c r="P26">
+      <c r="L117" t="s">
+        <v>1472</v>
+      </c>
+      <c r="M117" s="5" t="s">
+        <v>1473</v>
+      </c>
+      <c r="N117" s="5" t="s">
+        <v>1474</v>
+      </c>
+      <c r="O117" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q117">
+        <v>44896.0</v>
+      </c>
+      <c r="R117" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="118" spans="1:19">
+      <c r="A118" t="s">
+        <v>33</v>
+      </c>
+      <c r="B118" t="s">
+        <v>34</v>
+      </c>
+      <c r="C118" t="s">
+        <v>111</v>
+      </c>
+      <c r="D118" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E118" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F118" t="s">
+        <v>599</v>
+      </c>
+      <c r="G118" t="s">
+        <v>48</v>
+      </c>
+      <c r="H118" t="s">
+        <v>1321</v>
+      </c>
+      <c r="I118" t="s">
+        <v>175</v>
+      </c>
+      <c r="J118" t="s">
+        <v>1476</v>
+      </c>
+      <c r="K118" t="s">
+        <v>1130</v>
+      </c>
+      <c r="L118" t="s">
+        <v>1477</v>
+      </c>
+      <c r="M118" s="5" t="s">
+        <v>1478</v>
+      </c>
+      <c r="N118" s="5" t="s">
+        <v>1479</v>
+      </c>
+      <c r="O118" t="s">
+        <v>1093</v>
+      </c>
+      <c r="Q118">
+        <v>44896.0</v>
+      </c>
+      <c r="R118" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="119" spans="1:19">
+      <c r="A119" t="s">
+        <v>33</v>
+      </c>
+      <c r="B119" t="s">
+        <v>34</v>
+      </c>
+      <c r="C119" t="s">
+        <v>111</v>
+      </c>
+      <c r="D119" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E119" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F119" t="s">
+        <v>599</v>
+      </c>
+      <c r="G119" t="s">
+        <v>48</v>
+      </c>
+      <c r="H119" t="s">
+        <v>1347</v>
+      </c>
+      <c r="I119" t="s">
+        <v>175</v>
+      </c>
+      <c r="J119" t="s">
+        <v>1297</v>
+      </c>
+      <c r="K119" t="s">
+        <v>1298</v>
+      </c>
+      <c r="L119" t="s">
+        <v>1299</v>
+      </c>
+      <c r="M119" s="5" t="s">
+        <v>1300</v>
+      </c>
+      <c r="N119" s="5" t="s">
+        <v>1301</v>
+      </c>
+      <c r="O119" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P119">
+        <v>45714.0</v>
+      </c>
+      <c r="Q119">
         <v>45931.0</v>
       </c>
-      <c r="Q26" t="s">
-[...43 lines deleted...]
-      <c r="O27">
+      <c r="R119" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="120" spans="1:19">
+      <c r="A120" t="s">
+        <v>33</v>
+      </c>
+      <c r="B120" t="s">
+        <v>34</v>
+      </c>
+      <c r="C120" t="s">
+        <v>111</v>
+      </c>
+      <c r="D120" t="s">
+        <v>1088</v>
+      </c>
+      <c r="E120" t="s">
+        <v>1346</v>
+      </c>
+      <c r="F120" t="s">
+        <v>599</v>
+      </c>
+      <c r="G120" t="s">
+        <v>48</v>
+      </c>
+      <c r="H120" t="s">
+        <v>1333</v>
+      </c>
+      <c r="I120" t="s">
+        <v>1334</v>
+      </c>
+      <c r="J120" t="s">
+        <v>1262</v>
+      </c>
+      <c r="K120" t="s">
+        <v>1263</v>
+      </c>
+      <c r="M120" s="5" t="s">
+        <v>1264</v>
+      </c>
+      <c r="N120" s="5" t="s">
+        <v>478</v>
+      </c>
+      <c r="O120" t="s">
+        <v>1093</v>
+      </c>
+      <c r="P120">
         <v>45301.0</v>
       </c>
-      <c r="P27">
+      <c r="Q120">
         <v>45440.0</v>
       </c>
-      <c r="Q27" t="s">
-[...8742 lines deleted...]
-        <v>45778.0</v>
+      <c r="R120" t="s">
+        <v>1426</v>
+      </c>
+      <c r="S120" t="s">
+        <v>1449</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1373</v>
+        <v>1480</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1374</v>
+        <v>1481</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1375</v>
+        <v>1482</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1376</v>
+        <v>1483</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>1377</v>
+        <v>1484</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1378</v>
+        <v>1485</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>1379</v>
+        <v>1486</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>1380</v>
+        <v>1487</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>1381</v>
+        <v>1488</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>1382</v>
+        <v>1489</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>1383</v>
+        <v>1490</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>1384</v>
+        <v>1491</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>1385</v>
+        <v>1492</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>1386</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1387</v>
+        <v>1494</v>
       </c>
       <c r="C2" t="s">
-        <v>1388</v>
+        <v>1495</v>
       </c>
       <c r="D2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="E2" t="s">
-        <v>1389</v>
+        <v>1496</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>1390</v>
+        <v>1497</v>
       </c>
       <c r="G2" t="s">
-        <v>1391</v>
+        <v>1498</v>
       </c>
       <c r="H2" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="I2" t="s">
-        <v>1392</v>
+        <v>1499</v>
       </c>
       <c r="J2" t="s">
-        <v>1057</v>
+        <v>1369</v>
       </c>
       <c r="K2" t="s">
-        <v>1393</v>
+        <v>1500</v>
       </c>
       <c r="M2" t="s">
-        <v>1198</v>
+        <v>1164</v>
       </c>
       <c r="N2" t="s">
-        <v>1394</v>
+        <v>1501</v>
       </c>
       <c r="O2" t="s">
-        <v>1395</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>1396</v>
+        <v>1503</v>
       </c>
       <c r="C3" t="s">
-        <v>1397</v>
+        <v>1504</v>
       </c>
       <c r="D3" t="s">
-        <v>1398</v>
+        <v>1505</v>
       </c>
       <c r="E3" t="s">
-        <v>1389</v>
+        <v>1496</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>1399</v>
+        <v>1506</v>
       </c>
       <c r="G3" t="s">
-        <v>1400</v>
+        <v>1507</v>
       </c>
       <c r="H3" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="I3" t="s">
-        <v>1401</v>
+        <v>1508</v>
       </c>
       <c r="J3" t="s">
-        <v>1402</v>
+        <v>1509</v>
       </c>
       <c r="K3" t="s">
-        <v>1403</v>
+        <v>1510</v>
       </c>
       <c r="N3" t="s">
-        <v>1404</v>
+        <v>1511</v>
       </c>
       <c r="O3" t="s">
-        <v>1405</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>1406</v>
+        <v>1513</v>
       </c>
       <c r="C4" t="s">
-        <v>1407</v>
+        <v>1514</v>
       </c>
       <c r="D4" t="s">
-        <v>1408</v>
+        <v>1515</v>
       </c>
       <c r="E4" t="s">
-        <v>1389</v>
+        <v>1496</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>1409</v>
+        <v>1516</v>
       </c>
       <c r="G4" t="s">
-        <v>1410</v>
+        <v>1517</v>
       </c>
       <c r="H4" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="I4" t="s">
-        <v>1411</v>
+        <v>1518</v>
       </c>
       <c r="J4" t="s">
-        <v>1412</v>
+        <v>1519</v>
       </c>
       <c r="K4" t="s">
-        <v>1413</v>
+        <v>1520</v>
       </c>
       <c r="N4" t="s">
-        <v>1404</v>
+        <v>1511</v>
       </c>
       <c r="O4" t="s">
-        <v>1404</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>1414</v>
+        <v>1521</v>
       </c>
       <c r="C5" t="s">
-        <v>1415</v>
+        <v>1522</v>
       </c>
       <c r="D5" t="s">
-        <v>1416</v>
+        <v>1523</v>
       </c>
       <c r="E5" t="s">
-        <v>1417</v>
+        <v>1524</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>1418</v>
+        <v>1525</v>
       </c>
       <c r="G5" t="s">
-        <v>1419</v>
+        <v>1526</v>
       </c>
       <c r="H5" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="I5" t="s">
-        <v>1420</v>
+        <v>1527</v>
       </c>
       <c r="J5" t="s">
-        <v>1225</v>
+        <v>1332</v>
       </c>
       <c r="K5" t="s">
-        <v>1421</v>
+        <v>1528</v>
       </c>
       <c r="L5" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="M5" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="N5" t="s">
-        <v>1422</v>
+        <v>1529</v>
       </c>
       <c r="O5" t="s">
-        <v>1423</v>
+        <v>1530</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1424</v>
+        <v>1531</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1425</v>
+        <v>1532</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1373</v>
+        <v>1480</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1426</v>
+        <v>1533</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1376</v>
+        <v>1483</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1427</v>
+        <v>1534</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>1428</v>
+        <v>1535</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1429</v>
+        <v>1536</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>915</v>
+        <v>982</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1430</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1431</v>
+        <v>1538</v>
       </c>
       <c r="C2" t="s">
-        <v>1432</v>
+        <v>1539</v>
       </c>
       <c r="D2" t="s">
-        <v>1433</v>
+        <v>1540</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1434</v>
+        <v>1541</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1004</v>
+        <v>1071</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1435</v>
+        <v>1542</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1436</v>
+        <v>1543</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1437</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C2" t="s">
-        <v>1019</v>
+        <v>1088</v>
       </c>
       <c r="D2" t="s">
-        <v>1438</v>
+        <v>1545</v>
       </c>
       <c r="E2" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="F2" t="s">
-        <v>1439</v>
+        <v>1546</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E53"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E53" sqref="E53"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>916</v>
+        <v>983</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>915</v>
+        <v>982</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>917</v>
+        <v>984</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>935</v>
+        <v>1002</v>
       </c>
       <c r="C2" t="s">
-        <v>1440</v>
+        <v>1547</v>
       </c>
       <c r="D2" t="s">
-        <v>1441</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>935</v>
+        <v>1002</v>
       </c>
       <c r="C3" t="s">
-        <v>1442</v>
+        <v>1549</v>
       </c>
       <c r="D3" t="s">
-        <v>1443</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C4" t="s">
-        <v>1444</v>
+        <v>1551</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>1445</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C5" t="s">
-        <v>1446</v>
+        <v>1553</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>1447</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>935</v>
+        <v>1002</v>
       </c>
       <c r="C6" t="s">
-        <v>1448</v>
+        <v>1555</v>
       </c>
       <c r="D6" t="s">
-        <v>1449</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C7" t="s">
-        <v>1450</v>
+        <v>1557</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>1451</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C8" t="s">
-        <v>1452</v>
+        <v>1559</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>1453</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>1454</v>
+        <v>1561</v>
       </c>
       <c r="C9" t="s">
-        <v>1455</v>
+        <v>1562</v>
       </c>
       <c r="D9" t="s">
-        <v>1456</v>
+        <v>1563</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>1457</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
-        <v>1454</v>
+        <v>1561</v>
       </c>
       <c r="C10" t="s">
-        <v>1458</v>
+        <v>1565</v>
       </c>
       <c r="D10" t="s">
-        <v>1459</v>
+        <v>1566</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>1460</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
-        <v>1454</v>
+        <v>1561</v>
       </c>
       <c r="C11" t="s">
-        <v>1461</v>
+        <v>1568</v>
       </c>
       <c r="D11" t="s">
-        <v>1462</v>
+        <v>1569</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>1463</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C12" t="s">
-        <v>987</v>
+        <v>1054</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>988</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="B13" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C13" t="s">
-        <v>989</v>
+        <v>1056</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>990</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C14" t="s">
-        <v>991</v>
+        <v>1058</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>992</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
-        <v>993</v>
+        <v>1060</v>
       </c>
       <c r="E15" s="4" t="s">
-        <v>994</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="B16" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C16" t="s">
-        <v>995</v>
+        <v>1062</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>996</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C17" t="s">
-        <v>997</v>
+        <v>1064</v>
       </c>
       <c r="E17" s="4" t="s">
-        <v>998</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C18" t="s">
-        <v>999</v>
+        <v>1066</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>1000</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C19" t="s">
-        <v>918</v>
+        <v>985</v>
       </c>
       <c r="E19" s="4" t="s">
-        <v>919</v>
+        <v>986</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C20" t="s">
-        <v>920</v>
+        <v>987</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>921</v>
+        <v>988</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C21" t="s">
-        <v>922</v>
+        <v>989</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>923</v>
+        <v>990</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C22" t="s">
-        <v>924</v>
+        <v>991</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>925</v>
+        <v>992</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C23" t="s">
-        <v>926</v>
+        <v>993</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>927</v>
+        <v>994</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C24" t="s">
-        <v>928</v>
+        <v>995</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>929</v>
+        <v>996</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C25" t="s">
-        <v>930</v>
+        <v>997</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>931</v>
+        <v>998</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C26" t="s">
-        <v>932</v>
+        <v>999</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>933</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C27" t="s">
-        <v>937</v>
+        <v>1004</v>
       </c>
       <c r="E27" s="4" t="s">
-        <v>938</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C28" t="s">
-        <v>939</v>
+        <v>1006</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>940</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C29" t="s">
-        <v>941</v>
+        <v>1008</v>
       </c>
       <c r="E29" s="4" t="s">
-        <v>942</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C30" t="s">
-        <v>943</v>
+        <v>1010</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>944</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C31" t="s">
-        <v>945</v>
+        <v>1012</v>
       </c>
       <c r="E31" s="4" t="s">
-        <v>946</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C32" t="s">
-        <v>947</v>
+        <v>1014</v>
       </c>
       <c r="E32" s="4" t="s">
-        <v>948</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="B33" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C33" t="s">
-        <v>949</v>
+        <v>1016</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>950</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C34" t="s">
-        <v>951</v>
+        <v>1018</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>952</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" t="s">
         <v>33</v>
       </c>
       <c r="B35" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C35" t="s">
-        <v>955</v>
+        <v>1022</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>956</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="B36" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C36" t="s">
-        <v>957</v>
+        <v>1024</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>958</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" t="s">
         <v>33</v>
       </c>
       <c r="B37" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C37" t="s">
-        <v>959</v>
+        <v>1026</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>960</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="B38" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C38" t="s">
-        <v>961</v>
+        <v>1028</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>962</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>33</v>
       </c>
       <c r="B39" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C39" t="s">
-        <v>963</v>
+        <v>1030</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>964</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>33</v>
       </c>
       <c r="B40" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C40" t="s">
-        <v>965</v>
+        <v>1032</v>
       </c>
       <c r="E40" s="4" t="s">
-        <v>966</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>33</v>
       </c>
       <c r="B41" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C41" t="s">
-        <v>967</v>
+        <v>1034</v>
       </c>
       <c r="E41" s="4" t="s">
-        <v>968</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>33</v>
       </c>
       <c r="B42" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C42" t="s">
-        <v>969</v>
+        <v>1036</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>970</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>33</v>
       </c>
       <c r="B43" t="s">
-        <v>935</v>
+        <v>1002</v>
       </c>
       <c r="C43" t="s">
-        <v>934</v>
+        <v>1001</v>
       </c>
       <c r="D43" t="s">
-        <v>936</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" t="s">
         <v>33</v>
       </c>
       <c r="B44" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C44" t="s">
-        <v>953</v>
+        <v>1020</v>
       </c>
       <c r="E44" s="4" t="s">
-        <v>954</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="B45" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C45" t="s">
-        <v>971</v>
+        <v>1038</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>972</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>33</v>
       </c>
       <c r="B46" t="s">
-        <v>935</v>
+        <v>1002</v>
       </c>
       <c r="C46" t="s">
-        <v>973</v>
+        <v>1040</v>
       </c>
       <c r="D46" t="s">
-        <v>974</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="B47" t="s">
-        <v>935</v>
+        <v>1002</v>
       </c>
       <c r="C47" t="s">
-        <v>975</v>
+        <v>1042</v>
       </c>
       <c r="D47" t="s">
-        <v>976</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="B48" t="s">
-        <v>935</v>
+        <v>1002</v>
       </c>
       <c r="C48" t="s">
-        <v>977</v>
+        <v>1044</v>
       </c>
       <c r="D48" t="s">
-        <v>978</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>33</v>
       </c>
       <c r="B49" t="s">
-        <v>935</v>
+        <v>1002</v>
       </c>
       <c r="C49" t="s">
-        <v>979</v>
+        <v>1046</v>
       </c>
       <c r="D49" t="s">
-        <v>980</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>33</v>
       </c>
       <c r="B50" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C50" t="s">
-        <v>981</v>
+        <v>1048</v>
       </c>
       <c r="E50" s="4" t="s">
-        <v>982</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>33</v>
       </c>
       <c r="B51" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C51" t="s">
-        <v>983</v>
+        <v>1050</v>
       </c>
       <c r="E51" s="4" t="s">
-        <v>984</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>33</v>
       </c>
       <c r="B52" t="s">
-        <v>935</v>
+        <v>1002</v>
       </c>
       <c r="C52" t="s">
-        <v>985</v>
+        <v>1052</v>
       </c>
       <c r="D52" t="s">
-        <v>986</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>33</v>
       </c>
       <c r="B53" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C53" t="s">
-        <v>1001</v>
+        <v>1068</v>
       </c>
       <c r="E53" s="4" t="s">
-        <v>1002</v>
+        <v>1069</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E4" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E5" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_8"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_10"/>
     <hyperlink ref="E15" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E16" r:id="rId_hyperlink_12"/>
     <hyperlink ref="E17" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E18" r:id="rId_hyperlink_14"/>
     <hyperlink ref="E19" r:id="rId_hyperlink_15"/>
     <hyperlink ref="E20" r:id="rId_hyperlink_16"/>
     <hyperlink ref="E21" r:id="rId_hyperlink_17"/>
     <hyperlink ref="E22" r:id="rId_hyperlink_18"/>
     <hyperlink ref="E23" r:id="rId_hyperlink_19"/>
     <hyperlink ref="E24" r:id="rId_hyperlink_20"/>
     <hyperlink ref="E25" r:id="rId_hyperlink_21"/>