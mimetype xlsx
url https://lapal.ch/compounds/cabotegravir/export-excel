--- v2 (2026-08-02)
+++ v3 (2026-09-11)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1571">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1692">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Cabotegravir</t>
   </si>
   <si>
     <t>CAB</t>
   </si>
   <si>
     <t>Apretude, Vocabria</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>integrase strand transfer inhibitor; INSTI)</t>
   </si>
   <si>
     <t>Cabotegravir (CAB), also known as GSK1265744, is a HIV-1 integrase strand transfer inhibitor (INSTI). Long-acting versions of CAB (CAB-LA) are currently administered once monthly or every-2-months as a intramuscular (IM) injection containing an extended-release drug particle nanosuspension, with an optional ~30 day oral-lead in period. CAB-LA administered by IM injection requires approximately one week to achieve maximal plasma drug concentration. CAB is metabolised in the body by the enzyme UGT1A1; with the average half-life of IM CAB-LA ranging from 5.6 to 11.5 weeks.</t>
   </si>
@@ -373,160 +382,178 @@
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>POLAR</t>
   </si>
   <si>
     <t>NCT03639311</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03639311</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>ViiV Healthcare</t>
   </si>
   <si>
     <t>Assess the antiviral activity and safety of CAB LA plus RPV LA, administered Q2M, in approximately 100 adult HIV-1 infected, antiretroviral therapy (ART) experienced participants.</t>
   </si>
   <si>
-    <t>Canada, United States of America</t>
+    <t>United States of America, Canada</t>
   </si>
   <si>
     <t>Drug: CAB LA intramuscular injection</t>
   </si>
   <si>
+    <t>600 mg</t>
+  </si>
+  <si>
     <t>Drug: RPV LA intramuscular injection</t>
   </si>
   <si>
+    <t>900 mg</t>
+  </si>
+  <si>
     <t>Drug: Oral RPV Tablet</t>
   </si>
   <si>
+    <t>25 mg</t>
+  </si>
+  <si>
     <t>Drug: Oral DTG Tablet</t>
   </si>
   <si>
+    <t>50 mg</t>
+  </si>
+  <si>
     <t>2018-09-24</t>
   </si>
   <si>
     <t>2024-05-13</t>
   </si>
   <si>
     <t>2019-12-11</t>
   </si>
   <si>
     <t>2023-01-30</t>
   </si>
   <si>
-    <t>Cisgender women, Transgender women, Non-lactating individuals, Cisgender men, Transgender men, Non-pregnant individuals, Adults, Older adults</t>
+    <t>Cisgender women, Transgender women, Non-lactating individuals, Cisgender men, Transgender men, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Participants will rollover from the NCT01641809 (LATTE) study, who have completed minimum duration of Week 312 and with demonstrated HIV-1 ribonucleic acid (RNA) suppression (less than [&lt;]50 copies (c) per milliliter [mL]), while receiving a two-drug regimen consisting of once-daily oral CAB at 30 milligram (mg) plus RPV at 25 mg. 
 The participants will be offered the option to switch to the LA, intramuscular injections of CAB LA plus RPV LA, Q2M or the oral fixed dose combination (FDC) of dolutegravir (DTG) plus RPV, for the continued maintenance of HIV-1 RNA suppression, known as the Maintenance Phase (From Day 1 to Commercial Approval).</t>
   </si>
   <si>
     <t>HBV</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Non-randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>This is an Intervention Model, with parallel assignment, where the primary purpose of the study is, treatment, with 2 arms and no masking.</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>This is an open-label study, thus no masking.</t>
   </si>
   <si>
     <t>Every 2 months</t>
   </si>
   <si>
-    <t>Oral, Intramuscular</t>
+    <t>Intramuscular, Oral</t>
   </si>
   <si>
     <t>Injectable</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>CUSTOMIZE</t>
   </si>
   <si>
     <t>NCT04001803</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04001803</t>
   </si>
   <si>
     <t>Phase III</t>
   </si>
   <si>
     <t>Identify and Evaluate Strategies for Successful Implementation of the Cabotegravir + Rilpivirine Long-acting Injectable Regimen in the US.</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
+    <t>400 mg (Maintenance Dose) and 600 mg (Loading Dose)</t>
+  </si>
+  <si>
+    <t>600 mg (Maintenance Dose) and 900 mg (Loading Dose)</t>
+  </si>
+  <si>
     <t>Drug: Oral CAB Tablet</t>
   </si>
   <si>
-    <t>2019-07-08 00:00:00</t>
-[...11 lines deleted...]
-    <t>Cisgender women, Transgender women, Non-lactating individuals, Cisgender men, Transgender men, Non-pregnant individuals</t>
+    <t>30 mg</t>
+  </si>
+  <si>
+    <t>2019-07-08</t>
+  </si>
+  <si>
+    <t>2023-03-16</t>
+  </si>
+  <si>
+    <t>2020-10-05</t>
+  </si>
+  <si>
+    <t>2022-03-18</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 - Aged 18 years or older at the time of signing the informed consent.
 - HIV-1 infected and must be on an active highly active antiretroviral therapy (HAART) (2 or 3 drug) regimen for at least 6 months prior to Screening.
 - Be able to understand and comply with protocol requirements, instructions, and restrictions.
 - Understand the long-term commitment to the study and be likely to complete the study as planned.
 - Be considered appropriate candidates for participation in an investigative clinical trial with oral and intramuscularly injectable medications.</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>None (Open Label)</t>
   </si>
   <si>
     <t>Monthly</t>
   </si>
   <si>
     <t>CR109089</t>
   </si>
   <si>
     <t>NCT05112939</t>
   </si>
   <si>
@@ -583,619 +610,702 @@
   <si>
     <t>Single (Participant)</t>
   </si>
   <si>
     <t>Single dose</t>
   </si>
   <si>
     <t>Intramuscular</t>
   </si>
   <si>
     <t>ATLAS-2M</t>
   </si>
   <si>
     <t>NCT03299049</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03299049</t>
   </si>
   <si>
     <t>Active, not recruiting</t>
   </si>
   <si>
     <t>Evaluating the Efficacy, Safety, and Tolerability of Long-acting Cabotegravir Plus Long-acting Rilpivirine in HIV-1-infected Adults Who Are Virologically Suppressed.</t>
   </si>
   <si>
-    <t>Argentina, Australia, Canada, France, Germany, Hong Kong, Italy, Japan, Mexico, Russian Federation, Singapore, South Africa, Spain, Sweden, United States of America</t>
+    <t>United States of America, Argentina, Australia, Canada, France, Germany, Italy, Korea, Republic of, Mexico, Russian Federation, South Africa, Spain, Sweden, Singapore, Hong Kong, Taiwan, Province of China, Japan</t>
   </si>
   <si>
     <t>Drug: Cabotegravir Tablets (Oral Lead-in)</t>
   </si>
   <si>
     <t>Drug: Rilpivirine Tablets (Oral Lead-in)</t>
   </si>
   <si>
     <t>Drug: Cabotegravir Injectable Suspension</t>
   </si>
   <si>
+    <t>400 mg (Maintenance Dose) and 600 mg (Loading Dose) at 200 mg/mL</t>
+  </si>
+  <si>
     <t>Drug: Rilpivirine Injectable Suspension</t>
   </si>
   <si>
-    <t>2017-10-27 00:00:00</t>
-[...8 lines deleted...]
-    <t>2019-06-06 00:00:00</t>
+    <t>600 mg (Maintenance Dose) and 900 mg (Loading Dose) at 300 mg/mL</t>
+  </si>
+  <si>
+    <t>2017-10-27</t>
+  </si>
+  <si>
+    <t>2024-12-10</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
+    <t>2019-06-06</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 - Subjects who will be able to understand and comply with protocol requirements, instructions, and restrictions.
 - Understand the long term commitment to the study and be likely to complete the study as planned.
 - Be considered as an appropriate candidate for participation in an investigative clinical trial with oral and intramuscularly injectable medications (e.g., no active substance use disorder, acute major organ disease, or planned long-term work assignments out of the country, etc.).
 - Aged 18 years or older (or &gt;=19 where required by local regulatory agencies), at the time of signing the informed consent.</t>
   </si>
   <si>
     <t>Two groups of subjects will be randomized to receive CAB LA + RPV LA Q4W, or CAB LA + RPV LA Q8W regimen.</t>
   </si>
   <si>
     <t>This will be an open-label study and therefore no blinding is required.</t>
   </si>
   <si>
     <t>Monthly, Every 2 months</t>
   </si>
   <si>
     <t>SOLAR</t>
   </si>
   <si>
     <t>NCT04542070</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04542070</t>
   </si>
   <si>
-    <t>Assess the antiviral activity and safety of a two-drug regimen of CAB LA + RPV LA compared with maintenance of BIK. BIKTARVY is a registered trademark of Gilead Sciences.</t>
-[...23 lines deleted...]
-    <t>2023-04-17 00:00:00</t>
+    <t>This study is designed to assess the antiviral activity and safety of a two-drug regimen of CAB LA + RPV LA compared with maintenance of BIK. BIKTARVY is a registered trademark of Gilead Sciences.</t>
+  </si>
+  <si>
+    <t>A Study to Evaluate Efficacy and Safety of Cabotegravir (CAB) Long Acting (LA) + Rilpivirine (RPV) LA Versus BIKTARVY® (BIK) in Participants With Human Immunodeficiency Virus (HIV)-1 Who Are Vi</t>
+  </si>
+  <si>
+    <t>United States of America, Australia, Austria, Belgium, Canada, France, Germany, Ireland, Italy, Japan, Netherlands, Spain, Switzerland, United Kingdom</t>
+  </si>
+  <si>
+    <t>Cabotegravir Tablets</t>
+  </si>
+  <si>
+    <t>Cabotegravir Injectable Suspension (CAB LA)</t>
+  </si>
+  <si>
+    <t>Rilpivirine Tablets</t>
+  </si>
+  <si>
+    <t>Rilpivirine Injectable Suspension (RPV LA)</t>
+  </si>
+  <si>
+    <t>BIKTARVY Tablets (BIK)</t>
+  </si>
+  <si>
+    <t>2020-11-09</t>
+  </si>
+  <si>
+    <t>2024-06-03</t>
+  </si>
+  <si>
+    <t>2022-07-13</t>
+  </si>
+  <si>
+    <t>2023-04-17</t>
+  </si>
+  <si>
+    <t>Cisgender women, Transgender women, Non-lactating individuals, Cisgender men, Transgender men, Non-pregnant individuals, Adults, Older adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
-- Participants aged 18 years or older (or &gt;=19 where required by local regulatory agencies), at the time of signing the informed consent.
-[...2 lines deleted...]
-- Capable of giving signed informed consent, which includes compliance with the requirements and restrictions listed in the consent form and in this protocol.</t>
+* Participants aged 18 years or older (or \&gt;=19 where required by local regulatory agencies), at the time of signing the informed consent.
+* A female participant is eligible to participate if she is not pregnant (as confirmed by a negative serum human chorionic gonadotropin (hCG) test at screen and a negative urine hCG test at Randomization), not lactating, and at least one of the following conditions applies.
+  1. Non-reproductive potential defined as:
+     * Pre-menopausal females with one of the following:
+       1. Documented tubal ligation.
+       2. Documented hysteroscopic tubal occlusion procedure with follow-up confirmation of bilateral tubal occlusion.
+       3. Hysterectomy.
+       4. Documented Bilateral Oophorectomy
+     * Postmenopausal defined as 12 m</t>
   </si>
   <si>
     <t>ATLAS</t>
   </si>
   <si>
     <t>NCT02951052</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02951052</t>
   </si>
   <si>
     <t>Establish if HIV-1 infected adult subjects with current viral suppression on a regimen with 2 NRTIs plus a third agent, remain suppressed upon switching to a 2 drug intramuscular regime of CAB/RPV-LA.</t>
   </si>
   <si>
-    <t>Argentina, Australia, Canada, France, Germany, Italy, Mexico, Russian Federation, South Africa, Spain, Sweden, United States of America</t>
+    <t>United States of America, Argentina, Australia, Canada, France, Germany, Italy, Korea, Republic of, Mexico, Russian Federation, South Africa, Spain, Sweden</t>
   </si>
   <si>
     <t>Drug: Cabotegravir (CAB) tablets (Oral Lead-in)</t>
   </si>
   <si>
     <t>Drug: Rilpivirine (RPV) tablets (Oral Lead-in)</t>
   </si>
   <si>
     <t>Drug: Cabotegravir - Injectable Suspension (CAB LA)</t>
   </si>
   <si>
     <t>Drug: Rilpivirine - Injectable Suspension (RPV LA)</t>
   </si>
   <si>
     <t>Drug: 2 NRTIs plus an INI, NNRTI, or PI</t>
   </si>
   <si>
-    <t>2016-10-28 00:00:00</t>
-[...5 lines deleted...]
-    <t>2018-05-29 00:00:00</t>
+    <t>2016-10-28</t>
+  </si>
+  <si>
+    <t>2025-01-09</t>
+  </si>
+  <si>
+    <t>2018-05-29</t>
   </si>
   <si>
     <t>Must be on uninterrupted current ARV regimen (either the initial or second ARV regimen) for at least 6 months prior to Screening. Any prior switch, defined as a change of a single drug or multiple drugs simultaneously, must have occurred due to tolerability/safety, access to medications, or convenience/simplification, and must NOT have been done for treatment failure (HIV-1 RNA ≥400 c/mL).</t>
   </si>
   <si>
     <t>FLAIR</t>
   </si>
   <si>
     <t>NCT02938520</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02938520</t>
   </si>
   <si>
     <t>Establish if HIV-1 infected adult participants whose virus is virologically suppressed on an INI STR will remain suppressed after switching to a two drug LA regimen of CAB and RPV.</t>
   </si>
   <si>
-    <t>Australia, Canada, France, Germany, Hong Kong, Italy, Japan, Netherlands, Russian Federation, Singapore, South Africa, Spain, United Kingdom, United States of America</t>
+    <t>United States of America, Canada, France, Germany, Italy, Japan, Netherlands, Russian Federation, South Africa, Spain, United Kingdom, Korea, Republic of, Singapore, Hong Kong, Taiwan, Province of China, Australia</t>
   </si>
   <si>
     <t>Drug: Cabotegravir (CAB) tablets</t>
   </si>
   <si>
     <t>Drug: Rilpivirine (RPV) tablets</t>
   </si>
   <si>
+    <t>400 mg and 600 mg (200 mg/mL)</t>
+  </si>
+  <si>
+    <t>600 mg and 900 mg (300 mg/mL)</t>
+  </si>
+  <si>
     <t>Drug: Oral ABC/DTG/3TC STR Tablet &amp; Drug: Oral DTG Tablet</t>
   </si>
   <si>
-    <t>2016-10-27 00:00:00</t>
-[...5 lines deleted...]
-    <t>2018-08-30 00:00:00</t>
+    <t>600/50/300 mg</t>
+  </si>
+  <si>
+    <t>2016-10-27</t>
+  </si>
+  <si>
+    <t>2025-03-04</t>
+  </si>
+  <si>
+    <t>2018-08-30</t>
   </si>
   <si>
     <t>Antiretroviral-naive (&lt;=10 days of prior therapy with any antiretroviral agent following a diagnosis of HIV-1 infection). Any previous exposure to an HIV integrase inhibitor or non-nucleoside reverse transcriptase inhibitor will be exclusionary.</t>
   </si>
   <si>
     <t>CARISEL</t>
   </si>
   <si>
     <t>NCT04399551</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04399551</t>
   </si>
   <si>
     <t>Evaluating Implementation Strategies for Cabotegravir (CAB)+ Rilpivirine (RPV) Long-acting (LA) Injectables for Human Immunodeficiency Virus (HIV)-1 Treatment in European Countries</t>
   </si>
   <si>
-    <t>France, Germany, Belgium, Netherlands, Spain</t>
+    <t>Belgium, France, Germany, Netherlands, Spain</t>
   </si>
   <si>
     <t>Drug: Cabotegravir tablets (Oral Lead-in)</t>
   </si>
   <si>
     <t>Drug: Rilpivirine tablets (Oral Lead-in)</t>
   </si>
   <si>
     <t>Drug: CAB LA intramuscular (IM) injection</t>
   </si>
   <si>
     <t>Drug: RPV LA intramuscular (IM) injection</t>
   </si>
   <si>
     <t>Other: Continuous Quality Improvement (CQI) calls</t>
   </si>
   <si>
-    <t>2020-09-28 00:00:00</t>
-[...8 lines deleted...]
-    <t>2023-03-13 00:00:00</t>
+    <t>2020-09-28</t>
+  </si>
+  <si>
+    <t>2024-04-04</t>
+  </si>
+  <si>
+    <t>2022-03-07</t>
+  </si>
+  <si>
+    <t>2023-03-13</t>
   </si>
   <si>
     <t>HIV-1 infected and must be suppressed on a guideline recommended active Highly active antiretroviral therapy (HAART) regimen for at least 6 months prior to screening. Any prior switch, defined as a change of a single drug or multiple drugs simultaneously, must have occurred due to tolerability/safety, access to medications, or convenience/simplification, and must not have been done for virologic failure (on treatment HIV-1 RNA more than or equal to [&gt;=]200 c/mL).</t>
   </si>
   <si>
     <t>HBV, COVID 19</t>
   </si>
   <si>
     <t>This is an open-label study hence no blinding is required.</t>
   </si>
   <si>
     <t>LATA</t>
   </si>
   <si>
     <t>NCT05154747</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05154747</t>
   </si>
   <si>
     <t>University College, London</t>
   </si>
   <si>
     <t>Comparing the efficacy of long-acting injectable CAB+RPV administered every two months in comparison to daily oral HIV medications in young people.</t>
   </si>
   <si>
     <t>Kenya, South Africa, Uganda, Zimbabwe</t>
   </si>
   <si>
     <t>Drug: CAB LA injectable suspension</t>
   </si>
   <si>
+    <t>600mg as a 3mL IM injection</t>
+  </si>
+  <si>
     <t>Drug: RPV LA injectable suspension</t>
   </si>
   <si>
+    <t>900mg as a 3mL IM injection</t>
+  </si>
+  <si>
     <t>Drug: Oral TLD Tablet</t>
   </si>
   <si>
+    <t>245/300/50 mg</t>
+  </si>
+  <si>
     <t>Drug: Dolutegravir oral tablet with tenofovir alafenamide fumarate and lamivudine (l/TAF) oral in a fixed dose combination</t>
   </si>
   <si>
-    <t>2023-06-22 00:00:00</t>
-[...8 lines deleted...]
-    <t>2026-03-01 00:00:00</t>
+    <t>50/25/300 mg</t>
+  </si>
+  <si>
+    <t>2023-06-22</t>
+  </si>
+  <si>
+    <t>2024-04-26</t>
+  </si>
+  <si>
+    <t>2025-03-01</t>
+  </si>
+  <si>
+    <t>2026-03-01</t>
   </si>
   <si>
     <t>Adolescents, Cisgender women, Transgender women, Non-lactating individuals, Children, Cisgender men, Transgender men, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Children, Adolescents, Adults</t>
   </si>
   <si>
     <t>Study participants are individuals with HIV-1 infection aged 12-19 years in Sub-Saharan Africa.
 Participants with known HIV-2 infection are excluded.</t>
   </si>
   <si>
     <t>IMPALA</t>
   </si>
   <si>
     <t>NCT05546242</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05546242</t>
   </si>
   <si>
     <t>MRC/UVRI and LSHTM Uganda Research Unit</t>
   </si>
   <si>
     <t>Evaluating the Effectiveness of Switching to Two-monthly Long-acting Injectable CAB and RPV From First-line Oral Antiretroviral Therapy in HIV-1 Positive Virologically Suppressed Adults in SSA.</t>
   </si>
   <si>
-    <t>Kenya, South Africa, Uganda</t>
+    <t>Uganda, Kenya, South Africa</t>
   </si>
   <si>
     <t>Drug: Injectable Long-Acting Cabotegravir</t>
   </si>
   <si>
     <t>Drug: Injectable Long-Acting Rilpivirine</t>
   </si>
   <si>
+    <t>900mg</t>
+  </si>
+  <si>
     <t>Drug: Antiretroviral (Oral antiretroviral therapy in the form of 2NRTIs + dolutegravir 50mg administered daily)</t>
   </si>
   <si>
-    <t>2022-12-08 00:00:00</t>
-[...5 lines deleted...]
-    <t>2025-04-01 00:00:00</t>
+    <t>2022-12-08</t>
+  </si>
+  <si>
+    <t>2024-09-25</t>
+  </si>
+  <si>
+    <t>2025-04-01</t>
   </si>
   <si>
     <t>Participants must have a history of sub-optimal ART adherence or engagement in care based on one or more of the following criteria:
 1. Documented detectable HIV-1 VL (&gt;1000 c/mL) on all-oral ART (EFV/NVP or DTG-based) in the prior 2 years despite being ART-experienced for ≥3 months.
 2. History of being lost to follow-up from care (&gt;4 weeks elapsed since a missed scheduled clinic appointment or refill in the prior 2 years).
 3. Failed to link to HIV care despite ≥3 months elapsed since HIV diagnosis.</t>
   </si>
   <si>
     <t>HBV, TB</t>
   </si>
   <si>
     <t>Parallel open-label phase 3b study. Participants will be randomised to continuing current therapy or switching to injectable therapy.</t>
   </si>
   <si>
     <t>LATITUDE</t>
   </si>
   <si>
     <t>NCT03635788</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03635788</t>
   </si>
   <si>
     <t>National Institute of Allergy and Infectious Diseases (NIAID)</t>
   </si>
   <si>
     <t>Compare the efficacy, safety, and durability of two different strategies to treat participants with a history of sub-optimal adherence and control of their HIV infection.</t>
   </si>
   <si>
-    <t>Puerto Rico, United States of America</t>
+    <t>United States of America, Puerto Rico</t>
   </si>
   <si>
     <t>Drug: Standard of Care (SOC) Oral ART</t>
   </si>
   <si>
+    <t>SOC oral ART regimen must include at least 3 drugs with 2 or more drugs predicted to be fully active, including a boosted protease inhibitor (PI) and/or an integrase strand transfer inhibitor (INSTI)</t>
+  </si>
+  <si>
     <t>Drug: Oral Rilpivirine tablets (Oral lead-in)</t>
   </si>
   <si>
     <t>Drug: Oral Cabotegravir tablets (Oral lead-in)</t>
   </si>
   <si>
     <t>Drug: Injectable RPV-LA</t>
   </si>
   <si>
+    <t>600 mg (Maintenance Dose) and 900 mg (Loading Dose) administered as an intramuscular injection in the gluteal muscle</t>
+  </si>
+  <si>
     <t>Drug: Injectable CAB-LA</t>
   </si>
   <si>
-    <t>2019-03-28 00:00:00</t>
-[...11 lines deleted...]
-    <t>2024-02-12 00:00:00</t>
+    <t>400 mg (Maintenance Dose) and 600 mg (Loading Dose) administered as an intramuscular injection in the gluteal muscle</t>
+  </si>
+  <si>
+    <t>2019-03-28</t>
+  </si>
+  <si>
+    <t>2025-08-28</t>
+  </si>
+  <si>
+    <t>2024-09-30</t>
+  </si>
+  <si>
+    <t>2026-08-30</t>
+  </si>
+  <si>
+    <t>2024-02-12</t>
   </si>
   <si>
     <t>Evidence of non-adherence to ART according to at least one of the following criteria:
 1. Poor virologic response within 18 months prior to study entry (defined as less than 1 log10 decrease in HIV-1 RNA or HIV-1 RNA greater than 200 copies/mL at two time points at least 4 weeks apart) in individuals who have been prescribed ART for at least 6 consecutive months.
 2. Lost to clinical follow-up within 18 months prior to study entry with ART non-adherence for greater than or equal to 6 consecutive months.</t>
   </si>
   <si>
     <t>LATTE-2</t>
   </si>
   <si>
     <t>NCT02120352</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02120352</t>
   </si>
   <si>
     <t>Evaluate the antiviral activity, tolerability, and safety of IM dosing regimens of GSK744 LA plus TMC278 LA, relative to GSK744 plus ABC/3TC given orally once daily, in ARV naïve HIV-1 patients.</t>
   </si>
   <si>
-    <t>Canada, France, Germany, Spain, United States of America</t>
+    <t>United States of America, Canada, France, Germany, Spain</t>
+  </si>
+  <si>
+    <t>800 mg (Loading Dose delivered as two 400 mg IM injections) and 400 mg (Maintenance dose) IM</t>
   </si>
   <si>
     <t>Drug: ABC/3TC Oral tablets</t>
   </si>
   <si>
-    <t>2014-04-28 00:00:00</t>
-[...8 lines deleted...]
-    <t>2023-04-20 00:00:00</t>
+    <t>600/300 mg</t>
+  </si>
+  <si>
+    <t>2014-04-28</t>
+  </si>
+  <si>
+    <t>2024-06-11</t>
+  </si>
+  <si>
+    <t>2015-08-13</t>
+  </si>
+  <si>
+    <t>2023-04-20</t>
   </si>
   <si>
     <t>Participants must be ART-naïve defined as having no more than 10 days of prior therapy with any antiretroviral agent following a diagnosis of HIV-1 infection.</t>
   </si>
   <si>
     <t>NCT04371380</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04371380</t>
   </si>
   <si>
     <t>Evaluate pharmacokinetics, tolerability, and safety of Cabotegravir long acting plus Rilpivirine long acting administered concomitantly as two separate IM injections in the Vastus Lateralis muscles.</t>
   </si>
   <si>
     <t>Drug: Oral Cabotegravir Tablets (Oral Lead-in)</t>
   </si>
   <si>
     <t>Drug: Oral Rilpivirine Tablets</t>
   </si>
   <si>
+    <t>25 mg (Oral Lead-in)</t>
+  </si>
+  <si>
     <t>Drug: Cabotegravir extended release suspension for injection (long-acting)</t>
   </si>
   <si>
+    <t>600 mg (200 mg per mL)</t>
+  </si>
+  <si>
     <t>Drug: Rilpivirine extended release suspension for injection (long-acting)</t>
   </si>
   <si>
-    <t>2020-09-16 00:00:00</t>
-[...5 lines deleted...]
-    <t>2021-12-26 00:00:00</t>
+    <t>900 mg (300 mg per mL)</t>
+  </si>
+  <si>
+    <t>2020-09-16</t>
+  </si>
+  <si>
+    <t>2023-11-03</t>
+  </si>
+  <si>
+    <t>2021-12-26</t>
   </si>
   <si>
     <t>Participants aged 18 to 50 who are overtly healthy as determined by medical evaluation including medical history, physical examination, laboratory tests, and cardiac monitoring.</t>
   </si>
   <si>
     <t>HIV, HCV, HBV, COVID 19</t>
   </si>
   <si>
     <t>Eligible participants will receive orally, tablets of cabotegravir plus rilpivirine for 28 days. There will be 10 to 14 days wash out period followed by an IM injection of cabotegravir long-acting plus rilpivirine long-acting.</t>
   </si>
   <si>
     <t>This is an open label study.</t>
   </si>
   <si>
     <t>Single dose of CAB LA plus RPV LA.</t>
   </si>
   <si>
     <t>LAI115428</t>
   </si>
   <si>
     <t>NCT01593046</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT01593046</t>
   </si>
   <si>
     <t>Investigate the Safety, Tolerability and Pharmacokinetics of Repeat Dose Administration of Long-Acting GSK1265744 and Long-Acting TMC278 Intramuscular and Subcutaneous Injections.</t>
   </si>
   <si>
     <t>Drug: Oral GSK1265744 tablets (Oral Lead-in)</t>
   </si>
   <si>
     <t>Drug: Injectable Intramuscular GSK1265744 LA</t>
   </si>
   <si>
+    <t>800 mg</t>
+  </si>
+  <si>
     <t>Drug: Injectable Subcutaneous GSK1265744 LA</t>
   </si>
   <si>
+    <t>200 mg</t>
+  </si>
+  <si>
     <t>Drug: Injectable Intramuscular TMC278 LA</t>
   </si>
   <si>
-    <t>2012-05-01 00:00:00</t>
-[...5 lines deleted...]
-    <t>2013-11-01 00:00:00</t>
+    <t>1200 mg</t>
+  </si>
+  <si>
+    <t>2012-05-01</t>
+  </si>
+  <si>
+    <t>2014-02-06</t>
+  </si>
+  <si>
+    <t>2013-11-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 - AST, ALT, alkaline phosphatase and bilirubin greater than or equal to 1.5xULN (isolated bilirubin &gt;1.5xULN is acceptable if bilirubin is fractionated and direct bilirubin &lt;35%).
 - Healthy as determined by a responsible and experienced physician.
 - Male or female between 18 and 64 years of age inclusive, at the time of signing the informed consent.
 - Body weight greater than or equal to 50 kg for men and greater than or equal to 45 kg for women and body mass index (BMI) within the range 18.5-31.0 kg/m2 (inclusive).
 - All Study subjects should be counseled on the practice of safer sexual practices including the use of effective barrier methods (e.g. male condom/spermicide).</t>
   </si>
   <si>
-    <t>HIV, HCV, HBV</t>
+    <t>HBV, HCV, HIV</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>CAPRI</t>
   </si>
   <si>
     <t>NCT05601128</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05601128</t>
   </si>
   <si>
     <t>Allegheny Singer Research Institute</t>
   </si>
   <si>
     <t>Evaluate the efficacy and safety of CABENUVA (Long-acting Cabotegravir Plus Long-acting Rilpivirine) in patients with HIV infection and severe renal impairment.</t>
   </si>
   <si>
-    <t>2023-01-01 00:00:00</t>
-[...2 lines deleted...]
-    <t>2025-02-06 00:00:00</t>
+    <t>2023-01-01</t>
+  </si>
+  <si>
+    <t>2025-02-06</t>
   </si>
   <si>
     <t>Participants are positive for HIV infection and severe renal impairment with or without hemodialysis.</t>
   </si>
   <si>
     <t>MOCHA</t>
   </si>
   <si>
     <t>NCT03497676</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03497676</t>
   </si>
   <si>
     <t>Phase I/II</t>
   </si>
   <si>
     <t>Evaluate the safety, acceptability, tolerability, and pharmacokinetics of oral and long-acting injectable CAB and RPV in virologically suppressed HIV-infected children and adolescents.</t>
   </si>
   <si>
-    <t>Botswana, South Africa, Thailand, Uganda, United States of America</t>
+    <t>United States of America, Botswana, South Africa, Thailand, Uganda</t>
   </si>
   <si>
     <t>Drug: Oral Cabotegravir (CAB) Tablets (Oral Lead-in)</t>
   </si>
   <si>
     <t>Drug: Oral Rilpivirine (RPV) Tablets (Oral Lead-in)</t>
   </si>
   <si>
     <t>Drug: Long-Acting Injectable Cabotegravir (CAB LA)</t>
   </si>
   <si>
     <t>Drug: Long-Acting Injectable Rilpivirine (RPV LA)</t>
   </si>
   <si>
     <t>Drug: Combination Antiretroviral Therapy (cART)</t>
   </si>
   <si>
-    <t>2019-04-03 00:00:00</t>
-[...8 lines deleted...]
-    <t>2023-02-18 00:00:00</t>
+    <t>2019-04-03</t>
+  </si>
+  <si>
+    <t>2025-06-17</t>
+  </si>
+  <si>
+    <t>2023-02-18</t>
+  </si>
+  <si>
+    <t>2025-04-22</t>
   </si>
   <si>
     <t>Adolescents, Non-lactating individuals, Children, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Children, Adolescents</t>
   </si>
   <si>
-    <t>HCV, HBV</t>
+    <t>HBV, HCV</t>
+  </si>
+  <si>
+    <t>Children 12-17yo</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
   <si>
     <t>VOLITION</t>
   </si>
   <si>
     <t>NCT05917509</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05917509</t>
   </si>
   <si>
     <t>Evaluate the efficacy, safety, implementation effectiveness, and patient-reported outcomes of once-daily oral DTG/3TC followed by an optional participant-determined switch to CAB/RPV-LA.</t>
   </si>
   <si>
     <t>Argentina, Canada, Chile, France, Germany, Italy, Puerto Rico, Spain, United States of America</t>
   </si>
   <si>
     <t>Drug: DTG/3TC</t>
   </si>
   <si>
     <t>Drug: Cabotegravir (CAB) LA</t>
   </si>
@@ -1231,88 +1341,94 @@
     <t>https://clinicaltrials.gov/study/NCT06468995</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>IRCCS San Raffaele</t>
   </si>
   <si>
     <t>This is a monocentric, prospective, double-arm, randomized, open-label, implementation-effectiveness hybrid type III study aimed at comparing hospital-based and home-based administration of CAB LA + RPV LA treatment for HIV-1-infected patients.
 Study participants receiving IM CAB + RPV will complete various questionnaires and scales, including FIM, AIM, IAM, EQ-5D-5L, HAT-QoL, and HIVTSQ, throughout the study. HCPs will also complete FIM, AIM, IAM, and a Likert scale.</t>
   </si>
   <si>
     <t>Antiviral Long Acting Drugs Landing in People Living With HIV</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Surveys completion</t>
   </si>
   <si>
     <t>Home administration of Long-acting CAB+RPV Injectable Suspension</t>
   </si>
   <si>
+    <t>CAB 600mg + RPV 900mg q2M IM administration and follow-up in hospital</t>
+  </si>
+  <si>
     <t>Hospital administration of Long-acting CAB+RPV Injectable Suspension</t>
   </si>
   <si>
-    <t>2024-09-01 00:00:00</t>
-[...8 lines deleted...]
-    <t>2026-11-01 00:00:00</t>
+    <t>2024-09-01</t>
+  </si>
+  <si>
+    <t>2024-12-02</t>
+  </si>
+  <si>
+    <t>2024-12-04</t>
+  </si>
+  <si>
+    <t>2026-11-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 - People living with HIV-1 infection that could, according to clinical practice, switch current ART to IM CAB + RPV;
 - Aged 18 years or older at the time of signing the informed consent.
 - People willing to switch to long-acting therapy
 - On a stable (≥6 months) antiretroviral regimen and virologically suppressed (HIV-1 RNA \&lt;50 copies/ml):
 - Documented evidence of plasma HIV-1 RNA measurements \&lt;50 c/mL in the 6 months prior to Screening.
 - Plasma HIV-1 RNA \&lt;50 c/mL at Screening.
 - Ability to understand informed consent form and other relevant regulatory documents.</t>
   </si>
   <si>
     <t>CROWN</t>
   </si>
   <si>
     <t>NCT06694805</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06694805</t>
   </si>
   <si>
     <t>This study will assess how effective, safe, and long-lasting a long-acting antiretroviral therapy (ART) using CAB LA + RPV LA is for people with HIV who still have detectable virus levels despite being on oral ART. The study will also consider feedback from patients on their experience with this treatment.</t>
   </si>
   <si>
     <t>A Study to Evaluate the Effectiveness of Long-acting (LA) Cabotegravir (CAB) + Rilpivirine (RPV) LA When Given to Participants With Detectable HIV-1</t>
+  </si>
+  <si>
+    <t>2024-12-02 00:00:00</t>
   </si>
   <si>
     <t>2025-02-18 00:00:00</t>
   </si>
   <si>
     <t>2026-05-13 00:00:00</t>
   </si>
   <si>
     <t>2027-12-08 00:00:00</t>
   </si>
   <si>
     <t>Children, Adults, Older Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Age
   1. Aged \&gt;=12 years and \&gt;=35 kg (at the time of obtaining informed consent).
 * Type of Participant and Disease Characteristics 2.HIV-1 infection, documented by any licensed rapid HIV test or HIV enzyme or chemiluminescence immunoassay (E/CIA) test kit at any time prior to study entry and confirmed by a licensed Western blot or a second antibody test by a method other than the initial rapid HIV and/or E/CIA, or by HIV-1 antigen, plasma HIV-1 RNA VL.
   3.Plasma HIV-1 RNA \&gt;1 000 c/mL and greater than (\&lt;) 100 000 c/mL at Screening. 4.Evidence of insufficient virologic response to participant's current oral ART regimen within 18 months prior to study entry according to at least 1 of the following criteria: i.\&lt;1 log10 decrease in HIV-1 RNA or HIV-1 RNA \&gt;200 c/</t>
   </si>
   <si>
     <t>PANNA</t>
   </si>
   <si>
     <t>NCT00825929</t>
@@ -1576,50 +1692,53 @@
   <si>
     <t>CARLA</t>
   </si>
   <si>
     <t>NCT05156658</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05156658</t>
   </si>
   <si>
     <t>Withdrawn</t>
   </si>
   <si>
     <t>Advancing Clinical Therapeutics Globally for HIV/AIDS and Other Infections</t>
   </si>
   <si>
     <t>The purpose of this pharmacokinetic (PK) trial is to evaluate whether the ENG implant, a long-acting birth control method, is tolerable and effective for adults with HIV who are taking long-acting cabotegravir (CAB-LA) and long-acting rilpivirine (RPV-LA). Access to safe and effective birth control for adults with HIV is important because it may result in fewer infants exposed to HIV in the womb or born with HIV. Researchers believe that people of childbearing potential need access to birth control options that do not need to be negotiated with a partner.</t>
   </si>
   <si>
     <t>Pharmacokinetic Interactions of ENG Subdermal Implants with Long-Acting Cabotegravir (CAB-LA) and LA Rilpivirine (RPV-LA) (CARLA)</t>
   </si>
   <si>
     <t>2024-01-01 00:00:00</t>
   </si>
   <si>
+    <t>2024-12-10 00:00:00</t>
+  </si>
+  <si>
     <t>2024-08-02 00:00:00</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Last menstrual period started ≤35 days prior to study entry. If the start of the last menstrual period was \&gt;35 days prior to study entry, and the individual has been using hormonal contraception for at least 30 days prior to study entry, individual is eligible. If the start of the last menstrual period was \&gt;35 days prior to study entry, and the individual has not been using hormonal contraception for at least 30 days prior to study entry, serum follicle-stimulating hormone (FSH) must be ≤40 mIU/mL.
 * Negative serum or urine pregnancy test (urine test must have a sensitivity of ≤25 mIU/mL) within 48 hours prior to study entry by any US clinic or laboratory that has a Clinical Laboratory Improvement Amendments (CLIA) certification or its equivalent, or is using a poi</t>
   </si>
   <si>
     <t>JABS</t>
   </si>
   <si>
     <t>ACTRN12622000105741</t>
   </si>
   <si>
     <t>https://www.anzctr.org.au/Trial/Registration/TrialReview.aspx?id=383336</t>
   </si>
   <si>
     <t>Open label, single arm interventional clinical trial of long acting cabotegravir 600mg and long acting rilpivirine 900mg administered by intramuscular injections every two months for a total of 12 months in subjects on standard of care oral regimens, including those with complex medical and social vulnerability factors. Adherence with treatment will be monitored using records of clinic attendance and administration of injections.</t>
   </si>
   <si>
     <t>Feasibility and effectiveness of long acting cabotegravir and rilpivirine for treatment of HIV infection in patients with complex needs.</t>
   </si>
   <si>
     <t>Australia, New Zealand</t>
   </si>
@@ -1668,98 +1787,101 @@
   </si>
   <si>
     <t>2023-12-13 00:00:00</t>
   </si>
   <si>
     <t>2025-05-05 00:00:00</t>
   </si>
   <si>
     <t>2025-01-29 00:00:00</t>
   </si>
   <si>
     <t>2025-04-23 00:00:00</t>
   </si>
   <si>
     <t>Key Inclusion Criteria:
 * People with HIV-1 (PWH) or provider decision to switch off CAB+RPV IM injections due to intolerance, inconvenience, adverse events (AEs), or willing to switch to (and intention to remain on) daily B/F/TAF
 * Currently virologically suppressed (HIV-1 RNA \&lt; 50 copies/mL) on CAB+RPV IM injections every 2 months
 * Currently on CAB+RPV IM injections every 2 months and received at least one dose of CAB+RPV IM injection; no missed CAB+RPV injections
 * Ability to receive B/F/TAF up to 7 days prior to the next scheduled dose of CAB+RPV
 * Documented plasma HIV-1 RNA \&lt; 50 copies/mL during treatment for ≥ 6 months preceding the screening visit
 * No documented or suspected resistance to BIC, emtricitabine (FTC), or tenofovir (TFV).
 Key Exclusion Criteria:
 * History of B/F/</t>
   </si>
   <si>
-    <t>IMPAACT 2036</t>
+    <t>CRAYON - IMPAACT 2036</t>
   </si>
   <si>
     <t>NCT05660980</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05660980</t>
   </si>
   <si>
     <t>The purpose of the study is to evaluate the pharmacokinetics (PK), safety, tolerability, and acceptability of a long-acting injectable Cabotegravir and Rilpivirine in Virologically Suppressed Children Living with HIV-1, Two to Less Than 12 Years of Age</t>
   </si>
   <si>
     <t>Study of Oral and Long-Acting Injectable Cabotegravir and Rilpivirine in Virologically Suppressed Children Living With HIV-1, Two to Less Than 12 Years of Age</t>
   </si>
   <si>
-    <t>Botswana, Brazil, South Africa, Thailand, United States of America</t>
+    <t>United States of America, Botswana, South Africa, Brazil, Thailand</t>
   </si>
   <si>
     <t>Once daily CAB tablet + RPV tablet</t>
   </si>
   <si>
     <t>Long acting CAB injectable + long acting RPV injectable</t>
   </si>
   <si>
-    <t>2024-01-24 00:00:00</t>
-[...8 lines deleted...]
-    <t>2027-07-27 00:00:00</t>
+    <t>2024-01-24</t>
+  </si>
+  <si>
+    <t>2025-05-23</t>
+  </si>
+  <si>
+    <t>2026-06-15</t>
+  </si>
+  <si>
+    <t>2027-07-27</t>
   </si>
   <si>
     <t>Children</t>
   </si>
   <si>
     <t>Inclusion Criteria, Step 1: Entry for Cohort 1, Cohort 2a, and Cohort 2b
 * Parent or legal guardian is willing and able to provide written permission for child's study participation and, when applicable per institutional review board/ethics committee (IRB/EC) policies and procedures, child is willing and able to provide written assent for study participation.
 Note: All sites must follow all applicable IRB/EC policies and procedures; for US sites, this includes single IRB (sIRB) policies and procedures.
 * Age two years old to less than 12 years old at entry
 * Body weight ≥10 kgs and \&lt;40 kgs at entry
 * At entry, willing and able to comply with the study visit schedule and other study requirements, as determined by the site investigator or designee.
 * Confirmed HIV-1-infection based on do</t>
   </si>
   <si>
+    <t>Children 2-12 yo</t>
+  </si>
+  <si>
     <t>CREATE</t>
   </si>
   <si>
     <t>NCT06062979</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06062979</t>
   </si>
   <si>
     <t>Enrolling by invitation</t>
   </si>
   <si>
     <t>Whitman-Walker Institute</t>
   </si>
   <si>
     <t>The purpose of this study is to assess adherence to home-delivered long-acting injectable rilpivirine/cabotegravir (Cabenuva) among people living with HIV enrolled in the Mobile Outreach Retention and Engagement (MORE) program at Whitman-Walker Health due to significant barriers to being retained in care; the MORE program provides supportive services including dedicated care navigation, transportation assistance, and mobile/home-delivered care. The investigators will examine the equivalence of treatment outcomes among patients receiving injectable treatment within the MORE program as compared to those of patients receiving Cabenuva in standard care at Whitman-Walker Health.</t>
   </si>
   <si>
     <t>Clinical Effectiveness-Implementation Hybrid Type 2 Study on Home-Delivered Cabenuva for People Living With HIV Who Are Not Retained in Care</t>
   </si>
   <si>
     <t>rilpivirine/cabotegravir</t>
   </si>
   <si>
     <t>2023-11-01 00:00:00</t>
@@ -1794,515 +1916,593 @@
   <si>
     <t>2024-10-08 00:00:00</t>
   </si>
   <si>
     <t>Non-Probability Sample</t>
   </si>
   <si>
     <t>CARES</t>
   </si>
   <si>
     <t>PACTR202104874490818</t>
   </si>
   <si>
     <t>https://pactr.samrc.ac.za/TrialDisplay.aspx?TrialID=15757</t>
   </si>
   <si>
     <t>Joint Clinical Research Centre, Kampala, Uganda</t>
   </si>
   <si>
     <t>Primary objective: To demonstrate the non-inferior antiviral activity of switching to IM RPV LA+CAB LA administered every 2 months compared with continuation of cART administered daily over 12 months in HIV-1 infected participants in a resource limited setting Secondary objectives: 1. To demonstrate the antiviral and immunologic activity of switching to IM RPV LA+CAB LA every 2 months compared to continuation of cART over 12 and 24 months of follow-up. 2. To evaluate the safety and tolerability of switching to RPV LA+CAB LA every 2 months compared to continuation of cART. 3. To assess viral resistance in participants experiencing protocol-defined confirmed virologic failure(plasma HIV-1 RNA ≥200 c/mL). 4. To assess the incidence of on-treatment genotypic resistance to CAB, RPV and other on</t>
   </si>
   <si>
     <t>Cabotegravir And Rilpivirine: Efficacy and Safety Study (CARES)</t>
   </si>
   <si>
+    <t>Kenya, Uganda, South Africa</t>
+  </si>
+  <si>
     <t>cART</t>
   </si>
   <si>
+    <t>2 NRTIs (tenofovir [TDF] plus either 3TC or FTC) plus an INI (DTG) or a NNRTI (EFV or NVP) single tablet or FDC</t>
+  </si>
+  <si>
     <t>RPV LA and CAB LA</t>
   </si>
   <si>
-    <t>2021-09-15 00:00:00</t>
-[...2 lines deleted...]
-    <t>2024-08-20 00:00:00</t>
+    <t>2021-09-15</t>
+  </si>
+  <si>
+    <t>2024-08-20</t>
   </si>
   <si>
     <t>Non-lactating individuals, Non-pregnant individuals, Adults</t>
   </si>
   <si>
-    <t>CALENDULA</t>
+    <t>(CALENDULA-Withdrawn)</t>
   </si>
   <si>
     <t>NCT06657885</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06657885</t>
   </si>
   <si>
     <t>Institut de Médecine et d'Epidémiologie Appliquée - Fondation Internationale Léon M'Ba</t>
   </si>
   <si>
-    <t>This study is a Phase II, prospective, single-arm, multicenter, non-randomized pilot study designed to evaluate the antiretroviral efficacy of lenacapavir in combination with cabotegravir injection over 48 weeks of follow-up in participants who meet the study inclusion criteria. Efficacy is defined as the absence of virologic failure at S48. Virologic success is defined as maintaining or achieving CV \&lt; 50 copies/mL without interruption of long-acting dual therapy with cabotegravir/lenacapavir at the end of 48 weeks. The study will be conducted at several sites in France in adults 18 years of age and older. Minors and persons under legal guardianship will not be included in the study.
-Long-acting treatments are evolving thanks to new "long-acting" molecules. These molecules ensure prolong</t>
+    <t>This study is a Phase II, prospective, single-arm, multicenter, non-randomized pilot study designed to evaluate the antiretroviral efficacy of lenacapavir in combination with cabotegravir injection over 48 weeks of follow-up in participants who meet the study inclusion criteria. Efficacy is defined as the absence of virologic failure at S48. Virologic success is defined as maintaining or achieving CV \&lt; 50 copies/mL without interruption of long-acting dual therapy with cabotegravir/lenacapavir at the end of 48 weeks. The study will be conducted at several sites in France in adults 18 years of age and older.
+The study stopped early, before enrolling its first participant. Reason stated as of 14 Jan. 2026 is "No response regarding coverage of treatments by social security and the DGOS"</t>
   </si>
   <si>
     <t>CAbotégravir LENacapavir DUal Long Acting</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>Drug: Cabotegravir (Initiation) Oral Tablet</t>
   </si>
   <si>
     <t>Drug: Cabotegravir (Maintenance) Intramuscular Injection</t>
   </si>
   <si>
+    <t>N/A (Every 8 weeks)</t>
+  </si>
+  <si>
     <t>Drug: Lenacapavir (Initiation) Subcutaneous injection</t>
   </si>
   <si>
+    <t>Two injections of 463.5mg/1.5mL in distinct abdominal sites</t>
+  </si>
+  <si>
     <t>Drug: Lenacapavir (Initiation)</t>
   </si>
   <si>
+    <t>Two 300mg tablets</t>
+  </si>
+  <si>
     <t>Drug: Lenacapavir (Maintenance) Subcutaneous Injection</t>
   </si>
   <si>
-    <t>2025-01-15 00:00:00</t>
-[...8 lines deleted...]
-    <t>2026-09-15 00:00:00</t>
+    <t>Two injections of 463.5mg/1.5mL in distinct abdominal sites every 24 weeks</t>
+  </si>
+  <si>
+    <t>2025-01-15</t>
+  </si>
+  <si>
+    <t>2026-01-12</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>2026-09-15</t>
   </si>
   <si>
     <t>Inclusion:
 - Age ≥ 18 years
 - HIV-1 infection
 - Stable oral antiretroviral treatment for at least 6 months
 - Multi-treated patients who have received multiple lines of antiretroviral treatment
 - Undetectable patients with CV \&lt; 50 copies/mL in the last 6 months (a single blip between 50 and 200 copies/mL in the last 6 months is allowed) and eligible to switch to the lenacapavir/cabotegravir strategy on the basis of a collegial decision by clinicians, virologists and pharmacologists following a multidisciplinary meeting due to the presence of resistance mutations, including to NNRTIs, oral drug intolerance or drug-drug interactions
 - Detectable, virologically uncontrolled HIV viral load ≥ 200 c/mL in the last 12 months who is eligible to switch to the lenacapavir/cabotegravir strategy</t>
   </si>
   <si>
     <t>Every 6 months, Every 2 months</t>
   </si>
   <si>
     <t>Subcutaneous, Intramuscular</t>
   </si>
   <si>
     <t>EXTEND4M</t>
   </si>
   <si>
     <t>NCT06741397</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06741397</t>
   </si>
   <si>
     <t>A single arm, repeat dose study to evaluate the pharmacokinetic profile,
 safety, and tolerability of a new formulation of cabotegravir LA injected
 intramuscularly Q4M in adolescent and adult participants at risk of HIV
 acquisition.</t>
   </si>
   <si>
     <t>A Study to Evaluate the Pharmacokinetics, Safety, and Tolerability of a New Formulation of Cabotegravir Long-Acting Administered Intramuscularly in a 4-month Dosing Interval (Q4M)</t>
   </si>
   <si>
+    <t>Puerto Rico, United States of America</t>
+  </si>
+  <si>
     <t>CAB LA administered IM gluteal</t>
   </si>
   <si>
     <t>New formulation of CAB LA (4M) administered IM gluteal</t>
   </si>
   <si>
     <t>2024-12-20 00:00:00</t>
   </si>
   <si>
     <t>2025-06-16 00:00:00</t>
   </si>
   <si>
     <t>2026-09-09 00:00:00</t>
   </si>
   <si>
     <t>2029-01-10 00:00:00</t>
   </si>
   <si>
     <t>Adolescents, Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. At the time of obtaining informed consent, adolescent and adult participants weighing at least 35 kg.
 2. Participants must have a nonreactive HIV test at Screening (rapid test, nonrapid HIV immunoassay, and HIV RNA) and enrollment (a rapid test, nonrapid HIV immunoassay, and HIV RNA).
 3. Participants who are at risk of acquiring HIV, defined as having had anal or vaginal sex in the past 6 months.
 4. Participants who are overtly healthy as determined by medical evaluation by a responsible and experienced physician, including medical history, physical examination, laboratory tests and cardiac monitoring at the time of screening.
 5. No alcohol or substance use that, in the opinion of the study investigator and medical monitor, would interfere with the study.</t>
   </si>
   <si>
     <t>HIV, HBV</t>
   </si>
   <si>
     <t>The study enrolled healthy adolescent and adult participants</t>
   </si>
   <si>
     <t>Key end point: CAB trough concentrations
 Participants receive lead-in injections comprising cabotegravir LA during
 month one and injections of a new formulation of CAB LA at Month 3, Month 5
 and every 4 months thereafter to Month 29</t>
   </si>
   <si>
     <t>Once Every Four Months</t>
   </si>
   <si>
     <t>PrEP</t>
   </si>
   <si>
-    <t>Switch from CAB LA to CAB ULA</t>
+    <t>Two-to-Four</t>
   </si>
   <si>
     <t>NCT06786520</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06786520</t>
   </si>
   <si>
     <t>A single arm, repeat dose study to evaluate the pharmacokinetics, safety, and
 tolerability of switching to cabotegravir long-acting 4-monthly formulation (CAB Q4M) from cabotegravir long-acting (CAB LA 2M) in healthy adult volunteers</t>
   </si>
   <si>
     <t>A Study to Evaluate the Pharmacokinetics, Safety, and Tolerability of Cabotegravir Ultra Long-acting (CAB ULA) Following Switch From Cabotegravir Long-acting (CAB LA) in Healthy Adults</t>
   </si>
   <si>
     <t>Drug: CAB LA (2M)</t>
   </si>
   <si>
     <t>Drug: CAB LA (4M formulation)</t>
   </si>
   <si>
-    <t>2025-01-17 00:00:00</t>
-[...5 lines deleted...]
-    <t>2027-11-08 00:00:00</t>
+    <t>800 mg, 1200 mg, and 1600 mg</t>
+  </si>
+  <si>
+    <t>2025-01-17</t>
+  </si>
+  <si>
+    <t>2025-06-16</t>
+  </si>
+  <si>
+    <t>2027-03-09</t>
+  </si>
+  <si>
+    <t>2027-11-08</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Adult participants greater than or equal to (\&gt;=) 18 years old, weighing at least 35 kg.
 * Participants who are overtly healthy as determined by medical evaluation.
 * Assigned male sex at birth or assigned female sex at birth. Participants assigned female sex at birth are eligible to participate if they are of non-childbearing potential, or if they are of childbearing potential and are not pregnant (confirmed by test), not breastfeeding, and are using a highly effective contraceptive method.
 * Capable of giving written informed consent.</t>
   </si>
   <si>
+    <t>HIV, HBV, HCV</t>
+  </si>
+  <si>
     <t>The study enrolled healthy adults</t>
   </si>
   <si>
     <t>Participants will receive the CAB LA Q2M regimen up to Month 9 then will
 receive the CAB ULA Q4M regimen up to Month 23.
 Key end points are plasma concentration of CAB at the end of the CAB LA 2M phase compared to plasma concentration of CAB at the end of the CAB Q4M phase</t>
   </si>
   <si>
     <t>ECLAIR</t>
   </si>
   <si>
     <t>NCT02076178</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02076178</t>
   </si>
   <si>
     <t>Evaluate the safety, tolerability and acceptability of long acting injections of the HIV integrase inhibitor, GSK1265744, in HIV-uninfected men.</t>
   </si>
   <si>
     <t>Drug: 744 (Cabotegravir) Tablet</t>
   </si>
   <si>
     <t>Drug: 744 (Cabotegravir) LA Injection</t>
   </si>
   <si>
+    <t>800 mg (200 mg/mL)</t>
+  </si>
+  <si>
     <t>Drug: Placebo Tablet</t>
   </si>
   <si>
+    <t>0 mg</t>
+  </si>
+  <si>
     <t>Drug: Placebo Injection</t>
   </si>
   <si>
-    <t>2014-03-27 00:00:00</t>
-[...8 lines deleted...]
-    <t>2016-02-23 00:00:00</t>
+    <t>2014-03-27</t>
+  </si>
+  <si>
+    <t>2017-12-13</t>
+  </si>
+  <si>
+    <t>2015-05-15</t>
+  </si>
+  <si>
+    <t>2016-02-23</t>
   </si>
   <si>
     <t>Cisgender men, Transgender men</t>
   </si>
   <si>
     <t>Cisgender male, Transgender male</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 - Non-reactive HIV test at screening or enrollment.
 - Males 18 to 65 years old at the time of signing the informed consent.
 - At risk of acquiring HIV, defined as having at least one casual sex partner in the past 24 months.
 - Healthy as determined by a responsible and experienced physician, based on a medical evaluation including medical history, physical examination, laboratory tests and cardiac monitoring at the time of screening.
 - If participating in sexual activity with a female of child-bearing potential, men must agree to use condoms. Female partner must use contraception.
 - Capable of giving written informed consent, which includes compliance with the requirements and restrictions listed in the consent form.
 - Willing to undergo all required study procedures.</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Double (Participant, Investigator)</t>
   </si>
   <si>
     <t>Three time points at 12 week intervals.</t>
   </si>
   <si>
     <t>HPTN 077</t>
   </si>
   <si>
     <t>NCT02178800</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02178800</t>
   </si>
   <si>
     <t>National Institute of Allergy and Infectious Diseases</t>
   </si>
   <si>
     <t>Evaluate the safety, tolerability, and pharmacokinetics of an investigational, injectable HIV medicine (GSK1265744) in HIV-uninfected adults.</t>
   </si>
   <si>
-    <t>Brazil, Malawi, South Africa, United States of America</t>
+    <t>United States of America, Brazil, Malawi, South Africa</t>
   </si>
   <si>
     <t>Drug: GSK1265744 Tablets</t>
   </si>
   <si>
+    <t>30 mg tablets, taken orally</t>
+  </si>
+  <si>
     <t>Drug: Injectable GSK1265744</t>
   </si>
   <si>
+    <t>800 mg injection, administered as two 400-mg intramuscular (IM) gluteal injections</t>
+  </si>
+  <si>
     <t>Drug: Placebo for GSK1265744 Tablets</t>
   </si>
   <si>
+    <t>0 mg Taken orally</t>
+  </si>
+  <si>
+    <t>600 mg injection, administered as one IM gluteal injection</t>
+  </si>
+  <si>
     <t>Drug: Injectable Placebo for GSK1265744</t>
   </si>
   <si>
-    <t>2015-02-01 00:00:00</t>
-[...8 lines deleted...]
-    <t>2018-07-13 00:00:00</t>
+    <t>Sodium Chloride for Injection USP, 0.9%; administered as two 400-mg IM gluteal injections or as one 600-mg IM gluteal injection</t>
+  </si>
+  <si>
+    <t>2015-02-01</t>
+  </si>
+  <si>
+    <t>2021-10-14</t>
+  </si>
+  <si>
+    <t>2017-04-05</t>
+  </si>
+  <si>
+    <t>2018-07-13</t>
   </si>
   <si>
     <t>Cisgender women, Transgender women, Cisgender men, Transgender men</t>
   </si>
   <si>
     <t>Men and women, 18 to 65 years old at the time of screening, who are willing to provide informed consent for the study. Participants are required to be in general good health, as confirmed by laboratory investigation, with no medical condition(s) that would interfere with the conduct of the study.</t>
   </si>
   <si>
     <t>Quadruple-blind masking</t>
   </si>
   <si>
     <t>Quadruple (Participant, Care Provider, Investigator, Outcomes Assessor)</t>
   </si>
   <si>
     <t>Injection of GSK1265744 three times at twelve-week intervals.</t>
   </si>
   <si>
     <t>HPTN 083</t>
   </si>
   <si>
     <t>NCT02720094</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02720094</t>
   </si>
   <si>
     <t>Phase II/III</t>
   </si>
   <si>
     <t>Evaluate the safety and efficacy of the injectable drug cabotegravir (CAB LA), for pre-exposure prophylaxis (PrEP) in HIV-uninfected cisgender men and transgender women who have sex with men.</t>
   </si>
   <si>
-    <t>Argentina, Brazil, Peru, South Africa, Thailand, United States of America, Viet Nam</t>
+    <t>United States of America, Argentina, Brazil, Peru, South Africa, Thailand, Viet Nam</t>
   </si>
   <si>
     <t>Drug: Cabotegravir Oral Tablet</t>
   </si>
   <si>
+    <t>30 mg tablet</t>
+  </si>
+  <si>
     <t>Drug: TDF/FTC tablets</t>
   </si>
   <si>
+    <t>300 mg/200 mg fixed-dose combination tablets</t>
+  </si>
+  <si>
     <t>Drug: Placebo for TDF/FTC and cabotegravir tablets</t>
   </si>
   <si>
     <t>Drug: CAB LA</t>
   </si>
   <si>
+    <t>Administered as one 3 mL (600 mg) IM injection in the gluteal muscle at two time points 4 weeks apart and every 8 weeks thereafter</t>
+  </si>
+  <si>
     <t>Drug: Placebo for CAB LA</t>
   </si>
   <si>
-    <t>2016-12-01 00:00:00</t>
-[...8 lines deleted...]
-    <t>2020-05-14 00:00:00</t>
+    <t>Administered as one 3 mL IM injection in the gluteal muscle at two time points 4 weeks apart and every 8 weeks thereafter</t>
+  </si>
+  <si>
+    <t>2016-12-01</t>
+  </si>
+  <si>
+    <t>2024-11-07</t>
+  </si>
+  <si>
+    <t>2025-04-30</t>
+  </si>
+  <si>
+    <t>2020-05-14</t>
   </si>
   <si>
     <t>Transgender women, Cisgender men</t>
   </si>
   <si>
     <t>Cisgender male, Transgender female</t>
   </si>
   <si>
     <t>HIV negative cis-gender men and transgender women (18 years or older at the time of screening [assigned male at birth]) who have sex with men and at high risk of HIV infection.</t>
   </si>
   <si>
+    <t>HIV, HCV, HBV</t>
+  </si>
+  <si>
     <t>HPTN 084</t>
   </si>
   <si>
     <t>NCT03164564</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03164564</t>
   </si>
   <si>
     <t>Evaluate the safety and efficacy of CAB LA compared to daily oral tenofovir disoproxil fumarate/emtricitabine for PrEP in HIV-uninfected women.</t>
   </si>
   <si>
-    <t>Botswana, Eswatini, Kenya, Malawi, South Africa, Uganda, Zimbabwe</t>
+    <t>Botswana, Kenya, Malawi, South Africa, Eswatini, Uganda, Zimbabwe</t>
   </si>
   <si>
     <t>Drug: Oral CAB</t>
   </si>
   <si>
     <t>Drug: Oral TDF/FTC</t>
   </si>
   <si>
+    <t>300 mg/200 mg fixed dose combination tablet</t>
+  </si>
+  <si>
     <t>Drug: Placebo for oral CAB, Drug: Placebo for CAB LA</t>
   </si>
   <si>
     <t>Drug: Placebo for oral TDF/FTC</t>
   </si>
   <si>
-    <t>2017-11-07 00:00:00</t>
-[...8 lines deleted...]
-    <t>2020-11-05 00:00:00</t>
+    <t>600 mg administered as one 3 mL (600 mg) intramuscular injection in the gluteal muscle</t>
+  </si>
+  <si>
+    <t>2017-11-07</t>
+  </si>
+  <si>
+    <t>2024-09-26</t>
+  </si>
+  <si>
+    <t>2024-11-30</t>
+  </si>
+  <si>
+    <t>2020-11-05</t>
   </si>
   <si>
     <t>Cisgender women, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Cisgender female</t>
   </si>
   <si>
     <t>Born female and 18-45 years of age at the time of screening. Must have documented evidence of surgical sterilization, OR documented evidence of no uterus (e.g., hysterectomy), OR must agree to use a reliable form of long acting contraception, during the trial and for 52 weeks after stopping the long acting injectable, or 30 days after stopping oral study product</t>
   </si>
   <si>
     <t>EBONI</t>
   </si>
   <si>
     <t>NCT05514509</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05514509</t>
   </si>
   <si>
     <t>Evaluate implementation strategies for the delivery of CAB for HIV PrEP across clinical settings for adult (≥18 Years) black cis-and transgender women without HIV infection living in the United States</t>
   </si>
   <si>
     <t>Drug: APRETUDE</t>
   </si>
   <si>
     <t>Drug: Cabotegravir tablet</t>
   </si>
   <si>
     <t>2022-10-28 00:00:00</t>
+  </si>
+  <si>
+    <t>2025-06-17 00:00:00</t>
   </si>
   <si>
     <t>2025-08-29 00:00:00</t>
   </si>
   <si>
     <t>Cisgender female, Transgender female</t>
   </si>
   <si>
     <t>Inclusion criteria:
 - Participant must be ≥18 years of age, at the time of signing the informed consent.
 - HIV negative at screening. Type of HIV-1 test is per standard of care.
 - No prior history of receiving oral CAB or CAB LA injections.
 - PrEP provider deems CAB PrEP use to be appropriate per the applicable CAB PrEP prescribing information prior to enrollment in the study.
 - Female at birth or self-identified Transgender Female.
 - Self-identified as African American/Black.
 - Capable of giving signed informed consent.</t>
   </si>
   <si>
     <t>PILLAR</t>
   </si>
   <si>
     <t>NCT05374525</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05374525</t>
   </si>
   <si>
     <t>Evaluate implementation strategies for the delivery of cabotegravir PrEP for HIV uninfected MSM and transgender men ≥ 18 in the United States.</t>
   </si>
   <si>
     <t>Drug: Cabotegravir Tablet (Oral Lead-In Period)</t>
   </si>
   <si>
     <t>2022-05-18 00:00:00</t>
   </si>
   <si>
+    <t>2025-01-09 00:00:00</t>
+  </si>
+  <si>
     <t>2024-09-06 00:00:00</t>
   </si>
   <si>
     <t>2024-08-08 00:00:00</t>
   </si>
   <si>
     <t>followed by the first two APRETUDE IM injections administered monthly and subsequent injections every two months thereafter.</t>
   </si>
   <si>
     <t>ImPrEP</t>
   </si>
   <si>
     <t>NCT05515770</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05515770</t>
   </si>
   <si>
     <t>Evandro Chagas National Institute of Infectious Disease</t>
   </si>
   <si>
     <t>Assess the safety and effectiveness of open label CAB LA PrEP when offered at public health facilities to cisgender men and transgender or gender non-binary individuals who have sex with men.</t>
   </si>
   <si>
     <t>Brazil</t>
@@ -2327,210 +2527,222 @@
   </si>
   <si>
     <t>Methods include qualitative (focus group discussion and in-depth interviews) and quantitative (service statistics, laboratory tests, surveys) approaches. 
 The incidence of HIV in the CAB LA study cohort will be evaluated against a similar cohort receiving oral PrEP. 
 Interrupted time series analysis will be utilised to assess the effectiveness of the mHealth intervention.</t>
   </si>
   <si>
     <t>SEARCH SAPPHIRE DCP Extension</t>
   </si>
   <si>
     <t>NCT05549726</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05549726</t>
   </si>
   <si>
     <t>University of California, San Francisco</t>
   </si>
   <si>
     <t>Determine whether adding the option of CAB-LA as HIV PrEP increases prevention coverage compared to the standard-of-care in three ongoing randomized trials of dynamic choice in rural Uganda and Kenya.</t>
   </si>
   <si>
     <t>Kenya, Uganda</t>
   </si>
   <si>
+    <t>600 mg/3 mL (200 mg/mL)</t>
+  </si>
+  <si>
     <t>Other: Dynamic Choice Delivery Model</t>
   </si>
   <si>
     <t>Other: Standard of Care</t>
   </si>
   <si>
-    <t>2023-01-02 00:00:00</t>
-[...8 lines deleted...]
-    <t>2023-12-18 00:00:00</t>
+    <t>2023-01-02</t>
+  </si>
+  <si>
+    <t>2025-01-30</t>
+  </si>
+  <si>
+    <t>2025-01-01</t>
+  </si>
+  <si>
+    <t>2023-12-18</t>
   </si>
   <si>
     <t>Adolescents, Adults, Older Adults</t>
   </si>
   <si>
     <t>Participants must be enrolled in a SEARCH Sapphire Dynamic prevention study (NCT04810650).</t>
   </si>
   <si>
     <t>CAB-LA will be offered to participants that are initially assigned to the Dynamic Choice Prevention delivery model.</t>
   </si>
   <si>
     <t>NCT02478463</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02478463</t>
   </si>
   <si>
     <t>Determine the PK concentrations of CAB following LA administration in relevant tissues and fluids of healthy men and women following a single 600 mg IM dose.</t>
   </si>
   <si>
     <t>Drug: Cabotegravir injection</t>
   </si>
   <si>
-    <t>2017-02-27 00:00:00</t>
-[...5 lines deleted...]
-    <t>2019-07-25 00:00:00</t>
+    <t>3 mL (200 mg/mL)</t>
+  </si>
+  <si>
+    <t>2017-02-27</t>
+  </si>
+  <si>
+    <t>2020-06-02</t>
+  </si>
+  <si>
+    <t>2019-07-25</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 - Between 18 and 55 years of age inclusive, at the time of signing the informed consent.
 - Healthy as determined by the investigator or medically qualified designee based on a medical evaluation including medical history, physical examination, laboratory tests and cardiac monitoring.
 - Body weight &gt;= 40 kilogram (kg) and body mass index (BMI) within the range 18.5 to 35 kg /meter square (inclusive).
 - Male or female.
 - Capable of giving signed informed consent, which includes compliance with the requirements and restrictions listed in the consent form and in this protocol.
 - All subjects participating in the study must be counselled on safe sexual practices including the use of effective barrier methods to minimize risk of HIV transmission.</t>
   </si>
   <si>
     <t>NCT03422172</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03422172</t>
   </si>
   <si>
     <t>Evaluate the PK, safety, tolerability, and acceptability of CAB LA in adult HIV uninfected Chinese male subjects at low risk for HIV acquisition.</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>Drug: CAB LA Injection</t>
   </si>
   <si>
-    <t>2018-04-10 00:00:00</t>
-[...5 lines deleted...]
-    <t>2020-04-20 00:00:00</t>
+    <t>600 mg (200 mg/mL)</t>
+  </si>
+  <si>
+    <t>2018-04-10</t>
+  </si>
+  <si>
+    <t>2021-05-12</t>
+  </si>
+  <si>
+    <t>2020-04-20</t>
   </si>
   <si>
     <t>Cisgender male</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 - Subjects must be 18 to 65 years of age inclusive, at the time of signing the informed consent.
 - Subjects are male at birth.
 - Subjects who have non-reactive point of care (POC) HIV test and undetectable HIV-1 ribose nucleic acid (RNA) at screening.
 - At risk of acquiring HIV, defined as having at least one casual male or female sex partner in the past 24 months.
 - Healthy as determined by a responsible and experienced physician, based on a medical evaluation including medical history, physical examination, laboratory tests and cardiac monitoring at the time of screening.
 - Capable of giving written informed consent.
 - Agree to appropriate use of contraceptive measures during heterosexual intercourse.
 - Willing to undergo all required study procedures.</t>
   </si>
   <si>
     <t>Eligible subjects will receive oral doses of CAB for 4 weeks followed by IM dosing with CAB LA at Week 5, Week 9, Week 17, Week 25 and Week 33.</t>
   </si>
   <si>
     <t>Week 5, Week 9, Week 17, Week 25 and Week 33.</t>
   </si>
   <si>
     <t>PALISADE</t>
   </si>
   <si>
     <t>NCT06134362</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06134362</t>
   </si>
   <si>
     <t>Long-term follow-up and evaluation of CAB LA for participants in the HPTN 083 and HPTN 084 CAB PrEP studies who are at risk of HIV acquisition.</t>
   </si>
   <si>
     <t>Argentina, Botswana, Brazil, Kenya, Malawi, Peru, South Africa, Thailand, Uganda, Viet Nam, Zimbabwe</t>
   </si>
   <si>
-    <t>2024-04-01 00:00:00</t>
-[...5 lines deleted...]
-    <t>2028-06-26 00:00:00</t>
+    <t>2024-04-01</t>
+  </si>
+  <si>
+    <t>2024-05-24</t>
+  </si>
+  <si>
+    <t>2028-06-26</t>
   </si>
   <si>
     <t>Children, Adolescents, Adults, Older Adults</t>
   </si>
   <si>
     <t>Participants must be currently enrolled and ongoing in one of the following studies:
 (1) HPTN 083
 (2) HPTN 084
 (3) HPTN 083 and HPTN 084 adolescent and pregnancy sub-studies 
 Participants who have permanently withdrawn from prior CAB PrEP studies cannot enroll into this study.</t>
   </si>
   <si>
     <t>TSHIRELETSO</t>
   </si>
   <si>
     <t>NCT05986084</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05986084</t>
   </si>
   <si>
     <t>Beth Israel Deaconess Medical Center</t>
   </si>
   <si>
     <t>aluate whether using long-acting cabotegravir (CAB-LA) for HIV prevention (PrEP) is acceptable, feasible and safe in postpartum people who are breastfeeding.</t>
   </si>
   <si>
-    <t>Botswana, United States of America</t>
+    <t>United States of America, Botswana</t>
   </si>
   <si>
     <t>Drug: Cabotegravir Injection [Apretude]</t>
   </si>
   <si>
-    <t>2023-11-30 00:00:00</t>
-[...2 lines deleted...]
-    <t>2027-08-31 00:00:00</t>
+    <t>2023-11-30</t>
+  </si>
+  <si>
+    <t>2025-04-23</t>
+  </si>
+  <si>
+    <t>2027-08-31</t>
   </si>
   <si>
     <t>Participants are postpartum (&lt; 14 days after delivery) mothers who are aged 18-30 with less than a total of three prior pregnancies. 
 Participants should plan to stay and receive postpartum and paediatric care in the Gaborone or Molepolole region of Botswana for at least 24 months.</t>
   </si>
   <si>
     <t>HIV, TB</t>
   </si>
   <si>
     <t>AXIS</t>
   </si>
   <si>
     <t>NCT06138600</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06138600</t>
   </si>
   <si>
     <t>University of Witwatersrand, South Africa</t>
   </si>
   <si>
     <t>This is a mixed methods study employing a convergence model triangulation design. Participants in the study will be sexually active young adults starting Pre-exposure Prophylaxis at private pharmacies, who will be offered either Cabotegravir Long-Acting Injectable, oral Pre-exposure Prophylaxis (TDF/FTC\[3TC\]), or Pre-exposure Prophylaxis deferment at each of their regular visits, with the option to switch between options for up to 15 months, with a final exit interview following the transition to standard-of-care. The number of study visits will vary, depending on participant Pre-exposure Prophylaxis choices. Those choosing oral Pre-exposure Prophylaxis will be seen 3 monthly from V2 onwards, but those choosing Cabotegravir Long-Acting Injectable will be seen 2 monthly from V2. A maximum</t>
   </si>
   <si>
     <t>Acceptability and Feasibility of Injectable Cabotegravir Pre-exposure Prophylaxis (PrEP) Versus Oral PrEP in Routine Care up to 15 Months in Private Pharmacies in South Africa</t>
@@ -2628,51 +2840,57 @@
     <t>MOBILEMEN</t>
   </si>
   <si>
     <t>NCT06133686</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06133686</t>
   </si>
   <si>
     <t>Title: Implementing oral (event-driven and daily) and long-acting Pre-exposure prophylaxis (PrEP) in mobile men in Sub-Saharan Africa
 Design: A mixed method, multi-setting, multi-country, phase 3b, open-label, hybrid type 2 implementation and effectiveness randomized controlled trial (RCT). The trial will be carried out in 400 HIV negative men aged 18+ years in South Africa and Uganda. Men will be randomized 1:1 to either Group A: oral Tenofovir disoproxil fumarate/emtricitabine (TDF-FTC) PrEP (event-driven or daily) or Group B: Long-acting injectable cabotegravir (CAB-LA) over 9-months. After 9-months participants from both groups will be offered choice of PrEP (oral TDF-FTC or CAB-LA) for a further 9-months, with the ability to change choice as required. Various strategies to support Pr</t>
   </si>
   <si>
     <t>Implementing Oral (Event-driven and Daily) and Long-acting Pre-Exposure Prophylaxis in Mobile Men in Sub-Saharan Africa</t>
   </si>
   <si>
     <t>South Africa, Uganda</t>
   </si>
   <si>
     <t>Tenofovir disoproxil fumarate/emtricitabine (TDF-FTC), cabotegravir (CAB-LA)</t>
   </si>
   <si>
     <t>Cabotegravir (CAB-LA), Tenofovir disoproxil fumarate/emtricitabine (TDF-FTC)</t>
   </si>
   <si>
+    <t>2024-04-01 00:00:00</t>
+  </si>
+  <si>
     <t>2023-11-13 00:00:00</t>
+  </si>
+  <si>
+    <t>2025-12-31 00:00:00</t>
   </si>
   <si>
     <t>2027-04-01 00:00:00</t>
   </si>
   <si>
     <t>Cisgender men, Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Able and willing to provide informed consent
 2. Aged 18 years and above on the day of screening
 3. Willing to have a HIV test and receive the test results
 4. Male at birth
 5. In the past 6-months has travelled for work or to find work and spent at least one night away from home for work related purposes.
 6. Available for follow up for the duration of the study
 Exclusion Criteria:
 1. Known HIV infection
 2. Confirmed HIV-positive test result, indeterminate HIV test result, and/or signs and symptoms of an acute HIV infection
 3. Body weight less than 35Kg at baseline
 4. Allergy to any of the study products
 5. Medical, social or other condition that, in the opinion of the site investigator, would interfere with the conduct of the study or safety of the participant (e.g</t>
   </si>
   <si>
     <t>PathToScale</t>
   </si>
@@ -2845,206 +3063,198 @@
     <t>The goal of this hybrid (1a) Cluster Randomised Controlled Trial phase 3B trial is to evaluate the effectiveness and implementation of offering a choice of HIV Pre-Exposure Products (PrEP) through community-based sexual and reproductive health services, on PrEP uptake and retention, and population prevalence of sexually transmissible HIV amongst adolescents and young adults living in rural South Africa.
 Researchers will compare adding the choice of long-acting PrEP, i.e. two monthly injectable cabotegravir (CAB LA) or dapiravine vaginal ring and HIV post exposure prophylaxis packs to daily oral PrEP integrated with community-based SRH in the 20 intervention clusters with standard of care (SoC), daily oral PrEP integrated with community-based SRH in the 20 control clusters, on uptake and r</t>
   </si>
   <si>
     <t>Long-Acting HIV Pre-Exposure Prophylaxis Integrated With Sexual and Reproductive Health - cRCT</t>
   </si>
   <si>
     <t>APRETUDE (cabotegravir) 600 mg\3 mL</t>
   </si>
   <si>
     <t>DAPIRING (Dapivirine) 25mg Vaginal Ring</t>
   </si>
   <si>
     <t>tenofovir disoproxil and emtricitabine</t>
   </si>
   <si>
     <t>Tenofovir Disoproxil, Lamuvidine and Dolutegravir</t>
   </si>
   <si>
     <t>2024-02-27 00:00:00</t>
   </si>
   <si>
     <t>2024-04-16 00:00:00</t>
   </si>
   <si>
+    <t>2026-03-01 00:00:00</t>
+  </si>
+  <si>
     <t>Children, Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 All young men and women aged 15-30 who are residing in the 40 administrative clusters in the study district and attend any integrated SRH/HIV service
 Documented HIV negative test
 Suitable for PrEP and/or already on PrEP
 Weight \&gt; 35 kg
 Understand the required dosing schedule and HIV testing.
 Aware that details can be shared with a peer navigator to support their follow-up
 If pregnant or breast feeding and/or planning to become pregnant participant can be offered CAB LA, if risk of acquiring HIV out weighs unknown risk of CAB LA, but must understand that safety in pregnancy or breast feeding for CAB LA has not been established and oral daily PrEP is a safe alternative.
 Exclusion Criteria:
 History or presence of allergy to the study drugs or their components
 Inv</t>
   </si>
   <si>
     <t>TIARAS-CAB-WWID</t>
   </si>
   <si>
     <t>NCT05799339</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05799339</t>
   </si>
   <si>
     <t>Alexis Roth</t>
   </si>
   <si>
     <t>The goal of this study is to elicit information crucial for designing strategies to support engagement in cabotegravir, a long-acting injectable form of pre-exposure prophylaxis (PrEP) to reduce HIV risk among women who inject drugs (WWID), a population with high unmet need that has been understudied in all phases of PrEP research. The main questions this study aims to answer are:
 1. How do WWID perceive long-acting injectable cabotegravir (CAB-LA) as a HIV prevention tool?
 2. If and how their decisions to initiate CAB-LA as PrEP are informed by their experiences with other long-acting medications, experience with daily oral medications, and their personal circumstance (e.g., like housing or addition severity)?
 3. Do PrEP outcomes (e.g., adherence) and engagement in care over time differ</t>
   </si>
   <si>
     <t>Optimizing CAB-LA as PrEP for Women Who Inject Drugs</t>
   </si>
   <si>
     <t>2022-01-13 00:00:00</t>
   </si>
   <si>
+    <t>2025-02-06 00:00:00</t>
+  </si>
+  <si>
     <t>2025-12-30 00:00:00</t>
   </si>
   <si>
     <t>Women who inject drugs</t>
   </si>
   <si>
-    <t>Inclusion Criteria:
-[...15 lines deleted...]
-  <si>
     <t>CLARITY</t>
   </si>
   <si>
     <t>NCT06970223</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06970223</t>
   </si>
   <si>
     <t>This study will evaluate the tolerability and acceptability of injection site reactions (ISRs) of two long-acting (LA) injectables. Additional characteristics of the ISRs will be investigated and described as well as safety outcomes.</t>
   </si>
   <si>
     <t>A Study to Investigate if Long Acting Cabotegravir (CAB) and Lenacapavir (LEN) Injections Are Tolerable and Acceptable When Administered to Healthy Adults Without HIV</t>
   </si>
   <si>
-    <t>2025-04-22</t>
-[...2 lines deleted...]
-    <t>2025-11-21</t>
+    <t>CAB LA injection at Day 1 followed by the LEN LA injections at Day 15</t>
+  </si>
+  <si>
+    <t>LEN LA injections at Day 1 followed by the CAB LA injection at Day 15.</t>
+  </si>
+  <si>
+    <t>2025-07-16</t>
   </si>
   <si>
     <t>2025-07-30</t>
   </si>
   <si>
     <t>2026-07-10</t>
-  </si>
-[...1 lines deleted...]
-    <t>2025-07-15</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 Participants are eligible to be included in the study only if all the following criteria apply:
 1. At the time of obtaining informed consent, 18 years of age.
 2. Body weight 50 kg and BMI within the range 18 to 32 kg/m2 (inclusive).
 3. Participants who are overtly healthy as determined by medical evaluation by a responsible and experienced physician, including medical history, physical examination, laboratory tests and cardiac monitoring.
 4. A participant with a significant clinical abnormality or laboratory parameter(s) which is/are not specifically listed in the inclusion or exclusion criteria, outside the reference range for the population being studied may be included if the investigator determines and documents that the finding is unlikely to introduce additional</t>
   </si>
   <si>
     <t>Cross-over assignment</t>
+  </si>
+  <si>
+    <t>Subcutaneous</t>
   </si>
   <si>
     <t>CABNATE</t>
   </si>
   <si>
     <t>NCT07275606</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07275606</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the safety, tolerability and pharmacokinetics (PK) of cabotegravir in neonates exposed to human immunodeficiency virus (HIV)-1.</t>
   </si>
   <si>
     <t>A Study to Investigate Cabotegravir for Neonates Exposed to HIV-1</t>
   </si>
   <si>
     <t>Oral CAB</t>
   </si>
   <si>
     <t>IM CAB LA</t>
   </si>
   <si>
     <t>2026-03-17</t>
   </si>
   <si>
     <t>2025-11-27</t>
   </si>
   <si>
     <t>2029-10-10</t>
   </si>
   <si>
     <t>Neonates, Children</t>
   </si>
   <si>
     <t>Children, Neonates</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * At least 37 weeks gestation at delivery.
 * \&lt;=10 days of life.
 * Birth weight at least 2 kg.
 * At Entry, neonate has initiated standard of care Antiretroviral drug (ARV) prophylaxis.
 * At Entry, neonate is generally healthy as determined by the site Investigator based on review of all available medical history information and physical examination findings.
 * Mother is on a Dolutegravir (DTG) based regimen for a minimum of 4 weeks prior to delivery, regardless of maternal viral load.
 * Mother is currently breastfeeding or plans to breastfeed infant.
 * Mother is of legal age or circumstance to provide independent informed consent and is willing and able to provide documented informed consent for her and her infant's participation in this study.
 * Mother has confirmed H</t>
   </si>
   <si>
+    <t>Oral, Intramuscular</t>
+  </si>
+  <si>
     <t>Injectable, Tablet</t>
-  </si>
-[...1 lines deleted...]
-    <t>Prevention</t>
   </si>
   <si>
     <t>NCT05776108</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05776108</t>
   </si>
   <si>
     <t>This study will assess the relative bioavailability of the CAB DT formulation relative to that of the CAB IR formulation and to assess the effect of food on the CAB DT formulation.</t>
   </si>
   <si>
     <t>A Study to Assess the Food Effect and the Relative Bioavailability of the Cabotegravir (CAB) Pediatric Dispersible Tablet (DT) Formulation</t>
   </si>
   <si>
     <t>Cabotegravir IR Formulation (reference)</t>
   </si>
   <si>
     <t>Cabotegravir DT Formulation (test 1)</t>
   </si>
   <si>
     <t>Cabotegravir DT Formulation (test 2)</t>
   </si>
   <si>
     <t>2023-03-23</t>
   </si>
@@ -3120,174 +3330,201 @@
   <si>
     <t>2026-05-05</t>
   </si>
   <si>
     <t>2027-06-01</t>
   </si>
   <si>
     <t>PHARAOH</t>
   </si>
   <si>
     <t>NCT07516548</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07516548</t>
   </si>
   <si>
     <t>University of Alabama at Birmingham</t>
   </si>
   <si>
     <t>This study is being done to understand how long-acting injectable cabotegravir (CAB-LA) used for HIV pre-exposure prophylaxis (PrEP) and hormonal contraceptive methods affect each other when used at the same time. Women who are already using CAB-LA or not using PrEP will choose to join one of several groups based on whether they use injectable contraceptive (IM DMPA), an etonogestrel implant, or no hormonal contraceptive. Participants will have study visits every 4 to 12 weeks for up to 12 or 24 weeks after starting a contraceptive method to collect blood samples and measure levels of CAB-LA and hormone concentrations. The study will compare these levels to see if taking CAB-LA changes hormone concentrations or if using hormonal contraception changes CAB-LA drug levels. Safety, side effect</t>
   </si>
   <si>
     <t>Pharmacokinetic Study of Long-acting Antiretrovirals and Contraceptives in HIV</t>
   </si>
   <si>
+    <t>Botswana</t>
+  </si>
+  <si>
     <t>Long-acting injectable cabotegravir (CAB-LA)</t>
   </si>
   <si>
-    <t>No PrEP</t>
-[...2 lines deleted...]
-    <t>2026-05-06</t>
+    <t>contraceptive</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2026-12-31</t>
   </si>
   <si>
-    <t>Cohort-IMEA-074 (CAB+LEN)</t>
+    <t>COHORT IMEA 074</t>
   </si>
   <si>
     <t>NCT07402044</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07402044</t>
   </si>
   <si>
     <t>The main objective of this national study is to evaluate the virological success of long-acting antiretroviral therapy combining cabotegravir and lenacapavir. The study involves patients who have been receiving this treatment for one year or those for whom the physician decides to initiate it. It also aims to evaluate the tolerability of the treatment and changes in the participants' immunovirological profile during follow-up.</t>
   </si>
   <si>
     <t>CABOTEGRAVIR/LENACAPAVIR DUAL LONG ACTING THERAPY (COHORT IMEA 074)</t>
   </si>
   <si>
+    <t>cabotegravir (2M IM) + lenacapavir (6M IM)</t>
+  </si>
+  <si>
     <t>2026-03-15</t>
   </si>
   <si>
     <t>2026-03-23</t>
   </si>
   <si>
     <t>2028-03-15</t>
   </si>
   <si>
+    <t>Every 6 weeks, Every 2 months</t>
+  </si>
+  <si>
     <t>ALIGN</t>
   </si>
   <si>
     <t>NCT07390409</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07390409</t>
   </si>
   <si>
     <t>Desmond Tutu HIV Foundation</t>
   </si>
   <si>
     <t>The ALIGN study will evaluate the delivery of injectable Lenacapavir (LEN), a long-acting injectable formulation for HIV pre-exposure prophylaxis (PrEP), amongst adolescents and young people (aged 15-35 years) living within the Klipfontein-Mitchell's health sub-district of Cape Town, South Africa. LEN will be offered alongside injectable Cabotegravir long-acting (CAB LA), an injectable PrEP product already approved for use in South Africa, and oral PrEP (F/TDF) modalities (including intermittent dosing where appropriate), the current standard of care (SOC) biomedical HIV prevention in South Africa. Following counselling, participants will be able to choose which PrEP product (LEN, CAB LA, or oral PrEP) to initiate, with the option to switch at any future clinical visit, and followed for 18</t>
   </si>
   <si>
     <t>ALIGN: A Non-randomised Study Delivering Injectable Lenacapavir for HIV Prevention Within a Pre-exposure Prophylaxis (PrEP) Choice Context in Cape Town, South Africa.</t>
   </si>
   <si>
     <t>Lenacapavir Injection</t>
   </si>
   <si>
     <t>Cabotegravir (CAB) LA</t>
   </si>
   <si>
     <t>Tenofovi-Emtricitabine (TDF/FTC) tablet</t>
   </si>
   <si>
     <t>2026-01-29</t>
   </si>
   <si>
     <t>2028-03-01</t>
   </si>
   <si>
+    <t>Every 6 weeks</t>
+  </si>
+  <si>
+    <t>CUATRO (222794)</t>
+  </si>
+  <si>
     <t>NCT07650916</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07650916</t>
   </si>
   <si>
     <t>This study compares the efficacy, safety and tolerability of CAB ULA and RPV ULA administered with CAB long acting (LA) and RPV LA administered in adults and adolescents with HIV who are virologically suppressed on anti-retroviral therapy (ART).</t>
   </si>
   <si>
     <t>A Study to Investigate Cabotegravir Ultra Long-Acting (CAB ULA) Plus Rilpivirine Ultra Long-Acting (RPV ULA) in Adults and Adolescents With HIV Who Are Virologically Suppressed</t>
+  </si>
+  <si>
+    <t>Spain, United States of America</t>
   </si>
   <si>
     <t>CAB ULA</t>
   </si>
   <si>
     <t>RPV ULA</t>
   </si>
   <si>
     <t>CAB LA</t>
   </si>
   <si>
     <t>RPV LA</t>
   </si>
   <si>
     <t>2026-06-29</t>
   </si>
   <si>
     <t>2026-06-19</t>
   </si>
   <si>
     <t>2029-09-04</t>
   </si>
   <si>
     <t>Inclusion criteria:
 Patient Study Participant (PSP) Inclusion criteria:
 * Adults and adolescents with HIV-1 infection aged 12 years or older with a weight \&gt;35 kg.
 * Documented HIV-1 RNA measurements \&lt;50 copies/mL in the 12 months prior to Screening.
 * HIV-1 RNA \&lt;50 copies/mL at screening assessment.
 * Must be on current daily oral antiretroviral regimen for at least 6 months uninterrupted prior to Screening.
 * Any prior switch in therapy must have occurred due to tolerability/safety, access to medications, or convenience/simplification, and must NOT have been done for virologic treatment failure (HIV-1 RNA ≥200 copies/mL).
 Exclusion criteria:
 Patient Study Participant (PSP) Exclusion criteria:
 * Any evidence of primary resistance based on the presence of any major known INSTI (incl</t>
   </si>
   <si>
-    <t>Every 4 months</t>
-[...1 lines deleted...]
-  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Long-acting cabotegravir and rilpivirine for HIV-1 suppression: switch to 2-monthly dosing after 5 years of daily oral therapy</t>
   </si>
   <si>
     <t>https://doi.org/10.1097/qad.0000000000003085</t>
   </si>
   <si>
     <t>Perspectives of people living with HIV-1 on implementation of long-acting cabotegravir plus rilpivirine in US healthcare settings</t>
   </si>
   <si>
     <t>https://doi.org/10.1002/jia2.26006</t>
   </si>
   <si>
     <t>Perspectives of healthcare providers on implementation of long-acting cabotegravir plus rilpivirine in US healthcare settings from a Hybrid III Implementation-effectiveness study (CUSTOMIZE)</t>
   </si>
   <si>
     <t>https://doi.org/10.1002/jia2.26003</t>
   </si>
   <si>
     <t>Indirect comparison of 48-week efficacy and safety of long-acting cabotegravir and rilpivirine maintenance every 8 weeks with daily oral standard of care antiretroviral therapy in participants</t>
   </si>
@@ -3297,59 +3534,71 @@
   <si>
     <t>Long-acting cabotegravir and rilpivirine dosed every 2 months in adults with HIV-1 infection (ATLAS-2M), 96-week results: a randomised, multicentre, open-label, phase 3b, non-inferiority study</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/s2352-3018(21)00185-5</t>
   </si>
   <si>
     <t>Week 96 extension results of a Phase 3 study evaluating long-acting cabotegravir with rilpivirine for HIV-1 treatment</t>
   </si>
   <si>
     <t>https://doi.org/10.1097/qad.0000000000003025</t>
   </si>
   <si>
     <t>Patient-Reported Outcomes Through 1 Year of an HIV-1 Clinical Trial Evaluating Long-Acting Cabotegravir and Rilpivirine Administered Every 4 or 8 Weeks (ATLAS-2M)</t>
   </si>
   <si>
     <t>https://doi.org/10.1007/s40271-021-00524-0</t>
   </si>
   <si>
     <t>Long-acting cabotegravir and rilpivirine dosed every 2 months in adults with HIV-1 infection (ATLAS-2M), 48-week results: a randomised, multicentre, open-label, phase 3b, non-inferiority study</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/s0140-6736(20)32666-0</t>
   </si>
   <si>
+    <t>Publication</t>
+  </si>
+  <si>
+    <t>Oka S, Holohan V, Shirasaka T, et al. Asian participants' experience in phase 3/3b studies of long-acting cabotegravir and rilpivirine: Efficacy, safety, pharmacokinetic, and virological outcomes through week 96. HIV Med. 2024;25(3):381‐390. doi:10.1111/hiv.13588</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Objectives: &lt;/p&gt;&lt;p&gt;Cabotegravir + rilpivirine (CAB + RPV) dosed monthly or every 2 months is the first complete long-acting (LA) regimen recommended by treatment guidelines for the maintenance of HIV-1 virological suppression. This post hoc analysis summarizes outcomes for Asian participants through week 96. &lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Methods: &lt;/p&gt;&lt;p&gt;Data from Asian participants naive to CAB + RPV randomized to receive dosing every 4 weeks (Q4W) or every 8 weeks (Q8W) in the FLAIR (NCT02938520) and ATLAS-2M (NCT03299049) phase 3/3b studies were pooled. The proportion of participants with plasma HIV-1 RNA ≥50 and &amp;lt;50 copies/mL (per FDA Snapshot algorithm), incidence of confirmed virological failure (CVF; two consecutive HIV-1 RNA ≥200 copies/mL), pharmacokinetics, safety, and tolerability through week 96 were assessed. &lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Results: &lt;/p&gt;&lt;p&gt;Overall, 41 Asian participants received CAB + RPV (Q8W, n = 17; Q4W, n = 24). At week 96, 83% (n = 34/41) of participants maintained HIV-1 RNA &amp;lt;50 copies/mL, none had HIV-1 RNA ≥50 copies/mL, and 17% (n = 7/41) had no virological data. No Asian participant met the CVF criterion. Drug-related adverse events occurred in 44% (n = 18/41) of participants; none were Grade ≥3. All injection site reactions were Grade 1 or 2; median duration was 2 days and most resolved within 7 days (90%, n = 390/435). CAB and RPV trough concentrations remained well above their respective proteinadjusted 90% inhibitory concentrations (CAB, 0.166 μg/mL; RPV, 12 ng/mL) through week 96.&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>&lt;p&gt;Oka S, et al. &lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/38147871/"&gt;Asian participants' experience in phase 3/3b studies of long-acting cabotegravir and rilpivirine: Efficacy, safety, pharmacokinetic, and virological outcomes through week 96&lt;/a&gt;. HIV Med. 2024;25(3):381‐390. doi:10.1111/hiv.13588&lt;/p&gt;</t>
   </si>
   <si>
-    <t>Publication</t>
-[...1 lines deleted...]
-  <si>
     <t>&lt;p&gt;Overall, 41 Asian participants received CAB + RPV (Q8W, n = 17; Q4W, n = 24). At week 96, 83% (n = 34/41) of participants maintained HIV-1 RNA &amp;lt;50 copies/mL, none had HIV-1 RNA ≥50 copies/mL, and 17% (n = 7/41) had no virological data. No Asian participant met the CVF criterion. Drug-related adverse events occurred in 44% (n = 18/41) of participants; none were Grade ≥3. All injection site reactions were Grade 1 or 2; median duration was 2 days and most resolved within 7 days (90%, n = 390/435). CAB and RPV trough concentrations remained well above their respective protein-adjusted 90% inhibitory concentrations (CAB, 0.166 μg/mL; RPV, 12 ng/mL) through week 96.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Ford SL, Felizarta F, Han K, et al. &lt;/span&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/39878031/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;&lt;strong&gt;Thigh Injections of Cabotegravir + Rilpivirine in Virally Suppressed Adults With Human Immunodeficiency Virus Type 1: A Substudy of the Phase 3b ATLAS-2M Study&lt;/strong&gt;&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Clin Infect Dis&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Published online January 29, 2025. doi:10.1093/cid/ciae620&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Cabotegravir + rilpivirine (CAB + RPV) administered via intramuscular gluteal injections is the first complete long-acting regimen for maintaining human immunodeficiency virus type 1 (HIV-1) virologic suppression. We present substudy results on short-term repeat intramuscular CAB + RPV long-acting thigh injections in participants with ≥3 years of experience with gluteal administration during the ATLAS-2M study.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;Substudy phases included screening, thigh injection (day 1-week 16), and return to gluteal injection (week 16-week 24). The injection schedule was unchanged from the main study. Outcomes included pharmacokinetics, safety, tolerability, efficacy, and patient-reported outcomes. Pharmacokinetic parameters were determined using noncompartmental analysis and mixed-effects modeling. Population pharmacokinetic simulations were performed.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;There were 118 participants. In the arm that received injections every 2 months (Q2M), first CAB thigh injection including area under the concentration-time curve and maximum observed concentration (Cmax) and first RPV thigh injection Cmax and all last RPV thigh injection parameters were statistically higher vs gluteal injections (paired comparison). No significant differences occurred with once-monthly (QM) dosing. No participants had HIV-1 RNA ≥50 copies/mL after thigh injections. Overall, 4%-7% of injection site reactions (ISRs) were grade 3. Five participants withdrew due to an ISR or injection intolerability. Overall, 30% preferred thigh vs gluteal injections. Simulations demonstrated the potential for chronic/continuous QM or ≤2 consecutive Q2M thigh injections.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;These data demonstrate the potential use of chronic/continuous QM and rotational/short-term QM or Q2M (≤4 months of continuous dosing), CAB + RPV long-acting intramuscular thigh administration for HIV-1 treatment.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>Factors Associated with Health Care Providers' Preference for Forgoing an Oral Lead-In Phase When Initiating Long-Acting Injectable Cabotegravir and Rilpivirine in the SOLAR Clinical Trial</t>
   </si>
   <si>
     <t>https://doi.org/10.1089/apc.2022.0168</t>
   </si>
   <si>
     <t>Long-Acting Injectable Cabotegravir + Rilpivirine for HIV Maintenance Therapy: Week 48 Pooled Analysis of Phase 3 ATLAS and FLAIR Trials</t>
   </si>
   <si>
     <t>https://doi.org/10.1097/qai.0000000000002466</t>
   </si>
   <si>
     <t>Long-Acting Cabotegravir and Rilpivirine for Maintenance of HIV-1 Suppression</t>
   </si>
   <si>
     <t>https://doi.org/10.1056/nejmoa1904398</t>
   </si>
   <si>
     <t>Long-Acting Cabotegravir and Rilpivirine after Oral Induction for HIV-1 Infection</t>
   </si>
   <si>
     <t>https://doi.org/10.1056/nejmoa1909512</t>
   </si>
   <si>
     <t>Impact of Integrase Sequences from HIV-1 Subtypes A6/A1 on the In Vitro Potency of Cabotegravir or Rilpivirine</t>
@@ -3360,50 +3609,68 @@
   <si>
     <t>Initiation of long-acting cabotegravir plus rilpivirine as direct-to-injection or with an oral lead-in in adults with HIV-1 infection</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/s2352-3018(21)00184-3</t>
   </si>
   <si>
     <t>Long-acting cabotegravir plus rilpivirine for treatment in adults with HIV-1 infection: 96-week results of the randomised, open-label, phase 3 FLAIR study</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/s2352-3018(20)30340-4</t>
   </si>
   <si>
     <t>Top Practices for Implementing Cabotegravir (CAB) and Rilpivirine (RPV) Long-Acting (LA) in European Clinics</t>
   </si>
   <si>
     <t>https://www.bhiva.org/file/62a1ceca806ef/P008.pdf</t>
   </si>
   <si>
     <t>Overcoming Barriers and Achieving Optimal Implementation of Cabotegravir and Rilpivirine Long-Acting (CAB + RPV LA): Staff Study Participant (SSP) Results From the CAB + RPV Implementation Study in Eu</t>
   </si>
   <si>
     <t>https://hivglasgow.org/wp-content/uploads/2023/01/P116_Slama.pdf</t>
   </si>
   <si>
+    <t>&lt;p&gt;Anena D, et al. &lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/41512916/"&gt;Trial design and enrolment characteristics of LATA (Long-Acting Treatment in Adolescents): A randomised, open-label, non-inferiority, 96-week trial evaluating the virological efficacy, safety, acceptability and quality-of-life of the dual long-acting injectable regimen cabotegravir/ rilpivirine compared to daily oral therapy in virologically suppressed adolescents with HIV-1 infection, aged 12 to &amp;lt;20&amp;nbsp;years, in Sub-Saharan Africa.&lt;/a&gt; Contemp Clin Trials. 2026 Mar&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Background: Alternatives to daily oral antiretroviral therapy (ART) are important for adolescents with HIV (AHIV) to improve adherence and outcomes. Long-Acting-injectable (LAI) cabotegravir/rilpivirine (CAB/RPV) has demonstrated excellent efficacy and safety and strong patient preference in adults.&lt;/p&gt;&lt;p&gt;Methods: LATA is an ongoing randomised, open-label, 96-week, non-inferiority trial evaluating the efficacy, safety and acceptability of LAI CAB/RPV vs. daily oral therapy with tenofovir (disoproxil fumarate or alafenamide)/lamivudine/dolutegravir (TLD). Participants are virologically suppressed AHIV aged 12- &amp;lt; 20 years in Kenya/South Africa/Uganda/Zimbabwe. Randomisation was 1:1 to LAI CAB/RPV given once every 8 weeks (after optional oral lead-in) or daily oral TLD. The primary outcome is viral rebound (two consecutive viral loads ≥50 copies/mL by 96-weeks). Viral loads are measured every 24 weeks. The trial employs the Smooth Away From the Expected (SAFE) non-inferiority frontier, where the non-inferiority margin depends on the observed event rate in the control arm. Secondary outcomes include confirmed viral load ≥200 copies/mL by 96-weeks, HIV resistance, safety, patient-reported outcomes and cost-effectiveness. LAI participants return to oral ART at confirmed viral load ≥200 copies/mL; LAI participants who become pregnant are given the choice to continue on LAI or to switch back to daily oral ART, with optional pharmacokinetic sampling during pregnancy and post-partum in both groups. Enrolment of 476 AHIV completed in April 2024. Results will be reported in 2026.&lt;/p&gt;&lt;p&gt;Conclusion: LATA is the first trial comparing the efficacy, safety and acceptability of LAI CAB/RPV to oral ART in AHIV, enrolled in Sub-Saharan Africa, using a programmatic approach to viral load testing.&lt;/p&gt;&lt;p&gt;Trial registration: This trial has been registered with ClinicalTrials.gov (NCT05154747).&lt;/p&gt;&lt;p&gt;Keywords: Adolescents; Antiretroviral therapy; Cabotegravir and rilpivirine; Clinical trial; HIV; Injectable.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>LONG-ACTING CABENUVA (CABOTEGRAVIR + RILPIVIRINE) FOR HIV DEMONSTRATES SUPERIOR EFFICACY COMPARED TO DAILY ORAL THERAPY FOR PEOPLE WITH ADHERENCE CHALLENGES</t>
+  </si>
+  <si>
+    <t>https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2026/february/daily-oral-therapy-for-people-with-adherence-challenges/#1</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Rana AI, et al. for the ACTG A5359 LATITUDE Trial Team. &lt;a target="_blank" rel="noopener noreferrer" href="https://www.nejm.org/doi/full/10.1056/NEJMoa2508228"&gt;&lt;strong&gt;Cabotegravir plus Rilpivirine for Persons with HIV and Adherence Challenges&lt;/strong&gt;&lt;/a&gt;. N Engl J Med. 2026&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Background: Randomized trials of long-acting injectable antiretroviral therapy (ART) in persons with human immunodeficiency virus (HIV) who face challenges with adherence to oral medication are lacking.&lt;/p&gt;&lt;p&gt;Methods: We conducted an open-label, randomized trial involving persons with HIV who had inadequate adherence to ART (a persistent HIV-1 RNA level of &amp;gt;200 copies per milliliter or loss to follow-up). Participants received up to 24 weeks of adherence support, conditional economic incentives, and standard care with oral ART (step 1). Participants who had an HIV-1 RNA level of 200 copies per milliliter or lower in step 1 were randomly assigned in a 1:1 ratio to either continue standard care or switch to monthly injections of long-acting cabotegravir plus rilpivirine with or without oral lead-in therapy (step 2). The primary outcome was regimen failure, defined as confirmed virologic failure (two consecutive HIV-1 RNA measurements of &amp;gt;200 copies per milliliter) or treatment discontinuation during step 2.&lt;/p&gt;&lt;p&gt;Results: In step 1 of the trial, we enrolled 453 participants; the median age was 40 years, 63% were Black, and 29% had been assigned female sex at birth. In step 2, a total of 306 participants underwent randomization; 152 were assigned to receive cabotegravir-rilpivirine and 154 to receive standard care. Step 2 randomization was stopped early on the basis of the superiority of cabotegravir-rilpivirine to standard care in secondary outcomes at a prespecified analysis performed after a median follow-up of 48 weeks. The cumulative incidence of regimen failure by week 48 was 22.8% in the cabotegravir-rilpivirine group and 41.2% in the standard-care group (difference, -18.4 percentage points; 98.4% confidence interval [CI], -32.4 to -4.3; P = 0.002). The cumulative incidence of an adverse event was 43.5% in the cabotegravir-rilpivirine group and 42.4% in the standard-care group (difference, 1.1 percentage points; 95% CI, -12.7 to 15.0). Resistance-associated mutations developed in 2 participants with confirmed virologic failure in each group.&lt;/p&gt;&lt;p&gt;Conclusions: Monthly injections of long-acting cabotegravir-rilpivirine were superior to standard oral ART in reducing the risk of regimen failure among persons with HIV who had adherence challenges. (Funded by the National Institute of Allergy and Infectious Diseases; LATITUDE ClinicalTrials.gov number, NCT03635788.).&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>Experiences with long acting injectable ART: A qualitative study among PLHIV participating in a Phase II study of cabotegravir + rilpivirine (LATTE-2) in the United States and Spain.</t>
   </si>
   <si>
     <t>https://doi.org/10.1371/journal.pone.0190487</t>
   </si>
   <si>
     <t>Efficacy, Safety, and Durability of Long-Acting Cabotegravir and Rilpivirine in Adults With Human Immunodeficiency Virus Type 1 Infection: 5-Year Results From the LATTE-2 Study.</t>
   </si>
   <si>
     <t>https://doi.org/10.1093/ofid/ofab439</t>
   </si>
   <si>
     <t>Pharmacokinetics and antiviral activity of cabotegravir and rilpivirine in cerebrospinal fluid following long-acting injectable administration in HIV-infected adults.</t>
   </si>
   <si>
     <t>https://doi.org/10.1093/jac/dkz504</t>
   </si>
   <si>
     <t>Patient-reported tolerability and acceptability of cabotegravir + rilpivirine long-acting injections for the treatment of HIV-1 infection: 96-week results from the randomized LATTE-2 study.</t>
   </si>
   <si>
     <t>https://doi.org/10.1080/25787489.2019.1661696</t>
   </si>
   <si>
     <t>Long-acting intramuscular cabotegravir and rilpivirine in adults with HIV-1 infection (LATTE-2): 96-week results of a randomised, open-label, phase 2b, non-inferiority trial.</t>
@@ -3414,138 +3681,222 @@
   <si>
     <t>Pharmacokinetics and Tolerability of Cabotegravir and Rilpivirine Long-Acting Intramuscular Injections to the Vastus Lateralis (Lateral Thigh) Muscles of Healthy Adult Participants.</t>
   </si>
   <si>
     <t>https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/75cb786a-98e0-4615-8258-3cae0bdcfb29/75cb786a-98e0-4615-8258-3cae0bdcfb29_viewable_rendition__v.pdf</t>
   </si>
   <si>
     <t>Safety and pharmacokinetics of oral and long-acting injectable cabotegravir or long-acting injectable rilpivirine in virologically suppressed adolescents with HIV (IMPAACT 2017/MOCHA)</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/s2352-3018(23)00300-4</t>
   </si>
   <si>
     <t>Acceptability and tolerability of long-acting injectable cabotegravir or rilpivirine in the first cohort of virologically suppressed adolescents living with HIV (IMPAACT 2017/MOCHA):</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/s2352-3018(23)00301-6</t>
   </si>
   <si>
     <t>US FDA supplemental approval</t>
   </si>
   <si>
     <t>https://www.accessdata.fda.gov/drugsatfda_docs/appletter/2024/212888Orig1s015ltr.pdf</t>
   </si>
   <si>
+    <t>&lt;p&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/19664226/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;&lt;strong&gt;Fostering implementation of health services research findings into practice: a consolidated framework for advancing implementation science.&amp;nbsp;&lt;/strong&gt;&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Damschroder LJ, Aron DC, Keith RE, Kirsh SR, Alexander JA, Lowery JC. &lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Implement Sci&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2009;4:50. Published 2009 Aug 7. doi:10.1186/1748-5908-4-50&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Many interventions found to be effective in health services research studies fail to translate into meaningful patient care outcomes across multiple contexts. Health services researchers recognize the need to evaluate not only summative outcomes but also formative outcomes to assess the extent to which implementation is effective in a specific setting, prolongs sustainability, and promotes dissemination into other settings. Many implementation theories have been published to help promote effective implementation. However, they overlap considerably in the constructs included in individual theories, and a comparison of theories reveals that each is missing important constructs included in other theories. In addition, terminology and definitions are not consistent across theories. We describe the Consolidated Framework For Implementation Research (CFIR) that offers an overarching typology to promote implementation theory development and verification about what works where and why across multiple contexts.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;We used a snowball sampling approach to identify published theories that were evaluated to identify constructs based on strength of conceptual or empirical support for influence on implementation, consistency in definitions, alignment with our own findings, and potential for measurement. We combined constructs across published theories that had different labels but were redundant or overlapping in definition, and we parsed apart constructs that conflated underlying concepts.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;The CFIR is composed of five major domains: intervention characteristics, outer setting, inner setting, characteristics of the individuals involved, and the process of implementation. Eight constructs were identified related to the intervention (e.g., evidence strength and quality), four constructs were identified related to outer setting (e.g., patient needs and resources), 12 constructs were identified related to inner setting (e.g., culture, leadership engagement), five constructs were identified related to individual characteristics, and eight constructs were identified related to process (e.g., plan, evaluate, and reflect). We present explicit definitions for each construct.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusion:&amp;nbsp;&lt;/strong&gt;The CFIR provides a pragmatic structure for approaching complex, interacting, multi-level, and transient states of constructs in the real world by embracing, consolidating, and unifying key constructs from published implementation theories. It can be used to guide formative evaluations and build the implementation knowledge base across multiple studies and settings.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/20957426/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;&lt;strong&gt;Outcomes for implementation research: conceptual distinctions, measurement challenges, and research agenda.&amp;nbsp;&lt;/strong&gt;&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Proctor E, Silmere H, Raghavan R, et al. &lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Adm Policy Ment Health&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2011;38(2):65-76. doi:10.1007/s10488-010-0319-7&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;An unresolved issue in the field of implementation research is how to conceptualize and evaluate successful implementation. This paper advances the concept of "implementation outcomes" distinct from service system and clinical treatment outcomes. This paper proposes a heuristic, working "taxonomy" of eight conceptually distinct implementation outcomes-acceptability, adoption, appropriateness, feasibility, fidelity, implementation cost, penetration, and sustainability-along with their nominal definitions. We propose a two-pronged agenda for research on implementation outcomes. Conceptualizing and measuring implementation outcomes will advance understanding of implementation processes, enhance efficiency in implementation research, and pave the way for studies of the comparative effectiveness of implementation strategies.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;span style="color: rgb(42, 42, 42);"&gt;Chloe Orkin, Rosalie Hayes, Joanne Haviland, Yuk Lam Wong, Kyle Ring, Vanessa Apea, Bakita Kasadha, Emily Clarke, Ruth Byrne, Julie Fox, Tristan J Barber, Amanda Clarke, Sara Paparini, For the ILANA study Group (Sadna Ullah, Nishat Halim, Chikondi Mwendera, James Hand), &lt;/span&gt;&lt;strong style="color: rgb(42, 42, 42);"&gt;Perspectives of People With HIV on Implementing Long-acting Cabotegravir Plus Rilpivirine in Clinics and Community Settings in the United Kingdom: Results From the Antisexist, Antiracist, Antiageist Implementing Long-acting Novel Antiretrovirals Study&lt;/strong&gt;&lt;span style="color: rgb(42, 42, 42);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(42, 42, 42);"&gt;Clinical Infectious Diseases&lt;/em&gt;&lt;span style="color: rgb(42, 42, 42);"&gt;, Volume 80, Issue 5, 15 May 2025, Pages 1103–1113,&amp;nbsp;&lt;/span&gt;&lt;a href="https://doi.org/10.1093/cid/ciae523" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 111, 183); background-color: rgb(255, 255, 255);"&gt;https://doi.org/10.1093/cid/ciae523&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;Introduction&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;The equity-focused Implementing Long-Acting Novel Antiretrovirals study evaluated feasibility, acceptability, appropriateness of delivering on-label 2-monthly cabotegravir and rilpivirine (CAB + RPV) injections for human immunodeficiency virus (HIV)-1 therapy in clinics and community settings.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;The study, which mandated inclusive recruitment, was conducted May–December 2022 at 6 UK sites. Injections were delivered in clinic (month [M] 1–6) and in clinic or community setting according to patient choice (M6–12). Surveys were completed at baseline, M4, and M12 using validated measures for feasibility (FIM), acceptability (AIM), and appropriateness (IAM). Primary endpoint: proportion of participants agreeing that the injection and community setting were feasible (FIM ≥4) at M12. Fourteen participants completed interviews at baseline and M12.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Community settings offered by sites included: home visits (n = 3), HIV support organizations (n = 2), and community clinic (n = 1). Of 114 participants, 54% were female, 70% racially minoritized, and 40% aged ≥50 years. A total of 27/114 chose to receive injections in community settings. FIM/AIM/IAM scores at M12 were high for the injection (79.0–87.4%) and lower for the community setting (44.2–47.4%) overall. Subgroup analyses indicated differences in scores by gender and ethnicity. Among those who attended the community, FIM/AIM/IAM scores for the community setting at M12 were high (73.1–80.8%). Concerns about stigma, inconvenience, and losing access to trusted clinicians negatively influenced perceptions of receiving injections at community settings, amongst other factors.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;CAB + RPV injections were considered highly feasible, acceptable, and appropriate; however, few chose community delivery. Those that chose community delivery found it highly acceptable and feasible. Further exploration of CAB + RPV delivery in alternative community sites not offered (eg, primary care, pharmacies) is warranted.&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>&lt;p&gt;Damschroder LJ. et al., &lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/19664226/"&gt;&lt;strong&gt;Fostering implementation of health services research findings into practice: a consolidated framework for advancing implementation science.&amp;nbsp;&lt;/strong&gt;&lt;/a&gt;. &lt;em&gt;Implement Sci&lt;/em&gt;. 2009;4:50. Published 2009 Aug 7. doi:10.1186/1748-5908-4-50&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;The CFIR provides a pragmatic structure for approaching complex, interacting, multi-level, and transient states of constructs in the real world by embracing, consolidating, and unifying key constructs from published implementation theories. It can be used to guide formative evaluations and build the implementation knowledge base across multiple studies and settings.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Proctor E, et al., &lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/20957426/"&gt;Outcomes for implementation research: conceptual distinctions, measurement challenges, and research agenda&lt;/a&gt;. Adm Policy Ment Health. 2011;38(2):65-76. doi:10.1007/s10488-010-0319-7&lt;/p&gt;</t>
   </si>
   <si>
-    <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;An unresolved issue in the field of implementation research is how to conceptualize and evaluate successful implementation. This paper advances the concept of "implementation outcomes" distinct from service system and clinical treatment outcomes. This paper proposes a heuristic, working "taxonomy" of eight conceptually distinct implementation outcomes-acceptability, adoption, appropriateness, feasibility, fidelity, implementation cost, penetration, and sustainability-along with their nominal definitions. We propose a two-pronged agenda for research on implementation outcomes. Conceptualizing and measuring implementation outcomes will advance understanding of implementation processes, enhance efficiency in implementation research, and pave the way for studies of the comparative effectiveness of implementation strategies.&lt;/span&gt;&lt;/p&gt;</t>
-[...1 lines deleted...]
-  <si>
     <t>&lt;p&gt;Orkin C., et al., &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1093/cid/ciae523"&gt;Perspectives of People With HIV on Implementing Long-acting Cabotegravir Plus Rilpivirine in Clinics and Community Settings in the United Kingdom: Results From the Antisexist, Antiracist, Antiageist Implementing Long-acting Novel Antiretrovirals Study&lt;/a&gt;,&amp;nbsp;Clinical Infectious Diseases, Volume 80, Issue 5, 15 May 2025, Pages 1103–1113,&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Introduction&lt;/p&gt;&lt;p&gt;The equity-focused Implementing Long-Acting Novel Antiretrovirals study evaluated feasibility, acceptability, appropriateness of delivering on-label 2-monthly cabotegravir and rilpivirine (CAB + RPV) injections for human immunodeficiency virus (HIV)-1 therapy in clinics and community settings.&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;The study, which mandated inclusive recruitment, was conducted May–December 2022 at 6 UK sites. Injections were delivered in clinic (month [M] 1–6) and in clinic or community setting according to patient choice (M6–12). Surveys were completed at baseline, M4, and M12 using validated measures for feasibility (FIM), acceptability (AIM), and appropriateness (IAM). Primary endpoint: proportion of participants agreeing that the injection and community setting were feasible (FIM ≥4) at M12. Fourteen participants completed interviews at baseline and M12.&lt;/p&gt;&lt;p&gt;Results&lt;/p&gt;&lt;p&gt;Community settings offered by sites included: home visits (n = 3), HIV support organizations (n = 2), and community clinic (n = 1). Of 114 participants, 54% were female, 70% racially minoritized, and 40% aged ≥50 years. A total of 27/114 chose to receive injections in community settings. FIM/AIM/IAM scores at M12 were high for the injection (79.0–87.4%) and lower for the community setting (44.2–47.4%) overall. Subgroup analyses indicated differences in scores by gender and ethnicity. Among those who attended the community, FIM/AIM/IAM scores for the community setting at M12 were high (73.1–80.8%). Concerns about stigma, inconvenience, and losing access to trusted clinicians negatively influenced perceptions of receiving injections at community settings, amongst other factors.&lt;/p&gt;&lt;p&gt;Conclusions&lt;/p&gt;&lt;p&gt;CAB + RPV injections were considered highly feasible, acceptable, and appropriate; however, few chose community delivery. Those that chose community delivery found it highly acceptable and feasible. Further exploration of CAB + RPV delivery in alternative community sites not offered (eg, primary care, pharmacies) is warranted.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(28, 29, 30);"&gt;John&amp;nbsp;M,&amp;nbsp;Williams&amp;nbsp;L,&amp;nbsp;Nolan&amp;nbsp;G,&amp;nbsp;Bonnett&amp;nbsp;M,&amp;nbsp;Castley&amp;nbsp;A,&amp;nbsp;Nolan&amp;nbsp;D.&amp;nbsp;&lt;/span&gt;&lt;a href="https://onlinelibrary.wiley.com/doi/10.1111/hiv.13647" rel="noopener noreferrer" target="_blank" style="color: rgb(28, 29, 30);"&gt;&lt;strong&gt;Real-world use of long-acting cabotegravir and rilpivirine: 12-month results of the inJectable Antiretroviral therapy feasiBility Study (JABS)&lt;/strong&gt;&lt;/a&gt;&lt;span style="color: rgb(28, 29, 30);"&gt;.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(28, 29, 30);"&gt;HIV Med&lt;/em&gt;&lt;span style="color: rgb(28, 29, 30);"&gt;.&amp;nbsp;2024;&amp;nbsp;25(8):&amp;nbsp;935-945. doi:&lt;/span&gt;&lt;a href="https://doi.org/10.1111/hiv.13647" rel="noopener noreferrer" target="_blank" style="color: rgb(18, 61, 128); background-color: rgb(255, 255, 255);"&gt;10.1111/hiv.13647&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Objectives&lt;/p&gt;&lt;p&gt;The inJectable Antiretroviral feasiBility Study (JABS) aimed to evaluate the implementation of long-acting regimens in a ‘real world’ Australian setting, with inclusion of participants with complex medical needs, social vulnerability and/or historical non-adherence.&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;JABS was a 12-month, single-centre, single-arm, open-label phase IV study of long-acting cabotegravir 600 mg plus rilpivirine 900 mg administered intramuscularly every 2 months to adults with treated HIV-1 infection. The primary endpoint was the proportion of attendances and administration of injections within a 14-day dosing window over 12 months, out of the total prescribed doses. Secondary endpoints included proportions of missed appointments, use of oral bridging, discontinuations, virological failures, adverse events and participant-reported outcomes. A multidisciplinary adherence programme embedded in the clinical service known as REACH provided support to JABS participants.&lt;/p&gt;&lt;p&gt;Results&lt;/p&gt;&lt;p&gt;Of 60 participants enrolled by May 2022, 60% had one or more complexity or vulnerability factors identified, including absence of social supports (50%), mental health issues, alcohol or drug use (30%) and financial hardship or instability (13%), among others. Twenty-seven per cent of participants had historical non-adherence to antiretroviral therapy. Out of 395 prescribed doses, 97.2% of injections were administered within correct dosing windows at clinic visits. Two courses of short-term oral bridging were required. The rate of injection site reactions was 29%, the majority being grade 1–2. There were no virological failures, no serious adverse events and only one injection-related study discontinuation. High baseline treatment satisfaction and acceptability of injections increased by month 12. Those with vulnerability factors had similar adherence to injections as those without such factors. Ninety-eight per cent of the participants who completed 12 months on the study have maintained long-acting therapy, virological suppression and retention in care.&lt;/p&gt;&lt;p&gt;Conclusions&lt;/p&gt;&lt;p&gt;Long-acting cabotegravir plus rilpivirine was associated with very high adherence, maintenance of virological suppression, safety and treatment satisfaction in a diverse Australian clinic population, comparable to results of phase III randomized clinical trials. Individuals with vulnerability factors can achieve adherence to injections with individualized support. Long-acting therapies in this group can increase the subsequent engagement in clinical care.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Safety and Pharmacokinetics of Long-Acting Cabotegravir and Rilpivirine in Children 20 to 40 kg - CROI2025</t>
   </si>
   <si>
     <t>https://www.croiconference.org/abstract/3736-2025/</t>
   </si>
   <si>
     <t>Safety and Pharmacokinetics of Long-Acting Cabotegravir and Rilpivirine in Children 20 to 40 kg - CROI2025 - Poster</t>
   </si>
   <si>
     <t>https://www.croiconference.org/wp-content/uploads/sites/2/posters/2025/1046-2025.pdf</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://www.thelancet.com/journals/laninf/article/PIIS1473-3099(24)00289-5/abstract" rel="noopener noreferrer" target="_blank"&gt;&lt;strong&gt;Switch to long-acting cabotegravir and rilpivirine in virologically suppressed adults with HIV in Africa (CARES): week 48 results from a randomised, multicentre, open-label, non-inferiority trial&lt;/strong&gt;&lt;/a&gt;. Kityo Cissy, Mugerwa Henry et al. The Lancet Infectious Diseases, Volume 24, Issue 10, 1083 - 1092&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Background&lt;/p&gt;&lt;p&gt;Long-acting injectable cabotegravir and rilpivirine is licensed for individualised treatment of HIV-1 infection in resource-rich settings. Additional evidence is required to support use in African treatment programmes where demographic factors, viral subtypes, previous treatment, and delivery and monitoring approaches differ. The aim of this study was to determine whether switching to long-acting therapy with injections every 8 weeks is non-inferior to daily oral therapy in Africa.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;CARES is a randomised, open-label, non-inferiority trial being conducted at eight sites in Uganda, Kenya, and South Africa. Participants with HIV viral load below 50 copies per mL on oral antiretroviral therapy and no history of virological failure were randomly assigned (1:1; web-based, permuted blocks) to receive cabotegravir (600 mg) and rilpivirine (900 mg) by intramuscular injection every 8 weeks, or to continue oral therapy. Viral load was monitored every 24 weeks. The primary outcome was week 48 viral load below 50 copies per mL, assessed with the Food and Drug Administration snapshot algorithm (non-inferiority margin 10 percentage points) in the intention-to-treat exposed population. This trial is registered with the Pan African Clinical Trials Registry (202104874490818) and is ongoing up to 96 weeks.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Findings&lt;/p&gt;&lt;p&gt;Between Sept 1, 2021, and Aug 31, 2022, we enrolled 512 participants (295 [58%] female; 380 [74%] previous non-nucleoside reverse transcriptase inhibitor exposure). Week 48 viral load was below 50 copies per mL in 246 (96%) of 255 participants in the long-acting therapy group and 250 (97%) of 257 in the oral therapy group (difference –0·8 percentage points; 95% CI –3·7 to 2·3), demonstrating non-inferiority (confirmed in per-protocol analysis). Two participants had virological failure in the long-acting therapy group, both with drug resistance; none had virological failure in the oral therapy group. Adverse events of grade 3 or greater severity occurred in 24 (9%) participants on long-acting therapy and ten (4%) on oral therapy; one participant discontinued long-acting therapy (for injection-site reaction).&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Interpretation&lt;/p&gt;&lt;p&gt;Long-acting therapy had non-inferior efficacy compared with oral therapy, with a good safety profile, and can be considered for African treatment programmes.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>&lt;p&gt;Kityo, C., Mambule, I.K., Musaazi, J.&amp;nbsp;et al.&amp;nbsp;&lt;a href="https://www.nature.com/articles/s41591-025-04041-7" rel="noopener noreferrer" target="_blank"&gt;Cabotegravir and rilpivirine for treatment of HIV infection in Africa: week 96 results from the phase 3b randomized, open-label, noninferiority CARES trial&lt;/a&gt;.&amp;nbsp;Nat Med&amp;nbsp;(2025). https://doi.org/10.1038/s41591-025-04041-7&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Evaluation of the durable efficacy and safety of long-acting injectable therapy for HIV is needed in African populations. &lt;/p&gt;&lt;p&gt;In a multicenter, open-label phase 3b trial, 512 African adults with HIV-1, stable on first-line oral therapy, with screening plasma viral load (VL) &amp;lt;50 copies ml−1&amp;nbsp;and without past virologic failure were randomized (1:1) to continue oral therapy or switch to cabotegravir (600 mg) and rilpivirine (900 mg) intramuscular injections every 8 weeks (optional 4-week oral lead-in). VL was monitored every 24 weeks. &lt;/p&gt;&lt;p&gt;Here the primary outcome for our analysis up to 96 weeks was VL &amp;lt;50 copies ml−1, using the Food and Drug Administration snapshot algorithm (noninferiority margin 10%) in the intention-to-treat exposed population. At 96 weeks, 247/255 (97%) in the long-acting group and 250/257 (97%) in the oral therapy group had VL &amp;lt;50 copies ml−1&amp;nbsp;(difference −0.4%; 95% confidence interval −3.1% to 2.0%), demonstrating noninferiority. &lt;/p&gt;&lt;p&gt;Adverse events of severity grade ≥3 occurred in 41/255 (16%) in the long-acting group and in 22/257 (9%) in the oral therapy group, mostly considered unrelated to the study drug; only one treatment-related adverse event in the long-acting group led to a decision to discontinue treatment (injection-site abscess). Cabotegravir and rilpivirine long-acting therapy produced durable virologic suppression, met the prespecified noninferiority endpoint compared with oral therapy and demonstrated an acceptable safety and tolerability profile. &lt;/p&gt;&lt;p&gt;Long-acting therapy may be considered for use in African treatment programs.&amp;nbsp;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Rapport d'activité IMEA</t>
+  </si>
+  <si>
+    <t>https://www.imea.fr/uploads/filemanager/PDF/rapport%20activite%202023.pdf</t>
+  </si>
+  <si>
+    <t>New formulation of cabotegravir for HIV treatment can be dosed at intervals of at least 4 months</t>
+  </si>
+  <si>
+    <t>https://www.eatg.org/hiv-news/new-formulation-of-cabotegravir-for-hiv-treatment-can-be-dosed-at-intervals-of-at-least-4-months/</t>
+  </si>
+  <si>
+    <t>Ultra-long-acting cabotegravir could be taken three times a year for HIV PrEP and treatment</t>
+  </si>
+  <si>
+    <t>https://www.aidsmap.com/news/mar-2024/ultra-long-acting-cabotegravir-could-be-taken-three-times-year-hiv-prep-and-treatment</t>
+  </si>
+  <si>
     <t>Satisfaction and acceptability of cabotegravir long-acting injectable suspension for prevention of HIV: Patient perspectives from the ECLAIR trial</t>
   </si>
   <si>
     <t>https://pubmed.ncbi.nlm.nih.gov/30445896/</t>
   </si>
   <si>
     <t>Safety and tolerability of long-acting cabotegravir injections in HIV-uninfected men (ECLAIR): a multicentre, double-blind, randomised, placebo-controlled, phase 2a trial</t>
   </si>
   <si>
     <t>https://pubmed.ncbi.nlm.nih.gov/28546090/</t>
   </si>
   <si>
     <t>Tail-phase safety, tolerability, and pharmacokinetics of long-acting injectable cabotegravir in HIV-uninfected adults: a secondary analysis of the HPTN 077 trial</t>
   </si>
   <si>
     <t>https://pubmed.ncbi.nlm.nih.gov/32497491/</t>
   </si>
   <si>
     <t>Safety, tolerability, and pharmacokinetics of long-acting injectable cabotegravir in low-risk HIV-uninfected individuals: HPTN 077, a phase 2a randomized controlled trial</t>
   </si>
   <si>
     <t>https://pubmed.ncbi.nlm.nih.gov/30408115/</t>
   </si>
   <si>
     <t>Cabotegravir for HIV Prevention in Cisgender Men and Transgender Women</t>
   </si>
   <si>
     <t>https://pubmed.ncbi.nlm.nih.gov/34379922/</t>
   </si>
   <si>
     <t>Cabotegravir for the prevention of HIV-1 in women: results from HPTN 084, a phase 3, randomised clinical trial</t>
   </si>
   <si>
     <t>https://pubmed.ncbi.nlm.nih.gov/35378077/</t>
   </si>
   <si>
     <t>Safety, Tolerability, Pharmacokinetics, and Acceptability of Oral and Long-Acting Cabotegravir in HIV-Negative Chinese Men</t>
   </si>
   <si>
     <t>https://doi.org/10.1128/aac.02057-21</t>
   </si>
   <si>
+    <t>Project website</t>
+  </si>
+  <si>
+    <t>https://www.kcl.ac.uk/research/mobile-men</t>
+  </si>
+  <si>
     <t>Mobilemen project website</t>
   </si>
   <si>
-    <t>https://www.kcl.ac.uk/research/mobile-men</t>
+    <t>Mobile men newsletter July 2025</t>
+  </si>
+  <si>
+    <t>https://www.kcl.ac.uk/assets/lsm/pdf/mobile-men-newsletter-july-2025.pdf</t>
+  </si>
+  <si>
+    <t>Mobile Men newsletter Oct 2024</t>
+  </si>
+  <si>
+    <t>https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-oct-2024.pdf</t>
+  </si>
+  <si>
+    <t>Mobile Men Newsletter May 2024</t>
+  </si>
+  <si>
+    <t>https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-may-2024.pdf</t>
+  </si>
+  <si>
+    <t>Mobile Men Newsletter October 2023</t>
+  </si>
+  <si>
+    <t>https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-october-2023.pdf</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;span style="color: rgb(0, 0, 0);"&gt;Cabotegravir Injections Are More Acceptable Than Lenacapavir Injections Following a Single Dose: Results From CLARITY, a Randomized Crossover Study of Long-Acting Injectable Antiretrovirals&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;span style="color: rgb(0, 0, 0);"&gt;K. Brown ;  EACS2025; Moderated ePoster; October 17 2025 ;MeP20.4.LB&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;span style="color: rgb(0, 0, 0);"&gt;J. Boles,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(0, 0, 0);"&gt;et al.&lt;/em&gt;&lt;span style="color: rgb(0, 0, 0);"&gt;&amp;nbsp;Cabotegravir Injections Are More Acceptable Than Lenacapavir Injections Following a Single Dose: Results From CLARITY, a Randomized Crossover Study of Long-Acting Injectable Antiretrovirals. Presented at the European AIDS Conference (EACS 2025), 15-18 October, Paris, FR.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;span style="color: rgb(0, 0, 0);"&gt;Presented at the European AIDS Conference (EACS 2025), 15-18 October, Paris, FR.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Study on Long-Acting Cabotegravir and Lenacapavir for HIV Patients: Evaluating Dual Antiretroviral Therapy</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.eu/trial/study-on-long-acting-cabotegravir-and-lenacapavir-for-hiv-patients-evaluating-dual-antiretroviral-therapy/</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
@@ -4144,53 +4495,50 @@
     <t>https://www.gov.br/anvisa/pt-br/assuntos/medicamentos/novos-medicamentos-e-indicacoes</t>
   </si>
   <si>
     <t>BRA</t>
   </si>
   <si>
     <t>https://www.gov.br/anvisa/pt-br/assuntos/medicamentos/novos-medicamentos-e-indicacoes/vocabria-r-cabotegravir-novo-registro#:~:text=Vocabria%C2%AE%20comprimidos%20revestidos,dose%20planejada%20de%20cabotegravir%20injet%C3%A1vel.
 https://www.gov.br/anvisa/pt-br/assuntos/medicamentos/novos-medicamentos-e-indicacoes/rekambys-r-rilpivirina-novo-registro</t>
   </si>
   <si>
     <t>products filed separately : Vocabria approved 15 December 2023 and Rekambys injectable approved 20 May 2024</t>
   </si>
   <si>
     <t>CAB- 200mg/ml (400mg, 600mg) for Q1M and Q2M</t>
   </si>
   <si>
     <t>BoMRA</t>
   </si>
   <si>
     <t>Botswana Medicines Regulatory Authority</t>
   </si>
   <si>
     <t>BWA</t>
   </si>
   <si>
-    <t>Botswana</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.bomra.co.bw/download/129/registered-medicines/33574/human-medicines-register-blue-book-30-11-2023.xlsx</t>
   </si>
   <si>
     <t>EMA/FAMHP</t>
   </si>
   <si>
     <t>European Medicines Agency/Federal Agency for Medicines and Health Products</t>
   </si>
   <si>
     <t>BEL</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2025/january/long-acting-injectable-vocabria-rekambys-for-hiv-treatment/
 https://www.cbip.be/fr/chapters/12?frag=8901951&amp;trade_family=43950
 https://viivexchange.com/content/dam/cf-viiv/viivexchange/en_BE/our-medicines/cabenuva/files__cabenuva/FR_2021-06-18-be-spc-fr-Vocabria-h4976-IB05-v3-Master.pdf</t>
   </si>
   <si>
     <t>EMA/AGES</t>
   </si>
   <si>
     <t>European Medicines Agency/ Austrian Agency for Health and Food Safety</t>
   </si>
@@ -4850,51 +5198,51 @@
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2006116764</t>
   </si>
   <si>
     <t>Dolutegravir and Cabotegravir compounds</t>
   </si>
   <si>
     <t>Glaxosmithkline Llc</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>The present invention is to provide a novel compound (I), having the anti-virus activity, particularly the HIV integrase inhibitory activity, and a drug containing the same, particularly an anti-HIV drug, as well as a process and an intermediate thereof. Compound (I) wherein Z&lt;1&gt; is NR&lt;4&gt;; R&lt;1&gt; is hydrogen or lower alkyl; X is a single bond, a hetero atom group selected from O, S, SO, SO2 and NH, or lower alkylene or lower alkenylene in which the hetero atom group may intervene; R&lt;2&gt; is optionally substituted aryl; R&lt;3&gt; is hydrogen, a halogen, hydroxy, optionally substituted lower alkyl etc; and R&lt;4&gt; and Z&lt;2&gt; part taken together forms a ring, to form a polycyclic compound, including e.g., a tricyclic or tetracyclic compound.</t>
   </si>
   <si>
     <t>US FDA, Health Canada</t>
   </si>
   <si>
-    <t>United States of America, Australia, Israel, Japan, Korea, Republic of, Luxembourg, Norway, Taiwan, Province of China, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Gibraltar, Guernsey</t>
+    <t>United States of America, Australia, Israel, Japan, Korea, Republic of, Luxembourg, Norway, Taiwan, Province of China, Belgium, Bulgaria, Cyprus, Estonia, Finland, France, Greece, Hungary, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Netherlands, Poland, Romania, Sweden, Slovenia, Gibraltar, Guernsey</t>
   </si>
   <si>
     <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Egypt, India, Indonesia, Algeria, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>United States of America, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, New Zealand, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, World Intellectual Property Organization (WIPO), Singapore, Jersey</t>
   </si>
   <si>
     <t>WO2012037320</t>
   </si>
   <si>
     <t>Cabotegravir long-acting parenteral compositions</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>2031-09-15</t>
   </si>
   <si>
     <t>The present invention relates to pharmaceutical compositions of cabotegravir useful in the treatment or prevention of Human Immunodeficiency Virus (HIV) infections.</t>
   </si>
   <si>
     <t>MPP Search</t>
   </si>
@@ -4937,50 +5285,53 @@
   <si>
     <t>WO2018149608</t>
   </si>
   <si>
     <t>Cabotegravir crystalline forms</t>
   </si>
   <si>
     <t>Polymorphs</t>
   </si>
   <si>
     <t>Sandoz Ag</t>
   </si>
   <si>
     <t>2038-01-25</t>
   </si>
   <si>
     <t>The present invention relates to crystalline forms of cabotegravir sodium and to methods for their preparation. Furthermore, the invention relates to a pharmaceutical composition comprising one of said crystalline forms of cabotegravir sodium, preferably in a predetermined and/or effective amount, and at least one pharmaceutically acceptable excipient. The pharmaceutical composition of the present invention can be used as a medicament, in particular for the treatment and/or prophylaxis of viral infections such as HIV infections.</t>
   </si>
   <si>
     <t>MPP Licence</t>
   </si>
   <si>
     <t>Australia, United Kingdom, France, Germany, United States of America</t>
   </si>
   <si>
+    <t>Canada, United States of America</t>
+  </si>
+  <si>
     <t>World Intellectual Property Organization (WIPO), Morocco, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, Tunisia</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Russian Federation, United States of America</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
@@ -4989,50 +5340,53 @@
     <t>https://lapal.ch/storage/illustrations/t6H1mts28HbUTcgdpAalmKkDApbd4eRk2wuyUIy1.png</t>
   </si>
   <si>
     <t>Cabotegravir Chemical Structure</t>
   </si>
   <si>
     <t>Sourced from DrugBank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/</t>
   </si>
   <si>
     <t>ViiV Healthcare is a pharmaceutical company that specializes in the development of therapies for HIV infection. The company is headquartered in Brentford in the United Kingdom and was initially formed in November 2009 as a part of a joint venture between GlaxoSmithKline and Pfizer.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>&lt;p&gt;Bowers GD. et al. : &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.3109/00498254.2015.1060372"&gt;Disposition and metabolism of cabotegravir: a comparison of biotransformation and excretion between different species and routes of administration in humans.&lt;/a&gt; Xenobiotica. 2016&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;1. Cabotegravir [(3S,11aR)-N-[(2,4-difluorophenyl)methyl]-6-hydroxy-3-methyl-5,7-dioxo-2,3,5,7,11,11a-hexahydro[1,3]oxazolo[3,2-a]pyrido[1,2-d]pyrazine-8-carboxamide] is an HIV-1 integrase inhibitor under development as a tablet for both oral lead-in therapy and long-acting (LA) injectable for intramuscular dosing.&lt;/p&gt;&lt;p&gt;2. Metabolism, pharmacokinetics and excretion were investigated in healthy human subjects who received either a single oral dose (28.2 mg) of [14C]cabotegravir in a mass balance study, or LA formulations of unlabeled cabotegravir (200–800 mg), intramuscularly or subcutaneously, in a separate study. Metabolism, distribution and excretion of [14C]cabotegravir were also investigated in mice, rats and monkeys.&lt;/p&gt;&lt;p&gt;3. Recovery of radioactivity in humans represented a mean total of 85.3% of the dose, including 26.8% in the urine. The mean apparent terminal phase half-life was similar for both cabotegravir and radioactivity, 39 h compared to 41 h.&lt;/p&gt;&lt;p&gt;4. Following oral, intramuscular and subcutaneous administration, cabotegravir was the major component in plasma and the glucuronic acid conjugate (M1) represented the predominant component in urine. Cabotegravir was present in bile along with its major metabolite (M1).&lt;/p&gt;&lt;p&gt;5. The primary metabolite of [14C]cabotegravir in mouse, rat and monkey was the same as that in human.&amp;nbsp;In vitro&amp;nbsp;phenotyping experiments demonstrated that cabotegravir was metabolized by UDP-glucuronosyltransferase (UGT) 1A1 and UGT1A9.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Spreen W. et al, : &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1310/hct1405-192"&gt;Pharmacokinetics, safety, and monotherapy antiviral activity of GSK1265744, an HIV integrase strand transfer inhibitor.&lt;/a&gt; HIV Clin Trials. 2013 Sep-Oct;14(5):192-203. doi: &lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Background:&amp;nbsp;GSK1265744 is an HIV integrase strand transfer inhibitor selected for clinical development.&lt;/p&gt;&lt;p&gt;Objective:&amp;nbsp;This first-time-in-human and phase IIa investigation assessed GSK1265744 antiviral activity, pharmacokinetics, safety, and tolerability in healthy and HIV-1-infected subjects.&lt;/p&gt;&lt;p&gt;Methods:&amp;nbsp;This double-blind, placebo-controlled study consisted of a dose escalation of single (part A) and multiple (part B) oral doses in 48 healthy subjects and an oral dose (part C) in 11 HIV-1-infected subjects. In part A, 2 cohorts of 9 subjects received either 5 and 25 mg or 10 and 50 mg. In part B, 3 cohorts of 10 subjects received 5, 10, or 25 mg once daily for 14 days. In part C and the phase IIa study, subjects received 5 or 30 mg once daily for 10 days.&lt;/p&gt;&lt;p&gt;Results:&amp;nbsp;Dose-proportional increases in drug exposure were observed in healthy and HIV-1-infected subjects. In healthy subjects, pharmacokinetic variability was low following single or repeat dosing (coefficient of variation, 13%-34% and 15%-23%, respectively). Mean plasma half-life was 31.5 hours. GSK1265744 monotherapy significantly reduced plasma HIV-1 RNA from baseline to day 11 in HIV-1-infected subjects receiving 5 or 30 mg versus placebo (P &amp;lt; .001); mean decrease was 2.2 to 2.3 log10 copies/mL, respectively. Study drug was generally well tolerated with no clinically relevant trends in laboratory values, vital signs, or electrocardiograms.&lt;/p&gt;&lt;p&gt;Conclusions:&amp;nbsp;GSK1265744 was well tolerated in healthy and HIV-1-infected subjects. Results demonstrate once-daily doses of 5 or 30 mg exceeded minimum target therapeutic concentrations and produced a significant reduction in plasma HIV-1 RNA viral load.&lt;/p&gt;</t>
   </si>
   <si>
     <t>FDA Approves First Extended-Release, Injectable Drug Regimen for Adults Living with HIV</t>
   </si>
   <si>
     <t>https://www.fda.gov/news-events/press-announcements/fda-approves-first-extended-release-injectable-drug-regimen-adults-living-hiv</t>
   </si>
   <si>
     <t>GSK744 SAFETY DATA SHEET CAYMAN CHEMICALS (PDF)</t>
   </si>
   <si>
     <t>https://cdn.caymanchem.com/cdn/msds/27215m.pdf</t>
   </si>
@@ -5437,130 +5791,133 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03639311" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04001803" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05112939" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03299049" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04542070" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02951052" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02938520" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04399551" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05154747" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05546242" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03635788" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02120352" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04371380" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01593046" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05601128" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03497676" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05917509" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06468995" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06694805" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00825929" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05294159" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06507059" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04982445" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05979714" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06565013" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05156658" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anzctr.org.au/Trial/Registration/TrialReview.aspx?id=383336" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06104306" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05660980" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06062979" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06635421" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pactr.samrc.ac.za/TrialDisplay.aspx?TrialID=15757" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06657885" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06741397" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06786520" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02076178" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02178800" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02720094" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03164564" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05514509" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05374525" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05515770" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05549726" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02478463" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03422172" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06134362" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05986084" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06138600" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05072093" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06133686" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06319105" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05867212" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06474364" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05937698" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06250504" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05799339" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06138600" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06970223" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07275606" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05776108" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07620730" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07579546" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07516548" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07402044" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07390409" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07650916" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03639311" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04001803" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05112939" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03299049" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04542070" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02951052" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02938520" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04399551" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05154747" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05546242" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03635788" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02120352" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04371380" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01593046" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05601128" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03497676" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05917509" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06468995" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06694805" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00825929" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05294159" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06507059" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04982445" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05979714" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06565013" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05156658" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anzctr.org.au/Trial/Registration/TrialReview.aspx?id=383336" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06104306" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05660980" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06062979" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06635421" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pactr.samrc.ac.za/TrialDisplay.aspx?TrialID=15757" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06657885" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06741397" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06786520" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02076178" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02178800" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02720094" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03164564" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05514509" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05374525" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05515770" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05549726" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02478463" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03422172" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06134362" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05986084" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06138600" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05072093" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06133686" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06319105" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05867212" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06474364" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05937698" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06250504" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05799339" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06970223" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07275606" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05776108" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07620730" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07579546" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07516548" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07402044" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07390409" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07650916" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003085" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26006" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26003" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12879-022-07243-3" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00185-5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003025" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40271-021-00524-0" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(20)32666-0" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/apc.2022.0168" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002466" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1904398" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1909512" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.01702-21" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00184-3" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(20)30340-4" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bhiva.org/file/62a1ceca806ef/P008.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hivglasgow.org/wp-content/uploads/2023/01/P116_Slama.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0190487" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ofid/ofab439" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jac/dkz504" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/25787489.2019.1661696" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(17)31917-7" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/75cb786a-98e0-4615-8258-3cae0bdcfb29/75cb786a-98e0-4615-8258-3cae0bdcfb29_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00300-4" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00301-6" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/appletter/2024/212888Orig1s015ltr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/3736-2025/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/wp-content/uploads/sites/2/posters/2025/1046-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30445896/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/28546090/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/32497491/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30408115/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34379922/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35378077/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.02057-21" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/research/mobile-men" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003085" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26006" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26003" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12879-022-07243-3" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00185-5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003025" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40271-021-00524-0" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(20)32666-0" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/apc.2022.0168" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002466" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1904398" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1909512" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.01702-21" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00184-3" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(20)30340-4" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bhiva.org/file/62a1ceca806ef/P008.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hivglasgow.org/wp-content/uploads/2023/01/P116_Slama.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2026/february/daily-oral-therapy-for-people-with-adherence-challenges/#1" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0190487" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ofid/ofab439" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jac/dkz504" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/25787489.2019.1661696" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(17)31917-7" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/75cb786a-98e0-4615-8258-3cae0bdcfb29/75cb786a-98e0-4615-8258-3cae0bdcfb29_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00300-4" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00301-6" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/appletter/2024/212888Orig1s015ltr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/3736-2025/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/wp-content/uploads/sites/2/posters/2025/1046-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imea.fr/uploads/filemanager/PDF/rapport%20activite%202023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatg.org/hiv-news/new-formulation-of-cabotegravir-for-hiv-treatment-can-be-dosed-at-intervals-of-at-least-4-months/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aidsmap.com/news/mar-2024/ultra-long-acting-cabotegravir-could-be-taken-three-times-year-hiv-prep-and-treatment" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatg.org/hiv-news/new-formulation-of-cabotegravir-for-hiv-treatment-can-be-dosed-at-intervals-of-at-least-4-months/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30445896/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/28546090/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/32497491/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30408115/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34379922/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35378077/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.02057-21" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/research/mobile-men" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/research/mobile-men" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/lsm/pdf/mobile-men-newsletter-july-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-oct-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-may-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-october-2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.eu/trial/study-on-long-acting-cabotegravir-and-lenacapavir-for-hiv-patients-evaluating-dual-antiretroviral-therapy/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20061102&amp;CC=WO&amp;NR=2006116764A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120322&amp;CC=WO&amp;NR=2012037320A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110929&amp;CC=WO&amp;NR=2011119566A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20180823&amp;CC=WO&amp;NR=2018149608A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/t6H1mts28HbUTcgdpAalmKkDApbd4eRk2wuyUIy1.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/news-events/press-announcements/fda-approves-first-extended-release-injectable-drug-regimen-adults-living-hiv" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.caymanchem.com/cdn/msds/27215m.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.who.int/iris/rest/bitstreams/1454476/retrieve" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prepwatch.org/products/injectable-cab-for-prep/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/aQW0QshQbxWP_CAB manuf.png" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/Gf8JqwUvviU6_timelineCABJuly2024.png" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/3gANiTWqXIjv_poster HIVR4Psmall.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30445896/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/28546090/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/32497491/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30408115/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34379922/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35378077/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.02057-21" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003085" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26006" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26003" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12879-022-07243-3" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00185-5" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003025" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40271-021-00524-0" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(20)32666-0" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/apc.2022.0168" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002466" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1904398" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1909512" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.01702-21" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00184-3" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(20)30340-4" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bhiva.org/file/62a1ceca806ef/P008.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0190487" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ofid/ofab439" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jac/dkz504" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/25787489.2019.1661696" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(17)31917-7" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/75cb786a-98e0-4615-8258-3cae0bdcfb29/75cb786a-98e0-4615-8258-3cae0bdcfb29_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00300-4" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00301-6" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hivglasgow.org/wp-content/uploads/2023/01/P116_Slama.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/appletter/2024/212888Orig1s015ltr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/3736-2025/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/wp-content/uploads/sites/2/posters/2025/1046-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/research/mobile-men" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/news-events/press-announcements/fda-approves-first-extended-release-injectable-drug-regimen-adults-living-hiv" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.caymanchem.com/cdn/msds/27215m.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.who.int/iris/rest/bitstreams/1454476/retrieve" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prepwatch.org/products/injectable-cab-for-prep/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/649/aQW0QshQbxWP_CAB%20manuf.png" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/650/Gf8JqwUvviU6_timelineCABJuly2024.png" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/651/3gANiTWqXIjv_poster%20HIVR4Psmall.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -5616,151 +5973,159 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="H2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I2" t="s">
-        <v>40</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>43</v>
       </c>
       <c r="M2" t="s">
         <v>44</v>
       </c>
       <c r="N2" t="s">
         <v>45</v>
       </c>
       <c r="O2" t="s">
         <v>46</v>
       </c>
       <c r="P2" t="s">
         <v>47</v>
       </c>
-      <c r="U2" t="s">
+      <c r="Q2" t="s">
         <v>48</v>
       </c>
-      <c r="V2" t="s">
+      <c r="R2" t="s">
         <v>49</v>
       </c>
-      <c r="W2" t="s">
+      <c r="S2" t="s">
         <v>50</v>
       </c>
       <c r="X2" t="s">
         <v>51</v>
       </c>
       <c r="Y2" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="Z2" s="1"/>
-      <c r="AE2" t="s">
+      <c r="Z2" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="AA2" t="s">
         <v>54</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="AB2" t="s">
         <v>55</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>56</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>57</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ67"/>
+  <dimension ref="A1:AZ66"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D67" sqref="D67"/>
+      <selection activeCell="D66" sqref="D66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -5777,6567 +6142,6910 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="E2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="F2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="G2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="I2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="J2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="M2" t="s">
-        <v>114</v>
+        <v>117</v>
+      </c>
+      <c r="N2" t="s">
+        <v>118</v>
       </c>
       <c r="O2" t="s">
-        <v>115</v>
+        <v>119</v>
+      </c>
+      <c r="P2" t="s">
+        <v>120</v>
       </c>
       <c r="Q2" t="s">
-        <v>116</v>
+        <v>121</v>
+      </c>
+      <c r="R2" t="s">
+        <v>122</v>
       </c>
       <c r="S2" t="s">
-        <v>117</v>
+        <v>123</v>
+      </c>
+      <c r="T2" t="s">
+        <v>124</v>
       </c>
       <c r="X2" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="Y2" t="s">
-        <v>119</v>
+        <v>126</v>
       </c>
       <c r="AB2" t="s">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="AC2" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="AD2" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="AE2" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AF2" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG2" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AH2" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AI2" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AJ2" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="AK2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AM2" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="AP2" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ2">
         <v>97</v>
       </c>
       <c r="AR2" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="AS2" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AT2" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="AU2" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AV2" t="s">
-        <v>133</v>
+        <v>140</v>
       </c>
       <c r="AW2" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="AX2" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="AY2" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ2" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>138</v>
+        <v>145</v>
       </c>
       <c r="C3" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="E3" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="F3" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="G3" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="I3" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="J3" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="M3" t="s">
-        <v>114</v>
+        <v>117</v>
+      </c>
+      <c r="N3" t="s">
+        <v>151</v>
       </c>
       <c r="O3" t="s">
-        <v>115</v>
+        <v>119</v>
+      </c>
+      <c r="P3" t="s">
+        <v>152</v>
       </c>
       <c r="Q3" t="s">
-        <v>144</v>
+        <v>153</v>
+      </c>
+      <c r="R3" t="s">
+        <v>154</v>
       </c>
       <c r="S3" t="s">
-        <v>116</v>
+        <v>121</v>
+      </c>
+      <c r="T3" t="s">
+        <v>122</v>
       </c>
       <c r="X3" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="Y3" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="AB3" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="AC3" t="s">
-        <v>148</v>
+        <v>158</v>
       </c>
       <c r="AD3" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="AE3" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AF3" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG3" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AH3" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AI3" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AJ3" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="AK3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AM3" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="AP3" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ3">
         <v>115</v>
       </c>
       <c r="AS3" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="AU3" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AV3" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="AW3" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="AX3" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="AY3" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ3" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="C4" t="s">
-        <v>155</v>
+        <v>164</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="E4" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="F4" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="G4" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="I4" t="s">
-        <v>159</v>
+        <v>168</v>
       </c>
       <c r="J4" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="M4" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
       <c r="O4" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="X4" t="s">
-        <v>163</v>
+        <v>172</v>
       </c>
       <c r="Y4" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="Z4" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="AA4" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="AB4" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="AC4" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="AD4" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="AE4" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="AF4" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG4" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AH4" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AI4" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AJ4" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="AP4" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ4">
         <v>126</v>
       </c>
       <c r="AR4" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="AS4" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AU4" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="AV4" t="s">
-        <v>173</v>
+        <v>182</v>
       </c>
       <c r="AW4" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="AX4" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY4" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ4" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>176</v>
+        <v>185</v>
       </c>
       <c r="C5" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>178</v>
+        <v>187</v>
       </c>
       <c r="E5" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="F5" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="G5" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="I5" t="s">
-        <v>180</v>
+        <v>189</v>
       </c>
       <c r="J5" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="M5" t="s">
-        <v>182</v>
+        <v>191</v>
+      </c>
+      <c r="N5" t="s">
+        <v>154</v>
       </c>
       <c r="O5" t="s">
-        <v>183</v>
+        <v>192</v>
+      </c>
+      <c r="P5" t="s">
+        <v>122</v>
       </c>
       <c r="Q5" t="s">
-        <v>184</v>
+        <v>193</v>
+      </c>
+      <c r="R5" t="s">
+        <v>194</v>
       </c>
       <c r="S5" t="s">
-        <v>185</v>
+        <v>195</v>
+      </c>
+      <c r="T5" t="s">
+        <v>196</v>
       </c>
       <c r="X5" t="s">
-        <v>186</v>
+        <v>197</v>
       </c>
       <c r="Y5" t="s">
-        <v>187</v>
+        <v>198</v>
       </c>
       <c r="AA5" t="s">
-        <v>188</v>
+        <v>199</v>
       </c>
       <c r="AB5" t="s">
-        <v>189</v>
+        <v>200</v>
       </c>
       <c r="AD5" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="AE5" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AF5" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG5" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AH5" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AI5" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AJ5" t="s">
-        <v>190</v>
+        <v>201</v>
       </c>
       <c r="AK5" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AM5" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="AP5" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ5">
         <v>1049</v>
       </c>
       <c r="AR5" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="AS5" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AT5" t="s">
-        <v>191</v>
+        <v>202</v>
       </c>
       <c r="AU5" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AV5" t="s">
-        <v>192</v>
+        <v>203</v>
       </c>
       <c r="AW5" t="s">
-        <v>193</v>
+        <v>204</v>
       </c>
       <c r="AX5" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="AY5" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ5" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>194</v>
+        <v>205</v>
       </c>
       <c r="C6" t="s">
-        <v>195</v>
+        <v>206</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>196</v>
+        <v>207</v>
       </c>
       <c r="E6" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="F6" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="G6" t="s">
-        <v>111</v>
+        <v>114</v>
+      </c>
+      <c r="H6" t="s">
+        <v>208</v>
       </c>
       <c r="I6" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="J6" t="s">
-        <v>198</v>
+        <v>210</v>
       </c>
       <c r="M6" t="s">
-        <v>182</v>
+        <v>211</v>
+      </c>
+      <c r="N6" t="s">
+        <v>154</v>
       </c>
       <c r="O6" t="s">
-        <v>199</v>
+        <v>212</v>
+      </c>
+      <c r="P6" t="s">
+        <v>118</v>
       </c>
       <c r="Q6" t="s">
-        <v>183</v>
+        <v>213</v>
+      </c>
+      <c r="R6" t="s">
+        <v>122</v>
       </c>
       <c r="S6" t="s">
-        <v>200</v>
+        <v>214</v>
+      </c>
+      <c r="T6" t="s">
+        <v>120</v>
       </c>
       <c r="U6" t="s">
-        <v>201</v>
+        <v>215</v>
+      </c>
+      <c r="V6" t="s">
+        <v>124</v>
       </c>
       <c r="X6" t="s">
-        <v>202</v>
+        <v>216</v>
       </c>
       <c r="Y6" t="s">
-        <v>203</v>
+        <v>217</v>
       </c>
       <c r="AB6" t="s">
-        <v>204</v>
+        <v>218</v>
       </c>
       <c r="AC6" t="s">
-        <v>205</v>
+        <v>219</v>
       </c>
       <c r="AD6" t="s">
-        <v>149</v>
+        <v>220</v>
       </c>
       <c r="AE6" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AF6" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG6" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AH6" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AI6" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AJ6" t="s">
-        <v>206</v>
+        <v>221</v>
       </c>
       <c r="AK6" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AM6" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="AP6" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ6">
         <v>687</v>
       </c>
       <c r="AR6" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="AS6" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AU6" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AV6" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="AW6" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="AX6" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="AY6" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ6" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>207</v>
+        <v>222</v>
       </c>
       <c r="C7" t="s">
-        <v>208</v>
+        <v>223</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
       <c r="E7" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="F7" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="G7" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="I7" t="s">
-        <v>210</v>
+        <v>225</v>
       </c>
       <c r="J7" t="s">
-        <v>211</v>
+        <v>226</v>
       </c>
       <c r="M7" t="s">
-        <v>212</v>
+        <v>227</v>
+      </c>
+      <c r="N7" t="s">
+        <v>154</v>
       </c>
       <c r="O7" t="s">
-        <v>213</v>
+        <v>228</v>
+      </c>
+      <c r="P7" t="s">
+        <v>122</v>
       </c>
       <c r="Q7" t="s">
-        <v>214</v>
+        <v>229</v>
+      </c>
+      <c r="R7" t="s">
+        <v>194</v>
       </c>
       <c r="S7" t="s">
-        <v>215</v>
+        <v>230</v>
+      </c>
+      <c r="T7" t="s">
+        <v>196</v>
       </c>
       <c r="U7" t="s">
-        <v>216</v>
+        <v>231</v>
       </c>
       <c r="X7" t="s">
-        <v>217</v>
+        <v>232</v>
       </c>
       <c r="Y7" t="s">
-        <v>218</v>
+        <v>233</v>
       </c>
       <c r="AA7" t="s">
-        <v>188</v>
+        <v>199</v>
       </c>
       <c r="AB7" t="s">
-        <v>219</v>
+        <v>234</v>
       </c>
       <c r="AD7" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="AE7" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AF7" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG7" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AH7" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AI7" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AJ7" t="s">
-        <v>220</v>
+        <v>235</v>
       </c>
       <c r="AK7" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AM7" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="AP7" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ7">
         <v>618</v>
       </c>
       <c r="AR7" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="AS7" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AU7" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AV7" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="AW7" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="AX7" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="AY7" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ7" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>221</v>
+        <v>236</v>
       </c>
       <c r="C8" t="s">
-        <v>222</v>
+        <v>237</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>223</v>
+        <v>238</v>
       </c>
       <c r="E8" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="F8" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="G8" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="I8" t="s">
-        <v>224</v>
+        <v>239</v>
       </c>
       <c r="J8" t="s">
-        <v>225</v>
+        <v>240</v>
       </c>
       <c r="M8" t="s">
-        <v>226</v>
+        <v>241</v>
+      </c>
+      <c r="N8" t="s">
+        <v>154</v>
       </c>
       <c r="O8" t="s">
-        <v>227</v>
+        <v>242</v>
+      </c>
+      <c r="P8" t="s">
+        <v>122</v>
       </c>
       <c r="Q8" t="s">
-        <v>214</v>
+        <v>229</v>
+      </c>
+      <c r="R8" t="s">
+        <v>243</v>
       </c>
       <c r="S8" t="s">
-        <v>215</v>
+        <v>230</v>
+      </c>
+      <c r="T8" t="s">
+        <v>244</v>
       </c>
       <c r="U8" t="s">
-        <v>228</v>
+        <v>245</v>
+      </c>
+      <c r="V8" t="s">
+        <v>246</v>
       </c>
       <c r="X8" t="s">
-        <v>229</v>
+        <v>247</v>
       </c>
       <c r="Y8" t="s">
-        <v>230</v>
+        <v>248</v>
       </c>
       <c r="AA8" t="s">
-        <v>188</v>
+        <v>199</v>
       </c>
       <c r="AB8" t="s">
-        <v>231</v>
+        <v>249</v>
       </c>
       <c r="AD8" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="AE8" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AF8" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG8" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AH8" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AI8" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AJ8" t="s">
-        <v>232</v>
+        <v>250</v>
       </c>
       <c r="AK8" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AM8" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="AP8" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ8">
         <v>631</v>
       </c>
       <c r="AR8" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="AS8" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AU8" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AV8" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="AW8" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="AX8" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="AY8" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ8" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>233</v>
+        <v>251</v>
       </c>
       <c r="C9" t="s">
-        <v>234</v>
+        <v>252</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>235</v>
+        <v>253</v>
       </c>
       <c r="E9" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="F9" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="G9" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="I9" t="s">
-        <v>236</v>
+        <v>254</v>
       </c>
       <c r="J9" t="s">
-        <v>237</v>
+        <v>255</v>
       </c>
       <c r="M9" t="s">
-        <v>238</v>
+        <v>256</v>
+      </c>
+      <c r="N9" t="s">
+        <v>154</v>
       </c>
       <c r="O9" t="s">
-        <v>239</v>
+        <v>257</v>
+      </c>
+      <c r="P9" t="s">
+        <v>122</v>
       </c>
       <c r="Q9" t="s">
-        <v>240</v>
+        <v>258</v>
+      </c>
+      <c r="R9" t="s">
+        <v>118</v>
       </c>
       <c r="S9" t="s">
-        <v>241</v>
+        <v>259</v>
+      </c>
+      <c r="T9" t="s">
+        <v>120</v>
       </c>
       <c r="U9" t="s">
-        <v>242</v>
+        <v>260</v>
       </c>
       <c r="X9" t="s">
-        <v>243</v>
+        <v>261</v>
       </c>
       <c r="Y9" t="s">
-        <v>244</v>
+        <v>262</v>
       </c>
       <c r="AB9" t="s">
-        <v>245</v>
+        <v>263</v>
       </c>
       <c r="AC9" t="s">
-        <v>246</v>
+        <v>264</v>
       </c>
       <c r="AD9" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="AE9" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AF9" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG9" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AH9" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AI9" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AJ9" t="s">
-        <v>247</v>
+        <v>265</v>
       </c>
       <c r="AK9" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AM9" t="s">
-        <v>248</v>
+        <v>266</v>
       </c>
       <c r="AP9" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ9">
         <v>437</v>
       </c>
       <c r="AR9" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="AS9" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AU9" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AV9" t="s">
-        <v>249</v>
+        <v>267</v>
       </c>
       <c r="AW9" t="s">
-        <v>193</v>
+        <v>204</v>
       </c>
       <c r="AX9" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="AY9" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ9" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>250</v>
+        <v>268</v>
       </c>
       <c r="C10" t="s">
-        <v>251</v>
+        <v>269</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>252</v>
+        <v>270</v>
       </c>
       <c r="E10" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="F10" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="G10" t="s">
-        <v>253</v>
+        <v>271</v>
       </c>
       <c r="I10" t="s">
-        <v>254</v>
+        <v>272</v>
       </c>
       <c r="J10" t="s">
-        <v>255</v>
+        <v>273</v>
       </c>
       <c r="M10" t="s">
-        <v>256</v>
+        <v>274</v>
+      </c>
+      <c r="N10" t="s">
+        <v>275</v>
       </c>
       <c r="O10" t="s">
-        <v>257</v>
+        <v>276</v>
+      </c>
+      <c r="P10" t="s">
+        <v>277</v>
       </c>
       <c r="Q10" t="s">
-        <v>258</v>
+        <v>278</v>
+      </c>
+      <c r="R10" t="s">
+        <v>279</v>
       </c>
       <c r="S10" t="s">
-        <v>259</v>
+        <v>280</v>
+      </c>
+      <c r="T10" t="s">
+        <v>281</v>
       </c>
       <c r="X10" t="s">
-        <v>260</v>
+        <v>282</v>
       </c>
       <c r="Y10" t="s">
-        <v>261</v>
+        <v>283</v>
       </c>
       <c r="Z10" t="s">
-        <v>262</v>
+        <v>284</v>
       </c>
       <c r="AA10" t="s">
-        <v>263</v>
+        <v>285</v>
       </c>
       <c r="AD10" t="s">
-        <v>264</v>
+        <v>286</v>
       </c>
       <c r="AE10" t="s">
-        <v>265</v>
+        <v>287</v>
       </c>
       <c r="AF10" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG10" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AH10" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AI10" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AJ10" t="s">
-        <v>266</v>
+        <v>288</v>
       </c>
       <c r="AK10" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AM10" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="AP10" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ10">
         <v>476</v>
       </c>
       <c r="AR10" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="AS10" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AU10" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AV10" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="AW10" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="AX10" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY10" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ10" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>267</v>
+        <v>289</v>
       </c>
       <c r="C11" t="s">
-        <v>268</v>
+        <v>290</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>269</v>
+        <v>291</v>
       </c>
       <c r="E11" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="F11" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="G11" t="s">
-        <v>270</v>
+        <v>292</v>
       </c>
       <c r="I11" t="s">
-        <v>271</v>
+        <v>293</v>
       </c>
       <c r="J11" t="s">
-        <v>272</v>
+        <v>294</v>
       </c>
       <c r="M11" t="s">
-        <v>273</v>
+        <v>295</v>
+      </c>
+      <c r="N11" t="s">
+        <v>118</v>
       </c>
       <c r="O11" t="s">
-        <v>274</v>
+        <v>296</v>
+      </c>
+      <c r="P11" t="s">
+        <v>297</v>
       </c>
       <c r="Q11" t="s">
-        <v>275</v>
+        <v>298</v>
       </c>
       <c r="X11" t="s">
-        <v>276</v>
+        <v>299</v>
       </c>
       <c r="Y11" t="s">
-        <v>277</v>
+        <v>300</v>
       </c>
       <c r="Z11" t="s">
-        <v>278</v>
+        <v>301</v>
       </c>
       <c r="AA11" t="s">
-        <v>263</v>
+        <v>285</v>
       </c>
       <c r="AD11" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="AE11" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AF11" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG11" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AH11" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AI11" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AJ11" t="s">
-        <v>279</v>
+        <v>302</v>
       </c>
       <c r="AK11" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AM11" t="s">
-        <v>280</v>
+        <v>303</v>
       </c>
       <c r="AP11" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ11">
         <v>540</v>
       </c>
       <c r="AR11" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="AS11" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AT11" t="s">
-        <v>281</v>
+        <v>304</v>
       </c>
       <c r="AU11" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AV11" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="AW11" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="AX11" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY11" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ11" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>282</v>
+        <v>305</v>
       </c>
       <c r="C12" t="s">
-        <v>283</v>
+        <v>306</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>284</v>
+        <v>307</v>
       </c>
       <c r="E12" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="F12" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="G12" t="s">
-        <v>285</v>
+        <v>308</v>
       </c>
       <c r="I12" t="s">
-        <v>286</v>
+        <v>309</v>
       </c>
       <c r="J12" t="s">
-        <v>287</v>
+        <v>310</v>
       </c>
       <c r="M12" t="s">
-        <v>288</v>
+        <v>311</v>
+      </c>
+      <c r="N12" t="s">
+        <v>312</v>
       </c>
       <c r="O12" t="s">
-        <v>289</v>
+        <v>313</v>
+      </c>
+      <c r="P12" t="s">
+        <v>122</v>
       </c>
       <c r="Q12" t="s">
-        <v>290</v>
+        <v>314</v>
+      </c>
+      <c r="R12" t="s">
+        <v>154</v>
       </c>
       <c r="S12" t="s">
-        <v>291</v>
+        <v>315</v>
+      </c>
+      <c r="T12" t="s">
+        <v>316</v>
       </c>
       <c r="U12" t="s">
-        <v>292</v>
+        <v>317</v>
+      </c>
+      <c r="V12" t="s">
+        <v>318</v>
       </c>
       <c r="X12" t="s">
-        <v>293</v>
+        <v>319</v>
       </c>
       <c r="Y12" t="s">
-        <v>294</v>
+        <v>320</v>
       </c>
       <c r="Z12" t="s">
-        <v>295</v>
+        <v>321</v>
       </c>
       <c r="AA12" t="s">
-        <v>296</v>
+        <v>322</v>
       </c>
       <c r="AB12" t="s">
-        <v>297</v>
+        <v>323</v>
       </c>
       <c r="AD12" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="AE12" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AF12" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG12" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AH12" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AI12" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AJ12" t="s">
-        <v>298</v>
+        <v>324</v>
       </c>
       <c r="AK12" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AM12" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="AP12" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ12">
         <v>456</v>
       </c>
       <c r="AR12" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="AS12" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AU12" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AV12" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="AW12" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="AX12" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="AY12" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ12" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>299</v>
+        <v>325</v>
       </c>
       <c r="C13" t="s">
-        <v>300</v>
+        <v>326</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>301</v>
+        <v>327</v>
       </c>
       <c r="E13" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="F13" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="G13" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="I13" t="s">
-        <v>302</v>
+        <v>328</v>
       </c>
       <c r="J13" t="s">
-        <v>303</v>
+        <v>329</v>
       </c>
       <c r="M13" t="s">
-        <v>114</v>
+        <v>117</v>
+      </c>
+      <c r="N13" t="s">
+        <v>330</v>
       </c>
       <c r="O13" t="s">
-        <v>115</v>
+        <v>119</v>
+      </c>
+      <c r="P13" t="s">
+        <v>152</v>
       </c>
       <c r="Q13" t="s">
-        <v>144</v>
+        <v>153</v>
+      </c>
+      <c r="R13" t="s">
+        <v>154</v>
       </c>
       <c r="S13" t="s">
-        <v>116</v>
+        <v>121</v>
+      </c>
+      <c r="T13" t="s">
+        <v>122</v>
       </c>
       <c r="U13" t="s">
-        <v>304</v>
+        <v>331</v>
+      </c>
+      <c r="V13" t="s">
+        <v>332</v>
       </c>
       <c r="X13" t="s">
-        <v>305</v>
+        <v>333</v>
       </c>
       <c r="Y13" t="s">
-        <v>306</v>
+        <v>334</v>
       </c>
       <c r="AB13" t="s">
-        <v>307</v>
+        <v>335</v>
       </c>
       <c r="AC13" t="s">
-        <v>308</v>
+        <v>336</v>
       </c>
       <c r="AD13" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="AE13" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AF13" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG13" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AH13" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AI13" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AJ13" t="s">
-        <v>309</v>
+        <v>337</v>
       </c>
       <c r="AK13" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AM13" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="AP13" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ13">
         <v>309</v>
       </c>
       <c r="AR13" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="AS13" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AU13" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AV13" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="AW13" t="s">
-        <v>193</v>
+        <v>204</v>
       </c>
       <c r="AX13" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="AY13" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ13" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>310</v>
+        <v>338</v>
       </c>
       <c r="C14" t="s">
-        <v>310</v>
+        <v>338</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>311</v>
+        <v>339</v>
       </c>
       <c r="E14" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="F14" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="G14" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="I14" t="s">
-        <v>312</v>
+        <v>340</v>
       </c>
       <c r="J14" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="M14" t="s">
-        <v>313</v>
+        <v>341</v>
+      </c>
+      <c r="N14" t="s">
+        <v>154</v>
       </c>
       <c r="O14" t="s">
-        <v>314</v>
+        <v>342</v>
+      </c>
+      <c r="P14" t="s">
+        <v>343</v>
       </c>
       <c r="Q14" t="s">
-        <v>315</v>
+        <v>344</v>
+      </c>
+      <c r="R14" t="s">
+        <v>345</v>
       </c>
       <c r="S14" t="s">
-        <v>316</v>
+        <v>346</v>
+      </c>
+      <c r="T14" t="s">
+        <v>347</v>
       </c>
       <c r="X14" t="s">
-        <v>317</v>
+        <v>348</v>
       </c>
       <c r="Y14" t="s">
-        <v>318</v>
+        <v>349</v>
       </c>
       <c r="AB14" t="s">
-        <v>319</v>
+        <v>350</v>
       </c>
       <c r="AC14" t="s">
-        <v>319</v>
+        <v>350</v>
       </c>
       <c r="AD14" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="AE14" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="AF14" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG14" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AH14" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AI14" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AJ14" t="s">
-        <v>320</v>
+        <v>351</v>
       </c>
       <c r="AM14" t="s">
-        <v>321</v>
+        <v>352</v>
       </c>
       <c r="AP14" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ14">
         <v>15</v>
       </c>
       <c r="AS14" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="AT14" t="s">
-        <v>322</v>
+        <v>353</v>
       </c>
       <c r="AU14" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AV14" t="s">
-        <v>323</v>
+        <v>354</v>
       </c>
       <c r="AW14" t="s">
-        <v>324</v>
+        <v>355</v>
       </c>
       <c r="AX14" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="AY14" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ14" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>325</v>
+        <v>356</v>
       </c>
       <c r="C15" t="s">
-        <v>326</v>
+        <v>357</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>327</v>
+        <v>358</v>
       </c>
       <c r="E15" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="F15" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="G15" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="I15" t="s">
-        <v>328</v>
+        <v>359</v>
       </c>
       <c r="J15" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="M15" t="s">
-        <v>329</v>
+        <v>360</v>
+      </c>
+      <c r="N15" t="s">
+        <v>154</v>
       </c>
       <c r="O15" t="s">
-        <v>330</v>
+        <v>361</v>
+      </c>
+      <c r="P15" t="s">
+        <v>362</v>
       </c>
       <c r="Q15" t="s">
-        <v>331</v>
+        <v>363</v>
+      </c>
+      <c r="R15" t="s">
+        <v>364</v>
       </c>
       <c r="S15" t="s">
-        <v>332</v>
+        <v>365</v>
+      </c>
+      <c r="T15" t="s">
+        <v>366</v>
       </c>
       <c r="U15" t="s">
-        <v>332</v>
+        <v>365</v>
+      </c>
+      <c r="V15" t="s">
+        <v>118</v>
       </c>
       <c r="X15" t="s">
-        <v>333</v>
+        <v>367</v>
       </c>
       <c r="Y15" t="s">
-        <v>334</v>
+        <v>368</v>
       </c>
       <c r="AB15" t="s">
-        <v>335</v>
+        <v>369</v>
       </c>
       <c r="AC15" t="s">
-        <v>335</v>
+        <v>369</v>
       </c>
       <c r="AD15" t="s">
-        <v>166</v>
+        <v>175</v>
       </c>
       <c r="AE15" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="AF15" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG15" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AH15" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AI15" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AJ15" t="s">
-        <v>336</v>
+        <v>370</v>
       </c>
       <c r="AL15" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AM15" t="s">
-        <v>337</v>
+        <v>371</v>
       </c>
       <c r="AP15" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ15">
         <v>43</v>
       </c>
       <c r="AR15" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="AS15" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AU15" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AV15" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="AW15" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="AX15" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="AY15" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ15" t="s">
-        <v>338</v>
+        <v>372</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>339</v>
+        <v>373</v>
       </c>
       <c r="C16" t="s">
-        <v>340</v>
+        <v>374</v>
       </c>
       <c r="D16" s="4" t="s">
+        <v>375</v>
+      </c>
+      <c r="E16" t="s">
+        <v>148</v>
+      </c>
+      <c r="F16" t="s">
+        <v>113</v>
+      </c>
+      <c r="G16" t="s">
+        <v>376</v>
+      </c>
+      <c r="I16" t="s">
+        <v>377</v>
+      </c>
+      <c r="J16" t="s">
+        <v>150</v>
+      </c>
+      <c r="M16" t="s">
         <v>341</v>
       </c>
-      <c r="E16" t="s">
-[...14 lines deleted...]
-      <c r="M16" t="s">
+      <c r="N16" t="s">
+        <v>154</v>
+      </c>
+      <c r="O16" t="s">
         <v>313</v>
       </c>
-      <c r="O16" t="s">
-        <v>289</v>
+      <c r="P16" t="s">
+        <v>122</v>
       </c>
       <c r="Q16" t="s">
-        <v>240</v>
+        <v>258</v>
+      </c>
+      <c r="R16" t="s">
+        <v>151</v>
       </c>
       <c r="S16" t="s">
-        <v>241</v>
+        <v>259</v>
+      </c>
+      <c r="T16" t="s">
+        <v>152</v>
       </c>
       <c r="X16" t="s">
-        <v>344</v>
+        <v>378</v>
       </c>
       <c r="Y16" t="s">
-        <v>345</v>
+        <v>379</v>
       </c>
       <c r="Z16" t="s">
-        <v>278</v>
+        <v>301</v>
       </c>
       <c r="AA16" t="s">
-        <v>188</v>
+        <v>199</v>
       </c>
       <c r="AD16" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="AE16" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AF16" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG16" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AH16" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AI16" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AJ16" t="s">
-        <v>346</v>
+        <v>380</v>
       </c>
       <c r="AK16" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AM16" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="AP16" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ16">
         <v>12</v>
       </c>
       <c r="AS16" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="AU16" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AV16" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="AW16" t="s">
-        <v>193</v>
+        <v>204</v>
       </c>
       <c r="AX16" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="AY16" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ16" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>347</v>
+        <v>381</v>
       </c>
       <c r="C17" t="s">
-        <v>348</v>
+        <v>382</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>349</v>
+        <v>383</v>
       </c>
       <c r="E17" t="s">
-        <v>350</v>
+        <v>384</v>
       </c>
       <c r="F17" t="s">
-        <v>179</v>
+        <v>113</v>
       </c>
       <c r="G17" t="s">
-        <v>285</v>
+        <v>308</v>
       </c>
       <c r="I17" t="s">
-        <v>351</v>
+        <v>385</v>
       </c>
       <c r="J17" t="s">
-        <v>352</v>
+        <v>386</v>
       </c>
       <c r="M17" t="s">
-        <v>353</v>
+        <v>387</v>
+      </c>
+      <c r="N17" t="s">
+        <v>154</v>
       </c>
       <c r="O17" t="s">
-        <v>354</v>
+        <v>388</v>
+      </c>
+      <c r="P17" t="s">
+        <v>122</v>
       </c>
       <c r="Q17" t="s">
-        <v>355</v>
+        <v>389</v>
+      </c>
+      <c r="R17" t="s">
+        <v>151</v>
       </c>
       <c r="S17" t="s">
-        <v>356</v>
+        <v>390</v>
+      </c>
+      <c r="T17" t="s">
+        <v>152</v>
       </c>
       <c r="U17" t="s">
-        <v>357</v>
+        <v>391</v>
       </c>
       <c r="X17" t="s">
-        <v>358</v>
+        <v>392</v>
       </c>
       <c r="Y17" t="s">
-        <v>359</v>
+        <v>320</v>
       </c>
       <c r="AA17" t="s">
-        <v>360</v>
+        <v>393</v>
       </c>
       <c r="AB17" t="s">
-        <v>361</v>
+        <v>394</v>
+      </c>
+      <c r="AC17" t="s">
+        <v>395</v>
       </c>
       <c r="AD17" t="s">
-        <v>362</v>
+        <v>396</v>
       </c>
       <c r="AE17" t="s">
-        <v>363</v>
+        <v>397</v>
       </c>
       <c r="AF17" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG17" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AH17" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AI17" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AK17" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AM17" t="s">
-        <v>364</v>
+        <v>398</v>
+      </c>
+      <c r="AO17" t="s">
+        <v>399</v>
       </c>
       <c r="AP17" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ17">
         <v>168</v>
       </c>
       <c r="AR17" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="AS17" t="s">
-        <v>365</v>
+        <v>400</v>
       </c>
       <c r="AU17" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AV17" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="AW17" t="s">
-        <v>193</v>
+        <v>204</v>
       </c>
       <c r="AX17" t="s">
-        <v>135</v>
+        <v>142</v>
       </c>
       <c r="AY17" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ17" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>366</v>
+        <v>401</v>
       </c>
       <c r="C18" t="s">
-        <v>367</v>
+        <v>402</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>368</v>
+        <v>403</v>
       </c>
       <c r="E18" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="F18" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="G18" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="I18" t="s">
-        <v>369</v>
+        <v>404</v>
       </c>
       <c r="J18" t="s">
-        <v>370</v>
+        <v>405</v>
       </c>
       <c r="M18" t="s">
-        <v>371</v>
+        <v>406</v>
       </c>
       <c r="O18" t="s">
-        <v>372</v>
+        <v>407</v>
       </c>
       <c r="Q18" t="s">
-        <v>373</v>
+        <v>408</v>
       </c>
       <c r="X18" t="s">
-        <v>374</v>
+        <v>409</v>
       </c>
       <c r="Y18" t="s">
-        <v>375</v>
+        <v>410</v>
       </c>
       <c r="Z18" t="s">
-        <v>376</v>
+        <v>411</v>
       </c>
       <c r="AA18" t="s">
-        <v>377</v>
+        <v>412</v>
       </c>
       <c r="AB18" t="s">
-        <v>378</v>
+        <v>413</v>
       </c>
       <c r="AE18" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AF18" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG18" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AH18" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AI18" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AJ18" t="s">
-        <v>379</v>
+        <v>414</v>
       </c>
       <c r="AK18" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AM18" t="s">
-        <v>248</v>
+        <v>266</v>
       </c>
       <c r="AP18" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ18">
         <v>171</v>
       </c>
       <c r="AR18" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="AS18" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AU18" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AV18" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="AW18" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="AX18" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY18" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ18" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>380</v>
+        <v>415</v>
       </c>
       <c r="C19" t="s">
-        <v>381</v>
+        <v>416</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>382</v>
+        <v>417</v>
       </c>
       <c r="E19" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="F19" t="s">
-        <v>383</v>
+        <v>418</v>
       </c>
       <c r="G19" t="s">
-        <v>384</v>
+        <v>419</v>
       </c>
       <c r="H19" t="s">
-        <v>385</v>
+        <v>420</v>
       </c>
       <c r="I19" t="s">
-        <v>386</v>
+        <v>421</v>
       </c>
       <c r="J19" t="s">
-        <v>387</v>
+        <v>422</v>
       </c>
       <c r="M19" t="s">
-        <v>388</v>
+        <v>423</v>
       </c>
       <c r="O19" t="s">
-        <v>389</v>
+        <v>424</v>
+      </c>
+      <c r="P19" t="s">
+        <v>425</v>
       </c>
       <c r="Q19" t="s">
-        <v>390</v>
+        <v>426</v>
+      </c>
+      <c r="R19" t="s">
+        <v>425</v>
       </c>
       <c r="W19" t="s">
-        <v>391</v>
+        <v>427</v>
       </c>
       <c r="X19" t="s">
-        <v>392</v>
+        <v>428</v>
       </c>
       <c r="Y19" t="s">
-        <v>393</v>
+        <v>429</v>
       </c>
       <c r="Z19" t="s">
-        <v>263</v>
+        <v>285</v>
       </c>
       <c r="AA19" t="s">
-        <v>394</v>
+        <v>430</v>
       </c>
       <c r="AE19" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AF19" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG19" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AH19" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AI19" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AJ19" t="s">
-        <v>395</v>
+        <v>431</v>
       </c>
       <c r="AK19" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AM19" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="AP19" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ19">
         <v>120</v>
       </c>
       <c r="AR19" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="AS19" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AU19" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AV19" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="AW19" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="AX19" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY19" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ19" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>396</v>
+        <v>432</v>
       </c>
       <c r="C20" t="s">
-        <v>397</v>
+        <v>433</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>398</v>
+        <v>434</v>
       </c>
       <c r="E20" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="F20" t="s">
-        <v>383</v>
+        <v>418</v>
       </c>
       <c r="G20" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="H20" t="s">
-        <v>399</v>
+        <v>435</v>
       </c>
       <c r="I20" t="s">
-        <v>400</v>
+        <v>436</v>
       </c>
       <c r="X20" t="s">
-        <v>392</v>
+        <v>437</v>
       </c>
       <c r="Y20" t="s">
-        <v>401</v>
+        <v>438</v>
       </c>
       <c r="Z20" t="s">
-        <v>402</v>
+        <v>439</v>
       </c>
       <c r="AA20" t="s">
-        <v>403</v>
+        <v>440</v>
       </c>
       <c r="AE20" t="s">
-        <v>404</v>
+        <v>441</v>
       </c>
       <c r="AF20" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG20" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AH20" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AI20" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AJ20" t="s">
-        <v>405</v>
+        <v>442</v>
       </c>
       <c r="AP20" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ20">
         <v>332</v>
       </c>
       <c r="AR20" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="AS20" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AU20" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>406</v>
+        <v>443</v>
       </c>
       <c r="C21" t="s">
-        <v>407</v>
+        <v>444</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>408</v>
+        <v>445</v>
       </c>
       <c r="E21" t="s">
-        <v>409</v>
+        <v>446</v>
       </c>
       <c r="F21" t="s">
-        <v>383</v>
+        <v>418</v>
       </c>
       <c r="G21" t="s">
-        <v>410</v>
+        <v>447</v>
       </c>
       <c r="H21" t="s">
-        <v>411</v>
+        <v>448</v>
       </c>
       <c r="I21" t="s">
-        <v>412</v>
+        <v>449</v>
       </c>
       <c r="J21" t="s">
-        <v>413</v>
+        <v>450</v>
       </c>
       <c r="X21" t="s">
-        <v>414</v>
+        <v>451</v>
       </c>
       <c r="Y21" t="s">
-        <v>415</v>
+        <v>452</v>
       </c>
       <c r="Z21" t="s">
-        <v>416</v>
+        <v>453</v>
       </c>
       <c r="AA21" t="s">
-        <v>416</v>
+        <v>453</v>
       </c>
       <c r="AD21" t="s">
-        <v>417</v>
+        <v>454</v>
       </c>
       <c r="AE21" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AF21" t="s">
-        <v>418</v>
+        <v>455</v>
       </c>
       <c r="AG21" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AH21" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AI21" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AJ21" t="s">
-        <v>419</v>
+        <v>456</v>
       </c>
       <c r="AK21" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AP21" t="s">
-        <v>420</v>
+        <v>457</v>
       </c>
       <c r="AQ21">
         <v>176</v>
       </c>
       <c r="AR21" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="AS21" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="AU21" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AW21" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="AX21" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY21" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ21" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>421</v>
+        <v>458</v>
       </c>
       <c r="C22" t="s">
-        <v>422</v>
+        <v>459</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>423</v>
+        <v>460</v>
       </c>
       <c r="E22" t="s">
-        <v>409</v>
+        <v>446</v>
       </c>
       <c r="F22" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="G22" t="s">
-        <v>424</v>
+        <v>461</v>
       </c>
       <c r="H22" t="s">
-        <v>425</v>
+        <v>462</v>
       </c>
       <c r="I22" t="s">
-        <v>426</v>
+        <v>463</v>
       </c>
       <c r="J22" t="s">
-        <v>427</v>
+        <v>464</v>
       </c>
       <c r="X22" t="s">
-        <v>428</v>
+        <v>465</v>
       </c>
       <c r="Y22" t="s">
-        <v>429</v>
+        <v>466</v>
       </c>
       <c r="AB22" t="s">
-        <v>430</v>
+        <v>467</v>
       </c>
       <c r="AC22" t="s">
-        <v>430</v>
+        <v>467</v>
       </c>
       <c r="AD22" t="s">
-        <v>431</v>
+        <v>468</v>
       </c>
       <c r="AE22" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AF22" t="s">
-        <v>432</v>
+        <v>469</v>
       </c>
       <c r="AG22" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AH22" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AI22" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AK22" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AQ22">
         <v>114</v>
       </c>
       <c r="AW22" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="AX22" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY22" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ22" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>433</v>
+        <v>470</v>
       </c>
       <c r="C23" t="s">
-        <v>434</v>
+        <v>471</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>435</v>
+        <v>472</v>
       </c>
       <c r="E23" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="F23" t="s">
-        <v>383</v>
+        <v>418</v>
       </c>
       <c r="G23" t="s">
-        <v>436</v>
+        <v>473</v>
       </c>
       <c r="H23" t="s">
-        <v>437</v>
+        <v>474</v>
       </c>
       <c r="I23" t="s">
-        <v>438</v>
+        <v>475</v>
       </c>
       <c r="M23" t="s">
-        <v>439</v>
+        <v>476</v>
       </c>
       <c r="O23" t="s">
-        <v>440</v>
+        <v>477</v>
       </c>
       <c r="X23" t="s">
-        <v>441</v>
+        <v>478</v>
       </c>
       <c r="Y23" t="s">
-        <v>442</v>
+        <v>479</v>
       </c>
       <c r="Z23" t="s">
-        <v>443</v>
+        <v>480</v>
       </c>
       <c r="AA23" t="s">
-        <v>444</v>
+        <v>481</v>
       </c>
       <c r="AE23" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AF23" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG23" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AH23" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AI23" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AJ23" t="s">
-        <v>445</v>
+        <v>482</v>
       </c>
       <c r="AP23" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ23">
         <v>40</v>
       </c>
       <c r="AR23" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="AS23" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AU23" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AW23" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="AX23" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY23" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ23" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B24" t="s">
+        <v>483</v>
+      </c>
+      <c r="C24" t="s">
+        <v>484</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>485</v>
+      </c>
+      <c r="E24" t="s">
         <v>446</v>
       </c>
-      <c r="C24" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F24" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="G24" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="H24" t="s">
-        <v>449</v>
+        <v>486</v>
       </c>
       <c r="I24" t="s">
-        <v>450</v>
+        <v>487</v>
       </c>
       <c r="J24" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="M24" t="s">
-        <v>451</v>
+        <v>488</v>
       </c>
       <c r="X24" t="s">
-        <v>452</v>
+        <v>489</v>
       </c>
       <c r="Y24" t="s">
-        <v>453</v>
+        <v>490</v>
       </c>
       <c r="AB24" t="s">
-        <v>454</v>
+        <v>491</v>
       </c>
       <c r="AC24" t="s">
-        <v>454</v>
+        <v>491</v>
       </c>
       <c r="AD24" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="AE24" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AF24" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG24" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AH24" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AI24" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AJ24" t="s">
-        <v>455</v>
+        <v>492</v>
       </c>
       <c r="AK24" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AP24" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ24">
         <v>44</v>
       </c>
       <c r="AS24" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="AU24" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AW24" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="AX24" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY24" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ24" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>456</v>
+        <v>493</v>
       </c>
       <c r="C25" t="s">
-        <v>457</v>
+        <v>494</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>458</v>
+        <v>495</v>
       </c>
       <c r="E25" t="s">
-        <v>409</v>
+        <v>446</v>
       </c>
       <c r="F25" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="G25" t="s">
-        <v>459</v>
+        <v>496</v>
       </c>
       <c r="H25" t="s">
-        <v>460</v>
+        <v>497</v>
       </c>
       <c r="I25" t="s">
-        <v>461</v>
+        <v>498</v>
       </c>
       <c r="J25" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="M25" t="s">
-        <v>462</v>
+        <v>499</v>
       </c>
       <c r="O25" t="s">
-        <v>463</v>
+        <v>500</v>
       </c>
       <c r="Q25" t="s">
-        <v>464</v>
+        <v>501</v>
       </c>
       <c r="S25" t="s">
-        <v>465</v>
+        <v>502</v>
       </c>
       <c r="X25" t="s">
-        <v>466</v>
+        <v>503</v>
       </c>
       <c r="Y25" t="s">
-        <v>467</v>
+        <v>504</v>
       </c>
       <c r="Z25" t="s">
-        <v>468</v>
+        <v>505</v>
       </c>
       <c r="AA25" t="s">
-        <v>468</v>
+        <v>505</v>
       </c>
       <c r="AE25" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AF25" t="s">
-        <v>469</v>
+        <v>506</v>
       </c>
       <c r="AG25" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AH25" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AI25" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AJ25" t="s">
-        <v>470</v>
+        <v>507</v>
       </c>
       <c r="AK25" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AP25" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ25">
         <v>50</v>
       </c>
       <c r="AS25" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="AU25" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
     </row>
     <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B26" t="s">
-        <v>471</v>
+        <v>508</v>
       </c>
       <c r="C26" t="s">
-        <v>472</v>
+        <v>509</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>473</v>
+        <v>510</v>
       </c>
       <c r="E26" t="s">
-        <v>409</v>
+        <v>446</v>
       </c>
       <c r="F26" t="s">
-        <v>474</v>
+        <v>511</v>
       </c>
       <c r="G26" t="s">
-        <v>475</v>
+        <v>512</v>
       </c>
       <c r="H26" t="s">
-        <v>476</v>
+        <v>513</v>
       </c>
       <c r="I26" t="s">
-        <v>477</v>
+        <v>514</v>
       </c>
       <c r="J26" t="s">
-        <v>478</v>
+        <v>515</v>
       </c>
       <c r="M26" t="s">
-        <v>479</v>
+        <v>516</v>
       </c>
       <c r="O26" t="s">
-        <v>480</v>
+        <v>517</v>
       </c>
       <c r="Q26" t="s">
-        <v>481</v>
+        <v>518</v>
       </c>
       <c r="W26" t="s">
-        <v>467</v>
+        <v>504</v>
       </c>
       <c r="Y26" t="s">
-        <v>482</v>
+        <v>519</v>
       </c>
       <c r="Z26" t="s">
-        <v>483</v>
+        <v>520</v>
       </c>
       <c r="AA26" t="s">
-        <v>483</v>
+        <v>520</v>
       </c>
       <c r="AD26" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="AE26" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AF26" t="s">
-        <v>469</v>
+        <v>506</v>
       </c>
       <c r="AG26" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AH26" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AI26" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AK26" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AQ26">
         <v>50</v>
       </c>
       <c r="AW26" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="AX26" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY26" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ26" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
     </row>
     <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B27" t="s">
-        <v>484</v>
+        <v>521</v>
       </c>
       <c r="C27" t="s">
-        <v>485</v>
+        <v>522</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>486</v>
+        <v>523</v>
       </c>
       <c r="E27" t="s">
-        <v>409</v>
+        <v>446</v>
       </c>
       <c r="F27" t="s">
-        <v>487</v>
+        <v>524</v>
       </c>
       <c r="G27" t="s">
-        <v>488</v>
+        <v>525</v>
       </c>
       <c r="H27" t="s">
-        <v>489</v>
+        <v>526</v>
       </c>
       <c r="I27" t="s">
-        <v>490</v>
+        <v>527</v>
       </c>
       <c r="W27" t="s">
-        <v>491</v>
+        <v>528</v>
       </c>
       <c r="Y27" t="s">
-        <v>187</v>
+        <v>529</v>
       </c>
       <c r="Z27" t="s">
-        <v>492</v>
+        <v>530</v>
       </c>
       <c r="AA27" t="s">
-        <v>492</v>
+        <v>530</v>
       </c>
       <c r="AE27" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AF27" t="s">
-        <v>418</v>
+        <v>455</v>
       </c>
       <c r="AG27" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AH27" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AI27" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AJ27" t="s">
-        <v>493</v>
+        <v>531</v>
       </c>
       <c r="AP27" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AS27" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AU27" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AZ27" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
     </row>
     <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B28" t="s">
-        <v>494</v>
+        <v>532</v>
       </c>
       <c r="C28" t="s">
-        <v>495</v>
+        <v>533</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>496</v>
+        <v>534</v>
       </c>
       <c r="E28" t="s">
-        <v>409</v>
+        <v>446</v>
       </c>
       <c r="F28" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="G28" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="H28" t="s">
-        <v>497</v>
+        <v>535</v>
       </c>
       <c r="I28" t="s">
-        <v>498</v>
+        <v>536</v>
       </c>
       <c r="J28" t="s">
-        <v>499</v>
+        <v>537</v>
       </c>
       <c r="X28" t="s">
-        <v>500</v>
+        <v>538</v>
       </c>
       <c r="AB28" t="s">
-        <v>501</v>
+        <v>539</v>
       </c>
       <c r="AD28" t="s">
-        <v>502</v>
+        <v>540</v>
       </c>
       <c r="AE28" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AF28" t="s">
-        <v>503</v>
+        <v>541</v>
       </c>
       <c r="AG28" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AH28" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AI28" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AJ28" t="s">
-        <v>504</v>
+        <v>542</v>
       </c>
       <c r="AK28" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AW28" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="AX28" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY28" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ28" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
     </row>
     <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B29" t="s">
-        <v>505</v>
+        <v>543</v>
       </c>
       <c r="C29" t="s">
-        <v>506</v>
+        <v>544</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>507</v>
+        <v>545</v>
       </c>
       <c r="E29" t="s">
-        <v>409</v>
+        <v>446</v>
       </c>
       <c r="F29" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="G29" t="s">
-        <v>508</v>
+        <v>546</v>
       </c>
       <c r="H29" t="s">
-        <v>509</v>
+        <v>547</v>
       </c>
       <c r="I29" t="s">
-        <v>510</v>
+        <v>548</v>
       </c>
       <c r="J29" t="s">
-        <v>511</v>
+        <v>549</v>
       </c>
       <c r="M29" t="s">
-        <v>512</v>
+        <v>550</v>
       </c>
       <c r="X29" t="s">
-        <v>513</v>
+        <v>551</v>
       </c>
       <c r="Y29" t="s">
-        <v>514</v>
+        <v>552</v>
       </c>
       <c r="AB29" t="s">
-        <v>515</v>
+        <v>553</v>
       </c>
       <c r="AC29" t="s">
-        <v>516</v>
+        <v>554</v>
       </c>
       <c r="AE29" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AF29" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG29" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AH29" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AI29" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AJ29" t="s">
-        <v>517</v>
+        <v>555</v>
       </c>
       <c r="AP29" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ29">
         <v>33</v>
       </c>
       <c r="AS29" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="AU29" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AW29" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="AX29" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY29" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ29" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
     </row>
     <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B30" t="s">
-        <v>518</v>
+        <v>556</v>
       </c>
       <c r="C30" t="s">
-        <v>519</v>
+        <v>557</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>520</v>
+        <v>558</v>
       </c>
       <c r="E30" t="s">
-        <v>350</v>
+        <v>384</v>
       </c>
       <c r="F30" t="s">
-        <v>383</v>
+        <v>418</v>
       </c>
       <c r="G30" t="s">
-        <v>285</v>
+        <v>308</v>
       </c>
       <c r="H30" t="s">
-        <v>521</v>
+        <v>559</v>
       </c>
       <c r="I30" t="s">
-        <v>522</v>
+        <v>560</v>
       </c>
       <c r="J30" t="s">
-        <v>523</v>
+        <v>561</v>
       </c>
       <c r="M30" t="s">
-        <v>524</v>
+        <v>562</v>
       </c>
       <c r="O30" t="s">
-        <v>525</v>
+        <v>563</v>
       </c>
       <c r="Q30" t="s">
-        <v>525</v>
+        <v>563</v>
       </c>
       <c r="X30" t="s">
-        <v>526</v>
+        <v>564</v>
       </c>
       <c r="Y30" t="s">
-        <v>527</v>
+        <v>565</v>
       </c>
       <c r="Z30" t="s">
-        <v>528</v>
+        <v>566</v>
       </c>
       <c r="AA30" t="s">
-        <v>529</v>
+        <v>567</v>
       </c>
       <c r="AE30" t="s">
-        <v>530</v>
+        <v>568</v>
       </c>
       <c r="AF30" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG30" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AH30" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AI30" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AJ30" t="s">
-        <v>531</v>
+        <v>569</v>
+      </c>
+      <c r="AO30" t="s">
+        <v>570</v>
       </c>
       <c r="AP30" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ30">
         <v>90</v>
       </c>
       <c r="AS30" t="s">
-        <v>365</v>
+        <v>400</v>
       </c>
       <c r="AU30" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AW30" t="s">
-        <v>193</v>
+        <v>204</v>
       </c>
       <c r="AX30" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY30" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ30" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
     </row>
     <row r="31" spans="1:52">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B31" t="s">
-        <v>532</v>
+        <v>571</v>
       </c>
       <c r="C31" t="s">
-        <v>533</v>
+        <v>572</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>534</v>
+        <v>573</v>
       </c>
       <c r="E31" t="s">
-        <v>409</v>
+        <v>446</v>
       </c>
       <c r="F31" t="s">
-        <v>535</v>
+        <v>574</v>
       </c>
       <c r="G31" t="s">
-        <v>536</v>
+        <v>575</v>
       </c>
       <c r="H31" t="s">
-        <v>537</v>
+        <v>576</v>
       </c>
       <c r="I31" t="s">
-        <v>538</v>
+        <v>577</v>
       </c>
       <c r="J31" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="M31" t="s">
-        <v>539</v>
+        <v>578</v>
       </c>
       <c r="X31" t="s">
-        <v>540</v>
+        <v>579</v>
       </c>
       <c r="Y31" t="s">
-        <v>541</v>
+        <v>580</v>
       </c>
       <c r="Z31" t="s">
-        <v>542</v>
+        <v>581</v>
       </c>
       <c r="AA31" t="s">
-        <v>542</v>
+        <v>581</v>
       </c>
       <c r="AG31" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AH31" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AI31" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AQ31">
         <v>180</v>
       </c>
       <c r="AW31" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="AX31" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY31" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ31" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
     </row>
     <row r="32" spans="1:52">
       <c r="A32" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B32" t="s">
-        <v>543</v>
+        <v>582</v>
       </c>
       <c r="C32" t="s">
-        <v>544</v>
+        <v>583</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>545</v>
+        <v>584</v>
       </c>
       <c r="E32" t="s">
-        <v>409</v>
+        <v>446</v>
       </c>
       <c r="F32" t="s">
-        <v>474</v>
+        <v>511</v>
       </c>
       <c r="G32" t="s">
-        <v>546</v>
+        <v>585</v>
       </c>
       <c r="H32" t="s">
-        <v>547</v>
+        <v>586</v>
       </c>
       <c r="I32" t="s">
-        <v>548</v>
+        <v>587</v>
       </c>
       <c r="W32" t="s">
-        <v>549</v>
+        <v>588</v>
       </c>
       <c r="Y32" t="s">
-        <v>550</v>
+        <v>589</v>
       </c>
       <c r="Z32" t="s">
-        <v>444</v>
+        <v>481</v>
       </c>
       <c r="AA32" t="s">
-        <v>444</v>
+        <v>481</v>
       </c>
       <c r="AE32" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AG32" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AH32" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AI32" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AQ32">
         <v>164</v>
       </c>
       <c r="AT32" t="s">
-        <v>551</v>
+        <v>590</v>
       </c>
       <c r="AW32" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="AX32" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY32" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ32" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
     </row>
     <row r="33" spans="1:52">
       <c r="A33" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B33" t="s">
-        <v>552</v>
+        <v>591</v>
       </c>
       <c r="C33" t="s">
-        <v>553</v>
+        <v>592</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>554</v>
+        <v>593</v>
       </c>
       <c r="E33" t="s">
-        <v>409</v>
+        <v>446</v>
       </c>
       <c r="F33" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="G33" t="s">
-        <v>555</v>
+        <v>594</v>
       </c>
       <c r="H33" t="s">
-        <v>556</v>
+        <v>595</v>
       </c>
       <c r="I33" t="s">
-        <v>557</v>
+        <v>596</v>
       </c>
       <c r="J33" t="s">
-        <v>272</v>
+        <v>597</v>
       </c>
       <c r="M33" t="s">
-        <v>558</v>
+        <v>598</v>
+      </c>
+      <c r="N33" t="s">
+        <v>599</v>
       </c>
       <c r="O33" t="s">
-        <v>559</v>
+        <v>600</v>
       </c>
       <c r="X33" t="s">
-        <v>560</v>
+        <v>601</v>
       </c>
       <c r="AA33" t="s">
-        <v>561</v>
+        <v>602</v>
       </c>
       <c r="AD33" t="s">
-        <v>562</v>
+        <v>603</v>
       </c>
       <c r="AE33" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AF33" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG33" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AH33" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AI33" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AK33" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AP33" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ33">
         <v>512</v>
       </c>
       <c r="AR33" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="AS33" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AU33" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AW33" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="AX33" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY33" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ33" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
     </row>
     <row r="34" spans="1:52">
       <c r="A34" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B34" t="s">
-        <v>563</v>
+        <v>604</v>
       </c>
       <c r="C34" t="s">
-        <v>564</v>
+        <v>605</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>565</v>
+        <v>606</v>
       </c>
       <c r="E34" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="F34" t="s">
-        <v>474</v>
+        <v>524</v>
       </c>
       <c r="G34" t="s">
-        <v>566</v>
+        <v>607</v>
       </c>
       <c r="H34" t="s">
-        <v>567</v>
+        <v>608</v>
       </c>
       <c r="I34" t="s">
-        <v>568</v>
+        <v>609</v>
       </c>
       <c r="J34" t="s">
-        <v>569</v>
+        <v>610</v>
       </c>
       <c r="M34" t="s">
-        <v>570</v>
+        <v>611</v>
+      </c>
+      <c r="N34" t="s">
+        <v>154</v>
       </c>
       <c r="O34" t="s">
-        <v>571</v>
+        <v>612</v>
+      </c>
+      <c r="P34" t="s">
+        <v>613</v>
       </c>
       <c r="Q34" t="s">
-        <v>572</v>
+        <v>614</v>
+      </c>
+      <c r="R34" t="s">
+        <v>615</v>
       </c>
       <c r="S34" t="s">
-        <v>573</v>
+        <v>616</v>
+      </c>
+      <c r="T34" t="s">
+        <v>617</v>
       </c>
       <c r="U34" t="s">
-        <v>574</v>
+        <v>618</v>
+      </c>
+      <c r="V34" t="s">
+        <v>619</v>
       </c>
       <c r="W34" t="s">
-        <v>575</v>
+        <v>620</v>
       </c>
       <c r="Y34" t="s">
-        <v>576</v>
+        <v>621</v>
       </c>
       <c r="Z34" t="s">
-        <v>577</v>
+        <v>622</v>
       </c>
       <c r="AA34" t="s">
-        <v>578</v>
+        <v>623</v>
       </c>
       <c r="AE34" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AF34" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG34" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AH34" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AI34" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AJ34" t="s">
-        <v>579</v>
+        <v>624</v>
       </c>
       <c r="AK34" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AM34" t="s">
-        <v>364</v>
+        <v>398</v>
       </c>
       <c r="AP34" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>135</v>
       </c>
       <c r="AR34" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="AS34" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="AU34" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AV34" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="AW34" t="s">
-        <v>580</v>
+        <v>625</v>
       </c>
       <c r="AX34" t="s">
-        <v>581</v>
+        <v>626</v>
       </c>
       <c r="AY34" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ34" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
     </row>
     <row r="35" spans="1:52">
       <c r="A35" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B35" t="s">
-        <v>582</v>
+        <v>627</v>
       </c>
       <c r="C35" t="s">
-        <v>583</v>
+        <v>628</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>584</v>
+        <v>629</v>
       </c>
       <c r="E35" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="F35" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="G35" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="H35" t="s">
-        <v>585</v>
+        <v>630</v>
       </c>
       <c r="I35" t="s">
-        <v>586</v>
+        <v>631</v>
       </c>
       <c r="J35" t="s">
-        <v>287</v>
+        <v>632</v>
       </c>
       <c r="M35" t="s">
-        <v>587</v>
+        <v>633</v>
       </c>
       <c r="O35" t="s">
-        <v>588</v>
+        <v>634</v>
       </c>
       <c r="X35" t="s">
-        <v>589</v>
+        <v>635</v>
       </c>
       <c r="Y35" t="s">
-        <v>590</v>
+        <v>636</v>
       </c>
       <c r="Z35" t="s">
-        <v>591</v>
+        <v>637</v>
       </c>
       <c r="AA35" t="s">
-        <v>592</v>
+        <v>638</v>
       </c>
       <c r="AD35" t="s">
-        <v>593</v>
+        <v>639</v>
       </c>
       <c r="AE35" t="s">
-        <v>404</v>
+        <v>441</v>
       </c>
       <c r="AF35" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG35" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AH35" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AI35" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AJ35" t="s">
-        <v>594</v>
+        <v>640</v>
       </c>
       <c r="AM35" t="s">
-        <v>595</v>
+        <v>641</v>
       </c>
       <c r="AO35" t="s">
-        <v>596</v>
+        <v>642</v>
       </c>
       <c r="AP35" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ35">
         <v>228</v>
       </c>
       <c r="AR35" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="AS35" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="AT35" t="s">
-        <v>597</v>
+        <v>643</v>
       </c>
       <c r="AU35" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AV35" t="s">
-        <v>323</v>
+        <v>354</v>
       </c>
       <c r="AW35" t="s">
-        <v>598</v>
+        <v>644</v>
       </c>
       <c r="AX35" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY35" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ35" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
     </row>
     <row r="36" spans="1:52">
       <c r="A36" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B36" t="s">
-        <v>600</v>
+        <v>646</v>
       </c>
       <c r="C36" t="s">
-        <v>601</v>
+        <v>647</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>602</v>
+        <v>648</v>
       </c>
       <c r="E36" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="F36" t="s">
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="G36" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="H36" t="s">
-        <v>603</v>
+        <v>649</v>
       </c>
       <c r="I36" t="s">
-        <v>604</v>
+        <v>650</v>
       </c>
       <c r="J36" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="M36" t="s">
-        <v>605</v>
+        <v>651</v>
       </c>
       <c r="O36" t="s">
-        <v>606</v>
+        <v>652</v>
+      </c>
+      <c r="P36" t="s">
+        <v>653</v>
       </c>
       <c r="X36" t="s">
-        <v>607</v>
+        <v>654</v>
       </c>
       <c r="Y36" t="s">
-        <v>590</v>
+        <v>655</v>
       </c>
       <c r="Z36" t="s">
-        <v>608</v>
+        <v>656</v>
       </c>
       <c r="AA36" t="s">
-        <v>609</v>
+        <v>657</v>
       </c>
       <c r="AD36" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="AE36" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AF36" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG36" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AH36" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AI36" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AJ36" t="s">
-        <v>610</v>
+        <v>658</v>
       </c>
       <c r="AL36" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AM36" t="s">
-        <v>337</v>
+        <v>659</v>
       </c>
       <c r="AO36" t="s">
-        <v>611</v>
+        <v>660</v>
       </c>
       <c r="AP36" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ36">
         <v>69</v>
       </c>
+      <c r="AR36" t="s">
+        <v>136</v>
+      </c>
       <c r="AS36" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="AT36" t="s">
-        <v>612</v>
+        <v>661</v>
       </c>
       <c r="AU36" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AV36" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="AW36" t="s">
-        <v>598</v>
+        <v>644</v>
       </c>
       <c r="AX36" t="s">
-        <v>581</v>
+        <v>626</v>
       </c>
       <c r="AY36" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ36" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
     </row>
     <row r="37" spans="1:52">
       <c r="A37" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>613</v>
+        <v>662</v>
       </c>
       <c r="C37" t="s">
-        <v>614</v>
+        <v>663</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>615</v>
+        <v>664</v>
       </c>
       <c r="E37" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="F37" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="G37" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="I37" t="s">
-        <v>616</v>
+        <v>665</v>
       </c>
       <c r="J37" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="M37" t="s">
-        <v>617</v>
+        <v>666</v>
+      </c>
+      <c r="N37" t="s">
+        <v>154</v>
       </c>
       <c r="O37" t="s">
-        <v>618</v>
+        <v>667</v>
+      </c>
+      <c r="P37" t="s">
+        <v>668</v>
       </c>
       <c r="Q37" t="s">
-        <v>619</v>
+        <v>669</v>
+      </c>
+      <c r="R37" t="s">
+        <v>670</v>
       </c>
       <c r="S37" t="s">
-        <v>620</v>
+        <v>671</v>
+      </c>
+      <c r="T37" t="s">
+        <v>670</v>
       </c>
       <c r="X37" t="s">
-        <v>621</v>
+        <v>672</v>
       </c>
       <c r="Y37" t="s">
-        <v>622</v>
+        <v>673</v>
       </c>
       <c r="AB37" t="s">
-        <v>623</v>
+        <v>674</v>
       </c>
       <c r="AC37" t="s">
-        <v>624</v>
+        <v>675</v>
       </c>
       <c r="AD37" t="s">
-        <v>625</v>
+        <v>676</v>
       </c>
       <c r="AE37" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AF37" t="s">
-        <v>626</v>
+        <v>677</v>
       </c>
       <c r="AG37" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AH37" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AI37" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AJ37" t="s">
-        <v>627</v>
+        <v>678</v>
       </c>
       <c r="AL37" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AM37" t="s">
-        <v>337</v>
+        <v>659</v>
       </c>
       <c r="AP37" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ37">
         <v>127</v>
       </c>
       <c r="AR37" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="AS37" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AU37" t="s">
-        <v>628</v>
+        <v>679</v>
       </c>
       <c r="AV37" t="s">
-        <v>629</v>
+        <v>680</v>
       </c>
       <c r="AW37" t="s">
-        <v>630</v>
+        <v>681</v>
       </c>
       <c r="AX37" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY37" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ37" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
     </row>
     <row r="38" spans="1:52">
       <c r="A38" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B38" t="s">
-        <v>631</v>
+        <v>682</v>
       </c>
       <c r="C38" t="s">
-        <v>632</v>
+        <v>683</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>633</v>
+        <v>684</v>
       </c>
       <c r="E38" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="F38" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="G38" t="s">
-        <v>634</v>
+        <v>685</v>
       </c>
       <c r="I38" t="s">
-        <v>635</v>
+        <v>686</v>
       </c>
       <c r="J38" t="s">
-        <v>636</v>
+        <v>687</v>
       </c>
       <c r="M38" t="s">
-        <v>637</v>
+        <v>688</v>
+      </c>
+      <c r="N38" t="s">
+        <v>689</v>
       </c>
       <c r="O38" t="s">
-        <v>638</v>
+        <v>690</v>
+      </c>
+      <c r="P38" t="s">
+        <v>691</v>
       </c>
       <c r="Q38" t="s">
-        <v>639</v>
+        <v>692</v>
+      </c>
+      <c r="R38" t="s">
+        <v>693</v>
       </c>
       <c r="S38" t="s">
-        <v>638</v>
+        <v>690</v>
+      </c>
+      <c r="T38" t="s">
+        <v>694</v>
       </c>
       <c r="U38" t="s">
-        <v>640</v>
+        <v>695</v>
+      </c>
+      <c r="V38" t="s">
+        <v>696</v>
       </c>
       <c r="X38" t="s">
-        <v>641</v>
+        <v>697</v>
       </c>
       <c r="Y38" t="s">
-        <v>642</v>
+        <v>698</v>
       </c>
       <c r="AB38" t="s">
-        <v>643</v>
+        <v>699</v>
       </c>
       <c r="AC38" t="s">
-        <v>644</v>
+        <v>700</v>
       </c>
       <c r="AD38" t="s">
-        <v>645</v>
+        <v>701</v>
       </c>
       <c r="AE38" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AF38" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG38" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AH38" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AI38" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AJ38" t="s">
-        <v>646</v>
+        <v>702</v>
       </c>
       <c r="AL38" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AM38" t="s">
-        <v>337</v>
+        <v>371</v>
       </c>
       <c r="AP38" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ38">
         <v>199</v>
       </c>
       <c r="AR38" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="AS38" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AU38" t="s">
-        <v>647</v>
+        <v>703</v>
       </c>
       <c r="AV38" t="s">
-        <v>648</v>
+        <v>704</v>
       </c>
       <c r="AW38" t="s">
-        <v>649</v>
+        <v>705</v>
       </c>
       <c r="AX38" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY38" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ38" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
     </row>
     <row r="39" spans="1:52">
       <c r="A39" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B39" t="s">
-        <v>650</v>
+        <v>706</v>
       </c>
       <c r="C39" t="s">
-        <v>651</v>
+        <v>707</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>652</v>
+        <v>708</v>
       </c>
       <c r="E39" t="s">
-        <v>653</v>
+        <v>709</v>
       </c>
       <c r="G39" t="s">
-        <v>634</v>
+        <v>685</v>
       </c>
       <c r="I39" t="s">
-        <v>654</v>
+        <v>710</v>
       </c>
       <c r="J39" t="s">
-        <v>655</v>
+        <v>711</v>
       </c>
       <c r="M39" t="s">
-        <v>656</v>
+        <v>712</v>
+      </c>
+      <c r="N39" t="s">
+        <v>713</v>
       </c>
       <c r="O39" t="s">
-        <v>657</v>
+        <v>714</v>
+      </c>
+      <c r="P39" t="s">
+        <v>715</v>
       </c>
       <c r="Q39" t="s">
-        <v>658</v>
+        <v>716</v>
+      </c>
+      <c r="R39" t="s">
+        <v>670</v>
       </c>
       <c r="S39" t="s">
-        <v>659</v>
+        <v>717</v>
+      </c>
+      <c r="T39" t="s">
+        <v>718</v>
       </c>
       <c r="U39" t="s">
-        <v>660</v>
+        <v>719</v>
+      </c>
+      <c r="V39" t="s">
+        <v>720</v>
       </c>
       <c r="X39" t="s">
-        <v>661</v>
+        <v>721</v>
       </c>
       <c r="Y39" t="s">
-        <v>662</v>
+        <v>722</v>
       </c>
       <c r="AA39" t="s">
-        <v>663</v>
+        <v>723</v>
       </c>
       <c r="AB39" t="s">
-        <v>664</v>
+        <v>724</v>
       </c>
       <c r="AD39" t="s">
-        <v>665</v>
+        <v>725</v>
       </c>
       <c r="AE39" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AF39" t="s">
-        <v>666</v>
+        <v>726</v>
       </c>
       <c r="AG39" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AH39" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AI39" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AJ39" t="s">
-        <v>667</v>
+        <v>727</v>
       </c>
       <c r="AM39" t="s">
-        <v>337</v>
+        <v>728</v>
       </c>
       <c r="AN39" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AP39" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ39">
         <v>4570</v>
       </c>
       <c r="AR39" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="AS39" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AU39" t="s">
-        <v>647</v>
+        <v>703</v>
       </c>
       <c r="AV39" t="s">
-        <v>648</v>
+        <v>704</v>
       </c>
       <c r="AW39" t="s">
-        <v>193</v>
+        <v>204</v>
       </c>
       <c r="AX39" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY39" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ39" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
     </row>
     <row r="40" spans="1:52">
       <c r="A40" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B40" t="s">
-        <v>668</v>
+        <v>729</v>
       </c>
       <c r="C40" t="s">
-        <v>669</v>
+        <v>730</v>
       </c>
       <c r="D40" s="4" t="s">
+        <v>731</v>
+      </c>
+      <c r="E40" t="s">
+        <v>148</v>
+      </c>
+      <c r="G40" t="s">
+        <v>685</v>
+      </c>
+      <c r="I40" t="s">
+        <v>732</v>
+      </c>
+      <c r="J40" t="s">
+        <v>733</v>
+      </c>
+      <c r="M40" t="s">
+        <v>734</v>
+      </c>
+      <c r="N40" t="s">
+        <v>713</v>
+      </c>
+      <c r="O40" t="s">
+        <v>735</v>
+      </c>
+      <c r="P40" t="s">
+        <v>736</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>737</v>
+      </c>
+      <c r="R40" t="s">
         <v>670</v>
       </c>
-      <c r="E40" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="S40" t="s">
-        <v>676</v>
+        <v>738</v>
+      </c>
+      <c r="T40" t="s">
+        <v>670</v>
       </c>
       <c r="U40" t="s">
+        <v>717</v>
+      </c>
+      <c r="V40" t="s">
+        <v>739</v>
+      </c>
+      <c r="X40" t="s">
+        <v>740</v>
+      </c>
+      <c r="Y40" t="s">
+        <v>741</v>
+      </c>
+      <c r="AA40" t="s">
+        <v>742</v>
+      </c>
+      <c r="AB40" t="s">
+        <v>743</v>
+      </c>
+      <c r="AD40" t="s">
+        <v>744</v>
+      </c>
+      <c r="AE40" t="s">
+        <v>176</v>
+      </c>
+      <c r="AF40" t="s">
+        <v>745</v>
+      </c>
+      <c r="AG40" t="s">
+        <v>132</v>
+      </c>
+      <c r="AH40" t="s">
+        <v>132</v>
+      </c>
+      <c r="AI40" t="s">
+        <v>178</v>
+      </c>
+      <c r="AJ40" t="s">
+        <v>746</v>
+      </c>
+      <c r="AM40" t="s">
         <v>659</v>
       </c>
-      <c r="X40" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="AN40" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AP40" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ40">
         <v>3224</v>
       </c>
       <c r="AR40" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="AS40" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AU40" t="s">
-        <v>647</v>
+        <v>703</v>
       </c>
       <c r="AV40" t="s">
-        <v>648</v>
+        <v>704</v>
       </c>
       <c r="AW40" t="s">
-        <v>193</v>
+        <v>204</v>
       </c>
       <c r="AX40" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY40" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ40" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
     </row>
     <row r="41" spans="1:52">
       <c r="A41" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B41" t="s">
-        <v>684</v>
+        <v>747</v>
       </c>
       <c r="C41" t="s">
-        <v>685</v>
+        <v>748</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>686</v>
+        <v>749</v>
       </c>
       <c r="E41" t="s">
-        <v>409</v>
+        <v>446</v>
       </c>
       <c r="G41" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="I41" t="s">
-        <v>687</v>
+        <v>750</v>
       </c>
       <c r="J41" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="M41" t="s">
-        <v>688</v>
+        <v>751</v>
       </c>
       <c r="O41" t="s">
-        <v>689</v>
+        <v>752</v>
       </c>
       <c r="X41" t="s">
-        <v>690</v>
+        <v>753</v>
       </c>
       <c r="Y41" t="s">
-        <v>360</v>
+        <v>754</v>
       </c>
       <c r="Z41" t="s">
-        <v>691</v>
+        <v>755</v>
       </c>
       <c r="AA41" t="s">
-        <v>691</v>
+        <v>755</v>
       </c>
       <c r="AE41" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AF41" t="s">
-        <v>692</v>
+        <v>756</v>
       </c>
       <c r="AG41" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AH41" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AI41" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AJ41" t="s">
-        <v>693</v>
+        <v>757</v>
       </c>
       <c r="AM41" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AP41" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ41">
         <v>156</v>
       </c>
       <c r="AR41" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="AS41" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AU41" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AV41" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="AX41" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY41" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ41" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
     </row>
     <row r="42" spans="1:52">
       <c r="A42" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B42" t="s">
-        <v>694</v>
+        <v>758</v>
       </c>
       <c r="C42" t="s">
-        <v>695</v>
+        <v>759</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>696</v>
+        <v>760</v>
       </c>
       <c r="E42" t="s">
-        <v>409</v>
+        <v>446</v>
       </c>
       <c r="F42" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="G42" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="I42" t="s">
-        <v>697</v>
+        <v>761</v>
       </c>
       <c r="J42" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="M42" t="s">
-        <v>688</v>
+        <v>751</v>
       </c>
       <c r="O42" t="s">
-        <v>698</v>
+        <v>762</v>
       </c>
       <c r="X42" t="s">
-        <v>699</v>
+        <v>763</v>
       </c>
       <c r="Y42" t="s">
-        <v>218</v>
+        <v>764</v>
       </c>
       <c r="Z42" t="s">
-        <v>700</v>
+        <v>765</v>
       </c>
       <c r="AA42" t="s">
-        <v>700</v>
+        <v>765</v>
       </c>
       <c r="AB42" t="s">
-        <v>701</v>
+        <v>766</v>
       </c>
       <c r="AC42" t="s">
-        <v>701</v>
+        <v>766</v>
       </c>
       <c r="AE42" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AF42" t="s">
-        <v>626</v>
+        <v>677</v>
       </c>
       <c r="AG42" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AH42" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AI42" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AM42" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AP42" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ42">
         <v>201</v>
       </c>
       <c r="AR42" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="AS42" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AU42" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AV42" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="AW42" t="s">
-        <v>702</v>
+        <v>767</v>
       </c>
       <c r="AX42" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY42" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ42" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
     </row>
     <row r="43" spans="1:52">
       <c r="A43" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B43" t="s">
-        <v>703</v>
+        <v>768</v>
       </c>
       <c r="C43" t="s">
-        <v>704</v>
+        <v>769</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>705</v>
+        <v>770</v>
       </c>
       <c r="E43" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="F43" t="s">
-        <v>383</v>
+        <v>418</v>
       </c>
       <c r="G43" t="s">
-        <v>706</v>
+        <v>771</v>
       </c>
       <c r="I43" t="s">
-        <v>707</v>
+        <v>772</v>
       </c>
       <c r="J43" t="s">
-        <v>708</v>
+        <v>773</v>
       </c>
       <c r="M43" t="s">
-        <v>709</v>
+        <v>774</v>
       </c>
       <c r="W43" t="s">
-        <v>710</v>
+        <v>775</v>
       </c>
       <c r="X43" t="s">
-        <v>710</v>
+        <v>775</v>
       </c>
       <c r="Y43" t="s">
-        <v>711</v>
+        <v>776</v>
       </c>
       <c r="Z43" t="s">
-        <v>712</v>
+        <v>777</v>
       </c>
       <c r="AA43" t="s">
-        <v>483</v>
+        <v>520</v>
       </c>
       <c r="AE43" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="AF43" t="s">
-        <v>713</v>
+        <v>778</v>
       </c>
       <c r="AG43" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AH43" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AI43" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AJ43" t="s">
-        <v>714</v>
+        <v>779</v>
       </c>
       <c r="AM43" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AP43" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ43">
         <v>1200</v>
       </c>
       <c r="AS43" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="AT43" t="s">
-        <v>715</v>
+        <v>780</v>
       </c>
       <c r="AU43" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AV43" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="AW43" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="AX43" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY43" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ43" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
     </row>
     <row r="44" spans="1:52">
       <c r="A44" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B44" t="s">
-        <v>716</v>
+        <v>781</v>
       </c>
       <c r="C44" t="s">
-        <v>717</v>
+        <v>782</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>718</v>
+        <v>783</v>
       </c>
       <c r="E44" t="s">
-        <v>409</v>
+        <v>446</v>
       </c>
       <c r="F44" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="G44" t="s">
-        <v>719</v>
+        <v>784</v>
       </c>
       <c r="I44" t="s">
-        <v>720</v>
+        <v>785</v>
       </c>
       <c r="J44" t="s">
-        <v>721</v>
+        <v>786</v>
       </c>
       <c r="M44" t="s">
-        <v>184</v>
+        <v>193</v>
+      </c>
+      <c r="N44" t="s">
+        <v>787</v>
       </c>
       <c r="O44" t="s">
-        <v>722</v>
+        <v>788</v>
       </c>
       <c r="Q44" t="s">
-        <v>723</v>
+        <v>789</v>
       </c>
       <c r="X44" t="s">
-        <v>724</v>
+        <v>790</v>
       </c>
       <c r="Y44" t="s">
-        <v>725</v>
+        <v>791</v>
       </c>
       <c r="AA44" t="s">
-        <v>726</v>
+        <v>792</v>
       </c>
       <c r="AB44" t="s">
-        <v>727</v>
+        <v>793</v>
       </c>
       <c r="AC44" t="s">
-        <v>725</v>
+        <v>791</v>
       </c>
       <c r="AE44" t="s">
-        <v>728</v>
+        <v>794</v>
       </c>
       <c r="AF44" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG44" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AH44" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AI44" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AJ44" t="s">
-        <v>729</v>
+        <v>795</v>
       </c>
       <c r="AL44" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AM44" t="s">
-        <v>595</v>
+        <v>641</v>
       </c>
       <c r="AP44" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ44">
         <v>984</v>
       </c>
       <c r="AR44" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="AS44" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AT44" t="s">
-        <v>730</v>
+        <v>796</v>
       </c>
       <c r="AU44" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AV44" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="AX44" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY44" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ44" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
     </row>
     <row r="45" spans="1:52">
       <c r="A45" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B45" t="s">
-        <v>731</v>
+        <v>797</v>
       </c>
       <c r="C45" t="s">
-        <v>731</v>
+        <v>797</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>732</v>
+        <v>798</v>
       </c>
       <c r="E45" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="F45" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="G45" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="I45" t="s">
-        <v>733</v>
+        <v>799</v>
       </c>
       <c r="J45" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="M45" t="s">
-        <v>689</v>
+        <v>752</v>
+      </c>
+      <c r="N45" t="s">
+        <v>154</v>
       </c>
       <c r="O45" t="s">
-        <v>734</v>
+        <v>800</v>
+      </c>
+      <c r="P45" t="s">
+        <v>801</v>
       </c>
       <c r="X45" t="s">
-        <v>735</v>
+        <v>802</v>
       </c>
       <c r="Y45" t="s">
-        <v>736</v>
+        <v>803</v>
       </c>
       <c r="AB45" t="s">
-        <v>737</v>
+        <v>804</v>
       </c>
       <c r="AC45" t="s">
-        <v>737</v>
+        <v>804</v>
       </c>
       <c r="AE45" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="AF45" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG45" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AH45" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AI45" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AJ45" t="s">
-        <v>738</v>
+        <v>805</v>
       </c>
       <c r="AM45" t="s">
-        <v>337</v>
+        <v>659</v>
       </c>
       <c r="AP45" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ45">
         <v>19</v>
       </c>
       <c r="AS45" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="AU45" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AV45" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="AW45" t="s">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="AX45" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY45" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ45" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
     </row>
     <row r="46" spans="1:52">
       <c r="A46" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B46" t="s">
-        <v>739</v>
+        <v>806</v>
       </c>
       <c r="C46" t="s">
-        <v>739</v>
+        <v>806</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>740</v>
+        <v>807</v>
       </c>
       <c r="E46" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="F46" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="G46" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="I46" t="s">
-        <v>741</v>
+        <v>808</v>
       </c>
       <c r="J46" t="s">
-        <v>742</v>
+        <v>809</v>
       </c>
       <c r="M46" t="s">
-        <v>673</v>
+        <v>734</v>
+      </c>
+      <c r="N46" t="s">
+        <v>154</v>
       </c>
       <c r="O46" t="s">
-        <v>743</v>
+        <v>810</v>
+      </c>
+      <c r="P46" t="s">
+        <v>811</v>
       </c>
       <c r="X46" t="s">
-        <v>744</v>
+        <v>812</v>
       </c>
       <c r="Y46" t="s">
-        <v>745</v>
+        <v>813</v>
       </c>
       <c r="AB46" t="s">
-        <v>746</v>
+        <v>814</v>
       </c>
       <c r="AC46" t="s">
-        <v>746</v>
+        <v>814</v>
       </c>
       <c r="AE46" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AF46" t="s">
-        <v>747</v>
+        <v>815</v>
       </c>
       <c r="AG46" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AH46" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AI46" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AJ46" t="s">
-        <v>748</v>
+        <v>816</v>
       </c>
       <c r="AL46" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AM46" t="s">
-        <v>337</v>
+        <v>659</v>
       </c>
       <c r="AP46" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ46">
         <v>48</v>
       </c>
       <c r="AS46" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="AT46" t="s">
-        <v>749</v>
+        <v>817</v>
       </c>
       <c r="AU46" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AV46" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="AW46" t="s">
-        <v>750</v>
+        <v>818</v>
       </c>
       <c r="AX46" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY46" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ46" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
     </row>
     <row r="47" spans="1:52">
       <c r="A47" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B47" t="s">
-        <v>751</v>
+        <v>819</v>
       </c>
       <c r="C47" t="s">
-        <v>752</v>
+        <v>820</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>753</v>
+        <v>821</v>
       </c>
       <c r="E47" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="F47" t="s">
-        <v>383</v>
+        <v>418</v>
       </c>
       <c r="G47" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="I47" t="s">
-        <v>754</v>
+        <v>822</v>
       </c>
       <c r="J47" t="s">
-        <v>755</v>
+        <v>823</v>
       </c>
       <c r="M47" t="s">
-        <v>659</v>
+        <v>717</v>
+      </c>
+      <c r="N47" t="s">
+        <v>118</v>
       </c>
       <c r="W47" t="s">
-        <v>756</v>
+        <v>824</v>
       </c>
       <c r="X47" t="s">
-        <v>757</v>
+        <v>825</v>
       </c>
       <c r="Y47" t="s">
-        <v>590</v>
+        <v>655</v>
       </c>
       <c r="Z47" t="s">
-        <v>758</v>
+        <v>826</v>
       </c>
       <c r="AA47" t="s">
-        <v>758</v>
+        <v>826</v>
       </c>
       <c r="AE47" t="s">
-        <v>759</v>
+        <v>827</v>
       </c>
       <c r="AF47" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG47" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AH47" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AI47" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AJ47" t="s">
-        <v>760</v>
+        <v>828</v>
       </c>
       <c r="AM47" t="s">
-        <v>595</v>
+        <v>641</v>
       </c>
       <c r="AN47" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AP47" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ47">
         <v>3500</v>
       </c>
       <c r="AS47" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="AU47" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AV47" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="AW47" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="AX47" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY47" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ47" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
     </row>
     <row r="48" spans="1:52">
       <c r="A48" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B48" t="s">
-        <v>761</v>
+        <v>829</v>
       </c>
       <c r="C48" t="s">
-        <v>762</v>
+        <v>830</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>763</v>
+        <v>831</v>
       </c>
       <c r="E48" t="s">
-        <v>409</v>
+        <v>446</v>
       </c>
       <c r="F48" t="s">
-        <v>383</v>
+        <v>418</v>
       </c>
       <c r="G48" t="s">
-        <v>764</v>
+        <v>832</v>
       </c>
       <c r="I48" t="s">
-        <v>765</v>
+        <v>833</v>
       </c>
       <c r="J48" t="s">
-        <v>766</v>
+        <v>834</v>
       </c>
       <c r="M48" t="s">
-        <v>767</v>
+        <v>835</v>
+      </c>
+      <c r="N48" t="s">
+        <v>118</v>
       </c>
       <c r="X48" t="s">
-        <v>768</v>
+        <v>836</v>
       </c>
       <c r="Y48" t="s">
-        <v>516</v>
+        <v>837</v>
       </c>
       <c r="Z48" t="s">
-        <v>769</v>
+        <v>838</v>
       </c>
       <c r="AA48" t="s">
-        <v>769</v>
+        <v>838</v>
       </c>
       <c r="AE48" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="AF48" t="s">
-        <v>682</v>
+        <v>745</v>
       </c>
       <c r="AG48" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AH48" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AI48" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AJ48" t="s">
-        <v>770</v>
+        <v>839</v>
       </c>
       <c r="AL48" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AM48" t="s">
-        <v>771</v>
+        <v>840</v>
       </c>
       <c r="AP48" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ48">
         <v>500</v>
       </c>
       <c r="AS48" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="AU48" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AV48" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="AW48" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="AX48" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY48" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ48" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
     </row>
     <row r="49" spans="1:52">
       <c r="A49" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B49" t="s">
-        <v>772</v>
+        <v>841</v>
       </c>
       <c r="C49" t="s">
-        <v>773</v>
+        <v>842</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>774</v>
+        <v>843</v>
       </c>
       <c r="E49" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="G49" t="s">
-        <v>775</v>
+        <v>844</v>
       </c>
       <c r="H49" t="s">
-        <v>776</v>
+        <v>845</v>
       </c>
       <c r="I49" t="s">
-        <v>777</v>
+        <v>846</v>
       </c>
       <c r="J49" t="s">
-        <v>778</v>
+        <v>847</v>
       </c>
       <c r="M49" t="s">
-        <v>779</v>
+        <v>848</v>
       </c>
       <c r="O49" t="s">
-        <v>780</v>
+        <v>849</v>
       </c>
       <c r="X49" t="s">
-        <v>540</v>
+        <v>579</v>
       </c>
       <c r="Y49" t="s">
-        <v>781</v>
+        <v>850</v>
       </c>
       <c r="Z49" t="s">
-        <v>782</v>
+        <v>851</v>
       </c>
       <c r="AA49" t="s">
-        <v>783</v>
+        <v>852</v>
       </c>
       <c r="AD49" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="AE49" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="AF49" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG49" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AH49" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AI49" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AJ49" t="s">
-        <v>784</v>
+        <v>853</v>
       </c>
       <c r="AP49" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ49">
         <v>200</v>
       </c>
       <c r="AR49" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="AS49" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AU49" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AW49" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="AX49" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY49" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ49" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
     </row>
     <row r="50" spans="1:52">
       <c r="A50" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B50" t="s">
-        <v>785</v>
+        <v>854</v>
       </c>
       <c r="C50" t="s">
-        <v>786</v>
+        <v>855</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>787</v>
+        <v>856</v>
       </c>
       <c r="E50" t="s">
-        <v>409</v>
+        <v>446</v>
       </c>
       <c r="F50" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="G50" t="s">
-        <v>788</v>
+        <v>857</v>
       </c>
       <c r="H50" t="s">
-        <v>789</v>
+        <v>858</v>
       </c>
       <c r="I50" t="s">
-        <v>790</v>
+        <v>859</v>
       </c>
       <c r="J50" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="M50" t="s">
-        <v>791</v>
+        <v>860</v>
       </c>
       <c r="O50" t="s">
-        <v>792</v>
+        <v>861</v>
       </c>
       <c r="Q50" t="s">
-        <v>793</v>
+        <v>862</v>
       </c>
       <c r="X50" t="s">
-        <v>794</v>
+        <v>863</v>
       </c>
       <c r="Y50" t="s">
-        <v>795</v>
+        <v>864</v>
       </c>
       <c r="Z50" t="s">
-        <v>796</v>
+        <v>865</v>
       </c>
       <c r="AA50" t="s">
-        <v>796</v>
+        <v>865</v>
       </c>
       <c r="AB50" t="s">
-        <v>797</v>
+        <v>866</v>
       </c>
       <c r="AC50" t="s">
-        <v>797</v>
+        <v>866</v>
       </c>
       <c r="AD50" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="AE50" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="AF50" t="s">
-        <v>469</v>
+        <v>506</v>
       </c>
       <c r="AG50" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AH50" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AI50" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AJ50" t="s">
-        <v>798</v>
+        <v>867</v>
       </c>
       <c r="AM50" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AP50" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ50">
         <v>240</v>
       </c>
       <c r="AS50" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="AU50" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AW50" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="AX50" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY50" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ50" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
     </row>
     <row r="51" spans="1:52">
       <c r="A51" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B51" t="s">
-        <v>799</v>
+        <v>868</v>
       </c>
       <c r="C51" t="s">
-        <v>800</v>
+        <v>869</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>801</v>
+        <v>870</v>
       </c>
       <c r="E51" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="F51" t="s">
-        <v>474</v>
+        <v>511</v>
       </c>
       <c r="G51" t="s">
-        <v>270</v>
+        <v>292</v>
       </c>
       <c r="H51" t="s">
-        <v>802</v>
+        <v>871</v>
       </c>
       <c r="I51" t="s">
-        <v>803</v>
+        <v>872</v>
       </c>
       <c r="J51" t="s">
-        <v>804</v>
+        <v>873</v>
       </c>
       <c r="M51" t="s">
-        <v>805</v>
+        <v>874</v>
       </c>
       <c r="O51" t="s">
-        <v>806</v>
+        <v>875</v>
       </c>
       <c r="W51" t="s">
-        <v>756</v>
+        <v>876</v>
       </c>
       <c r="Y51" t="s">
-        <v>807</v>
+        <v>877</v>
       </c>
       <c r="Z51" t="s">
-        <v>188</v>
+        <v>878</v>
       </c>
       <c r="AA51" t="s">
-        <v>808</v>
+        <v>879</v>
       </c>
       <c r="AD51" t="s">
-        <v>809</v>
+        <v>880</v>
       </c>
       <c r="AE51" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="AF51" t="s">
-        <v>469</v>
+        <v>506</v>
       </c>
       <c r="AG51" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AH51" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="AI51" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AJ51" t="s">
-        <v>810</v>
+        <v>881</v>
       </c>
       <c r="AM51" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AP51" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ51">
         <v>400</v>
       </c>
       <c r="AR51" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="AS51" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AU51" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AW51" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="AX51" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY51" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ51" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
     </row>
     <row r="52" spans="1:52">
       <c r="A52" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B52" t="s">
-        <v>811</v>
+        <v>882</v>
       </c>
       <c r="C52" t="s">
-        <v>812</v>
+        <v>883</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>813</v>
+        <v>884</v>
       </c>
       <c r="E52" t="s">
-        <v>409</v>
+        <v>446</v>
       </c>
       <c r="F52" t="s">
-        <v>383</v>
+        <v>418</v>
       </c>
       <c r="G52" t="s">
-        <v>814</v>
+        <v>885</v>
       </c>
       <c r="H52" t="s">
-        <v>815</v>
+        <v>886</v>
       </c>
       <c r="I52" t="s">
-        <v>816</v>
+        <v>887</v>
       </c>
       <c r="J52" t="s">
-        <v>817</v>
+        <v>888</v>
       </c>
       <c r="M52" t="s">
-        <v>818</v>
+        <v>889</v>
       </c>
       <c r="O52" t="s">
-        <v>819</v>
+        <v>890</v>
       </c>
       <c r="Q52" t="s">
-        <v>820</v>
+        <v>891</v>
       </c>
       <c r="S52" t="s">
-        <v>821</v>
+        <v>892</v>
       </c>
       <c r="X52" t="s">
-        <v>822</v>
+        <v>893</v>
       </c>
       <c r="Y52" t="s">
-        <v>823</v>
+        <v>894</v>
       </c>
       <c r="Z52" t="s">
-        <v>824</v>
+        <v>895</v>
       </c>
       <c r="AA52" t="s">
-        <v>824</v>
+        <v>895</v>
       </c>
       <c r="AG52" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AH52" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AI52" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AP52" t="s">
-        <v>420</v>
+        <v>457</v>
       </c>
       <c r="AQ52">
         <v>9900</v>
       </c>
       <c r="AR52" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="AS52" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="AU52" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AW52" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="AX52" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY52" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ52" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
     </row>
     <row r="53" spans="1:52">
       <c r="A53" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B53" t="s">
-        <v>825</v>
+        <v>896</v>
       </c>
       <c r="C53" t="s">
-        <v>826</v>
+        <v>897</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>827</v>
+        <v>898</v>
       </c>
       <c r="E53" t="s">
-        <v>409</v>
+        <v>446</v>
       </c>
       <c r="F53" t="s">
-        <v>474</v>
+        <v>511</v>
       </c>
       <c r="G53" t="s">
-        <v>828</v>
+        <v>899</v>
       </c>
       <c r="H53" t="s">
-        <v>829</v>
+        <v>900</v>
       </c>
       <c r="I53" t="s">
-        <v>830</v>
+        <v>901</v>
       </c>
       <c r="J53" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="M53" t="s">
-        <v>779</v>
+        <v>848</v>
       </c>
       <c r="W53" t="s">
-        <v>831</v>
+        <v>902</v>
       </c>
       <c r="Y53" t="s">
-        <v>832</v>
+        <v>903</v>
       </c>
       <c r="Z53" t="s">
-        <v>833</v>
+        <v>904</v>
       </c>
       <c r="AA53" t="s">
-        <v>833</v>
+        <v>904</v>
       </c>
       <c r="AD53" t="s">
-        <v>834</v>
+        <v>905</v>
       </c>
       <c r="AE53" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="AF53" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG53" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AH53" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AI53" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AM53" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AP53" t="s">
-        <v>420</v>
+        <v>457</v>
       </c>
       <c r="AQ53">
         <v>50</v>
       </c>
       <c r="AR53" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="AS53" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="AU53" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AW53" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="AX53" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY53" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ53" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
     </row>
     <row r="54" spans="1:52">
       <c r="A54" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B54" t="s">
-        <v>835</v>
+        <v>906</v>
       </c>
       <c r="C54" t="s">
-        <v>836</v>
+        <v>907</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>837</v>
+        <v>908</v>
       </c>
       <c r="E54" t="s">
-        <v>409</v>
+        <v>446</v>
       </c>
       <c r="F54" t="s">
-        <v>474</v>
+        <v>511</v>
       </c>
       <c r="G54" t="s">
-        <v>838</v>
+        <v>909</v>
       </c>
       <c r="H54" t="s">
-        <v>839</v>
+        <v>910</v>
       </c>
       <c r="I54" t="s">
-        <v>840</v>
+        <v>911</v>
       </c>
       <c r="J54" t="s">
-        <v>841</v>
+        <v>912</v>
       </c>
       <c r="M54" t="s">
-        <v>842</v>
+        <v>913</v>
       </c>
       <c r="O54" t="s">
-        <v>843</v>
+        <v>914</v>
       </c>
       <c r="W54" t="s">
-        <v>844</v>
+        <v>915</v>
       </c>
       <c r="Y54" t="s">
-        <v>781</v>
+        <v>850</v>
       </c>
       <c r="Z54" t="s">
-        <v>845</v>
+        <v>916</v>
       </c>
       <c r="AA54" t="s">
-        <v>845</v>
+        <v>916</v>
       </c>
       <c r="AE54" t="s">
-        <v>593</v>
+        <v>639</v>
       </c>
       <c r="AF54" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG54" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AH54" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AI54" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AJ54" t="s">
-        <v>846</v>
+        <v>917</v>
       </c>
       <c r="AM54" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AP54" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ54">
         <v>600</v>
       </c>
       <c r="AR54" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="AS54" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AU54" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AW54" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="AX54" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY54" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ54" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
     </row>
     <row r="55" spans="1:52">
       <c r="A55" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B55" t="s">
-        <v>847</v>
+        <v>918</v>
       </c>
       <c r="C55" t="s">
-        <v>848</v>
+        <v>919</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>849</v>
+        <v>920</v>
       </c>
       <c r="E55" t="s">
-        <v>409</v>
+        <v>446</v>
       </c>
       <c r="F55" t="s">
-        <v>850</v>
+        <v>921</v>
       </c>
       <c r="G55" t="s">
-        <v>851</v>
+        <v>922</v>
       </c>
       <c r="H55" t="s">
-        <v>852</v>
+        <v>923</v>
       </c>
       <c r="I55" t="s">
-        <v>853</v>
+        <v>924</v>
       </c>
       <c r="J55" t="s">
-        <v>854</v>
+        <v>925</v>
       </c>
       <c r="X55" t="s">
-        <v>855</v>
+        <v>926</v>
       </c>
       <c r="Y55" t="s">
-        <v>856</v>
+        <v>927</v>
       </c>
       <c r="Z55" t="s">
-        <v>542</v>
+        <v>581</v>
       </c>
       <c r="AA55" t="s">
-        <v>542</v>
+        <v>581</v>
       </c>
       <c r="AB55" t="s">
-        <v>857</v>
+        <v>928</v>
       </c>
       <c r="AC55" t="s">
-        <v>857</v>
+        <v>928</v>
       </c>
       <c r="AG55" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AH55" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AI55" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AP55" t="s">
-        <v>420</v>
+        <v>457</v>
       </c>
       <c r="AQ55">
         <v>6069</v>
       </c>
       <c r="AR55" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="AS55" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="AU55" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AW55" t="s">
-        <v>193</v>
+        <v>204</v>
       </c>
       <c r="AX55" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY55" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ55" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
     </row>
     <row r="56" spans="1:52">
       <c r="A56" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B56" t="s">
-        <v>858</v>
+        <v>929</v>
       </c>
       <c r="C56" t="s">
-        <v>859</v>
+        <v>930</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>860</v>
+        <v>931</v>
       </c>
       <c r="E56" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="F56" t="s">
-        <v>383</v>
+        <v>418</v>
       </c>
       <c r="G56" t="s">
-        <v>861</v>
+        <v>932</v>
       </c>
       <c r="H56" t="s">
-        <v>862</v>
+        <v>933</v>
       </c>
       <c r="I56" t="s">
-        <v>863</v>
+        <v>934</v>
       </c>
       <c r="J56" t="s">
-        <v>778</v>
+        <v>847</v>
       </c>
       <c r="M56" t="s">
-        <v>864</v>
+        <v>935</v>
       </c>
       <c r="O56" t="s">
-        <v>865</v>
+        <v>936</v>
       </c>
       <c r="Q56" t="s">
-        <v>866</v>
+        <v>937</v>
       </c>
       <c r="S56" t="s">
-        <v>867</v>
+        <v>938</v>
       </c>
       <c r="X56" t="s">
-        <v>868</v>
+        <v>939</v>
       </c>
       <c r="Y56" t="s">
-        <v>869</v>
+        <v>940</v>
       </c>
       <c r="Z56" t="s">
-        <v>443</v>
+        <v>480</v>
       </c>
       <c r="AA56" t="s">
-        <v>263</v>
+        <v>941</v>
       </c>
       <c r="AE56" t="s">
-        <v>870</v>
+        <v>942</v>
       </c>
       <c r="AF56" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG56" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AH56" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AI56" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AJ56" t="s">
-        <v>871</v>
+        <v>943</v>
       </c>
       <c r="AP56" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ56">
         <v>2000</v>
       </c>
       <c r="AR56" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
       <c r="AS56" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
       <c r="AU56" t="s">
-        <v>628</v>
+        <v>679</v>
       </c>
       <c r="AW56" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="AX56" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY56" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ56" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
     </row>
     <row r="57" spans="1:52">
       <c r="A57" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B57" t="s">
-        <v>872</v>
+        <v>944</v>
       </c>
       <c r="C57" t="s">
-        <v>873</v>
+        <v>945</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>874</v>
+        <v>946</v>
       </c>
       <c r="E57" t="s">
-        <v>409</v>
+        <v>446</v>
       </c>
       <c r="F57" t="s">
-        <v>383</v>
+        <v>418</v>
       </c>
       <c r="G57" t="s">
-        <v>875</v>
+        <v>947</v>
       </c>
       <c r="H57" t="s">
-        <v>876</v>
+        <v>948</v>
       </c>
       <c r="I57" t="s">
-        <v>877</v>
+        <v>949</v>
       </c>
       <c r="X57" t="s">
-        <v>878</v>
+        <v>950</v>
       </c>
       <c r="Y57" t="s">
-        <v>345</v>
+        <v>951</v>
       </c>
       <c r="Z57" t="s">
-        <v>879</v>
+        <v>952</v>
       </c>
       <c r="AA57" t="s">
-        <v>879</v>
+        <v>952</v>
       </c>
       <c r="AE57" t="s">
-        <v>167</v>
+        <v>176</v>
       </c>
       <c r="AF57" t="s">
-        <v>418</v>
+        <v>455</v>
       </c>
       <c r="AG57" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AH57" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AI57" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AJ57" t="s">
-        <v>880</v>
+        <v>953</v>
       </c>
       <c r="AM57" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="AP57" t="s">
-        <v>420</v>
+        <v>457</v>
       </c>
       <c r="AQ57">
         <v>144</v>
       </c>
       <c r="AR57" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="AS57" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="AU57" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
       <c r="AW57" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
       <c r="AX57" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="AY57" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ57" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
     </row>
     <row r="58" spans="1:52">
       <c r="A58" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B58" t="s">
-        <v>772</v>
+        <v>954</v>
       </c>
       <c r="C58" t="s">
-        <v>773</v>
+        <v>955</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>774</v>
+        <v>956</v>
       </c>
       <c r="E58" t="s">
-        <v>141</v>
+        <v>166</v>
+      </c>
+      <c r="F58" t="s">
+        <v>188</v>
       </c>
       <c r="G58" t="s">
-        <v>775</v>
+        <v>114</v>
       </c>
       <c r="H58" t="s">
-        <v>776</v>
+        <v>957</v>
       </c>
       <c r="I58" t="s">
-        <v>777</v>
+        <v>958</v>
       </c>
       <c r="J58" t="s">
-        <v>778</v>
+        <v>150</v>
       </c>
       <c r="M58" t="s">
-        <v>779</v>
+        <v>959</v>
       </c>
       <c r="O58" t="s">
-        <v>780</v>
+        <v>960</v>
       </c>
       <c r="X58" t="s">
-        <v>540</v>
+        <v>395</v>
       </c>
       <c r="Y58" t="s">
-        <v>781</v>
+        <v>961</v>
       </c>
       <c r="Z58" t="s">
-        <v>782</v>
+        <v>962</v>
       </c>
       <c r="AA58" t="s">
-        <v>783</v>
+        <v>963</v>
+      </c>
+      <c r="AD58" t="s">
+        <v>176</v>
       </c>
       <c r="AE58" t="s">
-        <v>167</v>
+        <v>130</v>
       </c>
       <c r="AF58" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG58" t="s">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="AH58" t="s">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="AI58" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AJ58" t="s">
-        <v>881</v>
+        <v>964</v>
+      </c>
+      <c r="AM58" t="s">
+        <v>51</v>
       </c>
       <c r="AP58" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ58">
-        <v>200</v>
+        <v>57</v>
+      </c>
+      <c r="AR58" t="s">
+        <v>180</v>
       </c>
       <c r="AS58" t="s">
-        <v>130</v>
+        <v>965</v>
       </c>
       <c r="AU58" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="AX58" t="s">
-        <v>175</v>
+        <v>966</v>
       </c>
       <c r="AY58" t="s">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c r="AZ58" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
     </row>
     <row r="59" spans="1:52">
       <c r="A59" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B59" t="s">
-        <v>882</v>
+        <v>967</v>
       </c>
       <c r="C59" t="s">
-        <v>883</v>
+        <v>968</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>884</v>
+        <v>969</v>
       </c>
       <c r="E59" t="s">
-        <v>157</v>
+        <v>384</v>
       </c>
       <c r="F59" t="s">
-        <v>110</v>
+        <v>511</v>
       </c>
       <c r="G59" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="H59" t="s">
-        <v>885</v>
+        <v>970</v>
       </c>
       <c r="I59" t="s">
-        <v>886</v>
-[...2 lines deleted...]
-        <v>887</v>
+        <v>971</v>
+      </c>
+      <c r="M59" t="s">
+        <v>972</v>
+      </c>
+      <c r="O59" t="s">
+        <v>973</v>
+      </c>
+      <c r="W59" t="s">
+        <v>974</v>
       </c>
       <c r="Y59" t="s">
-        <v>888</v>
+        <v>975</v>
       </c>
       <c r="Z59" t="s">
-        <v>889</v>
+        <v>976</v>
       </c>
       <c r="AA59" t="s">
-        <v>890</v>
-[...2 lines deleted...]
-        <v>891</v>
+        <v>976</v>
+      </c>
+      <c r="AD59" t="s">
+        <v>977</v>
       </c>
       <c r="AE59" t="s">
-        <v>123</v>
+        <v>978</v>
       </c>
       <c r="AF59" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG59" t="s">
-        <v>168</v>
+        <v>132</v>
       </c>
       <c r="AH59" t="s">
-        <v>168</v>
+        <v>132</v>
       </c>
       <c r="AI59" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AJ59" t="s">
-        <v>892</v>
+        <v>979</v>
       </c>
       <c r="AP59" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ59">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>66</v>
       </c>
       <c r="AS59" t="s">
-        <v>893</v>
+        <v>400</v>
       </c>
       <c r="AU59" t="s">
-        <v>132</v>
+        <v>139</v>
+      </c>
+      <c r="AX59" t="s">
+        <v>980</v>
+      </c>
+      <c r="AY59" t="s">
+        <v>981</v>
+      </c>
+      <c r="AZ59" t="s">
+        <v>645</v>
       </c>
     </row>
     <row r="60" spans="1:52">
       <c r="A60" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>894</v>
+        <v>36</v>
+      </c>
+      <c r="B60">
+        <v>219679</v>
       </c>
       <c r="C60" t="s">
-        <v>895</v>
+        <v>982</v>
       </c>
       <c r="D60" s="4" t="s">
-        <v>896</v>
+        <v>983</v>
       </c>
       <c r="E60" t="s">
-        <v>350</v>
+        <v>166</v>
       </c>
       <c r="F60" t="s">
-        <v>474</v>
+        <v>113</v>
       </c>
       <c r="G60" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="H60" t="s">
-        <v>897</v>
+        <v>984</v>
       </c>
       <c r="I60" t="s">
-        <v>898</v>
+        <v>985</v>
+      </c>
+      <c r="J60" t="s">
+        <v>150</v>
       </c>
       <c r="M60" t="s">
-        <v>899</v>
+        <v>986</v>
       </c>
       <c r="O60" t="s">
-        <v>900</v>
-[...2 lines deleted...]
-        <v>901</v>
+        <v>987</v>
+      </c>
+      <c r="Q60" t="s">
+        <v>988</v>
+      </c>
+      <c r="X60" t="s">
+        <v>989</v>
       </c>
       <c r="Y60" t="s">
-        <v>902</v>
-[...8 lines deleted...]
-        <v>904</v>
+        <v>990</v>
+      </c>
+      <c r="AB60" t="s">
+        <v>991</v>
+      </c>
+      <c r="AC60" t="s">
+        <v>991</v>
       </c>
       <c r="AE60" t="s">
-        <v>905</v>
+        <v>176</v>
       </c>
       <c r="AF60" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG60" t="s">
-        <v>125</v>
+        <v>177</v>
       </c>
       <c r="AH60" t="s">
-        <v>125</v>
+        <v>177</v>
       </c>
       <c r="AI60" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="AJ60" t="s">
-        <v>906</v>
+        <v>992</v>
       </c>
       <c r="AP60" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="AQ60">
-        <v>66</v>
+        <v>24</v>
+      </c>
+      <c r="AR60" t="s">
+        <v>180</v>
       </c>
       <c r="AS60" t="s">
-        <v>365</v>
+        <v>965</v>
       </c>
       <c r="AU60" t="s">
-        <v>132</v>
-[...8 lines deleted...]
-        <v>908</v>
+        <v>139</v>
       </c>
     </row>
     <row r="61" spans="1:52">
       <c r="A61" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>219679</v>
+        <v>36</v>
+      </c>
+      <c r="B61" t="s">
+        <v>993</v>
       </c>
       <c r="C61" t="s">
-        <v>909</v>
+        <v>994</v>
       </c>
       <c r="D61" s="4" t="s">
-        <v>910</v>
+        <v>995</v>
       </c>
       <c r="E61" t="s">
-        <v>157</v>
+        <v>446</v>
       </c>
       <c r="F61" t="s">
-        <v>110</v>
+        <v>511</v>
       </c>
       <c r="G61" t="s">
-        <v>111</v>
+        <v>461</v>
       </c>
       <c r="H61" t="s">
-        <v>911</v>
+        <v>996</v>
       </c>
       <c r="I61" t="s">
-        <v>912</v>
+        <v>997</v>
       </c>
       <c r="J61" t="s">
-        <v>143</v>
-[...11 lines deleted...]
-        <v>916</v>
+        <v>464</v>
+      </c>
+      <c r="W61" t="s">
+        <v>998</v>
       </c>
       <c r="Y61" t="s">
-        <v>917</v>
-[...5 lines deleted...]
-        <v>918</v>
+        <v>999</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>1000</v>
+      </c>
+      <c r="AA61" t="s">
+        <v>1001</v>
+      </c>
+      <c r="AD61" t="s">
+        <v>176</v>
       </c>
       <c r="AE61" t="s">
-        <v>167</v>
+        <v>130</v>
       </c>
       <c r="AF61" t="s">
-        <v>124</v>
+        <v>131</v>
       </c>
       <c r="AG61" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AH61" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AI61" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>919</v>
+        <v>178</v>
       </c>
       <c r="AP61" t="s">
-        <v>128</v>
+        <v>457</v>
       </c>
       <c r="AQ61">
-        <v>24</v>
+        <v>220</v>
       </c>
       <c r="AR61" t="s">
-        <v>171</v>
+        <v>136</v>
       </c>
       <c r="AS61" t="s">
-        <v>893</v>
+        <v>160</v>
       </c>
       <c r="AU61" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
     </row>
     <row r="62" spans="1:52">
       <c r="A62" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B62" t="s">
-        <v>920</v>
+        <v>1002</v>
       </c>
       <c r="C62" t="s">
-        <v>921</v>
+        <v>1003</v>
       </c>
       <c r="D62" s="4" t="s">
-        <v>922</v>
+        <v>1004</v>
       </c>
       <c r="E62" t="s">
-        <v>409</v>
+        <v>446</v>
       </c>
       <c r="F62" t="s">
-        <v>474</v>
+        <v>511</v>
       </c>
       <c r="G62" t="s">
-        <v>424</v>
+        <v>1005</v>
       </c>
       <c r="H62" t="s">
-        <v>923</v>
+        <v>1006</v>
       </c>
       <c r="I62" t="s">
-        <v>924</v>
+        <v>1007</v>
       </c>
       <c r="J62" t="s">
-        <v>427</v>
+        <v>422</v>
+      </c>
+      <c r="M62" t="s">
+        <v>1008</v>
       </c>
       <c r="W62" t="s">
-        <v>925</v>
+        <v>1009</v>
       </c>
       <c r="Y62" t="s">
-        <v>926</v>
+        <v>1010</v>
       </c>
       <c r="Z62" t="s">
-        <v>927</v>
+        <v>1011</v>
       </c>
       <c r="AA62" t="s">
-        <v>928</v>
-[...8 lines deleted...]
-        <v>124</v>
+        <v>1011</v>
       </c>
       <c r="AG62" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AH62" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AI62" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="AP62" t="s">
-        <v>420</v>
+        <v>457</v>
       </c>
       <c r="AQ62">
-        <v>220</v>
+        <v>200</v>
       </c>
       <c r="AR62" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="AS62" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="AU62" t="s">
-        <v>132</v>
+        <v>139</v>
       </c>
     </row>
     <row r="63" spans="1:52">
       <c r="A63" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B63" t="s">
-        <v>929</v>
+        <v>1012</v>
       </c>
       <c r="C63" t="s">
-        <v>930</v>
+        <v>1013</v>
       </c>
       <c r="D63" s="4" t="s">
-        <v>931</v>
-[...2 lines deleted...]
-        <v>409</v>
+        <v>1014</v>
       </c>
       <c r="F63" t="s">
-        <v>474</v>
+        <v>511</v>
       </c>
       <c r="G63" t="s">
-        <v>932</v>
+        <v>1015</v>
       </c>
       <c r="H63" t="s">
-        <v>933</v>
+        <v>1016</v>
       </c>
       <c r="I63" t="s">
-        <v>934</v>
+        <v>1017</v>
       </c>
       <c r="J63" t="s">
-        <v>387</v>
+        <v>1018</v>
       </c>
       <c r="M63" t="s">
-        <v>935</v>
+        <v>1019</v>
+      </c>
+      <c r="O63" t="s">
+        <v>1020</v>
       </c>
       <c r="W63" t="s">
-        <v>936</v>
+        <v>1021</v>
       </c>
       <c r="Y63" t="s">
-        <v>937</v>
+        <v>1022</v>
       </c>
       <c r="Z63" t="s">
-        <v>938</v>
+        <v>1023</v>
       </c>
       <c r="AA63" t="s">
-        <v>938</v>
+        <v>1023</v>
+      </c>
+      <c r="AD63" t="s">
+        <v>176</v>
+      </c>
+      <c r="AE63" t="s">
+        <v>130</v>
+      </c>
+      <c r="AF63" t="s">
+        <v>455</v>
       </c>
       <c r="AG63" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AH63" t="s">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="AI63" t="s">
-        <v>168</v>
+        <v>178</v>
+      </c>
+      <c r="AM63" t="s">
+        <v>51</v>
       </c>
       <c r="AP63" t="s">
-        <v>420</v>
+        <v>457</v>
       </c>
       <c r="AQ63">
-        <v>200</v>
+        <v>105</v>
       </c>
       <c r="AR63" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>136</v>
       </c>
       <c r="AU63" t="s">
-        <v>132</v>
+        <v>139</v>
+      </c>
+      <c r="AW63" t="s">
+        <v>141</v>
+      </c>
+      <c r="AX63" t="s">
+        <v>184</v>
+      </c>
+      <c r="AY63" t="s">
+        <v>143</v>
+      </c>
+      <c r="AZ63" t="s">
+        <v>645</v>
       </c>
     </row>
     <row r="64" spans="1:52">
       <c r="A64" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B64" t="s">
-        <v>939</v>
+        <v>1024</v>
       </c>
       <c r="C64" t="s">
-        <v>940</v>
+        <v>1025</v>
       </c>
       <c r="D64" s="4" t="s">
-        <v>941</v>
+        <v>1026</v>
       </c>
       <c r="E64" t="s">
-        <v>409</v>
+        <v>112</v>
       </c>
       <c r="F64" t="s">
-        <v>474</v>
+        <v>511</v>
       </c>
       <c r="G64" t="s">
-        <v>942</v>
+        <v>607</v>
       </c>
       <c r="H64" t="s">
-        <v>943</v>
+        <v>1027</v>
       </c>
       <c r="I64" t="s">
-        <v>944</v>
+        <v>1028</v>
+      </c>
+      <c r="J64" t="s">
+        <v>610</v>
       </c>
       <c r="M64" t="s">
-        <v>945</v>
-[...2 lines deleted...]
-        <v>946</v>
+        <v>1029</v>
       </c>
       <c r="W64" t="s">
-        <v>936</v>
+        <v>1030</v>
       </c>
       <c r="Y64" t="s">
-        <v>947</v>
+        <v>1031</v>
       </c>
       <c r="Z64" t="s">
-        <v>948</v>
+        <v>1032</v>
       </c>
       <c r="AA64" t="s">
-        <v>948</v>
+        <v>1032</v>
+      </c>
+      <c r="AD64" t="s">
+        <v>468</v>
+      </c>
+      <c r="AE64" t="s">
+        <v>130</v>
+      </c>
+      <c r="AF64" t="s">
+        <v>131</v>
       </c>
       <c r="AG64" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AH64" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AI64" t="s">
-        <v>168</v>
+        <v>132</v>
+      </c>
+      <c r="AK64" t="s">
+        <v>51</v>
+      </c>
+      <c r="AP64" t="s">
+        <v>457</v>
       </c>
       <c r="AQ64">
-        <v>105</v>
+        <v>50</v>
+      </c>
+      <c r="AR64" t="s">
+        <v>136</v>
+      </c>
+      <c r="AS64" t="s">
+        <v>160</v>
+      </c>
+      <c r="AU64" t="s">
+        <v>139</v>
+      </c>
+      <c r="AW64" t="s">
+        <v>1033</v>
+      </c>
+      <c r="AX64" t="s">
+        <v>626</v>
+      </c>
+      <c r="AY64" t="s">
+        <v>143</v>
+      </c>
+      <c r="AZ64" t="s">
+        <v>144</v>
       </c>
     </row>
     <row r="65" spans="1:52">
       <c r="A65" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B65" t="s">
-        <v>949</v>
+        <v>1034</v>
       </c>
       <c r="C65" t="s">
-        <v>950</v>
+        <v>1035</v>
       </c>
       <c r="D65" s="4" t="s">
-        <v>951</v>
+        <v>1036</v>
       </c>
       <c r="E65" t="s">
-        <v>109</v>
+        <v>446</v>
       </c>
       <c r="F65" t="s">
-        <v>474</v>
+        <v>511</v>
       </c>
       <c r="G65" t="s">
-        <v>566</v>
+        <v>1037</v>
       </c>
       <c r="H65" t="s">
-        <v>952</v>
+        <v>1038</v>
       </c>
       <c r="I65" t="s">
-        <v>953</v>
+        <v>1039</v>
       </c>
       <c r="J65" t="s">
-        <v>569</v>
+        <v>847</v>
+      </c>
+      <c r="M65" t="s">
+        <v>1040</v>
+      </c>
+      <c r="O65" t="s">
+        <v>1041</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>1042</v>
       </c>
       <c r="W65" t="s">
-        <v>954</v>
+        <v>1043</v>
       </c>
       <c r="Y65" t="s">
-        <v>955</v>
+        <v>1043</v>
       </c>
       <c r="Z65" t="s">
-        <v>956</v>
+        <v>1044</v>
       </c>
       <c r="AA65" t="s">
-        <v>956</v>
+        <v>1000</v>
+      </c>
+      <c r="AD65" t="s">
+        <v>639</v>
+      </c>
+      <c r="AE65" t="s">
+        <v>639</v>
+      </c>
+      <c r="AF65" t="s">
+        <v>131</v>
       </c>
       <c r="AG65" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AH65" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AI65" t="s">
-        <v>168</v>
+        <v>177</v>
+      </c>
+      <c r="AM65" t="s">
+        <v>51</v>
       </c>
       <c r="AQ65">
-        <v>50</v>
+        <v>3700</v>
+      </c>
+      <c r="AR65" t="s">
+        <v>136</v>
+      </c>
+      <c r="AU65" t="s">
+        <v>139</v>
+      </c>
+      <c r="AW65" t="s">
+        <v>1045</v>
+      </c>
+      <c r="AX65" t="s">
+        <v>966</v>
+      </c>
+      <c r="AY65" t="s">
+        <v>143</v>
+      </c>
+      <c r="AZ65" t="s">
+        <v>645</v>
       </c>
     </row>
     <row r="66" spans="1:52">
       <c r="A66" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B66" t="s">
-        <v>957</v>
+        <v>1046</v>
       </c>
       <c r="C66" t="s">
-        <v>958</v>
+        <v>1047</v>
       </c>
       <c r="D66" s="4" t="s">
-        <v>959</v>
+        <v>1048</v>
       </c>
       <c r="E66" t="s">
-        <v>409</v>
+        <v>148</v>
       </c>
       <c r="F66" t="s">
-        <v>474</v>
+        <v>418</v>
       </c>
       <c r="G66" t="s">
-        <v>960</v>
+        <v>114</v>
       </c>
       <c r="H66" t="s">
-        <v>961</v>
+        <v>1049</v>
       </c>
       <c r="I66" t="s">
-        <v>962</v>
+        <v>1050</v>
       </c>
       <c r="J66" t="s">
-        <v>778</v>
+        <v>1051</v>
       </c>
       <c r="M66" t="s">
-        <v>963</v>
+        <v>1052</v>
       </c>
       <c r="O66" t="s">
-        <v>964</v>
+        <v>1053</v>
       </c>
       <c r="Q66" t="s">
-        <v>965</v>
+        <v>1054</v>
+      </c>
+      <c r="S66" t="s">
+        <v>1055</v>
       </c>
       <c r="W66" t="s">
-        <v>966</v>
+        <v>1056</v>
       </c>
       <c r="Y66" t="s">
-        <v>966</v>
+        <v>1057</v>
       </c>
       <c r="Z66" t="s">
-        <v>967</v>
+        <v>1058</v>
       </c>
       <c r="AA66" t="s">
-        <v>927</v>
+        <v>1058</v>
+      </c>
+      <c r="AE66" t="s">
+        <v>441</v>
+      </c>
+      <c r="AF66" t="s">
+        <v>131</v>
       </c>
       <c r="AG66" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AH66" t="s">
-        <v>168</v>
+        <v>177</v>
       </c>
       <c r="AI66" t="s">
-        <v>168</v>
+        <v>132</v>
+      </c>
+      <c r="AJ66" t="s">
+        <v>1059</v>
+      </c>
+      <c r="AP66" t="s">
+        <v>135</v>
       </c>
       <c r="AQ66">
-        <v>3700</v>
-[...75 lines deleted...]
-      <c r="AQ67">
         <v>564</v>
       </c>
-      <c r="AR67" t="s">
-[...17 lines deleted...]
-      <c r="AZ67" t="s">
+      <c r="AR66" t="s">
+        <v>180</v>
+      </c>
+      <c r="AS66" t="s">
         <v>137</v>
+      </c>
+      <c r="AU66" t="s">
+        <v>139</v>
+      </c>
+      <c r="AW66" t="s">
+        <v>204</v>
+      </c>
+      <c r="AX66" t="s">
+        <v>184</v>
+      </c>
+      <c r="AY66" t="s">
+        <v>143</v>
+      </c>
+      <c r="AZ66" t="s">
+        <v>144</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
@@ -12363,730 +13071,1050 @@
     <hyperlink ref="D42" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_65"/>
-    <hyperlink ref="D67" r:id="rId_hyperlink_66"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E43"/>
+  <dimension ref="A1:I64"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E43" sqref="E43"/>
+      <selection activeCell="I64" sqref="I64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>981</v>
+        <v>1060</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>982</v>
+        <v>1061</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>983</v>
+        <v>1062</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>984</v>
+        <v>1063</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>1064</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>1065</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>1066</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="B2" t="s">
-        <v>985</v>
+        <v>61</v>
       </c>
       <c r="C2" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>1067</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="B3" t="s">
-        <v>987</v>
+        <v>61</v>
       </c>
       <c r="C3" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>1069</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="B4" t="s">
-        <v>989</v>
+        <v>61</v>
       </c>
       <c r="C4" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:5">
+        <v>1071</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B5" t="s">
-        <v>991</v>
+        <v>61</v>
       </c>
       <c r="C5" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:5">
+        <v>1073</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B6" t="s">
-        <v>993</v>
+        <v>61</v>
       </c>
       <c r="C6" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:5">
+        <v>1075</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B7" t="s">
-        <v>995</v>
+        <v>61</v>
       </c>
       <c r="C7" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:5">
+        <v>1077</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B8" t="s">
-        <v>997</v>
+        <v>61</v>
       </c>
       <c r="C8" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:5">
+        <v>1079</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B9" t="s">
-        <v>999</v>
+        <v>61</v>
       </c>
       <c r="C9" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:5">
+        <v>1081</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>177</v>
+        <v>186</v>
       </c>
       <c r="B10" t="s">
-        <v>1001</v>
+        <v>1083</v>
       </c>
       <c r="C10" t="s">
-        <v>1002</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:5">
+        <v>1084</v>
+      </c>
+      <c r="H10" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
       <c r="B11" t="s">
-        <v>1004</v>
+        <v>1083</v>
       </c>
       <c r="C11" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:5">
+        <v>1086</v>
+      </c>
+      <c r="H11" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>208</v>
+        <v>186</v>
       </c>
       <c r="B12" t="s">
-        <v>1006</v>
+        <v>1083</v>
       </c>
       <c r="C12" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:5">
+        <v>1088</v>
+      </c>
+      <c r="H12" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="B13" t="s">
-        <v>1008</v>
+        <v>61</v>
       </c>
       <c r="C13" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:5">
+        <v>1090</v>
+      </c>
+      <c r="I13" s="4" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B14" t="s">
-        <v>1010</v>
+        <v>61</v>
       </c>
       <c r="C14" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:5">
+        <v>1092</v>
+      </c>
+      <c r="I14" s="4" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B15" t="s">
-        <v>1012</v>
+        <v>61</v>
       </c>
       <c r="C15" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:5">
+        <v>1094</v>
+      </c>
+      <c r="I15" s="4" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>222</v>
+        <v>237</v>
       </c>
       <c r="B16" t="s">
-        <v>1014</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>1096</v>
+      </c>
+      <c r="I16" s="4" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>222</v>
+        <v>237</v>
       </c>
       <c r="B17" t="s">
-        <v>1016</v>
+        <v>61</v>
       </c>
       <c r="C17" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>1098</v>
+      </c>
+      <c r="I17" s="4" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="B18" t="s">
-        <v>1018</v>
+        <v>61</v>
       </c>
       <c r="C18" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>1100</v>
+      </c>
+      <c r="I18" s="4" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="B19" t="s">
-        <v>1020</v>
+        <v>61</v>
       </c>
       <c r="C19" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>1102</v>
+      </c>
+      <c r="I19" s="4" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>300</v>
+        <v>252</v>
       </c>
       <c r="B20" t="s">
-        <v>1022</v>
+        <v>61</v>
       </c>
       <c r="C20" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-    <row r="21" spans="1:5">
+        <v>1104</v>
+      </c>
+      <c r="I20" s="4" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>300</v>
+        <v>252</v>
       </c>
       <c r="B21" t="s">
-        <v>1024</v>
+        <v>61</v>
       </c>
       <c r="C21" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="E21" s="4" t="s">
+        <v>1106</v>
+      </c>
+      <c r="I21" s="4" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9">
+      <c r="A22" t="s">
+        <v>269</v>
+      </c>
+      <c r="B22" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C22" t="s">
+        <v>1108</v>
+      </c>
+      <c r="H22" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9">
+      <c r="A23" t="s">
+        <v>306</v>
+      </c>
+      <c r="B23" t="s">
+        <v>61</v>
+      </c>
+      <c r="C23" t="s">
+        <v>1110</v>
+      </c>
+      <c r="I23" s="4" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9">
+      <c r="A24" t="s">
+        <v>306</v>
+      </c>
+      <c r="B24" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C24" t="s">
+        <v>1112</v>
+      </c>
+      <c r="H24" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9">
+      <c r="A25" t="s">
+        <v>326</v>
+      </c>
+      <c r="B25" t="s">
+        <v>61</v>
+      </c>
+      <c r="C25" t="s">
+        <v>1114</v>
+      </c>
+      <c r="I25" s="4" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9">
+      <c r="A26" t="s">
+        <v>326</v>
+      </c>
+      <c r="B26" t="s">
+        <v>61</v>
+      </c>
+      <c r="C26" t="s">
+        <v>1116</v>
+      </c>
+      <c r="I26" s="4" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9">
+      <c r="A27" t="s">
+        <v>326</v>
+      </c>
+      <c r="B27" t="s">
+        <v>61</v>
+      </c>
+      <c r="C27" t="s">
+        <v>1118</v>
+      </c>
+      <c r="I27" s="4" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9">
+      <c r="A28" t="s">
+        <v>326</v>
+      </c>
+      <c r="B28" t="s">
+        <v>61</v>
+      </c>
+      <c r="C28" t="s">
+        <v>1120</v>
+      </c>
+      <c r="I28" s="4" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9">
+      <c r="A29" t="s">
+        <v>326</v>
+      </c>
+      <c r="B29" t="s">
+        <v>61</v>
+      </c>
+      <c r="C29" t="s">
+        <v>1122</v>
+      </c>
+      <c r="I29" s="4" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9">
+      <c r="A30" t="s">
+        <v>338</v>
+      </c>
+      <c r="B30" t="s">
+        <v>61</v>
+      </c>
+      <c r="C30" t="s">
+        <v>1124</v>
+      </c>
+      <c r="I30" s="4" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9">
+      <c r="A31" t="s">
+        <v>382</v>
+      </c>
+      <c r="B31" t="s">
+        <v>61</v>
+      </c>
+      <c r="C31" t="s">
+        <v>1126</v>
+      </c>
+      <c r="I31" s="4" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9">
+      <c r="A32" t="s">
+        <v>382</v>
+      </c>
+      <c r="B32" t="s">
+        <v>61</v>
+      </c>
+      <c r="C32" t="s">
+        <v>1128</v>
+      </c>
+      <c r="I32" s="4" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9">
+      <c r="A33" t="s">
+        <v>382</v>
+      </c>
+      <c r="B33" t="s">
+        <v>61</v>
+      </c>
+      <c r="C33" t="s">
+        <v>1130</v>
+      </c>
+      <c r="I33" s="4" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9">
+      <c r="A34" t="s">
+        <v>459</v>
+      </c>
+      <c r="B34" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C34" t="s">
+        <v>1132</v>
+      </c>
+      <c r="H34" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
+      <c r="A35" t="s">
+        <v>459</v>
+      </c>
+      <c r="B35" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C35" t="s">
+        <v>1134</v>
+      </c>
+      <c r="H35" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9">
+      <c r="A36" t="s">
+        <v>459</v>
+      </c>
+      <c r="B36" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C36" t="s">
+        <v>1136</v>
+      </c>
+      <c r="H36" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
+      <c r="A37" t="s">
+        <v>459</v>
+      </c>
+      <c r="B37" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C37" t="s">
+        <v>1138</v>
+      </c>
+      <c r="H37" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9">
+      <c r="A38" t="s">
+        <v>459</v>
+      </c>
+      <c r="B38" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C38" t="s">
+        <v>1140</v>
+      </c>
+      <c r="H38" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9">
+      <c r="A39" t="s">
+        <v>459</v>
+      </c>
+      <c r="B39" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C39" t="s">
+        <v>1141</v>
+      </c>
+      <c r="H39" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9">
+      <c r="A40" t="s">
+        <v>533</v>
+      </c>
+      <c r="B40" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C40" t="s">
+        <v>1143</v>
+      </c>
+      <c r="H40" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9">
+      <c r="A41" t="s">
+        <v>557</v>
+      </c>
+      <c r="B41" t="s">
+        <v>61</v>
+      </c>
+      <c r="C41" t="s">
+        <v>1145</v>
+      </c>
+      <c r="I41" s="4" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9">
+      <c r="A42" t="s">
+        <v>557</v>
+      </c>
+      <c r="B42" t="s">
+        <v>61</v>
+      </c>
+      <c r="C42" t="s">
+        <v>1147</v>
+      </c>
+      <c r="I42" s="4" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9">
+      <c r="A43" t="s">
+        <v>592</v>
+      </c>
+      <c r="B43" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C43" t="s">
+        <v>1149</v>
+      </c>
+      <c r="H43" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9">
+      <c r="A44" t="s">
+        <v>592</v>
+      </c>
+      <c r="B44" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C44" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H44" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9">
+      <c r="A45" t="s">
+        <v>605</v>
+      </c>
+      <c r="B45" t="s">
+        <v>61</v>
+      </c>
+      <c r="C45" t="s">
+        <v>1153</v>
+      </c>
+      <c r="I45" s="4" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9">
+      <c r="A46" t="s">
+        <v>628</v>
+      </c>
+      <c r="B46" t="s">
+        <v>61</v>
+      </c>
+      <c r="C46" t="s">
+        <v>1155</v>
+      </c>
+      <c r="I46" s="4" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9">
+      <c r="A47" t="s">
+        <v>628</v>
+      </c>
+      <c r="B47" t="s">
+        <v>61</v>
+      </c>
+      <c r="C47" t="s">
+        <v>1157</v>
+      </c>
+      <c r="I47" s="4" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9">
+      <c r="A48" t="s">
+        <v>647</v>
+      </c>
+      <c r="B48" t="s">
+        <v>61</v>
+      </c>
+      <c r="C48" t="s">
+        <v>1155</v>
+      </c>
+      <c r="I48" s="4" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9">
+      <c r="A49" t="s">
+        <v>663</v>
+      </c>
+      <c r="B49" t="s">
+        <v>61</v>
+      </c>
+      <c r="C49" t="s">
+        <v>1159</v>
+      </c>
+      <c r="I49" s="4" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9">
+      <c r="A50" t="s">
+        <v>663</v>
+      </c>
+      <c r="B50" t="s">
+        <v>61</v>
+      </c>
+      <c r="C50" t="s">
+        <v>1161</v>
+      </c>
+      <c r="I50" s="4" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="51" spans="1:9">
+      <c r="A51" t="s">
+        <v>683</v>
+      </c>
+      <c r="B51" t="s">
+        <v>61</v>
+      </c>
+      <c r="C51" t="s">
+        <v>1163</v>
+      </c>
+      <c r="I51" s="4" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="52" spans="1:9">
+      <c r="A52" t="s">
+        <v>683</v>
+      </c>
+      <c r="B52" t="s">
+        <v>61</v>
+      </c>
+      <c r="C52" t="s">
+        <v>1165</v>
+      </c>
+      <c r="I52" s="4" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9">
+      <c r="A53" t="s">
+        <v>707</v>
+      </c>
+      <c r="B53" t="s">
+        <v>61</v>
+      </c>
+      <c r="C53" t="s">
+        <v>1167</v>
+      </c>
+      <c r="I53" s="4" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9">
+      <c r="A54" t="s">
+        <v>730</v>
+      </c>
+      <c r="B54" t="s">
+        <v>61</v>
+      </c>
+      <c r="C54" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I54" s="4" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9">
+      <c r="A55" t="s">
+        <v>806</v>
+      </c>
+      <c r="B55" t="s">
+        <v>61</v>
+      </c>
+      <c r="C55" t="s">
+        <v>1171</v>
+      </c>
+      <c r="I55" s="4" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9">
+      <c r="A56" t="s">
+        <v>869</v>
+      </c>
+      <c r="B56" t="s">
+        <v>61</v>
+      </c>
+      <c r="C56" t="s">
+        <v>1173</v>
+      </c>
+      <c r="I56" s="4" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9">
+      <c r="A57" t="s">
+        <v>869</v>
+      </c>
+      <c r="B57" t="s">
+        <v>61</v>
+      </c>
+      <c r="C57" t="s">
+        <v>1175</v>
+      </c>
+      <c r="I57" s="4" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9">
+      <c r="A58" t="s">
+        <v>869</v>
+      </c>
+      <c r="B58" t="s">
+        <v>61</v>
+      </c>
+      <c r="C58" t="s">
+        <v>1176</v>
+      </c>
+      <c r="I58" s="4" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9">
+      <c r="A59" t="s">
+        <v>869</v>
+      </c>
+      <c r="B59" t="s">
+        <v>61</v>
+      </c>
+      <c r="C59" t="s">
+        <v>1178</v>
+      </c>
+      <c r="I59" s="4" t="s">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9">
+      <c r="A60" t="s">
+        <v>869</v>
+      </c>
+      <c r="B60" t="s">
+        <v>61</v>
+      </c>
+      <c r="C60" t="s">
+        <v>1180</v>
+      </c>
+      <c r="I60" s="4" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9">
+      <c r="A61" t="s">
+        <v>869</v>
+      </c>
+      <c r="B61" t="s">
+        <v>61</v>
+      </c>
+      <c r="C61" t="s">
+        <v>1182</v>
+      </c>
+      <c r="I61" s="4" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9">
+      <c r="A62" t="s">
+        <v>955</v>
+      </c>
+      <c r="B62" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C62" t="s">
+        <v>1184</v>
+      </c>
+      <c r="H62" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9">
+      <c r="A63" t="s">
+        <v>955</v>
+      </c>
+      <c r="B63" t="s">
+        <v>1083</v>
+      </c>
+      <c r="C63" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H63" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9">
+      <c r="A64" t="s">
         <v>1025</v>
       </c>
-    </row>
-[...305 lines deleted...]
-        <v>1069</v>
+      <c r="B64" t="s">
+        <v>61</v>
+      </c>
+      <c r="C64" t="s">
+        <v>1188</v>
+      </c>
+      <c r="I64" s="4" t="s">
+        <v>1189</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...34 lines deleted...]
-    <hyperlink ref="E43" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I8" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="I9" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="I13" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="I14" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="I15" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="I16" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="I17" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="I18" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="I19" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="I20" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="I21" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="I23" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="I25" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="I26" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="I27" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="I28" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="I29" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="I30" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="I31" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="I32" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="I33" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="I41" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="I42" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="I45" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="I46" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="I47" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="I48" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="I49" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="I50" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="I51" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="I52" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="I53" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="I54" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="I55" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="I56" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="I57" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="I58" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="I59" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="I60" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="I61" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="I64" r:id="rId_hyperlink_47"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S120"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:S1"/>
@@ -13095,7730 +14123,7156 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1070</v>
+        <v>1190</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1071</v>
+        <v>1191</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1072</v>
+        <v>1192</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1073</v>
+        <v>1193</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1074</v>
+        <v>1194</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>1075</v>
+        <v>1195</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>1076</v>
+        <v>1196</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>1077</v>
+        <v>1197</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>1078</v>
+        <v>1198</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>1079</v>
+        <v>1199</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>1080</v>
+        <v>1200</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>1081</v>
+        <v>1201</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>1082</v>
+        <v>1202</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>1083</v>
+        <v>1203</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>1084</v>
+        <v>1204</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>1085</v>
+        <v>1205</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>1086</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C2" t="s">
-        <v>1087</v>
+        <v>1207</v>
       </c>
       <c r="D2" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E2" t="s">
-        <v>451</v>
+        <v>488</v>
       </c>
       <c r="F2" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H2" t="s">
-        <v>1089</v>
+        <v>1209</v>
       </c>
       <c r="I2" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J2" t="s">
-        <v>1090</v>
+        <v>1210</v>
       </c>
       <c r="K2" t="s">
-        <v>1091</v>
+        <v>1211</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>1092</v>
+        <v>1212</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="O2" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P2">
         <v>45343.0</v>
       </c>
       <c r="Q2">
         <v>2021.0</v>
       </c>
       <c r="R2" t="s">
-        <v>1094</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C3" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D3" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E3" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F3" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G3" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H3" t="s">
-        <v>1097</v>
+        <v>1217</v>
       </c>
       <c r="I3" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J3" t="s">
-        <v>1098</v>
+        <v>1218</v>
       </c>
       <c r="K3" t="s">
-        <v>1099</v>
+        <v>1219</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>1100</v>
+        <v>1220</v>
       </c>
       <c r="N3" s="5" t="s">
-        <v>427</v>
+        <v>464</v>
       </c>
       <c r="O3" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P3">
         <v>43999.0</v>
       </c>
       <c r="Q3">
         <v>44508.0</v>
       </c>
       <c r="R3" t="s">
-        <v>1101</v>
+        <v>1221</v>
       </c>
       <c r="S3" t="s">
-        <v>1102</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D4" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E4" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F4" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H4" t="s">
-        <v>1103</v>
+        <v>1223</v>
       </c>
       <c r="I4" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J4" t="s">
-        <v>1104</v>
+        <v>1224</v>
       </c>
       <c r="K4" t="s">
-        <v>1105</v>
+        <v>1225</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>1106</v>
+        <v>1226</v>
       </c>
       <c r="N4" s="5" t="s">
-        <v>1107</v>
+        <v>1227</v>
       </c>
       <c r="O4" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q4">
         <v>44223.0</v>
       </c>
       <c r="R4" t="s">
-        <v>1108</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C5" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D5" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E5" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F5" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G5" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H5" t="s">
-        <v>1109</v>
+        <v>1229</v>
       </c>
       <c r="I5" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J5" t="s">
-        <v>1110</v>
+        <v>1230</v>
       </c>
       <c r="K5" t="s">
-        <v>1110</v>
+        <v>1230</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>1111</v>
+        <v>1231</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>1112</v>
+        <v>1232</v>
       </c>
       <c r="O5" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q5">
         <v>44523.0</v>
       </c>
       <c r="R5" t="s">
-        <v>1113</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C6" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D6" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E6" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F6" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G6" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H6" t="s">
-        <v>1114</v>
+        <v>1234</v>
       </c>
       <c r="I6" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J6" t="s">
-        <v>1115</v>
+        <v>1235</v>
       </c>
       <c r="K6" t="s">
-        <v>1116</v>
+        <v>1236</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>1117</v>
+        <v>1237</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>1118</v>
+        <v>1238</v>
       </c>
       <c r="O6" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P6">
         <v>43675.0</v>
       </c>
       <c r="Q6">
         <v>44182.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C7" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D7" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E7" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F7" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G7" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H7" t="s">
-        <v>1114</v>
+        <v>1234</v>
       </c>
       <c r="I7" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J7" t="s">
-        <v>1119</v>
+        <v>1239</v>
       </c>
       <c r="K7" t="s">
-        <v>1120</v>
+        <v>1240</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>1121</v>
+        <v>1241</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>1122</v>
+        <v>1242</v>
       </c>
       <c r="O7" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P7">
         <v>43675.0</v>
       </c>
       <c r="Q7">
         <v>44182.0</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D8" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E8" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F8" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G8" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H8" t="s">
-        <v>1103</v>
+        <v>1223</v>
       </c>
       <c r="I8" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J8" t="s">
-        <v>1123</v>
+        <v>1243</v>
       </c>
       <c r="K8" t="s">
-        <v>1124</v>
+        <v>1244</v>
       </c>
       <c r="L8" t="s">
-        <v>1125</v>
+        <v>1245</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>1126</v>
+        <v>1246</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>1127</v>
+        <v>1247</v>
       </c>
       <c r="O8" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q8">
         <v>44595.0</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C9" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D9" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E9" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F9" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G9" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H9" t="s">
-        <v>1128</v>
+        <v>1248</v>
       </c>
       <c r="I9" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J9" t="s">
-        <v>1129</v>
+        <v>1249</v>
       </c>
       <c r="K9" t="s">
-        <v>1130</v>
+        <v>1250</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>1131</v>
+        <v>1251</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>778</v>
+        <v>847</v>
       </c>
       <c r="O9" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q9">
         <v>45023.0</v>
       </c>
       <c r="R9" t="s">
-        <v>1132</v>
+        <v>1252</v>
       </c>
       <c r="S9" t="s">
-        <v>1133</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C10" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D10" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E10" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F10" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G10" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H10" t="s">
-        <v>1114</v>
+        <v>1234</v>
       </c>
       <c r="I10" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J10" t="s">
-        <v>1134</v>
+        <v>1254</v>
       </c>
       <c r="K10" t="s">
-        <v>1135</v>
+        <v>1255</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>1136</v>
+        <v>1256</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>1137</v>
+        <v>1257</v>
       </c>
       <c r="O10" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P10">
         <v>43675.0</v>
       </c>
       <c r="Q10">
         <v>44182.0</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C11" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D11" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E11" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F11" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G11" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H11" t="s">
-        <v>1114</v>
+        <v>1234</v>
       </c>
       <c r="I11" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J11" t="s">
-        <v>1138</v>
+        <v>1258</v>
       </c>
       <c r="K11" t="s">
-        <v>1139</v>
+        <v>1259</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>1140</v>
+        <v>1260</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>1141</v>
+        <v>1261</v>
       </c>
       <c r="O11" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P11">
         <v>43675.0</v>
       </c>
       <c r="Q11">
         <v>44182.0</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C12" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D12" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E12" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F12" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G12" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H12" t="s">
-        <v>1142</v>
+        <v>1262</v>
       </c>
       <c r="I12" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J12" t="s">
-        <v>1143</v>
+        <v>1263</v>
       </c>
       <c r="K12" t="s">
-        <v>1144</v>
+        <v>1264</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>1145</v>
+        <v>1265</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>1146</v>
+        <v>1266</v>
       </c>
       <c r="O12" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P12">
         <v>25569.0</v>
       </c>
       <c r="Q12">
         <v>45311.0</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C13" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D13" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E13" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F13" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G13" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H13" t="s">
-        <v>1114</v>
+        <v>1234</v>
       </c>
       <c r="I13" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J13" t="s">
-        <v>1147</v>
+        <v>1267</v>
       </c>
       <c r="K13" t="s">
-        <v>1148</v>
+        <v>1268</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>1149</v>
+        <v>1269</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>1150</v>
+        <v>1270</v>
       </c>
       <c r="O13" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P13">
         <v>43675.0</v>
       </c>
       <c r="Q13">
         <v>44182.0</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C14" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D14" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E14" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F14" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G14" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H14" t="s">
-        <v>1114</v>
+        <v>1234</v>
       </c>
       <c r="I14" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J14" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K14" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>1153</v>
+        <v>1273</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>1154</v>
+        <v>1274</v>
       </c>
       <c r="O14" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P14">
         <v>43675.0</v>
       </c>
       <c r="Q14">
         <v>44182.0</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C15" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D15" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E15" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F15" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G15" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H15" t="s">
-        <v>1114</v>
+        <v>1234</v>
       </c>
       <c r="I15" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J15" t="s">
-        <v>1155</v>
+        <v>1275</v>
       </c>
       <c r="K15" t="s">
-        <v>1156</v>
+        <v>1276</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>1157</v>
+        <v>1277</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>1158</v>
+        <v>1278</v>
       </c>
       <c r="O15" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P15">
         <v>43675.0</v>
       </c>
       <c r="Q15">
         <v>44182.0</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C16" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D16" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E16" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F16" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G16" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H16" t="s">
-        <v>1114</v>
+        <v>1234</v>
       </c>
       <c r="I16" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J16" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K16" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>1159</v>
+        <v>1279</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>1160</v>
+        <v>1280</v>
       </c>
       <c r="O16" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P16">
         <v>43675.0</v>
       </c>
       <c r="Q16">
         <v>44182.0</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C17" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D17" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E17" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F17" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G17" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H17" t="s">
-        <v>1114</v>
+        <v>1234</v>
       </c>
       <c r="I17" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J17" t="s">
-        <v>1161</v>
+        <v>1281</v>
       </c>
       <c r="K17" t="s">
-        <v>1162</v>
+        <v>1282</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>1163</v>
+        <v>1283</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>1164</v>
+        <v>1284</v>
       </c>
       <c r="O17" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P17">
         <v>43675.0</v>
       </c>
       <c r="Q17">
         <v>44182.0</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C18" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D18" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E18" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F18" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G18" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H18" t="s">
-        <v>1165</v>
+        <v>1285</v>
       </c>
       <c r="I18" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J18" t="s">
-        <v>1166</v>
+        <v>1286</v>
       </c>
       <c r="K18" t="s">
-        <v>1167</v>
+        <v>1287</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>1168</v>
+        <v>1288</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>1169</v>
+        <v>1289</v>
       </c>
       <c r="O18" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P18">
         <v>43675.0</v>
       </c>
       <c r="Q18">
         <v>44182.0</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C19" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D19" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E19" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F19" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G19" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H19" t="s">
-        <v>1114</v>
+        <v>1234</v>
       </c>
       <c r="I19" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J19" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K19" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>1170</v>
+        <v>1290</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>1171</v>
+        <v>1291</v>
       </c>
       <c r="O19" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P19">
         <v>43675.0</v>
       </c>
       <c r="Q19">
         <v>44182.0</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C20" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D20" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E20" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F20" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G20" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H20" t="s">
-        <v>1172</v>
+        <v>1292</v>
       </c>
       <c r="I20" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J20" t="s">
-        <v>1173</v>
+        <v>1293</v>
       </c>
       <c r="K20" t="s">
-        <v>1174</v>
+        <v>1294</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>1175</v>
+        <v>1295</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>1176</v>
+        <v>1296</v>
       </c>
       <c r="O20" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P20">
         <v>43675.0</v>
       </c>
       <c r="Q20">
         <v>44182.0</v>
       </c>
       <c r="R20" t="s">
-        <v>1177</v>
+        <v>1297</v>
       </c>
       <c r="S20" t="s">
-        <v>1178</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B21" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C21" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D21" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E21" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F21" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G21" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H21" t="s">
-        <v>1114</v>
+        <v>1234</v>
       </c>
       <c r="I21" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J21" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K21" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>1179</v>
+        <v>1299</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>1180</v>
+        <v>1300</v>
       </c>
       <c r="O21" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P21">
         <v>43675.0</v>
       </c>
       <c r="Q21">
         <v>44182.0</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B22" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C22" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D22" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E22" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F22" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G22" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H22" t="s">
-        <v>1114</v>
+        <v>1234</v>
       </c>
       <c r="I22" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J22" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K22" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>1181</v>
+        <v>1301</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>1182</v>
+        <v>1302</v>
       </c>
       <c r="O22" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P22">
         <v>43675.0</v>
       </c>
       <c r="Q22">
         <v>44182.0</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B23" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C23" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D23" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E23" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F23" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G23" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H23" t="s">
-        <v>1114</v>
+        <v>1234</v>
       </c>
       <c r="I23" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J23" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K23" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>1183</v>
+        <v>1303</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>1184</v>
+        <v>1304</v>
       </c>
       <c r="O23" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P23">
         <v>43675.0</v>
       </c>
       <c r="Q23">
         <v>44182.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B24" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C24" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D24" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E24" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F24" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G24" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H24" t="s">
-        <v>1185</v>
+        <v>1305</v>
       </c>
       <c r="I24" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J24" t="s">
-        <v>1186</v>
+        <v>1306</v>
       </c>
       <c r="K24" t="s">
-        <v>1187</v>
+        <v>1307</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>1188</v>
+        <v>1308</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>1189</v>
+        <v>1309</v>
       </c>
       <c r="O24" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P24">
         <v>25569.0</v>
       </c>
       <c r="Q24">
         <v>44712.0</v>
       </c>
       <c r="R24" t="s">
-        <v>1190</v>
+        <v>1310</v>
       </c>
       <c r="S24" t="s">
-        <v>1191</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B25" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C25" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D25" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E25" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F25" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G25" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H25" t="s">
-        <v>1185</v>
+        <v>1305</v>
       </c>
       <c r="I25" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J25" t="s">
-        <v>1192</v>
+        <v>1312</v>
       </c>
       <c r="K25" t="s">
-        <v>1193</v>
+        <v>1313</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>1194</v>
+        <v>1314</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>387</v>
+        <v>422</v>
       </c>
       <c r="O25" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P25">
         <v>43675.0</v>
       </c>
       <c r="Q25">
         <v>44182.0</v>
       </c>
       <c r="R25" t="s">
-        <v>1195</v>
+        <v>1315</v>
       </c>
       <c r="S25" t="s">
-        <v>1196</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B26" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C26" t="s">
-        <v>1087</v>
+        <v>1207</v>
       </c>
       <c r="D26" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E26" t="s">
-        <v>1197</v>
+        <v>1317</v>
       </c>
       <c r="F26" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G26" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H26" t="s">
-        <v>1198</v>
+        <v>1318</v>
       </c>
       <c r="I26" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J26" t="s">
-        <v>1199</v>
+        <v>1319</v>
       </c>
       <c r="K26" t="s">
-        <v>1200</v>
+        <v>1320</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>1201</v>
+        <v>1321</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>1202</v>
+        <v>1322</v>
       </c>
       <c r="O26" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P26">
         <v>44317.0</v>
       </c>
       <c r="Q26">
         <v>44595.0</v>
       </c>
       <c r="R26" t="s">
-        <v>1203</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B27" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C27" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D27" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E27" t="s">
-        <v>1204</v>
+        <v>1324</v>
       </c>
       <c r="F27" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G27" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H27" t="s">
-        <v>1205</v>
+        <v>1325</v>
       </c>
       <c r="I27" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J27" t="s">
-        <v>1206</v>
+        <v>1326</v>
       </c>
       <c r="K27" t="s">
-        <v>1207</v>
+        <v>1327</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>1208</v>
+        <v>1328</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>1209</v>
+        <v>1329</v>
       </c>
       <c r="O27" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P27">
         <v>43675.0</v>
       </c>
       <c r="Q27">
         <v>44182.0</v>
       </c>
       <c r="R27" t="s">
-        <v>1210</v>
+        <v>1330</v>
       </c>
       <c r="S27" t="s">
-        <v>1211</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B28" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C28" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D28" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E28" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F28" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G28" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H28" t="s">
-        <v>1114</v>
+        <v>1234</v>
       </c>
       <c r="I28" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J28" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K28" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>1212</v>
+        <v>1332</v>
       </c>
       <c r="N28" s="5" t="s">
+        <v>1333</v>
+      </c>
+      <c r="O28" t="s">
         <v>1213</v>
-      </c>
-[...1 lines deleted...]
-        <v>1093</v>
       </c>
       <c r="P28">
         <v>43675.0</v>
       </c>
       <c r="Q28">
         <v>44182.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B29" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C29" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D29" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E29" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F29" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G29" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H29" t="s">
-        <v>1114</v>
+        <v>1234</v>
       </c>
       <c r="I29" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J29" t="s">
-        <v>1214</v>
+        <v>1334</v>
       </c>
       <c r="K29" t="s">
-        <v>1215</v>
+        <v>1335</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>1216</v>
+        <v>1336</v>
       </c>
       <c r="N29" s="5" t="s">
-        <v>1217</v>
+        <v>1337</v>
       </c>
       <c r="O29" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P29">
         <v>43675.0</v>
       </c>
       <c r="Q29">
         <v>44182.0</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B30" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C30" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D30" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E30" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F30" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G30" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H30" t="s">
-        <v>1218</v>
+        <v>1338</v>
       </c>
       <c r="I30" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J30" t="s">
-        <v>1219</v>
+        <v>1339</v>
       </c>
       <c r="K30" t="s">
-        <v>1220</v>
+        <v>1340</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>1221</v>
+        <v>1341</v>
       </c>
       <c r="N30" s="5" t="s">
-        <v>1222</v>
+        <v>1342</v>
       </c>
       <c r="O30" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q30">
         <v>44545.0</v>
       </c>
       <c r="R30" t="s">
-        <v>1223</v>
+        <v>1343</v>
       </c>
       <c r="S30" t="s">
-        <v>1224</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B31" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C31" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D31" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E31" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F31" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G31" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H31" t="s">
-        <v>1114</v>
+        <v>1234</v>
       </c>
       <c r="I31" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J31" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K31" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>1225</v>
+        <v>1345</v>
       </c>
       <c r="N31" s="5" t="s">
-        <v>1226</v>
+        <v>1346</v>
       </c>
       <c r="O31" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P31">
         <v>43675.0</v>
       </c>
       <c r="Q31">
         <v>44182.0</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B32" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C32" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D32" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E32" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F32" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G32" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H32" t="s">
-        <v>1185</v>
+        <v>1305</v>
       </c>
       <c r="I32" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J32" t="s">
-        <v>1227</v>
+        <v>1347</v>
       </c>
       <c r="K32" t="s">
-        <v>1228</v>
+        <v>1348</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>1229</v>
+        <v>1349</v>
       </c>
       <c r="N32" s="5" t="s">
-        <v>1230</v>
+        <v>1350</v>
       </c>
       <c r="O32" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P32">
         <v>43675.0</v>
       </c>
       <c r="Q32">
         <v>44182.0</v>
       </c>
       <c r="R32" t="s">
-        <v>1231</v>
+        <v>1351</v>
       </c>
       <c r="S32" t="s">
-        <v>1232</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B33" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C33" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D33" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E33" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F33" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G33" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H33" t="s">
-        <v>1185</v>
+        <v>1305</v>
       </c>
       <c r="I33" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J33" t="s">
-        <v>1233</v>
+        <v>1353</v>
       </c>
       <c r="K33" t="s">
-        <v>1234</v>
+        <v>1354</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>1235</v>
+        <v>1355</v>
       </c>
       <c r="N33" s="5" t="s">
-        <v>569</v>
+        <v>610</v>
       </c>
       <c r="O33" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P33">
         <v>43675.0</v>
       </c>
       <c r="Q33">
         <v>44182.0</v>
       </c>
       <c r="R33" t="s">
-        <v>1236</v>
+        <v>1356</v>
       </c>
       <c r="S33" t="s">
-        <v>1237</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B34" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C34" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D34" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E34" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F34" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G34" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H34" t="s">
-        <v>1185</v>
+        <v>1305</v>
       </c>
       <c r="I34" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J34" t="s">
-        <v>1238</v>
+        <v>1358</v>
       </c>
       <c r="K34" t="s">
-        <v>1239</v>
+        <v>1359</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>1240</v>
+        <v>1360</v>
       </c>
       <c r="N34" s="5" t="s">
-        <v>1241</v>
+        <v>1361</v>
       </c>
       <c r="O34" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P34">
         <v>43675.0</v>
       </c>
       <c r="Q34">
         <v>44182.0</v>
       </c>
       <c r="R34" t="s">
-        <v>1242</v>
+        <v>1362</v>
       </c>
       <c r="S34" t="s">
-        <v>1243</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B35" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C35" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D35" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E35" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F35" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G35" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H35" t="s">
-        <v>1114</v>
+        <v>1234</v>
       </c>
       <c r="I35" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J35" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K35" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>1244</v>
+        <v>1364</v>
       </c>
       <c r="N35" s="5" t="s">
-        <v>1245</v>
+        <v>1365</v>
       </c>
       <c r="O35" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P35">
         <v>43675.0</v>
       </c>
       <c r="Q35">
         <v>44182.0</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B36" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C36" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D36" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E36" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F36" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G36" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H36" t="s">
-        <v>1114</v>
+        <v>1234</v>
       </c>
       <c r="I36" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J36" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K36" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>1246</v>
+        <v>1366</v>
       </c>
       <c r="N36" s="5" t="s">
-        <v>1247</v>
+        <v>1367</v>
       </c>
       <c r="O36" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P36">
         <v>43675.0</v>
       </c>
       <c r="Q36">
         <v>44182.0</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C37" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D37" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E37" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F37" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G37" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H37" t="s">
-        <v>1172</v>
+        <v>1292</v>
       </c>
       <c r="I37" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J37" t="s">
-        <v>1138</v>
+        <v>1258</v>
       </c>
       <c r="K37" t="s">
-        <v>1139</v>
+        <v>1259</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>1248</v>
+        <v>1368</v>
       </c>
       <c r="N37" s="5" t="s">
-        <v>1249</v>
+        <v>1369</v>
       </c>
       <c r="O37" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P37">
         <v>43675.0</v>
       </c>
       <c r="Q37">
         <v>44182.0</v>
       </c>
       <c r="R37" t="s">
-        <v>1250</v>
+        <v>1370</v>
       </c>
       <c r="S37" t="s">
-        <v>1251</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B38" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C38" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D38" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E38" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F38" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G38" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H38" t="s">
-        <v>1114</v>
+        <v>1234</v>
       </c>
       <c r="I38" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J38" t="s">
-        <v>1252</v>
+        <v>1372</v>
       </c>
       <c r="K38" t="s">
-        <v>1253</v>
+        <v>1373</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>1254</v>
+        <v>1374</v>
       </c>
       <c r="N38" s="5" t="s">
-        <v>1255</v>
+        <v>1375</v>
       </c>
       <c r="O38" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P38">
         <v>43675.0</v>
       </c>
       <c r="Q38">
         <v>44182.0</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B39" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C39" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D39" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E39" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F39" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G39" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H39" t="s">
-        <v>1185</v>
+        <v>1305</v>
       </c>
       <c r="I39" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J39" t="s">
-        <v>1256</v>
+        <v>1376</v>
       </c>
       <c r="K39" t="s">
-        <v>1257</v>
+        <v>1377</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>1258</v>
+        <v>1378</v>
       </c>
       <c r="N39" s="5" t="s">
-        <v>742</v>
+        <v>809</v>
       </c>
       <c r="O39" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q39">
         <v>45225.0</v>
       </c>
       <c r="R39" t="s">
-        <v>1259</v>
+        <v>1379</v>
       </c>
       <c r="S39" t="s">
-        <v>1260</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B40" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C40" t="s">
-        <v>1087</v>
+        <v>1207</v>
       </c>
       <c r="D40" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E40" t="s">
-        <v>451</v>
+        <v>488</v>
       </c>
       <c r="F40" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G40" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H40" t="s">
-        <v>1261</v>
+        <v>1381</v>
       </c>
       <c r="I40" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J40" t="s">
-        <v>1262</v>
+        <v>1382</v>
       </c>
       <c r="K40" t="s">
-        <v>1263</v>
+        <v>1383</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>1264</v>
+        <v>1384</v>
       </c>
       <c r="N40" s="5" t="s">
-        <v>478</v>
+        <v>515</v>
       </c>
       <c r="O40" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P40">
         <v>43584.0</v>
       </c>
       <c r="Q40">
         <v>43908.0</v>
       </c>
       <c r="R40" t="s">
-        <v>1265</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B41" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C41" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D41" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E41" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F41" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G41" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H41" t="s">
-        <v>1114</v>
+        <v>1234</v>
       </c>
       <c r="I41" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J41" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K41" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>1266</v>
+        <v>1386</v>
       </c>
       <c r="N41" s="5" t="s">
-        <v>1267</v>
+        <v>1387</v>
       </c>
       <c r="O41" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P41">
         <v>43675.0</v>
       </c>
       <c r="Q41">
         <v>44182.0</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B42" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C42" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D42" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E42" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F42" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G42" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H42" t="s">
-        <v>1128</v>
+        <v>1248</v>
       </c>
       <c r="I42" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J42" t="s">
-        <v>1268</v>
+        <v>1388</v>
       </c>
       <c r="K42" t="s">
-        <v>1269</v>
+        <v>1389</v>
       </c>
       <c r="L42" t="s">
-        <v>1270</v>
+        <v>1390</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>1271</v>
+        <v>1391</v>
       </c>
       <c r="N42" s="5" t="s">
-        <v>708</v>
+        <v>773</v>
       </c>
       <c r="O42" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q42">
         <v>45275.0</v>
       </c>
       <c r="R42" t="s">
-        <v>1272</v>
+        <v>1392</v>
       </c>
       <c r="S42" t="s">
-        <v>1273</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B43" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C43" t="s">
-        <v>1087</v>
+        <v>1207</v>
       </c>
       <c r="D43" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E43" t="s">
-        <v>1197</v>
+        <v>1317</v>
       </c>
       <c r="F43" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G43" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H43" t="s">
-        <v>1274</v>
+        <v>1394</v>
       </c>
       <c r="I43" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J43" t="s">
-        <v>1275</v>
+        <v>1395</v>
       </c>
       <c r="K43" t="s">
-        <v>1276</v>
+        <v>1396</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>1277</v>
+        <v>1397</v>
       </c>
       <c r="N43" s="5" t="s">
-        <v>1278</v>
+        <v>1018</v>
       </c>
       <c r="O43" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q43">
         <v>44658.0</v>
       </c>
       <c r="R43" t="s">
-        <v>1279</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B44" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C44" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D44" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E44" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F44" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G44" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H44" t="s">
-        <v>1172</v>
+        <v>1292</v>
       </c>
       <c r="I44" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J44" t="s">
-        <v>1280</v>
+        <v>1399</v>
       </c>
       <c r="K44" t="s">
-        <v>1281</v>
+        <v>1400</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>1282</v>
+        <v>1401</v>
       </c>
       <c r="N44" s="5" t="s">
-        <v>1283</v>
+        <v>1402</v>
       </c>
       <c r="O44" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P44">
         <v>43675.0</v>
       </c>
       <c r="Q44">
         <v>44182.0</v>
       </c>
       <c r="R44" t="s">
-        <v>1284</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B45" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C45" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D45" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E45" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F45" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G45" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H45" t="s">
-        <v>1185</v>
+        <v>1305</v>
       </c>
       <c r="I45" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J45" t="s">
-        <v>1285</v>
+        <v>1404</v>
       </c>
       <c r="K45" t="s">
-        <v>1286</v>
+        <v>1405</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>1287</v>
+        <v>1406</v>
       </c>
       <c r="N45" s="5" t="s">
-        <v>1288</v>
+        <v>1407</v>
       </c>
       <c r="O45" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P45">
         <v>43675.0</v>
       </c>
       <c r="Q45">
         <v>44182.0</v>
       </c>
       <c r="R45" t="s">
-        <v>1289</v>
+        <v>1408</v>
       </c>
       <c r="S45" t="s">
-        <v>1251</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B46" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C46" t="s">
-        <v>1087</v>
+        <v>1207</v>
       </c>
       <c r="D46" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E46" t="s">
-        <v>451</v>
+        <v>488</v>
       </c>
       <c r="F46" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G46" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H46" t="s">
-        <v>1165</v>
+        <v>1285</v>
       </c>
       <c r="I46" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J46" t="s">
-        <v>1290</v>
+        <v>1409</v>
       </c>
       <c r="K46" t="s">
-        <v>1291</v>
+        <v>1410</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>1292</v>
+        <v>1411</v>
       </c>
       <c r="N46" s="5" t="s">
-        <v>1293</v>
+        <v>1412</v>
       </c>
       <c r="O46" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P46">
         <v>43769.0</v>
       </c>
       <c r="Q46">
         <v>44245.0</v>
       </c>
       <c r="R46" t="s">
-        <v>1294</v>
+        <v>1413</v>
       </c>
       <c r="S46" t="s">
-        <v>1295</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B47" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C47" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D47" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E47" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F47" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G47" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H47" t="s">
-        <v>1296</v>
+        <v>1415</v>
       </c>
       <c r="I47" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J47" t="s">
-        <v>1297</v>
+        <v>1416</v>
       </c>
       <c r="K47" t="s">
-        <v>1298</v>
+        <v>1417</v>
       </c>
       <c r="L47" t="s">
-        <v>1299</v>
+        <v>1418</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>1300</v>
+        <v>1419</v>
       </c>
       <c r="N47" s="5" t="s">
-        <v>1301</v>
+        <v>1420</v>
       </c>
       <c r="O47" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q47">
         <v>44692.0</v>
       </c>
       <c r="R47" t="s">
-        <v>1302</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B48" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C48" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D48" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E48" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F48" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G48" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H48" t="s">
-        <v>1303</v>
+        <v>1422</v>
       </c>
       <c r="I48" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J48" t="s">
-        <v>1304</v>
+        <v>1423</v>
       </c>
       <c r="K48" t="s">
-        <v>1305</v>
+        <v>1424</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>1306</v>
+        <v>1425</v>
       </c>
       <c r="N48" s="5" t="s">
-        <v>1307</v>
+        <v>1426</v>
       </c>
       <c r="O48" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q48">
         <v>44468.0</v>
       </c>
       <c r="R48" t="s">
-        <v>1308</v>
+        <v>1427</v>
       </c>
       <c r="S48" t="s">
-        <v>1309</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B49" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C49" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D49" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E49" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F49" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G49" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H49" t="s">
-        <v>1310</v>
+        <v>1429</v>
       </c>
       <c r="I49" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J49" t="s">
-        <v>1311</v>
+        <v>1430</v>
       </c>
       <c r="K49" t="s">
-        <v>1312</v>
+        <v>1431</v>
       </c>
       <c r="L49" t="s">
-        <v>1313</v>
+        <v>1432</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>1314</v>
+        <v>1433</v>
       </c>
       <c r="N49" s="5" t="s">
-        <v>1315</v>
+        <v>1434</v>
       </c>
       <c r="O49" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q49">
         <v>45495.0</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B50" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C50" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D50" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E50" t="s">
-        <v>1096</v>
+        <v>1216</v>
       </c>
       <c r="F50" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G50" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H50" t="s">
-        <v>1172</v>
+        <v>1292</v>
       </c>
       <c r="I50" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J50" t="s">
-        <v>1316</v>
+        <v>1435</v>
       </c>
       <c r="K50" t="s">
-        <v>1317</v>
+        <v>1436</v>
       </c>
       <c r="L50" t="s">
-        <v>1318</v>
+        <v>1437</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>1319</v>
+        <v>1438</v>
       </c>
       <c r="N50" s="5" t="s">
-        <v>1320</v>
+        <v>1439</v>
       </c>
       <c r="O50" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q50">
         <v>45354.0</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B51" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C51" t="s">
-        <v>1087</v>
+        <v>1207</v>
       </c>
       <c r="D51" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E51" t="s">
-        <v>1197</v>
+        <v>1317</v>
       </c>
       <c r="F51" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G51" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H51" t="s">
-        <v>1321</v>
+        <v>1440</v>
       </c>
       <c r="I51" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J51" t="s">
-        <v>1322</v>
+        <v>1441</v>
       </c>
       <c r="K51" t="s">
-        <v>1323</v>
+        <v>1442</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>1324</v>
+        <v>1443</v>
       </c>
       <c r="N51" s="5" t="s">
-        <v>1325</v>
+        <v>1444</v>
       </c>
       <c r="O51" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q51">
         <v>45778.0</v>
       </c>
       <c r="R51" t="s">
-        <v>1326</v>
+        <v>1445</v>
       </c>
       <c r="S51" t="s">
-        <v>1327</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B52" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C52" t="s">
-        <v>1087</v>
+        <v>1207</v>
       </c>
       <c r="D52" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E52" t="s">
-        <v>1197</v>
+        <v>1317</v>
       </c>
       <c r="F52" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G52" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H52" t="s">
-        <v>1321</v>
+        <v>1440</v>
       </c>
       <c r="I52" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J52" t="s">
-        <v>1328</v>
+        <v>1447</v>
       </c>
       <c r="K52" t="s">
-        <v>1329</v>
+        <v>1448</v>
       </c>
       <c r="L52" t="s">
-        <v>1330</v>
+        <v>1449</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>1331</v>
+        <v>1450</v>
       </c>
       <c r="N52" s="5" t="s">
-        <v>1332</v>
+        <v>1451</v>
       </c>
       <c r="O52" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q52">
         <v>45778.0</v>
       </c>
       <c r="R52" t="s">
-        <v>1326</v>
+        <v>1445</v>
       </c>
       <c r="S52" t="s">
-        <v>1327</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B53" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C53" t="s">
-        <v>1087</v>
+        <v>1207</v>
       </c>
       <c r="D53" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E53" t="s">
-        <v>1197</v>
+        <v>1317</v>
       </c>
       <c r="F53" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G53" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H53" t="s">
-        <v>1333</v>
+        <v>1452</v>
       </c>
       <c r="I53" t="s">
-        <v>1334</v>
+        <v>1453</v>
       </c>
       <c r="J53" t="s">
-        <v>1335</v>
+        <v>1454</v>
       </c>
       <c r="K53" t="s">
-        <v>1336</v>
+        <v>1455</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>1337</v>
+        <v>1456</v>
       </c>
       <c r="N53" s="5" t="s">
-        <v>1338</v>
+        <v>1457</v>
       </c>
       <c r="O53" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q53">
         <v>45741.0</v>
       </c>
       <c r="R53" t="s">
-        <v>1339</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B54" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C54" t="s">
-        <v>1095</v>
+        <v>1215</v>
       </c>
       <c r="D54" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E54" t="s">
-        <v>1204</v>
+        <v>1324</v>
       </c>
       <c r="F54" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G54" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H54" t="s">
-        <v>1340</v>
+        <v>1459</v>
       </c>
       <c r="I54" t="s">
-        <v>1334</v>
+        <v>1453</v>
       </c>
       <c r="J54" t="s">
-        <v>1129</v>
+        <v>1249</v>
       </c>
       <c r="K54" t="s">
-        <v>1130</v>
+        <v>1250</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>1131</v>
+        <v>1251</v>
       </c>
       <c r="N54" s="5" t="s">
-        <v>778</v>
+        <v>847</v>
       </c>
       <c r="O54" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q54">
         <v>45111.0</v>
       </c>
       <c r="R54" t="s">
-        <v>1341</v>
+        <v>1460</v>
       </c>
       <c r="S54" t="s">
-        <v>1342</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B55" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C55" t="s">
-        <v>1087</v>
+        <v>1207</v>
       </c>
       <c r="D55" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E55" t="s">
-        <v>1197</v>
+        <v>1317</v>
       </c>
       <c r="F55" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G55" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H55" t="s">
-        <v>1343</v>
+        <v>1462</v>
       </c>
       <c r="I55" t="s">
-        <v>1334</v>
+        <v>1453</v>
       </c>
       <c r="J55" t="s">
-        <v>1275</v>
+        <v>1395</v>
       </c>
       <c r="K55" t="s">
-        <v>1276</v>
+        <v>1396</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>1277</v>
+        <v>1397</v>
       </c>
       <c r="N55" s="5" t="s">
-        <v>1278</v>
+        <v>1018</v>
       </c>
       <c r="O55" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q55">
         <v>44658.0</v>
       </c>
       <c r="R55" t="s">
-        <v>1279</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B56" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C56" t="s">
-        <v>1087</v>
+        <v>1207</v>
       </c>
       <c r="D56" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E56" t="s">
-        <v>1197</v>
+        <v>1317</v>
       </c>
       <c r="F56" t="s">
-        <v>137</v>
+        <v>144</v>
       </c>
       <c r="G56" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H56" t="s">
-        <v>1333</v>
+        <v>1452</v>
       </c>
       <c r="I56" t="s">
-        <v>1334</v>
+        <v>1453</v>
       </c>
       <c r="J56" t="s">
-        <v>1268</v>
+        <v>1388</v>
       </c>
       <c r="K56" t="s">
-        <v>1269</v>
+        <v>1389</v>
       </c>
       <c r="L56" t="s">
-        <v>1270</v>
+        <v>1390</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>1271</v>
+        <v>1391</v>
       </c>
       <c r="N56" s="5" t="s">
-        <v>708</v>
+        <v>773</v>
       </c>
       <c r="O56" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q56">
         <v>45243.0</v>
       </c>
       <c r="R56" t="s">
-        <v>1344</v>
+        <v>1463</v>
       </c>
       <c r="S56" t="s">
-        <v>1345</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B57" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C57" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D57" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E57" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F57" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G57" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H57" t="s">
-        <v>1347</v>
+        <v>1466</v>
       </c>
       <c r="I57" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J57" t="s">
-        <v>1090</v>
+        <v>1210</v>
       </c>
       <c r="K57" t="s">
-        <v>1091</v>
+        <v>1211</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>1092</v>
+        <v>1212</v>
       </c>
       <c r="N57" s="5" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="O57" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P57">
         <v>43585.0</v>
       </c>
       <c r="Q57">
         <v>44551.0</v>
       </c>
       <c r="R57" t="s">
-        <v>1348</v>
+        <v>1467</v>
       </c>
       <c r="S57" t="s">
-        <v>1349</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B58" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C58" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D58" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E58" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F58" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G58" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H58" t="s">
-        <v>1347</v>
+        <v>1466</v>
       </c>
       <c r="I58" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J58" t="s">
-        <v>1290</v>
+        <v>1409</v>
       </c>
       <c r="K58" t="s">
-        <v>1291</v>
+        <v>1410</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>1292</v>
+        <v>1411</v>
       </c>
       <c r="N58" s="5" t="s">
-        <v>1293</v>
+        <v>1412</v>
       </c>
       <c r="O58" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P58">
         <v>44530.0</v>
       </c>
       <c r="Q58">
         <v>44781.0</v>
       </c>
       <c r="R58" t="s">
-        <v>1350</v>
+        <v>1469</v>
       </c>
       <c r="S58" t="s">
-        <v>1351</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B59" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C59" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D59" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E59" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F59" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G59" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H59" t="s">
-        <v>1347</v>
+        <v>1466</v>
       </c>
       <c r="I59" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J59" t="s">
-        <v>1275</v>
+        <v>1395</v>
       </c>
       <c r="K59" t="s">
-        <v>1276</v>
+        <v>1396</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>1277</v>
+        <v>1397</v>
       </c>
       <c r="N59" s="5" t="s">
-        <v>1278</v>
+        <v>1018</v>
       </c>
       <c r="O59" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q59">
         <v>44887.0</v>
       </c>
       <c r="R59" t="s">
-        <v>1352</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B60" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C60" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D60" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E60" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F60" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G60" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H60" t="s">
-        <v>1347</v>
+        <v>1466</v>
       </c>
       <c r="I60" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J60" t="s">
-        <v>1129</v>
+        <v>1249</v>
       </c>
       <c r="K60" t="s">
-        <v>1130</v>
+        <v>1250</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>1131</v>
+        <v>1251</v>
       </c>
       <c r="N60" s="5" t="s">
-        <v>778</v>
+        <v>847</v>
       </c>
       <c r="O60" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q60">
         <v>44897.0</v>
       </c>
       <c r="R60" t="s">
-        <v>1353</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B61" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C61" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D61" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E61" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F61" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G61" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H61" t="s">
-        <v>1347</v>
+        <v>1466</v>
       </c>
       <c r="I61" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J61" t="s">
-        <v>1354</v>
+        <v>1473</v>
       </c>
       <c r="K61" t="s">
-        <v>1355</v>
+        <v>1474</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>1356</v>
+        <v>1475</v>
       </c>
       <c r="N61" s="5" t="s">
-        <v>817</v>
+        <v>888</v>
       </c>
       <c r="O61" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q61">
         <v>45008.0</v>
       </c>
       <c r="R61" t="s">
-        <v>1357</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B62" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C62" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D62" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E62" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F62" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G62" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H62" t="s">
-        <v>1347</v>
+        <v>1466</v>
       </c>
       <c r="I62" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J62" t="s">
-        <v>1268</v>
+        <v>1388</v>
       </c>
       <c r="K62" t="s">
-        <v>1269</v>
+        <v>1389</v>
       </c>
       <c r="L62" t="s">
-        <v>1270</v>
+        <v>1390</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>1271</v>
+        <v>1391</v>
       </c>
       <c r="N62" s="5" t="s">
-        <v>708</v>
+        <v>773</v>
       </c>
       <c r="O62" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P62">
         <v>44562.0</v>
       </c>
       <c r="Q62">
         <v>45082.0</v>
       </c>
       <c r="R62" t="s">
-        <v>1358</v>
+        <v>1477</v>
       </c>
       <c r="S62" t="s">
-        <v>1359</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B63" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C63" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D63" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E63" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F63" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G63" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H63" t="s">
-        <v>1347</v>
+        <v>1466</v>
       </c>
       <c r="I63" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J63" t="s">
-        <v>1360</v>
+        <v>1479</v>
       </c>
       <c r="K63" t="s">
-        <v>1361</v>
+        <v>1480</v>
       </c>
       <c r="L63" t="s">
-        <v>1362</v>
+        <v>1481</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>1363</v>
+        <v>1482</v>
       </c>
       <c r="N63" s="5" t="s">
-        <v>1364</v>
+        <v>1483</v>
       </c>
       <c r="O63" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q63">
         <v>45141.0</v>
       </c>
       <c r="R63" t="s">
-        <v>1365</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B64" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C64" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D64" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E64" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F64" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G64" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H64" t="s">
-        <v>1347</v>
+        <v>1466</v>
       </c>
       <c r="I64" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J64" t="s">
-        <v>1366</v>
+        <v>1485</v>
       </c>
       <c r="K64" t="s">
-        <v>1367</v>
+        <v>1486</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>1368</v>
+        <v>1487</v>
       </c>
       <c r="N64" s="5" t="s">
-        <v>1369</v>
+        <v>1488</v>
       </c>
       <c r="O64" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q64">
         <v>45184.0</v>
       </c>
       <c r="R64" t="s">
-        <v>1370</v>
+        <v>1489</v>
       </c>
       <c r="S64" t="s">
-        <v>1371</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B65" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C65" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D65" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E65" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F65" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G65" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H65" t="s">
-        <v>1347</v>
+        <v>1466</v>
       </c>
       <c r="I65" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J65" t="s">
-        <v>1372</v>
+        <v>1491</v>
       </c>
       <c r="K65" t="s">
-        <v>1373</v>
+        <v>1492</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>1374</v>
+        <v>1493</v>
       </c>
       <c r="N65" s="5" t="s">
-        <v>1375</v>
+        <v>1494</v>
       </c>
       <c r="O65" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q65">
         <v>45184.0</v>
       </c>
       <c r="R65" t="s">
-        <v>1376</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B66" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C66" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D66" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E66" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F66" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G66" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H66" t="s">
-        <v>1347</v>
+        <v>1466</v>
       </c>
       <c r="I66" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J66" t="s">
-        <v>1377</v>
+        <v>1496</v>
       </c>
       <c r="K66" t="s">
-        <v>1378</v>
+        <v>1497</v>
       </c>
       <c r="L66" t="s">
-        <v>1379</v>
+        <v>1498</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>1380</v>
+        <v>1499</v>
       </c>
       <c r="N66" s="5" t="s">
-        <v>1381</v>
+        <v>1500</v>
       </c>
       <c r="O66" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q66">
         <v>45197.0</v>
       </c>
       <c r="R66" t="s">
-        <v>1382</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B67" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C67" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D67" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E67" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F67" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G67" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H67" t="s">
-        <v>1347</v>
+        <v>1466</v>
       </c>
       <c r="I67" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J67" t="s">
-        <v>1322</v>
+        <v>1441</v>
       </c>
       <c r="K67" t="s">
-        <v>1323</v>
+        <v>1442</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>1324</v>
+        <v>1443</v>
       </c>
       <c r="N67" s="5" t="s">
-        <v>1325</v>
+        <v>1444</v>
       </c>
       <c r="O67" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q67">
         <v>45250.0</v>
       </c>
       <c r="R67" t="s">
-        <v>1383</v>
+        <v>1502</v>
       </c>
       <c r="S67" t="s">
-        <v>1384</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B68" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C68" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D68" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E68" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F68" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G68" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H68" t="s">
-        <v>1347</v>
+        <v>1466</v>
       </c>
       <c r="I68" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J68" t="s">
-        <v>1385</v>
+        <v>1504</v>
       </c>
       <c r="K68" t="s">
-        <v>1386</v>
+        <v>1505</v>
       </c>
       <c r="L68" t="s">
-        <v>1387</v>
+        <v>1506</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>1388</v>
+        <v>1507</v>
       </c>
       <c r="N68" s="5" t="s">
-        <v>841</v>
+        <v>912</v>
       </c>
       <c r="O68" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q68">
         <v>45273.0</v>
       </c>
       <c r="R68" t="s">
-        <v>1389</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B69" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C69" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D69" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E69" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F69" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G69" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H69" t="s">
-        <v>1347</v>
+        <v>1466</v>
       </c>
       <c r="I69" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J69" t="s">
-        <v>1390</v>
+        <v>1509</v>
       </c>
       <c r="K69" t="s">
-        <v>1391</v>
+        <v>1510</v>
       </c>
       <c r="L69" t="s">
-        <v>1392</v>
+        <v>1511</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>1393</v>
+        <v>1512</v>
       </c>
       <c r="N69" s="5" t="s">
-        <v>1394</v>
+        <v>1513</v>
       </c>
       <c r="O69" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P69">
         <v>44719.0</v>
       </c>
       <c r="Q69">
         <v>44866.0</v>
       </c>
       <c r="R69" t="s">
-        <v>1395</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B70" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C70" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D70" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E70" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F70" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G70" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H70" t="s">
-        <v>1347</v>
+        <v>1466</v>
       </c>
       <c r="I70" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J70" t="s">
-        <v>1098</v>
+        <v>1218</v>
       </c>
       <c r="K70" t="s">
-        <v>1099</v>
+        <v>1219</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>1100</v>
+        <v>1220</v>
       </c>
       <c r="N70" s="5" t="s">
-        <v>427</v>
+        <v>464</v>
       </c>
       <c r="O70" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q70">
         <v>45415.0</v>
       </c>
       <c r="R70" t="s">
-        <v>1396</v>
+        <v>1515</v>
       </c>
       <c r="S70" t="s">
-        <v>1397</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B71" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C71" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D71" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E71" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F71" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G71" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H71" t="s">
-        <v>1347</v>
+        <v>1466</v>
       </c>
       <c r="I71" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J71" t="s">
-        <v>1398</v>
+        <v>1517</v>
       </c>
       <c r="K71" t="s">
-        <v>1399</v>
+        <v>1518</v>
       </c>
       <c r="L71" t="s">
-        <v>1400</v>
+        <v>1519</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>1401</v>
+        <v>1520</v>
       </c>
       <c r="N71" s="5" t="s">
-        <v>1402</v>
+        <v>1521</v>
       </c>
       <c r="O71" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q71">
         <v>45415.0</v>
       </c>
       <c r="R71" t="s">
-        <v>1403</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B72" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C72" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D72" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E72" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F72" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G72" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H72" t="s">
-        <v>1347</v>
+        <v>1466</v>
       </c>
       <c r="I72" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J72" t="s">
-        <v>1404</v>
+        <v>1523</v>
       </c>
       <c r="K72" t="s">
-        <v>1405</v>
+        <v>1524</v>
       </c>
       <c r="L72" t="s">
-        <v>1406</v>
+        <v>1525</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>1407</v>
+        <v>1526</v>
       </c>
       <c r="N72" s="5" t="s">
-        <v>1408</v>
+        <v>1527</v>
       </c>
       <c r="O72" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q72">
         <v>45415.0</v>
       </c>
       <c r="R72" t="s">
-        <v>1403</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B73" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C73" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D73" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E73" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F73" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G73" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H73" t="s">
-        <v>1347</v>
+        <v>1466</v>
       </c>
       <c r="I73" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J73" t="s">
-        <v>1256</v>
+        <v>1376</v>
       </c>
       <c r="K73" t="s">
-        <v>1257</v>
+        <v>1377</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>1258</v>
+        <v>1378</v>
       </c>
       <c r="N73" s="5" t="s">
-        <v>742</v>
+        <v>809</v>
       </c>
       <c r="O73" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q73">
         <v>45225.0</v>
       </c>
       <c r="R73" t="s">
-        <v>1409</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B74" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C74" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D74" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E74" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F74" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G74" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H74" t="s">
-        <v>1347</v>
+        <v>1466</v>
       </c>
       <c r="I74" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J74" t="s">
-        <v>1410</v>
+        <v>1529</v>
       </c>
       <c r="K74" t="s">
-        <v>1411</v>
+        <v>1530</v>
       </c>
       <c r="L74" t="s">
-        <v>1412</v>
+        <v>1531</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>1413</v>
+        <v>1532</v>
       </c>
       <c r="N74" s="5" t="s">
-        <v>1414</v>
+        <v>1533</v>
       </c>
       <c r="O74" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q74">
         <v>45528.0</v>
       </c>
       <c r="R74" t="s">
-        <v>1403</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B75" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C75" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D75" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E75" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F75" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G75" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H75" t="s">
-        <v>1347</v>
+        <v>1466</v>
       </c>
       <c r="I75" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J75" t="s">
-        <v>1415</v>
+        <v>1534</v>
       </c>
       <c r="K75" t="s">
-        <v>1416</v>
+        <v>1535</v>
       </c>
       <c r="L75" t="s">
-        <v>1417</v>
+        <v>1536</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>1418</v>
+        <v>1537</v>
       </c>
       <c r="N75" s="5" t="s">
-        <v>1419</v>
+        <v>1538</v>
       </c>
       <c r="O75" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q75">
         <v>46023.0</v>
       </c>
       <c r="R75" t="s">
-        <v>1420</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B76" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C76" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D76" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E76" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F76" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G76" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H76" t="s">
-        <v>1347</v>
+        <v>1466</v>
       </c>
       <c r="I76" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J76" t="s">
-        <v>1421</v>
+        <v>1540</v>
       </c>
       <c r="K76" t="s">
-        <v>1422</v>
+        <v>1541</v>
       </c>
       <c r="L76" t="s">
-        <v>1423</v>
+        <v>1542</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>1424</v>
+        <v>1543</v>
       </c>
       <c r="N76" s="5" t="s">
-        <v>1425</v>
+        <v>1544</v>
       </c>
       <c r="O76" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q76">
         <v>45579.0</v>
       </c>
       <c r="R76" t="s">
-        <v>1426</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B77" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C77" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D77" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E77" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F77" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G77" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H77" t="s">
-        <v>1347</v>
+        <v>1466</v>
       </c>
       <c r="I77" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J77" t="s">
-        <v>1427</v>
+        <v>1546</v>
       </c>
       <c r="K77" t="s">
-        <v>1428</v>
+        <v>1547</v>
       </c>
       <c r="L77" t="s">
-        <v>1429</v>
+        <v>1548</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>1430</v>
+        <v>1549</v>
       </c>
       <c r="N77" s="5" t="s">
-        <v>1431</v>
+        <v>1550</v>
       </c>
       <c r="O77" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q77">
         <v>45528.0</v>
       </c>
       <c r="R77" t="s">
-        <v>1432</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B78" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C78" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D78" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E78" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F78" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G78" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H78" t="s">
-        <v>1347</v>
+        <v>1466</v>
       </c>
       <c r="I78" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J78" t="s">
-        <v>1433</v>
+        <v>1552</v>
       </c>
       <c r="K78" t="s">
-        <v>1434</v>
+        <v>1553</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>1435</v>
+        <v>1554</v>
       </c>
       <c r="N78" s="5" t="s">
-        <v>1436</v>
+        <v>1555</v>
       </c>
       <c r="O78" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q78">
         <v>45528.0</v>
       </c>
       <c r="R78" t="s">
-        <v>1403</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B79" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C79" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D79" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E79" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F79" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G79" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H79" t="s">
-        <v>1347</v>
+        <v>1466</v>
       </c>
       <c r="I79" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J79" t="s">
-        <v>1316</v>
+        <v>1435</v>
       </c>
       <c r="K79" t="s">
-        <v>1317</v>
+        <v>1436</v>
       </c>
       <c r="L79" t="s">
-        <v>1318</v>
+        <v>1437</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>1319</v>
+        <v>1438</v>
       </c>
       <c r="N79" s="5" t="s">
-        <v>1320</v>
+        <v>1439</v>
       </c>
       <c r="O79" t="s">
-        <v>1437</v>
+        <v>1556</v>
       </c>
       <c r="Q79" t="s">
-        <v>1438</v>
+        <v>1557</v>
       </c>
       <c r="R79" t="s">
-        <v>1426</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B80" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C80" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D80" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E80" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F80" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G80" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H80" t="s">
-        <v>1347</v>
+        <v>1466</v>
       </c>
       <c r="I80" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J80" t="s">
-        <v>1439</v>
+        <v>1558</v>
       </c>
       <c r="K80" t="s">
-        <v>1440</v>
+        <v>1559</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>1441</v>
+        <v>1560</v>
       </c>
       <c r="N80" s="5" t="s">
-        <v>1442</v>
+        <v>1561</v>
       </c>
       <c r="O80" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q80">
         <v>45592.0</v>
       </c>
       <c r="R80" t="s">
-        <v>1426</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B81" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C81" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D81" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E81" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F81" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G81" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H81" t="s">
-        <v>1347</v>
+        <v>1466</v>
       </c>
       <c r="I81" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J81" t="s">
-        <v>1443</v>
+        <v>1562</v>
       </c>
       <c r="K81" t="s">
-        <v>1444</v>
+        <v>1563</v>
       </c>
       <c r="L81" t="s">
-        <v>1445</v>
+        <v>1564</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>1446</v>
+        <v>1565</v>
       </c>
       <c r="N81" s="5" t="s">
-        <v>1447</v>
+        <v>1566</v>
       </c>
       <c r="O81" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q81">
         <v>45931.0</v>
       </c>
       <c r="R81" t="s">
-        <v>1448</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B82" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C82" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D82" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E82" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F82" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G82" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H82" t="s">
-        <v>1347</v>
+        <v>1466</v>
       </c>
       <c r="I82" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J82" t="s">
-        <v>1262</v>
+        <v>1382</v>
       </c>
       <c r="K82" t="s">
-        <v>1263</v>
+        <v>1383</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>1264</v>
+        <v>1384</v>
       </c>
       <c r="N82" s="5" t="s">
-        <v>478</v>
+        <v>515</v>
       </c>
       <c r="O82" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P82">
         <v>45301.0</v>
       </c>
       <c r="Q82">
         <v>45440.0</v>
       </c>
       <c r="R82" t="s">
-        <v>1426</v>
+        <v>1545</v>
       </c>
       <c r="S82" t="s">
-        <v>1449</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B83" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C83" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D83" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E83" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F83" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G83" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H83" t="s">
-        <v>1347</v>
+        <v>1466</v>
       </c>
       <c r="I83" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J83" t="s">
-        <v>1104</v>
+        <v>1224</v>
       </c>
       <c r="K83" t="s">
-        <v>1105</v>
+        <v>1225</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>1106</v>
+        <v>1226</v>
       </c>
       <c r="N83" s="5" t="s">
-        <v>1107</v>
+        <v>1227</v>
       </c>
       <c r="O83" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P83">
         <v>45415.0</v>
       </c>
       <c r="Q83">
         <v>45714.0</v>
       </c>
       <c r="R83" t="s">
-        <v>1450</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B84" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C84" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D84" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E84" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F84" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G84" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H84" t="s">
-        <v>1451</v>
+        <v>1570</v>
       </c>
       <c r="I84" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J84" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K84" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>1287</v>
+        <v>1406</v>
       </c>
       <c r="N84" s="5" t="s">
-        <v>1288</v>
+        <v>1407</v>
       </c>
       <c r="O84" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P84">
         <v>44862.0</v>
       </c>
       <c r="Q84">
         <v>45184.0</v>
       </c>
       <c r="R84" t="s">
-        <v>1452</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B85" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C85" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D85" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E85" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F85" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G85" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H85" t="s">
-        <v>1451</v>
+        <v>1570</v>
       </c>
       <c r="I85" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J85" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K85" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>1282</v>
+        <v>1401</v>
       </c>
       <c r="N85" s="5" t="s">
-        <v>1283</v>
+        <v>1402</v>
       </c>
       <c r="O85" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P85">
         <v>44862.0</v>
       </c>
       <c r="Q85">
         <v>45184.0</v>
       </c>
       <c r="R85" t="s">
-        <v>1452</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B86" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C86" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D86" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E86" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F86" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G86" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H86" t="s">
-        <v>1451</v>
+        <v>1570</v>
       </c>
       <c r="I86" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J86" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K86" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>1266</v>
+        <v>1386</v>
       </c>
       <c r="N86" s="5" t="s">
-        <v>1267</v>
+        <v>1387</v>
       </c>
       <c r="O86" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P86">
         <v>44862.0</v>
       </c>
       <c r="Q86">
         <v>45184.0</v>
       </c>
       <c r="R86" t="s">
-        <v>1453</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B87" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C87" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D87" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E87" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F87" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G87" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H87" t="s">
-        <v>1451</v>
+        <v>1570</v>
       </c>
       <c r="I87" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J87" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K87" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>1254</v>
+        <v>1374</v>
       </c>
       <c r="N87" s="5" t="s">
-        <v>1255</v>
+        <v>1375</v>
       </c>
       <c r="O87" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P87">
         <v>44862.0</v>
       </c>
       <c r="Q87">
         <v>45184.0</v>
       </c>
       <c r="R87" t="s">
-        <v>1453</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B88" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C88" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D88" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E88" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F88" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G88" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H88" t="s">
-        <v>1451</v>
+        <v>1570</v>
       </c>
       <c r="I88" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J88" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K88" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>1153</v>
+        <v>1273</v>
       </c>
       <c r="N88" s="5" t="s">
-        <v>1154</v>
+        <v>1274</v>
       </c>
       <c r="O88" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P88">
         <v>44862.0</v>
       </c>
       <c r="Q88">
         <v>45184.0</v>
       </c>
       <c r="R88" t="s">
-        <v>1453</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B89" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C89" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D89" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E89" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F89" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G89" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H89" t="s">
-        <v>1451</v>
+        <v>1570</v>
       </c>
       <c r="I89" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J89" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K89" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>1248</v>
+        <v>1368</v>
       </c>
       <c r="N89" s="5" t="s">
-        <v>1249</v>
+        <v>1369</v>
       </c>
       <c r="O89" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P89">
         <v>44862.0</v>
       </c>
       <c r="Q89">
         <v>45184.0</v>
       </c>
       <c r="R89" t="s">
-        <v>1452</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B90" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C90" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D90" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E90" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F90" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G90" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H90" t="s">
-        <v>1451</v>
+        <v>1570</v>
       </c>
       <c r="I90" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J90" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K90" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>1246</v>
+        <v>1366</v>
       </c>
       <c r="N90" s="5" t="s">
-        <v>1247</v>
+        <v>1367</v>
       </c>
       <c r="O90" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P90">
         <v>44862.0</v>
       </c>
       <c r="Q90">
         <v>45184.0</v>
       </c>
       <c r="R90" t="s">
-        <v>1452</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B91" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C91" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D91" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E91" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F91" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G91" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H91" t="s">
-        <v>1451</v>
+        <v>1570</v>
       </c>
       <c r="I91" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J91" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K91" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>1244</v>
+        <v>1364</v>
       </c>
       <c r="N91" s="5" t="s">
-        <v>1245</v>
+        <v>1365</v>
       </c>
       <c r="O91" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P91">
         <v>44862.0</v>
       </c>
       <c r="Q91">
         <v>45184.0</v>
       </c>
       <c r="R91" t="s">
-        <v>1452</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="92" spans="1:19">
       <c r="A92" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B92" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C92" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D92" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E92" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F92" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G92" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H92" t="s">
-        <v>1451</v>
+        <v>1570</v>
       </c>
       <c r="I92" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J92" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K92" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>1240</v>
+        <v>1360</v>
       </c>
       <c r="N92" s="5" t="s">
-        <v>1241</v>
+        <v>1361</v>
       </c>
       <c r="O92" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P92">
         <v>44862.0</v>
       </c>
       <c r="Q92">
         <v>45184.0</v>
       </c>
       <c r="R92" t="s">
-        <v>1454</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B93" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C93" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D93" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E93" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F93" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G93" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H93" t="s">
-        <v>1451</v>
+        <v>1570</v>
       </c>
       <c r="I93" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J93" t="s">
-        <v>1233</v>
+        <v>1353</v>
       </c>
       <c r="K93" t="s">
-        <v>1234</v>
+        <v>1354</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>1235</v>
+        <v>1355</v>
       </c>
       <c r="N93" s="5" t="s">
-        <v>569</v>
+        <v>610</v>
       </c>
       <c r="O93" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P93">
         <v>44862.0</v>
       </c>
       <c r="Q93">
         <v>45184.0</v>
       </c>
       <c r="R93" t="s">
-        <v>1455</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B94" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C94" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D94" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E94" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F94" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G94" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H94" t="s">
-        <v>1451</v>
+        <v>1570</v>
       </c>
       <c r="I94" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J94" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K94" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>1229</v>
+        <v>1349</v>
       </c>
       <c r="N94" s="5" t="s">
-        <v>1230</v>
+        <v>1350</v>
       </c>
       <c r="O94" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P94">
         <v>44862.0</v>
       </c>
       <c r="Q94">
         <v>45184.0</v>
       </c>
       <c r="R94" t="s">
-        <v>1454</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B95" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C95" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D95" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E95" t="s">
+        <v>1465</v>
+      </c>
+      <c r="F95" t="s">
+        <v>645</v>
+      </c>
+      <c r="G95" t="s">
+        <v>51</v>
+      </c>
+      <c r="H95" t="s">
+        <v>1570</v>
+      </c>
+      <c r="I95" t="s">
+        <v>184</v>
+      </c>
+      <c r="J95" t="s">
+        <v>1271</v>
+      </c>
+      <c r="K95" t="s">
+        <v>1272</v>
+      </c>
+      <c r="M95" s="5" t="s">
+        <v>1345</v>
+      </c>
+      <c r="N95" s="5" t="s">
         <v>1346</v>
       </c>
-      <c r="F95" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="O95" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P95">
         <v>44862.0</v>
       </c>
       <c r="Q95">
         <v>45184.0</v>
       </c>
       <c r="R95" t="s">
-        <v>1454</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B96" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C96" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D96" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E96" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F96" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G96" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H96" t="s">
-        <v>1451</v>
+        <v>1570</v>
       </c>
       <c r="I96" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J96" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K96" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>1216</v>
+        <v>1336</v>
       </c>
       <c r="N96" s="5" t="s">
-        <v>1217</v>
+        <v>1337</v>
       </c>
       <c r="O96" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P96">
         <v>44862.0</v>
       </c>
       <c r="Q96">
         <v>45184.0</v>
       </c>
       <c r="R96" t="s">
-        <v>1454</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="97" spans="1:19">
       <c r="A97" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B97" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C97" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D97" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E97" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F97" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G97" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H97" t="s">
-        <v>1451</v>
+        <v>1570</v>
       </c>
       <c r="I97" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J97" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K97" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>1212</v>
+        <v>1332</v>
       </c>
       <c r="N97" s="5" t="s">
+        <v>1333</v>
+      </c>
+      <c r="O97" t="s">
         <v>1213</v>
-      </c>
-[...1 lines deleted...]
-        <v>1093</v>
       </c>
       <c r="P97">
         <v>44862.0</v>
       </c>
       <c r="Q97">
         <v>45184.0</v>
       </c>
       <c r="R97" t="s">
-        <v>1454</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="98" spans="1:19">
       <c r="A98" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B98" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C98" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D98" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E98" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F98" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G98" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H98" t="s">
-        <v>1451</v>
+        <v>1570</v>
       </c>
       <c r="I98" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J98" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K98" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>1208</v>
+        <v>1328</v>
       </c>
       <c r="N98" s="5" t="s">
-        <v>1209</v>
+        <v>1329</v>
       </c>
       <c r="O98" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P98">
         <v>44862.0</v>
       </c>
       <c r="Q98">
         <v>45184.0</v>
       </c>
       <c r="R98" t="s">
-        <v>1454</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="99" spans="1:19">
       <c r="A99" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B99" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C99" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D99" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E99" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F99" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G99" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H99" t="s">
-        <v>1451</v>
+        <v>1570</v>
       </c>
       <c r="I99" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J99" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K99" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>1194</v>
+        <v>1314</v>
       </c>
       <c r="N99" s="5" t="s">
-        <v>387</v>
+        <v>422</v>
       </c>
       <c r="O99" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P99">
         <v>44862.0</v>
       </c>
       <c r="Q99">
         <v>45184.0</v>
       </c>
       <c r="R99" t="s">
-        <v>1454</v>
+        <v>1573</v>
       </c>
       <c r="S99" t="s">
-        <v>1456</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B100" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C100" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D100" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E100" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F100" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G100" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H100" t="s">
-        <v>1451</v>
+        <v>1570</v>
       </c>
       <c r="I100" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J100" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K100" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>1183</v>
+        <v>1303</v>
       </c>
       <c r="N100" s="5" t="s">
-        <v>1184</v>
+        <v>1304</v>
       </c>
       <c r="O100" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P100">
         <v>44862.0</v>
       </c>
       <c r="Q100">
         <v>45184.0</v>
       </c>
       <c r="R100" t="s">
-        <v>1454</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="101" spans="1:19">
       <c r="A101" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B101" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C101" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D101" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E101" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F101" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G101" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H101" t="s">
-        <v>1451</v>
+        <v>1570</v>
       </c>
       <c r="I101" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J101" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K101" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>1181</v>
+        <v>1301</v>
       </c>
       <c r="N101" s="5" t="s">
-        <v>1182</v>
+        <v>1302</v>
       </c>
       <c r="O101" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P101">
         <v>44862.0</v>
       </c>
       <c r="Q101">
         <v>45184.0</v>
       </c>
       <c r="R101" t="s">
-        <v>1454</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="102" spans="1:19">
       <c r="A102" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B102" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C102" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D102" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E102" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F102" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G102" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H102" t="s">
-        <v>1451</v>
+        <v>1570</v>
       </c>
       <c r="I102" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J102" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K102" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M102" s="5" t="s">
-        <v>1179</v>
+        <v>1299</v>
       </c>
       <c r="N102" s="5" t="s">
-        <v>1180</v>
+        <v>1300</v>
       </c>
       <c r="O102" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P102">
         <v>44862.0</v>
       </c>
       <c r="Q102">
         <v>45184.0</v>
       </c>
       <c r="R102" t="s">
-        <v>1454</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="103" spans="1:19">
       <c r="A103" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B103" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C103" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D103" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E103" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F103" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G103" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H103" t="s">
-        <v>1451</v>
+        <v>1570</v>
       </c>
       <c r="I103" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J103" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K103" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M103" s="5" t="s">
-        <v>1175</v>
+        <v>1295</v>
       </c>
       <c r="N103" s="5" t="s">
-        <v>1176</v>
+        <v>1296</v>
       </c>
       <c r="O103" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P103">
         <v>44862.0</v>
       </c>
       <c r="Q103">
         <v>45184.0</v>
       </c>
       <c r="R103" t="s">
-        <v>1454</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="104" spans="1:19">
       <c r="A104" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B104" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C104" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D104" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E104" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F104" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G104" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H104" t="s">
-        <v>1451</v>
+        <v>1570</v>
       </c>
       <c r="I104" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J104" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K104" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M104" s="5" t="s">
-        <v>1170</v>
+        <v>1290</v>
       </c>
       <c r="N104" s="5" t="s">
-        <v>1171</v>
+        <v>1291</v>
       </c>
       <c r="O104" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P104">
         <v>44862.0</v>
       </c>
       <c r="Q104">
         <v>45184.0</v>
       </c>
       <c r="R104" t="s">
-        <v>1454</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="105" spans="1:19">
       <c r="A105" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B105" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C105" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D105" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E105" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F105" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G105" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H105" t="s">
-        <v>1451</v>
+        <v>1570</v>
       </c>
       <c r="I105" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J105" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K105" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M105" s="5" t="s">
-        <v>1168</v>
+        <v>1288</v>
       </c>
       <c r="N105" s="5" t="s">
-        <v>1169</v>
+        <v>1289</v>
       </c>
       <c r="O105" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P105">
         <v>44862.0</v>
       </c>
       <c r="Q105">
         <v>45184.0</v>
       </c>
       <c r="R105" t="s">
-        <v>1454</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="106" spans="1:19">
       <c r="A106" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B106" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C106" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D106" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E106" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F106" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G106" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H106" t="s">
-        <v>1451</v>
+        <v>1570</v>
       </c>
       <c r="I106" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J106" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K106" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>1163</v>
+        <v>1283</v>
       </c>
       <c r="N106" s="5" t="s">
-        <v>1164</v>
+        <v>1284</v>
       </c>
       <c r="O106" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P106">
         <v>44862.0</v>
       </c>
       <c r="Q106">
         <v>45184.0</v>
       </c>
       <c r="R106" t="s">
-        <v>1457</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="107" spans="1:19">
       <c r="A107" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B107" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C107" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D107" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E107" t="s">
-        <v>1458</v>
+        <v>1577</v>
       </c>
       <c r="F107" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G107" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H107" t="s">
-        <v>1459</v>
+        <v>1578</v>
       </c>
       <c r="I107" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J107" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K107" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>1159</v>
+        <v>1279</v>
       </c>
       <c r="N107" s="5" t="s">
-        <v>1160</v>
+        <v>1280</v>
       </c>
       <c r="O107" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P107">
         <v>44862.0</v>
       </c>
       <c r="Q107">
         <v>45184.0</v>
       </c>
       <c r="R107" t="s">
-        <v>1460</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B108" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C108" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D108" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E108" t="s">
-        <v>1458</v>
+        <v>1577</v>
       </c>
       <c r="F108" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G108" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H108" t="s">
-        <v>1451</v>
+        <v>1570</v>
       </c>
       <c r="I108" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J108" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K108" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>1157</v>
+        <v>1277</v>
       </c>
       <c r="N108" s="5" t="s">
-        <v>1158</v>
+        <v>1278</v>
       </c>
       <c r="O108" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P108">
         <v>44862.0</v>
       </c>
       <c r="Q108">
         <v>45184.0</v>
       </c>
       <c r="R108" t="s">
-        <v>1461</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="109" spans="1:19">
       <c r="A109" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B109" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C109" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D109" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E109" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F109" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G109" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H109" t="s">
-        <v>1451</v>
+        <v>1570</v>
       </c>
       <c r="I109" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J109" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K109" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>1149</v>
+        <v>1269</v>
       </c>
       <c r="N109" s="5" t="s">
-        <v>1150</v>
+        <v>1270</v>
       </c>
       <c r="O109" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P109">
         <v>44862.0</v>
       </c>
       <c r="Q109">
         <v>45184.0</v>
       </c>
       <c r="R109" t="s">
-        <v>1453</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="110" spans="1:19">
       <c r="A110" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B110" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C110" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D110" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E110" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F110" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G110" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H110" t="s">
-        <v>1451</v>
+        <v>1570</v>
       </c>
       <c r="I110" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J110" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K110" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>1140</v>
+        <v>1260</v>
       </c>
       <c r="N110" s="5" t="s">
-        <v>1141</v>
+        <v>1261</v>
       </c>
       <c r="O110" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P110">
         <v>44862.0</v>
       </c>
       <c r="Q110">
         <v>45184.0</v>
       </c>
       <c r="R110" t="s">
-        <v>1462</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="111" spans="1:19">
       <c r="A111" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B111" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C111" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D111" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E111" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F111" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G111" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H111" t="s">
-        <v>1451</v>
+        <v>1570</v>
       </c>
       <c r="I111" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J111" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K111" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>1136</v>
+        <v>1256</v>
       </c>
       <c r="N111" s="5" t="s">
-        <v>1137</v>
+        <v>1257</v>
       </c>
       <c r="O111" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P111">
         <v>44862.0</v>
       </c>
       <c r="Q111">
         <v>45184.0</v>
       </c>
       <c r="R111" t="s">
-        <v>1453</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B112" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C112" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D112" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E112" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F112" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G112" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H112" t="s">
-        <v>1459</v>
+        <v>1578</v>
       </c>
       <c r="I112" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J112" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K112" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>1121</v>
+        <v>1241</v>
       </c>
       <c r="N112" s="5" t="s">
-        <v>1122</v>
+        <v>1242</v>
       </c>
       <c r="O112" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P112">
         <v>44862.0</v>
       </c>
       <c r="Q112">
         <v>45184.0</v>
       </c>
       <c r="R112" t="s">
-        <v>1463</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B113" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C113" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D113" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E113" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F113" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G113" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H113" t="s">
-        <v>1451</v>
+        <v>1570</v>
       </c>
       <c r="I113" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J113" t="s">
-        <v>1151</v>
+        <v>1271</v>
       </c>
       <c r="K113" t="s">
-        <v>1152</v>
+        <v>1272</v>
       </c>
       <c r="M113" s="5" t="s">
-        <v>1117</v>
+        <v>1237</v>
       </c>
       <c r="N113" s="5" t="s">
-        <v>1118</v>
+        <v>1238</v>
       </c>
       <c r="O113" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P113">
         <v>44862.0</v>
       </c>
       <c r="Q113">
         <v>45184.0</v>
       </c>
       <c r="R113" t="s">
-        <v>1464</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="114" spans="1:19">
       <c r="A114" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B114" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C114" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D114" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E114" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F114" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G114" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H114" t="s">
-        <v>1321</v>
+        <v>1440</v>
       </c>
       <c r="I114" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J114" t="s">
-        <v>1328</v>
+        <v>1447</v>
       </c>
       <c r="K114" t="s">
-        <v>1329</v>
+        <v>1448</v>
       </c>
       <c r="L114" t="s">
-        <v>1330</v>
+        <v>1449</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>1331</v>
+        <v>1450</v>
       </c>
       <c r="N114" s="5" t="s">
-        <v>1332</v>
+        <v>1451</v>
       </c>
       <c r="O114" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P114">
         <v>45536.0</v>
       </c>
       <c r="Q114">
         <v>45931.0</v>
       </c>
       <c r="R114" t="s">
-        <v>1448</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B115" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C115" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D115" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E115" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F115" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G115" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H115" t="s">
-        <v>1321</v>
+        <v>1440</v>
       </c>
       <c r="I115" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J115" t="s">
-        <v>1304</v>
+        <v>1423</v>
       </c>
       <c r="K115" t="s">
-        <v>1305</v>
+        <v>1424</v>
       </c>
       <c r="M115" s="5" t="s">
-        <v>1306</v>
+        <v>1425</v>
       </c>
       <c r="N115" s="5" t="s">
-        <v>1307</v>
+        <v>1426</v>
       </c>
       <c r="O115" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P115">
         <v>45536.0</v>
       </c>
       <c r="Q115">
         <v>45931.0</v>
       </c>
       <c r="R115" t="s">
-        <v>1448</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="116" spans="1:19">
       <c r="A116" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B116" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C116" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D116" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E116" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F116" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G116" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H116" t="s">
-        <v>1321</v>
+        <v>1440</v>
       </c>
       <c r="I116" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J116" t="s">
-        <v>1465</v>
+        <v>1584</v>
       </c>
       <c r="K116" t="s">
-        <v>1466</v>
+        <v>1585</v>
       </c>
       <c r="L116" t="s">
-        <v>1467</v>
+        <v>1586</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>1468</v>
+        <v>1587</v>
       </c>
       <c r="N116" s="5" t="s">
-        <v>1469</v>
+        <v>1588</v>
       </c>
       <c r="O116" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q116">
         <v>45174.0</v>
       </c>
       <c r="R116" t="s">
-        <v>1470</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="117" spans="1:19">
       <c r="A117" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B117" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C117" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D117" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E117" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F117" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G117" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H117" t="s">
-        <v>1321</v>
+        <v>1440</v>
       </c>
       <c r="I117" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J117" t="s">
-        <v>1471</v>
+        <v>1590</v>
       </c>
       <c r="K117" t="s">
-        <v>1130</v>
+        <v>1250</v>
       </c>
       <c r="L117" t="s">
-        <v>1472</v>
+        <v>1591</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>1473</v>
+        <v>1592</v>
       </c>
       <c r="N117" s="5" t="s">
-        <v>1474</v>
+        <v>1593</v>
       </c>
       <c r="O117" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q117">
         <v>44896.0</v>
       </c>
       <c r="R117" t="s">
-        <v>1475</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="118" spans="1:19">
       <c r="A118" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B118" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C118" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D118" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E118" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F118" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G118" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H118" t="s">
-        <v>1321</v>
+        <v>1440</v>
       </c>
       <c r="I118" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J118" t="s">
-        <v>1476</v>
+        <v>1595</v>
       </c>
       <c r="K118" t="s">
-        <v>1130</v>
+        <v>1250</v>
       </c>
       <c r="L118" t="s">
-        <v>1477</v>
+        <v>1596</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>1478</v>
+        <v>1597</v>
       </c>
       <c r="N118" s="5" t="s">
-        <v>1479</v>
+        <v>1598</v>
       </c>
       <c r="O118" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="Q118">
         <v>44896.0</v>
       </c>
       <c r="R118" t="s">
-        <v>1475</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B119" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C119" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D119" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E119" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F119" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G119" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H119" t="s">
-        <v>1347</v>
+        <v>1466</v>
       </c>
       <c r="I119" t="s">
-        <v>175</v>
+        <v>184</v>
       </c>
       <c r="J119" t="s">
-        <v>1297</v>
+        <v>1416</v>
       </c>
       <c r="K119" t="s">
-        <v>1298</v>
+        <v>1417</v>
       </c>
       <c r="L119" t="s">
-        <v>1299</v>
+        <v>1418</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>1300</v>
+        <v>1419</v>
       </c>
       <c r="N119" s="5" t="s">
-        <v>1301</v>
+        <v>1420</v>
       </c>
       <c r="O119" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P119">
         <v>45714.0</v>
       </c>
       <c r="Q119">
         <v>45931.0</v>
       </c>
       <c r="R119" t="s">
-        <v>1448</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="120" spans="1:19">
       <c r="A120" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B120" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C120" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D120" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="E120" t="s">
-        <v>1346</v>
+        <v>1465</v>
       </c>
       <c r="F120" t="s">
-        <v>599</v>
+        <v>645</v>
       </c>
       <c r="G120" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H120" t="s">
-        <v>1333</v>
+        <v>1452</v>
       </c>
       <c r="I120" t="s">
-        <v>1334</v>
+        <v>1453</v>
       </c>
       <c r="J120" t="s">
-        <v>1262</v>
+        <v>1382</v>
       </c>
       <c r="K120" t="s">
-        <v>1263</v>
+        <v>1383</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>1264</v>
+        <v>1384</v>
       </c>
       <c r="N120" s="5" t="s">
-        <v>478</v>
+        <v>515</v>
       </c>
       <c r="O120" t="s">
-        <v>1093</v>
+        <v>1213</v>
       </c>
       <c r="P120">
         <v>45301.0</v>
       </c>
       <c r="Q120">
         <v>45440.0</v>
       </c>
       <c r="R120" t="s">
-        <v>1426</v>
+        <v>1545</v>
       </c>
       <c r="S120" t="s">
-        <v>1449</v>
+        <v>1568</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1480</v>
+        <v>1599</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1481</v>
+        <v>1600</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1482</v>
+        <v>1601</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1483</v>
+        <v>1602</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>1484</v>
+        <v>1603</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1485</v>
+        <v>1604</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>1486</v>
+        <v>1605</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>1487</v>
+        <v>1606</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>1488</v>
+        <v>1607</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>1489</v>
+        <v>1608</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>1490</v>
+        <v>1609</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>1491</v>
+        <v>1610</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>1492</v>
+        <v>1611</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>1493</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1494</v>
+        <v>1613</v>
       </c>
       <c r="C2" t="s">
-        <v>1495</v>
+        <v>1614</v>
       </c>
       <c r="D2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="E2" t="s">
-        <v>1496</v>
+        <v>1615</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>1497</v>
+        <v>1616</v>
       </c>
       <c r="G2" t="s">
-        <v>1498</v>
+        <v>1617</v>
       </c>
       <c r="H2" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="I2" t="s">
-        <v>1499</v>
+        <v>1618</v>
       </c>
       <c r="J2" t="s">
-        <v>1369</v>
+        <v>1488</v>
       </c>
       <c r="K2" t="s">
-        <v>1500</v>
+        <v>1619</v>
       </c>
       <c r="M2" t="s">
-        <v>1164</v>
+        <v>1284</v>
       </c>
       <c r="N2" t="s">
-        <v>1501</v>
+        <v>1620</v>
       </c>
       <c r="O2" t="s">
-        <v>1502</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>1503</v>
+        <v>1622</v>
       </c>
       <c r="C3" t="s">
-        <v>1504</v>
+        <v>1623</v>
       </c>
       <c r="D3" t="s">
-        <v>1505</v>
+        <v>1624</v>
       </c>
       <c r="E3" t="s">
-        <v>1496</v>
+        <v>1615</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>1506</v>
+        <v>1625</v>
       </c>
       <c r="G3" t="s">
-        <v>1507</v>
+        <v>1626</v>
       </c>
       <c r="H3" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="I3" t="s">
-        <v>1508</v>
+        <v>1627</v>
       </c>
       <c r="J3" t="s">
-        <v>1509</v>
+        <v>1628</v>
       </c>
       <c r="K3" t="s">
-        <v>1510</v>
+        <v>1629</v>
       </c>
       <c r="N3" t="s">
-        <v>1511</v>
+        <v>1630</v>
       </c>
       <c r="O3" t="s">
-        <v>1512</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>1513</v>
+        <v>1632</v>
       </c>
       <c r="C4" t="s">
-        <v>1514</v>
+        <v>1633</v>
       </c>
       <c r="D4" t="s">
-        <v>1515</v>
+        <v>1634</v>
       </c>
       <c r="E4" t="s">
-        <v>1496</v>
+        <v>1615</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>1516</v>
+        <v>1635</v>
       </c>
       <c r="G4" t="s">
-        <v>1517</v>
+        <v>1636</v>
       </c>
       <c r="H4" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="I4" t="s">
-        <v>1518</v>
+        <v>1637</v>
       </c>
       <c r="J4" t="s">
-        <v>1519</v>
+        <v>1638</v>
       </c>
       <c r="K4" t="s">
-        <v>1520</v>
+        <v>1639</v>
       </c>
       <c r="N4" t="s">
-        <v>1511</v>
+        <v>1630</v>
       </c>
       <c r="O4" t="s">
-        <v>1511</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>1521</v>
+        <v>1640</v>
       </c>
       <c r="C5" t="s">
-        <v>1522</v>
+        <v>1641</v>
       </c>
       <c r="D5" t="s">
-        <v>1523</v>
+        <v>1642</v>
       </c>
       <c r="E5" t="s">
-        <v>1524</v>
+        <v>1643</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>1525</v>
+        <v>1644</v>
       </c>
       <c r="G5" t="s">
-        <v>1526</v>
+        <v>1645</v>
       </c>
       <c r="H5" t="s">
-        <v>169</v>
+        <v>178</v>
       </c>
       <c r="I5" t="s">
-        <v>1527</v>
+        <v>1646</v>
       </c>
       <c r="J5" t="s">
-        <v>1332</v>
+        <v>1451</v>
       </c>
       <c r="K5" t="s">
-        <v>1528</v>
+        <v>1647</v>
       </c>
       <c r="L5" t="s">
-        <v>742</v>
+        <v>809</v>
       </c>
       <c r="M5" t="s">
-        <v>113</v>
+        <v>1648</v>
       </c>
       <c r="N5" t="s">
-        <v>1529</v>
+        <v>1649</v>
       </c>
       <c r="O5" t="s">
-        <v>1530</v>
+        <v>1650</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1531</v>
+        <v>1651</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1532</v>
+        <v>1652</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1480</v>
+        <v>1599</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1533</v>
+        <v>1653</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1483</v>
+        <v>1602</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1534</v>
+        <v>1654</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>1535</v>
+        <v>1655</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1536</v>
+        <v>1656</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>982</v>
+        <v>1062</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1537</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1538</v>
+        <v>1658</v>
       </c>
       <c r="C2" t="s">
-        <v>1539</v>
+        <v>1659</v>
       </c>
       <c r="D2" t="s">
-        <v>1540</v>
+        <v>1660</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1541</v>
+        <v>1661</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1071</v>
+        <v>1191</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1542</v>
+        <v>1662</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1543</v>
+        <v>1663</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1544</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C2" t="s">
-        <v>1088</v>
+        <v>1208</v>
       </c>
       <c r="D2" t="s">
-        <v>1545</v>
+        <v>1665</v>
       </c>
       <c r="E2" t="s">
-        <v>427</v>
+        <v>464</v>
       </c>
       <c r="F2" t="s">
-        <v>1546</v>
+        <v>1666</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E53"/>
+  <dimension ref="A1:J11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E53" sqref="E53"/>
+      <selection activeCell="I11" sqref="I11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>983</v>
+        <v>1061</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>982</v>
+        <v>1062</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>984</v>
+        <v>1063</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>1064</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>1065</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>1066</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>1002</v>
+        <v>1083</v>
       </c>
       <c r="C2" t="s">
-        <v>1547</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>1668</v>
+      </c>
+      <c r="H2" t="s">
+        <v>1669</v>
+      </c>
+      <c r="J2" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>1002</v>
+        <v>1083</v>
       </c>
       <c r="C3" t="s">
-        <v>1549</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>1670</v>
+      </c>
+      <c r="H3" t="s">
+        <v>1671</v>
+      </c>
+      <c r="J3" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C4" t="s">
-        <v>1551</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:5">
+        <v>1672</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>1673</v>
+      </c>
+      <c r="J4" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C5" t="s">
-        <v>1553</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:5">
+        <v>1674</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>1675</v>
+      </c>
+      <c r="J5" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>1002</v>
+        <v>1083</v>
       </c>
       <c r="C6" t="s">
-        <v>1555</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:5">
+        <v>1676</v>
+      </c>
+      <c r="H6" t="s">
+        <v>1677</v>
+      </c>
+      <c r="J6" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C7" t="s">
-        <v>1557</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:5">
+        <v>1678</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>1679</v>
+      </c>
+      <c r="J7" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C8" t="s">
-        <v>1559</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:5">
+        <v>1680</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>1681</v>
+      </c>
+      <c r="J8" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>1561</v>
+        <v>1682</v>
       </c>
       <c r="C9" t="s">
-        <v>1562</v>
-[...8 lines deleted...]
-    <row r="10" spans="1:5">
+        <v>1683</v>
+      </c>
+      <c r="H9" t="s">
+        <v>1684</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>1685</v>
+      </c>
+      <c r="J9" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>1561</v>
+        <v>1682</v>
       </c>
       <c r="C10" t="s">
-        <v>1565</v>
-[...8 lines deleted...]
-    <row r="11" spans="1:5">
+        <v>1686</v>
+      </c>
+      <c r="H10" t="s">
+        <v>1687</v>
+      </c>
+      <c r="I10" s="4" t="s">
+        <v>1688</v>
+      </c>
+      <c r="J10" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>1561</v>
+        <v>1682</v>
       </c>
       <c r="C11" t="s">
-        <v>1568</v>
-[...593 lines deleted...]
-        <v>1069</v>
+        <v>1689</v>
+      </c>
+      <c r="H11" t="s">
+        <v>1690</v>
+      </c>
+      <c r="I11" s="4" t="s">
+        <v>1691</v>
+      </c>
+      <c r="J11" t="s">
+        <v>132</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E4" r:id="rId_hyperlink_1"/>
-[...41 lines deleted...]
-    <hyperlink ref="E53" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I8" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I9" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I10" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I11" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>