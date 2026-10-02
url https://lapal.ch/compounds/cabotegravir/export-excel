--- v3 (2026-09-11)
+++ v4 (2026-10-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1692">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1744">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -2022,104 +2022,107 @@
   <si>
     <t>Inclusion:
 - Age ≥ 18 years
 - HIV-1 infection
 - Stable oral antiretroviral treatment for at least 6 months
 - Multi-treated patients who have received multiple lines of antiretroviral treatment
 - Undetectable patients with CV \&lt; 50 copies/mL in the last 6 months (a single blip between 50 and 200 copies/mL in the last 6 months is allowed) and eligible to switch to the lenacapavir/cabotegravir strategy on the basis of a collegial decision by clinicians, virologists and pharmacologists following a multidisciplinary meeting due to the presence of resistance mutations, including to NNRTIs, oral drug intolerance or drug-drug interactions
 - Detectable, virologically uncontrolled HIV viral load ≥ 200 c/mL in the last 12 months who is eligible to switch to the lenacapavir/cabotegravir strategy</t>
   </si>
   <si>
     <t>Every 6 months, Every 2 months</t>
   </si>
   <si>
     <t>Subcutaneous, Intramuscular</t>
   </si>
   <si>
     <t>EXTEND4M</t>
   </si>
   <si>
     <t>NCT06741397</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06741397</t>
   </si>
   <si>
+    <t>Phase II/III</t>
+  </si>
+  <si>
     <t>A single arm, repeat dose study to evaluate the pharmacokinetic profile,
 safety, and tolerability of a new formulation of cabotegravir LA injected
 intramuscularly Q4M in adolescent and adult participants at risk of HIV
 acquisition.</t>
   </si>
   <si>
     <t>A Study to Evaluate the Pharmacokinetics, Safety, and Tolerability of a New Formulation of Cabotegravir Long-Acting Administered Intramuscularly in a 4-month Dosing Interval (Q4M)</t>
   </si>
   <si>
     <t>Puerto Rico, United States of America</t>
   </si>
   <si>
     <t>CAB LA administered IM gluteal</t>
   </si>
   <si>
     <t>New formulation of CAB LA (4M) administered IM gluteal</t>
   </si>
   <si>
-    <t>2024-12-20 00:00:00</t>
-[...8 lines deleted...]
-    <t>2029-01-10 00:00:00</t>
+    <t>2024-12-20</t>
+  </si>
+  <si>
+    <t>2025-11-14</t>
+  </si>
+  <si>
+    <t>2026-09-09</t>
+  </si>
+  <si>
+    <t>2029-01-10</t>
   </si>
   <si>
     <t>Adolescents, Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. At the time of obtaining informed consent, adolescent and adult participants weighing at least 35 kg.
 2. Participants must have a nonreactive HIV test at Screening (rapid test, nonrapid HIV immunoassay, and HIV RNA) and enrollment (a rapid test, nonrapid HIV immunoassay, and HIV RNA).
 3. Participants who are at risk of acquiring HIV, defined as having had anal or vaginal sex in the past 6 months.
 4. Participants who are overtly healthy as determined by medical evaluation by a responsible and experienced physician, including medical history, physical examination, laboratory tests and cardiac monitoring at the time of screening.
 5. No alcohol or substance use that, in the opinion of the study investigator and medical monitor, would interfere with the study.</t>
   </si>
   <si>
     <t>HIV, HBV</t>
   </si>
   <si>
     <t>The study enrolled healthy adolescent and adult participants</t>
   </si>
   <si>
     <t>Key end point: CAB trough concentrations
 Participants receive lead-in injections comprising cabotegravir LA during
 month one and injections of a new formulation of CAB LA at Month 3, Month 5
 and every 4 months thereafter to Month 29</t>
   </si>
   <si>
-    <t>Once Every Four Months</t>
+    <t>Every 4 months</t>
   </si>
   <si>
     <t>PrEP</t>
   </si>
   <si>
     <t>Two-to-Four</t>
   </si>
   <si>
     <t>NCT06786520</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06786520</t>
   </si>
   <si>
     <t>A single arm, repeat dose study to evaluate the pharmacokinetics, safety, and
 tolerability of switching to cabotegravir long-acting 4-monthly formulation (CAB Q4M) from cabotegravir long-acting (CAB LA 2M) in healthy adult volunteers</t>
   </si>
   <si>
     <t>A Study to Evaluate the Pharmacokinetics, Safety, and Tolerability of Cabotegravir Ultra Long-acting (CAB ULA) Following Switch From Cabotegravir Long-acting (CAB LA) in Healthy Adults</t>
   </si>
   <si>
     <t>Drug: CAB LA (2M)</t>
   </si>
   <si>
     <t>Drug: CAB LA (4M formulation)</t>
@@ -2134,50 +2137,53 @@
     <t>2025-06-16</t>
   </si>
   <si>
     <t>2027-03-09</t>
   </si>
   <si>
     <t>2027-11-08</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Adult participants greater than or equal to (\&gt;=) 18 years old, weighing at least 35 kg.
 * Participants who are overtly healthy as determined by medical evaluation.
 * Assigned male sex at birth or assigned female sex at birth. Participants assigned female sex at birth are eligible to participate if they are of non-childbearing potential, or if they are of childbearing potential and are not pregnant (confirmed by test), not breastfeeding, and are using a highly effective contraceptive method.
 * Capable of giving written informed consent.</t>
   </si>
   <si>
     <t>HIV, HBV, HCV</t>
   </si>
   <si>
     <t>The study enrolled healthy adults</t>
   </si>
   <si>
     <t>Participants will receive the CAB LA Q2M regimen up to Month 9 then will
 receive the CAB ULA Q4M regimen up to Month 23.
 Key end points are plasma concentration of CAB at the end of the CAB LA 2M phase compared to plasma concentration of CAB at the end of the CAB Q4M phase</t>
+  </si>
+  <si>
+    <t>Once Every Four Months</t>
   </si>
   <si>
     <t>ECLAIR</t>
   </si>
   <si>
     <t>NCT02076178</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02076178</t>
   </si>
   <si>
     <t>Evaluate the safety, tolerability and acceptability of long acting injections of the HIV integrase inhibitor, GSK1265744, in HIV-uninfected men.</t>
   </si>
   <si>
     <t>Drug: 744 (Cabotegravir) Tablet</t>
   </si>
   <si>
     <t>Drug: 744 (Cabotegravir) LA Injection</t>
   </si>
   <si>
     <t>800 mg (200 mg/mL)</t>
   </si>
   <si>
     <t>Drug: Placebo Tablet</t>
   </si>
@@ -2284,189 +2290,192 @@
   <si>
     <t>Cisgender women, Transgender women, Cisgender men, Transgender men</t>
   </si>
   <si>
     <t>Men and women, 18 to 65 years old at the time of screening, who are willing to provide informed consent for the study. Participants are required to be in general good health, as confirmed by laboratory investigation, with no medical condition(s) that would interfere with the conduct of the study.</t>
   </si>
   <si>
     <t>Quadruple-blind masking</t>
   </si>
   <si>
     <t>Quadruple (Participant, Care Provider, Investigator, Outcomes Assessor)</t>
   </si>
   <si>
     <t>Injection of GSK1265744 three times at twelve-week intervals.</t>
   </si>
   <si>
     <t>HPTN 083</t>
   </si>
   <si>
     <t>NCT02720094</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02720094</t>
   </si>
   <si>
-    <t>Phase II/III</t>
-[...1 lines deleted...]
-  <si>
     <t>Evaluate the safety and efficacy of the injectable drug cabotegravir (CAB LA), for pre-exposure prophylaxis (PrEP) in HIV-uninfected cisgender men and transgender women who have sex with men.</t>
   </si>
   <si>
     <t>United States of America, Argentina, Brazil, Peru, South Africa, Thailand, Viet Nam</t>
   </si>
   <si>
     <t>Drug: Cabotegravir Oral Tablet</t>
   </si>
   <si>
     <t>30 mg tablet</t>
   </si>
   <si>
     <t>Drug: TDF/FTC tablets</t>
   </si>
   <si>
     <t>300 mg/200 mg fixed-dose combination tablets</t>
   </si>
   <si>
     <t>Drug: Placebo for TDF/FTC and cabotegravir tablets</t>
   </si>
   <si>
     <t>Drug: CAB LA</t>
   </si>
   <si>
     <t>Administered as one 3 mL (600 mg) IM injection in the gluteal muscle at two time points 4 weeks apart and every 8 weeks thereafter</t>
   </si>
   <si>
     <t>Drug: Placebo for CAB LA</t>
   </si>
   <si>
     <t>Administered as one 3 mL IM injection in the gluteal muscle at two time points 4 weeks apart and every 8 weeks thereafter</t>
   </si>
   <si>
-    <t>2016-12-01</t>
-[...2 lines deleted...]
-    <t>2024-11-07</t>
+    <t>2016-12-19</t>
+  </si>
+  <si>
+    <t>2026-03-18</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2020-05-14</t>
   </si>
   <si>
+    <t>2025-03-31</t>
+  </si>
+  <si>
     <t>Transgender women, Cisgender men</t>
   </si>
   <si>
     <t>Cisgender male, Transgender female</t>
   </si>
   <si>
     <t>HIV negative cis-gender men and transgender women (18 years or older at the time of screening [assigned male at birth]) who have sex with men and at high risk of HIV infection.</t>
   </si>
   <si>
     <t>HIV, HCV, HBV</t>
   </si>
   <si>
     <t>HPTN 084</t>
   </si>
   <si>
     <t>NCT03164564</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03164564</t>
   </si>
   <si>
     <t>Evaluate the safety and efficacy of CAB LA compared to daily oral tenofovir disoproxil fumarate/emtricitabine for PrEP in HIV-uninfected women.</t>
   </si>
   <si>
     <t>Botswana, Kenya, Malawi, South Africa, Eswatini, Uganda, Zimbabwe</t>
   </si>
   <si>
     <t>Drug: Oral CAB</t>
   </si>
   <si>
     <t>Drug: Oral TDF/FTC</t>
   </si>
   <si>
     <t>300 mg/200 mg fixed dose combination tablet</t>
   </si>
   <si>
     <t>Drug: Placebo for oral CAB, Drug: Placebo for CAB LA</t>
   </si>
   <si>
     <t>Drug: Placebo for oral TDF/FTC</t>
   </si>
   <si>
     <t>600 mg administered as one 3 mL (600 mg) intramuscular injection in the gluteal muscle</t>
   </si>
   <si>
     <t>2017-11-07</t>
   </si>
   <si>
-    <t>2024-09-26</t>
-[...2 lines deleted...]
-    <t>2024-11-30</t>
+    <t>2025-09-23</t>
+  </si>
+  <si>
+    <t>2026-10-17</t>
   </si>
   <si>
     <t>2020-11-05</t>
   </si>
   <si>
     <t>Cisgender women, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Cisgender female</t>
   </si>
   <si>
     <t>Born female and 18-45 years of age at the time of screening. Must have documented evidence of surgical sterilization, OR documented evidence of no uterus (e.g., hysterectomy), OR must agree to use a reliable form of long acting contraception, during the trial and for 52 weeks after stopping the long acting injectable, or 30 days after stopping oral study product</t>
   </si>
   <si>
     <t>EBONI</t>
   </si>
   <si>
     <t>NCT05514509</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05514509</t>
   </si>
   <si>
     <t>Evaluate implementation strategies for the delivery of CAB for HIV PrEP across clinical settings for adult (≥18 Years) black cis-and transgender women without HIV infection living in the United States</t>
   </si>
   <si>
     <t>Drug: APRETUDE</t>
   </si>
   <si>
     <t>Drug: Cabotegravir tablet</t>
   </si>
   <si>
-    <t>2022-10-28 00:00:00</t>
-[...5 lines deleted...]
-    <t>2025-08-29 00:00:00</t>
+    <t>2022-10-28</t>
+  </si>
+  <si>
+    <t>2026-02-04</t>
+  </si>
+  <si>
+    <t>2025-08-29</t>
+  </si>
+  <si>
+    <t>2025-09-02</t>
   </si>
   <si>
     <t>Cisgender female, Transgender female</t>
   </si>
   <si>
     <t>Inclusion criteria:
 - Participant must be ≥18 years of age, at the time of signing the informed consent.
 - HIV negative at screening. Type of HIV-1 test is per standard of care.
 - No prior history of receiving oral CAB or CAB LA injections.
 - PrEP provider deems CAB PrEP use to be appropriate per the applicable CAB PrEP prescribing information prior to enrollment in the study.
 - Female at birth or self-identified Transgender Female.
 - Self-identified as African American/Black.
 - Capable of giving signed informed consent.</t>
   </si>
   <si>
     <t>PILLAR</t>
   </si>
   <si>
     <t>NCT05374525</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05374525</t>
   </si>
   <si>
     <t>Evaluate implementation strategies for the delivery of cabotegravir PrEP for HIV uninfected MSM and transgender men ≥ 18 in the United States.</t>
@@ -2717,75 +2726,81 @@
     <t>2023-11-30</t>
   </si>
   <si>
     <t>2025-04-23</t>
   </si>
   <si>
     <t>2027-08-31</t>
   </si>
   <si>
     <t>Participants are postpartum (&lt; 14 days after delivery) mothers who are aged 18-30 with less than a total of three prior pregnancies. 
 Participants should plan to stay and receive postpartum and paediatric care in the Gaborone or Molepolole region of Botswana for at least 24 months.</t>
   </si>
   <si>
     <t>HIV, TB</t>
   </si>
   <si>
     <t>AXIS</t>
   </si>
   <si>
     <t>NCT06138600</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06138600</t>
   </si>
   <si>
+    <t>Suspended</t>
+  </si>
+  <si>
     <t>University of Witwatersrand, South Africa</t>
   </si>
   <si>
     <t>This is a mixed methods study employing a convergence model triangulation design. Participants in the study will be sexually active young adults starting Pre-exposure Prophylaxis at private pharmacies, who will be offered either Cabotegravir Long-Acting Injectable, oral Pre-exposure Prophylaxis (TDF/FTC\[3TC\]), or Pre-exposure Prophylaxis deferment at each of their regular visits, with the option to switch between options for up to 15 months, with a final exit interview following the transition to standard-of-care. The number of study visits will vary, depending on participant Pre-exposure Prophylaxis choices. Those choosing oral Pre-exposure Prophylaxis will be seen 3 monthly from V2 onwards, but those choosing Cabotegravir Long-Acting Injectable will be seen 2 monthly from V2. A maximum</t>
   </si>
   <si>
     <t>Acceptability and Feasibility of Injectable Cabotegravir Pre-exposure Prophylaxis (PrEP) Versus Oral PrEP in Routine Care up to 15 Months in Private Pharmacies in South Africa</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>Cabotegravir Injection [Apretude]</t>
   </si>
   <si>
     <t>Tenofovir disoproxil fumarate / emtricitabine (or lamivudine)</t>
   </si>
   <si>
-    <t>2024-06-19 00:00:00</t>
-[...5 lines deleted...]
-    <t>2026-01-31 00:00:00</t>
+    <t>2023-11-01</t>
+  </si>
+  <si>
+    <t>2024-06-19</t>
+  </si>
+  <si>
+    <t>2025-10-31</t>
+  </si>
+  <si>
+    <t>2026-01-31</t>
   </si>
   <si>
     <t>Inclusion criteria:
 - Each participant must meet all of the following criteria to be enrolled in this study:
 1. Adult male or female (≥18 and ≤ 35 years old)
 2. Is self-reported sexually active
 3. HIV negative at the time of study enrolment (as determined by a rapid blood test for
 HIV 1)
 4. Body weight ≥ 35 kilograms.
 5. Creatinine clearance ≥ 60 mL/min.
 6. Willingness to sign informed consent.</t>
   </si>
   <si>
     <t>PEACH</t>
   </si>
   <si>
     <t>NCT05072093</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05072093</t>
   </si>
   <si>
     <t>Emory University</t>
   </si>
   <si>
@@ -2976,50 +2991,53 @@
   <si>
     <t>https://clinicaltrials.gov/study/NCT06474364</t>
   </si>
   <si>
     <t>MU-JHU CARE</t>
   </si>
   <si>
     <t>Several studies show that Adolescents and Young Adults (AYA) have poor outcomes along the entire Human Immunodeficiency Virus (HIV) prevention and care cascades compared to adults. The investigators propose to evaluate novel evidence-based HIV prevention and care interventions (including Cabotegravir LongActing (CABLA) to determine implementation outcomes among AYA who are at particularly high risk for HIV acquisition and poor viral suppression in five geographically distinct research performance sites in Uganda. The results will provide important evidence to inform Uganda and other regional countries' policy on integrated HIV prevention, care and treatment for AYA at high risk for HIV and Sexually Transmitted Infections (STIs) in order to reach the UNAIDS 95-95-95 targets and HIV epidemic</t>
   </si>
   <si>
     <t>HIV Prevention and Care Interventions for Youth in Uganda</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
   <si>
     <t>Long-acting Cabotegravir injection</t>
   </si>
   <si>
     <t>SEARCH-YOUTH</t>
   </si>
   <si>
     <t>2024-07-15 00:00:00</t>
   </si>
   <si>
+    <t>2024-06-19 00:00:00</t>
+  </si>
+  <si>
     <t>2028-08-31 00:00:00</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 Adolescents and young adults with increased likelihood of HIV acquisition
 * AYA 15 to 24 years of age
 * Classified as high risk using our screening tool.
 * Documented HIV un-infected as per the national HIV testing algorithm.
 * Willing to use PrEP
 * Willing to provide written informed consent.
 * No plans to relocate permanently in the next 6 months
 * No suspicion of acute HIV infection:
 * Hepatitis B virus surface antigen (HBsAg)-negative and accepts HB vaccination
 * Having no medical or social condition that, in the opinion of the study investigator, would interfere with the conduct of the study or interpretation of study results.
   * HIV-uninfected, based on HIV test results obtained at screening and enrolment visit and just prior to randomization. All HIV test res</t>
   </si>
   <si>
     <t>CATALYST</t>
   </si>
   <si>
     <t>NCT05937698</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05937698</t>
   </si>
@@ -3156,53 +3174,50 @@
   </si>
   <si>
     <t>LEN LA injections at Day 1 followed by the CAB LA injection at Day 15.</t>
   </si>
   <si>
     <t>2025-07-16</t>
   </si>
   <si>
     <t>2025-07-30</t>
   </si>
   <si>
     <t>2026-07-10</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 Participants are eligible to be included in the study only if all the following criteria apply:
 1. At the time of obtaining informed consent, 18 years of age.
 2. Body weight 50 kg and BMI within the range 18 to 32 kg/m2 (inclusive).
 3. Participants who are overtly healthy as determined by medical evaluation by a responsible and experienced physician, including medical history, physical examination, laboratory tests and cardiac monitoring.
 4. A participant with a significant clinical abnormality or laboratory parameter(s) which is/are not specifically listed in the inclusion or exclusion criteria, outside the reference range for the population being studied may be included if the investigator determines and documents that the finding is unlikely to introduce additional</t>
   </si>
   <si>
     <t>Cross-over assignment</t>
   </si>
   <si>
-    <t>Subcutaneous</t>
-[...1 lines deleted...]
-  <si>
     <t>CABNATE</t>
   </si>
   <si>
     <t>NCT07275606</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07275606</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the safety, tolerability and pharmacokinetics (PK) of cabotegravir in neonates exposed to human immunodeficiency virus (HIV)-1.</t>
   </si>
   <si>
     <t>A Study to Investigate Cabotegravir for Neonates Exposed to HIV-1</t>
   </si>
   <si>
     <t>Oral CAB</t>
   </si>
   <si>
     <t>IM CAB LA</t>
   </si>
   <si>
     <t>2026-03-17</t>
   </si>
   <si>
     <t>2025-11-27</t>
@@ -3339,54 +3354,54 @@
   <si>
     <t>NCT07516548</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07516548</t>
   </si>
   <si>
     <t>University of Alabama at Birmingham</t>
   </si>
   <si>
     <t>This study is being done to understand how long-acting injectable cabotegravir (CAB-LA) used for HIV pre-exposure prophylaxis (PrEP) and hormonal contraceptive methods affect each other when used at the same time. Women who are already using CAB-LA or not using PrEP will choose to join one of several groups based on whether they use injectable contraceptive (IM DMPA), an etonogestrel implant, or no hormonal contraceptive. Participants will have study visits every 4 to 12 weeks for up to 12 or 24 weeks after starting a contraceptive method to collect blood samples and measure levels of CAB-LA and hormone concentrations. The study will compare these levels to see if taking CAB-LA changes hormone concentrations or if using hormonal contraception changes CAB-LA drug levels. Safety, side effect</t>
   </si>
   <si>
     <t>Pharmacokinetic Study of Long-acting Antiretrovirals and Contraceptives in HIV</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>Long-acting injectable cabotegravir (CAB-LA)</t>
   </si>
   <si>
     <t>contraceptive</t>
   </si>
   <si>
-    <t>2026-04-01</t>
-[...2 lines deleted...]
-    <t>2026-03-31</t>
+    <t>2026-08-01</t>
+  </si>
+  <si>
+    <t>2026-07-19</t>
   </si>
   <si>
     <t>2026-12-31</t>
   </si>
   <si>
     <t>COHORT IMEA 074</t>
   </si>
   <si>
     <t>NCT07402044</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07402044</t>
   </si>
   <si>
     <t>The main objective of this national study is to evaluate the virological success of long-acting antiretroviral therapy combining cabotegravir and lenacapavir. The study involves patients who have been receiving this treatment for one year or those for whom the physician decides to initiate it. It also aims to evaluate the tolerability of the treatment and changes in the participants' immunovirological profile during follow-up.</t>
   </si>
   <si>
     <t>CABOTEGRAVIR/LENACAPAVIR DUAL LONG ACTING THERAPY (COHORT IMEA 074)</t>
   </si>
   <si>
     <t>cabotegravir (2M IM) + lenacapavir (6M IM)</t>
   </si>
   <si>
     <t>2026-03-15</t>
   </si>
@@ -3411,104 +3426,240 @@
   <si>
     <t>Desmond Tutu HIV Foundation</t>
   </si>
   <si>
     <t>The ALIGN study will evaluate the delivery of injectable Lenacapavir (LEN), a long-acting injectable formulation for HIV pre-exposure prophylaxis (PrEP), amongst adolescents and young people (aged 15-35 years) living within the Klipfontein-Mitchell's health sub-district of Cape Town, South Africa. LEN will be offered alongside injectable Cabotegravir long-acting (CAB LA), an injectable PrEP product already approved for use in South Africa, and oral PrEP (F/TDF) modalities (including intermittent dosing where appropriate), the current standard of care (SOC) biomedical HIV prevention in South Africa. Following counselling, participants will be able to choose which PrEP product (LEN, CAB LA, or oral PrEP) to initiate, with the option to switch at any future clinical visit, and followed for 18</t>
   </si>
   <si>
     <t>ALIGN: A Non-randomised Study Delivering Injectable Lenacapavir for HIV Prevention Within a Pre-exposure Prophylaxis (PrEP) Choice Context in Cape Town, South Africa.</t>
   </si>
   <si>
     <t>Lenacapavir Injection</t>
   </si>
   <si>
     <t>Cabotegravir (CAB) LA</t>
   </si>
   <si>
     <t>Tenofovi-Emtricitabine (TDF/FTC) tablet</t>
   </si>
   <si>
     <t>2026-01-29</t>
   </si>
   <si>
     <t>2028-03-01</t>
   </si>
   <si>
-    <t>Every 6 weeks</t>
+    <t>Every 6 months</t>
+  </si>
+  <si>
+    <t>Subcutaneous</t>
   </si>
   <si>
     <t>CUATRO (222794)</t>
   </si>
   <si>
     <t>NCT07650916</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07650916</t>
   </si>
   <si>
     <t>This study compares the efficacy, safety and tolerability of CAB ULA and RPV ULA administered with CAB long acting (LA) and RPV LA administered in adults and adolescents with HIV who are virologically suppressed on anti-retroviral therapy (ART).</t>
   </si>
   <si>
     <t>A Study to Investigate Cabotegravir Ultra Long-Acting (CAB ULA) Plus Rilpivirine Ultra Long-Acting (RPV ULA) in Adults and Adolescents With HIV Who Are Virologically Suppressed</t>
   </si>
   <si>
     <t>Spain, United States of America</t>
   </si>
   <si>
     <t>CAB ULA</t>
   </si>
   <si>
     <t>RPV ULA</t>
   </si>
   <si>
     <t>CAB LA</t>
   </si>
   <si>
     <t>RPV LA</t>
   </si>
   <si>
     <t>2026-06-29</t>
   </si>
   <si>
-    <t>2026-06-19</t>
+    <t>2026-06-25</t>
+  </si>
+  <si>
+    <t>2026-08-13</t>
   </si>
   <si>
     <t>2029-09-04</t>
   </si>
   <si>
     <t>Inclusion criteria:
 Patient Study Participant (PSP) Inclusion criteria:
 * Adults and adolescents with HIV-1 infection aged 12 years or older with a weight \&gt;35 kg.
 * Documented HIV-1 RNA measurements \&lt;50 copies/mL in the 12 months prior to Screening.
 * HIV-1 RNA \&lt;50 copies/mL at screening assessment.
 * Must be on current daily oral antiretroviral regimen for at least 6 months uninterrupted prior to Screening.
 * Any prior switch in therapy must have occurred due to tolerability/safety, access to medications, or convenience/simplification, and must NOT have been done for virologic treatment failure (HIV-1 RNA ≥200 copies/mL).
 Exclusion criteria:
 Patient Study Participant (PSP) Exclusion criteria:
 * Any evidence of primary resistance based on the presence of any major known INSTI (incl</t>
   </si>
   <si>
+    <t>NCT01754116</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT01754116</t>
+  </si>
+  <si>
+    <t>This is a single-center, randomized, open-label, 3 parallel treatment study in healthy adult subjects to assess the relative bioavailability of new formulations of GSK1265744 LAP 400 mg intra muscular compared to the current GSK1265744 LAP 400 mg nanomilled formulation. This study will evaluate LAP formulations of GSK1265744 with different particle sizes.
+Following a 14 day lead in period with oral GSK1265744, forty-five subjects will receive 400 mg of one of three GSK1265744 formulations which vary in particle size from 200 nm to 5 um by intramuscular injection. Samples for determination of GSK1265744 concentrations will be collected for 12 weeks post-injection. Safety will be evaluated by adverse event recording and laboratory values at frequent intervals throughout the trial. A subgrou</t>
+  </si>
+  <si>
+    <t>A Randomized Study to Assess the Relative Bioavailability of New Formulations of GSK1265744 Long Acting Parental (LAP) in Healthy Adult Subjects</t>
+  </si>
+  <si>
+    <t>GSK1265744 30 mg oral</t>
+  </si>
+  <si>
+    <t>Midazolam 3 mg oral + GSK1265744 30mg oral</t>
+  </si>
+  <si>
+    <t>GSK1265744 400 mg (200 nm)</t>
+  </si>
+  <si>
+    <t>GSK1265744 400 mg (1 micro m)</t>
+  </si>
+  <si>
+    <t>GSK1265744 400 mg (5 micro m)</t>
+  </si>
+  <si>
+    <t>2013-01-01</t>
+  </si>
+  <si>
+    <t>2014-04-17</t>
+  </si>
+  <si>
+    <t>2014-04-01</t>
+  </si>
+  <si>
+    <t>Cisgender women, Transgender women, Cisgender men, Transgender men, Adults, Older adults</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria
+* Male or female between 18 and 65 years of age inclusive, at the time of signing the informed consent.
+* Healthy as determined by a responsible and experienced physician, based on a medical evaluation including medical history, physical examination, laboratory tests and cardiac monitoring.
+* A female subject is eligible to participate if she is of: non-childbearing potential. Female subjects of child bearing potential must agree to use contraception for at least 6 months after the final dose of study drug and should understand that drug concentrations may be measurable for up to one year after final dose.
+* Male subjects with female partners of child-bearing potential must agree to use one of the required contraception methods noted in the protocol.
+* Body weight \&gt;=50</t>
+  </si>
+  <si>
+    <t>NCT01756131</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT01756131</t>
+  </si>
+  <si>
+    <t>A single dose escalation study to determine the safety, tolerability, and pharmacokinetic profile of intramuscular and subcutaneous injections of GSK1265744 long acting parenteral (LAP) in healthy subjects. This study consists of a screening visit, a single injection, and follow-up evaluations for a minimum of 12 weeks following the injection.</t>
+  </si>
+  <si>
+    <t>A Single Dose Escalation Study to Investigate the Safety, Tolerability and Pharmacokinetics of Intramuscular and Subcutaneous Long Acting GSK1265744 in Healthy Subjects</t>
+  </si>
+  <si>
+    <t>GSK1265744 injectable suspension</t>
+  </si>
+  <si>
+    <t>Placebo to match injectable suspension</t>
+  </si>
+  <si>
+    <t>2010-09-01</t>
+  </si>
+  <si>
+    <t>2013-05-16</t>
+  </si>
+  <si>
+    <t>2012-12-01</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Healthy as determined by a responsible and experienced physician, based on a medical evaluation including medical history, physical examination, laboratory tests and cardiac monitoring. A subject with a clinical abnormality or laboratory parameters outside the reference range for the population being studied may be included only if the Investigator and the GSK Medical Monitor agree that the finding is unlikely to introduce additional risk factors and will not interfere with the study procedures.
+* Male or female between 18 and 55 years of age inclusive, at the time of signing the informed consent.
+* Females of childbearing potential with a negative pregnancy test (serum or urine) at screen and at Day -1, and agrees to use one of the contraception methods listed in th</t>
+  </si>
+  <si>
+    <t>NCT04484337</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT04484337</t>
+  </si>
+  <si>
+    <t>This is an active control, randomized study to investigate the safety, tolerability and PK of repeat dose administration of long-acting CAB 400 mg/mL formulation intramuscular (IM) (gluteus medius and vastus lateralis) and subcutaneous (SC) (abdominal) injections in healthy adult participants.</t>
+  </si>
+  <si>
+    <t>Study to Evaluate Pharmacokinetic (PK), Safety and Tolerability of Cabotegravir (CAB) 400 Milligrams Per Milliliter (mg/mL) Formulation in Healthy Adult Participants</t>
+  </si>
+  <si>
+    <t>United States of America, New Zealand</t>
+  </si>
+  <si>
+    <t>Cabotegravir sodium (Oral Lead In)</t>
+  </si>
+  <si>
+    <t>Cabotegravir 400 mg/mL</t>
+  </si>
+  <si>
+    <t>Cabotegravir 200 mg/mL</t>
+  </si>
+  <si>
+    <t>Topical Non-steroidal anti-inflammatory drug (NSAID)</t>
+  </si>
+  <si>
+    <t>Topical steroid</t>
+  </si>
+  <si>
+    <t>2020-07-31</t>
+  </si>
+  <si>
+    <t>2026-05-04</t>
+  </si>
+  <si>
+    <t>2023-05-05</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Participant must be 18 to 50 years of age inclusive, at the time of signing the informed consent.
+* Participants who are overtly healthy as determined by medical evaluation.
+* A participant with a clinical abnormality or laboratory parameters which is/are not specifically listed in the inclusion or exclusion criteria, outside the reference range for the population being studied may be included if the investigator determines and documents that the finding is unlikely to introduce additional risk factors and will not interfere with the study procedures.
+* Participants who are negative on two consecutive tests for Severe acute respiratory syndrome coronavirus 2 (SARS-CoV-2), performed at Screening and within 5 days of admission to the Phase I unit, using an approved mol</t>
+  </si>
+  <si>
+    <t>Prevention</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Long-acting cabotegravir and rilpivirine for HIV-1 suppression: switch to 2-monthly dosing after 5 years of daily oral therapy</t>
   </si>
   <si>
     <t>https://doi.org/10.1097/qad.0000000000003085</t>
@@ -3760,50 +3911,74 @@
     <t>&lt;p&gt;Background&lt;/p&gt;&lt;p&gt;Long-acting injectable cabotegravir and rilpivirine is licensed for individualised treatment of HIV-1 infection in resource-rich settings. Additional evidence is required to support use in African treatment programmes where demographic factors, viral subtypes, previous treatment, and delivery and monitoring approaches differ. The aim of this study was to determine whether switching to long-acting therapy with injections every 8 weeks is non-inferior to daily oral therapy in Africa.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;CARES is a randomised, open-label, non-inferiority trial being conducted at eight sites in Uganda, Kenya, and South Africa. Participants with HIV viral load below 50 copies per mL on oral antiretroviral therapy and no history of virological failure were randomly assigned (1:1; web-based, permuted blocks) to receive cabotegravir (600 mg) and rilpivirine (900 mg) by intramuscular injection every 8 weeks, or to continue oral therapy. Viral load was monitored every 24 weeks. The primary outcome was week 48 viral load below 50 copies per mL, assessed with the Food and Drug Administration snapshot algorithm (non-inferiority margin 10 percentage points) in the intention-to-treat exposed population. This trial is registered with the Pan African Clinical Trials Registry (202104874490818) and is ongoing up to 96 weeks.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Findings&lt;/p&gt;&lt;p&gt;Between Sept 1, 2021, and Aug 31, 2022, we enrolled 512 participants (295 [58%] female; 380 [74%] previous non-nucleoside reverse transcriptase inhibitor exposure). Week 48 viral load was below 50 copies per mL in 246 (96%) of 255 participants in the long-acting therapy group and 250 (97%) of 257 in the oral therapy group (difference –0·8 percentage points; 95% CI –3·7 to 2·3), demonstrating non-inferiority (confirmed in per-protocol analysis). Two participants had virological failure in the long-acting therapy group, both with drug resistance; none had virological failure in the oral therapy group. Adverse events of grade 3 or greater severity occurred in 24 (9%) participants on long-acting therapy and ten (4%) on oral therapy; one participant discontinued long-acting therapy (for injection-site reaction).&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Interpretation&lt;/p&gt;&lt;p&gt;Long-acting therapy had non-inferior efficacy compared with oral therapy, with a good safety profile, and can be considered for African treatment programmes.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Kityo, C., Mambule, I.K., Musaazi, J.&amp;nbsp;et al.&amp;nbsp;&lt;a href="https://www.nature.com/articles/s41591-025-04041-7" rel="noopener noreferrer" target="_blank"&gt;Cabotegravir and rilpivirine for treatment of HIV infection in Africa: week 96 results from the phase 3b randomized, open-label, noninferiority CARES trial&lt;/a&gt;.&amp;nbsp;Nat Med&amp;nbsp;(2025). https://doi.org/10.1038/s41591-025-04041-7&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Evaluation of the durable efficacy and safety of long-acting injectable therapy for HIV is needed in African populations. &lt;/p&gt;&lt;p&gt;In a multicenter, open-label phase 3b trial, 512 African adults with HIV-1, stable on first-line oral therapy, with screening plasma viral load (VL) &amp;lt;50 copies ml−1&amp;nbsp;and without past virologic failure were randomized (1:1) to continue oral therapy or switch to cabotegravir (600 mg) and rilpivirine (900 mg) intramuscular injections every 8 weeks (optional 4-week oral lead-in). VL was monitored every 24 weeks. &lt;/p&gt;&lt;p&gt;Here the primary outcome for our analysis up to 96 weeks was VL &amp;lt;50 copies ml−1, using the Food and Drug Administration snapshot algorithm (noninferiority margin 10%) in the intention-to-treat exposed population. At 96 weeks, 247/255 (97%) in the long-acting group and 250/257 (97%) in the oral therapy group had VL &amp;lt;50 copies ml−1&amp;nbsp;(difference −0.4%; 95% confidence interval −3.1% to 2.0%), demonstrating noninferiority. &lt;/p&gt;&lt;p&gt;Adverse events of severity grade ≥3 occurred in 41/255 (16%) in the long-acting group and in 22/257 (9%) in the oral therapy group, mostly considered unrelated to the study drug; only one treatment-related adverse event in the long-acting group led to a decision to discontinue treatment (injection-site abscess). Cabotegravir and rilpivirine long-acting therapy produced durable virologic suppression, met the prespecified noninferiority endpoint compared with oral therapy and demonstrated an acceptable safety and tolerability profile. &lt;/p&gt;&lt;p&gt;Long-acting therapy may be considered for use in African treatment programs.&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Rapport d'activité IMEA</t>
   </si>
   <si>
     <t>https://www.imea.fr/uploads/filemanager/PDF/rapport%20activite%202023.pdf</t>
   </si>
   <si>
     <t>New formulation of cabotegravir for HIV treatment can be dosed at intervals of at least 4 months</t>
   </si>
   <si>
     <t>https://www.eatg.org/hiv-news/new-formulation-of-cabotegravir-for-hiv-treatment-can-be-dosed-at-intervals-of-at-least-4-months/</t>
   </si>
   <si>
     <t>Ultra-long-acting cabotegravir could be taken three times a year for HIV PrEP and treatment</t>
   </si>
   <si>
     <t>https://www.aidsmap.com/news/mar-2024/ultra-long-acting-cabotegravir-could-be-taken-three-times-year-hiv-prep-and-treatment</t>
+  </si>
+  <si>
+    <t>Document</t>
+  </si>
+  <si>
+    <t>Baseline Demographics in the Phase 2b Registrational EXTEND 4M Trial: Evaluating a Novel Every-4-Month Cabotegravir Formulation in a Population Who Could Benefit From PrEP</t>
+  </si>
+  <si>
+    <t>Carolina Acuipil</t>
+  </si>
+  <si>
+    <t>2026-07-26</t>
+  </si>
+  <si>
+    <t>000025 EXTEND 4M BL Demographics.pdf</t>
+  </si>
+  <si>
+    <t>resources/Y7sXJELLTepy_000025-extend-4m-bl-demographics.pdf</t>
+  </si>
+  <si>
+    <t>NATAP - AIDS2026</t>
+  </si>
+  <si>
+    <t>https://www.natap.org/2026/IAS/IAS_36.htm</t>
   </si>
   <si>
     <t>Satisfaction and acceptability of cabotegravir long-acting injectable suspension for prevention of HIV: Patient perspectives from the ECLAIR trial</t>
   </si>
   <si>
     <t>https://pubmed.ncbi.nlm.nih.gov/30445896/</t>
   </si>
   <si>
     <t>Safety and tolerability of long-acting cabotegravir injections in HIV-uninfected men (ECLAIR): a multicentre, double-blind, randomised, placebo-controlled, phase 2a trial</t>
   </si>
   <si>
     <t>https://pubmed.ncbi.nlm.nih.gov/28546090/</t>
   </si>
   <si>
     <t>Tail-phase safety, tolerability, and pharmacokinetics of long-acting injectable cabotegravir in HIV-uninfected adults: a secondary analysis of the HPTN 077 trial</t>
   </si>
   <si>
     <t>https://pubmed.ncbi.nlm.nih.gov/32497491/</t>
   </si>
   <si>
     <t>Safety, tolerability, and pharmacokinetics of long-acting injectable cabotegravir in low-risk HIV-uninfected individuals: HPTN 077, a phase 2a randomized controlled trial</t>
   </si>
   <si>
     <t>https://pubmed.ncbi.nlm.nih.gov/30408115/</t>
   </si>
@@ -5111,68 +5286,62 @@
   <si>
     <t>https://www.lakemedelsverket.se/sv/sok-lakemedelsfakta/lakemedel/20220627000199/apretude-600-mg-injektionsvatska-depotsuspension
  https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2023/september/european-commission-authorises-viiv-healthcare/#1
  https://www.ema.europa.eu/en/news/meeting-highlights-committee-medicinal-products-human-use-chmp-17-20-july-2023</t>
   </si>
   <si>
     <t>ZAMRA</t>
   </si>
   <si>
     <t>Zambia Medicines Regulatory Authority</t>
   </si>
   <si>
     <t>https://app.zamra.co.zm:42882/portal/#/public/registered-medicines</t>
   </si>
   <si>
     <t>ZMB</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
     <t>https://app.zamra.co.zm:42882/portal/#/public/registered-medicines
 https://viivhealthcare.com/ending-hiv/viiv-improve-access-to-hiv-medicines/</t>
   </si>
   <si>
-    <t>SAHPRA (South Africa/Lesotho)</t>
-[...1 lines deleted...]
-  <si>
     <t>https://lesotho.eregulations.org/?l=en</t>
   </si>
   <si>
     <t>LSO</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>https://medapps.sahpra.org.za:6006/</t>
   </si>
   <si>
-    <t>SAHPRA (South Africa/Eswatini)</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.gov.sz/index.php/about-us-sp-866448837</t>
   </si>
   <si>
     <t>SWZ</t>
   </si>
   <si>
     <t>Eswatini</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
   </si>
   <si>
     <t>Categories</t>
   </si>
   <si>
     <t>Patent holder</t>
   </si>
   <si>
     <t>Expiry date</t>
   </si>
   <si>
     <t>Patent abstract</t>
@@ -5225,56 +5394,59 @@
   <si>
     <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Egypt, India, Indonesia, Algeria, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>United States of America, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, New Zealand, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, World Intellectual Property Organization (WIPO), Singapore, Jersey</t>
   </si>
   <si>
     <t>WO2012037320</t>
   </si>
   <si>
     <t>Cabotegravir long-acting parenteral compositions</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>2031-09-15</t>
   </si>
   <si>
     <t>The present invention relates to pharmaceutical compositions of cabotegravir useful in the treatment or prevention of Human Immunodeficiency Virus (HIV) infections.</t>
   </si>
   <si>
     <t>MPP Search</t>
   </si>
   <si>
-    <t>Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Mexico, Ukraine, South Africa, India</t>
+    <t>Brazil, China, Belarus, Tajikistan, Kazakhstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Mexico, Ukraine, South Africa, India</t>
   </si>
   <si>
     <t>Australia, Canada, Chile, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Israel, Japan, Korea, Republic of, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
+    <t>Azerbaijan, Kyrgyzstan</t>
+  </si>
+  <si>
     <t>World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), United States of America</t>
   </si>
   <si>
     <t>WO2011119566</t>
   </si>
   <si>
     <t>Cabotegravir or dolutegravir processes and intermediates</t>
   </si>
   <si>
     <t>Intermediate(s); Process</t>
   </si>
   <si>
     <t>2031-03-22</t>
   </si>
   <si>
     <t>Relates to the preparation of carbamoylpyridone derivatives and intermediates which are useful as HIV integrase inhibitors.</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
     <t>China, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, India</t>
@@ -5385,53 +5557,50 @@
     <t>https://www.fda.gov/news-events/press-announcements/fda-approves-first-extended-release-injectable-drug-regimen-adults-living-hiv</t>
   </si>
   <si>
     <t>GSK744 SAFETY DATA SHEET CAYMAN CHEMICALS (PDF)</t>
   </si>
   <si>
     <t>https://cdn.caymanchem.com/cdn/msds/27215m.pdf</t>
   </si>
   <si>
     <t>&lt;p&gt;Trezza C. et al.. &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1097%2FCOH.0000000000000168."&gt;Formulation and pharmacology of long-acting cabotegravir.&lt;/a&gt; Curr Opin HIV AIDS. 2015 Jul;10(4):239-45. doi: &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1097%2FCOH.0000000000000168"&gt;https://doi.org/10.1097%2FCOH.0000000000000168&lt;/a&gt;. PMID: 26049948; PMCID: PMC5638427.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Purpose of review&amp;nbsp;&lt;/p&gt;&lt;p&gt;Long-acting cabotegravir may provide a novel therapeutic option for both the treatment and prevention of HIV-1 infection that does not necessitate adherence to a daily regimen. The present review will highlight the unique formulation properties and pharmacologic attributes of long-acting cabotegravir nanosuspension.&lt;/p&gt;&lt;p&gt;Recent findings&amp;nbsp;&lt;/p&gt;&lt;p&gt;Cabotegravir is a potent integrase strand transfer inhibitor that has been formulated as an oral tablet for daily administration and as a long-acting injectable nanosuspension. Long-acting cabotegravir is readily absorbed following intramuscular and subcutaneous administration and has an elimination half-life of approximately 40 days, allowing for administration on a monthly or less frequent schedule. Repeat-dose pharmacokinetic studies and population pharmacokinetic modeling indicate monthly and bi-monthly dosing achieves clinically relevant plasma concentrations considered effective for HIV maintenance therapy and that quarterly injections are appropriate for investigation as preexposure prophylaxis. Cabotegravir is primarily metabolized by uridine diphosphate glucuronosyltransferase 1A1 and is unlikely to be impacted by the cytochrome P450 metabolic pathway.&amp;nbsp;In vitro&amp;nbsp;and&amp;nbsp;in vivo&amp;nbsp;data suggest cabotegravir has a low propensity to cause, or be subject to, significant drug interactions.&lt;/p&gt;&lt;p&gt;Summary&amp;nbsp;&lt;/p&gt;&lt;p&gt;The pharmacologic profile of long-acting cabotegravir supports its continued development for both treatment and prevention of HIV-1 infection.&lt;/p&gt;</t>
   </si>
   <si>
     <t>World Health Organization Guidelines on long-acting injectable cabotegravir for HIV prevention</t>
   </si>
   <si>
     <t>https://apps.who.int/iris/rest/bitstreams/1454476/retrieve</t>
   </si>
   <si>
     <t>Injectable Cabotegravir for PrEP</t>
   </si>
   <si>
     <t>https://www.prepwatch.org/products/injectable-cab-for-prep/</t>
-  </si>
-[...1 lines deleted...]
-    <t>Document</t>
   </si>
   <si>
     <t>Cabotegravir manufacturing steps</t>
   </si>
   <si>
     <t>CAB manuf.png</t>
   </si>
   <si>
     <t>resources/aQW0QshQbxWP_CAB manuf.png</t>
   </si>
   <si>
     <t>Tentative timeline generic CAB</t>
   </si>
   <si>
     <t>timelineCABJuly2024.png</t>
   </si>
   <si>
     <t>resources/Gf8JqwUvviU6_timelineCABJuly2024.png</t>
   </si>
   <si>
     <t>posterHIVR4P</t>
   </si>
   <si>
     <t>poster HIVR4Psmall.pdf</t>
   </si>
@@ -5791,55 +5960,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03639311" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04001803" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05112939" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03299049" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04542070" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02951052" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02938520" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04399551" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05154747" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05546242" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03635788" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02120352" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04371380" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01593046" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05601128" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03497676" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05917509" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06468995" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06694805" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00825929" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05294159" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06507059" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04982445" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05979714" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06565013" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05156658" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anzctr.org.au/Trial/Registration/TrialReview.aspx?id=383336" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06104306" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05660980" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06062979" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06635421" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pactr.samrc.ac.za/TrialDisplay.aspx?TrialID=15757" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06657885" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06741397" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06786520" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02076178" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02178800" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02720094" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03164564" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05514509" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05374525" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05515770" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05549726" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02478463" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03422172" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06134362" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05986084" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06138600" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05072093" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06133686" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06319105" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05867212" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06474364" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05937698" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06250504" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05799339" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06970223" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07275606" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05776108" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07620730" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07579546" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07516548" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07402044" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07390409" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07650916" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03639311" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04001803" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05112939" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03299049" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04542070" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02951052" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02938520" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04399551" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05154747" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05546242" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03635788" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02120352" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04371380" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01593046" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05601128" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03497676" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05917509" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06468995" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06694805" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00825929" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05294159" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06507059" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04982445" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05979714" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06565013" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05156658" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anzctr.org.au/Trial/Registration/TrialReview.aspx?id=383336" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06104306" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05660980" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06062979" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06635421" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pactr.samrc.ac.za/TrialDisplay.aspx?TrialID=15757" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06657885" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06741397" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06786520" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02076178" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02178800" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02720094" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03164564" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05514509" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05374525" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05515770" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05549726" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02478463" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03422172" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06134362" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05986084" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06138600" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05072093" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06133686" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06319105" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05867212" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06474364" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05937698" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06250504" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05799339" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06970223" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07275606" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05776108" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07620730" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07579546" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07516548" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07402044" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07390409" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07650916" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01754116" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01756131" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04484337" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003085" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26006" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26003" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12879-022-07243-3" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00185-5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003025" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40271-021-00524-0" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(20)32666-0" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/apc.2022.0168" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002466" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1904398" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1909512" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.01702-21" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00184-3" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(20)30340-4" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bhiva.org/file/62a1ceca806ef/P008.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hivglasgow.org/wp-content/uploads/2023/01/P116_Slama.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2026/february/daily-oral-therapy-for-people-with-adherence-challenges/#1" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0190487" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ofid/ofab439" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jac/dkz504" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/25787489.2019.1661696" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(17)31917-7" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/75cb786a-98e0-4615-8258-3cae0bdcfb29/75cb786a-98e0-4615-8258-3cae0bdcfb29_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00300-4" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00301-6" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/appletter/2024/212888Orig1s015ltr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/3736-2025/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/wp-content/uploads/sites/2/posters/2025/1046-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imea.fr/uploads/filemanager/PDF/rapport%20activite%202023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatg.org/hiv-news/new-formulation-of-cabotegravir-for-hiv-treatment-can-be-dosed-at-intervals-of-at-least-4-months/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aidsmap.com/news/mar-2024/ultra-long-acting-cabotegravir-could-be-taken-three-times-year-hiv-prep-and-treatment" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatg.org/hiv-news/new-formulation-of-cabotegravir-for-hiv-treatment-can-be-dosed-at-intervals-of-at-least-4-months/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30445896/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/28546090/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/32497491/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30408115/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34379922/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35378077/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.02057-21" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/research/mobile-men" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/research/mobile-men" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/lsm/pdf/mobile-men-newsletter-july-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-oct-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-may-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-october-2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.eu/trial/study-on-long-acting-cabotegravir-and-lenacapavir-for-hiv-patients-evaluating-dual-antiretroviral-therapy/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003085" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26006" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26003" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12879-022-07243-3" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00185-5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003025" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40271-021-00524-0" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(20)32666-0" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/apc.2022.0168" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002466" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1904398" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1909512" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.01702-21" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00184-3" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(20)30340-4" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bhiva.org/file/62a1ceca806ef/P008.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hivglasgow.org/wp-content/uploads/2023/01/P116_Slama.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2026/february/daily-oral-therapy-for-people-with-adherence-challenges/#1" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0190487" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ofid/ofab439" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jac/dkz504" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/25787489.2019.1661696" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(17)31917-7" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/75cb786a-98e0-4615-8258-3cae0bdcfb29/75cb786a-98e0-4615-8258-3cae0bdcfb29_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00300-4" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00301-6" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/appletter/2024/212888Orig1s015ltr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/3736-2025/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/wp-content/uploads/sites/2/posters/2025/1046-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imea.fr/uploads/filemanager/PDF/rapport%20activite%202023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatg.org/hiv-news/new-formulation-of-cabotegravir-for-hiv-treatment-can-be-dosed-at-intervals-of-at-least-4-months/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aidsmap.com/news/mar-2024/ultra-long-acting-cabotegravir-could-be-taken-three-times-year-hiv-prep-and-treatment" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2451/Y7sXJELLTepy_000025-extend-4m-bl-demographics.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2026/IAS/IAS_36.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatg.org/hiv-news/new-formulation-of-cabotegravir-for-hiv-treatment-can-be-dosed-at-intervals-of-at-least-4-months/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30445896/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/28546090/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/32497491/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30408115/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34379922/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35378077/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.02057-21" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/research/mobile-men" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/research/mobile-men" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/lsm/pdf/mobile-men-newsletter-july-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-oct-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-may-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-october-2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.eu/trial/study-on-long-acting-cabotegravir-and-lenacapavir-for-hiv-patients-evaluating-dual-antiretroviral-therapy/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20061102&amp;CC=WO&amp;NR=2006116764A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120322&amp;CC=WO&amp;NR=2012037320A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110929&amp;CC=WO&amp;NR=2011119566A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20180823&amp;CC=WO&amp;NR=2018149608A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/t6H1mts28HbUTcgdpAalmKkDApbd4eRk2wuyUIy1.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/news-events/press-announcements/fda-approves-first-extended-release-injectable-drug-regimen-adults-living-hiv" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.caymanchem.com/cdn/msds/27215m.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.who.int/iris/rest/bitstreams/1454476/retrieve" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prepwatch.org/products/injectable-cab-for-prep/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/649/aQW0QshQbxWP_CAB%20manuf.png" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/650/Gf8JqwUvviU6_timelineCABJuly2024.png" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/651/3gANiTWqXIjv_poster%20HIVR4Psmall.pdf" TargetMode="External"/></Relationships>
 </file>
@@ -6078,54 +6247,54 @@
       <c r="AJ2" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ66"/>
+  <dimension ref="A1:AZ69"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D66" sqref="D66"/>
+      <selection activeCell="D69" sqref="D69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -9816,3236 +9985,3554 @@
       </c>
       <c r="AX34" t="s">
         <v>626</v>
       </c>
       <c r="AY34" t="s">
         <v>143</v>
       </c>
       <c r="AZ34" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="35" spans="1:52">
       <c r="A35" t="s">
         <v>36</v>
       </c>
       <c r="B35" t="s">
         <v>627</v>
       </c>
       <c r="C35" t="s">
         <v>628</v>
       </c>
       <c r="D35" s="4" t="s">
         <v>629</v>
       </c>
       <c r="E35" t="s">
-        <v>112</v>
+        <v>630</v>
       </c>
       <c r="F35" t="s">
         <v>188</v>
       </c>
       <c r="G35" t="s">
         <v>114</v>
       </c>
       <c r="H35" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="I35" t="s">
-        <v>631</v>
+        <v>632</v>
       </c>
       <c r="J35" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="M35" t="s">
-        <v>633</v>
+        <v>634</v>
       </c>
       <c r="O35" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="X35" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="Y35" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="Z35" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="AA35" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="AD35" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="AE35" t="s">
         <v>441</v>
       </c>
       <c r="AF35" t="s">
         <v>131</v>
       </c>
       <c r="AG35" t="s">
         <v>132</v>
       </c>
       <c r="AH35" t="s">
         <v>132</v>
       </c>
       <c r="AI35" t="s">
         <v>178</v>
       </c>
       <c r="AJ35" t="s">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c r="AM35" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="AO35" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="AP35" t="s">
         <v>135</v>
       </c>
       <c r="AQ35">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="AR35" t="s">
         <v>180</v>
       </c>
       <c r="AS35" t="s">
         <v>160</v>
       </c>
       <c r="AT35" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="AU35" t="s">
         <v>139</v>
       </c>
       <c r="AV35" t="s">
         <v>354</v>
       </c>
       <c r="AW35" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="AX35" t="s">
         <v>184</v>
       </c>
       <c r="AY35" t="s">
         <v>143</v>
       </c>
       <c r="AZ35" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="36" spans="1:52">
       <c r="A36" t="s">
         <v>36</v>
       </c>
       <c r="B36" t="s">
-        <v>646</v>
+        <v>647</v>
       </c>
       <c r="C36" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="E36" t="s">
         <v>166</v>
       </c>
       <c r="F36" t="s">
         <v>188</v>
       </c>
       <c r="G36" t="s">
         <v>114</v>
       </c>
       <c r="H36" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="I36" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="J36" t="s">
         <v>150</v>
       </c>
       <c r="M36" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="O36" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="P36" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="X36" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="Y36" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="Z36" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="AA36" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="AD36" t="s">
         <v>176</v>
       </c>
       <c r="AE36" t="s">
         <v>130</v>
       </c>
       <c r="AF36" t="s">
         <v>131</v>
       </c>
       <c r="AG36" t="s">
         <v>132</v>
       </c>
       <c r="AH36" t="s">
         <v>132</v>
       </c>
       <c r="AI36" t="s">
         <v>178</v>
       </c>
       <c r="AJ36" t="s">
-        <v>658</v>
+        <v>659</v>
       </c>
       <c r="AL36" t="s">
         <v>51</v>
       </c>
       <c r="AM36" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="AO36" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="AP36" t="s">
         <v>135</v>
       </c>
       <c r="AQ36">
         <v>69</v>
       </c>
       <c r="AR36" t="s">
         <v>136</v>
       </c>
       <c r="AS36" t="s">
         <v>160</v>
       </c>
       <c r="AT36" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="AU36" t="s">
         <v>139</v>
       </c>
       <c r="AV36" t="s">
         <v>161</v>
       </c>
       <c r="AW36" t="s">
-        <v>644</v>
+        <v>663</v>
       </c>
       <c r="AX36" t="s">
         <v>626</v>
       </c>
       <c r="AY36" t="s">
         <v>143</v>
       </c>
       <c r="AZ36" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="37" spans="1:52">
       <c r="A37" t="s">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="C37" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
       <c r="E37" t="s">
         <v>112</v>
       </c>
       <c r="F37" t="s">
         <v>113</v>
       </c>
       <c r="G37" t="s">
         <v>114</v>
       </c>
       <c r="I37" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="J37" t="s">
         <v>150</v>
       </c>
       <c r="M37" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="N37" t="s">
         <v>154</v>
       </c>
       <c r="O37" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
       <c r="P37" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="Q37" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="R37" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="S37" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="T37" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="X37" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
       <c r="Y37" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="AB37" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="AC37" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="AD37" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="AE37" t="s">
         <v>130</v>
       </c>
       <c r="AF37" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="AG37" t="s">
         <v>177</v>
       </c>
       <c r="AH37" t="s">
         <v>177</v>
       </c>
       <c r="AI37" t="s">
         <v>178</v>
       </c>
       <c r="AJ37" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="AL37" t="s">
         <v>51</v>
       </c>
       <c r="AM37" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="AP37" t="s">
         <v>135</v>
       </c>
       <c r="AQ37">
         <v>127</v>
       </c>
       <c r="AR37" t="s">
         <v>180</v>
       </c>
       <c r="AS37" t="s">
         <v>137</v>
       </c>
       <c r="AU37" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="AV37" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
       <c r="AW37" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
       <c r="AX37" t="s">
         <v>184</v>
       </c>
       <c r="AY37" t="s">
         <v>143</v>
       </c>
       <c r="AZ37" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="38" spans="1:52">
       <c r="A38" t="s">
         <v>36</v>
       </c>
       <c r="B38" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
       <c r="C38" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
       <c r="E38" t="s">
         <v>112</v>
       </c>
       <c r="F38" t="s">
         <v>113</v>
       </c>
       <c r="G38" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="I38" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="J38" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="M38" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="N38" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="O38" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="P38" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="Q38" t="s">
+        <v>694</v>
+      </c>
+      <c r="R38" t="s">
+        <v>695</v>
+      </c>
+      <c r="S38" t="s">
         <v>692</v>
       </c>
-      <c r="R38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T38" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="U38" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="V38" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="X38" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="Y38" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="AB38" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="AC38" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="AD38" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="AE38" t="s">
         <v>130</v>
       </c>
       <c r="AF38" t="s">
         <v>131</v>
       </c>
       <c r="AG38" t="s">
         <v>132</v>
       </c>
       <c r="AH38" t="s">
         <v>132</v>
       </c>
       <c r="AI38" t="s">
         <v>178</v>
       </c>
       <c r="AJ38" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="AL38" t="s">
         <v>51</v>
       </c>
       <c r="AM38" t="s">
         <v>371</v>
       </c>
       <c r="AP38" t="s">
         <v>135</v>
       </c>
       <c r="AQ38">
         <v>199</v>
       </c>
       <c r="AR38" t="s">
         <v>180</v>
       </c>
       <c r="AS38" t="s">
         <v>137</v>
       </c>
       <c r="AU38" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="AV38" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="AW38" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="AX38" t="s">
         <v>184</v>
       </c>
       <c r="AY38" t="s">
         <v>143</v>
       </c>
       <c r="AZ38" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="39" spans="1:52">
       <c r="A39" t="s">
         <v>36</v>
       </c>
       <c r="B39" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="C39" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="E39" t="s">
-        <v>709</v>
+        <v>630</v>
+      </c>
+      <c r="F39" t="s">
+        <v>113</v>
       </c>
       <c r="G39" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="I39" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="J39" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
       <c r="M39" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="N39" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="O39" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="P39" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="Q39" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="R39" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="S39" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="T39" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="U39" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="V39" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="X39" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
       <c r="Y39" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="AA39" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="AB39" t="s">
-        <v>724</v>
+        <v>725</v>
+      </c>
+      <c r="AC39" t="s">
+        <v>726</v>
       </c>
       <c r="AD39" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="AE39" t="s">
         <v>130</v>
       </c>
       <c r="AF39" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="AG39" t="s">
         <v>132</v>
       </c>
       <c r="AH39" t="s">
         <v>132</v>
       </c>
       <c r="AI39" t="s">
         <v>178</v>
       </c>
       <c r="AJ39" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="AM39" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="AN39" t="s">
         <v>51</v>
       </c>
       <c r="AP39" t="s">
         <v>135</v>
       </c>
       <c r="AQ39">
         <v>4570</v>
       </c>
       <c r="AR39" t="s">
         <v>180</v>
       </c>
       <c r="AS39" t="s">
         <v>137</v>
       </c>
       <c r="AU39" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="AV39" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="AW39" t="s">
         <v>204</v>
       </c>
       <c r="AX39" t="s">
         <v>184</v>
       </c>
       <c r="AY39" t="s">
         <v>143</v>
       </c>
       <c r="AZ39" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="40" spans="1:52">
       <c r="A40" t="s">
         <v>36</v>
       </c>
       <c r="B40" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="C40" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="E40" t="s">
         <v>148</v>
       </c>
+      <c r="F40" t="s">
+        <v>188</v>
+      </c>
       <c r="G40" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
       <c r="I40" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="J40" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="M40" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="N40" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="O40" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="P40" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="Q40" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="R40" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="S40" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="T40" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
       <c r="U40" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="V40" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="X40" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="Y40" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="AA40" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="AB40" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="AD40" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="AE40" t="s">
         <v>176</v>
       </c>
       <c r="AF40" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="AG40" t="s">
         <v>132</v>
       </c>
       <c r="AH40" t="s">
         <v>132</v>
       </c>
       <c r="AI40" t="s">
         <v>178</v>
       </c>
       <c r="AJ40" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="AM40" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="AN40" t="s">
         <v>51</v>
       </c>
       <c r="AP40" t="s">
         <v>135</v>
       </c>
       <c r="AQ40">
         <v>3224</v>
       </c>
       <c r="AR40" t="s">
         <v>180</v>
       </c>
       <c r="AS40" t="s">
         <v>137</v>
       </c>
       <c r="AU40" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="AV40" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="AW40" t="s">
         <v>204</v>
       </c>
       <c r="AX40" t="s">
         <v>184</v>
       </c>
       <c r="AY40" t="s">
         <v>143</v>
       </c>
       <c r="AZ40" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="41" spans="1:52">
       <c r="A41" t="s">
         <v>36</v>
       </c>
       <c r="B41" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="C41" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="E41" t="s">
         <v>446</v>
       </c>
+      <c r="F41" t="s">
+        <v>113</v>
+      </c>
       <c r="G41" t="s">
         <v>114</v>
       </c>
       <c r="I41" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="J41" t="s">
         <v>150</v>
       </c>
       <c r="M41" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="O41" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="X41" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="Y41" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="Z41" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="AA41" t="s">
-        <v>755</v>
+        <v>757</v>
+      </c>
+      <c r="AB41" t="s">
+        <v>758</v>
+      </c>
+      <c r="AC41" t="s">
+        <v>758</v>
       </c>
       <c r="AE41" t="s">
         <v>130</v>
       </c>
       <c r="AF41" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="AG41" t="s">
         <v>177</v>
       </c>
       <c r="AH41" t="s">
         <v>177</v>
       </c>
       <c r="AI41" t="s">
         <v>178</v>
       </c>
       <c r="AJ41" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="AM41" t="s">
         <v>51</v>
       </c>
       <c r="AP41" t="s">
         <v>135</v>
       </c>
       <c r="AQ41">
-        <v>156</v>
+        <v>370</v>
       </c>
       <c r="AR41" t="s">
         <v>180</v>
       </c>
       <c r="AS41" t="s">
         <v>137</v>
       </c>
       <c r="AU41" t="s">
         <v>139</v>
       </c>
       <c r="AV41" t="s">
         <v>161</v>
       </c>
       <c r="AX41" t="s">
         <v>184</v>
       </c>
       <c r="AY41" t="s">
         <v>143</v>
       </c>
       <c r="AZ41" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="42" spans="1:52">
       <c r="A42" t="s">
         <v>36</v>
       </c>
       <c r="B42" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="C42" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="E42" t="s">
         <v>446</v>
       </c>
       <c r="F42" t="s">
         <v>113</v>
       </c>
       <c r="G42" t="s">
         <v>114</v>
       </c>
       <c r="I42" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="J42" t="s">
         <v>150</v>
       </c>
       <c r="M42" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="O42" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="X42" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="Y42" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="Z42" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="AA42" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="AB42" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="AC42" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="AE42" t="s">
         <v>130</v>
       </c>
       <c r="AF42" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="AG42" t="s">
         <v>177</v>
       </c>
       <c r="AH42" t="s">
         <v>177</v>
       </c>
       <c r="AI42" t="s">
         <v>178</v>
       </c>
       <c r="AM42" t="s">
         <v>51</v>
       </c>
       <c r="AP42" t="s">
         <v>135</v>
       </c>
       <c r="AQ42">
         <v>201</v>
       </c>
       <c r="AR42" t="s">
         <v>180</v>
       </c>
       <c r="AS42" t="s">
         <v>137</v>
       </c>
       <c r="AU42" t="s">
         <v>139</v>
       </c>
       <c r="AV42" t="s">
         <v>161</v>
       </c>
       <c r="AW42" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="AX42" t="s">
         <v>184</v>
       </c>
       <c r="AY42" t="s">
         <v>143</v>
       </c>
       <c r="AZ42" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="43" spans="1:52">
       <c r="A43" t="s">
         <v>36</v>
       </c>
       <c r="B43" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="C43" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="E43" t="s">
         <v>148</v>
       </c>
       <c r="F43" t="s">
         <v>418</v>
       </c>
       <c r="G43" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="I43" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
       <c r="J43" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="M43" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="W43" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="X43" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="Y43" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c r="Z43" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="AA43" t="s">
         <v>520</v>
       </c>
       <c r="AE43" t="s">
         <v>176</v>
       </c>
       <c r="AF43" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="AG43" t="s">
         <v>132</v>
       </c>
       <c r="AH43" t="s">
         <v>132</v>
       </c>
       <c r="AI43" t="s">
         <v>178</v>
       </c>
       <c r="AJ43" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="AM43" t="s">
         <v>51</v>
       </c>
       <c r="AP43" t="s">
         <v>135</v>
       </c>
       <c r="AQ43">
         <v>1200</v>
       </c>
       <c r="AS43" t="s">
         <v>160</v>
       </c>
       <c r="AT43" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="AU43" t="s">
         <v>139</v>
       </c>
       <c r="AV43" t="s">
         <v>161</v>
       </c>
       <c r="AW43" t="s">
         <v>141</v>
       </c>
       <c r="AX43" t="s">
         <v>184</v>
       </c>
       <c r="AY43" t="s">
         <v>143</v>
       </c>
       <c r="AZ43" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="44" spans="1:52">
       <c r="A44" t="s">
         <v>36</v>
       </c>
       <c r="B44" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
       <c r="C44" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="E44" t="s">
         <v>446</v>
       </c>
       <c r="F44" t="s">
         <v>113</v>
       </c>
       <c r="G44" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="I44" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
       <c r="J44" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="M44" t="s">
         <v>193</v>
       </c>
       <c r="N44" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="O44" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="Q44" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="X44" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
       <c r="Y44" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="AA44" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
       <c r="AB44" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
       <c r="AC44" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="AE44" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="AF44" t="s">
         <v>131</v>
       </c>
       <c r="AG44" t="s">
         <v>132</v>
       </c>
       <c r="AH44" t="s">
         <v>132</v>
       </c>
       <c r="AI44" t="s">
         <v>178</v>
       </c>
       <c r="AJ44" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="AL44" t="s">
         <v>51</v>
       </c>
       <c r="AM44" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="AP44" t="s">
         <v>135</v>
       </c>
       <c r="AQ44">
         <v>984</v>
       </c>
       <c r="AR44" t="s">
         <v>136</v>
       </c>
       <c r="AS44" t="s">
         <v>137</v>
       </c>
       <c r="AT44" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="AU44" t="s">
         <v>139</v>
       </c>
       <c r="AV44" t="s">
         <v>161</v>
       </c>
       <c r="AX44" t="s">
         <v>184</v>
       </c>
       <c r="AY44" t="s">
         <v>143</v>
       </c>
       <c r="AZ44" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="45" spans="1:52">
       <c r="A45" t="s">
         <v>36</v>
       </c>
       <c r="B45" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="C45" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="E45" t="s">
         <v>166</v>
       </c>
       <c r="F45" t="s">
         <v>113</v>
       </c>
       <c r="G45" t="s">
         <v>114</v>
       </c>
       <c r="I45" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="J45" t="s">
         <v>150</v>
       </c>
       <c r="M45" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="N45" t="s">
         <v>154</v>
       </c>
       <c r="O45" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="P45" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="X45" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="Y45" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="AB45" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="AC45" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="AE45" t="s">
         <v>176</v>
       </c>
       <c r="AF45" t="s">
         <v>131</v>
       </c>
       <c r="AG45" t="s">
         <v>132</v>
       </c>
       <c r="AH45" t="s">
         <v>132</v>
       </c>
       <c r="AI45" t="s">
         <v>178</v>
       </c>
       <c r="AJ45" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="AM45" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="AP45" t="s">
         <v>135</v>
       </c>
       <c r="AQ45">
         <v>19</v>
       </c>
       <c r="AS45" t="s">
         <v>160</v>
       </c>
       <c r="AU45" t="s">
         <v>139</v>
       </c>
       <c r="AV45" t="s">
         <v>161</v>
       </c>
       <c r="AW45" t="s">
         <v>183</v>
       </c>
       <c r="AX45" t="s">
         <v>184</v>
       </c>
       <c r="AY45" t="s">
         <v>143</v>
       </c>
       <c r="AZ45" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="46" spans="1:52">
       <c r="A46" t="s">
         <v>36</v>
       </c>
       <c r="B46" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="C46" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="E46" t="s">
         <v>166</v>
       </c>
       <c r="F46" t="s">
         <v>113</v>
       </c>
       <c r="G46" t="s">
         <v>114</v>
       </c>
       <c r="I46" t="s">
-        <v>808</v>
+        <v>811</v>
       </c>
       <c r="J46" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="M46" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="N46" t="s">
         <v>154</v>
       </c>
       <c r="O46" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="P46" t="s">
-        <v>811</v>
+        <v>814</v>
       </c>
       <c r="X46" t="s">
-        <v>812</v>
+        <v>815</v>
       </c>
       <c r="Y46" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="AB46" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
       <c r="AC46" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
       <c r="AE46" t="s">
         <v>130</v>
       </c>
       <c r="AF46" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c r="AG46" t="s">
         <v>132</v>
       </c>
       <c r="AH46" t="s">
         <v>132</v>
       </c>
       <c r="AI46" t="s">
         <v>178</v>
       </c>
       <c r="AJ46" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
       <c r="AL46" t="s">
         <v>51</v>
       </c>
       <c r="AM46" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="AP46" t="s">
         <v>135</v>
       </c>
       <c r="AQ46">
         <v>48</v>
       </c>
       <c r="AS46" t="s">
         <v>160</v>
       </c>
       <c r="AT46" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
       <c r="AU46" t="s">
         <v>139</v>
       </c>
       <c r="AV46" t="s">
         <v>161</v>
       </c>
       <c r="AW46" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="AX46" t="s">
         <v>184</v>
       </c>
       <c r="AY46" t="s">
         <v>143</v>
       </c>
       <c r="AZ46" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="47" spans="1:52">
       <c r="A47" t="s">
         <v>36</v>
       </c>
       <c r="B47" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="C47" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="E47" t="s">
         <v>148</v>
       </c>
       <c r="F47" t="s">
         <v>418</v>
       </c>
       <c r="G47" t="s">
         <v>114</v>
       </c>
       <c r="I47" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="J47" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
       <c r="M47" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="N47" t="s">
         <v>118</v>
       </c>
       <c r="W47" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="X47" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
       <c r="Y47" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="Z47" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="AA47" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="AE47" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="AF47" t="s">
         <v>131</v>
       </c>
       <c r="AG47" t="s">
         <v>178</v>
       </c>
       <c r="AH47" t="s">
         <v>177</v>
       </c>
       <c r="AI47" t="s">
         <v>178</v>
       </c>
       <c r="AJ47" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="AM47" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="AN47" t="s">
         <v>51</v>
       </c>
       <c r="AP47" t="s">
         <v>135</v>
       </c>
       <c r="AQ47">
         <v>3500</v>
       </c>
       <c r="AS47" t="s">
         <v>160</v>
       </c>
       <c r="AU47" t="s">
         <v>139</v>
       </c>
       <c r="AV47" t="s">
         <v>161</v>
       </c>
       <c r="AW47" t="s">
         <v>141</v>
       </c>
       <c r="AX47" t="s">
         <v>184</v>
       </c>
       <c r="AY47" t="s">
         <v>143</v>
       </c>
       <c r="AZ47" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="48" spans="1:52">
       <c r="A48" t="s">
         <v>36</v>
       </c>
       <c r="B48" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="C48" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="E48" t="s">
         <v>446</v>
       </c>
       <c r="F48" t="s">
         <v>418</v>
       </c>
       <c r="G48" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
       <c r="I48" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="J48" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="M48" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
       <c r="N48" t="s">
         <v>118</v>
       </c>
       <c r="X48" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="Y48" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="Z48" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="AA48" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="AE48" t="s">
         <v>130</v>
       </c>
       <c r="AF48" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="AG48" t="s">
         <v>177</v>
       </c>
       <c r="AH48" t="s">
         <v>178</v>
       </c>
       <c r="AI48" t="s">
         <v>132</v>
       </c>
       <c r="AJ48" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="AL48" t="s">
         <v>51</v>
       </c>
       <c r="AM48" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="AP48" t="s">
         <v>135</v>
       </c>
       <c r="AQ48">
         <v>500</v>
       </c>
       <c r="AS48" t="s">
         <v>160</v>
       </c>
       <c r="AU48" t="s">
         <v>139</v>
       </c>
       <c r="AV48" t="s">
         <v>161</v>
       </c>
       <c r="AW48" t="s">
         <v>141</v>
       </c>
       <c r="AX48" t="s">
         <v>184</v>
       </c>
       <c r="AY48" t="s">
         <v>143</v>
       </c>
       <c r="AZ48" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="49" spans="1:52">
       <c r="A49" t="s">
         <v>36</v>
       </c>
       <c r="B49" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
       <c r="C49" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="E49" t="s">
         <v>148</v>
       </c>
+      <c r="F49" t="s">
+        <v>847</v>
+      </c>
       <c r="G49" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="H49" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="I49" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
       <c r="J49" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="M49" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="O49" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
       <c r="X49" t="s">
-        <v>579</v>
+        <v>854</v>
       </c>
       <c r="Y49" t="s">
-        <v>850</v>
+        <v>855</v>
       </c>
       <c r="Z49" t="s">
-        <v>851</v>
+        <v>856</v>
       </c>
       <c r="AA49" t="s">
-        <v>852</v>
+        <v>857</v>
       </c>
       <c r="AD49" t="s">
         <v>176</v>
       </c>
       <c r="AE49" t="s">
         <v>176</v>
       </c>
       <c r="AF49" t="s">
         <v>131</v>
       </c>
       <c r="AG49" t="s">
         <v>132</v>
       </c>
       <c r="AH49" t="s">
         <v>132</v>
       </c>
       <c r="AI49" t="s">
         <v>178</v>
       </c>
       <c r="AJ49" t="s">
-        <v>853</v>
+        <v>858</v>
       </c>
       <c r="AP49" t="s">
         <v>135</v>
       </c>
       <c r="AQ49">
         <v>200</v>
       </c>
       <c r="AR49" t="s">
         <v>136</v>
       </c>
       <c r="AS49" t="s">
         <v>137</v>
       </c>
       <c r="AU49" t="s">
         <v>139</v>
       </c>
       <c r="AW49" t="s">
         <v>141</v>
       </c>
       <c r="AX49" t="s">
         <v>184</v>
       </c>
       <c r="AY49" t="s">
         <v>143</v>
       </c>
       <c r="AZ49" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="50" spans="1:52">
       <c r="A50" t="s">
         <v>36</v>
       </c>
       <c r="B50" t="s">
-        <v>854</v>
+        <v>859</v>
       </c>
       <c r="C50" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>856</v>
+        <v>861</v>
       </c>
       <c r="E50" t="s">
         <v>446</v>
       </c>
       <c r="F50" t="s">
         <v>113</v>
       </c>
       <c r="G50" t="s">
-        <v>857</v>
+        <v>862</v>
       </c>
       <c r="H50" t="s">
-        <v>858</v>
+        <v>863</v>
       </c>
       <c r="I50" t="s">
-        <v>859</v>
+        <v>864</v>
       </c>
       <c r="J50" t="s">
         <v>150</v>
       </c>
       <c r="M50" t="s">
-        <v>860</v>
+        <v>865</v>
       </c>
       <c r="O50" t="s">
-        <v>861</v>
+        <v>866</v>
       </c>
       <c r="Q50" t="s">
-        <v>862</v>
+        <v>867</v>
       </c>
       <c r="X50" t="s">
-        <v>863</v>
+        <v>868</v>
       </c>
       <c r="Y50" t="s">
-        <v>864</v>
+        <v>869</v>
       </c>
       <c r="Z50" t="s">
-        <v>865</v>
+        <v>870</v>
       </c>
       <c r="AA50" t="s">
-        <v>865</v>
+        <v>870</v>
       </c>
       <c r="AB50" t="s">
-        <v>866</v>
+        <v>871</v>
       </c>
       <c r="AC50" t="s">
-        <v>866</v>
+        <v>871</v>
       </c>
       <c r="AD50" t="s">
         <v>176</v>
       </c>
       <c r="AE50" t="s">
         <v>176</v>
       </c>
       <c r="AF50" t="s">
         <v>506</v>
       </c>
       <c r="AG50" t="s">
         <v>132</v>
       </c>
       <c r="AH50" t="s">
         <v>132</v>
       </c>
       <c r="AI50" t="s">
         <v>178</v>
       </c>
       <c r="AJ50" t="s">
-        <v>867</v>
+        <v>872</v>
       </c>
       <c r="AM50" t="s">
         <v>51</v>
       </c>
       <c r="AP50" t="s">
         <v>135</v>
       </c>
       <c r="AQ50">
         <v>240</v>
       </c>
       <c r="AS50" t="s">
         <v>160</v>
       </c>
       <c r="AU50" t="s">
         <v>139</v>
       </c>
       <c r="AW50" t="s">
         <v>141</v>
       </c>
       <c r="AX50" t="s">
         <v>184</v>
       </c>
       <c r="AY50" t="s">
         <v>143</v>
       </c>
       <c r="AZ50" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="51" spans="1:52">
       <c r="A51" t="s">
         <v>36</v>
       </c>
       <c r="B51" t="s">
-        <v>868</v>
+        <v>873</v>
       </c>
       <c r="C51" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>870</v>
+        <v>875</v>
       </c>
       <c r="E51" t="s">
         <v>148</v>
       </c>
       <c r="F51" t="s">
         <v>511</v>
       </c>
       <c r="G51" t="s">
         <v>292</v>
       </c>
       <c r="H51" t="s">
-        <v>871</v>
+        <v>876</v>
       </c>
       <c r="I51" t="s">
-        <v>872</v>
+        <v>877</v>
       </c>
       <c r="J51" t="s">
-        <v>873</v>
+        <v>878</v>
       </c>
       <c r="M51" t="s">
-        <v>874</v>
+        <v>879</v>
       </c>
       <c r="O51" t="s">
-        <v>875</v>
+        <v>880</v>
       </c>
       <c r="W51" t="s">
-        <v>876</v>
+        <v>881</v>
       </c>
       <c r="Y51" t="s">
-        <v>877</v>
+        <v>882</v>
       </c>
       <c r="Z51" t="s">
-        <v>878</v>
+        <v>883</v>
       </c>
       <c r="AA51" t="s">
-        <v>879</v>
+        <v>884</v>
       </c>
       <c r="AD51" t="s">
-        <v>880</v>
+        <v>885</v>
       </c>
       <c r="AE51" t="s">
         <v>176</v>
       </c>
       <c r="AF51" t="s">
         <v>506</v>
       </c>
       <c r="AG51" t="s">
         <v>132</v>
       </c>
       <c r="AH51" t="s">
         <v>132</v>
       </c>
       <c r="AI51" t="s">
         <v>178</v>
       </c>
       <c r="AJ51" t="s">
-        <v>881</v>
+        <v>886</v>
       </c>
       <c r="AM51" t="s">
         <v>51</v>
       </c>
       <c r="AP51" t="s">
         <v>135</v>
       </c>
       <c r="AQ51">
         <v>400</v>
       </c>
       <c r="AR51" t="s">
         <v>180</v>
       </c>
       <c r="AS51" t="s">
         <v>137</v>
       </c>
       <c r="AU51" t="s">
         <v>139</v>
       </c>
       <c r="AW51" t="s">
         <v>141</v>
       </c>
       <c r="AX51" t="s">
         <v>184</v>
       </c>
       <c r="AY51" t="s">
         <v>143</v>
       </c>
       <c r="AZ51" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="52" spans="1:52">
       <c r="A52" t="s">
         <v>36</v>
       </c>
       <c r="B52" t="s">
-        <v>882</v>
+        <v>887</v>
       </c>
       <c r="C52" t="s">
-        <v>883</v>
+        <v>888</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>884</v>
+        <v>889</v>
       </c>
       <c r="E52" t="s">
         <v>446</v>
       </c>
       <c r="F52" t="s">
         <v>418</v>
       </c>
       <c r="G52" t="s">
-        <v>885</v>
+        <v>890</v>
       </c>
       <c r="H52" t="s">
-        <v>886</v>
+        <v>891</v>
       </c>
       <c r="I52" t="s">
-        <v>887</v>
+        <v>892</v>
       </c>
       <c r="J52" t="s">
-        <v>888</v>
+        <v>893</v>
       </c>
       <c r="M52" t="s">
-        <v>889</v>
+        <v>894</v>
       </c>
       <c r="O52" t="s">
-        <v>890</v>
+        <v>895</v>
       </c>
       <c r="Q52" t="s">
-        <v>891</v>
+        <v>896</v>
       </c>
       <c r="S52" t="s">
-        <v>892</v>
+        <v>897</v>
       </c>
       <c r="X52" t="s">
-        <v>893</v>
+        <v>898</v>
       </c>
       <c r="Y52" t="s">
-        <v>894</v>
+        <v>899</v>
       </c>
       <c r="Z52" t="s">
-        <v>895</v>
+        <v>900</v>
       </c>
       <c r="AA52" t="s">
-        <v>895</v>
+        <v>900</v>
       </c>
       <c r="AG52" t="s">
         <v>177</v>
       </c>
       <c r="AH52" t="s">
         <v>177</v>
       </c>
       <c r="AI52" t="s">
         <v>177</v>
       </c>
       <c r="AP52" t="s">
         <v>457</v>
       </c>
       <c r="AQ52">
         <v>9900</v>
       </c>
       <c r="AR52" t="s">
         <v>136</v>
       </c>
       <c r="AS52" t="s">
         <v>160</v>
       </c>
       <c r="AU52" t="s">
         <v>139</v>
       </c>
       <c r="AW52" t="s">
         <v>141</v>
       </c>
       <c r="AX52" t="s">
         <v>184</v>
       </c>
       <c r="AY52" t="s">
         <v>143</v>
       </c>
       <c r="AZ52" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="53" spans="1:52">
       <c r="A53" t="s">
         <v>36</v>
       </c>
       <c r="B53" t="s">
-        <v>896</v>
+        <v>901</v>
       </c>
       <c r="C53" t="s">
-        <v>897</v>
+        <v>902</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>898</v>
+        <v>903</v>
       </c>
       <c r="E53" t="s">
         <v>446</v>
       </c>
       <c r="F53" t="s">
         <v>511</v>
       </c>
       <c r="G53" t="s">
-        <v>899</v>
+        <v>904</v>
       </c>
       <c r="H53" t="s">
-        <v>900</v>
+        <v>905</v>
       </c>
       <c r="I53" t="s">
-        <v>901</v>
+        <v>906</v>
       </c>
       <c r="J53" t="s">
         <v>150</v>
       </c>
       <c r="M53" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="W53" t="s">
-        <v>902</v>
+        <v>907</v>
       </c>
       <c r="Y53" t="s">
-        <v>903</v>
+        <v>908</v>
       </c>
       <c r="Z53" t="s">
-        <v>904</v>
+        <v>909</v>
       </c>
       <c r="AA53" t="s">
-        <v>904</v>
+        <v>909</v>
       </c>
       <c r="AD53" t="s">
-        <v>905</v>
+        <v>910</v>
       </c>
       <c r="AE53" t="s">
         <v>176</v>
       </c>
       <c r="AF53" t="s">
         <v>131</v>
       </c>
       <c r="AG53" t="s">
         <v>178</v>
       </c>
       <c r="AH53" t="s">
         <v>178</v>
       </c>
       <c r="AI53" t="s">
         <v>178</v>
       </c>
       <c r="AM53" t="s">
         <v>51</v>
       </c>
       <c r="AP53" t="s">
         <v>457</v>
       </c>
       <c r="AQ53">
         <v>50</v>
       </c>
       <c r="AR53" t="s">
         <v>136</v>
       </c>
       <c r="AS53" t="s">
         <v>160</v>
       </c>
       <c r="AU53" t="s">
         <v>139</v>
       </c>
       <c r="AW53" t="s">
         <v>141</v>
       </c>
       <c r="AX53" t="s">
         <v>184</v>
       </c>
       <c r="AY53" t="s">
         <v>143</v>
       </c>
       <c r="AZ53" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="54" spans="1:52">
       <c r="A54" t="s">
         <v>36</v>
       </c>
       <c r="B54" t="s">
-        <v>906</v>
+        <v>911</v>
       </c>
       <c r="C54" t="s">
-        <v>907</v>
+        <v>912</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>908</v>
+        <v>913</v>
       </c>
       <c r="E54" t="s">
         <v>446</v>
       </c>
       <c r="F54" t="s">
         <v>511</v>
       </c>
       <c r="G54" t="s">
-        <v>909</v>
+        <v>914</v>
       </c>
       <c r="H54" t="s">
-        <v>910</v>
+        <v>915</v>
       </c>
       <c r="I54" t="s">
-        <v>911</v>
+        <v>916</v>
       </c>
       <c r="J54" t="s">
-        <v>912</v>
+        <v>917</v>
       </c>
       <c r="M54" t="s">
-        <v>913</v>
+        <v>918</v>
       </c>
       <c r="O54" t="s">
-        <v>914</v>
+        <v>919</v>
       </c>
       <c r="W54" t="s">
-        <v>915</v>
+        <v>920</v>
       </c>
       <c r="Y54" t="s">
-        <v>850</v>
+        <v>921</v>
       </c>
       <c r="Z54" t="s">
-        <v>916</v>
+        <v>922</v>
       </c>
       <c r="AA54" t="s">
-        <v>916</v>
+        <v>922</v>
       </c>
       <c r="AE54" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="AF54" t="s">
         <v>131</v>
       </c>
       <c r="AG54" t="s">
         <v>177</v>
       </c>
       <c r="AH54" t="s">
         <v>177</v>
       </c>
       <c r="AI54" t="s">
         <v>178</v>
       </c>
       <c r="AJ54" t="s">
-        <v>917</v>
+        <v>923</v>
       </c>
       <c r="AM54" t="s">
         <v>51</v>
       </c>
       <c r="AP54" t="s">
         <v>135</v>
       </c>
       <c r="AQ54">
         <v>600</v>
       </c>
       <c r="AR54" t="s">
         <v>180</v>
       </c>
       <c r="AS54" t="s">
         <v>137</v>
       </c>
       <c r="AU54" t="s">
         <v>139</v>
       </c>
       <c r="AW54" t="s">
         <v>141</v>
       </c>
       <c r="AX54" t="s">
         <v>184</v>
       </c>
       <c r="AY54" t="s">
         <v>143</v>
       </c>
       <c r="AZ54" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="55" spans="1:52">
       <c r="A55" t="s">
         <v>36</v>
       </c>
       <c r="B55" t="s">
-        <v>918</v>
+        <v>924</v>
       </c>
       <c r="C55" t="s">
-        <v>919</v>
+        <v>925</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>920</v>
+        <v>926</v>
       </c>
       <c r="E55" t="s">
         <v>446</v>
       </c>
       <c r="F55" t="s">
-        <v>921</v>
+        <v>927</v>
       </c>
       <c r="G55" t="s">
-        <v>922</v>
+        <v>928</v>
       </c>
       <c r="H55" t="s">
-        <v>923</v>
+        <v>929</v>
       </c>
       <c r="I55" t="s">
-        <v>924</v>
+        <v>930</v>
       </c>
       <c r="J55" t="s">
-        <v>925</v>
+        <v>931</v>
       </c>
       <c r="X55" t="s">
-        <v>926</v>
+        <v>932</v>
       </c>
       <c r="Y55" t="s">
-        <v>927</v>
+        <v>933</v>
       </c>
       <c r="Z55" t="s">
         <v>581</v>
       </c>
       <c r="AA55" t="s">
         <v>581</v>
       </c>
       <c r="AB55" t="s">
-        <v>928</v>
+        <v>934</v>
       </c>
       <c r="AC55" t="s">
-        <v>928</v>
+        <v>934</v>
       </c>
       <c r="AG55" t="s">
         <v>177</v>
       </c>
       <c r="AH55" t="s">
         <v>177</v>
       </c>
       <c r="AI55" t="s">
         <v>177</v>
       </c>
       <c r="AP55" t="s">
         <v>457</v>
       </c>
       <c r="AQ55">
         <v>6069</v>
       </c>
       <c r="AR55" t="s">
         <v>136</v>
       </c>
       <c r="AS55" t="s">
         <v>160</v>
       </c>
       <c r="AU55" t="s">
         <v>139</v>
       </c>
       <c r="AW55" t="s">
         <v>204</v>
       </c>
       <c r="AX55" t="s">
         <v>184</v>
       </c>
       <c r="AY55" t="s">
         <v>143</v>
       </c>
       <c r="AZ55" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="56" spans="1:52">
       <c r="A56" t="s">
         <v>36</v>
       </c>
       <c r="B56" t="s">
-        <v>929</v>
+        <v>935</v>
       </c>
       <c r="C56" t="s">
-        <v>930</v>
+        <v>936</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>931</v>
+        <v>937</v>
       </c>
       <c r="E56" t="s">
         <v>148</v>
       </c>
       <c r="F56" t="s">
         <v>418</v>
       </c>
       <c r="G56" t="s">
-        <v>932</v>
+        <v>938</v>
       </c>
       <c r="H56" t="s">
-        <v>933</v>
+        <v>939</v>
       </c>
       <c r="I56" t="s">
-        <v>934</v>
+        <v>940</v>
       </c>
       <c r="J56" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="M56" t="s">
-        <v>935</v>
+        <v>941</v>
       </c>
       <c r="O56" t="s">
-        <v>936</v>
+        <v>942</v>
       </c>
       <c r="Q56" t="s">
-        <v>937</v>
+        <v>943</v>
       </c>
       <c r="S56" t="s">
-        <v>938</v>
+        <v>944</v>
       </c>
       <c r="X56" t="s">
-        <v>939</v>
+        <v>945</v>
       </c>
       <c r="Y56" t="s">
-        <v>940</v>
+        <v>946</v>
       </c>
       <c r="Z56" t="s">
         <v>480</v>
       </c>
       <c r="AA56" t="s">
-        <v>941</v>
+        <v>947</v>
       </c>
       <c r="AE56" t="s">
-        <v>942</v>
+        <v>948</v>
       </c>
       <c r="AF56" t="s">
         <v>131</v>
       </c>
       <c r="AG56" t="s">
         <v>177</v>
       </c>
       <c r="AH56" t="s">
         <v>177</v>
       </c>
       <c r="AI56" t="s">
         <v>178</v>
       </c>
       <c r="AJ56" t="s">
-        <v>943</v>
+        <v>949</v>
       </c>
       <c r="AP56" t="s">
         <v>135</v>
       </c>
       <c r="AQ56">
         <v>2000</v>
       </c>
       <c r="AR56" t="s">
         <v>180</v>
       </c>
       <c r="AS56" t="s">
         <v>137</v>
       </c>
       <c r="AU56" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="AW56" t="s">
         <v>141</v>
       </c>
       <c r="AX56" t="s">
         <v>184</v>
       </c>
       <c r="AY56" t="s">
         <v>143</v>
       </c>
       <c r="AZ56" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="57" spans="1:52">
       <c r="A57" t="s">
         <v>36</v>
       </c>
       <c r="B57" t="s">
-        <v>944</v>
+        <v>950</v>
       </c>
       <c r="C57" t="s">
-        <v>945</v>
+        <v>951</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>946</v>
+        <v>952</v>
       </c>
       <c r="E57" t="s">
         <v>446</v>
       </c>
       <c r="F57" t="s">
         <v>418</v>
       </c>
       <c r="G57" t="s">
-        <v>947</v>
+        <v>953</v>
       </c>
       <c r="H57" t="s">
-        <v>948</v>
+        <v>954</v>
       </c>
       <c r="I57" t="s">
-        <v>949</v>
+        <v>955</v>
       </c>
       <c r="X57" t="s">
-        <v>950</v>
+        <v>956</v>
       </c>
       <c r="Y57" t="s">
-        <v>951</v>
+        <v>957</v>
       </c>
       <c r="Z57" t="s">
-        <v>952</v>
+        <v>958</v>
       </c>
       <c r="AA57" t="s">
-        <v>952</v>
+        <v>958</v>
       </c>
       <c r="AE57" t="s">
         <v>176</v>
       </c>
       <c r="AF57" t="s">
         <v>455</v>
       </c>
       <c r="AG57" t="s">
         <v>177</v>
       </c>
       <c r="AH57" t="s">
         <v>177</v>
       </c>
       <c r="AI57" t="s">
         <v>178</v>
       </c>
       <c r="AJ57" t="s">
-        <v>953</v>
+        <v>959</v>
       </c>
       <c r="AM57" t="s">
         <v>51</v>
       </c>
       <c r="AP57" t="s">
         <v>457</v>
       </c>
       <c r="AQ57">
         <v>144</v>
       </c>
       <c r="AR57" t="s">
         <v>136</v>
       </c>
       <c r="AS57" t="s">
         <v>160</v>
       </c>
       <c r="AU57" t="s">
         <v>139</v>
       </c>
       <c r="AW57" t="s">
         <v>141</v>
       </c>
       <c r="AX57" t="s">
         <v>184</v>
       </c>
       <c r="AY57" t="s">
         <v>143</v>
       </c>
       <c r="AZ57" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="58" spans="1:52">
       <c r="A58" t="s">
         <v>36</v>
       </c>
       <c r="B58" t="s">
-        <v>954</v>
+        <v>960</v>
       </c>
       <c r="C58" t="s">
-        <v>955</v>
+        <v>961</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>956</v>
+        <v>962</v>
       </c>
       <c r="E58" t="s">
         <v>166</v>
       </c>
       <c r="F58" t="s">
         <v>188</v>
       </c>
       <c r="G58" t="s">
         <v>114</v>
       </c>
       <c r="H58" t="s">
-        <v>957</v>
+        <v>963</v>
       </c>
       <c r="I58" t="s">
-        <v>958</v>
+        <v>964</v>
       </c>
       <c r="J58" t="s">
         <v>150</v>
       </c>
       <c r="M58" t="s">
-        <v>959</v>
+        <v>965</v>
       </c>
       <c r="O58" t="s">
-        <v>960</v>
+        <v>966</v>
       </c>
       <c r="X58" t="s">
         <v>395</v>
       </c>
       <c r="Y58" t="s">
-        <v>961</v>
+        <v>967</v>
       </c>
       <c r="Z58" t="s">
-        <v>962</v>
+        <v>968</v>
       </c>
       <c r="AA58" t="s">
-        <v>963</v>
+        <v>969</v>
       </c>
       <c r="AD58" t="s">
         <v>176</v>
       </c>
       <c r="AE58" t="s">
         <v>130</v>
       </c>
       <c r="AF58" t="s">
         <v>131</v>
       </c>
       <c r="AG58" t="s">
         <v>178</v>
       </c>
       <c r="AH58" t="s">
         <v>178</v>
       </c>
       <c r="AI58" t="s">
         <v>178</v>
       </c>
       <c r="AJ58" t="s">
-        <v>964</v>
+        <v>970</v>
       </c>
       <c r="AM58" t="s">
         <v>51</v>
       </c>
       <c r="AP58" t="s">
         <v>135</v>
       </c>
       <c r="AQ58">
         <v>57</v>
       </c>
       <c r="AR58" t="s">
         <v>180</v>
       </c>
       <c r="AS58" t="s">
-        <v>965</v>
+        <v>971</v>
       </c>
       <c r="AU58" t="s">
         <v>139</v>
       </c>
-      <c r="AX58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AY58" t="s">
         <v>143</v>
       </c>
       <c r="AZ58" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="59" spans="1:52">
       <c r="A59" t="s">
         <v>36</v>
       </c>
       <c r="B59" t="s">
-        <v>967</v>
+        <v>972</v>
       </c>
       <c r="C59" t="s">
-        <v>968</v>
+        <v>973</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>969</v>
+        <v>974</v>
       </c>
       <c r="E59" t="s">
         <v>384</v>
       </c>
       <c r="F59" t="s">
         <v>511</v>
       </c>
       <c r="G59" t="s">
         <v>114</v>
       </c>
       <c r="H59" t="s">
-        <v>970</v>
+        <v>975</v>
       </c>
       <c r="I59" t="s">
-        <v>971</v>
+        <v>976</v>
       </c>
       <c r="M59" t="s">
-        <v>972</v>
+        <v>977</v>
       </c>
       <c r="O59" t="s">
-        <v>973</v>
+        <v>978</v>
       </c>
       <c r="W59" t="s">
-        <v>974</v>
+        <v>979</v>
       </c>
       <c r="Y59" t="s">
-        <v>975</v>
+        <v>980</v>
       </c>
       <c r="Z59" t="s">
-        <v>976</v>
+        <v>981</v>
       </c>
       <c r="AA59" t="s">
-        <v>976</v>
+        <v>981</v>
       </c>
       <c r="AD59" t="s">
-        <v>977</v>
+        <v>982</v>
       </c>
       <c r="AE59" t="s">
-        <v>978</v>
+        <v>983</v>
       </c>
       <c r="AF59" t="s">
         <v>131</v>
       </c>
       <c r="AG59" t="s">
         <v>132</v>
       </c>
       <c r="AH59" t="s">
         <v>132</v>
       </c>
       <c r="AI59" t="s">
         <v>178</v>
       </c>
       <c r="AJ59" t="s">
-        <v>979</v>
+        <v>984</v>
       </c>
       <c r="AP59" t="s">
         <v>135</v>
       </c>
       <c r="AQ59">
         <v>66</v>
       </c>
       <c r="AS59" t="s">
         <v>400</v>
       </c>
       <c r="AU59" t="s">
         <v>139</v>
       </c>
       <c r="AX59" t="s">
-        <v>980</v>
+        <v>985</v>
       </c>
       <c r="AY59" t="s">
-        <v>981</v>
+        <v>986</v>
       </c>
       <c r="AZ59" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="60" spans="1:52">
       <c r="A60" t="s">
         <v>36</v>
       </c>
       <c r="B60">
         <v>219679</v>
       </c>
       <c r="C60" t="s">
-        <v>982</v>
+        <v>987</v>
       </c>
       <c r="D60" s="4" t="s">
-        <v>983</v>
+        <v>988</v>
       </c>
       <c r="E60" t="s">
         <v>166</v>
       </c>
       <c r="F60" t="s">
         <v>113</v>
       </c>
       <c r="G60" t="s">
         <v>114</v>
       </c>
       <c r="H60" t="s">
-        <v>984</v>
+        <v>989</v>
       </c>
       <c r="I60" t="s">
-        <v>985</v>
+        <v>990</v>
       </c>
       <c r="J60" t="s">
         <v>150</v>
       </c>
       <c r="M60" t="s">
-        <v>986</v>
+        <v>991</v>
       </c>
       <c r="O60" t="s">
-        <v>987</v>
+        <v>992</v>
       </c>
       <c r="Q60" t="s">
-        <v>988</v>
+        <v>993</v>
       </c>
       <c r="X60" t="s">
-        <v>989</v>
+        <v>994</v>
       </c>
       <c r="Y60" t="s">
-        <v>990</v>
+        <v>995</v>
       </c>
       <c r="AB60" t="s">
-        <v>991</v>
+        <v>996</v>
       </c>
       <c r="AC60" t="s">
-        <v>991</v>
+        <v>996</v>
       </c>
       <c r="AE60" t="s">
         <v>176</v>
       </c>
       <c r="AF60" t="s">
         <v>131</v>
       </c>
       <c r="AG60" t="s">
         <v>177</v>
       </c>
       <c r="AH60" t="s">
         <v>177</v>
       </c>
       <c r="AI60" t="s">
         <v>178</v>
       </c>
       <c r="AJ60" t="s">
-        <v>992</v>
+        <v>997</v>
       </c>
       <c r="AP60" t="s">
         <v>135</v>
       </c>
       <c r="AQ60">
         <v>24</v>
       </c>
       <c r="AR60" t="s">
         <v>180</v>
       </c>
       <c r="AS60" t="s">
-        <v>965</v>
+        <v>971</v>
       </c>
       <c r="AU60" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="61" spans="1:52">
       <c r="A61" t="s">
         <v>36</v>
       </c>
       <c r="B61" t="s">
-        <v>993</v>
+        <v>998</v>
       </c>
       <c r="C61" t="s">
-        <v>994</v>
+        <v>999</v>
       </c>
       <c r="D61" s="4" t="s">
-        <v>995</v>
+        <v>1000</v>
       </c>
       <c r="E61" t="s">
         <v>446</v>
       </c>
       <c r="F61" t="s">
         <v>511</v>
       </c>
       <c r="G61" t="s">
         <v>461</v>
       </c>
       <c r="H61" t="s">
-        <v>996</v>
+        <v>1001</v>
       </c>
       <c r="I61" t="s">
-        <v>997</v>
+        <v>1002</v>
       </c>
       <c r="J61" t="s">
         <v>464</v>
       </c>
       <c r="W61" t="s">
-        <v>998</v>
+        <v>1003</v>
       </c>
       <c r="Y61" t="s">
-        <v>999</v>
+        <v>1004</v>
       </c>
       <c r="Z61" t="s">
-        <v>1000</v>
+        <v>1005</v>
       </c>
       <c r="AA61" t="s">
-        <v>1001</v>
+        <v>1006</v>
       </c>
       <c r="AD61" t="s">
         <v>176</v>
       </c>
       <c r="AE61" t="s">
         <v>130</v>
       </c>
       <c r="AF61" t="s">
         <v>131</v>
       </c>
       <c r="AG61" t="s">
         <v>177</v>
       </c>
       <c r="AH61" t="s">
         <v>177</v>
       </c>
       <c r="AI61" t="s">
         <v>178</v>
       </c>
       <c r="AP61" t="s">
         <v>457</v>
       </c>
       <c r="AQ61">
         <v>220</v>
       </c>
       <c r="AR61" t="s">
         <v>136</v>
       </c>
       <c r="AS61" t="s">
         <v>160</v>
       </c>
       <c r="AU61" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="62" spans="1:52">
       <c r="A62" t="s">
         <v>36</v>
       </c>
       <c r="B62" t="s">
-        <v>1002</v>
+        <v>1007</v>
       </c>
       <c r="C62" t="s">
-        <v>1003</v>
+        <v>1008</v>
       </c>
       <c r="D62" s="4" t="s">
-        <v>1004</v>
+        <v>1009</v>
       </c>
       <c r="E62" t="s">
         <v>446</v>
       </c>
       <c r="F62" t="s">
         <v>511</v>
       </c>
       <c r="G62" t="s">
-        <v>1005</v>
+        <v>1010</v>
       </c>
       <c r="H62" t="s">
-        <v>1006</v>
+        <v>1011</v>
       </c>
       <c r="I62" t="s">
-        <v>1007</v>
+        <v>1012</v>
       </c>
       <c r="J62" t="s">
         <v>422</v>
       </c>
       <c r="M62" t="s">
-        <v>1008</v>
+        <v>1013</v>
       </c>
       <c r="W62" t="s">
-        <v>1009</v>
+        <v>1014</v>
       </c>
       <c r="Y62" t="s">
-        <v>1010</v>
+        <v>1015</v>
       </c>
       <c r="Z62" t="s">
-        <v>1011</v>
+        <v>1016</v>
       </c>
       <c r="AA62" t="s">
-        <v>1011</v>
+        <v>1016</v>
       </c>
       <c r="AG62" t="s">
         <v>177</v>
       </c>
       <c r="AH62" t="s">
         <v>177</v>
       </c>
       <c r="AI62" t="s">
         <v>177</v>
       </c>
       <c r="AP62" t="s">
         <v>457</v>
       </c>
       <c r="AQ62">
         <v>200</v>
       </c>
       <c r="AR62" t="s">
         <v>136</v>
       </c>
       <c r="AS62" t="s">
         <v>160</v>
       </c>
       <c r="AU62" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="63" spans="1:52">
       <c r="A63" t="s">
         <v>36</v>
       </c>
       <c r="B63" t="s">
-        <v>1012</v>
+        <v>1017</v>
       </c>
       <c r="C63" t="s">
-        <v>1013</v>
+        <v>1018</v>
       </c>
       <c r="D63" s="4" t="s">
-        <v>1014</v>
+        <v>1019</v>
+      </c>
+      <c r="E63" t="s">
+        <v>446</v>
       </c>
       <c r="F63" t="s">
         <v>511</v>
       </c>
       <c r="G63" t="s">
-        <v>1015</v>
+        <v>1020</v>
       </c>
       <c r="H63" t="s">
-        <v>1016</v>
+        <v>1021</v>
       </c>
       <c r="I63" t="s">
-        <v>1017</v>
+        <v>1022</v>
       </c>
       <c r="J63" t="s">
-        <v>1018</v>
+        <v>1023</v>
       </c>
       <c r="M63" t="s">
-        <v>1019</v>
+        <v>1024</v>
       </c>
       <c r="O63" t="s">
-        <v>1020</v>
+        <v>1025</v>
       </c>
       <c r="W63" t="s">
-        <v>1021</v>
+        <v>1026</v>
       </c>
       <c r="Y63" t="s">
-        <v>1022</v>
+        <v>1027</v>
       </c>
       <c r="Z63" t="s">
-        <v>1023</v>
+        <v>1028</v>
       </c>
       <c r="AA63" t="s">
-        <v>1023</v>
+        <v>1028</v>
       </c>
       <c r="AD63" t="s">
         <v>176</v>
       </c>
       <c r="AE63" t="s">
         <v>130</v>
       </c>
       <c r="AF63" t="s">
         <v>455</v>
       </c>
       <c r="AG63" t="s">
         <v>177</v>
       </c>
       <c r="AH63" t="s">
         <v>178</v>
       </c>
       <c r="AI63" t="s">
         <v>178</v>
       </c>
       <c r="AM63" t="s">
         <v>51</v>
       </c>
       <c r="AP63" t="s">
         <v>457</v>
       </c>
       <c r="AQ63">
         <v>105</v>
       </c>
       <c r="AR63" t="s">
         <v>136</v>
       </c>
       <c r="AU63" t="s">
         <v>139</v>
       </c>
       <c r="AW63" t="s">
         <v>141</v>
       </c>
       <c r="AX63" t="s">
         <v>184</v>
       </c>
       <c r="AY63" t="s">
         <v>143</v>
       </c>
       <c r="AZ63" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="64" spans="1:52">
       <c r="A64" t="s">
         <v>36</v>
       </c>
       <c r="B64" t="s">
-        <v>1024</v>
+        <v>1029</v>
       </c>
       <c r="C64" t="s">
-        <v>1025</v>
+        <v>1030</v>
       </c>
       <c r="D64" s="4" t="s">
-        <v>1026</v>
+        <v>1031</v>
       </c>
       <c r="E64" t="s">
         <v>112</v>
       </c>
       <c r="F64" t="s">
         <v>511</v>
       </c>
       <c r="G64" t="s">
         <v>607</v>
       </c>
       <c r="H64" t="s">
-        <v>1027</v>
+        <v>1032</v>
       </c>
       <c r="I64" t="s">
-        <v>1028</v>
+        <v>1033</v>
       </c>
       <c r="J64" t="s">
         <v>610</v>
       </c>
       <c r="M64" t="s">
-        <v>1029</v>
+        <v>1034</v>
       </c>
       <c r="W64" t="s">
-        <v>1030</v>
+        <v>1035</v>
       </c>
       <c r="Y64" t="s">
-        <v>1031</v>
+        <v>1036</v>
       </c>
       <c r="Z64" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="AA64" t="s">
-        <v>1032</v>
+        <v>1037</v>
       </c>
       <c r="AD64" t="s">
         <v>468</v>
       </c>
       <c r="AE64" t="s">
         <v>130</v>
       </c>
       <c r="AF64" t="s">
         <v>131</v>
       </c>
       <c r="AG64" t="s">
         <v>177</v>
       </c>
       <c r="AH64" t="s">
         <v>177</v>
       </c>
       <c r="AI64" t="s">
         <v>132</v>
       </c>
       <c r="AK64" t="s">
         <v>51</v>
       </c>
       <c r="AP64" t="s">
         <v>457</v>
       </c>
       <c r="AQ64">
         <v>50</v>
       </c>
       <c r="AR64" t="s">
         <v>136</v>
       </c>
       <c r="AS64" t="s">
         <v>160</v>
       </c>
       <c r="AU64" t="s">
         <v>139</v>
       </c>
       <c r="AW64" t="s">
-        <v>1033</v>
+        <v>1038</v>
       </c>
       <c r="AX64" t="s">
         <v>626</v>
       </c>
       <c r="AY64" t="s">
         <v>143</v>
       </c>
       <c r="AZ64" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="65" spans="1:52">
       <c r="A65" t="s">
         <v>36</v>
       </c>
       <c r="B65" t="s">
-        <v>1034</v>
+        <v>1039</v>
       </c>
       <c r="C65" t="s">
-        <v>1035</v>
+        <v>1040</v>
       </c>
       <c r="D65" s="4" t="s">
-        <v>1036</v>
+        <v>1041</v>
       </c>
       <c r="E65" t="s">
         <v>446</v>
       </c>
       <c r="F65" t="s">
         <v>511</v>
       </c>
       <c r="G65" t="s">
-        <v>1037</v>
+        <v>1042</v>
       </c>
       <c r="H65" t="s">
-        <v>1038</v>
+        <v>1043</v>
       </c>
       <c r="I65" t="s">
-        <v>1039</v>
+        <v>1044</v>
       </c>
       <c r="J65" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="M65" t="s">
-        <v>1040</v>
+        <v>1045</v>
       </c>
       <c r="O65" t="s">
-        <v>1041</v>
+        <v>1046</v>
       </c>
       <c r="Q65" t="s">
-        <v>1042</v>
+        <v>1047</v>
       </c>
       <c r="W65" t="s">
-        <v>1043</v>
+        <v>1048</v>
       </c>
       <c r="Y65" t="s">
-        <v>1043</v>
+        <v>1048</v>
       </c>
       <c r="Z65" t="s">
-        <v>1044</v>
+        <v>1049</v>
       </c>
       <c r="AA65" t="s">
-        <v>1000</v>
+        <v>1005</v>
       </c>
       <c r="AD65" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="AE65" t="s">
-        <v>639</v>
+        <v>640</v>
       </c>
       <c r="AF65" t="s">
         <v>131</v>
       </c>
       <c r="AG65" t="s">
         <v>177</v>
       </c>
       <c r="AH65" t="s">
         <v>177</v>
       </c>
       <c r="AI65" t="s">
         <v>177</v>
       </c>
       <c r="AM65" t="s">
         <v>51</v>
       </c>
       <c r="AQ65">
         <v>3700</v>
       </c>
       <c r="AR65" t="s">
         <v>136</v>
       </c>
       <c r="AU65" t="s">
         <v>139</v>
       </c>
       <c r="AW65" t="s">
-        <v>1045</v>
+        <v>1050</v>
       </c>
       <c r="AX65" t="s">
-        <v>966</v>
+        <v>1051</v>
       </c>
       <c r="AY65" t="s">
         <v>143</v>
       </c>
       <c r="AZ65" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
     </row>
     <row r="66" spans="1:52">
       <c r="A66" t="s">
         <v>36</v>
       </c>
       <c r="B66" t="s">
-        <v>1046</v>
+        <v>1052</v>
       </c>
       <c r="C66" t="s">
-        <v>1047</v>
+        <v>1053</v>
       </c>
       <c r="D66" s="4" t="s">
-        <v>1048</v>
+        <v>1054</v>
       </c>
       <c r="E66" t="s">
         <v>148</v>
       </c>
       <c r="F66" t="s">
         <v>418</v>
       </c>
       <c r="G66" t="s">
         <v>114</v>
       </c>
       <c r="H66" t="s">
-        <v>1049</v>
+        <v>1055</v>
       </c>
       <c r="I66" t="s">
-        <v>1050</v>
+        <v>1056</v>
       </c>
       <c r="J66" t="s">
-        <v>1051</v>
+        <v>1057</v>
       </c>
       <c r="M66" t="s">
-        <v>1052</v>
+        <v>1058</v>
       </c>
       <c r="O66" t="s">
-        <v>1053</v>
+        <v>1059</v>
       </c>
       <c r="Q66" t="s">
-        <v>1054</v>
+        <v>1060</v>
       </c>
       <c r="S66" t="s">
-        <v>1055</v>
+        <v>1061</v>
       </c>
       <c r="W66" t="s">
-        <v>1056</v>
+        <v>1062</v>
+      </c>
+      <c r="X66" t="s">
+        <v>1063</v>
       </c>
       <c r="Y66" t="s">
-        <v>1057</v>
+        <v>1064</v>
       </c>
       <c r="Z66" t="s">
-        <v>1058</v>
+        <v>1065</v>
       </c>
       <c r="AA66" t="s">
-        <v>1058</v>
+        <v>1065</v>
       </c>
       <c r="AE66" t="s">
         <v>441</v>
       </c>
       <c r="AF66" t="s">
         <v>131</v>
       </c>
       <c r="AG66" t="s">
         <v>177</v>
       </c>
       <c r="AH66" t="s">
         <v>177</v>
       </c>
       <c r="AI66" t="s">
         <v>132</v>
       </c>
       <c r="AJ66" t="s">
-        <v>1059</v>
+        <v>1066</v>
       </c>
       <c r="AP66" t="s">
         <v>135</v>
       </c>
       <c r="AQ66">
         <v>564</v>
       </c>
       <c r="AR66" t="s">
         <v>180</v>
       </c>
       <c r="AS66" t="s">
         <v>137</v>
       </c>
       <c r="AU66" t="s">
         <v>139</v>
       </c>
       <c r="AW66" t="s">
         <v>204</v>
       </c>
       <c r="AX66" t="s">
         <v>184</v>
       </c>
       <c r="AY66" t="s">
         <v>143</v>
       </c>
       <c r="AZ66" t="s">
         <v>144</v>
+      </c>
+    </row>
+    <row r="67" spans="1:52">
+      <c r="A67" t="s">
+        <v>36</v>
+      </c>
+      <c r="B67">
+        <v>116815</v>
+      </c>
+      <c r="C67" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D67" s="4" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E67" t="s">
+        <v>166</v>
+      </c>
+      <c r="F67" t="s">
+        <v>113</v>
+      </c>
+      <c r="G67" t="s">
+        <v>114</v>
+      </c>
+      <c r="H67" t="s">
+        <v>1069</v>
+      </c>
+      <c r="I67" t="s">
+        <v>1070</v>
+      </c>
+      <c r="J67" t="s">
+        <v>150</v>
+      </c>
+      <c r="M67" t="s">
+        <v>1071</v>
+      </c>
+      <c r="O67" t="s">
+        <v>1072</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>1073</v>
+      </c>
+      <c r="S67" t="s">
+        <v>1074</v>
+      </c>
+      <c r="U67" t="s">
+        <v>1075</v>
+      </c>
+      <c r="X67" t="s">
+        <v>1076</v>
+      </c>
+      <c r="Y67" t="s">
+        <v>1077</v>
+      </c>
+      <c r="AB67" t="s">
+        <v>1078</v>
+      </c>
+      <c r="AC67" t="s">
+        <v>1078</v>
+      </c>
+      <c r="AD67" t="s">
+        <v>1079</v>
+      </c>
+      <c r="AE67" t="s">
+        <v>130</v>
+      </c>
+      <c r="AF67" t="s">
+        <v>131</v>
+      </c>
+      <c r="AG67" t="s">
+        <v>177</v>
+      </c>
+      <c r="AH67" t="s">
+        <v>177</v>
+      </c>
+      <c r="AI67" t="s">
+        <v>178</v>
+      </c>
+      <c r="AJ67" t="s">
+        <v>1080</v>
+      </c>
+      <c r="AP67" t="s">
+        <v>135</v>
+      </c>
+      <c r="AQ67">
+        <v>43</v>
+      </c>
+      <c r="AR67" t="s">
+        <v>180</v>
+      </c>
+      <c r="AS67" t="s">
+        <v>137</v>
+      </c>
+      <c r="AU67" t="s">
+        <v>139</v>
+      </c>
+      <c r="AX67" t="s">
+        <v>184</v>
+      </c>
+      <c r="AY67" t="s">
+        <v>143</v>
+      </c>
+      <c r="AZ67" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="68" spans="1:52">
+      <c r="A68" t="s">
+        <v>36</v>
+      </c>
+      <c r="B68">
+        <v>114433</v>
+      </c>
+      <c r="C68" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D68" s="4" t="s">
+        <v>1082</v>
+      </c>
+      <c r="E68" t="s">
+        <v>166</v>
+      </c>
+      <c r="F68" t="s">
+        <v>113</v>
+      </c>
+      <c r="G68" t="s">
+        <v>114</v>
+      </c>
+      <c r="H68" t="s">
+        <v>1083</v>
+      </c>
+      <c r="I68" t="s">
+        <v>1084</v>
+      </c>
+      <c r="M68" t="s">
+        <v>1085</v>
+      </c>
+      <c r="O68" t="s">
+        <v>1086</v>
+      </c>
+      <c r="X68" t="s">
+        <v>1087</v>
+      </c>
+      <c r="Y68" t="s">
+        <v>1088</v>
+      </c>
+      <c r="AB68" t="s">
+        <v>1089</v>
+      </c>
+      <c r="AC68" t="s">
+        <v>1089</v>
+      </c>
+      <c r="AD68" t="s">
+        <v>468</v>
+      </c>
+      <c r="AE68" t="s">
+        <v>176</v>
+      </c>
+      <c r="AF68" t="s">
+        <v>131</v>
+      </c>
+      <c r="AG68" t="s">
+        <v>177</v>
+      </c>
+      <c r="AH68" t="s">
+        <v>177</v>
+      </c>
+      <c r="AI68" t="s">
+        <v>178</v>
+      </c>
+      <c r="AJ68" t="s">
+        <v>1090</v>
+      </c>
+      <c r="AP68" t="s">
+        <v>135</v>
+      </c>
+      <c r="AQ68">
+        <v>72</v>
+      </c>
+      <c r="AR68" t="s">
+        <v>180</v>
+      </c>
+      <c r="AS68" t="s">
+        <v>160</v>
+      </c>
+      <c r="AU68" t="s">
+        <v>181</v>
+      </c>
+      <c r="AX68" t="s">
+        <v>184</v>
+      </c>
+      <c r="AY68" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="69" spans="1:52">
+      <c r="A69" t="s">
+        <v>36</v>
+      </c>
+      <c r="B69">
+        <v>212482</v>
+      </c>
+      <c r="C69" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D69" s="4" t="s">
+        <v>1092</v>
+      </c>
+      <c r="E69" t="s">
+        <v>166</v>
+      </c>
+      <c r="F69" t="s">
+        <v>113</v>
+      </c>
+      <c r="G69" t="s">
+        <v>114</v>
+      </c>
+      <c r="H69" t="s">
+        <v>1093</v>
+      </c>
+      <c r="I69" t="s">
+        <v>1094</v>
+      </c>
+      <c r="J69" t="s">
+        <v>1095</v>
+      </c>
+      <c r="M69" t="s">
+        <v>1096</v>
+      </c>
+      <c r="O69" t="s">
+        <v>1097</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>1098</v>
+      </c>
+      <c r="S69" t="s">
+        <v>1099</v>
+      </c>
+      <c r="U69" t="s">
+        <v>1100</v>
+      </c>
+      <c r="X69" t="s">
+        <v>1101</v>
+      </c>
+      <c r="Y69" t="s">
+        <v>1102</v>
+      </c>
+      <c r="AB69" t="s">
+        <v>1103</v>
+      </c>
+      <c r="AC69" t="s">
+        <v>1103</v>
+      </c>
+      <c r="AD69" t="s">
+        <v>468</v>
+      </c>
+      <c r="AE69" t="s">
+        <v>176</v>
+      </c>
+      <c r="AF69" t="s">
+        <v>131</v>
+      </c>
+      <c r="AG69" t="s">
+        <v>177</v>
+      </c>
+      <c r="AH69" t="s">
+        <v>177</v>
+      </c>
+      <c r="AI69" t="s">
+        <v>178</v>
+      </c>
+      <c r="AJ69" t="s">
+        <v>1104</v>
+      </c>
+      <c r="AP69" t="s">
+        <v>135</v>
+      </c>
+      <c r="AQ69">
+        <v>138</v>
+      </c>
+      <c r="AR69" t="s">
+        <v>180</v>
+      </c>
+      <c r="AS69" t="s">
+        <v>400</v>
+      </c>
+      <c r="AU69" t="s">
+        <v>681</v>
+      </c>
+      <c r="AY69" t="s">
+        <v>143</v>
+      </c>
+      <c r="AZ69" t="s">
+        <v>1105</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
@@ -13071,1050 +13558,1101 @@
     <hyperlink ref="D42" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_68"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I64"/>
+  <dimension ref="A1:I66"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I64" sqref="I64"/>
+      <selection activeCell="I66" sqref="I66"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>1060</v>
+        <v>1106</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1061</v>
+        <v>1107</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1062</v>
+        <v>1108</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1063</v>
+        <v>1109</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1064</v>
+        <v>1110</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1065</v>
+        <v>1111</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>1066</v>
+        <v>1112</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>110</v>
       </c>
       <c r="B2" t="s">
         <v>61</v>
       </c>
       <c r="C2" t="s">
-        <v>1067</v>
+        <v>1113</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>1068</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>146</v>
       </c>
       <c r="B3" t="s">
         <v>61</v>
       </c>
       <c r="C3" t="s">
-        <v>1069</v>
+        <v>1115</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>1070</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>146</v>
       </c>
       <c r="B4" t="s">
         <v>61</v>
       </c>
       <c r="C4" t="s">
-        <v>1071</v>
+        <v>1117</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>1072</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>186</v>
       </c>
       <c r="B5" t="s">
         <v>61</v>
       </c>
       <c r="C5" t="s">
-        <v>1073</v>
+        <v>1119</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>1074</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>186</v>
       </c>
       <c r="B6" t="s">
         <v>61</v>
       </c>
       <c r="C6" t="s">
-        <v>1075</v>
+        <v>1121</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>1076</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>186</v>
       </c>
       <c r="B7" t="s">
         <v>61</v>
       </c>
       <c r="C7" t="s">
-        <v>1077</v>
+        <v>1123</v>
       </c>
       <c r="I7" s="4" t="s">
-        <v>1078</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>186</v>
       </c>
       <c r="B8" t="s">
         <v>61</v>
       </c>
       <c r="C8" t="s">
-        <v>1079</v>
+        <v>1125</v>
       </c>
       <c r="I8" s="4" t="s">
-        <v>1080</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>186</v>
       </c>
       <c r="B9" t="s">
         <v>61</v>
       </c>
       <c r="C9" t="s">
-        <v>1081</v>
+        <v>1127</v>
       </c>
       <c r="I9" s="4" t="s">
-        <v>1082</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>186</v>
       </c>
       <c r="B10" t="s">
-        <v>1083</v>
+        <v>1129</v>
       </c>
       <c r="C10" t="s">
-        <v>1084</v>
+        <v>1130</v>
       </c>
       <c r="H10" t="s">
-        <v>1085</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>186</v>
       </c>
       <c r="B11" t="s">
-        <v>1083</v>
+        <v>1129</v>
       </c>
       <c r="C11" t="s">
-        <v>1086</v>
+        <v>1132</v>
       </c>
       <c r="H11" t="s">
-        <v>1087</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>186</v>
       </c>
       <c r="B12" t="s">
-        <v>1083</v>
+        <v>1129</v>
       </c>
       <c r="C12" t="s">
-        <v>1088</v>
+        <v>1134</v>
       </c>
       <c r="H12" t="s">
-        <v>1089</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>206</v>
       </c>
       <c r="B13" t="s">
         <v>61</v>
       </c>
       <c r="C13" t="s">
-        <v>1090</v>
+        <v>1136</v>
       </c>
       <c r="I13" s="4" t="s">
-        <v>1091</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>223</v>
       </c>
       <c r="B14" t="s">
         <v>61</v>
       </c>
       <c r="C14" t="s">
-        <v>1092</v>
+        <v>1138</v>
       </c>
       <c r="I14" s="4" t="s">
-        <v>1093</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>223</v>
       </c>
       <c r="B15" t="s">
         <v>61</v>
       </c>
       <c r="C15" t="s">
-        <v>1094</v>
+        <v>1140</v>
       </c>
       <c r="I15" s="4" t="s">
-        <v>1095</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>237</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>1096</v>
+        <v>1142</v>
       </c>
       <c r="I16" s="4" t="s">
-        <v>1097</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>237</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" t="s">
-        <v>1098</v>
+        <v>1144</v>
       </c>
       <c r="I17" s="4" t="s">
-        <v>1099</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
         <v>237</v>
       </c>
       <c r="B18" t="s">
         <v>61</v>
       </c>
       <c r="C18" t="s">
-        <v>1100</v>
+        <v>1146</v>
       </c>
       <c r="I18" s="4" t="s">
-        <v>1101</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
         <v>237</v>
       </c>
       <c r="B19" t="s">
         <v>61</v>
       </c>
       <c r="C19" t="s">
-        <v>1102</v>
+        <v>1148</v>
       </c>
       <c r="I19" s="4" t="s">
-        <v>1103</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>252</v>
       </c>
       <c r="B20" t="s">
         <v>61</v>
       </c>
       <c r="C20" t="s">
-        <v>1104</v>
+        <v>1150</v>
       </c>
       <c r="I20" s="4" t="s">
-        <v>1105</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>252</v>
       </c>
       <c r="B21" t="s">
         <v>61</v>
       </c>
       <c r="C21" t="s">
-        <v>1106</v>
+        <v>1152</v>
       </c>
       <c r="I21" s="4" t="s">
-        <v>1107</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>269</v>
       </c>
       <c r="B22" t="s">
-        <v>1083</v>
+        <v>1129</v>
       </c>
       <c r="C22" t="s">
-        <v>1108</v>
+        <v>1154</v>
       </c>
       <c r="H22" t="s">
-        <v>1109</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>306</v>
       </c>
       <c r="B23" t="s">
         <v>61</v>
       </c>
       <c r="C23" t="s">
-        <v>1110</v>
+        <v>1156</v>
       </c>
       <c r="I23" s="4" t="s">
-        <v>1111</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>306</v>
       </c>
       <c r="B24" t="s">
-        <v>1083</v>
+        <v>1129</v>
       </c>
       <c r="C24" t="s">
-        <v>1112</v>
+        <v>1158</v>
       </c>
       <c r="H24" t="s">
-        <v>1113</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>326</v>
       </c>
       <c r="B25" t="s">
         <v>61</v>
       </c>
       <c r="C25" t="s">
-        <v>1114</v>
+        <v>1160</v>
       </c>
       <c r="I25" s="4" t="s">
-        <v>1115</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>326</v>
       </c>
       <c r="B26" t="s">
         <v>61</v>
       </c>
       <c r="C26" t="s">
-        <v>1116</v>
+        <v>1162</v>
       </c>
       <c r="I26" s="4" t="s">
-        <v>1117</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>326</v>
       </c>
       <c r="B27" t="s">
         <v>61</v>
       </c>
       <c r="C27" t="s">
-        <v>1118</v>
+        <v>1164</v>
       </c>
       <c r="I27" s="4" t="s">
-        <v>1119</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>326</v>
       </c>
       <c r="B28" t="s">
         <v>61</v>
       </c>
       <c r="C28" t="s">
-        <v>1120</v>
+        <v>1166</v>
       </c>
       <c r="I28" s="4" t="s">
-        <v>1121</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>326</v>
       </c>
       <c r="B29" t="s">
         <v>61</v>
       </c>
       <c r="C29" t="s">
-        <v>1122</v>
+        <v>1168</v>
       </c>
       <c r="I29" s="4" t="s">
-        <v>1123</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>338</v>
       </c>
       <c r="B30" t="s">
         <v>61</v>
       </c>
       <c r="C30" t="s">
-        <v>1124</v>
+        <v>1170</v>
       </c>
       <c r="I30" s="4" t="s">
-        <v>1125</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>382</v>
       </c>
       <c r="B31" t="s">
         <v>61</v>
       </c>
       <c r="C31" t="s">
-        <v>1126</v>
+        <v>1172</v>
       </c>
       <c r="I31" s="4" t="s">
-        <v>1127</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>382</v>
       </c>
       <c r="B32" t="s">
         <v>61</v>
       </c>
       <c r="C32" t="s">
-        <v>1128</v>
+        <v>1174</v>
       </c>
       <c r="I32" s="4" t="s">
-        <v>1129</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>382</v>
       </c>
       <c r="B33" t="s">
         <v>61</v>
       </c>
       <c r="C33" t="s">
-        <v>1130</v>
+        <v>1176</v>
       </c>
       <c r="I33" s="4" t="s">
-        <v>1131</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>459</v>
       </c>
       <c r="B34" t="s">
-        <v>1083</v>
+        <v>1129</v>
       </c>
       <c r="C34" t="s">
-        <v>1132</v>
+        <v>1178</v>
       </c>
       <c r="H34" t="s">
-        <v>1133</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>459</v>
       </c>
       <c r="B35" t="s">
-        <v>1083</v>
+        <v>1129</v>
       </c>
       <c r="C35" t="s">
-        <v>1134</v>
+        <v>1180</v>
       </c>
       <c r="H35" t="s">
-        <v>1135</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>459</v>
       </c>
       <c r="B36" t="s">
-        <v>1083</v>
+        <v>1129</v>
       </c>
       <c r="C36" t="s">
-        <v>1136</v>
+        <v>1182</v>
       </c>
       <c r="H36" t="s">
-        <v>1137</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>459</v>
       </c>
       <c r="B37" t="s">
-        <v>1083</v>
+        <v>1129</v>
       </c>
       <c r="C37" t="s">
-        <v>1138</v>
+        <v>1184</v>
       </c>
       <c r="H37" t="s">
-        <v>1139</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>459</v>
       </c>
       <c r="B38" t="s">
-        <v>1083</v>
+        <v>1129</v>
       </c>
       <c r="C38" t="s">
-        <v>1140</v>
+        <v>1186</v>
       </c>
       <c r="H38" t="s">
-        <v>1135</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>459</v>
       </c>
       <c r="B39" t="s">
-        <v>1083</v>
+        <v>1129</v>
       </c>
       <c r="C39" t="s">
-        <v>1141</v>
+        <v>1187</v>
       </c>
       <c r="H39" t="s">
-        <v>1142</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>533</v>
       </c>
       <c r="B40" t="s">
-        <v>1083</v>
+        <v>1129</v>
       </c>
       <c r="C40" t="s">
-        <v>1143</v>
+        <v>1189</v>
       </c>
       <c r="H40" t="s">
-        <v>1144</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
         <v>557</v>
       </c>
       <c r="B41" t="s">
         <v>61</v>
       </c>
       <c r="C41" t="s">
-        <v>1145</v>
+        <v>1191</v>
       </c>
       <c r="I41" s="4" t="s">
-        <v>1146</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
         <v>557</v>
       </c>
       <c r="B42" t="s">
         <v>61</v>
       </c>
       <c r="C42" t="s">
-        <v>1147</v>
+        <v>1193</v>
       </c>
       <c r="I42" s="4" t="s">
-        <v>1148</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
         <v>592</v>
       </c>
       <c r="B43" t="s">
-        <v>1083</v>
+        <v>1129</v>
       </c>
       <c r="C43" t="s">
-        <v>1149</v>
+        <v>1195</v>
       </c>
       <c r="H43" t="s">
-        <v>1150</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>592</v>
       </c>
       <c r="B44" t="s">
-        <v>1083</v>
+        <v>1129</v>
       </c>
       <c r="C44" t="s">
-        <v>1151</v>
+        <v>1197</v>
       </c>
       <c r="H44" t="s">
-        <v>1152</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>605</v>
       </c>
       <c r="B45" t="s">
         <v>61</v>
       </c>
       <c r="C45" t="s">
-        <v>1153</v>
+        <v>1199</v>
       </c>
       <c r="I45" s="4" t="s">
-        <v>1154</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>628</v>
       </c>
       <c r="B46" t="s">
         <v>61</v>
       </c>
       <c r="C46" t="s">
-        <v>1155</v>
+        <v>1201</v>
       </c>
       <c r="I46" s="4" t="s">
-        <v>1156</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>628</v>
       </c>
       <c r="B47" t="s">
         <v>61</v>
       </c>
       <c r="C47" t="s">
-        <v>1157</v>
+        <v>1203</v>
       </c>
       <c r="I47" s="4" t="s">
-        <v>1158</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>647</v>
+        <v>628</v>
       </c>
       <c r="B48" t="s">
-        <v>61</v>
+        <v>1205</v>
       </c>
       <c r="C48" t="s">
-        <v>1155</v>
+        <v>1206</v>
+      </c>
+      <c r="D48" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E48" t="s">
+        <v>1208</v>
+      </c>
+      <c r="H48" t="s">
+        <v>1209</v>
       </c>
       <c r="I48" s="4" t="s">
-        <v>1156</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>663</v>
+        <v>628</v>
       </c>
       <c r="B49" t="s">
         <v>61</v>
       </c>
       <c r="C49" t="s">
-        <v>1159</v>
+        <v>1206</v>
+      </c>
+      <c r="D49" t="s">
+        <v>1207</v>
+      </c>
+      <c r="E49" t="s">
+        <v>1208</v>
+      </c>
+      <c r="F49" t="s">
+        <v>1211</v>
       </c>
       <c r="I49" s="4" t="s">
-        <v>1160</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>663</v>
+        <v>648</v>
       </c>
       <c r="B50" t="s">
         <v>61</v>
       </c>
       <c r="C50" t="s">
-        <v>1161</v>
+        <v>1201</v>
       </c>
       <c r="I50" s="4" t="s">
-        <v>1162</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>683</v>
+        <v>665</v>
       </c>
       <c r="B51" t="s">
         <v>61</v>
       </c>
       <c r="C51" t="s">
-        <v>1163</v>
+        <v>1213</v>
       </c>
       <c r="I51" s="4" t="s">
-        <v>1164</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>683</v>
+        <v>665</v>
       </c>
       <c r="B52" t="s">
         <v>61</v>
       </c>
       <c r="C52" t="s">
-        <v>1165</v>
+        <v>1215</v>
       </c>
       <c r="I52" s="4" t="s">
-        <v>1166</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>707</v>
+        <v>685</v>
       </c>
       <c r="B53" t="s">
         <v>61</v>
       </c>
       <c r="C53" t="s">
-        <v>1167</v>
+        <v>1217</v>
       </c>
       <c r="I53" s="4" t="s">
-        <v>1168</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>730</v>
+        <v>685</v>
       </c>
       <c r="B54" t="s">
         <v>61</v>
       </c>
       <c r="C54" t="s">
-        <v>1169</v>
+        <v>1219</v>
       </c>
       <c r="I54" s="4" t="s">
-        <v>1170</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>806</v>
+        <v>709</v>
       </c>
       <c r="B55" t="s">
         <v>61</v>
       </c>
       <c r="C55" t="s">
-        <v>1171</v>
+        <v>1221</v>
       </c>
       <c r="I55" s="4" t="s">
-        <v>1172</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>869</v>
+        <v>732</v>
       </c>
       <c r="B56" t="s">
         <v>61</v>
       </c>
       <c r="C56" t="s">
-        <v>1173</v>
+        <v>1223</v>
       </c>
       <c r="I56" s="4" t="s">
-        <v>1174</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>869</v>
+        <v>809</v>
       </c>
       <c r="B57" t="s">
         <v>61</v>
       </c>
       <c r="C57" t="s">
-        <v>1175</v>
+        <v>1225</v>
       </c>
       <c r="I57" s="4" t="s">
-        <v>1174</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
       <c r="B58" t="s">
         <v>61</v>
       </c>
       <c r="C58" t="s">
-        <v>1176</v>
+        <v>1227</v>
       </c>
       <c r="I58" s="4" t="s">
-        <v>1177</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
       <c r="B59" t="s">
         <v>61</v>
       </c>
       <c r="C59" t="s">
-        <v>1178</v>
+        <v>1229</v>
       </c>
       <c r="I59" s="4" t="s">
-        <v>1179</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
       <c r="B60" t="s">
         <v>61</v>
       </c>
       <c r="C60" t="s">
-        <v>1180</v>
+        <v>1230</v>
       </c>
       <c r="I60" s="4" t="s">
-        <v>1181</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>869</v>
+        <v>874</v>
       </c>
       <c r="B61" t="s">
         <v>61</v>
       </c>
       <c r="C61" t="s">
-        <v>1182</v>
+        <v>1232</v>
       </c>
       <c r="I61" s="4" t="s">
-        <v>1183</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>955</v>
+        <v>874</v>
       </c>
       <c r="B62" t="s">
-        <v>1083</v>
+        <v>61</v>
       </c>
       <c r="C62" t="s">
-        <v>1184</v>
-[...2 lines deleted...]
-        <v>1185</v>
+        <v>1234</v>
+      </c>
+      <c r="I62" s="4" t="s">
+        <v>1235</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>955</v>
+        <v>874</v>
       </c>
       <c r="B63" t="s">
-        <v>1083</v>
+        <v>61</v>
       </c>
       <c r="C63" t="s">
-        <v>1186</v>
-[...2 lines deleted...]
-        <v>1187</v>
+        <v>1236</v>
+      </c>
+      <c r="I63" s="4" t="s">
+        <v>1237</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>1025</v>
+        <v>961</v>
       </c>
       <c r="B64" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C64" t="s">
+        <v>1238</v>
+      </c>
+      <c r="H64" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9">
+      <c r="A65" t="s">
+        <v>961</v>
+      </c>
+      <c r="B65" t="s">
+        <v>1129</v>
+      </c>
+      <c r="C65" t="s">
+        <v>1240</v>
+      </c>
+      <c r="H65" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9">
+      <c r="A66" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B66" t="s">
         <v>61</v>
       </c>
-      <c r="C64" t="s">
-[...3 lines deleted...]
-        <v>1189</v>
+      <c r="C66" t="s">
+        <v>1242</v>
+      </c>
+      <c r="I66" s="4" t="s">
+        <v>1243</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="I8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="I9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="I13" r:id="rId_hyperlink_9"/>
     <hyperlink ref="I14" r:id="rId_hyperlink_10"/>
     <hyperlink ref="I15" r:id="rId_hyperlink_11"/>
     <hyperlink ref="I16" r:id="rId_hyperlink_12"/>
     <hyperlink ref="I17" r:id="rId_hyperlink_13"/>
     <hyperlink ref="I18" r:id="rId_hyperlink_14"/>
     <hyperlink ref="I19" r:id="rId_hyperlink_15"/>
     <hyperlink ref="I20" r:id="rId_hyperlink_16"/>
     <hyperlink ref="I21" r:id="rId_hyperlink_17"/>
     <hyperlink ref="I23" r:id="rId_hyperlink_18"/>
     <hyperlink ref="I25" r:id="rId_hyperlink_19"/>
     <hyperlink ref="I26" r:id="rId_hyperlink_20"/>
     <hyperlink ref="I27" r:id="rId_hyperlink_21"/>
     <hyperlink ref="I28" r:id="rId_hyperlink_22"/>
     <hyperlink ref="I29" r:id="rId_hyperlink_23"/>
     <hyperlink ref="I30" r:id="rId_hyperlink_24"/>
     <hyperlink ref="I31" r:id="rId_hyperlink_25"/>
     <hyperlink ref="I32" r:id="rId_hyperlink_26"/>
     <hyperlink ref="I33" r:id="rId_hyperlink_27"/>
     <hyperlink ref="I41" r:id="rId_hyperlink_28"/>
     <hyperlink ref="I42" r:id="rId_hyperlink_29"/>
     <hyperlink ref="I45" r:id="rId_hyperlink_30"/>
     <hyperlink ref="I46" r:id="rId_hyperlink_31"/>
     <hyperlink ref="I47" r:id="rId_hyperlink_32"/>
     <hyperlink ref="I48" r:id="rId_hyperlink_33"/>
     <hyperlink ref="I49" r:id="rId_hyperlink_34"/>
     <hyperlink ref="I50" r:id="rId_hyperlink_35"/>
     <hyperlink ref="I51" r:id="rId_hyperlink_36"/>
     <hyperlink ref="I52" r:id="rId_hyperlink_37"/>
     <hyperlink ref="I53" r:id="rId_hyperlink_38"/>
     <hyperlink ref="I54" r:id="rId_hyperlink_39"/>
     <hyperlink ref="I55" r:id="rId_hyperlink_40"/>
     <hyperlink ref="I56" r:id="rId_hyperlink_41"/>
     <hyperlink ref="I57" r:id="rId_hyperlink_42"/>
     <hyperlink ref="I58" r:id="rId_hyperlink_43"/>
     <hyperlink ref="I59" r:id="rId_hyperlink_44"/>
     <hyperlink ref="I60" r:id="rId_hyperlink_45"/>
     <hyperlink ref="I61" r:id="rId_hyperlink_46"/>
-    <hyperlink ref="I64" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="I62" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="I63" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="I66" r:id="rId_hyperlink_49"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S120"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:S1"/>
@@ -14129,6367 +14667,6367 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1190</v>
+        <v>1244</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1191</v>
+        <v>1245</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1192</v>
+        <v>1246</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1193</v>
+        <v>1247</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1194</v>
+        <v>1248</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>1195</v>
+        <v>1249</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>1196</v>
+        <v>1250</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>1197</v>
+        <v>1251</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>1198</v>
+        <v>1252</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>1199</v>
+        <v>1253</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>1200</v>
+        <v>1254</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>1201</v>
+        <v>1255</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>1202</v>
+        <v>1256</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>1203</v>
+        <v>1257</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>1204</v>
+        <v>1258</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>1205</v>
+        <v>1259</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>1206</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>37</v>
       </c>
       <c r="C2" t="s">
-        <v>1207</v>
+        <v>1261</v>
       </c>
       <c r="D2" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E2" t="s">
         <v>488</v>
       </c>
       <c r="F2" t="s">
         <v>144</v>
       </c>
       <c r="G2" t="s">
         <v>51</v>
       </c>
       <c r="H2" t="s">
-        <v>1209</v>
+        <v>1263</v>
       </c>
       <c r="I2" t="s">
         <v>184</v>
       </c>
       <c r="J2" t="s">
-        <v>1210</v>
+        <v>1264</v>
       </c>
       <c r="K2" t="s">
-        <v>1211</v>
+        <v>1265</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>1212</v>
+        <v>1266</v>
       </c>
       <c r="N2" s="5" t="s">
         <v>150</v>
       </c>
       <c r="O2" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P2">
         <v>45343.0</v>
       </c>
       <c r="Q2">
         <v>2021.0</v>
       </c>
       <c r="R2" t="s">
-        <v>1214</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D3" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E3" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F3" t="s">
         <v>144</v>
       </c>
       <c r="G3" t="s">
         <v>51</v>
       </c>
       <c r="H3" t="s">
-        <v>1217</v>
+        <v>1271</v>
       </c>
       <c r="I3" t="s">
         <v>184</v>
       </c>
       <c r="J3" t="s">
-        <v>1218</v>
+        <v>1272</v>
       </c>
       <c r="K3" t="s">
-        <v>1219</v>
+        <v>1273</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>1220</v>
+        <v>1274</v>
       </c>
       <c r="N3" s="5" t="s">
         <v>464</v>
       </c>
       <c r="O3" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P3">
         <v>43999.0</v>
       </c>
       <c r="Q3">
         <v>44508.0</v>
       </c>
       <c r="R3" t="s">
-        <v>1221</v>
+        <v>1275</v>
       </c>
       <c r="S3" t="s">
-        <v>1222</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D4" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E4" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F4" t="s">
         <v>144</v>
       </c>
       <c r="G4" t="s">
         <v>51</v>
       </c>
       <c r="H4" t="s">
-        <v>1223</v>
+        <v>1277</v>
       </c>
       <c r="I4" t="s">
         <v>184</v>
       </c>
       <c r="J4" t="s">
-        <v>1224</v>
+        <v>1278</v>
       </c>
       <c r="K4" t="s">
-        <v>1225</v>
+        <v>1279</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>1226</v>
+        <v>1280</v>
       </c>
       <c r="N4" s="5" t="s">
-        <v>1227</v>
+        <v>1281</v>
       </c>
       <c r="O4" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q4">
         <v>44223.0</v>
       </c>
       <c r="R4" t="s">
-        <v>1228</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D5" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E5" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F5" t="s">
         <v>144</v>
       </c>
       <c r="G5" t="s">
         <v>51</v>
       </c>
       <c r="H5" t="s">
-        <v>1229</v>
+        <v>1283</v>
       </c>
       <c r="I5" t="s">
         <v>184</v>
       </c>
       <c r="J5" t="s">
-        <v>1230</v>
+        <v>1284</v>
       </c>
       <c r="K5" t="s">
-        <v>1230</v>
+        <v>1284</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>1231</v>
+        <v>1285</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>1232</v>
+        <v>1286</v>
       </c>
       <c r="O5" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q5">
         <v>44523.0</v>
       </c>
       <c r="R5" t="s">
-        <v>1233</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
       <c r="C6" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D6" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E6" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F6" t="s">
         <v>144</v>
       </c>
       <c r="G6" t="s">
         <v>51</v>
       </c>
       <c r="H6" t="s">
-        <v>1234</v>
+        <v>1288</v>
       </c>
       <c r="I6" t="s">
         <v>184</v>
       </c>
       <c r="J6" t="s">
-        <v>1235</v>
+        <v>1289</v>
       </c>
       <c r="K6" t="s">
-        <v>1236</v>
+        <v>1290</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>1237</v>
+        <v>1291</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>1238</v>
+        <v>1292</v>
       </c>
       <c r="O6" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P6">
         <v>43675.0</v>
       </c>
       <c r="Q6">
         <v>44182.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>37</v>
       </c>
       <c r="C7" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D7" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E7" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F7" t="s">
         <v>144</v>
       </c>
       <c r="G7" t="s">
         <v>51</v>
       </c>
       <c r="H7" t="s">
-        <v>1234</v>
+        <v>1288</v>
       </c>
       <c r="I7" t="s">
         <v>184</v>
       </c>
       <c r="J7" t="s">
-        <v>1239</v>
+        <v>1293</v>
       </c>
       <c r="K7" t="s">
-        <v>1240</v>
+        <v>1294</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>1241</v>
+        <v>1295</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>1242</v>
+        <v>1296</v>
       </c>
       <c r="O7" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P7">
         <v>43675.0</v>
       </c>
       <c r="Q7">
         <v>44182.0</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D8" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E8" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F8" t="s">
         <v>144</v>
       </c>
       <c r="G8" t="s">
         <v>51</v>
       </c>
       <c r="H8" t="s">
-        <v>1223</v>
+        <v>1277</v>
       </c>
       <c r="I8" t="s">
         <v>184</v>
       </c>
       <c r="J8" t="s">
-        <v>1243</v>
+        <v>1297</v>
       </c>
       <c r="K8" t="s">
-        <v>1244</v>
+        <v>1298</v>
       </c>
       <c r="L8" t="s">
-        <v>1245</v>
+        <v>1299</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>1246</v>
+        <v>1300</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>1247</v>
+        <v>1301</v>
       </c>
       <c r="O8" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q8">
         <v>44595.0</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" t="s">
         <v>37</v>
       </c>
       <c r="C9" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D9" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E9" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F9" t="s">
         <v>144</v>
       </c>
       <c r="G9" t="s">
         <v>51</v>
       </c>
       <c r="H9" t="s">
-        <v>1248</v>
+        <v>1302</v>
       </c>
       <c r="I9" t="s">
         <v>184</v>
       </c>
       <c r="J9" t="s">
-        <v>1249</v>
+        <v>1303</v>
       </c>
       <c r="K9" t="s">
-        <v>1250</v>
+        <v>1304</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>1251</v>
+        <v>1305</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="O9" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q9">
         <v>45023.0</v>
       </c>
       <c r="R9" t="s">
-        <v>1252</v>
+        <v>1306</v>
       </c>
       <c r="S9" t="s">
-        <v>1253</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D10" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E10" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F10" t="s">
         <v>144</v>
       </c>
       <c r="G10" t="s">
         <v>51</v>
       </c>
       <c r="H10" t="s">
-        <v>1234</v>
+        <v>1288</v>
       </c>
       <c r="I10" t="s">
         <v>184</v>
       </c>
       <c r="J10" t="s">
-        <v>1254</v>
+        <v>1308</v>
       </c>
       <c r="K10" t="s">
-        <v>1255</v>
+        <v>1309</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>1256</v>
+        <v>1310</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>1257</v>
+        <v>1311</v>
       </c>
       <c r="O10" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P10">
         <v>43675.0</v>
       </c>
       <c r="Q10">
         <v>44182.0</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11" t="s">
         <v>37</v>
       </c>
       <c r="C11" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D11" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E11" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F11" t="s">
         <v>144</v>
       </c>
       <c r="G11" t="s">
         <v>51</v>
       </c>
       <c r="H11" t="s">
-        <v>1234</v>
+        <v>1288</v>
       </c>
       <c r="I11" t="s">
         <v>184</v>
       </c>
       <c r="J11" t="s">
-        <v>1258</v>
+        <v>1312</v>
       </c>
       <c r="K11" t="s">
-        <v>1259</v>
+        <v>1313</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>1260</v>
+        <v>1314</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>1261</v>
+        <v>1315</v>
       </c>
       <c r="O11" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P11">
         <v>43675.0</v>
       </c>
       <c r="Q11">
         <v>44182.0</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12" t="s">
         <v>37</v>
       </c>
       <c r="C12" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D12" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E12" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F12" t="s">
         <v>144</v>
       </c>
       <c r="G12" t="s">
         <v>51</v>
       </c>
       <c r="H12" t="s">
-        <v>1262</v>
+        <v>1316</v>
       </c>
       <c r="I12" t="s">
         <v>184</v>
       </c>
       <c r="J12" t="s">
-        <v>1263</v>
+        <v>1317</v>
       </c>
       <c r="K12" t="s">
-        <v>1264</v>
+        <v>1318</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>1265</v>
+        <v>1319</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>1266</v>
+        <v>1320</v>
       </c>
       <c r="O12" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P12">
         <v>25569.0</v>
       </c>
       <c r="Q12">
         <v>45311.0</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D13" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E13" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F13" t="s">
         <v>144</v>
       </c>
       <c r="G13" t="s">
         <v>51</v>
       </c>
       <c r="H13" t="s">
-        <v>1234</v>
+        <v>1288</v>
       </c>
       <c r="I13" t="s">
         <v>184</v>
       </c>
       <c r="J13" t="s">
+        <v>1321</v>
+      </c>
+      <c r="K13" t="s">
+        <v>1322</v>
+      </c>
+      <c r="M13" s="5" t="s">
+        <v>1323</v>
+      </c>
+      <c r="N13" s="5" t="s">
+        <v>1324</v>
+      </c>
+      <c r="O13" t="s">
         <v>1267</v>
-      </c>
-[...10 lines deleted...]
-        <v>1213</v>
       </c>
       <c r="P13">
         <v>43675.0</v>
       </c>
       <c r="Q13">
         <v>44182.0</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14" t="s">
         <v>37</v>
       </c>
       <c r="C14" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D14" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E14" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F14" t="s">
         <v>144</v>
       </c>
       <c r="G14" t="s">
         <v>51</v>
       </c>
       <c r="H14" t="s">
-        <v>1234</v>
+        <v>1288</v>
       </c>
       <c r="I14" t="s">
         <v>184</v>
       </c>
       <c r="J14" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K14" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>1273</v>
+        <v>1327</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>1274</v>
+        <v>1328</v>
       </c>
       <c r="O14" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P14">
         <v>43675.0</v>
       </c>
       <c r="Q14">
         <v>44182.0</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15" t="s">
         <v>37</v>
       </c>
       <c r="C15" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D15" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E15" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F15" t="s">
         <v>144</v>
       </c>
       <c r="G15" t="s">
         <v>51</v>
       </c>
       <c r="H15" t="s">
-        <v>1234</v>
+        <v>1288</v>
       </c>
       <c r="I15" t="s">
         <v>184</v>
       </c>
       <c r="J15" t="s">
-        <v>1275</v>
+        <v>1329</v>
       </c>
       <c r="K15" t="s">
-        <v>1276</v>
+        <v>1330</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>1277</v>
+        <v>1331</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>1278</v>
+        <v>1332</v>
       </c>
       <c r="O15" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P15">
         <v>43675.0</v>
       </c>
       <c r="Q15">
         <v>44182.0</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>36</v>
       </c>
       <c r="B16" t="s">
         <v>37</v>
       </c>
       <c r="C16" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D16" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E16" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F16" t="s">
         <v>144</v>
       </c>
       <c r="G16" t="s">
         <v>51</v>
       </c>
       <c r="H16" t="s">
-        <v>1234</v>
+        <v>1288</v>
       </c>
       <c r="I16" t="s">
         <v>184</v>
       </c>
       <c r="J16" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K16" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>1279</v>
+        <v>1333</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>1280</v>
+        <v>1334</v>
       </c>
       <c r="O16" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P16">
         <v>43675.0</v>
       </c>
       <c r="Q16">
         <v>44182.0</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>37</v>
       </c>
       <c r="C17" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D17" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E17" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F17" t="s">
         <v>144</v>
       </c>
       <c r="G17" t="s">
         <v>51</v>
       </c>
       <c r="H17" t="s">
-        <v>1234</v>
+        <v>1288</v>
       </c>
       <c r="I17" t="s">
         <v>184</v>
       </c>
       <c r="J17" t="s">
-        <v>1281</v>
+        <v>1335</v>
       </c>
       <c r="K17" t="s">
-        <v>1282</v>
+        <v>1336</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>1283</v>
+        <v>1337</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>1284</v>
+        <v>1338</v>
       </c>
       <c r="O17" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P17">
         <v>43675.0</v>
       </c>
       <c r="Q17">
         <v>44182.0</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18" t="s">
         <v>37</v>
       </c>
       <c r="C18" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D18" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E18" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F18" t="s">
         <v>144</v>
       </c>
       <c r="G18" t="s">
         <v>51</v>
       </c>
       <c r="H18" t="s">
-        <v>1285</v>
+        <v>1339</v>
       </c>
       <c r="I18" t="s">
         <v>184</v>
       </c>
       <c r="J18" t="s">
-        <v>1286</v>
+        <v>1340</v>
       </c>
       <c r="K18" t="s">
-        <v>1287</v>
+        <v>1341</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>1288</v>
+        <v>1342</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>1289</v>
+        <v>1343</v>
       </c>
       <c r="O18" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P18">
         <v>43675.0</v>
       </c>
       <c r="Q18">
         <v>44182.0</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>36</v>
       </c>
       <c r="B19" t="s">
         <v>37</v>
       </c>
       <c r="C19" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D19" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E19" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F19" t="s">
         <v>144</v>
       </c>
       <c r="G19" t="s">
         <v>51</v>
       </c>
       <c r="H19" t="s">
-        <v>1234</v>
+        <v>1288</v>
       </c>
       <c r="I19" t="s">
         <v>184</v>
       </c>
       <c r="J19" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K19" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>1290</v>
+        <v>1344</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>1291</v>
+        <v>1345</v>
       </c>
       <c r="O19" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P19">
         <v>43675.0</v>
       </c>
       <c r="Q19">
         <v>44182.0</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>36</v>
       </c>
       <c r="B20" t="s">
         <v>37</v>
       </c>
       <c r="C20" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D20" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E20" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F20" t="s">
         <v>144</v>
       </c>
       <c r="G20" t="s">
         <v>51</v>
       </c>
       <c r="H20" t="s">
-        <v>1292</v>
+        <v>1346</v>
       </c>
       <c r="I20" t="s">
         <v>184</v>
       </c>
       <c r="J20" t="s">
-        <v>1293</v>
+        <v>1347</v>
       </c>
       <c r="K20" t="s">
-        <v>1294</v>
+        <v>1348</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>1295</v>
+        <v>1349</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>1296</v>
+        <v>1350</v>
       </c>
       <c r="O20" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P20">
         <v>43675.0</v>
       </c>
       <c r="Q20">
         <v>44182.0</v>
       </c>
       <c r="R20" t="s">
-        <v>1297</v>
+        <v>1351</v>
       </c>
       <c r="S20" t="s">
-        <v>1298</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="B21" t="s">
         <v>37</v>
       </c>
       <c r="C21" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D21" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E21" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F21" t="s">
         <v>144</v>
       </c>
       <c r="G21" t="s">
         <v>51</v>
       </c>
       <c r="H21" t="s">
-        <v>1234</v>
+        <v>1288</v>
       </c>
       <c r="I21" t="s">
         <v>184</v>
       </c>
       <c r="J21" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K21" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>1299</v>
+        <v>1353</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>1300</v>
+        <v>1354</v>
       </c>
       <c r="O21" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P21">
         <v>43675.0</v>
       </c>
       <c r="Q21">
         <v>44182.0</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22" t="s">
         <v>37</v>
       </c>
       <c r="C22" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D22" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E22" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F22" t="s">
         <v>144</v>
       </c>
       <c r="G22" t="s">
         <v>51</v>
       </c>
       <c r="H22" t="s">
-        <v>1234</v>
+        <v>1288</v>
       </c>
       <c r="I22" t="s">
         <v>184</v>
       </c>
       <c r="J22" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K22" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>1301</v>
+        <v>1355</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>1302</v>
+        <v>1356</v>
       </c>
       <c r="O22" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P22">
         <v>43675.0</v>
       </c>
       <c r="Q22">
         <v>44182.0</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23" t="s">
         <v>37</v>
       </c>
       <c r="C23" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D23" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E23" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F23" t="s">
         <v>144</v>
       </c>
       <c r="G23" t="s">
         <v>51</v>
       </c>
       <c r="H23" t="s">
-        <v>1234</v>
+        <v>1288</v>
       </c>
       <c r="I23" t="s">
         <v>184</v>
       </c>
       <c r="J23" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K23" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>1303</v>
+        <v>1357</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>1304</v>
+        <v>1358</v>
       </c>
       <c r="O23" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P23">
         <v>43675.0</v>
       </c>
       <c r="Q23">
         <v>44182.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24" t="s">
         <v>37</v>
       </c>
       <c r="C24" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D24" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E24" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F24" t="s">
         <v>144</v>
       </c>
       <c r="G24" t="s">
         <v>51</v>
       </c>
       <c r="H24" t="s">
-        <v>1305</v>
+        <v>1359</v>
       </c>
       <c r="I24" t="s">
         <v>184</v>
       </c>
       <c r="J24" t="s">
-        <v>1306</v>
+        <v>1360</v>
       </c>
       <c r="K24" t="s">
-        <v>1307</v>
+        <v>1361</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>1308</v>
+        <v>1362</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>1309</v>
+        <v>1363</v>
       </c>
       <c r="O24" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P24">
         <v>25569.0</v>
       </c>
       <c r="Q24">
         <v>44712.0</v>
       </c>
       <c r="R24" t="s">
-        <v>1310</v>
+        <v>1364</v>
       </c>
       <c r="S24" t="s">
-        <v>1311</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25" t="s">
         <v>37</v>
       </c>
       <c r="C25" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D25" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E25" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F25" t="s">
         <v>144</v>
       </c>
       <c r="G25" t="s">
         <v>51</v>
       </c>
       <c r="H25" t="s">
-        <v>1305</v>
+        <v>1359</v>
       </c>
       <c r="I25" t="s">
         <v>184</v>
       </c>
       <c r="J25" t="s">
-        <v>1312</v>
+        <v>1366</v>
       </c>
       <c r="K25" t="s">
-        <v>1313</v>
+        <v>1367</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>1314</v>
+        <v>1368</v>
       </c>
       <c r="N25" s="5" t="s">
         <v>422</v>
       </c>
       <c r="O25" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P25">
         <v>43675.0</v>
       </c>
       <c r="Q25">
         <v>44182.0</v>
       </c>
       <c r="R25" t="s">
-        <v>1315</v>
+        <v>1369</v>
       </c>
       <c r="S25" t="s">
-        <v>1316</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>36</v>
       </c>
       <c r="B26" t="s">
         <v>37</v>
       </c>
       <c r="C26" t="s">
-        <v>1207</v>
+        <v>1261</v>
       </c>
       <c r="D26" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E26" t="s">
-        <v>1317</v>
+        <v>1371</v>
       </c>
       <c r="F26" t="s">
         <v>144</v>
       </c>
       <c r="G26" t="s">
         <v>51</v>
       </c>
       <c r="H26" t="s">
-        <v>1318</v>
+        <v>1372</v>
       </c>
       <c r="I26" t="s">
         <v>184</v>
       </c>
       <c r="J26" t="s">
-        <v>1319</v>
+        <v>1373</v>
       </c>
       <c r="K26" t="s">
-        <v>1320</v>
+        <v>1374</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>1321</v>
+        <v>1375</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>1322</v>
+        <v>1376</v>
       </c>
       <c r="O26" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P26">
         <v>44317.0</v>
       </c>
       <c r="Q26">
         <v>44595.0</v>
       </c>
       <c r="R26" t="s">
-        <v>1323</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="B27" t="s">
         <v>37</v>
       </c>
       <c r="C27" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D27" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E27" t="s">
-        <v>1324</v>
+        <v>1378</v>
       </c>
       <c r="F27" t="s">
         <v>144</v>
       </c>
       <c r="G27" t="s">
         <v>51</v>
       </c>
       <c r="H27" t="s">
-        <v>1325</v>
+        <v>1379</v>
       </c>
       <c r="I27" t="s">
         <v>184</v>
       </c>
       <c r="J27" t="s">
-        <v>1326</v>
+        <v>1380</v>
       </c>
       <c r="K27" t="s">
-        <v>1327</v>
+        <v>1381</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>1328</v>
+        <v>1382</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>1329</v>
+        <v>1383</v>
       </c>
       <c r="O27" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P27">
         <v>43675.0</v>
       </c>
       <c r="Q27">
         <v>44182.0</v>
       </c>
       <c r="R27" t="s">
-        <v>1330</v>
+        <v>1384</v>
       </c>
       <c r="S27" t="s">
-        <v>1331</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28" t="s">
         <v>37</v>
       </c>
       <c r="C28" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D28" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E28" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F28" t="s">
         <v>144</v>
       </c>
       <c r="G28" t="s">
         <v>51</v>
       </c>
       <c r="H28" t="s">
-        <v>1234</v>
+        <v>1288</v>
       </c>
       <c r="I28" t="s">
         <v>184</v>
       </c>
       <c r="J28" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K28" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>1332</v>
+        <v>1386</v>
       </c>
       <c r="N28" s="5" t="s">
-        <v>1333</v>
+        <v>1387</v>
       </c>
       <c r="O28" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P28">
         <v>43675.0</v>
       </c>
       <c r="Q28">
         <v>44182.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29" t="s">
         <v>37</v>
       </c>
       <c r="C29" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D29" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E29" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F29" t="s">
         <v>144</v>
       </c>
       <c r="G29" t="s">
         <v>51</v>
       </c>
       <c r="H29" t="s">
-        <v>1234</v>
+        <v>1288</v>
       </c>
       <c r="I29" t="s">
         <v>184</v>
       </c>
       <c r="J29" t="s">
-        <v>1334</v>
+        <v>1388</v>
       </c>
       <c r="K29" t="s">
-        <v>1335</v>
+        <v>1389</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>1336</v>
+        <v>1390</v>
       </c>
       <c r="N29" s="5" t="s">
-        <v>1337</v>
+        <v>1391</v>
       </c>
       <c r="O29" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P29">
         <v>43675.0</v>
       </c>
       <c r="Q29">
         <v>44182.0</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30" t="s">
         <v>37</v>
       </c>
       <c r="C30" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D30" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E30" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F30" t="s">
         <v>144</v>
       </c>
       <c r="G30" t="s">
         <v>51</v>
       </c>
       <c r="H30" t="s">
-        <v>1338</v>
+        <v>1392</v>
       </c>
       <c r="I30" t="s">
         <v>184</v>
       </c>
       <c r="J30" t="s">
-        <v>1339</v>
+        <v>1393</v>
       </c>
       <c r="K30" t="s">
-        <v>1340</v>
+        <v>1394</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>1341</v>
+        <v>1395</v>
       </c>
       <c r="N30" s="5" t="s">
-        <v>1342</v>
+        <v>1396</v>
       </c>
       <c r="O30" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q30">
         <v>44545.0</v>
       </c>
       <c r="R30" t="s">
-        <v>1343</v>
+        <v>1397</v>
       </c>
       <c r="S30" t="s">
-        <v>1344</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31" t="s">
         <v>37</v>
       </c>
       <c r="C31" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D31" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E31" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F31" t="s">
         <v>144</v>
       </c>
       <c r="G31" t="s">
         <v>51</v>
       </c>
       <c r="H31" t="s">
-        <v>1234</v>
+        <v>1288</v>
       </c>
       <c r="I31" t="s">
         <v>184</v>
       </c>
       <c r="J31" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K31" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>1345</v>
+        <v>1399</v>
       </c>
       <c r="N31" s="5" t="s">
-        <v>1346</v>
+        <v>1400</v>
       </c>
       <c r="O31" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P31">
         <v>43675.0</v>
       </c>
       <c r="Q31">
         <v>44182.0</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>36</v>
       </c>
       <c r="B32" t="s">
         <v>37</v>
       </c>
       <c r="C32" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D32" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E32" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F32" t="s">
         <v>144</v>
       </c>
       <c r="G32" t="s">
         <v>51</v>
       </c>
       <c r="H32" t="s">
-        <v>1305</v>
+        <v>1359</v>
       </c>
       <c r="I32" t="s">
         <v>184</v>
       </c>
       <c r="J32" t="s">
-        <v>1347</v>
+        <v>1401</v>
       </c>
       <c r="K32" t="s">
-        <v>1348</v>
+        <v>1402</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>1349</v>
+        <v>1403</v>
       </c>
       <c r="N32" s="5" t="s">
-        <v>1350</v>
+        <v>1404</v>
       </c>
       <c r="O32" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P32">
         <v>43675.0</v>
       </c>
       <c r="Q32">
         <v>44182.0</v>
       </c>
       <c r="R32" t="s">
-        <v>1351</v>
+        <v>1405</v>
       </c>
       <c r="S32" t="s">
-        <v>1352</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>36</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
       <c r="C33" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D33" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E33" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F33" t="s">
         <v>144</v>
       </c>
       <c r="G33" t="s">
         <v>51</v>
       </c>
       <c r="H33" t="s">
-        <v>1305</v>
+        <v>1359</v>
       </c>
       <c r="I33" t="s">
         <v>184</v>
       </c>
       <c r="J33" t="s">
-        <v>1353</v>
+        <v>1407</v>
       </c>
       <c r="K33" t="s">
-        <v>1354</v>
+        <v>1408</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>1355</v>
+        <v>1409</v>
       </c>
       <c r="N33" s="5" t="s">
         <v>610</v>
       </c>
       <c r="O33" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P33">
         <v>43675.0</v>
       </c>
       <c r="Q33">
         <v>44182.0</v>
       </c>
       <c r="R33" t="s">
-        <v>1356</v>
+        <v>1410</v>
       </c>
       <c r="S33" t="s">
-        <v>1357</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>36</v>
       </c>
       <c r="B34" t="s">
         <v>37</v>
       </c>
       <c r="C34" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D34" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E34" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F34" t="s">
         <v>144</v>
       </c>
       <c r="G34" t="s">
         <v>51</v>
       </c>
       <c r="H34" t="s">
-        <v>1305</v>
+        <v>1359</v>
       </c>
       <c r="I34" t="s">
         <v>184</v>
       </c>
       <c r="J34" t="s">
-        <v>1358</v>
+        <v>1412</v>
       </c>
       <c r="K34" t="s">
-        <v>1359</v>
+        <v>1413</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>1360</v>
+        <v>1414</v>
       </c>
       <c r="N34" s="5" t="s">
-        <v>1361</v>
+        <v>1415</v>
       </c>
       <c r="O34" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P34">
         <v>43675.0</v>
       </c>
       <c r="Q34">
         <v>44182.0</v>
       </c>
       <c r="R34" t="s">
-        <v>1362</v>
+        <v>1416</v>
       </c>
       <c r="S34" t="s">
-        <v>1363</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>36</v>
       </c>
       <c r="B35" t="s">
         <v>37</v>
       </c>
       <c r="C35" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D35" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E35" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F35" t="s">
         <v>144</v>
       </c>
       <c r="G35" t="s">
         <v>51</v>
       </c>
       <c r="H35" t="s">
-        <v>1234</v>
+        <v>1288</v>
       </c>
       <c r="I35" t="s">
         <v>184</v>
       </c>
       <c r="J35" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K35" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>1364</v>
+        <v>1418</v>
       </c>
       <c r="N35" s="5" t="s">
-        <v>1365</v>
+        <v>1419</v>
       </c>
       <c r="O35" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P35">
         <v>43675.0</v>
       </c>
       <c r="Q35">
         <v>44182.0</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>36</v>
       </c>
       <c r="B36" t="s">
         <v>37</v>
       </c>
       <c r="C36" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D36" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E36" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F36" t="s">
         <v>144</v>
       </c>
       <c r="G36" t="s">
         <v>51</v>
       </c>
       <c r="H36" t="s">
-        <v>1234</v>
+        <v>1288</v>
       </c>
       <c r="I36" t="s">
         <v>184</v>
       </c>
       <c r="J36" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K36" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>1366</v>
+        <v>1420</v>
       </c>
       <c r="N36" s="5" t="s">
-        <v>1367</v>
+        <v>1421</v>
       </c>
       <c r="O36" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P36">
         <v>43675.0</v>
       </c>
       <c r="Q36">
         <v>44182.0</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>37</v>
       </c>
       <c r="C37" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D37" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E37" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F37" t="s">
         <v>144</v>
       </c>
       <c r="G37" t="s">
         <v>51</v>
       </c>
       <c r="H37" t="s">
-        <v>1292</v>
+        <v>1346</v>
       </c>
       <c r="I37" t="s">
         <v>184</v>
       </c>
       <c r="J37" t="s">
-        <v>1258</v>
+        <v>1312</v>
       </c>
       <c r="K37" t="s">
-        <v>1259</v>
+        <v>1313</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>1368</v>
+        <v>1422</v>
       </c>
       <c r="N37" s="5" t="s">
-        <v>1369</v>
+        <v>1423</v>
       </c>
       <c r="O37" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P37">
         <v>43675.0</v>
       </c>
       <c r="Q37">
         <v>44182.0</v>
       </c>
       <c r="R37" t="s">
-        <v>1370</v>
+        <v>1424</v>
       </c>
       <c r="S37" t="s">
-        <v>1371</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>36</v>
       </c>
       <c r="B38" t="s">
         <v>37</v>
       </c>
       <c r="C38" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D38" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E38" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F38" t="s">
         <v>144</v>
       </c>
       <c r="G38" t="s">
         <v>51</v>
       </c>
       <c r="H38" t="s">
-        <v>1234</v>
+        <v>1288</v>
       </c>
       <c r="I38" t="s">
         <v>184</v>
       </c>
       <c r="J38" t="s">
-        <v>1372</v>
+        <v>1426</v>
       </c>
       <c r="K38" t="s">
-        <v>1373</v>
+        <v>1427</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>1374</v>
+        <v>1428</v>
       </c>
       <c r="N38" s="5" t="s">
-        <v>1375</v>
+        <v>1429</v>
       </c>
       <c r="O38" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P38">
         <v>43675.0</v>
       </c>
       <c r="Q38">
         <v>44182.0</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>36</v>
       </c>
       <c r="B39" t="s">
         <v>37</v>
       </c>
       <c r="C39" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D39" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E39" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F39" t="s">
         <v>144</v>
       </c>
       <c r="G39" t="s">
         <v>51</v>
       </c>
       <c r="H39" t="s">
-        <v>1305</v>
+        <v>1359</v>
       </c>
       <c r="I39" t="s">
         <v>184</v>
       </c>
       <c r="J39" t="s">
-        <v>1376</v>
+        <v>1430</v>
       </c>
       <c r="K39" t="s">
-        <v>1377</v>
+        <v>1431</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>1378</v>
+        <v>1432</v>
       </c>
       <c r="N39" s="5" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="O39" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q39">
         <v>45225.0</v>
       </c>
       <c r="R39" t="s">
-        <v>1379</v>
+        <v>1433</v>
       </c>
       <c r="S39" t="s">
-        <v>1380</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>36</v>
       </c>
       <c r="B40" t="s">
         <v>37</v>
       </c>
       <c r="C40" t="s">
-        <v>1207</v>
+        <v>1261</v>
       </c>
       <c r="D40" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E40" t="s">
         <v>488</v>
       </c>
       <c r="F40" t="s">
         <v>144</v>
       </c>
       <c r="G40" t="s">
         <v>51</v>
       </c>
       <c r="H40" t="s">
-        <v>1381</v>
+        <v>1435</v>
       </c>
       <c r="I40" t="s">
         <v>184</v>
       </c>
       <c r="J40" t="s">
-        <v>1382</v>
+        <v>1436</v>
       </c>
       <c r="K40" t="s">
-        <v>1383</v>
+        <v>1437</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>1384</v>
+        <v>1438</v>
       </c>
       <c r="N40" s="5" t="s">
         <v>515</v>
       </c>
       <c r="O40" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P40">
         <v>43584.0</v>
       </c>
       <c r="Q40">
         <v>43908.0</v>
       </c>
       <c r="R40" t="s">
-        <v>1385</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>36</v>
       </c>
       <c r="B41" t="s">
         <v>37</v>
       </c>
       <c r="C41" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D41" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E41" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F41" t="s">
         <v>144</v>
       </c>
       <c r="G41" t="s">
         <v>51</v>
       </c>
       <c r="H41" t="s">
-        <v>1234</v>
+        <v>1288</v>
       </c>
       <c r="I41" t="s">
         <v>184</v>
       </c>
       <c r="J41" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K41" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>1386</v>
+        <v>1440</v>
       </c>
       <c r="N41" s="5" t="s">
-        <v>1387</v>
+        <v>1441</v>
       </c>
       <c r="O41" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P41">
         <v>43675.0</v>
       </c>
       <c r="Q41">
         <v>44182.0</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>36</v>
       </c>
       <c r="B42" t="s">
         <v>37</v>
       </c>
       <c r="C42" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D42" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E42" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F42" t="s">
         <v>144</v>
       </c>
       <c r="G42" t="s">
         <v>51</v>
       </c>
       <c r="H42" t="s">
-        <v>1248</v>
+        <v>1302</v>
       </c>
       <c r="I42" t="s">
         <v>184</v>
       </c>
       <c r="J42" t="s">
-        <v>1388</v>
+        <v>1442</v>
       </c>
       <c r="K42" t="s">
-        <v>1389</v>
+        <v>1443</v>
       </c>
       <c r="L42" t="s">
-        <v>1390</v>
+        <v>1444</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>1391</v>
+        <v>1445</v>
       </c>
       <c r="N42" s="5" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="O42" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q42">
         <v>45275.0</v>
       </c>
       <c r="R42" t="s">
-        <v>1392</v>
+        <v>1446</v>
       </c>
       <c r="S42" t="s">
-        <v>1393</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>36</v>
       </c>
       <c r="B43" t="s">
         <v>37</v>
       </c>
       <c r="C43" t="s">
-        <v>1207</v>
+        <v>1261</v>
       </c>
       <c r="D43" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E43" t="s">
-        <v>1317</v>
+        <v>1371</v>
       </c>
       <c r="F43" t="s">
         <v>144</v>
       </c>
       <c r="G43" t="s">
         <v>51</v>
       </c>
       <c r="H43" t="s">
-        <v>1394</v>
+        <v>1448</v>
       </c>
       <c r="I43" t="s">
         <v>184</v>
       </c>
       <c r="J43" t="s">
-        <v>1395</v>
+        <v>1449</v>
       </c>
       <c r="K43" t="s">
-        <v>1396</v>
+        <v>1450</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>1397</v>
+        <v>1451</v>
       </c>
       <c r="N43" s="5" t="s">
-        <v>1018</v>
+        <v>1023</v>
       </c>
       <c r="O43" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q43">
         <v>44658.0</v>
       </c>
       <c r="R43" t="s">
-        <v>1398</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>36</v>
       </c>
       <c r="B44" t="s">
         <v>37</v>
       </c>
       <c r="C44" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D44" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E44" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F44" t="s">
         <v>144</v>
       </c>
       <c r="G44" t="s">
         <v>51</v>
       </c>
       <c r="H44" t="s">
-        <v>1292</v>
+        <v>1346</v>
       </c>
       <c r="I44" t="s">
         <v>184</v>
       </c>
       <c r="J44" t="s">
-        <v>1399</v>
+        <v>1453</v>
       </c>
       <c r="K44" t="s">
-        <v>1400</v>
+        <v>1454</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>1401</v>
+        <v>1455</v>
       </c>
       <c r="N44" s="5" t="s">
-        <v>1402</v>
+        <v>1456</v>
       </c>
       <c r="O44" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P44">
         <v>43675.0</v>
       </c>
       <c r="Q44">
         <v>44182.0</v>
       </c>
       <c r="R44" t="s">
-        <v>1403</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>36</v>
       </c>
       <c r="B45" t="s">
         <v>37</v>
       </c>
       <c r="C45" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D45" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E45" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F45" t="s">
         <v>144</v>
       </c>
       <c r="G45" t="s">
         <v>51</v>
       </c>
       <c r="H45" t="s">
-        <v>1305</v>
+        <v>1359</v>
       </c>
       <c r="I45" t="s">
         <v>184</v>
       </c>
       <c r="J45" t="s">
-        <v>1404</v>
+        <v>1458</v>
       </c>
       <c r="K45" t="s">
-        <v>1405</v>
+        <v>1459</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>1406</v>
+        <v>1460</v>
       </c>
       <c r="N45" s="5" t="s">
-        <v>1407</v>
+        <v>1461</v>
       </c>
       <c r="O45" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P45">
         <v>43675.0</v>
       </c>
       <c r="Q45">
         <v>44182.0</v>
       </c>
       <c r="R45" t="s">
-        <v>1408</v>
+        <v>1462</v>
       </c>
       <c r="S45" t="s">
-        <v>1371</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>36</v>
       </c>
       <c r="B46" t="s">
         <v>37</v>
       </c>
       <c r="C46" t="s">
-        <v>1207</v>
+        <v>1261</v>
       </c>
       <c r="D46" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E46" t="s">
         <v>488</v>
       </c>
       <c r="F46" t="s">
         <v>144</v>
       </c>
       <c r="G46" t="s">
         <v>51</v>
       </c>
       <c r="H46" t="s">
-        <v>1285</v>
+        <v>1339</v>
       </c>
       <c r="I46" t="s">
         <v>184</v>
       </c>
       <c r="J46" t="s">
-        <v>1409</v>
+        <v>1463</v>
       </c>
       <c r="K46" t="s">
-        <v>1410</v>
+        <v>1464</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>1411</v>
+        <v>1465</v>
       </c>
       <c r="N46" s="5" t="s">
-        <v>1412</v>
+        <v>1466</v>
       </c>
       <c r="O46" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P46">
         <v>43769.0</v>
       </c>
       <c r="Q46">
         <v>44245.0</v>
       </c>
       <c r="R46" t="s">
-        <v>1413</v>
+        <v>1467</v>
       </c>
       <c r="S46" t="s">
-        <v>1414</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>36</v>
       </c>
       <c r="B47" t="s">
         <v>37</v>
       </c>
       <c r="C47" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D47" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E47" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F47" t="s">
         <v>144</v>
       </c>
       <c r="G47" t="s">
         <v>51</v>
       </c>
       <c r="H47" t="s">
-        <v>1415</v>
+        <v>1469</v>
       </c>
       <c r="I47" t="s">
         <v>184</v>
       </c>
       <c r="J47" t="s">
-        <v>1416</v>
+        <v>1470</v>
       </c>
       <c r="K47" t="s">
-        <v>1417</v>
+        <v>1471</v>
       </c>
       <c r="L47" t="s">
-        <v>1418</v>
+        <v>1472</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>1419</v>
+        <v>1473</v>
       </c>
       <c r="N47" s="5" t="s">
-        <v>1420</v>
+        <v>1474</v>
       </c>
       <c r="O47" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q47">
         <v>44692.0</v>
       </c>
       <c r="R47" t="s">
-        <v>1421</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>36</v>
       </c>
       <c r="B48" t="s">
         <v>37</v>
       </c>
       <c r="C48" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D48" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E48" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F48" t="s">
         <v>144</v>
       </c>
       <c r="G48" t="s">
         <v>51</v>
       </c>
       <c r="H48" t="s">
-        <v>1422</v>
+        <v>1476</v>
       </c>
       <c r="I48" t="s">
         <v>184</v>
       </c>
       <c r="J48" t="s">
-        <v>1423</v>
+        <v>1477</v>
       </c>
       <c r="K48" t="s">
-        <v>1424</v>
+        <v>1478</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>1425</v>
+        <v>1479</v>
       </c>
       <c r="N48" s="5" t="s">
-        <v>1426</v>
+        <v>1480</v>
       </c>
       <c r="O48" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q48">
         <v>44468.0</v>
       </c>
       <c r="R48" t="s">
-        <v>1427</v>
+        <v>1481</v>
       </c>
       <c r="S48" t="s">
-        <v>1428</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>36</v>
       </c>
       <c r="B49" t="s">
         <v>37</v>
       </c>
       <c r="C49" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D49" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E49" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F49" t="s">
         <v>144</v>
       </c>
       <c r="G49" t="s">
         <v>51</v>
       </c>
       <c r="H49" t="s">
-        <v>1429</v>
+        <v>1483</v>
       </c>
       <c r="I49" t="s">
         <v>184</v>
       </c>
       <c r="J49" t="s">
-        <v>1430</v>
+        <v>1484</v>
       </c>
       <c r="K49" t="s">
-        <v>1431</v>
+        <v>1485</v>
       </c>
       <c r="L49" t="s">
-        <v>1432</v>
+        <v>1486</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>1433</v>
+        <v>1487</v>
       </c>
       <c r="N49" s="5" t="s">
-        <v>1434</v>
+        <v>1488</v>
       </c>
       <c r="O49" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q49">
         <v>45495.0</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>36</v>
       </c>
       <c r="B50" t="s">
         <v>37</v>
       </c>
       <c r="C50" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D50" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E50" t="s">
-        <v>1216</v>
+        <v>1270</v>
       </c>
       <c r="F50" t="s">
         <v>144</v>
       </c>
       <c r="G50" t="s">
         <v>51</v>
       </c>
       <c r="H50" t="s">
-        <v>1292</v>
+        <v>1346</v>
       </c>
       <c r="I50" t="s">
         <v>184</v>
       </c>
       <c r="J50" t="s">
-        <v>1435</v>
+        <v>1489</v>
       </c>
       <c r="K50" t="s">
-        <v>1436</v>
+        <v>1490</v>
       </c>
       <c r="L50" t="s">
-        <v>1437</v>
+        <v>1491</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>1438</v>
+        <v>1492</v>
       </c>
       <c r="N50" s="5" t="s">
-        <v>1439</v>
+        <v>1493</v>
       </c>
       <c r="O50" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q50">
         <v>45354.0</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>36</v>
       </c>
       <c r="B51" t="s">
         <v>37</v>
       </c>
       <c r="C51" t="s">
-        <v>1207</v>
+        <v>1261</v>
       </c>
       <c r="D51" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E51" t="s">
-        <v>1317</v>
+        <v>1371</v>
       </c>
       <c r="F51" t="s">
         <v>144</v>
       </c>
       <c r="G51" t="s">
         <v>51</v>
       </c>
       <c r="H51" t="s">
-        <v>1440</v>
+        <v>1494</v>
       </c>
       <c r="I51" t="s">
         <v>184</v>
       </c>
       <c r="J51" t="s">
-        <v>1441</v>
+        <v>1495</v>
       </c>
       <c r="K51" t="s">
-        <v>1442</v>
+        <v>1496</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>1443</v>
+        <v>1497</v>
       </c>
       <c r="N51" s="5" t="s">
-        <v>1444</v>
+        <v>1498</v>
       </c>
       <c r="O51" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q51">
         <v>45778.0</v>
       </c>
       <c r="R51" t="s">
-        <v>1445</v>
+        <v>1499</v>
       </c>
       <c r="S51" t="s">
-        <v>1446</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>36</v>
       </c>
       <c r="B52" t="s">
         <v>37</v>
       </c>
       <c r="C52" t="s">
-        <v>1207</v>
+        <v>1261</v>
       </c>
       <c r="D52" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E52" t="s">
-        <v>1317</v>
+        <v>1371</v>
       </c>
       <c r="F52" t="s">
         <v>144</v>
       </c>
       <c r="G52" t="s">
         <v>51</v>
       </c>
       <c r="H52" t="s">
-        <v>1440</v>
+        <v>1494</v>
       </c>
       <c r="I52" t="s">
         <v>184</v>
       </c>
       <c r="J52" t="s">
-        <v>1447</v>
+        <v>1501</v>
       </c>
       <c r="K52" t="s">
-        <v>1448</v>
+        <v>1502</v>
       </c>
       <c r="L52" t="s">
-        <v>1449</v>
+        <v>1503</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>1450</v>
+        <v>1504</v>
       </c>
       <c r="N52" s="5" t="s">
-        <v>1451</v>
+        <v>1505</v>
       </c>
       <c r="O52" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q52">
         <v>45778.0</v>
       </c>
       <c r="R52" t="s">
-        <v>1445</v>
+        <v>1499</v>
       </c>
       <c r="S52" t="s">
-        <v>1446</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
         <v>36</v>
       </c>
       <c r="B53" t="s">
         <v>37</v>
       </c>
       <c r="C53" t="s">
-        <v>1207</v>
+        <v>1261</v>
       </c>
       <c r="D53" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E53" t="s">
-        <v>1317</v>
+        <v>1371</v>
       </c>
       <c r="F53" t="s">
         <v>144</v>
       </c>
       <c r="G53" t="s">
         <v>51</v>
       </c>
       <c r="H53" t="s">
-        <v>1452</v>
+        <v>1506</v>
       </c>
       <c r="I53" t="s">
-        <v>1453</v>
+        <v>1507</v>
       </c>
       <c r="J53" t="s">
-        <v>1454</v>
+        <v>1508</v>
       </c>
       <c r="K53" t="s">
-        <v>1455</v>
+        <v>1509</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>1456</v>
+        <v>1510</v>
       </c>
       <c r="N53" s="5" t="s">
-        <v>1457</v>
+        <v>1511</v>
       </c>
       <c r="O53" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q53">
         <v>45741.0</v>
       </c>
       <c r="R53" t="s">
-        <v>1458</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
         <v>36</v>
       </c>
       <c r="B54" t="s">
         <v>37</v>
       </c>
       <c r="C54" t="s">
-        <v>1215</v>
+        <v>1269</v>
       </c>
       <c r="D54" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E54" t="s">
-        <v>1324</v>
+        <v>1378</v>
       </c>
       <c r="F54" t="s">
         <v>144</v>
       </c>
       <c r="G54" t="s">
         <v>51</v>
       </c>
       <c r="H54" t="s">
-        <v>1459</v>
+        <v>1513</v>
       </c>
       <c r="I54" t="s">
-        <v>1453</v>
+        <v>1507</v>
       </c>
       <c r="J54" t="s">
-        <v>1249</v>
+        <v>1303</v>
       </c>
       <c r="K54" t="s">
-        <v>1250</v>
+        <v>1304</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>1251</v>
+        <v>1305</v>
       </c>
       <c r="N54" s="5" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="O54" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q54">
         <v>45111.0</v>
       </c>
       <c r="R54" t="s">
-        <v>1460</v>
+        <v>1514</v>
       </c>
       <c r="S54" t="s">
-        <v>1461</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
         <v>36</v>
       </c>
       <c r="B55" t="s">
         <v>37</v>
       </c>
       <c r="C55" t="s">
-        <v>1207</v>
+        <v>1261</v>
       </c>
       <c r="D55" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E55" t="s">
-        <v>1317</v>
+        <v>1371</v>
       </c>
       <c r="F55" t="s">
         <v>144</v>
       </c>
       <c r="G55" t="s">
         <v>51</v>
       </c>
       <c r="H55" t="s">
-        <v>1462</v>
+        <v>1516</v>
       </c>
       <c r="I55" t="s">
-        <v>1453</v>
+        <v>1507</v>
       </c>
       <c r="J55" t="s">
-        <v>1395</v>
+        <v>1449</v>
       </c>
       <c r="K55" t="s">
-        <v>1396</v>
+        <v>1450</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>1397</v>
+        <v>1451</v>
       </c>
       <c r="N55" s="5" t="s">
-        <v>1018</v>
+        <v>1023</v>
       </c>
       <c r="O55" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q55">
         <v>44658.0</v>
       </c>
       <c r="R55" t="s">
-        <v>1398</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
         <v>36</v>
       </c>
       <c r="B56" t="s">
         <v>37</v>
       </c>
       <c r="C56" t="s">
-        <v>1207</v>
+        <v>1261</v>
       </c>
       <c r="D56" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E56" t="s">
-        <v>1317</v>
+        <v>1371</v>
       </c>
       <c r="F56" t="s">
         <v>144</v>
       </c>
       <c r="G56" t="s">
         <v>51</v>
       </c>
       <c r="H56" t="s">
-        <v>1452</v>
+        <v>1506</v>
       </c>
       <c r="I56" t="s">
-        <v>1453</v>
+        <v>1507</v>
       </c>
       <c r="J56" t="s">
-        <v>1388</v>
+        <v>1442</v>
       </c>
       <c r="K56" t="s">
-        <v>1389</v>
+        <v>1443</v>
       </c>
       <c r="L56" t="s">
-        <v>1390</v>
+        <v>1444</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>1391</v>
+        <v>1445</v>
       </c>
       <c r="N56" s="5" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="O56" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q56">
         <v>45243.0</v>
       </c>
       <c r="R56" t="s">
-        <v>1463</v>
+        <v>1517</v>
       </c>
       <c r="S56" t="s">
-        <v>1464</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
         <v>36</v>
       </c>
       <c r="B57" t="s">
         <v>37</v>
       </c>
       <c r="C57" t="s">
         <v>114</v>
       </c>
       <c r="D57" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E57" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F57" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G57" t="s">
         <v>51</v>
       </c>
       <c r="H57" t="s">
-        <v>1466</v>
+        <v>1520</v>
       </c>
       <c r="I57" t="s">
         <v>184</v>
       </c>
       <c r="J57" t="s">
-        <v>1210</v>
+        <v>1264</v>
       </c>
       <c r="K57" t="s">
-        <v>1211</v>
+        <v>1265</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>1212</v>
+        <v>1266</v>
       </c>
       <c r="N57" s="5" t="s">
         <v>150</v>
       </c>
       <c r="O57" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P57">
         <v>43585.0</v>
       </c>
       <c r="Q57">
         <v>44551.0</v>
       </c>
       <c r="R57" t="s">
-        <v>1467</v>
+        <v>1521</v>
       </c>
       <c r="S57" t="s">
-        <v>1468</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
         <v>36</v>
       </c>
       <c r="B58" t="s">
         <v>37</v>
       </c>
       <c r="C58" t="s">
         <v>114</v>
       </c>
       <c r="D58" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E58" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F58" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G58" t="s">
         <v>51</v>
       </c>
       <c r="H58" t="s">
-        <v>1466</v>
+        <v>1520</v>
       </c>
       <c r="I58" t="s">
         <v>184</v>
       </c>
       <c r="J58" t="s">
-        <v>1409</v>
+        <v>1463</v>
       </c>
       <c r="K58" t="s">
-        <v>1410</v>
+        <v>1464</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>1411</v>
+        <v>1465</v>
       </c>
       <c r="N58" s="5" t="s">
-        <v>1412</v>
+        <v>1466</v>
       </c>
       <c r="O58" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P58">
         <v>44530.0</v>
       </c>
       <c r="Q58">
         <v>44781.0</v>
       </c>
       <c r="R58" t="s">
-        <v>1469</v>
+        <v>1523</v>
       </c>
       <c r="S58" t="s">
-        <v>1470</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
         <v>36</v>
       </c>
       <c r="B59" t="s">
         <v>37</v>
       </c>
       <c r="C59" t="s">
         <v>114</v>
       </c>
       <c r="D59" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E59" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F59" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G59" t="s">
         <v>51</v>
       </c>
       <c r="H59" t="s">
-        <v>1466</v>
+        <v>1520</v>
       </c>
       <c r="I59" t="s">
         <v>184</v>
       </c>
       <c r="J59" t="s">
-        <v>1395</v>
+        <v>1449</v>
       </c>
       <c r="K59" t="s">
-        <v>1396</v>
+        <v>1450</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>1397</v>
+        <v>1451</v>
       </c>
       <c r="N59" s="5" t="s">
-        <v>1018</v>
+        <v>1023</v>
       </c>
       <c r="O59" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q59">
         <v>44887.0</v>
       </c>
       <c r="R59" t="s">
-        <v>1471</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
         <v>36</v>
       </c>
       <c r="B60" t="s">
         <v>37</v>
       </c>
       <c r="C60" t="s">
         <v>114</v>
       </c>
       <c r="D60" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E60" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F60" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G60" t="s">
         <v>51</v>
       </c>
       <c r="H60" t="s">
-        <v>1466</v>
+        <v>1520</v>
       </c>
       <c r="I60" t="s">
         <v>184</v>
       </c>
       <c r="J60" t="s">
-        <v>1249</v>
+        <v>1303</v>
       </c>
       <c r="K60" t="s">
-        <v>1250</v>
+        <v>1304</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>1251</v>
+        <v>1305</v>
       </c>
       <c r="N60" s="5" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="O60" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q60">
         <v>44897.0</v>
       </c>
       <c r="R60" t="s">
-        <v>1472</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
         <v>36</v>
       </c>
       <c r="B61" t="s">
         <v>37</v>
       </c>
       <c r="C61" t="s">
         <v>114</v>
       </c>
       <c r="D61" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E61" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F61" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G61" t="s">
         <v>51</v>
       </c>
       <c r="H61" t="s">
-        <v>1466</v>
+        <v>1520</v>
       </c>
       <c r="I61" t="s">
         <v>184</v>
       </c>
       <c r="J61" t="s">
-        <v>1473</v>
+        <v>1527</v>
       </c>
       <c r="K61" t="s">
-        <v>1474</v>
+        <v>1528</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>1475</v>
+        <v>1529</v>
       </c>
       <c r="N61" s="5" t="s">
-        <v>888</v>
+        <v>893</v>
       </c>
       <c r="O61" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q61">
         <v>45008.0</v>
       </c>
       <c r="R61" t="s">
-        <v>1476</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
         <v>36</v>
       </c>
       <c r="B62" t="s">
         <v>37</v>
       </c>
       <c r="C62" t="s">
         <v>114</v>
       </c>
       <c r="D62" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E62" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F62" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G62" t="s">
         <v>51</v>
       </c>
       <c r="H62" t="s">
-        <v>1466</v>
+        <v>1520</v>
       </c>
       <c r="I62" t="s">
         <v>184</v>
       </c>
       <c r="J62" t="s">
-        <v>1388</v>
+        <v>1442</v>
       </c>
       <c r="K62" t="s">
-        <v>1389</v>
+        <v>1443</v>
       </c>
       <c r="L62" t="s">
-        <v>1390</v>
+        <v>1444</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>1391</v>
+        <v>1445</v>
       </c>
       <c r="N62" s="5" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="O62" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P62">
         <v>44562.0</v>
       </c>
       <c r="Q62">
         <v>45082.0</v>
       </c>
       <c r="R62" t="s">
-        <v>1477</v>
+        <v>1531</v>
       </c>
       <c r="S62" t="s">
-        <v>1478</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
         <v>36</v>
       </c>
       <c r="B63" t="s">
         <v>37</v>
       </c>
       <c r="C63" t="s">
         <v>114</v>
       </c>
       <c r="D63" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E63" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F63" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G63" t="s">
         <v>51</v>
       </c>
       <c r="H63" t="s">
-        <v>1466</v>
+        <v>1520</v>
       </c>
       <c r="I63" t="s">
         <v>184</v>
       </c>
       <c r="J63" t="s">
-        <v>1479</v>
+        <v>1533</v>
       </c>
       <c r="K63" t="s">
-        <v>1480</v>
+        <v>1534</v>
       </c>
       <c r="L63" t="s">
-        <v>1481</v>
+        <v>1535</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>1482</v>
+        <v>1536</v>
       </c>
       <c r="N63" s="5" t="s">
-        <v>1483</v>
+        <v>1537</v>
       </c>
       <c r="O63" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q63">
         <v>45141.0</v>
       </c>
       <c r="R63" t="s">
-        <v>1484</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
         <v>36</v>
       </c>
       <c r="B64" t="s">
         <v>37</v>
       </c>
       <c r="C64" t="s">
         <v>114</v>
       </c>
       <c r="D64" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E64" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F64" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G64" t="s">
         <v>51</v>
       </c>
       <c r="H64" t="s">
-        <v>1466</v>
+        <v>1520</v>
       </c>
       <c r="I64" t="s">
         <v>184</v>
       </c>
       <c r="J64" t="s">
-        <v>1485</v>
+        <v>1539</v>
       </c>
       <c r="K64" t="s">
-        <v>1486</v>
+        <v>1540</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>1487</v>
+        <v>1541</v>
       </c>
       <c r="N64" s="5" t="s">
-        <v>1488</v>
+        <v>1542</v>
       </c>
       <c r="O64" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q64">
         <v>45184.0</v>
       </c>
       <c r="R64" t="s">
-        <v>1489</v>
+        <v>1543</v>
       </c>
       <c r="S64" t="s">
-        <v>1490</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
         <v>36</v>
       </c>
       <c r="B65" t="s">
         <v>37</v>
       </c>
       <c r="C65" t="s">
         <v>114</v>
       </c>
       <c r="D65" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E65" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F65" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G65" t="s">
         <v>51</v>
       </c>
       <c r="H65" t="s">
-        <v>1466</v>
+        <v>1520</v>
       </c>
       <c r="I65" t="s">
         <v>184</v>
       </c>
       <c r="J65" t="s">
-        <v>1491</v>
+        <v>1545</v>
       </c>
       <c r="K65" t="s">
-        <v>1492</v>
+        <v>1546</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>1493</v>
+        <v>1547</v>
       </c>
       <c r="N65" s="5" t="s">
-        <v>1494</v>
+        <v>1548</v>
       </c>
       <c r="O65" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q65">
         <v>45184.0</v>
       </c>
       <c r="R65" t="s">
-        <v>1495</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
         <v>36</v>
       </c>
       <c r="B66" t="s">
         <v>37</v>
       </c>
       <c r="C66" t="s">
         <v>114</v>
       </c>
       <c r="D66" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E66" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F66" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G66" t="s">
         <v>51</v>
       </c>
       <c r="H66" t="s">
-        <v>1466</v>
+        <v>1520</v>
       </c>
       <c r="I66" t="s">
         <v>184</v>
       </c>
       <c r="J66" t="s">
-        <v>1496</v>
+        <v>1550</v>
       </c>
       <c r="K66" t="s">
-        <v>1497</v>
+        <v>1551</v>
       </c>
       <c r="L66" t="s">
-        <v>1498</v>
+        <v>1552</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>1499</v>
+        <v>1553</v>
       </c>
       <c r="N66" s="5" t="s">
-        <v>1500</v>
+        <v>1554</v>
       </c>
       <c r="O66" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q66">
         <v>45197.0</v>
       </c>
       <c r="R66" t="s">
-        <v>1501</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
         <v>36</v>
       </c>
       <c r="B67" t="s">
         <v>37</v>
       </c>
       <c r="C67" t="s">
         <v>114</v>
       </c>
       <c r="D67" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E67" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F67" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G67" t="s">
         <v>51</v>
       </c>
       <c r="H67" t="s">
-        <v>1466</v>
+        <v>1520</v>
       </c>
       <c r="I67" t="s">
         <v>184</v>
       </c>
       <c r="J67" t="s">
-        <v>1441</v>
+        <v>1495</v>
       </c>
       <c r="K67" t="s">
-        <v>1442</v>
+        <v>1496</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>1443</v>
+        <v>1497</v>
       </c>
       <c r="N67" s="5" t="s">
-        <v>1444</v>
+        <v>1498</v>
       </c>
       <c r="O67" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q67">
         <v>45250.0</v>
       </c>
       <c r="R67" t="s">
-        <v>1502</v>
+        <v>1556</v>
       </c>
       <c r="S67" t="s">
-        <v>1503</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
         <v>36</v>
       </c>
       <c r="B68" t="s">
         <v>37</v>
       </c>
       <c r="C68" t="s">
         <v>114</v>
       </c>
       <c r="D68" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E68" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F68" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G68" t="s">
         <v>51</v>
       </c>
       <c r="H68" t="s">
-        <v>1466</v>
+        <v>1520</v>
       </c>
       <c r="I68" t="s">
         <v>184</v>
       </c>
       <c r="J68" t="s">
-        <v>1504</v>
+        <v>1558</v>
       </c>
       <c r="K68" t="s">
-        <v>1505</v>
+        <v>1559</v>
       </c>
       <c r="L68" t="s">
-        <v>1506</v>
+        <v>1560</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>1507</v>
+        <v>1561</v>
       </c>
       <c r="N68" s="5" t="s">
-        <v>912</v>
+        <v>917</v>
       </c>
       <c r="O68" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q68">
         <v>45273.0</v>
       </c>
       <c r="R68" t="s">
-        <v>1508</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
         <v>36</v>
       </c>
       <c r="B69" t="s">
         <v>37</v>
       </c>
       <c r="C69" t="s">
         <v>114</v>
       </c>
       <c r="D69" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E69" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F69" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G69" t="s">
         <v>51</v>
       </c>
       <c r="H69" t="s">
-        <v>1466</v>
+        <v>1520</v>
       </c>
       <c r="I69" t="s">
         <v>184</v>
       </c>
       <c r="J69" t="s">
-        <v>1509</v>
+        <v>1563</v>
       </c>
       <c r="K69" t="s">
-        <v>1510</v>
+        <v>1564</v>
       </c>
       <c r="L69" t="s">
-        <v>1511</v>
+        <v>1565</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>1512</v>
+        <v>1566</v>
       </c>
       <c r="N69" s="5" t="s">
-        <v>1513</v>
+        <v>1567</v>
       </c>
       <c r="O69" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P69">
         <v>44719.0</v>
       </c>
       <c r="Q69">
         <v>44866.0</v>
       </c>
       <c r="R69" t="s">
-        <v>1514</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
         <v>36</v>
       </c>
       <c r="B70" t="s">
         <v>37</v>
       </c>
       <c r="C70" t="s">
         <v>114</v>
       </c>
       <c r="D70" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E70" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F70" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G70" t="s">
         <v>51</v>
       </c>
       <c r="H70" t="s">
-        <v>1466</v>
+        <v>1520</v>
       </c>
       <c r="I70" t="s">
         <v>184</v>
       </c>
       <c r="J70" t="s">
-        <v>1218</v>
+        <v>1272</v>
       </c>
       <c r="K70" t="s">
-        <v>1219</v>
+        <v>1273</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>1220</v>
+        <v>1274</v>
       </c>
       <c r="N70" s="5" t="s">
         <v>464</v>
       </c>
       <c r="O70" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q70">
         <v>45415.0</v>
       </c>
       <c r="R70" t="s">
-        <v>1515</v>
+        <v>1569</v>
       </c>
       <c r="S70" t="s">
-        <v>1516</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" t="s">
         <v>36</v>
       </c>
       <c r="B71" t="s">
         <v>37</v>
       </c>
       <c r="C71" t="s">
         <v>114</v>
       </c>
       <c r="D71" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E71" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F71" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G71" t="s">
         <v>51</v>
       </c>
       <c r="H71" t="s">
-        <v>1466</v>
+        <v>1520</v>
       </c>
       <c r="I71" t="s">
         <v>184</v>
       </c>
       <c r="J71" t="s">
-        <v>1517</v>
+        <v>1571</v>
       </c>
       <c r="K71" t="s">
-        <v>1518</v>
+        <v>1572</v>
       </c>
       <c r="L71" t="s">
-        <v>1519</v>
+        <v>1573</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>1520</v>
+        <v>1574</v>
       </c>
       <c r="N71" s="5" t="s">
-        <v>1521</v>
+        <v>1575</v>
       </c>
       <c r="O71" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q71">
         <v>45415.0</v>
       </c>
       <c r="R71" t="s">
-        <v>1522</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
         <v>36</v>
       </c>
       <c r="B72" t="s">
         <v>37</v>
       </c>
       <c r="C72" t="s">
         <v>114</v>
       </c>
       <c r="D72" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E72" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F72" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G72" t="s">
         <v>51</v>
       </c>
       <c r="H72" t="s">
-        <v>1466</v>
+        <v>1520</v>
       </c>
       <c r="I72" t="s">
         <v>184</v>
       </c>
       <c r="J72" t="s">
-        <v>1523</v>
+        <v>1577</v>
       </c>
       <c r="K72" t="s">
-        <v>1524</v>
+        <v>1578</v>
       </c>
       <c r="L72" t="s">
-        <v>1525</v>
+        <v>1579</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>1526</v>
+        <v>1580</v>
       </c>
       <c r="N72" s="5" t="s">
-        <v>1527</v>
+        <v>1581</v>
       </c>
       <c r="O72" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q72">
         <v>45415.0</v>
       </c>
       <c r="R72" t="s">
-        <v>1522</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
         <v>36</v>
       </c>
       <c r="B73" t="s">
         <v>37</v>
       </c>
       <c r="C73" t="s">
         <v>114</v>
       </c>
       <c r="D73" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E73" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F73" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G73" t="s">
         <v>51</v>
       </c>
       <c r="H73" t="s">
-        <v>1466</v>
+        <v>1520</v>
       </c>
       <c r="I73" t="s">
         <v>184</v>
       </c>
       <c r="J73" t="s">
-        <v>1376</v>
+        <v>1430</v>
       </c>
       <c r="K73" t="s">
-        <v>1377</v>
+        <v>1431</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>1378</v>
+        <v>1432</v>
       </c>
       <c r="N73" s="5" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="O73" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q73">
         <v>45225.0</v>
       </c>
       <c r="R73" t="s">
-        <v>1528</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
         <v>36</v>
       </c>
       <c r="B74" t="s">
         <v>37</v>
       </c>
       <c r="C74" t="s">
         <v>114</v>
       </c>
       <c r="D74" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E74" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F74" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G74" t="s">
         <v>51</v>
       </c>
       <c r="H74" t="s">
-        <v>1466</v>
+        <v>1520</v>
       </c>
       <c r="I74" t="s">
         <v>184</v>
       </c>
       <c r="J74" t="s">
-        <v>1529</v>
+        <v>1583</v>
       </c>
       <c r="K74" t="s">
-        <v>1530</v>
+        <v>1584</v>
       </c>
       <c r="L74" t="s">
-        <v>1531</v>
+        <v>1585</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>1532</v>
+        <v>1586</v>
       </c>
       <c r="N74" s="5" t="s">
-        <v>1533</v>
+        <v>1587</v>
       </c>
       <c r="O74" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q74">
         <v>45528.0</v>
       </c>
       <c r="R74" t="s">
-        <v>1522</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
         <v>36</v>
       </c>
       <c r="B75" t="s">
         <v>37</v>
       </c>
       <c r="C75" t="s">
         <v>114</v>
       </c>
       <c r="D75" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E75" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F75" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G75" t="s">
         <v>51</v>
       </c>
       <c r="H75" t="s">
-        <v>1466</v>
+        <v>1520</v>
       </c>
       <c r="I75" t="s">
         <v>184</v>
       </c>
       <c r="J75" t="s">
-        <v>1534</v>
+        <v>1588</v>
       </c>
       <c r="K75" t="s">
-        <v>1535</v>
+        <v>1589</v>
       </c>
       <c r="L75" t="s">
-        <v>1536</v>
+        <v>1590</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>1537</v>
+        <v>1591</v>
       </c>
       <c r="N75" s="5" t="s">
-        <v>1538</v>
+        <v>1592</v>
       </c>
       <c r="O75" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q75">
         <v>46023.0</v>
       </c>
       <c r="R75" t="s">
-        <v>1539</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
         <v>36</v>
       </c>
       <c r="B76" t="s">
         <v>37</v>
       </c>
       <c r="C76" t="s">
         <v>114</v>
       </c>
       <c r="D76" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E76" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F76" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G76" t="s">
         <v>51</v>
       </c>
       <c r="H76" t="s">
-        <v>1466</v>
+        <v>1520</v>
       </c>
       <c r="I76" t="s">
         <v>184</v>
       </c>
       <c r="J76" t="s">
-        <v>1540</v>
+        <v>1594</v>
       </c>
       <c r="K76" t="s">
-        <v>1541</v>
+        <v>1595</v>
       </c>
       <c r="L76" t="s">
-        <v>1542</v>
+        <v>1596</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>1543</v>
+        <v>1597</v>
       </c>
       <c r="N76" s="5" t="s">
-        <v>1544</v>
+        <v>1598</v>
       </c>
       <c r="O76" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q76">
         <v>45579.0</v>
       </c>
       <c r="R76" t="s">
-        <v>1545</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
         <v>36</v>
       </c>
       <c r="B77" t="s">
         <v>37</v>
       </c>
       <c r="C77" t="s">
         <v>114</v>
       </c>
       <c r="D77" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E77" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F77" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G77" t="s">
         <v>51</v>
       </c>
       <c r="H77" t="s">
-        <v>1466</v>
+        <v>1520</v>
       </c>
       <c r="I77" t="s">
         <v>184</v>
       </c>
       <c r="J77" t="s">
-        <v>1546</v>
+        <v>1600</v>
       </c>
       <c r="K77" t="s">
-        <v>1547</v>
+        <v>1601</v>
       </c>
       <c r="L77" t="s">
-        <v>1548</v>
+        <v>1602</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>1549</v>
+        <v>1603</v>
       </c>
       <c r="N77" s="5" t="s">
-        <v>1550</v>
+        <v>1604</v>
       </c>
       <c r="O77" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q77">
         <v>45528.0</v>
       </c>
       <c r="R77" t="s">
-        <v>1551</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
         <v>36</v>
       </c>
       <c r="B78" t="s">
         <v>37</v>
       </c>
       <c r="C78" t="s">
         <v>114</v>
       </c>
       <c r="D78" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E78" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F78" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G78" t="s">
         <v>51</v>
       </c>
       <c r="H78" t="s">
-        <v>1466</v>
+        <v>1520</v>
       </c>
       <c r="I78" t="s">
         <v>184</v>
       </c>
       <c r="J78" t="s">
-        <v>1552</v>
+        <v>1606</v>
       </c>
       <c r="K78" t="s">
-        <v>1553</v>
+        <v>1607</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>1554</v>
+        <v>1608</v>
       </c>
       <c r="N78" s="5" t="s">
-        <v>1555</v>
+        <v>1609</v>
       </c>
       <c r="O78" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q78">
         <v>45528.0</v>
       </c>
       <c r="R78" t="s">
-        <v>1522</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
         <v>36</v>
       </c>
       <c r="B79" t="s">
         <v>37</v>
       </c>
       <c r="C79" t="s">
         <v>114</v>
       </c>
       <c r="D79" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E79" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F79" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G79" t="s">
         <v>51</v>
       </c>
       <c r="H79" t="s">
-        <v>1466</v>
+        <v>1520</v>
       </c>
       <c r="I79" t="s">
         <v>184</v>
       </c>
       <c r="J79" t="s">
-        <v>1435</v>
+        <v>1489</v>
       </c>
       <c r="K79" t="s">
-        <v>1436</v>
+        <v>1490</v>
       </c>
       <c r="L79" t="s">
-        <v>1437</v>
+        <v>1491</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>1438</v>
+        <v>1492</v>
       </c>
       <c r="N79" s="5" t="s">
-        <v>1439</v>
+        <v>1493</v>
       </c>
       <c r="O79" t="s">
-        <v>1556</v>
+        <v>1610</v>
       </c>
       <c r="Q79" t="s">
-        <v>1557</v>
+        <v>1611</v>
       </c>
       <c r="R79" t="s">
-        <v>1545</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
         <v>36</v>
       </c>
       <c r="B80" t="s">
         <v>37</v>
       </c>
       <c r="C80" t="s">
         <v>114</v>
       </c>
       <c r="D80" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E80" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F80" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G80" t="s">
         <v>51</v>
       </c>
       <c r="H80" t="s">
-        <v>1466</v>
+        <v>1520</v>
       </c>
       <c r="I80" t="s">
         <v>184</v>
       </c>
       <c r="J80" t="s">
-        <v>1558</v>
+        <v>1612</v>
       </c>
       <c r="K80" t="s">
-        <v>1559</v>
+        <v>1613</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>1560</v>
+        <v>1614</v>
       </c>
       <c r="N80" s="5" t="s">
-        <v>1561</v>
+        <v>1615</v>
       </c>
       <c r="O80" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q80">
         <v>45592.0</v>
       </c>
       <c r="R80" t="s">
-        <v>1545</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
         <v>36</v>
       </c>
       <c r="B81" t="s">
         <v>37</v>
       </c>
       <c r="C81" t="s">
         <v>114</v>
       </c>
       <c r="D81" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E81" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F81" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G81" t="s">
         <v>51</v>
       </c>
       <c r="H81" t="s">
-        <v>1466</v>
+        <v>1520</v>
       </c>
       <c r="I81" t="s">
         <v>184</v>
       </c>
       <c r="J81" t="s">
-        <v>1562</v>
+        <v>1616</v>
       </c>
       <c r="K81" t="s">
-        <v>1563</v>
+        <v>1617</v>
       </c>
       <c r="L81" t="s">
-        <v>1564</v>
+        <v>1618</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>1565</v>
+        <v>1619</v>
       </c>
       <c r="N81" s="5" t="s">
-        <v>1566</v>
+        <v>1620</v>
       </c>
       <c r="O81" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q81">
         <v>45931.0</v>
       </c>
       <c r="R81" t="s">
-        <v>1567</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
         <v>36</v>
       </c>
       <c r="B82" t="s">
         <v>37</v>
       </c>
       <c r="C82" t="s">
         <v>114</v>
       </c>
       <c r="D82" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E82" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F82" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G82" t="s">
         <v>51</v>
       </c>
       <c r="H82" t="s">
-        <v>1466</v>
+        <v>1520</v>
       </c>
       <c r="I82" t="s">
         <v>184</v>
       </c>
       <c r="J82" t="s">
-        <v>1382</v>
+        <v>1436</v>
       </c>
       <c r="K82" t="s">
-        <v>1383</v>
+        <v>1437</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>1384</v>
+        <v>1438</v>
       </c>
       <c r="N82" s="5" t="s">
         <v>515</v>
       </c>
       <c r="O82" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P82">
         <v>45301.0</v>
       </c>
       <c r="Q82">
         <v>45440.0</v>
       </c>
       <c r="R82" t="s">
-        <v>1545</v>
+        <v>1599</v>
       </c>
       <c r="S82" t="s">
-        <v>1568</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
         <v>36</v>
       </c>
       <c r="B83" t="s">
         <v>37</v>
       </c>
       <c r="C83" t="s">
         <v>114</v>
       </c>
       <c r="D83" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E83" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F83" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G83" t="s">
         <v>51</v>
       </c>
       <c r="H83" t="s">
-        <v>1466</v>
+        <v>1520</v>
       </c>
       <c r="I83" t="s">
         <v>184</v>
       </c>
       <c r="J83" t="s">
-        <v>1224</v>
+        <v>1278</v>
       </c>
       <c r="K83" t="s">
-        <v>1225</v>
+        <v>1279</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>1226</v>
+        <v>1280</v>
       </c>
       <c r="N83" s="5" t="s">
-        <v>1227</v>
+        <v>1281</v>
       </c>
       <c r="O83" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P83">
         <v>45415.0</v>
       </c>
       <c r="Q83">
         <v>45714.0</v>
       </c>
       <c r="R83" t="s">
-        <v>1569</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
         <v>36</v>
       </c>
       <c r="B84" t="s">
         <v>37</v>
       </c>
       <c r="C84" t="s">
         <v>114</v>
       </c>
       <c r="D84" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E84" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F84" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G84" t="s">
         <v>51</v>
       </c>
       <c r="H84" t="s">
-        <v>1570</v>
+        <v>1624</v>
       </c>
       <c r="I84" t="s">
         <v>184</v>
       </c>
       <c r="J84" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K84" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>1406</v>
+        <v>1460</v>
       </c>
       <c r="N84" s="5" t="s">
-        <v>1407</v>
+        <v>1461</v>
       </c>
       <c r="O84" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P84">
         <v>44862.0</v>
       </c>
       <c r="Q84">
         <v>45184.0</v>
       </c>
       <c r="R84" t="s">
-        <v>1571</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
         <v>36</v>
       </c>
       <c r="B85" t="s">
         <v>37</v>
       </c>
       <c r="C85" t="s">
         <v>114</v>
       </c>
       <c r="D85" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E85" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F85" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G85" t="s">
         <v>51</v>
       </c>
       <c r="H85" t="s">
-        <v>1570</v>
+        <v>1624</v>
       </c>
       <c r="I85" t="s">
         <v>184</v>
       </c>
       <c r="J85" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K85" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>1401</v>
+        <v>1455</v>
       </c>
       <c r="N85" s="5" t="s">
-        <v>1402</v>
+        <v>1456</v>
       </c>
       <c r="O85" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P85">
         <v>44862.0</v>
       </c>
       <c r="Q85">
         <v>45184.0</v>
       </c>
       <c r="R85" t="s">
-        <v>1571</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
         <v>36</v>
       </c>
       <c r="B86" t="s">
         <v>37</v>
       </c>
       <c r="C86" t="s">
         <v>114</v>
       </c>
       <c r="D86" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E86" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F86" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G86" t="s">
         <v>51</v>
       </c>
       <c r="H86" t="s">
-        <v>1570</v>
+        <v>1624</v>
       </c>
       <c r="I86" t="s">
         <v>184</v>
       </c>
       <c r="J86" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K86" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>1386</v>
+        <v>1440</v>
       </c>
       <c r="N86" s="5" t="s">
-        <v>1387</v>
+        <v>1441</v>
       </c>
       <c r="O86" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P86">
         <v>44862.0</v>
       </c>
       <c r="Q86">
         <v>45184.0</v>
       </c>
       <c r="R86" t="s">
-        <v>1572</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
         <v>36</v>
       </c>
       <c r="B87" t="s">
         <v>37</v>
       </c>
       <c r="C87" t="s">
         <v>114</v>
       </c>
       <c r="D87" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E87" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F87" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G87" t="s">
         <v>51</v>
       </c>
       <c r="H87" t="s">
-        <v>1570</v>
+        <v>1624</v>
       </c>
       <c r="I87" t="s">
         <v>184</v>
       </c>
       <c r="J87" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K87" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>1374</v>
+        <v>1428</v>
       </c>
       <c r="N87" s="5" t="s">
-        <v>1375</v>
+        <v>1429</v>
       </c>
       <c r="O87" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P87">
         <v>44862.0</v>
       </c>
       <c r="Q87">
         <v>45184.0</v>
       </c>
       <c r="R87" t="s">
-        <v>1572</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
         <v>36</v>
       </c>
       <c r="B88" t="s">
         <v>37</v>
       </c>
       <c r="C88" t="s">
         <v>114</v>
       </c>
       <c r="D88" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E88" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F88" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G88" t="s">
         <v>51</v>
       </c>
       <c r="H88" t="s">
-        <v>1570</v>
+        <v>1624</v>
       </c>
       <c r="I88" t="s">
         <v>184</v>
       </c>
       <c r="J88" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K88" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>1273</v>
+        <v>1327</v>
       </c>
       <c r="N88" s="5" t="s">
-        <v>1274</v>
+        <v>1328</v>
       </c>
       <c r="O88" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P88">
         <v>44862.0</v>
       </c>
       <c r="Q88">
         <v>45184.0</v>
       </c>
       <c r="R88" t="s">
-        <v>1572</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
         <v>36</v>
       </c>
       <c r="B89" t="s">
         <v>37</v>
       </c>
       <c r="C89" t="s">
         <v>114</v>
       </c>
       <c r="D89" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E89" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F89" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G89" t="s">
         <v>51</v>
       </c>
       <c r="H89" t="s">
-        <v>1570</v>
+        <v>1624</v>
       </c>
       <c r="I89" t="s">
         <v>184</v>
       </c>
       <c r="J89" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K89" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>1368</v>
+        <v>1422</v>
       </c>
       <c r="N89" s="5" t="s">
-        <v>1369</v>
+        <v>1423</v>
       </c>
       <c r="O89" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P89">
         <v>44862.0</v>
       </c>
       <c r="Q89">
         <v>45184.0</v>
       </c>
       <c r="R89" t="s">
-        <v>1571</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" t="s">
         <v>36</v>
       </c>
       <c r="B90" t="s">
         <v>37</v>
       </c>
       <c r="C90" t="s">
         <v>114</v>
       </c>
       <c r="D90" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E90" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F90" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G90" t="s">
         <v>51</v>
       </c>
       <c r="H90" t="s">
-        <v>1570</v>
+        <v>1624</v>
       </c>
       <c r="I90" t="s">
         <v>184</v>
       </c>
       <c r="J90" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K90" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>1366</v>
+        <v>1420</v>
       </c>
       <c r="N90" s="5" t="s">
-        <v>1367</v>
+        <v>1421</v>
       </c>
       <c r="O90" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P90">
         <v>44862.0</v>
       </c>
       <c r="Q90">
         <v>45184.0</v>
       </c>
       <c r="R90" t="s">
-        <v>1571</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
         <v>36</v>
       </c>
       <c r="B91" t="s">
         <v>37</v>
       </c>
       <c r="C91" t="s">
         <v>114</v>
       </c>
       <c r="D91" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E91" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F91" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G91" t="s">
         <v>51</v>
       </c>
       <c r="H91" t="s">
-        <v>1570</v>
+        <v>1624</v>
       </c>
       <c r="I91" t="s">
         <v>184</v>
       </c>
       <c r="J91" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K91" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>1364</v>
+        <v>1418</v>
       </c>
       <c r="N91" s="5" t="s">
-        <v>1365</v>
+        <v>1419</v>
       </c>
       <c r="O91" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P91">
         <v>44862.0</v>
       </c>
       <c r="Q91">
         <v>45184.0</v>
       </c>
       <c r="R91" t="s">
-        <v>1571</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="92" spans="1:19">
       <c r="A92" t="s">
         <v>36</v>
       </c>
       <c r="B92" t="s">
         <v>37</v>
       </c>
       <c r="C92" t="s">
         <v>114</v>
       </c>
       <c r="D92" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E92" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F92" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G92" t="s">
         <v>51</v>
       </c>
       <c r="H92" t="s">
-        <v>1570</v>
+        <v>1624</v>
       </c>
       <c r="I92" t="s">
         <v>184</v>
       </c>
       <c r="J92" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K92" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>1360</v>
+        <v>1414</v>
       </c>
       <c r="N92" s="5" t="s">
-        <v>1361</v>
+        <v>1415</v>
       </c>
       <c r="O92" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P92">
         <v>44862.0</v>
       </c>
       <c r="Q92">
         <v>45184.0</v>
       </c>
       <c r="R92" t="s">
-        <v>1573</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
         <v>36</v>
       </c>
       <c r="B93" t="s">
         <v>37</v>
       </c>
       <c r="C93" t="s">
         <v>114</v>
       </c>
       <c r="D93" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E93" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F93" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G93" t="s">
         <v>51</v>
       </c>
       <c r="H93" t="s">
-        <v>1570</v>
+        <v>1624</v>
       </c>
       <c r="I93" t="s">
         <v>184</v>
       </c>
       <c r="J93" t="s">
-        <v>1353</v>
+        <v>1407</v>
       </c>
       <c r="K93" t="s">
-        <v>1354</v>
+        <v>1408</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>1355</v>
+        <v>1409</v>
       </c>
       <c r="N93" s="5" t="s">
         <v>610</v>
       </c>
       <c r="O93" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P93">
         <v>44862.0</v>
       </c>
       <c r="Q93">
         <v>45184.0</v>
       </c>
       <c r="R93" t="s">
-        <v>1574</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" t="s">
         <v>36</v>
       </c>
       <c r="B94" t="s">
         <v>37</v>
       </c>
       <c r="C94" t="s">
         <v>114</v>
       </c>
       <c r="D94" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E94" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F94" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G94" t="s">
         <v>51</v>
       </c>
       <c r="H94" t="s">
-        <v>1570</v>
+        <v>1624</v>
       </c>
       <c r="I94" t="s">
         <v>184</v>
       </c>
       <c r="J94" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K94" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>1349</v>
+        <v>1403</v>
       </c>
       <c r="N94" s="5" t="s">
-        <v>1350</v>
+        <v>1404</v>
       </c>
       <c r="O94" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P94">
         <v>44862.0</v>
       </c>
       <c r="Q94">
         <v>45184.0</v>
       </c>
       <c r="R94" t="s">
-        <v>1573</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95" t="s">
         <v>36</v>
       </c>
       <c r="B95" t="s">
         <v>37</v>
       </c>
       <c r="C95" t="s">
         <v>114</v>
       </c>
       <c r="D95" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E95" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F95" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G95" t="s">
         <v>51</v>
       </c>
       <c r="H95" t="s">
-        <v>1570</v>
+        <v>1624</v>
       </c>
       <c r="I95" t="s">
         <v>184</v>
       </c>
       <c r="J95" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K95" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>1345</v>
+        <v>1399</v>
       </c>
       <c r="N95" s="5" t="s">
-        <v>1346</v>
+        <v>1400</v>
       </c>
       <c r="O95" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P95">
         <v>44862.0</v>
       </c>
       <c r="Q95">
         <v>45184.0</v>
       </c>
       <c r="R95" t="s">
-        <v>1573</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96" t="s">
         <v>36</v>
       </c>
       <c r="B96" t="s">
         <v>37</v>
       </c>
       <c r="C96" t="s">
         <v>114</v>
       </c>
       <c r="D96" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E96" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F96" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G96" t="s">
         <v>51</v>
       </c>
       <c r="H96" t="s">
-        <v>1570</v>
+        <v>1624</v>
       </c>
       <c r="I96" t="s">
         <v>184</v>
       </c>
       <c r="J96" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K96" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>1336</v>
+        <v>1390</v>
       </c>
       <c r="N96" s="5" t="s">
-        <v>1337</v>
+        <v>1391</v>
       </c>
       <c r="O96" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P96">
         <v>44862.0</v>
       </c>
       <c r="Q96">
         <v>45184.0</v>
       </c>
       <c r="R96" t="s">
-        <v>1573</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="97" spans="1:19">
       <c r="A97" t="s">
         <v>36</v>
       </c>
       <c r="B97" t="s">
         <v>37</v>
       </c>
       <c r="C97" t="s">
         <v>114</v>
       </c>
       <c r="D97" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E97" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F97" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G97" t="s">
         <v>51</v>
       </c>
       <c r="H97" t="s">
-        <v>1570</v>
+        <v>1624</v>
       </c>
       <c r="I97" t="s">
         <v>184</v>
       </c>
       <c r="J97" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K97" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>1332</v>
+        <v>1386</v>
       </c>
       <c r="N97" s="5" t="s">
-        <v>1333</v>
+        <v>1387</v>
       </c>
       <c r="O97" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P97">
         <v>44862.0</v>
       </c>
       <c r="Q97">
         <v>45184.0</v>
       </c>
       <c r="R97" t="s">
-        <v>1573</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="98" spans="1:19">
       <c r="A98" t="s">
         <v>36</v>
       </c>
       <c r="B98" t="s">
         <v>37</v>
       </c>
       <c r="C98" t="s">
         <v>114</v>
       </c>
       <c r="D98" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E98" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F98" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G98" t="s">
         <v>51</v>
       </c>
       <c r="H98" t="s">
-        <v>1570</v>
+        <v>1624</v>
       </c>
       <c r="I98" t="s">
         <v>184</v>
       </c>
       <c r="J98" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K98" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>1328</v>
+        <v>1382</v>
       </c>
       <c r="N98" s="5" t="s">
-        <v>1329</v>
+        <v>1383</v>
       </c>
       <c r="O98" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P98">
         <v>44862.0</v>
       </c>
       <c r="Q98">
         <v>45184.0</v>
       </c>
       <c r="R98" t="s">
-        <v>1573</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="99" spans="1:19">
       <c r="A99" t="s">
         <v>36</v>
       </c>
       <c r="B99" t="s">
         <v>37</v>
       </c>
       <c r="C99" t="s">
         <v>114</v>
       </c>
       <c r="D99" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E99" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F99" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G99" t="s">
         <v>51</v>
       </c>
       <c r="H99" t="s">
-        <v>1570</v>
+        <v>1624</v>
       </c>
       <c r="I99" t="s">
         <v>184</v>
       </c>
       <c r="J99" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K99" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>1314</v>
+        <v>1368</v>
       </c>
       <c r="N99" s="5" t="s">
         <v>422</v>
       </c>
       <c r="O99" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P99">
         <v>44862.0</v>
       </c>
       <c r="Q99">
         <v>45184.0</v>
       </c>
       <c r="R99" t="s">
-        <v>1573</v>
+        <v>1627</v>
       </c>
       <c r="S99" t="s">
-        <v>1575</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100" t="s">
         <v>36</v>
       </c>
       <c r="B100" t="s">
         <v>37</v>
       </c>
       <c r="C100" t="s">
         <v>114</v>
       </c>
       <c r="D100" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E100" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F100" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G100" t="s">
         <v>51</v>
       </c>
       <c r="H100" t="s">
-        <v>1570</v>
+        <v>1624</v>
       </c>
       <c r="I100" t="s">
         <v>184</v>
       </c>
       <c r="J100" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K100" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>1303</v>
+        <v>1357</v>
       </c>
       <c r="N100" s="5" t="s">
-        <v>1304</v>
+        <v>1358</v>
       </c>
       <c r="O100" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P100">
         <v>44862.0</v>
       </c>
       <c r="Q100">
         <v>45184.0</v>
       </c>
       <c r="R100" t="s">
-        <v>1573</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="101" spans="1:19">
       <c r="A101" t="s">
         <v>36</v>
       </c>
       <c r="B101" t="s">
         <v>37</v>
       </c>
       <c r="C101" t="s">
         <v>114</v>
       </c>
       <c r="D101" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E101" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F101" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G101" t="s">
         <v>51</v>
       </c>
       <c r="H101" t="s">
-        <v>1570</v>
+        <v>1624</v>
       </c>
       <c r="I101" t="s">
         <v>184</v>
       </c>
       <c r="J101" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K101" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>1301</v>
+        <v>1355</v>
       </c>
       <c r="N101" s="5" t="s">
-        <v>1302</v>
+        <v>1356</v>
       </c>
       <c r="O101" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P101">
         <v>44862.0</v>
       </c>
       <c r="Q101">
         <v>45184.0</v>
       </c>
       <c r="R101" t="s">
-        <v>1573</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="102" spans="1:19">
       <c r="A102" t="s">
         <v>36</v>
       </c>
       <c r="B102" t="s">
         <v>37</v>
       </c>
       <c r="C102" t="s">
         <v>114</v>
       </c>
       <c r="D102" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E102" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F102" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G102" t="s">
         <v>51</v>
       </c>
       <c r="H102" t="s">
-        <v>1570</v>
+        <v>1624</v>
       </c>
       <c r="I102" t="s">
         <v>184</v>
       </c>
       <c r="J102" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K102" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M102" s="5" t="s">
-        <v>1299</v>
+        <v>1353</v>
       </c>
       <c r="N102" s="5" t="s">
-        <v>1300</v>
+        <v>1354</v>
       </c>
       <c r="O102" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P102">
         <v>44862.0</v>
       </c>
       <c r="Q102">
         <v>45184.0</v>
       </c>
       <c r="R102" t="s">
-        <v>1573</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="103" spans="1:19">
       <c r="A103" t="s">
         <v>36</v>
       </c>
       <c r="B103" t="s">
         <v>37</v>
       </c>
       <c r="C103" t="s">
         <v>114</v>
       </c>
       <c r="D103" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E103" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F103" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G103" t="s">
         <v>51</v>
       </c>
       <c r="H103" t="s">
-        <v>1570</v>
+        <v>1624</v>
       </c>
       <c r="I103" t="s">
         <v>184</v>
       </c>
       <c r="J103" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K103" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M103" s="5" t="s">
-        <v>1295</v>
+        <v>1349</v>
       </c>
       <c r="N103" s="5" t="s">
-        <v>1296</v>
+        <v>1350</v>
       </c>
       <c r="O103" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P103">
         <v>44862.0</v>
       </c>
       <c r="Q103">
         <v>45184.0</v>
       </c>
       <c r="R103" t="s">
-        <v>1573</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="104" spans="1:19">
       <c r="A104" t="s">
         <v>36</v>
       </c>
       <c r="B104" t="s">
         <v>37</v>
       </c>
       <c r="C104" t="s">
         <v>114</v>
       </c>
       <c r="D104" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E104" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F104" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G104" t="s">
         <v>51</v>
       </c>
       <c r="H104" t="s">
-        <v>1570</v>
+        <v>1624</v>
       </c>
       <c r="I104" t="s">
         <v>184</v>
       </c>
       <c r="J104" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K104" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M104" s="5" t="s">
-        <v>1290</v>
+        <v>1344</v>
       </c>
       <c r="N104" s="5" t="s">
-        <v>1291</v>
+        <v>1345</v>
       </c>
       <c r="O104" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P104">
         <v>44862.0</v>
       </c>
       <c r="Q104">
         <v>45184.0</v>
       </c>
       <c r="R104" t="s">
-        <v>1573</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="105" spans="1:19">
       <c r="A105" t="s">
         <v>36</v>
       </c>
       <c r="B105" t="s">
         <v>37</v>
       </c>
       <c r="C105" t="s">
         <v>114</v>
       </c>
       <c r="D105" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E105" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F105" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G105" t="s">
         <v>51</v>
       </c>
       <c r="H105" t="s">
-        <v>1570</v>
+        <v>1624</v>
       </c>
       <c r="I105" t="s">
         <v>184</v>
       </c>
       <c r="J105" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K105" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M105" s="5" t="s">
-        <v>1288</v>
+        <v>1342</v>
       </c>
       <c r="N105" s="5" t="s">
-        <v>1289</v>
+        <v>1343</v>
       </c>
       <c r="O105" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P105">
         <v>44862.0</v>
       </c>
       <c r="Q105">
         <v>45184.0</v>
       </c>
       <c r="R105" t="s">
-        <v>1573</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="106" spans="1:19">
       <c r="A106" t="s">
         <v>36</v>
       </c>
       <c r="B106" t="s">
         <v>37</v>
       </c>
       <c r="C106" t="s">
         <v>114</v>
       </c>
       <c r="D106" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E106" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F106" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G106" t="s">
         <v>51</v>
       </c>
       <c r="H106" t="s">
-        <v>1570</v>
+        <v>1624</v>
       </c>
       <c r="I106" t="s">
         <v>184</v>
       </c>
       <c r="J106" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K106" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>1283</v>
+        <v>1337</v>
       </c>
       <c r="N106" s="5" t="s">
-        <v>1284</v>
+        <v>1338</v>
       </c>
       <c r="O106" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P106">
         <v>44862.0</v>
       </c>
       <c r="Q106">
         <v>45184.0</v>
       </c>
       <c r="R106" t="s">
-        <v>1576</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="107" spans="1:19">
       <c r="A107" t="s">
         <v>36</v>
       </c>
       <c r="B107" t="s">
         <v>37</v>
       </c>
       <c r="C107" t="s">
         <v>114</v>
       </c>
       <c r="D107" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E107" t="s">
-        <v>1577</v>
+        <v>1631</v>
       </c>
       <c r="F107" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G107" t="s">
         <v>51</v>
       </c>
       <c r="H107" t="s">
-        <v>1578</v>
+        <v>1632</v>
       </c>
       <c r="I107" t="s">
         <v>184</v>
       </c>
       <c r="J107" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K107" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>1279</v>
+        <v>1333</v>
       </c>
       <c r="N107" s="5" t="s">
-        <v>1280</v>
+        <v>1334</v>
       </c>
       <c r="O107" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P107">
         <v>44862.0</v>
       </c>
       <c r="Q107">
         <v>45184.0</v>
       </c>
       <c r="R107" t="s">
-        <v>1579</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108" t="s">
         <v>36</v>
       </c>
       <c r="B108" t="s">
         <v>37</v>
       </c>
       <c r="C108" t="s">
         <v>114</v>
       </c>
       <c r="D108" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E108" t="s">
-        <v>1577</v>
+        <v>1631</v>
       </c>
       <c r="F108" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G108" t="s">
         <v>51</v>
       </c>
       <c r="H108" t="s">
-        <v>1570</v>
+        <v>1624</v>
       </c>
       <c r="I108" t="s">
         <v>184</v>
       </c>
       <c r="J108" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K108" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>1277</v>
+        <v>1331</v>
       </c>
       <c r="N108" s="5" t="s">
-        <v>1278</v>
+        <v>1332</v>
       </c>
       <c r="O108" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P108">
         <v>44862.0</v>
       </c>
       <c r="Q108">
         <v>45184.0</v>
       </c>
       <c r="R108" t="s">
-        <v>1580</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="109" spans="1:19">
       <c r="A109" t="s">
         <v>36</v>
       </c>
       <c r="B109" t="s">
         <v>37</v>
       </c>
       <c r="C109" t="s">
         <v>114</v>
       </c>
       <c r="D109" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E109" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F109" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G109" t="s">
         <v>51</v>
       </c>
       <c r="H109" t="s">
-        <v>1570</v>
+        <v>1624</v>
       </c>
       <c r="I109" t="s">
         <v>184</v>
       </c>
       <c r="J109" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K109" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>1269</v>
+        <v>1323</v>
       </c>
       <c r="N109" s="5" t="s">
-        <v>1270</v>
+        <v>1324</v>
       </c>
       <c r="O109" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P109">
         <v>44862.0</v>
       </c>
       <c r="Q109">
         <v>45184.0</v>
       </c>
       <c r="R109" t="s">
-        <v>1572</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="110" spans="1:19">
       <c r="A110" t="s">
         <v>36</v>
       </c>
       <c r="B110" t="s">
         <v>37</v>
       </c>
       <c r="C110" t="s">
         <v>114</v>
       </c>
       <c r="D110" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E110" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F110" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G110" t="s">
         <v>51</v>
       </c>
       <c r="H110" t="s">
-        <v>1570</v>
+        <v>1624</v>
       </c>
       <c r="I110" t="s">
         <v>184</v>
       </c>
       <c r="J110" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K110" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>1260</v>
+        <v>1314</v>
       </c>
       <c r="N110" s="5" t="s">
-        <v>1261</v>
+        <v>1315</v>
       </c>
       <c r="O110" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P110">
         <v>44862.0</v>
       </c>
       <c r="Q110">
         <v>45184.0</v>
       </c>
       <c r="R110" t="s">
-        <v>1581</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="111" spans="1:19">
       <c r="A111" t="s">
         <v>36</v>
       </c>
       <c r="B111" t="s">
         <v>37</v>
       </c>
       <c r="C111" t="s">
         <v>114</v>
       </c>
       <c r="D111" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E111" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F111" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G111" t="s">
         <v>51</v>
       </c>
       <c r="H111" t="s">
-        <v>1570</v>
+        <v>1624</v>
       </c>
       <c r="I111" t="s">
         <v>184</v>
       </c>
       <c r="J111" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K111" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>1256</v>
+        <v>1310</v>
       </c>
       <c r="N111" s="5" t="s">
-        <v>1257</v>
+        <v>1311</v>
       </c>
       <c r="O111" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P111">
         <v>44862.0</v>
       </c>
       <c r="Q111">
         <v>45184.0</v>
       </c>
       <c r="R111" t="s">
-        <v>1572</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112" t="s">
         <v>36</v>
       </c>
       <c r="B112" t="s">
         <v>37</v>
       </c>
       <c r="C112" t="s">
         <v>114</v>
       </c>
       <c r="D112" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E112" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F112" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G112" t="s">
         <v>51</v>
       </c>
       <c r="H112" t="s">
-        <v>1578</v>
+        <v>1632</v>
       </c>
       <c r="I112" t="s">
         <v>184</v>
       </c>
       <c r="J112" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K112" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>1241</v>
+        <v>1295</v>
       </c>
       <c r="N112" s="5" t="s">
-        <v>1242</v>
+        <v>1296</v>
       </c>
       <c r="O112" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P112">
         <v>44862.0</v>
       </c>
       <c r="Q112">
         <v>45184.0</v>
       </c>
       <c r="R112" t="s">
-        <v>1582</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113" t="s">
         <v>36</v>
       </c>
       <c r="B113" t="s">
         <v>37</v>
       </c>
       <c r="C113" t="s">
         <v>114</v>
       </c>
       <c r="D113" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E113" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F113" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G113" t="s">
         <v>51</v>
       </c>
       <c r="H113" t="s">
-        <v>1570</v>
+        <v>1624</v>
       </c>
       <c r="I113" t="s">
         <v>184</v>
       </c>
       <c r="J113" t="s">
-        <v>1271</v>
+        <v>1325</v>
       </c>
       <c r="K113" t="s">
-        <v>1272</v>
+        <v>1326</v>
       </c>
       <c r="M113" s="5" t="s">
-        <v>1237</v>
+        <v>1291</v>
       </c>
       <c r="N113" s="5" t="s">
-        <v>1238</v>
+        <v>1292</v>
       </c>
       <c r="O113" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P113">
         <v>44862.0</v>
       </c>
       <c r="Q113">
         <v>45184.0</v>
       </c>
       <c r="R113" t="s">
-        <v>1583</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="114" spans="1:19">
       <c r="A114" t="s">
         <v>36</v>
       </c>
       <c r="B114" t="s">
         <v>37</v>
       </c>
       <c r="C114" t="s">
         <v>114</v>
       </c>
       <c r="D114" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E114" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F114" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G114" t="s">
         <v>51</v>
       </c>
       <c r="H114" t="s">
-        <v>1440</v>
+        <v>1494</v>
       </c>
       <c r="I114" t="s">
         <v>184</v>
       </c>
       <c r="J114" t="s">
-        <v>1447</v>
+        <v>1501</v>
       </c>
       <c r="K114" t="s">
-        <v>1448</v>
+        <v>1502</v>
       </c>
       <c r="L114" t="s">
-        <v>1449</v>
+        <v>1503</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>1450</v>
+        <v>1504</v>
       </c>
       <c r="N114" s="5" t="s">
-        <v>1451</v>
+        <v>1505</v>
       </c>
       <c r="O114" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P114">
         <v>45536.0</v>
       </c>
       <c r="Q114">
         <v>45931.0</v>
       </c>
       <c r="R114" t="s">
-        <v>1567</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" t="s">
         <v>36</v>
       </c>
       <c r="B115" t="s">
         <v>37</v>
       </c>
       <c r="C115" t="s">
         <v>114</v>
       </c>
       <c r="D115" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E115" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F115" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G115" t="s">
         <v>51</v>
       </c>
       <c r="H115" t="s">
-        <v>1440</v>
+        <v>1494</v>
       </c>
       <c r="I115" t="s">
         <v>184</v>
       </c>
       <c r="J115" t="s">
-        <v>1423</v>
+        <v>1477</v>
       </c>
       <c r="K115" t="s">
-        <v>1424</v>
+        <v>1478</v>
       </c>
       <c r="M115" s="5" t="s">
-        <v>1425</v>
+        <v>1479</v>
       </c>
       <c r="N115" s="5" t="s">
-        <v>1426</v>
+        <v>1480</v>
       </c>
       <c r="O115" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P115">
         <v>45536.0</v>
       </c>
       <c r="Q115">
         <v>45931.0</v>
       </c>
       <c r="R115" t="s">
-        <v>1567</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="116" spans="1:19">
       <c r="A116" t="s">
         <v>36</v>
       </c>
       <c r="B116" t="s">
         <v>37</v>
       </c>
       <c r="C116" t="s">
         <v>114</v>
       </c>
       <c r="D116" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E116" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F116" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G116" t="s">
         <v>51</v>
       </c>
       <c r="H116" t="s">
-        <v>1440</v>
+        <v>1494</v>
       </c>
       <c r="I116" t="s">
         <v>184</v>
       </c>
       <c r="J116" t="s">
-        <v>1584</v>
+        <v>1638</v>
       </c>
       <c r="K116" t="s">
-        <v>1585</v>
+        <v>1639</v>
       </c>
       <c r="L116" t="s">
-        <v>1586</v>
+        <v>1640</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>1587</v>
+        <v>1641</v>
       </c>
       <c r="N116" s="5" t="s">
-        <v>1588</v>
+        <v>1642</v>
       </c>
       <c r="O116" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q116">
         <v>45174.0</v>
       </c>
       <c r="R116" t="s">
-        <v>1589</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="117" spans="1:19">
       <c r="A117" t="s">
         <v>36</v>
       </c>
       <c r="B117" t="s">
         <v>37</v>
       </c>
       <c r="C117" t="s">
         <v>114</v>
       </c>
       <c r="D117" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E117" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F117" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G117" t="s">
         <v>51</v>
       </c>
       <c r="H117" t="s">
-        <v>1440</v>
+        <v>1494</v>
       </c>
       <c r="I117" t="s">
         <v>184</v>
       </c>
       <c r="J117" t="s">
-        <v>1590</v>
+        <v>1303</v>
       </c>
       <c r="K117" t="s">
-        <v>1250</v>
+        <v>1304</v>
       </c>
       <c r="L117" t="s">
-        <v>1591</v>
+        <v>1644</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>1592</v>
+        <v>1645</v>
       </c>
       <c r="N117" s="5" t="s">
-        <v>1593</v>
+        <v>1646</v>
       </c>
       <c r="O117" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q117">
         <v>44896.0</v>
       </c>
       <c r="R117" t="s">
-        <v>1594</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="118" spans="1:19">
       <c r="A118" t="s">
         <v>36</v>
       </c>
       <c r="B118" t="s">
         <v>37</v>
       </c>
       <c r="C118" t="s">
         <v>114</v>
       </c>
       <c r="D118" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E118" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F118" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G118" t="s">
         <v>51</v>
       </c>
       <c r="H118" t="s">
-        <v>1440</v>
+        <v>1494</v>
       </c>
       <c r="I118" t="s">
         <v>184</v>
       </c>
       <c r="J118" t="s">
-        <v>1595</v>
+        <v>1303</v>
       </c>
       <c r="K118" t="s">
-        <v>1250</v>
+        <v>1304</v>
       </c>
       <c r="L118" t="s">
-        <v>1596</v>
+        <v>1648</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>1597</v>
+        <v>1649</v>
       </c>
       <c r="N118" s="5" t="s">
-        <v>1598</v>
+        <v>1650</v>
       </c>
       <c r="O118" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="Q118">
         <v>44896.0</v>
       </c>
       <c r="R118" t="s">
-        <v>1594</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" t="s">
         <v>36</v>
       </c>
       <c r="B119" t="s">
         <v>37</v>
       </c>
       <c r="C119" t="s">
         <v>114</v>
       </c>
       <c r="D119" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E119" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F119" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G119" t="s">
         <v>51</v>
       </c>
       <c r="H119" t="s">
-        <v>1466</v>
+        <v>1520</v>
       </c>
       <c r="I119" t="s">
         <v>184</v>
       </c>
       <c r="J119" t="s">
-        <v>1416</v>
+        <v>1470</v>
       </c>
       <c r="K119" t="s">
-        <v>1417</v>
+        <v>1471</v>
       </c>
       <c r="L119" t="s">
-        <v>1418</v>
+        <v>1472</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>1419</v>
+        <v>1473</v>
       </c>
       <c r="N119" s="5" t="s">
-        <v>1420</v>
+        <v>1474</v>
       </c>
       <c r="O119" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P119">
         <v>45714.0</v>
       </c>
       <c r="Q119">
         <v>45931.0</v>
       </c>
       <c r="R119" t="s">
-        <v>1567</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="120" spans="1:19">
       <c r="A120" t="s">
         <v>36</v>
       </c>
       <c r="B120" t="s">
         <v>37</v>
       </c>
       <c r="C120" t="s">
         <v>114</v>
       </c>
       <c r="D120" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="E120" t="s">
-        <v>1465</v>
+        <v>1519</v>
       </c>
       <c r="F120" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="G120" t="s">
         <v>51</v>
       </c>
       <c r="H120" t="s">
-        <v>1452</v>
+        <v>1506</v>
       </c>
       <c r="I120" t="s">
-        <v>1453</v>
+        <v>1507</v>
       </c>
       <c r="J120" t="s">
-        <v>1382</v>
+        <v>1436</v>
       </c>
       <c r="K120" t="s">
-        <v>1383</v>
+        <v>1437</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>1384</v>
+        <v>1438</v>
       </c>
       <c r="N120" s="5" t="s">
         <v>515</v>
       </c>
       <c r="O120" t="s">
-        <v>1213</v>
+        <v>1267</v>
       </c>
       <c r="P120">
         <v>45301.0</v>
       </c>
       <c r="Q120">
         <v>45440.0</v>
       </c>
       <c r="R120" t="s">
-        <v>1545</v>
+        <v>1599</v>
       </c>
       <c r="S120" t="s">
-        <v>1568</v>
+        <v>1622</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O5"/>
   <sheetViews>
@@ -20499,263 +21037,266 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1599</v>
+        <v>1651</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1600</v>
+        <v>1652</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1601</v>
+        <v>1653</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1602</v>
+        <v>1654</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>1603</v>
+        <v>1655</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1604</v>
+        <v>1656</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>1605</v>
+        <v>1657</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>1606</v>
+        <v>1658</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>1607</v>
+        <v>1659</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>1608</v>
+        <v>1660</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>1609</v>
+        <v>1661</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>1610</v>
+        <v>1662</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>1611</v>
+        <v>1663</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>1612</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1613</v>
+        <v>1665</v>
       </c>
       <c r="C2" t="s">
-        <v>1614</v>
+        <v>1666</v>
       </c>
       <c r="D2" t="s">
         <v>59</v>
       </c>
       <c r="E2" t="s">
-        <v>1615</v>
+        <v>1667</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>1616</v>
+        <v>1668</v>
       </c>
       <c r="G2" t="s">
-        <v>1617</v>
+        <v>1669</v>
       </c>
       <c r="H2" t="s">
         <v>178</v>
       </c>
       <c r="I2" t="s">
-        <v>1618</v>
+        <v>1670</v>
       </c>
       <c r="J2" t="s">
-        <v>1488</v>
+        <v>1542</v>
       </c>
       <c r="K2" t="s">
-        <v>1619</v>
+        <v>1671</v>
       </c>
       <c r="M2" t="s">
-        <v>1284</v>
+        <v>1338</v>
       </c>
       <c r="N2" t="s">
-        <v>1620</v>
+        <v>1672</v>
       </c>
       <c r="O2" t="s">
-        <v>1621</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>1622</v>
+        <v>1674</v>
       </c>
       <c r="C3" t="s">
-        <v>1623</v>
+        <v>1675</v>
       </c>
       <c r="D3" t="s">
-        <v>1624</v>
+        <v>1676</v>
       </c>
       <c r="E3" t="s">
-        <v>1615</v>
+        <v>1667</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>1625</v>
+        <v>1677</v>
       </c>
       <c r="G3" t="s">
-        <v>1626</v>
+        <v>1678</v>
       </c>
       <c r="H3" t="s">
         <v>178</v>
       </c>
       <c r="I3" t="s">
-        <v>1627</v>
+        <v>1679</v>
       </c>
       <c r="J3" t="s">
-        <v>1628</v>
+        <v>1680</v>
       </c>
       <c r="K3" t="s">
-        <v>1629</v>
+        <v>1681</v>
+      </c>
+      <c r="L3" t="s">
+        <v>1682</v>
       </c>
       <c r="N3" t="s">
-        <v>1630</v>
+        <v>1683</v>
       </c>
       <c r="O3" t="s">
-        <v>1631</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>1632</v>
+        <v>1685</v>
       </c>
       <c r="C4" t="s">
-        <v>1633</v>
+        <v>1686</v>
       </c>
       <c r="D4" t="s">
-        <v>1634</v>
+        <v>1687</v>
       </c>
       <c r="E4" t="s">
-        <v>1615</v>
+        <v>1667</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>1635</v>
+        <v>1688</v>
       </c>
       <c r="G4" t="s">
-        <v>1636</v>
+        <v>1689</v>
       </c>
       <c r="H4" t="s">
         <v>178</v>
       </c>
       <c r="I4" t="s">
-        <v>1637</v>
+        <v>1690</v>
       </c>
       <c r="J4" t="s">
-        <v>1638</v>
+        <v>1691</v>
       </c>
       <c r="K4" t="s">
-        <v>1639</v>
+        <v>1692</v>
       </c>
       <c r="N4" t="s">
-        <v>1630</v>
+        <v>1683</v>
       </c>
       <c r="O4" t="s">
-        <v>1630</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>1640</v>
+        <v>1693</v>
       </c>
       <c r="C5" t="s">
-        <v>1641</v>
+        <v>1694</v>
       </c>
       <c r="D5" t="s">
-        <v>1642</v>
+        <v>1695</v>
       </c>
       <c r="E5" t="s">
-        <v>1643</v>
+        <v>1696</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>1644</v>
+        <v>1697</v>
       </c>
       <c r="G5" t="s">
-        <v>1645</v>
+        <v>1698</v>
       </c>
       <c r="H5" t="s">
         <v>178</v>
       </c>
       <c r="I5" t="s">
-        <v>1646</v>
+        <v>1699</v>
       </c>
       <c r="J5" t="s">
-        <v>1451</v>
+        <v>1505</v>
       </c>
       <c r="K5" t="s">
-        <v>1647</v>
+        <v>1700</v>
       </c>
       <c r="L5" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="M5" t="s">
-        <v>1648</v>
+        <v>1701</v>
       </c>
       <c r="N5" t="s">
-        <v>1649</v>
+        <v>1702</v>
       </c>
       <c r="O5" t="s">
-        <v>1650</v>
+        <v>1703</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
@@ -20765,464 +21306,464 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>1651</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E1" s="2" t="s">
-        <v>1653</v>
+        <v>1706</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1602</v>
+        <v>1654</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1654</v>
+        <v>1707</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>1655</v>
+        <v>1708</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1656</v>
+        <v>1709</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1062</v>
+        <v>1108</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1657</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1658</v>
+        <v>1711</v>
       </c>
       <c r="C2" t="s">
-        <v>1659</v>
+        <v>1712</v>
       </c>
       <c r="D2" t="s">
-        <v>1660</v>
+        <v>1713</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1661</v>
+        <v>1714</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1191</v>
+        <v>1245</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1662</v>
+        <v>1715</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1663</v>
+        <v>1716</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1664</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
         <v>114</v>
       </c>
       <c r="C2" t="s">
-        <v>1208</v>
+        <v>1262</v>
       </c>
       <c r="D2" t="s">
-        <v>1665</v>
+        <v>1718</v>
       </c>
       <c r="E2" t="s">
         <v>464</v>
       </c>
       <c r="F2" t="s">
-        <v>1666</v>
+        <v>1719</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I11" sqref="I11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1061</v>
+        <v>1107</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1062</v>
+        <v>1108</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1063</v>
+        <v>1109</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1064</v>
+        <v>1110</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1065</v>
+        <v>1111</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>1066</v>
+        <v>1112</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>1667</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>1083</v>
+        <v>1129</v>
       </c>
       <c r="C2" t="s">
-        <v>1668</v>
+        <v>1721</v>
       </c>
       <c r="H2" t="s">
-        <v>1669</v>
+        <v>1722</v>
       </c>
       <c r="J2" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>1083</v>
+        <v>1129</v>
       </c>
       <c r="C3" t="s">
-        <v>1670</v>
+        <v>1723</v>
       </c>
       <c r="H3" t="s">
-        <v>1671</v>
+        <v>1724</v>
       </c>
       <c r="J3" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>61</v>
       </c>
       <c r="C4" t="s">
-        <v>1672</v>
+        <v>1725</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>1673</v>
+        <v>1726</v>
       </c>
       <c r="J4" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
         <v>61</v>
       </c>
       <c r="C5" t="s">
-        <v>1674</v>
+        <v>1727</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>1675</v>
+        <v>1728</v>
       </c>
       <c r="J5" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>1083</v>
+        <v>1129</v>
       </c>
       <c r="C6" t="s">
-        <v>1676</v>
+        <v>1729</v>
       </c>
       <c r="H6" t="s">
-        <v>1677</v>
+        <v>1730</v>
       </c>
       <c r="J6" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>61</v>
       </c>
       <c r="C7" t="s">
-        <v>1678</v>
+        <v>1731</v>
       </c>
       <c r="I7" s="4" t="s">
-        <v>1679</v>
+        <v>1732</v>
       </c>
       <c r="J7" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="B8" t="s">
         <v>61</v>
       </c>
       <c r="C8" t="s">
-        <v>1680</v>
+        <v>1733</v>
       </c>
       <c r="I8" s="4" t="s">
-        <v>1681</v>
+        <v>1734</v>
       </c>
       <c r="J8" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>1682</v>
+        <v>1205</v>
       </c>
       <c r="C9" t="s">
-        <v>1683</v>
+        <v>1735</v>
       </c>
       <c r="H9" t="s">
-        <v>1684</v>
+        <v>1736</v>
       </c>
       <c r="I9" s="4" t="s">
-        <v>1685</v>
+        <v>1737</v>
       </c>
       <c r="J9" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>1682</v>
+        <v>1205</v>
       </c>
       <c r="C10" t="s">
-        <v>1686</v>
+        <v>1738</v>
       </c>
       <c r="H10" t="s">
-        <v>1687</v>
+        <v>1739</v>
       </c>
       <c r="I10" s="4" t="s">
-        <v>1688</v>
+        <v>1740</v>
       </c>
       <c r="J10" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>1682</v>
+        <v>1205</v>
       </c>
       <c r="C11" t="s">
-        <v>1689</v>
+        <v>1741</v>
       </c>
       <c r="H11" t="s">
-        <v>1690</v>
+        <v>1742</v>
       </c>
       <c r="I11" s="4" t="s">
-        <v>1691</v>
+        <v>1743</v>
       </c>
       <c r="J11" t="s">
         <v>132</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I7" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I8" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I9" r:id="rId_hyperlink_5"/>
     <hyperlink ref="I10" r:id="rId_hyperlink_6"/>
     <hyperlink ref="I11" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>