--- v4 (2026-10-02)
+++ v5 (2026-10-22)
@@ -1,97 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1744">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1778">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -130,50 +141,191 @@
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
+  </si>
+  <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Cabotegravir</t>
   </si>
   <si>
     <t>CAB</t>
   </si>
   <si>
     <t>Apretude, Vocabria</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>integrase strand transfer inhibitor; INSTI)</t>
   </si>
   <si>
     <t>Cabotegravir (CAB), also known as GSK1265744, is a HIV-1 integrase strand transfer inhibitor (INSTI). Long-acting versions of CAB (CAB-LA) are currently administered once monthly or every-2-months as a intramuscular (IM) injection containing an extended-release drug particle nanosuspension, with an optional ~30 day oral-lead in period. CAB-LA administered by IM injection requires approximately one week to achieve maximal plasma drug concentration. CAB is metabolised in the body by the enzyme UGT1A1; with the average half-life of IM CAB-LA ranging from 5.6 to 11.5 weeks.</t>
   </si>
@@ -295,53 +447,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -361,50 +510,53 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>POLAR</t>
   </si>
   <si>
     <t>NCT03639311</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03639311</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>ViiV Healthcare</t>
   </si>
   <si>
     <t>Assess the antiviral activity and safety of CAB LA plus RPV LA, administered Q2M, in approximately 100 adult HIV-1 infected, antiretroviral therapy (ART) experienced participants.</t>
   </si>
   <si>
     <t>United States of America, Canada</t>
   </si>
   <si>
     <t>Drug: CAB LA intramuscular injection</t>
@@ -419,53 +571,50 @@
     <t>900 mg</t>
   </si>
   <si>
     <t>Drug: Oral RPV Tablet</t>
   </si>
   <si>
     <t>25 mg</t>
   </si>
   <si>
     <t>Drug: Oral DTG Tablet</t>
   </si>
   <si>
     <t>50 mg</t>
   </si>
   <si>
     <t>2018-09-24</t>
   </si>
   <si>
     <t>2024-05-13</t>
   </si>
   <si>
     <t>2019-12-11</t>
   </si>
   <si>
     <t>2023-01-30</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cisgender women, Transgender women, Non-lactating individuals, Cisgender men, Transgender men, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Participants will rollover from the NCT01641809 (LATTE) study, who have completed minimum duration of Week 312 and with demonstrated HIV-1 ribonucleic acid (RNA) suppression (less than [&lt;]50 copies (c) per milliliter [mL]), while receiving a two-drug regimen consisting of once-daily oral CAB at 30 milligram (mg) plus RPV at 25 mg. 
 The participants will be offered the option to switch to the LA, intramuscular injections of CAB LA plus RPV LA, Q2M or the oral fixed dose combination (FDC) of dolutegravir (DTG) plus RPV, for the continued maintenance of HIV-1 RNA suppression, known as the Maintenance Phase (From Day 1 to Commercial Approval).</t>
   </si>
   <si>
     <t>HBV</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Non-randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
@@ -565,53 +714,50 @@
   <si>
     <t>Janssen Research &amp; Development, LLC</t>
   </si>
   <si>
     <t>Characterize the single dose pharmacokinetics and evaluate the safety and tolerability of subcutaneous administration of RPV LA in combination with CAB LA in different conditions in healthy adults.</t>
   </si>
   <si>
     <t>Netherlands, United States of America</t>
   </si>
   <si>
     <t>Drug: RPV LA subcutaneous injection</t>
   </si>
   <si>
     <t>Drug: CAB LA injection</t>
   </si>
   <si>
     <t>2021-11-16 00:00:00</t>
   </si>
   <si>
     <t>2025-02-27 00:00:00</t>
   </si>
   <si>
     <t>2024-05-23 00:00:00</t>
   </si>
   <si>
-    <t>Cisgender women, Transgender women, Cisgender men, Transgender men, Non-pregnant individuals</t>
-[...1 lines deleted...]
-  <si>
     <t>Adults</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Participant must be healthy on the basis of physical examination, clinical laboratory tests, medical history, vital signs, and 12-lead electrocardiogram (ECG).</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Single blind masking</t>
   </si>
   <si>
     <t>Single (Participant)</t>
   </si>
   <si>
     <t>Single dose</t>
   </si>
   <si>
     <t>Intramuscular</t>
@@ -702,53 +848,50 @@
     <t>Cabotegravir Tablets</t>
   </si>
   <si>
     <t>Cabotegravir Injectable Suspension (CAB LA)</t>
   </si>
   <si>
     <t>Rilpivirine Tablets</t>
   </si>
   <si>
     <t>Rilpivirine Injectable Suspension (RPV LA)</t>
   </si>
   <si>
     <t>BIKTARVY Tablets (BIK)</t>
   </si>
   <si>
     <t>2020-11-09</t>
   </si>
   <si>
     <t>2024-06-03</t>
   </si>
   <si>
     <t>2022-07-13</t>
   </si>
   <si>
     <t>2023-04-17</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cisgender women, Transgender women, Non-lactating individuals, Cisgender men, Transgender men, Non-pregnant individuals, Adults, Older adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Participants aged 18 years or older (or \&gt;=19 where required by local regulatory agencies), at the time of signing the informed consent.
 * A female participant is eligible to participate if she is not pregnant (as confirmed by a negative serum human chorionic gonadotropin (hCG) test at screen and a negative urine hCG test at Randomization), not lactating, and at least one of the following conditions applies.
   1. Non-reproductive potential defined as:
      * Pre-menopausal females with one of the following:
        1. Documented tubal ligation.
        2. Documented hysteroscopic tubal occlusion procedure with follow-up confirmation of bilateral tubal occlusion.
        3. Hysterectomy.
        4. Documented Bilateral Oophorectomy
      * Postmenopausal defined as 12 m</t>
   </si>
   <si>
     <t>ATLAS</t>
   </si>
   <si>
     <t>NCT02951052</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02951052</t>
   </si>
   <si>
     <t>Establish if HIV-1 infected adult subjects with current viral suppression on a regimen with 2 NRTIs plus a third agent, remain suppressed upon switching to a 2 drug intramuscular regime of CAB/RPV-LA.</t>
   </si>
@@ -911,53 +1054,50 @@
   <si>
     <t>Drug: Oral TLD Tablet</t>
   </si>
   <si>
     <t>245/300/50 mg</t>
   </si>
   <si>
     <t>Drug: Dolutegravir oral tablet with tenofovir alafenamide fumarate and lamivudine (l/TAF) oral in a fixed dose combination</t>
   </si>
   <si>
     <t>50/25/300 mg</t>
   </si>
   <si>
     <t>2023-06-22</t>
   </si>
   <si>
     <t>2024-04-26</t>
   </si>
   <si>
     <t>2025-03-01</t>
   </si>
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
-    <t>Adolescents, Cisgender women, Transgender women, Non-lactating individuals, Children, Cisgender men, Transgender men, Non-pregnant individuals</t>
-[...1 lines deleted...]
-  <si>
     <t>Children, Adolescents, Adults</t>
   </si>
   <si>
     <t>Study participants are individuals with HIV-1 infection aged 12-19 years in Sub-Saharan Africa.
 Participants with known HIV-2 infection are excluded.</t>
   </si>
   <si>
     <t>IMPALA</t>
   </si>
   <si>
     <t>NCT05546242</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05546242</t>
   </si>
   <si>
     <t>MRC/UVRI and LSHTM Uganda Research Unit</t>
   </si>
   <si>
     <t>Evaluating the Effectiveness of Switching to Two-monthly Long-acting Injectable CAB and RPV From First-line Oral Antiretroviral Therapy in HIV-1 Positive Virologically Suppressed Adults in SSA.</t>
   </si>
   <si>
     <t>Uganda, Kenya, South Africa</t>
   </si>
   <si>
@@ -972,110 +1112,117 @@
   <si>
     <t>Drug: Antiretroviral (Oral antiretroviral therapy in the form of 2NRTIs + dolutegravir 50mg administered daily)</t>
   </si>
   <si>
     <t>2022-12-08</t>
   </si>
   <si>
     <t>2024-09-25</t>
   </si>
   <si>
     <t>2025-04-01</t>
   </si>
   <si>
     <t>Participants must have a history of sub-optimal ART adherence or engagement in care based on one or more of the following criteria:
 1. Documented detectable HIV-1 VL (&gt;1000 c/mL) on all-oral ART (EFV/NVP or DTG-based) in the prior 2 years despite being ART-experienced for ≥3 months.
 2. History of being lost to follow-up from care (&gt;4 weeks elapsed since a missed scheduled clinic appointment or refill in the prior 2 years).
 3. Failed to link to HIV care despite ≥3 months elapsed since HIV diagnosis.</t>
   </si>
   <si>
     <t>HBV, TB</t>
   </si>
   <si>
     <t>Parallel open-label phase 3b study. Participants will be randomised to continuing current therapy or switching to injectable therapy.</t>
   </si>
   <si>
-    <t>LATITUDE</t>
+    <t>LATITUDE (ACTG A5359)</t>
   </si>
   <si>
     <t>NCT03635788</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03635788</t>
   </si>
   <si>
     <t>National Institute of Allergy and Infectious Diseases (NIAID)</t>
   </si>
   <si>
-    <t>Compare the efficacy, safety, and durability of two different strategies to treat participants with a history of sub-optimal adherence and control of their HIV infection.</t>
+    <t>The purpose of this study was to compare the efficacy, safety, and durability of two different strategies to treat participants with a history of sub-optimal adherence and control of their HIV infection: long-acting (LA) antiretroviral therapy (ART) and all-oral standard of care (SOC).</t>
+  </si>
+  <si>
+    <t>The LATITUDE Study: Long-Acting Therapy to Improve Treatment SUccess in Daily LifE</t>
   </si>
   <si>
     <t>United States of America, Puerto Rico</t>
   </si>
   <si>
-    <t>Drug: Standard of Care (SOC) Oral ART</t>
+    <t>Standard of Care (SOC) Oral ART</t>
   </si>
   <si>
     <t>SOC oral ART regimen must include at least 3 drugs with 2 or more drugs predicted to be fully active, including a boosted protease inhibitor (PI) and/or an integrase strand transfer inhibitor (INSTI)</t>
   </si>
   <si>
-    <t>Drug: Oral Rilpivirine tablets (Oral lead-in)</t>
-[...5 lines deleted...]
-    <t>Drug: Injectable RPV-LA</t>
+    <t>Oral RPV</t>
+  </si>
+  <si>
+    <t>Oral CAB</t>
+  </si>
+  <si>
+    <t>RPV-LA Loading Dose</t>
   </si>
   <si>
     <t>600 mg (Maintenance Dose) and 900 mg (Loading Dose) administered as an intramuscular injection in the gluteal muscle</t>
   </si>
   <si>
-    <t>Drug: Injectable CAB-LA</t>
+    <t>CAB-LA Loading Dose</t>
   </si>
   <si>
     <t>400 mg (Maintenance Dose) and 600 mg (Loading Dose) administered as an intramuscular injection in the gluteal muscle</t>
   </si>
   <si>
     <t>2019-03-28</t>
   </si>
   <si>
-    <t>2025-08-28</t>
+    <t>2026-09-03</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2026-08-30</t>
   </si>
   <si>
     <t>2024-02-12</t>
   </si>
   <si>
-    <t>Evidence of non-adherence to ART according to at least one of the following criteria:
-[...1 lines deleted...]
-2. Lost to clinical follow-up within 18 months prior to study entry with ART non-adherence for greater than or equal to 6 consecutive months.</t>
+    <t>2026-08-17</t>
+  </si>
+  <si>
+    <t>Step 1 Inclusion Criteria
+HIV-1 infection, documented by any licensed rapid HIV test or HIV enzyme or chemiluminescence immunoassay (E/CIA) test kit at any time prior to study entry and confirmed by a licensed Western blot or a second antibody test by a method other than the initial rapid HIV and/or E/CIA, or by HIV-1 antigen, plasma HIV-1 RNA viral load.
+NOTE: The term "licensed" referred to an FDA-approved kit, which was required for all IND studies.
+WHO (World Health Organization) and CDC (Centers for Disease Control and Prevention) guidelines mandated that confirmation of the initial test result had to use a test that was different from the one used for the initial assessment. A reactive initial rapid test had to be confirmed by either another type of rapid assay or an E/CIA that wa</t>
   </si>
   <si>
     <t>LATTE-2</t>
   </si>
   <si>
     <t>NCT02120352</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02120352</t>
   </si>
   <si>
     <t>Evaluate the antiviral activity, tolerability, and safety of IM dosing regimens of GSK744 LA plus TMC278 LA, relative to GSK744 plus ABC/3TC given orally once daily, in ARV naïve HIV-1 patients.</t>
   </si>
   <si>
     <t>United States of America, Canada, France, Germany, Spain</t>
   </si>
   <si>
     <t>800 mg (Loading Dose delivered as two 400 mg IM injections) and 400 mg (Maintenance dose) IM</t>
   </si>
   <si>
     <t>Drug: ABC/3TC Oral tablets</t>
   </si>
   <si>
     <t>600/300 mg</t>
   </si>
@@ -1180,174 +1327,174 @@
   </si>
   <si>
     <t>1200 mg</t>
   </si>
   <si>
     <t>2012-05-01</t>
   </si>
   <si>
     <t>2014-02-06</t>
   </si>
   <si>
     <t>2013-11-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 - AST, ALT, alkaline phosphatase and bilirubin greater than or equal to 1.5xULN (isolated bilirubin &gt;1.5xULN is acceptable if bilirubin is fractionated and direct bilirubin &lt;35%).
 - Healthy as determined by a responsible and experienced physician.
 - Male or female between 18 and 64 years of age inclusive, at the time of signing the informed consent.
 - Body weight greater than or equal to 50 kg for men and greater than or equal to 45 kg for women and body mass index (BMI) within the range 18.5-31.0 kg/m2 (inclusive).
 - All Study subjects should be counseled on the practice of safer sexual practices including the use of effective barrier methods (e.g. male condom/spermicide).</t>
   </si>
   <si>
     <t>HBV, HCV, HIV</t>
   </si>
   <si>
-    <t>Unknown</t>
-[...1 lines deleted...]
-  <si>
     <t>CAPRI</t>
   </si>
   <si>
     <t>NCT05601128</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05601128</t>
   </si>
   <si>
     <t>Allegheny Singer Research Institute</t>
   </si>
   <si>
     <t>Evaluate the efficacy and safety of CABENUVA (Long-acting Cabotegravir Plus Long-acting Rilpivirine) in patients with HIV infection and severe renal impairment.</t>
   </si>
   <si>
+    <t>Drug: Oral Rilpivirine tablets (Oral lead-in)</t>
+  </si>
+  <si>
     <t>2023-01-01</t>
   </si>
   <si>
     <t>2025-02-06</t>
   </si>
   <si>
     <t>Participants are positive for HIV infection and severe renal impairment with or without hemodialysis.</t>
   </si>
   <si>
     <t>MOCHA</t>
   </si>
   <si>
     <t>NCT03497676</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03497676</t>
   </si>
   <si>
     <t>Phase I/II</t>
   </si>
   <si>
     <t>Evaluate the safety, acceptability, tolerability, and pharmacokinetics of oral and long-acting injectable CAB and RPV in virologically suppressed HIV-infected children and adolescents.</t>
   </si>
   <si>
     <t>United States of America, Botswana, South Africa, Thailand, Uganda</t>
   </si>
   <si>
     <t>Drug: Oral Cabotegravir (CAB) Tablets (Oral Lead-in)</t>
   </si>
   <si>
     <t>Drug: Oral Rilpivirine (RPV) Tablets (Oral Lead-in)</t>
   </si>
   <si>
     <t>Drug: Long-Acting Injectable Cabotegravir (CAB LA)</t>
   </si>
   <si>
     <t>Drug: Long-Acting Injectable Rilpivirine (RPV LA)</t>
   </si>
   <si>
     <t>Drug: Combination Antiretroviral Therapy (cART)</t>
   </si>
   <si>
     <t>2019-04-03</t>
   </si>
   <si>
+    <t>2025-08-28</t>
+  </si>
+  <si>
     <t>2025-06-17</t>
   </si>
   <si>
     <t>2023-02-18</t>
   </si>
   <si>
     <t>2025-04-22</t>
   </si>
   <si>
-    <t>Adolescents, Non-lactating individuals, Children, Non-pregnant individuals</t>
-[...1 lines deleted...]
-  <si>
     <t>Children, Adolescents</t>
   </si>
   <si>
     <t>HBV, HCV</t>
   </si>
   <si>
     <t>Children 12-17yo</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
   <si>
     <t>VOLITION</t>
   </si>
   <si>
     <t>NCT05917509</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05917509</t>
   </si>
   <si>
     <t>Evaluate the efficacy, safety, implementation effectiveness, and patient-reported outcomes of once-daily oral DTG/3TC followed by an optional participant-determined switch to CAB/RPV-LA.</t>
   </si>
   <si>
     <t>Argentina, Canada, Chile, France, Germany, Italy, Puerto Rico, Spain, United States of America</t>
   </si>
   <si>
     <t>Drug: DTG/3TC</t>
   </si>
   <si>
     <t>Drug: Cabotegravir (CAB) LA</t>
   </si>
   <si>
     <t>Drug: Rilpivirine (RPV) LA</t>
   </si>
   <si>
-    <t>2023-07-28 00:00:00</t>
-[...11 lines deleted...]
-    <t>2026-01-30 00:00:00</t>
+    <t>2023-07-06</t>
+  </si>
+  <si>
+    <t>2026-05-25</t>
+  </si>
+  <si>
+    <t>2025-09-03</t>
+  </si>
+  <si>
+    <t>2025-09-16</t>
+  </si>
+  <si>
+    <t>2026-04-20</t>
   </si>
   <si>
     <t>Antiretroviral-naïve participants (defined as no prior therapy with any antiretroviral agent following a diagnosis of HIV-1 infection) prior to enrolment with plasma HIV-1 RNA ≥1,000 c/mL at screening.
 Participants enrolled in France must be affiliated to, or a beneficiary of, a social security category.</t>
   </si>
   <si>
     <t>ALADDIN</t>
   </si>
   <si>
     <t>NCT06468995</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06468995</t>
   </si>
   <si>
     <t>Recruiting</t>
   </si>
   <si>
     <t>IRCCS San Raffaele</t>
   </si>
   <si>
     <t>This is a monocentric, prospective, double-arm, randomized, open-label, implementation-effectiveness hybrid type III study aimed at comparing hospital-based and home-based administration of CAB LA + RPV LA treatment for HIV-1-infected patients.
 Study participants receiving IM CAB + RPV will complete various questionnaires and scales, including FIM, AIM, IAM, EQ-5D-5L, HAT-QoL, and HIVTSQ, throughout the study. HCPs will also complete FIM, AIM, IAM, and a Likert scale.</t>
   </si>
   <si>
@@ -1384,148 +1531,163 @@
     <t>Inclusion Criteria:
 - People living with HIV-1 infection that could, according to clinical practice, switch current ART to IM CAB + RPV;
 - Aged 18 years or older at the time of signing the informed consent.
 - People willing to switch to long-acting therapy
 - On a stable (≥6 months) antiretroviral regimen and virologically suppressed (HIV-1 RNA \&lt;50 copies/ml):
 - Documented evidence of plasma HIV-1 RNA measurements \&lt;50 c/mL in the 6 months prior to Screening.
 - Plasma HIV-1 RNA \&lt;50 c/mL at Screening.
 - Ability to understand informed consent form and other relevant regulatory documents.</t>
   </si>
   <si>
     <t>CROWN</t>
   </si>
   <si>
     <t>NCT06694805</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06694805</t>
   </si>
   <si>
     <t>This study will assess how effective, safe, and long-lasting a long-acting antiretroviral therapy (ART) using CAB LA + RPV LA is for people with HIV who still have detectable virus levels despite being on oral ART. The study will also consider feedback from patients on their experience with this treatment.</t>
   </si>
   <si>
     <t>A Study to Evaluate the Effectiveness of Long-acting (LA) Cabotegravir (CAB) + Rilpivirine (RPV) LA When Given to Participants With Detectable HIV-1</t>
   </si>
   <si>
-    <t>2024-12-02 00:00:00</t>
-[...11 lines deleted...]
-    <t>Children, Adults, Older Adults</t>
+    <t>United States of America, Argentina, Belgium, Canada, Germany, Italy, Portugal, Spain</t>
+  </si>
+  <si>
+    <t>CAB LA + RPV LA</t>
+  </si>
+  <si>
+    <t>Intramuscular injection administered monthly for first 2 initiation doses then every 2 months.</t>
+  </si>
+  <si>
+    <t>Oral ART</t>
+  </si>
+  <si>
+    <t>Oral medication provided to participants by the site/their regular healthcare professional (HCP) as part of their standard of care (SOC) treatment.</t>
+  </si>
+  <si>
+    <t>2026-09-30</t>
+  </si>
+  <si>
+    <t>2026-05-13</t>
+  </si>
+  <si>
+    <t>2028-06-09</t>
+  </si>
+  <si>
+    <t>2026-08-19</t>
+  </si>
+  <si>
+    <t>Children, Adolescents, Adults, Older Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Age
-  1. Aged \&gt;=12 years and \&gt;=35 kg (at the time of obtaining informed consent).
+  1\. Aged \&gt;=12 years and \&gt;=35 kg (at the time of obtaining informed consent).
 * Type of Participant and Disease Characteristics 2.HIV-1 infection, documented by any licensed rapid HIV test or HIV enzyme or chemiluminescence immunoassay (E/CIA) test kit at any time prior to study entry and confirmed by a licensed Western blot or a second antibody test by a method other than the initial rapid HIV and/or E/CIA, or by HIV-1 antigen, plasma HIV-1 RNA VL.
-  3.Plasma HIV-1 RNA \&gt;1 000 c/mL and greater than (\&lt;) 100 000 c/mL at Screening. 4.Evidence of insufficient virologic response to participant's current oral ART regimen within 18 months prior to study entry according to at least 1 of the following criteria: i.\&lt;1 log10 decrease in HIV-1 RNA or HIV-1 RNA \&gt;200 c/</t>
+  3.Plasma HIV-1 RNA \&gt;1 000 c/mL and greater than (\&lt;) 100 000 c/mL at Screening. 4.Evidence of insufficient virologic response to participant's current oral ART regimen within 18 months prior to study entry according to at least 1 of the following criteria: i.\&lt;1 log10 decrease in HIV-1 RNA or HIV-1 RNA \&gt;200 c</t>
+  </si>
+  <si>
+    <t>Aged &gt;=12 years and &gt;=35 kg</t>
+  </si>
+  <si>
+    <t>Every 2 months, Monthly</t>
   </si>
   <si>
     <t>PANNA</t>
   </si>
   <si>
     <t>NCT00825929</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT00825929</t>
   </si>
   <si>
     <t>Marketed</t>
   </si>
   <si>
     <t>Radboud University Medical Center</t>
   </si>
   <si>
     <t>Due to the potential for pregnancy-induced changes in the pharmacokinetics of medication, one cannot assume that the currently licensed doses of the medication to be tested under this protocol lead to adequate exposure in an HIV-infected pregnant woman. For the agents under study no or limited pharmacokinetic data during pregnancy are available. As the changes in pharmacokinetics during pregnancy are most prominent in the third trimester a pharmacokinetic curve will be recorded in the third trimester after attaining steady state.</t>
   </si>
   <si>
     <t>Pharmacokinetics of Antiretroviral Agents in HIV-infected Pregnant Women.</t>
   </si>
   <si>
     <t>Germany, Belgium, Ireland, Italy, Netherlands, Spain, United Kingdom</t>
   </si>
   <si>
     <t>2009-02-01 00:00:00</t>
   </si>
   <si>
     <t>2025-01-10 00:00:00</t>
   </si>
   <si>
     <t>2026-12-01 00:00:00</t>
   </si>
   <si>
-    <t>Pregnant individuals, Adults</t>
-[...1 lines deleted...]
-  <si>
     <t>Female</t>
   </si>
   <si>
     <t>HIV-infected pregnant women using at least one of the following antiretroverial agents: Etravirine, Intelence, TMC125; Emtricitabine, Emtriva or FTC; Tenofovir, Viread, TDF; Atazanavir, Reyataz; Fosamprenavir, Telzir, FPV; Darunavir, Prezista, TMC114; Tipranavir, Aptivus, TPV; Indinavir, Crixivan; abacavir; raltegravir, Isentress; Enfuvirtide, Fuzeon; Maraviroc, Celsentri; dolutegravir; elvitegravir/cobicistat; rilpivirine, TAF, darunavir/cobicistat; doravirine; bictegravir; cabotegravir/rilpivirine LA</t>
   </si>
   <si>
     <t>Observational studies (incl. patient registries)</t>
   </si>
   <si>
     <t>ILANA</t>
   </si>
   <si>
     <t>NCT05294159</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05294159</t>
   </si>
   <si>
     <t>Queen Mary University of London</t>
   </si>
   <si>
     <t>This is a 12-month, dual arm, phase 4, open-label, multi-centre study examining the implementation of LA intra-muscular (IM) drugs in clinics and decentralised community-based settings in the UK.</t>
   </si>
   <si>
     <t>Implementing Long-Acting Novel Antiretrovirals</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>2022-07-18 00:00:00</t>
   </si>
   <si>
     <t>2024-07-04 00:00:00</t>
   </si>
   <si>
     <t>2023-12-22 00:00:00</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cisgender women, Transgender women, Cisgender men, Transgender men, Adults</t>
   </si>
   <si>
     <t>All, Male, Female, Cisgender female, Cisgender male, Transgender female, Transgender male</t>
   </si>
   <si>
     <t>SUPLA</t>
   </si>
   <si>
     <t>NCT06507059</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06507059</t>
   </si>
   <si>
     <t>Chang Gung Memorial Hospital</t>
   </si>
   <si>
     <t>This study aims to determine whether people living with HIV (PLHIV) with suboptimal medical adherence can achieve better viral suppression with long-acting antiretrovirals (LA) compared to all-oral antiretrovirals.</t>
   </si>
   <si>
     <t>Outcomes of the PLHIV With Suboptimal Viral Suppression to Injectable Long-acting Antiretrovirals</t>
   </si>
   <si>
     <t>cabotegravir/rilpivirine (600mg/ 900mg)</t>
   </si>
@@ -1727,53 +1889,50 @@
   <si>
     <t>JABS</t>
   </si>
   <si>
     <t>ACTRN12622000105741</t>
   </si>
   <si>
     <t>https://www.anzctr.org.au/Trial/Registration/TrialReview.aspx?id=383336</t>
   </si>
   <si>
     <t>Open label, single arm interventional clinical trial of long acting cabotegravir 600mg and long acting rilpivirine 900mg administered by intramuscular injections every two months for a total of 12 months in subjects on standard of care oral regimens, including those with complex medical and social vulnerability factors. Adherence with treatment will be monitored using records of clinic attendance and administration of injections.</t>
   </si>
   <si>
     <t>Feasibility and effectiveness of long acting cabotegravir and rilpivirine for treatment of HIV infection in patients with complex needs.</t>
   </si>
   <si>
     <t>Australia, New Zealand</t>
   </si>
   <si>
     <t>2022-02-10 00:00:00</t>
   </si>
   <si>
     <t>2023-05-25 00:00:00</t>
   </si>
   <si>
-    <t>Non-pregnant individuals, Adults</t>
-[...1 lines deleted...]
-  <si>
     <t>Male, Female</t>
   </si>
   <si>
     <t>• Aged 18 years or older at the time of signing the informed consent.
 • Have HIV infection treated with a standard combination antiretroviral regimen for at least 6 months prior to screening.
 • Documented evidence of at least one plasma HIV-1 RNA measurement &lt;40 cps/mL in the 24 weeks prior to screening and within 4 weeks of enrolment.
 • A female participant with reproductive potential but using acceptable forms of contraception is eligible to participate</t>
   </si>
   <si>
     <t>EMPOWER (GS-US-380-6738)</t>
   </si>
   <si>
     <t>NCT06104306</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06104306</t>
   </si>
   <si>
     <t>Gilead Sciences</t>
   </si>
   <si>
     <t>The goal of this clinical study is to learn how safe and effective it is to switch to an oral therapy of Bictegravir/Emtricitabine/Tenofovir (B/F/TAF) from Cabotegravir + Rilpivirine (CAB+RPV) in participants living with virologically suppressed human immunodeficiency virus type 1 (HIV-1), meaning participants with HIV RNA levels below detectable levels.
 The primary objective of this study is to assess the safety of switching to B/F/TAF in virologically suppressed participants unable/unwilling to continue on CAB+RPV intramuscular (IM) injections or wishing to switch to oral therapy through Week 12.</t>
   </si>
   <si>
@@ -1934,172 +2093,90 @@
   <si>
     <t>Primary objective: To demonstrate the non-inferior antiviral activity of switching to IM RPV LA+CAB LA administered every 2 months compared with continuation of cART administered daily over 12 months in HIV-1 infected participants in a resource limited setting Secondary objectives: 1. To demonstrate the antiviral and immunologic activity of switching to IM RPV LA+CAB LA every 2 months compared to continuation of cART over 12 and 24 months of follow-up. 2. To evaluate the safety and tolerability of switching to RPV LA+CAB LA every 2 months compared to continuation of cART. 3. To assess viral resistance in participants experiencing protocol-defined confirmed virologic failure(plasma HIV-1 RNA ≥200 c/mL). 4. To assess the incidence of on-treatment genotypic resistance to CAB, RPV and other on</t>
   </si>
   <si>
     <t>Cabotegravir And Rilpivirine: Efficacy and Safety Study (CARES)</t>
   </si>
   <si>
     <t>Kenya, Uganda, South Africa</t>
   </si>
   <si>
     <t>cART</t>
   </si>
   <si>
     <t>2 NRTIs (tenofovir [TDF] plus either 3TC or FTC) plus an INI (DTG) or a NNRTI (EFV or NVP) single tablet or FDC</t>
   </si>
   <si>
     <t>RPV LA and CAB LA</t>
   </si>
   <si>
     <t>2021-09-15</t>
   </si>
   <si>
     <t>2024-08-20</t>
   </si>
   <si>
-    <t>Non-lactating individuals, Non-pregnant individuals, Adults</t>
-[...77 lines deleted...]
-  <si>
     <t>EXTEND4M</t>
   </si>
   <si>
     <t>NCT06741397</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06741397</t>
   </si>
   <si>
     <t>Phase II/III</t>
   </si>
   <si>
     <t>A single arm, repeat dose study to evaluate the pharmacokinetic profile,
 safety, and tolerability of a new formulation of cabotegravir LA injected
 intramuscularly Q4M in adolescent and adult participants at risk of HIV
 acquisition.</t>
   </si>
   <si>
     <t>A Study to Evaluate the Pharmacokinetics, Safety, and Tolerability of a New Formulation of Cabotegravir Long-Acting Administered Intramuscularly in a 4-month Dosing Interval (Q4M)</t>
   </si>
   <si>
     <t>Puerto Rico, United States of America</t>
   </si>
   <si>
     <t>CAB LA administered IM gluteal</t>
   </si>
   <si>
     <t>New formulation of CAB LA (4M) administered IM gluteal</t>
   </si>
   <si>
     <t>2024-12-20</t>
   </si>
   <si>
     <t>2025-11-14</t>
   </si>
   <si>
     <t>2026-09-09</t>
   </si>
   <si>
     <t>2029-01-10</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adolescents, Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. At the time of obtaining informed consent, adolescent and adult participants weighing at least 35 kg.
 2. Participants must have a nonreactive HIV test at Screening (rapid test, nonrapid HIV immunoassay, and HIV RNA) and enrollment (a rapid test, nonrapid HIV immunoassay, and HIV RNA).
 3. Participants who are at risk of acquiring HIV, defined as having had anal or vaginal sex in the past 6 months.
 4. Participants who are overtly healthy as determined by medical evaluation by a responsible and experienced physician, including medical history, physical examination, laboratory tests and cardiac monitoring at the time of screening.
 5. No alcohol or substance use that, in the opinion of the study investigator and medical monitor, would interfere with the study.</t>
   </si>
   <si>
     <t>HIV, HBV</t>
   </si>
   <si>
     <t>The study enrolled healthy adolescent and adult participants</t>
   </si>
   <si>
     <t>Key end point: CAB trough concentrations
 Participants receive lead-in injections comprising cabotegravir LA during
 month one and injections of a new formulation of CAB LA at Month 3, Month 5
 and every 4 months thereafter to Month 29</t>
   </si>
   <si>
     <t>Every 4 months</t>
   </si>
   <si>
@@ -2142,93 +2219,93 @@
   <si>
     <t>2027-11-08</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Adult participants greater than or equal to (\&gt;=) 18 years old, weighing at least 35 kg.
 * Participants who are overtly healthy as determined by medical evaluation.
 * Assigned male sex at birth or assigned female sex at birth. Participants assigned female sex at birth are eligible to participate if they are of non-childbearing potential, or if they are of childbearing potential and are not pregnant (confirmed by test), not breastfeeding, and are using a highly effective contraceptive method.
 * Capable of giving written informed consent.</t>
   </si>
   <si>
     <t>HIV, HBV, HCV</t>
   </si>
   <si>
     <t>The study enrolled healthy adults</t>
   </si>
   <si>
     <t>Participants will receive the CAB LA Q2M regimen up to Month 9 then will
 receive the CAB ULA Q4M regimen up to Month 23.
 Key end points are plasma concentration of CAB at the end of the CAB LA 2M phase compared to plasma concentration of CAB at the end of the CAB Q4M phase</t>
   </si>
   <si>
     <t>Once Every Four Months</t>
   </si>
   <si>
+    <t>Subcutaneous, Intramuscular</t>
+  </si>
+  <si>
     <t>ECLAIR</t>
   </si>
   <si>
     <t>NCT02076178</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02076178</t>
   </si>
   <si>
     <t>Evaluate the safety, tolerability and acceptability of long acting injections of the HIV integrase inhibitor, GSK1265744, in HIV-uninfected men.</t>
   </si>
   <si>
     <t>Drug: 744 (Cabotegravir) Tablet</t>
   </si>
   <si>
     <t>Drug: 744 (Cabotegravir) LA Injection</t>
   </si>
   <si>
     <t>800 mg (200 mg/mL)</t>
   </si>
   <si>
     <t>Drug: Placebo Tablet</t>
   </si>
   <si>
     <t>0 mg</t>
   </si>
   <si>
     <t>Drug: Placebo Injection</t>
   </si>
   <si>
     <t>2014-03-27</t>
   </si>
   <si>
     <t>2017-12-13</t>
   </si>
   <si>
     <t>2015-05-15</t>
   </si>
   <si>
     <t>2016-02-23</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cisgender men, Transgender men</t>
   </si>
   <si>
     <t>Cisgender male, Transgender male</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 - Non-reactive HIV test at screening or enrollment.
 - Males 18 to 65 years old at the time of signing the informed consent.
 - At risk of acquiring HIV, defined as having at least one casual sex partner in the past 24 months.
 - Healthy as determined by a responsible and experienced physician, based on a medical evaluation including medical history, physical examination, laboratory tests and cardiac monitoring at the time of screening.
 - If participating in sexual activity with a female of child-bearing potential, men must agree to use condoms. Female partner must use contraception.
 - Capable of giving written informed consent, which includes compliance with the requirements and restrictions listed in the consent form.
 - Willing to undergo all required study procedures.</t>
   </si>
   <si>
     <t>Double-blind masking</t>
   </si>
   <si>
     <t>Double (Participant, Investigator)</t>
   </si>
   <si>
     <t>Three time points at 12 week intervals.</t>
   </si>
   <si>
     <t>HPTN 077</t>
@@ -2266,53 +2343,50 @@
   <si>
     <t>0 mg Taken orally</t>
   </si>
   <si>
     <t>600 mg injection, administered as one IM gluteal injection</t>
   </si>
   <si>
     <t>Drug: Injectable Placebo for GSK1265744</t>
   </si>
   <si>
     <t>Sodium Chloride for Injection USP, 0.9%; administered as two 400-mg IM gluteal injections or as one 600-mg IM gluteal injection</t>
   </si>
   <si>
     <t>2015-02-01</t>
   </si>
   <si>
     <t>2021-10-14</t>
   </si>
   <si>
     <t>2017-04-05</t>
   </si>
   <si>
     <t>2018-07-13</t>
   </si>
   <si>
-    <t>Cisgender women, Transgender women, Cisgender men, Transgender men</t>
-[...1 lines deleted...]
-  <si>
     <t>Men and women, 18 to 65 years old at the time of screening, who are willing to provide informed consent for the study. Participants are required to be in general good health, as confirmed by laboratory investigation, with no medical condition(s) that would interfere with the conduct of the study.</t>
   </si>
   <si>
     <t>Quadruple-blind masking</t>
   </si>
   <si>
     <t>Quadruple (Participant, Care Provider, Investigator, Outcomes Assessor)</t>
   </si>
   <si>
     <t>Injection of GSK1265744 three times at twelve-week intervals.</t>
   </si>
   <si>
     <t>HPTN 083</t>
   </si>
   <si>
     <t>NCT02720094</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02720094</t>
   </si>
   <si>
     <t>Evaluate the safety and efficacy of the injectable drug cabotegravir (CAB LA), for pre-exposure prophylaxis (PrEP) in HIV-uninfected cisgender men and transgender women who have sex with men.</t>
   </si>
   <si>
     <t>United States of America, Argentina, Brazil, Peru, South Africa, Thailand, Viet Nam</t>
@@ -2338,53 +2412,50 @@
   <si>
     <t>Administered as one 3 mL (600 mg) IM injection in the gluteal muscle at two time points 4 weeks apart and every 8 weeks thereafter</t>
   </si>
   <si>
     <t>Drug: Placebo for CAB LA</t>
   </si>
   <si>
     <t>Administered as one 3 mL IM injection in the gluteal muscle at two time points 4 weeks apart and every 8 weeks thereafter</t>
   </si>
   <si>
     <t>2016-12-19</t>
   </si>
   <si>
     <t>2026-03-18</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2020-05-14</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
-    <t>Transgender women, Cisgender men</t>
-[...1 lines deleted...]
-  <si>
     <t>Cisgender male, Transgender female</t>
   </si>
   <si>
     <t>HIV negative cis-gender men and transgender women (18 years or older at the time of screening [assigned male at birth]) who have sex with men and at high risk of HIV infection.</t>
   </si>
   <si>
     <t>HIV, HCV, HBV</t>
   </si>
   <si>
     <t>HPTN 084</t>
   </si>
   <si>
     <t>NCT03164564</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03164564</t>
   </si>
   <si>
     <t>Evaluate the safety and efficacy of CAB LA compared to daily oral tenofovir disoproxil fumarate/emtricitabine for PrEP in HIV-uninfected women.</t>
   </si>
   <si>
     <t>Botswana, Kenya, Malawi, South Africa, Eswatini, Uganda, Zimbabwe</t>
   </si>
   <si>
     <t>Drug: Oral CAB</t>
@@ -2393,53 +2464,50 @@
     <t>Drug: Oral TDF/FTC</t>
   </si>
   <si>
     <t>300 mg/200 mg fixed dose combination tablet</t>
   </si>
   <si>
     <t>Drug: Placebo for oral CAB, Drug: Placebo for CAB LA</t>
   </si>
   <si>
     <t>Drug: Placebo for oral TDF/FTC</t>
   </si>
   <si>
     <t>600 mg administered as one 3 mL (600 mg) intramuscular injection in the gluteal muscle</t>
   </si>
   <si>
     <t>2017-11-07</t>
   </si>
   <si>
     <t>2025-09-23</t>
   </si>
   <si>
     <t>2026-10-17</t>
   </si>
   <si>
     <t>2020-11-05</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cisgender women, Non-pregnant individuals</t>
   </si>
   <si>
     <t>Cisgender female</t>
   </si>
   <si>
     <t>Born female and 18-45 years of age at the time of screening. Must have documented evidence of surgical sterilization, OR documented evidence of no uterus (e.g., hysterectomy), OR must agree to use a reliable form of long acting contraception, during the trial and for 52 weeks after stopping the long acting injectable, or 30 days after stopping oral study product</t>
   </si>
   <si>
     <t>EBONI</t>
   </si>
   <si>
     <t>NCT05514509</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05514509</t>
   </si>
   <si>
     <t>Evaluate implementation strategies for the delivery of CAB for HIV PrEP across clinical settings for adult (≥18 Years) black cis-and transgender women without HIV infection living in the United States</t>
   </si>
   <si>
     <t>Drug: APRETUDE</t>
   </si>
   <si>
     <t>Drug: Cabotegravir tablet</t>
   </si>
@@ -2668,53 +2736,50 @@
     <t>Week 5, Week 9, Week 17, Week 25 and Week 33.</t>
   </si>
   <si>
     <t>PALISADE</t>
   </si>
   <si>
     <t>NCT06134362</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06134362</t>
   </si>
   <si>
     <t>Long-term follow-up and evaluation of CAB LA for participants in the HPTN 083 and HPTN 084 CAB PrEP studies who are at risk of HIV acquisition.</t>
   </si>
   <si>
     <t>Argentina, Botswana, Brazil, Kenya, Malawi, Peru, South Africa, Thailand, Uganda, Viet Nam, Zimbabwe</t>
   </si>
   <si>
     <t>2024-04-01</t>
   </si>
   <si>
     <t>2024-05-24</t>
   </si>
   <si>
     <t>2028-06-26</t>
-  </si>
-[...1 lines deleted...]
-    <t>Children, Adolescents, Adults, Older Adults</t>
   </si>
   <si>
     <t>Participants must be currently enrolled and ongoing in one of the following studies:
 (1) HPTN 083
 (2) HPTN 084
 (3) HPTN 083 and HPTN 084 adolescent and pregnancy sub-studies 
 Participants who have permanently withdrawn from prior CAB PrEP studies cannot enroll into this study.</t>
   </si>
   <si>
     <t>TSHIRELETSO</t>
   </si>
   <si>
     <t>NCT05986084</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05986084</t>
   </si>
   <si>
     <t>Beth Israel Deaconess Medical Center</t>
   </si>
   <si>
     <t>aluate whether using long-acting cabotegravir (CAB-LA) for HIV prevention (PrEP) is acceptable, feasible and safe in postpartum people who are breastfeeding.</t>
   </si>
   <si>
     <t>United States of America, Botswana</t>
@@ -2867,51 +2932,51 @@
   <si>
     <t>Implementing Oral (Event-driven and Daily) and Long-acting Pre-Exposure Prophylaxis in Mobile Men in Sub-Saharan Africa</t>
   </si>
   <si>
     <t>South Africa, Uganda</t>
   </si>
   <si>
     <t>Tenofovir disoproxil fumarate/emtricitabine (TDF-FTC), cabotegravir (CAB-LA)</t>
   </si>
   <si>
     <t>Cabotegravir (CAB-LA), Tenofovir disoproxil fumarate/emtricitabine (TDF-FTC)</t>
   </si>
   <si>
     <t>2024-04-01 00:00:00</t>
   </si>
   <si>
     <t>2023-11-13 00:00:00</t>
   </si>
   <si>
     <t>2025-12-31 00:00:00</t>
   </si>
   <si>
     <t>2027-04-01 00:00:00</t>
   </si>
   <si>
-    <t>Cisgender men, Adults</t>
+    <t>Male, Cisgender male</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Able and willing to provide informed consent
 2. Aged 18 years and above on the day of screening
 3. Willing to have a HIV test and receive the test results
 4. Male at birth
 5. In the past 6-months has travelled for work or to find work and spent at least one night away from home for work related purposes.
 6. Available for follow up for the duration of the study
 Exclusion Criteria:
 1. Known HIV infection
 2. Confirmed HIV-positive test result, indeterminate HIV test result, and/or signs and symptoms of an acute HIV infection
 3. Body weight less than 35Kg at baseline
 4. Allergy to any of the study products
 5. Medical, social or other condition that, in the opinion of the site investigator, would interfere with the conduct of the study or safety of the participant (e.g</t>
   </si>
   <si>
     <t>PathToScale</t>
   </si>
   <si>
     <t>NCT06319105</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06319105</t>
   </si>
@@ -2958,87 +3023,87 @@
     <t>https://clinicaltrials.gov/study/NCT05867212</t>
   </si>
   <si>
     <t>Kelley-Ross &amp; Associates, Inc.</t>
   </si>
   <si>
     <t>The goal of this demonstration project or observational study is to evaluate the feasibility and acceptability of a pharmacist-managed cabotegravir long acting injectable for PrEP program in a community pharmacy setting.
 The main question it aims to answer are:
 * Is the program feasible and acceptable at the end of 1 year of operations?
 * What are the facilitators and barriers of the program? Participants who want to start the FDA approved cabotegravir long acting injectable medication for PrEP will have the option participating in surveys and a review of their electronic health records. Medication will be administered based on FDA approved labeling guidelines and their PrEP care will be part of standard of care per CDC.
 Pharmacists who want to provide the service to their patients will</t>
   </si>
   <si>
     <t>Implementation and Delivery of Cabotegravir Long Acting Injection for PrEP in a Community Pharmacy Setting.</t>
   </si>
   <si>
     <t>2023-06-01 00:00:00</t>
   </si>
   <si>
     <t>2023-05-16 00:00:00</t>
   </si>
   <si>
     <t>2025-11-30 00:00:00</t>
   </si>
   <si>
-    <t>Cisgender women, Transgender women, Lactating individuals, Non-lactating individuals, Cisgender men, Transgender men, Pregnant individuals, Non-pregnant individuals, Adults</t>
-[...1 lines deleted...]
-  <si>
     <t>HIPCY</t>
   </si>
   <si>
     <t>NCT06474364</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06474364</t>
   </si>
   <si>
     <t>MU-JHU CARE</t>
   </si>
   <si>
     <t>Several studies show that Adolescents and Young Adults (AYA) have poor outcomes along the entire Human Immunodeficiency Virus (HIV) prevention and care cascades compared to adults. The investigators propose to evaluate novel evidence-based HIV prevention and care interventions (including Cabotegravir LongActing (CABLA) to determine implementation outcomes among AYA who are at particularly high risk for HIV acquisition and poor viral suppression in five geographically distinct research performance sites in Uganda. The results will provide important evidence to inform Uganda and other regional countries' policy on integrated HIV prevention, care and treatment for AYA at high risk for HIV and Sexually Transmitted Infections (STIs) in order to reach the UNAIDS 95-95-95 targets and HIV epidemic</t>
   </si>
   <si>
     <t>HIV Prevention and Care Interventions for Youth in Uganda</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
   <si>
     <t>Long-acting Cabotegravir injection</t>
   </si>
   <si>
     <t>SEARCH-YOUTH</t>
   </si>
   <si>
     <t>2024-07-15 00:00:00</t>
   </si>
   <si>
     <t>2024-06-19 00:00:00</t>
   </si>
   <si>
     <t>2028-08-31 00:00:00</t>
+  </si>
+  <si>
+    <t>Adolescents, Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 Adolescents and young adults with increased likelihood of HIV acquisition
 * AYA 15 to 24 years of age
 * Classified as high risk using our screening tool.
 * Documented HIV un-infected as per the national HIV testing algorithm.
 * Willing to use PrEP
 * Willing to provide written informed consent.
 * No plans to relocate permanently in the next 6 months
 * No suspicion of acute HIV infection:
 * Hepatitis B virus surface antigen (HBsAg)-negative and accepts HB vaccination
 * Having no medical or social condition that, in the opinion of the study investigator, would interfere with the conduct of the study or interpretation of study results.
   * HIV-uninfected, based on HIV test results obtained at screening and enrolment visit and just prior to randomization. All HIV test res</t>
   </si>
   <si>
     <t>CATALYST</t>
   </si>
   <si>
     <t>NCT05937698</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05937698</t>
   </si>
   <si>
@@ -3189,69 +3254,63 @@
 Participants are eligible to be included in the study only if all the following criteria apply:
 1. At the time of obtaining informed consent, 18 years of age.
 2. Body weight 50 kg and BMI within the range 18 to 32 kg/m2 (inclusive).
 3. Participants who are overtly healthy as determined by medical evaluation by a responsible and experienced physician, including medical history, physical examination, laboratory tests and cardiac monitoring.
 4. A participant with a significant clinical abnormality or laboratory parameter(s) which is/are not specifically listed in the inclusion or exclusion criteria, outside the reference range for the population being studied may be included if the investigator determines and documents that the finding is unlikely to introduce additional</t>
   </si>
   <si>
     <t>Cross-over assignment</t>
   </si>
   <si>
     <t>CABNATE</t>
   </si>
   <si>
     <t>NCT07275606</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07275606</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the safety, tolerability and pharmacokinetics (PK) of cabotegravir in neonates exposed to human immunodeficiency virus (HIV)-1.</t>
   </si>
   <si>
     <t>A Study to Investigate Cabotegravir for Neonates Exposed to HIV-1</t>
   </si>
   <si>
-    <t>Oral CAB</t>
-[...1 lines deleted...]
-  <si>
     <t>IM CAB LA</t>
   </si>
   <si>
     <t>2026-03-17</t>
   </si>
   <si>
     <t>2025-11-27</t>
   </si>
   <si>
     <t>2029-10-10</t>
   </si>
   <si>
-    <t>Neonates, Children</t>
-[...2 lines deleted...]
-    <t>Children, Neonates</t>
+    <t>Neonates (0 to 28 days), Children</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * At least 37 weeks gestation at delivery.
 * \&lt;=10 days of life.
 * Birth weight at least 2 kg.
 * At Entry, neonate has initiated standard of care Antiretroviral drug (ARV) prophylaxis.
 * At Entry, neonate is generally healthy as determined by the site Investigator based on review of all available medical history information and physical examination findings.
 * Mother is on a Dolutegravir (DTG) based regimen for a minimum of 4 weeks prior to delivery, regardless of maternal viral load.
 * Mother is currently breastfeeding or plans to breastfeed infant.
 * Mother is of legal age or circumstance to provide independent informed consent and is willing and able to provide documented informed consent for her and her infant's participation in this study.
 * Mother has confirmed H</t>
   </si>
   <si>
     <t>Oral, Intramuscular</t>
   </si>
   <si>
     <t>Injectable, Tablet</t>
   </si>
   <si>
     <t>NCT05776108</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05776108</t>
   </si>
@@ -3363,80 +3422,50 @@
   <si>
     <t>This study is being done to understand how long-acting injectable cabotegravir (CAB-LA) used for HIV pre-exposure prophylaxis (PrEP) and hormonal contraceptive methods affect each other when used at the same time. Women who are already using CAB-LA or not using PrEP will choose to join one of several groups based on whether they use injectable contraceptive (IM DMPA), an etonogestrel implant, or no hormonal contraceptive. Participants will have study visits every 4 to 12 weeks for up to 12 or 24 weeks after starting a contraceptive method to collect blood samples and measure levels of CAB-LA and hormone concentrations. The study will compare these levels to see if taking CAB-LA changes hormone concentrations or if using hormonal contraception changes CAB-LA drug levels. Safety, side effect</t>
   </si>
   <si>
     <t>Pharmacokinetic Study of Long-acting Antiretrovirals and Contraceptives in HIV</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>Long-acting injectable cabotegravir (CAB-LA)</t>
   </si>
   <si>
     <t>contraceptive</t>
   </si>
   <si>
     <t>2026-08-01</t>
   </si>
   <si>
     <t>2026-07-19</t>
   </si>
   <si>
     <t>2026-12-31</t>
   </si>
   <si>
-    <t>COHORT IMEA 074</t>
-[...28 lines deleted...]
-  <si>
     <t>ALIGN</t>
   </si>
   <si>
     <t>NCT07390409</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07390409</t>
   </si>
   <si>
     <t>Desmond Tutu HIV Foundation</t>
   </si>
   <si>
     <t>The ALIGN study will evaluate the delivery of injectable Lenacapavir (LEN), a long-acting injectable formulation for HIV pre-exposure prophylaxis (PrEP), amongst adolescents and young people (aged 15-35 years) living within the Klipfontein-Mitchell's health sub-district of Cape Town, South Africa. LEN will be offered alongside injectable Cabotegravir long-acting (CAB LA), an injectable PrEP product already approved for use in South Africa, and oral PrEP (F/TDF) modalities (including intermittent dosing where appropriate), the current standard of care (SOC) biomedical HIV prevention in South Africa. Following counselling, participants will be able to choose which PrEP product (LEN, CAB LA, or oral PrEP) to initiate, with the option to switch at any future clinical visit, and followed for 18</t>
   </si>
   <si>
     <t>ALIGN: A Non-randomised Study Delivering Injectable Lenacapavir for HIV Prevention Within a Pre-exposure Prophylaxis (PrEP) Choice Context in Cape Town, South Africa.</t>
   </si>
   <si>
     <t>Lenacapavir Injection</t>
   </si>
   <si>
     <t>Cabotegravir (CAB) LA</t>
   </si>
   <si>
     <t>Tenofovi-Emtricitabine (TDF/FTC) tablet</t>
@@ -3447,127 +3476,130 @@
   <si>
     <t>2028-03-01</t>
   </si>
   <si>
     <t>Every 6 months</t>
   </si>
   <si>
     <t>Subcutaneous</t>
   </si>
   <si>
     <t>CUATRO (222794)</t>
   </si>
   <si>
     <t>NCT07650916</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07650916</t>
   </si>
   <si>
     <t>This study compares the efficacy, safety and tolerability of CAB ULA and RPV ULA administered with CAB long acting (LA) and RPV LA administered in adults and adolescents with HIV who are virologically suppressed on anti-retroviral therapy (ART).</t>
   </si>
   <si>
     <t>A Study to Investigate Cabotegravir Ultra Long-Acting (CAB ULA) Plus Rilpivirine Ultra Long-Acting (RPV ULA) in Adults and Adolescents With HIV Who Are Virologically Suppressed</t>
   </si>
   <si>
-    <t>Spain, United States of America</t>
+    <t>Spain, United States of America, Argentina, Australia, Brazil, Canada, Japan, Mexico, Puerto Rico, United Kingdom</t>
   </si>
   <si>
     <t>CAB ULA</t>
   </si>
   <si>
     <t>RPV ULA</t>
   </si>
   <si>
     <t>CAB LA</t>
   </si>
   <si>
     <t>RPV LA</t>
   </si>
   <si>
     <t>2026-06-29</t>
   </si>
   <si>
     <t>2026-06-25</t>
   </si>
   <si>
-    <t>2026-08-13</t>
+    <t>2026-09-25</t>
   </si>
   <si>
     <t>2029-09-04</t>
   </si>
   <si>
     <t>Inclusion criteria:
 Patient Study Participant (PSP) Inclusion criteria:
 * Adults and adolescents with HIV-1 infection aged 12 years or older with a weight \&gt;35 kg.
 * Documented HIV-1 RNA measurements \&lt;50 copies/mL in the 12 months prior to Screening.
 * HIV-1 RNA \&lt;50 copies/mL at screening assessment.
 * Must be on current daily oral antiretroviral regimen for at least 6 months uninterrupted prior to Screening.
 * Any prior switch in therapy must have occurred due to tolerability/safety, access to medications, or convenience/simplification, and must NOT have been done for virologic treatment failure (HIV-1 RNA ≥200 copies/mL).
 Exclusion criteria:
 Patient Study Participant (PSP) Exclusion criteria:
 * Any evidence of primary resistance based on the presence of any major known INSTI (incl</t>
   </si>
   <si>
+    <t>12 Years and older</t>
+  </si>
+  <si>
+    <t>Monthly, Every 2 months, Every 4 months</t>
+  </si>
+  <si>
     <t>NCT01754116</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT01754116</t>
   </si>
   <si>
     <t>This is a single-center, randomized, open-label, 3 parallel treatment study in healthy adult subjects to assess the relative bioavailability of new formulations of GSK1265744 LAP 400 mg intra muscular compared to the current GSK1265744 LAP 400 mg nanomilled formulation. This study will evaluate LAP formulations of GSK1265744 with different particle sizes.
 Following a 14 day lead in period with oral GSK1265744, forty-five subjects will receive 400 mg of one of three GSK1265744 formulations which vary in particle size from 200 nm to 5 um by intramuscular injection. Samples for determination of GSK1265744 concentrations will be collected for 12 weeks post-injection. Safety will be evaluated by adverse event recording and laboratory values at frequent intervals throughout the trial. A subgrou</t>
   </si>
   <si>
     <t>A Randomized Study to Assess the Relative Bioavailability of New Formulations of GSK1265744 Long Acting Parental (LAP) in Healthy Adult Subjects</t>
   </si>
   <si>
     <t>GSK1265744 30 mg oral</t>
   </si>
   <si>
     <t>Midazolam 3 mg oral + GSK1265744 30mg oral</t>
   </si>
   <si>
     <t>GSK1265744 400 mg (200 nm)</t>
   </si>
   <si>
     <t>GSK1265744 400 mg (1 micro m)</t>
   </si>
   <si>
     <t>GSK1265744 400 mg (5 micro m)</t>
   </si>
   <si>
     <t>2013-01-01</t>
   </si>
   <si>
     <t>2014-04-17</t>
   </si>
   <si>
     <t>2014-04-01</t>
-  </si>
-[...1 lines deleted...]
-    <t>Cisgender women, Transgender women, Cisgender men, Transgender men, Adults, Older adults</t>
   </si>
   <si>
     <t>Inclusion Criteria
 * Male or female between 18 and 65 years of age inclusive, at the time of signing the informed consent.
 * Healthy as determined by a responsible and experienced physician, based on a medical evaluation including medical history, physical examination, laboratory tests and cardiac monitoring.
 * A female subject is eligible to participate if she is of: non-childbearing potential. Female subjects of child bearing potential must agree to use contraception for at least 6 months after the final dose of study drug and should understand that drug concentrations may be measurable for up to one year after final dose.
 * Male subjects with female partners of child-bearing potential must agree to use one of the required contraception methods noted in the protocol.
 * Body weight \&gt;=50</t>
   </si>
   <si>
     <t>NCT01756131</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT01756131</t>
   </si>
   <si>
     <t>A single dose escalation study to determine the safety, tolerability, and pharmacokinetic profile of intramuscular and subcutaneous injections of GSK1265744 long acting parenteral (LAP) in healthy subjects. This study consists of a screening visit, a single injection, and follow-up evaluations for a minimum of 12 weeks following the injection.</t>
   </si>
   <si>
     <t>A Single Dose Escalation Study to Investigate the Safety, Tolerability and Pharmacokinetics of Intramuscular and Subcutaneous Long Acting GSK1265744 in Healthy Subjects</t>
   </si>
   <si>
     <t>GSK1265744 injectable suspension</t>
   </si>
   <si>
@@ -3700,56 +3732,62 @@
   <si>
     <t>https://doi.org/10.1007/s40271-021-00524-0</t>
   </si>
   <si>
     <t>Long-acting cabotegravir and rilpivirine dosed every 2 months in adults with HIV-1 infection (ATLAS-2M), 48-week results: a randomised, multicentre, open-label, phase 3b, non-inferiority study</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/s0140-6736(20)32666-0</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>Oka S, Holohan V, Shirasaka T, et al. Asian participants' experience in phase 3/3b studies of long-acting cabotegravir and rilpivirine: Efficacy, safety, pharmacokinetic, and virological outcomes through week 96. HIV Med. 2024;25(3):381‐390. doi:10.1111/hiv.13588</t>
   </si>
   <si>
     <t>&lt;p&gt;Objectives: &lt;/p&gt;&lt;p&gt;Cabotegravir + rilpivirine (CAB + RPV) dosed monthly or every 2 months is the first complete long-acting (LA) regimen recommended by treatment guidelines for the maintenance of HIV-1 virological suppression. This post hoc analysis summarizes outcomes for Asian participants through week 96. &lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Methods: &lt;/p&gt;&lt;p&gt;Data from Asian participants naive to CAB + RPV randomized to receive dosing every 4 weeks (Q4W) or every 8 weeks (Q8W) in the FLAIR (NCT02938520) and ATLAS-2M (NCT03299049) phase 3/3b studies were pooled. The proportion of participants with plasma HIV-1 RNA ≥50 and &amp;lt;50 copies/mL (per FDA Snapshot algorithm), incidence of confirmed virological failure (CVF; two consecutive HIV-1 RNA ≥200 copies/mL), pharmacokinetics, safety, and tolerability through week 96 were assessed. &lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Results: &lt;/p&gt;&lt;p&gt;Overall, 41 Asian participants received CAB + RPV (Q8W, n = 17; Q4W, n = 24). At week 96, 83% (n = 34/41) of participants maintained HIV-1 RNA &amp;lt;50 copies/mL, none had HIV-1 RNA ≥50 copies/mL, and 17% (n = 7/41) had no virological data. No Asian participant met the CVF criterion. Drug-related adverse events occurred in 44% (n = 18/41) of participants; none were Grade ≥3. All injection site reactions were Grade 1 or 2; median duration was 2 days and most resolved within 7 days (90%, n = 390/435). CAB and RPV trough concentrations remained well above their respective proteinadjusted 90% inhibitory concentrations (CAB, 0.166 μg/mL; RPV, 12 ng/mL) through week 96.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Oka S, et al. &lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/38147871/"&gt;Asian participants' experience in phase 3/3b studies of long-acting cabotegravir and rilpivirine: Efficacy, safety, pharmacokinetic, and virological outcomes through week 96&lt;/a&gt;. HIV Med. 2024;25(3):381‐390. doi:10.1111/hiv.13588&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Overall, 41 Asian participants received CAB + RPV (Q8W, n = 17; Q4W, n = 24). At week 96, 83% (n = 34/41) of participants maintained HIV-1 RNA &amp;lt;50 copies/mL, none had HIV-1 RNA ≥50 copies/mL, and 17% (n = 7/41) had no virological data. No Asian participant met the CVF criterion. Drug-related adverse events occurred in 44% (n = 18/41) of participants; none were Grade ≥3. All injection site reactions were Grade 1 or 2; median duration was 2 days and most resolved within 7 days (90%, n = 390/435). CAB and RPV trough concentrations remained well above their respective protein-adjusted 90% inhibitory concentrations (CAB, 0.166 μg/mL; RPV, 12 ng/mL) through week 96.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/38147871/</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Ford SL, Felizarta F, Han K, et al. &lt;/span&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/39878031/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;&lt;strong&gt;Thigh Injections of Cabotegravir + Rilpivirine in Virally Suppressed Adults With Human Immunodeficiency Virus Type 1: A Substudy of the Phase 3b ATLAS-2M Study&lt;/strong&gt;&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Clin Infect Dis&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. Published online January 29, 2025. doi:10.1093/cid/ciae620&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Cabotegravir + rilpivirine (CAB + RPV) administered via intramuscular gluteal injections is the first complete long-acting regimen for maintaining human immunodeficiency virus type 1 (HIV-1) virologic suppression. We present substudy results on short-term repeat intramuscular CAB + RPV long-acting thigh injections in participants with ≥3 years of experience with gluteal administration during the ATLAS-2M study.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;Substudy phases included screening, thigh injection (day 1-week 16), and return to gluteal injection (week 16-week 24). The injection schedule was unchanged from the main study. Outcomes included pharmacokinetics, safety, tolerability, efficacy, and patient-reported outcomes. Pharmacokinetic parameters were determined using noncompartmental analysis and mixed-effects modeling. Population pharmacokinetic simulations were performed.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;There were 118 participants. In the arm that received injections every 2 months (Q2M), first CAB thigh injection including area under the concentration-time curve and maximum observed concentration (Cmax) and first RPV thigh injection Cmax and all last RPV thigh injection parameters were statistically higher vs gluteal injections (paired comparison). No significant differences occurred with once-monthly (QM) dosing. No participants had HIV-1 RNA ≥50 copies/mL after thigh injections. Overall, 4%-7% of injection site reactions (ISRs) were grade 3. Five participants withdrew due to an ISR or injection intolerability. Overall, 30% preferred thigh vs gluteal injections. Simulations demonstrated the potential for chronic/continuous QM or ≤2 consecutive Q2M thigh injections.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;These data demonstrate the potential use of chronic/continuous QM and rotational/short-term QM or Q2M (≤4 months of continuous dosing), CAB + RPV long-acting intramuscular thigh administration for HIV-1 treatment.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/39878031/</t>
+  </si>
+  <si>
     <t>Factors Associated with Health Care Providers' Preference for Forgoing an Oral Lead-In Phase When Initiating Long-Acting Injectable Cabotegravir and Rilpivirine in the SOLAR Clinical Trial</t>
   </si>
   <si>
     <t>https://doi.org/10.1089/apc.2022.0168</t>
   </si>
   <si>
     <t>Long-Acting Injectable Cabotegravir + Rilpivirine for HIV Maintenance Therapy: Week 48 Pooled Analysis of Phase 3 ATLAS and FLAIR Trials</t>
   </si>
   <si>
     <t>https://doi.org/10.1097/qai.0000000000002466</t>
   </si>
   <si>
     <t>Long-Acting Cabotegravir and Rilpivirine for Maintenance of HIV-1 Suppression</t>
   </si>
   <si>
     <t>https://doi.org/10.1056/nejmoa1904398</t>
   </si>
   <si>
     <t>Long-Acting Cabotegravir and Rilpivirine after Oral Induction for HIV-1 Infection</t>
   </si>
   <si>
     <t>https://doi.org/10.1056/nejmoa1909512</t>
   </si>
   <si>
     <t>Impact of Integrase Sequences from HIV-1 Subtypes A6/A1 on the In Vitro Potency of Cabotegravir or Rilpivirine</t>
@@ -3766,62 +3804,86 @@
   <si>
     <t>Long-acting cabotegravir plus rilpivirine for treatment in adults with HIV-1 infection: 96-week results of the randomised, open-label, phase 3 FLAIR study</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/s2352-3018(20)30340-4</t>
   </si>
   <si>
     <t>Top Practices for Implementing Cabotegravir (CAB) and Rilpivirine (RPV) Long-Acting (LA) in European Clinics</t>
   </si>
   <si>
     <t>https://www.bhiva.org/file/62a1ceca806ef/P008.pdf</t>
   </si>
   <si>
     <t>Overcoming Barriers and Achieving Optimal Implementation of Cabotegravir and Rilpivirine Long-Acting (CAB + RPV LA): Staff Study Participant (SSP) Results From the CAB + RPV Implementation Study in Eu</t>
   </si>
   <si>
     <t>https://hivglasgow.org/wp-content/uploads/2023/01/P116_Slama.pdf</t>
   </si>
   <si>
     <t>&lt;p&gt;Anena D, et al. &lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/41512916/"&gt;Trial design and enrolment characteristics of LATA (Long-Acting Treatment in Adolescents): A randomised, open-label, non-inferiority, 96-week trial evaluating the virological efficacy, safety, acceptability and quality-of-life of the dual long-acting injectable regimen cabotegravir/ rilpivirine compared to daily oral therapy in virologically suppressed adolescents with HIV-1 infection, aged 12 to &amp;lt;20&amp;nbsp;years, in Sub-Saharan Africa.&lt;/a&gt; Contemp Clin Trials. 2026 Mar&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Background: Alternatives to daily oral antiretroviral therapy (ART) are important for adolescents with HIV (AHIV) to improve adherence and outcomes. Long-Acting-injectable (LAI) cabotegravir/rilpivirine (CAB/RPV) has demonstrated excellent efficacy and safety and strong patient preference in adults.&lt;/p&gt;&lt;p&gt;Methods: LATA is an ongoing randomised, open-label, 96-week, non-inferiority trial evaluating the efficacy, safety and acceptability of LAI CAB/RPV vs. daily oral therapy with tenofovir (disoproxil fumarate or alafenamide)/lamivudine/dolutegravir (TLD). Participants are virologically suppressed AHIV aged 12- &amp;lt; 20 years in Kenya/South Africa/Uganda/Zimbabwe. Randomisation was 1:1 to LAI CAB/RPV given once every 8 weeks (after optional oral lead-in) or daily oral TLD. The primary outcome is viral rebound (two consecutive viral loads ≥50 copies/mL by 96-weeks). Viral loads are measured every 24 weeks. The trial employs the Smooth Away From the Expected (SAFE) non-inferiority frontier, where the non-inferiority margin depends on the observed event rate in the control arm. Secondary outcomes include confirmed viral load ≥200 copies/mL by 96-weeks, HIV resistance, safety, patient-reported outcomes and cost-effectiveness. LAI participants return to oral ART at confirmed viral load ≥200 copies/mL; LAI participants who become pregnant are given the choice to continue on LAI or to switch back to daily oral ART, with optional pharmacokinetic sampling during pregnancy and post-partum in both groups. Enrolment of 476 AHIV completed in April 2024. Results will be reported in 2026.&lt;/p&gt;&lt;p&gt;Conclusion: LATA is the first trial comparing the efficacy, safety and acceptability of LAI CAB/RPV to oral ART in AHIV, enrolled in Sub-Saharan Africa, using a programmatic approach to viral load testing.&lt;/p&gt;&lt;p&gt;Trial registration: This trial has been registered with ClinicalTrials.gov (NCT05154747).&lt;/p&gt;&lt;p&gt;Keywords: Adolescents; Antiretroviral therapy; Cabotegravir and rilpivirine; Clinical trial; HIV; Injectable.&lt;/p&gt;</t>
   </si>
   <si>
-    <t>LONG-ACTING CABENUVA (CABOTEGRAVIR + RILPIVIRINE) FOR HIV DEMONSTRATES SUPERIOR EFFICACY COMPARED TO DAILY ORAL THERAPY FOR PEOPLE WITH ADHERENCE CHALLENGES</t>
-[...5 lines deleted...]
-    <t>&lt;p&gt;Rana AI, et al. for the ACTG A5359 LATITUDE Trial Team. &lt;a target="_blank" rel="noopener noreferrer" href="https://www.nejm.org/doi/full/10.1056/NEJMoa2508228"&gt;&lt;strong&gt;Cabotegravir plus Rilpivirine for Persons with HIV and Adherence Challenges&lt;/strong&gt;&lt;/a&gt;. N Engl J Med. 2026&lt;/p&gt;</t>
+    <t>https://pubmed.ncbi.nlm.nih.gov/41512916/</t>
+  </si>
+  <si>
+    <t>long-acting CAB+RPV for HIV demonstrates superior efficacy compared to daily oral therapy for people with adherence challenges</t>
+  </si>
+  <si>
+    <t>2026-02-18</t>
+  </si>
+  <si>
+    <t>ViiV Healthcare Website</t>
+  </si>
+  <si>
+    <t>Final data from LATITUDE study show switch to long-acting injectable treatment reduced the risk of virological failure by nearly half for study participants through 48 weeks, compared to those continuing on daily oral therapy</t>
+  </si>
+  <si>
+    <t>https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2026/february/daily-oral-therapy-for-people-with-adherence-challenges</t>
+  </si>
+  <si>
+    <t>&lt;p&gt; &lt;a target="_blank" rel="noopener noreferrer" href="https://www.nejm.org/doi/full/10.1056/NEJMoa2508228"&gt;&lt;strong&gt;Cabotegravir plus Rilpivirine for Persons with HIV and Adherence Challenges&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Rana AI, et al. for the ACTG A5359 LATITUDE Trial Team.</t>
+  </si>
+  <si>
+    <t>N Engl J Med</t>
+  </si>
+  <si>
+    <t>Among persons with HIV and adherence challenges, monthly injections of LA CAB+RPV were superior to standard oral therapy in reducing the risk of regimen failure</t>
   </si>
   <si>
     <t>&lt;p&gt;Background: Randomized trials of long-acting injectable antiretroviral therapy (ART) in persons with human immunodeficiency virus (HIV) who face challenges with adherence to oral medication are lacking.&lt;/p&gt;&lt;p&gt;Methods: We conducted an open-label, randomized trial involving persons with HIV who had inadequate adherence to ART (a persistent HIV-1 RNA level of &amp;gt;200 copies per milliliter or loss to follow-up). Participants received up to 24 weeks of adherence support, conditional economic incentives, and standard care with oral ART (step 1). Participants who had an HIV-1 RNA level of 200 copies per milliliter or lower in step 1 were randomly assigned in a 1:1 ratio to either continue standard care or switch to monthly injections of long-acting cabotegravir plus rilpivirine with or without oral lead-in therapy (step 2). The primary outcome was regimen failure, defined as confirmed virologic failure (two consecutive HIV-1 RNA measurements of &amp;gt;200 copies per milliliter) or treatment discontinuation during step 2.&lt;/p&gt;&lt;p&gt;Results: In step 1 of the trial, we enrolled 453 participants; the median age was 40 years, 63% were Black, and 29% had been assigned female sex at birth. In step 2, a total of 306 participants underwent randomization; 152 were assigned to receive cabotegravir-rilpivirine and 154 to receive standard care. Step 2 randomization was stopped early on the basis of the superiority of cabotegravir-rilpivirine to standard care in secondary outcomes at a prespecified analysis performed after a median follow-up of 48 weeks. The cumulative incidence of regimen failure by week 48 was 22.8% in the cabotegravir-rilpivirine group and 41.2% in the standard-care group (difference, -18.4 percentage points; 98.4% confidence interval [CI], -32.4 to -4.3; P = 0.002). The cumulative incidence of an adverse event was 43.5% in the cabotegravir-rilpivirine group and 42.4% in the standard-care group (difference, 1.1 percentage points; 95% CI, -12.7 to 15.0). Resistance-associated mutations developed in 2 participants with confirmed virologic failure in each group.&lt;/p&gt;&lt;p&gt;Conclusions: Monthly injections of long-acting cabotegravir-rilpivirine were superior to standard oral ART in reducing the risk of regimen failure among persons with HIV who had adherence challenges. (Funded by the National Institute of Allergy and Infectious Diseases; LATITUDE ClinicalTrials.gov number, NCT03635788.).&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.nejm.org/doi/full/10.1056/NEJMoa2508228</t>
+  </si>
+  <si>
     <t>Experiences with long acting injectable ART: A qualitative study among PLHIV participating in a Phase II study of cabotegravir + rilpivirine (LATTE-2) in the United States and Spain.</t>
   </si>
   <si>
     <t>https://doi.org/10.1371/journal.pone.0190487</t>
   </si>
   <si>
     <t>Efficacy, Safety, and Durability of Long-Acting Cabotegravir and Rilpivirine in Adults With Human Immunodeficiency Virus Type 1 Infection: 5-Year Results From the LATTE-2 Study.</t>
   </si>
   <si>
     <t>https://doi.org/10.1093/ofid/ofab439</t>
   </si>
   <si>
     <t>Pharmacokinetics and antiviral activity of cabotegravir and rilpivirine in cerebrospinal fluid following long-acting injectable administration in HIV-infected adults.</t>
   </si>
   <si>
     <t>https://doi.org/10.1093/jac/dkz504</t>
   </si>
   <si>
     <t>Patient-reported tolerability and acceptability of cabotegravir + rilpivirine long-acting injections for the treatment of HIV-1 infection: 96-week results from the randomized LATTE-2 study.</t>
   </si>
   <si>
     <t>https://doi.org/10.1080/25787489.2019.1661696</t>
   </si>
   <si>
     <t>Long-acting intramuscular cabotegravir and rilpivirine in adults with HIV-1 infection (LATTE-2): 96-week results of a randomised, open-label, phase 2b, non-inferiority trial.</t>
@@ -3832,117 +3894,159 @@
   <si>
     <t>Pharmacokinetics and Tolerability of Cabotegravir and Rilpivirine Long-Acting Intramuscular Injections to the Vastus Lateralis (Lateral Thigh) Muscles of Healthy Adult Participants.</t>
   </si>
   <si>
     <t>https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/75cb786a-98e0-4615-8258-3cae0bdcfb29/75cb786a-98e0-4615-8258-3cae0bdcfb29_viewable_rendition__v.pdf</t>
   </si>
   <si>
     <t>Safety and pharmacokinetics of oral and long-acting injectable cabotegravir or long-acting injectable rilpivirine in virologically suppressed adolescents with HIV (IMPAACT 2017/MOCHA)</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/s2352-3018(23)00300-4</t>
   </si>
   <si>
     <t>Acceptability and tolerability of long-acting injectable cabotegravir or rilpivirine in the first cohort of virologically suppressed adolescents living with HIV (IMPAACT 2017/MOCHA):</t>
   </si>
   <si>
     <t>https://doi.org/10.1016/s2352-3018(23)00301-6</t>
   </si>
   <si>
     <t>US FDA supplemental approval</t>
   </si>
   <si>
     <t>https://www.accessdata.fda.gov/drugsatfda_docs/appletter/2024/212888Orig1s015ltr.pdf</t>
   </si>
   <si>
+    <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://academic.oup.com/ofid/article/13/9/ofag383/8741827"&gt;Rapid Virologic Suppression With Dolutegravir Plus Lamivudine Facilitates Early Switch to Long-Acting Cabotegravir Plus Rilpivirine for Treatment-Naive People With HIV-1: Month 11/12 Outcomes From the Phase 3b VOLITION Study&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Ezequiel Cordova</t>
+  </si>
+  <si>
+    <t>2026-07-25</t>
+  </si>
+  <si>
+    <t>Open Forum Infectious Diseases</t>
+  </si>
+  <si>
+    <t>Providing treatment-naive participants with the option to switch to CAB+RPV LA as soon as virologic suppression was achieved on daily oral therapy allowed them to choose a treatment to meet their individualized needs while maintaining virologic suppression, which is essential for long-term treatment success and optimized quality of life.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Background&lt;/p&gt;&lt;p&gt;Long-acting cabotegravir plus rilpivirine (CAB+RPV LA) and dolutegravir plus lamivudine (DTG/3TC) are HIV-1 antiretroviral therapy regimens with different administration routes and dosing frequencies, allowing for greater choice.plus&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;VOLITION is a phase 3b, multicenter, nonrandomized, parallel-group, open-label implementation–effectiveness study (NCT05917509) evaluating viral suppression on DTG/3TC for up to 16 weeks, followed by a participant-determined optional switch to CAB+RPV LA dosed Q2M or continuation of DTG/3TC through Month (M) 11/12. Co-primary endpoints were the time to virologic suppression with DTG/3TC and the proportion of participants with HIV RNA &amp;lt; 50 copies/mL per the Snapshot algorithm at M11 with CAB+RPV LA. Safety and participant experience were also assessed.&lt;/p&gt;&lt;p&gt;Results&lt;/p&gt;&lt;p&gt;One hundred and seventy-one participants initiated DTG/3TC. Median time to suppression on DTG/3TC was 4.1 weeks (95% confidence interval: 4.1–4.3), with 98% (n = 167/171) achieving virologic suppression and similar rates observed across baseline viral load and CD4+ cell count categories. At Day of Choice (DoC), 85% (n = 129/151) of eligible participants chose to switch to CAB+RPV LA. At M11, 113/129 (88%) participants maintained suppression with CAB+RPV LA; 1 participant had confirmed virologic failure with resistance (integrase strand transfer inhibitor and non-nucleoside reverse transcriptase inhibitor). Both regimens were well tolerated, with no new safety signals observed. Treatment satisfaction improved after DoC and remained high with CAB+RPV LA.&lt;/p&gt;&lt;p&gt;Conclusions&lt;/p&gt;&lt;p&gt;Providing treatment-naive participants with the option to switch to CAB+RPV LA as soon as virologic suppression was achieved on daily oral therapy allowed them to choose a treatment to meet their individualized needs while maintaining virologic suppression, which is essential for long-term treatment success and optimized quality of life.&lt;/p&gt;&lt;p&gt;Clinical Trial Registration&lt;/p&gt;&lt;p&gt;NCT05917509.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://academic.oup.com/ofid/article/13/9/ofag383/8741827</t>
+  </si>
+  <si>
+    <t>Long-acting HIV treatment Cabenuva (cabotegravir + rilpivirine) meets primary endpoint of superior viral suppression vs. daily oral therapy in people with viremia</t>
+  </si>
+  <si>
+    <t>2026-10-06</t>
+  </si>
+  <si>
+    <t>CROWN is the first large, phase IIIb international trial to evaluate the investigational use of long-acting CAB+RPV vs. daily oral therapy in people with a history of antiretroviral treatment and unsuppressed HIV. Results build on LATITUDE study and robust body of evidence supporting investigational use of long-acting cabotegravir + rilpivirine treatment in delivering viral suppression across treatment-experienced populations, including people with viremia at initiation. Data to be shared with health authorities for regulatory review.</t>
+  </si>
+  <si>
+    <t>https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2026/september/daily-oral-therapy-in-people-with-unsuppressed-hiv/</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/19664226/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;&lt;strong&gt;Fostering implementation of health services research findings into practice: a consolidated framework for advancing implementation science.&amp;nbsp;&lt;/strong&gt;&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Damschroder LJ, Aron DC, Keith RE, Kirsh SR, Alexander JA, Lowery JC. &lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Implement Sci&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2009;4:50. Published 2009 Aug 7. doi:10.1186/1748-5908-4-50&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Many interventions found to be effective in health services research studies fail to translate into meaningful patient care outcomes across multiple contexts. Health services researchers recognize the need to evaluate not only summative outcomes but also formative outcomes to assess the extent to which implementation is effective in a specific setting, prolongs sustainability, and promotes dissemination into other settings. Many implementation theories have been published to help promote effective implementation. However, they overlap considerably in the constructs included in individual theories, and a comparison of theories reveals that each is missing important constructs included in other theories. In addition, terminology and definitions are not consistent across theories. We describe the Consolidated Framework For Implementation Research (CFIR) that offers an overarching typology to promote implementation theory development and verification about what works where and why across multiple contexts.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;We used a snowball sampling approach to identify published theories that were evaluated to identify constructs based on strength of conceptual or empirical support for influence on implementation, consistency in definitions, alignment with our own findings, and potential for measurement. We combined constructs across published theories that had different labels but were redundant or overlapping in definition, and we parsed apart constructs that conflated underlying concepts.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;The CFIR is composed of five major domains: intervention characteristics, outer setting, inner setting, characteristics of the individuals involved, and the process of implementation. Eight constructs were identified related to the intervention (e.g., evidence strength and quality), four constructs were identified related to outer setting (e.g., patient needs and resources), 12 constructs were identified related to inner setting (e.g., culture, leadership engagement), five constructs were identified related to individual characteristics, and eight constructs were identified related to process (e.g., plan, evaluate, and reflect). We present explicit definitions for each construct.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusion:&amp;nbsp;&lt;/strong&gt;The CFIR provides a pragmatic structure for approaching complex, interacting, multi-level, and transient states of constructs in the real world by embracing, consolidating, and unifying key constructs from published implementation theories. It can be used to guide formative evaluations and build the implementation knowledge base across multiple studies and settings.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/19664226/</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/20957426/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;&lt;strong&gt;Outcomes for implementation research: conceptual distinctions, measurement challenges, and research agenda.&amp;nbsp;&lt;/strong&gt;&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Proctor E, Silmere H, Raghavan R, et al. &lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Adm Policy Ment Health&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2011;38(2):65-76. doi:10.1007/s10488-010-0319-7&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;An unresolved issue in the field of implementation research is how to conceptualize and evaluate successful implementation. This paper advances the concept of "implementation outcomes" distinct from service system and clinical treatment outcomes. This paper proposes a heuristic, working "taxonomy" of eight conceptually distinct implementation outcomes-acceptability, adoption, appropriateness, feasibility, fidelity, implementation cost, penetration, and sustainability-along with their nominal definitions. We propose a two-pronged agenda for research on implementation outcomes. Conceptualizing and measuring implementation outcomes will advance understanding of implementation processes, enhance efficiency in implementation research, and pave the way for studies of the comparative effectiveness of implementation strategies.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/20957426/</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(42, 42, 42);"&gt;Chloe Orkin, Rosalie Hayes, Joanne Haviland, Yuk Lam Wong, Kyle Ring, Vanessa Apea, Bakita Kasadha, Emily Clarke, Ruth Byrne, Julie Fox, Tristan J Barber, Amanda Clarke, Sara Paparini, For the ILANA study Group (Sadna Ullah, Nishat Halim, Chikondi Mwendera, James Hand), &lt;/span&gt;&lt;strong style="color: rgb(42, 42, 42);"&gt;Perspectives of People With HIV on Implementing Long-acting Cabotegravir Plus Rilpivirine in Clinics and Community Settings in the United Kingdom: Results From the Antisexist, Antiracist, Antiageist Implementing Long-acting Novel Antiretrovirals Study&lt;/strong&gt;&lt;span style="color: rgb(42, 42, 42);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(42, 42, 42);"&gt;Clinical Infectious Diseases&lt;/em&gt;&lt;span style="color: rgb(42, 42, 42);"&gt;, Volume 80, Issue 5, 15 May 2025, Pages 1103–1113,&amp;nbsp;&lt;/span&gt;&lt;a href="https://doi.org/10.1093/cid/ciae523" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 111, 183); background-color: rgb(255, 255, 255);"&gt;https://doi.org/10.1093/cid/ciae523&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Introduction&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;The equity-focused Implementing Long-Acting Novel Antiretrovirals study evaluated feasibility, acceptability, appropriateness of delivering on-label 2-monthly cabotegravir and rilpivirine (CAB + RPV) injections for human immunodeficiency virus (HIV)-1 therapy in clinics and community settings.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;The study, which mandated inclusive recruitment, was conducted May–December 2022 at 6 UK sites. Injections were delivered in clinic (month [M] 1–6) and in clinic or community setting according to patient choice (M6–12). Surveys were completed at baseline, M4, and M12 using validated measures for feasibility (FIM), acceptability (AIM), and appropriateness (IAM). Primary endpoint: proportion of participants agreeing that the injection and community setting were feasible (FIM ≥4) at M12. Fourteen participants completed interviews at baseline and M12.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Community settings offered by sites included: home visits (n = 3), HIV support organizations (n = 2), and community clinic (n = 1). Of 114 participants, 54% were female, 70% racially minoritized, and 40% aged ≥50 years. A total of 27/114 chose to receive injections in community settings. FIM/AIM/IAM scores at M12 were high for the injection (79.0–87.4%) and lower for the community setting (44.2–47.4%) overall. Subgroup analyses indicated differences in scores by gender and ethnicity. Among those who attended the community, FIM/AIM/IAM scores for the community setting at M12 were high (73.1–80.8%). Concerns about stigma, inconvenience, and losing access to trusted clinicians negatively influenced perceptions of receiving injections at community settings, amongst other factors.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;CAB + RPV injections were considered highly feasible, acceptable, and appropriate; however, few chose community delivery. Those that chose community delivery found it highly acceptable and feasible. Further exploration of CAB + RPV delivery in alternative community sites not offered (eg, primary care, pharmacies) is warranted.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1093/cid/ciae523</t>
+  </si>
+  <si>
     <t>&lt;p&gt;Damschroder LJ. et al., &lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/19664226/"&gt;&lt;strong&gt;Fostering implementation of health services research findings into practice: a consolidated framework for advancing implementation science.&amp;nbsp;&lt;/strong&gt;&lt;/a&gt;. &lt;em&gt;Implement Sci&lt;/em&gt;. 2009;4:50. Published 2009 Aug 7. doi:10.1186/1748-5908-4-50&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;The CFIR provides a pragmatic structure for approaching complex, interacting, multi-level, and transient states of constructs in the real world by embracing, consolidating, and unifying key constructs from published implementation theories. It can be used to guide formative evaluations and build the implementation knowledge base across multiple studies and settings.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Proctor E, et al., &lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/20957426/"&gt;Outcomes for implementation research: conceptual distinctions, measurement challenges, and research agenda&lt;/a&gt;. Adm Policy Ment Health. 2011;38(2):65-76. doi:10.1007/s10488-010-0319-7&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Orkin C., et al., &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1093/cid/ciae523"&gt;Perspectives of People With HIV on Implementing Long-acting Cabotegravir Plus Rilpivirine in Clinics and Community Settings in the United Kingdom: Results From the Antisexist, Antiracist, Antiageist Implementing Long-acting Novel Antiretrovirals Study&lt;/a&gt;,&amp;nbsp;Clinical Infectious Diseases, Volume 80, Issue 5, 15 May 2025, Pages 1103–1113,&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Introduction&lt;/p&gt;&lt;p&gt;The equity-focused Implementing Long-Acting Novel Antiretrovirals study evaluated feasibility, acceptability, appropriateness of delivering on-label 2-monthly cabotegravir and rilpivirine (CAB + RPV) injections for human immunodeficiency virus (HIV)-1 therapy in clinics and community settings.&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;The study, which mandated inclusive recruitment, was conducted May–December 2022 at 6 UK sites. Injections were delivered in clinic (month [M] 1–6) and in clinic or community setting according to patient choice (M6–12). Surveys were completed at baseline, M4, and M12 using validated measures for feasibility (FIM), acceptability (AIM), and appropriateness (IAM). Primary endpoint: proportion of participants agreeing that the injection and community setting were feasible (FIM ≥4) at M12. Fourteen participants completed interviews at baseline and M12.&lt;/p&gt;&lt;p&gt;Results&lt;/p&gt;&lt;p&gt;Community settings offered by sites included: home visits (n = 3), HIV support organizations (n = 2), and community clinic (n = 1). Of 114 participants, 54% were female, 70% racially minoritized, and 40% aged ≥50 years. A total of 27/114 chose to receive injections in community settings. FIM/AIM/IAM scores at M12 were high for the injection (79.0–87.4%) and lower for the community setting (44.2–47.4%) overall. Subgroup analyses indicated differences in scores by gender and ethnicity. Among those who attended the community, FIM/AIM/IAM scores for the community setting at M12 were high (73.1–80.8%). Concerns about stigma, inconvenience, and losing access to trusted clinicians negatively influenced perceptions of receiving injections at community settings, amongst other factors.&lt;/p&gt;&lt;p&gt;Conclusions&lt;/p&gt;&lt;p&gt;CAB + RPV injections were considered highly feasible, acceptable, and appropriate; however, few chose community delivery. Those that chose community delivery found it highly acceptable and feasible. Further exploration of CAB + RPV delivery in alternative community sites not offered (eg, primary care, pharmacies) is warranted.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(28, 29, 30);"&gt;John&amp;nbsp;M,&amp;nbsp;Williams&amp;nbsp;L,&amp;nbsp;Nolan&amp;nbsp;G,&amp;nbsp;Bonnett&amp;nbsp;M,&amp;nbsp;Castley&amp;nbsp;A,&amp;nbsp;Nolan&amp;nbsp;D.&amp;nbsp;&lt;/span&gt;&lt;a href="https://onlinelibrary.wiley.com/doi/10.1111/hiv.13647" rel="noopener noreferrer" target="_blank" style="color: rgb(28, 29, 30);"&gt;&lt;strong&gt;Real-world use of long-acting cabotegravir and rilpivirine: 12-month results of the inJectable Antiretroviral therapy feasiBility Study (JABS)&lt;/strong&gt;&lt;/a&gt;&lt;span style="color: rgb(28, 29, 30);"&gt;.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(28, 29, 30);"&gt;HIV Med&lt;/em&gt;&lt;span style="color: rgb(28, 29, 30);"&gt;.&amp;nbsp;2024;&amp;nbsp;25(8):&amp;nbsp;935-945. doi:&lt;/span&gt;&lt;a href="https://doi.org/10.1111/hiv.13647" rel="noopener noreferrer" target="_blank" style="color: rgb(18, 61, 128); background-color: rgb(255, 255, 255);"&gt;10.1111/hiv.13647&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Objectives&lt;/p&gt;&lt;p&gt;The inJectable Antiretroviral feasiBility Study (JABS) aimed to evaluate the implementation of long-acting regimens in a ‘real world’ Australian setting, with inclusion of participants with complex medical needs, social vulnerability and/or historical non-adherence.&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;JABS was a 12-month, single-centre, single-arm, open-label phase IV study of long-acting cabotegravir 600 mg plus rilpivirine 900 mg administered intramuscularly every 2 months to adults with treated HIV-1 infection. The primary endpoint was the proportion of attendances and administration of injections within a 14-day dosing window over 12 months, out of the total prescribed doses. Secondary endpoints included proportions of missed appointments, use of oral bridging, discontinuations, virological failures, adverse events and participant-reported outcomes. A multidisciplinary adherence programme embedded in the clinical service known as REACH provided support to JABS participants.&lt;/p&gt;&lt;p&gt;Results&lt;/p&gt;&lt;p&gt;Of 60 participants enrolled by May 2022, 60% had one or more complexity or vulnerability factors identified, including absence of social supports (50%), mental health issues, alcohol or drug use (30%) and financial hardship or instability (13%), among others. Twenty-seven per cent of participants had historical non-adherence to antiretroviral therapy. Out of 395 prescribed doses, 97.2% of injections were administered within correct dosing windows at clinic visits. Two courses of short-term oral bridging were required. The rate of injection site reactions was 29%, the majority being grade 1–2. There were no virological failures, no serious adverse events and only one injection-related study discontinuation. High baseline treatment satisfaction and acceptability of injections increased by month 12. Those with vulnerability factors had similar adherence to injections as those without such factors. Ninety-eight per cent of the participants who completed 12 months on the study have maintained long-acting therapy, virological suppression and retention in care.&lt;/p&gt;&lt;p&gt;Conclusions&lt;/p&gt;&lt;p&gt;Long-acting cabotegravir plus rilpivirine was associated with very high adherence, maintenance of virological suppression, safety and treatment satisfaction in a diverse Australian clinic population, comparable to results of phase III randomized clinical trials. Individuals with vulnerability factors can achieve adherence to injections with individualized support. Long-acting therapies in this group can increase the subsequent engagement in clinical care.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Safety and Pharmacokinetics of Long-Acting Cabotegravir and Rilpivirine in Children 20 to 40 kg - CROI2025</t>
   </si>
   <si>
     <t>https://www.croiconference.org/abstract/3736-2025/</t>
   </si>
   <si>
     <t>Safety and Pharmacokinetics of Long-Acting Cabotegravir and Rilpivirine in Children 20 to 40 kg - CROI2025 - Poster</t>
   </si>
   <si>
     <t>https://www.croiconference.org/wp-content/uploads/sites/2/posters/2025/1046-2025.pdf</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a href="https://www.thelancet.com/journals/laninf/article/PIIS1473-3099(24)00289-5/abstract" rel="noopener noreferrer" target="_blank"&gt;&lt;strong&gt;Switch to long-acting cabotegravir and rilpivirine in virologically suppressed adults with HIV in Africa (CARES): week 48 results from a randomised, multicentre, open-label, non-inferiority trial&lt;/strong&gt;&lt;/a&gt;. Kityo Cissy, Mugerwa Henry et al. The Lancet Infectious Diseases, Volume 24, Issue 10, 1083 - 1092&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Background&lt;/p&gt;&lt;p&gt;Long-acting injectable cabotegravir and rilpivirine is licensed for individualised treatment of HIV-1 infection in resource-rich settings. Additional evidence is required to support use in African treatment programmes where demographic factors, viral subtypes, previous treatment, and delivery and monitoring approaches differ. The aim of this study was to determine whether switching to long-acting therapy with injections every 8 weeks is non-inferior to daily oral therapy in Africa.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;CARES is a randomised, open-label, non-inferiority trial being conducted at eight sites in Uganda, Kenya, and South Africa. Participants with HIV viral load below 50 copies per mL on oral antiretroviral therapy and no history of virological failure were randomly assigned (1:1; web-based, permuted blocks) to receive cabotegravir (600 mg) and rilpivirine (900 mg) by intramuscular injection every 8 weeks, or to continue oral therapy. Viral load was monitored every 24 weeks. The primary outcome was week 48 viral load below 50 copies per mL, assessed with the Food and Drug Administration snapshot algorithm (non-inferiority margin 10 percentage points) in the intention-to-treat exposed population. This trial is registered with the Pan African Clinical Trials Registry (202104874490818) and is ongoing up to 96 weeks.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Findings&lt;/p&gt;&lt;p&gt;Between Sept 1, 2021, and Aug 31, 2022, we enrolled 512 participants (295 [58%] female; 380 [74%] previous non-nucleoside reverse transcriptase inhibitor exposure). Week 48 viral load was below 50 copies per mL in 246 (96%) of 255 participants in the long-acting therapy group and 250 (97%) of 257 in the oral therapy group (difference –0·8 percentage points; 95% CI –3·7 to 2·3), demonstrating non-inferiority (confirmed in per-protocol analysis). Two participants had virological failure in the long-acting therapy group, both with drug resistance; none had virological failure in the oral therapy group. Adverse events of grade 3 or greater severity occurred in 24 (9%) participants on long-acting therapy and ten (4%) on oral therapy; one participant discontinued long-acting therapy (for injection-site reaction).&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Interpretation&lt;/p&gt;&lt;p&gt;Long-acting therapy had non-inferior efficacy compared with oral therapy, with a good safety profile, and can be considered for African treatment programmes.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.thelancet.com/journals/laninf/article/PIIS1473-3099(24)00289-5/abstract</t>
+  </si>
+  <si>
     <t>&lt;p&gt;Kityo, C., Mambule, I.K., Musaazi, J.&amp;nbsp;et al.&amp;nbsp;&lt;a href="https://www.nature.com/articles/s41591-025-04041-7" rel="noopener noreferrer" target="_blank"&gt;Cabotegravir and rilpivirine for treatment of HIV infection in Africa: week 96 results from the phase 3b randomized, open-label, noninferiority CARES trial&lt;/a&gt;.&amp;nbsp;Nat Med&amp;nbsp;(2025). https://doi.org/10.1038/s41591-025-04041-7&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Evaluation of the durable efficacy and safety of long-acting injectable therapy for HIV is needed in African populations. &lt;/p&gt;&lt;p&gt;In a multicenter, open-label phase 3b trial, 512 African adults with HIV-1, stable on first-line oral therapy, with screening plasma viral load (VL) &amp;lt;50 copies ml−1&amp;nbsp;and without past virologic failure were randomized (1:1) to continue oral therapy or switch to cabotegravir (600 mg) and rilpivirine (900 mg) intramuscular injections every 8 weeks (optional 4-week oral lead-in). VL was monitored every 24 weeks. &lt;/p&gt;&lt;p&gt;Here the primary outcome for our analysis up to 96 weeks was VL &amp;lt;50 copies ml−1, using the Food and Drug Administration snapshot algorithm (noninferiority margin 10%) in the intention-to-treat exposed population. At 96 weeks, 247/255 (97%) in the long-acting group and 250/257 (97%) in the oral therapy group had VL &amp;lt;50 copies ml−1&amp;nbsp;(difference −0.4%; 95% confidence interval −3.1% to 2.0%), demonstrating noninferiority. &lt;/p&gt;&lt;p&gt;Adverse events of severity grade ≥3 occurred in 41/255 (16%) in the long-acting group and in 22/257 (9%) in the oral therapy group, mostly considered unrelated to the study drug; only one treatment-related adverse event in the long-acting group led to a decision to discontinue treatment (injection-site abscess). Cabotegravir and rilpivirine long-acting therapy produced durable virologic suppression, met the prespecified noninferiority endpoint compared with oral therapy and demonstrated an acceptable safety and tolerability profile. &lt;/p&gt;&lt;p&gt;Long-acting therapy may be considered for use in African treatment programs.&amp;nbsp;&lt;/p&gt;</t>
   </si>
   <si>
-    <t>Rapport d'activité IMEA</t>
-[...2 lines deleted...]
-    <t>https://www.imea.fr/uploads/filemanager/PDF/rapport%20activite%202023.pdf</t>
+    <t>https://www.nature.com/articles/s41591-025-04041-7</t>
   </si>
   <si>
     <t>New formulation of cabotegravir for HIV treatment can be dosed at intervals of at least 4 months</t>
   </si>
   <si>
     <t>https://www.eatg.org/hiv-news/new-formulation-of-cabotegravir-for-hiv-treatment-can-be-dosed-at-intervals-of-at-least-4-months/</t>
   </si>
   <si>
     <t>Ultra-long-acting cabotegravir could be taken three times a year for HIV PrEP and treatment</t>
   </si>
   <si>
     <t>https://www.aidsmap.com/news/mar-2024/ultra-long-acting-cabotegravir-could-be-taken-three-times-year-hiv-prep-and-treatment</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>Baseline Demographics in the Phase 2b Registrational EXTEND 4M Trial: Evaluating a Novel Every-4-Month Cabotegravir Formulation in a Population Who Could Benefit From PrEP</t>
   </si>
   <si>
     <t>Carolina Acuipil</t>
   </si>
   <si>
     <t>2026-07-26</t>
   </si>
@@ -4022,56 +4126,50 @@
     <t>https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-oct-2024.pdf</t>
   </si>
   <si>
     <t>Mobile Men Newsletter May 2024</t>
   </si>
   <si>
     <t>https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-may-2024.pdf</t>
   </si>
   <si>
     <t>Mobile Men Newsletter October 2023</t>
   </si>
   <si>
     <t>https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-october-2023.pdf</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(0, 0, 0);"&gt;Cabotegravir Injections Are More Acceptable Than Lenacapavir Injections Following a Single Dose: Results From CLARITY, a Randomized Crossover Study of Long-Acting Injectable Antiretrovirals&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(0, 0, 0);"&gt;K. Brown ;  EACS2025; Moderated ePoster; October 17 2025 ;MeP20.4.LB&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(0, 0, 0);"&gt;J. Boles,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(0, 0, 0);"&gt;et al.&lt;/em&gt;&lt;span style="color: rgb(0, 0, 0);"&gt;&amp;nbsp;Cabotegravir Injections Are More Acceptable Than Lenacapavir Injections Following a Single Dose: Results From CLARITY, a Randomized Crossover Study of Long-Acting Injectable Antiretrovirals. Presented at the European AIDS Conference (EACS 2025), 15-18 October, Paris, FR.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(0, 0, 0);"&gt;Presented at the European AIDS Conference (EACS 2025), 15-18 October, Paris, FR.&lt;/span&gt;&lt;/p&gt;</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://clinicaltrials.eu/trial/study-on-long-acting-cabotegravir-and-lenacapavir-for-hiv-patients-evaluating-dual-antiretroviral-therapy/</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
@@ -4542,50 +4640,53 @@
     <t>DEU</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>https://www.g-ba.de/downloads/40-1465-7954/2021-10-21_AM-RL-XII_Rilpivirin_D-680_TrG_EN.pdf
 https://www.gsk.com/en-gb/media/press-releases/viiv-healthcare-announces-chmp-positive-opinion-for-vocabria-plus-rekambys-the-first-and-only-complete-long-acting-hiv-treatment-for-adolescents-in-europe/
 https://www.ema.europa.eu/en/medicines/human/EPAR/rekambys
 https://www.ema.europa.eu/en/search?keywords=allwords&amp;search_api_fulltext=vocabria&amp;f%5B0%5D=ema_search_entity_is_document%3ADocument
 https://www.bfarm.de/EN/BfArM/EU-and-International/CHMP-Committee/Meeting-Highlights/2024-12.html</t>
   </si>
   <si>
     <t>Sales in Germany since 2023 are confirmed (MIDAS)</t>
   </si>
   <si>
     <t>EMA/ANSM</t>
   </si>
   <si>
     <t>European Medicines Agency/ National Agency for the Safety of Medicine and Health Products -Agence Nationale de Securite duMedicaments et des produits de Sante</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
+    <t>France</t>
+  </si>
+  <si>
     <t>https://ansm.sante.fr/tableau-marr/cabotegravir
 https://ansm.sante.fr/tableau-acces-derogatoire/rilpivirine-600-mg-2-ml-suspension-injectable</t>
   </si>
   <si>
     <t>Sales in France confirmed since 2023 (MIDAS)</t>
   </si>
   <si>
     <t>EMA/FIMED</t>
   </si>
   <si>
     <t>European Medicines Agency/Finnish Medicines Agency</t>
   </si>
   <si>
     <t>FIN</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
     <t>https://www.positiiviset.fi/en/about-hiv/information-for-people-living-with-hiv/hiv-treatment-and-care/#Injectable-HIV-medicine</t>
   </si>
   <si>
     <t>Sales since 2024 are confirmed (MIDAS)</t>
   </si>
   <si>
@@ -5367,147 +5468,129 @@
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2006116764</t>
   </si>
   <si>
     <t>Dolutegravir and Cabotegravir compounds</t>
   </si>
   <si>
     <t>Glaxosmithkline Llc</t>
   </si>
   <si>
     <t>2026-04-28</t>
   </si>
   <si>
     <t>The present invention is to provide a novel compound (I), having the anti-virus activity, particularly the HIV integrase inhibitory activity, and a drug containing the same, particularly an anti-HIV drug, as well as a process and an intermediate thereof. Compound (I) wherein Z&lt;1&gt; is NR&lt;4&gt;; R&lt;1&gt; is hydrogen or lower alkyl; X is a single bond, a hetero atom group selected from O, S, SO, SO2 and NH, or lower alkylene or lower alkenylene in which the hetero atom group may intervene; R&lt;2&gt; is optionally substituted aryl; R&lt;3&gt; is hydrogen, a halogen, hydroxy, optionally substituted lower alkyl etc; and R&lt;4&gt; and Z&lt;2&gt; part taken together forms a ring, to form a polycyclic compound, including e.g., a tricyclic or tetracyclic compound.</t>
   </si>
   <si>
     <t>US FDA, Health Canada</t>
   </si>
   <si>
-    <t>United States of America, Australia, Israel, Japan, Korea, Republic of, Luxembourg, Norway, Taiwan, Province of China, Belgium, Bulgaria, Cyprus, Estonia, Finland, France, Greece, Hungary, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Netherlands, Poland, Romania, Sweden, Slovenia, Gibraltar, Guernsey</t>
-[...5 lines deleted...]
-    <t>United States of America, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, New Zealand, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, World Intellectual Property Organization (WIPO), Singapore, Jersey</t>
+    <t>Brazil, China, Morocco, Mexico, Philippines, Ukraine, Viet Nam, South Africa, Türkiye, Armenia, Azerbaijan, Belarus, Kyrgyzstan, Kazakhstan, Moldova, Republic of, Tajikistan, Turkmenistan, Nigeria, Colombia, Egypt, India, Indonesia, Malaysia, Algeria, World Intellectual Property Organization (WIPO)</t>
+  </si>
+  <si>
+    <t>United States of America, Australia, Canada, Hong Kong, Israel, Japan, Korea, Republic of, Luxembourg, Norway, New Zealand, Taiwan, Province of China, Austria, Belgium, Bulgaria, Switzerland, Cyprus, Czechia, Germany, Denmark, Estonia, Spain, Finland, France, United Kingdom, Greece, Hungary, Ireland, Iceland, Italy, Liechtenstein, Lithuania, Latvia, Monaco, Netherlands, Poland, Portugal, Romania, Sweden, Slovenia, Slovakia, Russian Federation, Trinidad and Tobago, World Intellectual Property Organization (WIPO), Singapore, Gibraltar, Guernsey, Jersey</t>
   </si>
   <si>
     <t>WO2012037320</t>
   </si>
   <si>
     <t>Cabotegravir long-acting parenteral compositions</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>2031-09-15</t>
   </si>
   <si>
     <t>The present invention relates to pharmaceutical compositions of cabotegravir useful in the treatment or prevention of Human Immunodeficiency Virus (HIV) infections.</t>
   </si>
   <si>
     <t>MPP Search</t>
   </si>
   <si>
-    <t>Brazil, China, Belarus, Tajikistan, Kazakhstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Mexico, Ukraine, South Africa, India</t>
-[...11 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), United States of America</t>
+    <t>World Intellectual Property Organization (WIPO), Brazil, China, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Mexico, Ukraine, South Africa, India</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Chile, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Israel, Japan, Korea, Republic of, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
     <t>WO2011119566</t>
   </si>
   <si>
     <t>Cabotegravir or dolutegravir processes and intermediates</t>
   </si>
   <si>
     <t>Intermediate(s); Process</t>
   </si>
   <si>
     <t>2031-03-22</t>
   </si>
   <si>
     <t>Relates to the preparation of carbamoylpyridone derivatives and intermediates which are useful as HIV integrase inhibitors.</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
-    <t>China, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, India</t>
-[...2 lines deleted...]
-    <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America</t>
+    <t>World Intellectual Property Organization (WIPO), China, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, India</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America</t>
   </si>
   <si>
     <t>WO2018149608</t>
   </si>
   <si>
     <t>Cabotegravir crystalline forms</t>
   </si>
   <si>
     <t>Polymorphs</t>
   </si>
   <si>
     <t>Sandoz Ag</t>
   </si>
   <si>
     <t>2038-01-25</t>
   </si>
   <si>
     <t>The present invention relates to crystalline forms of cabotegravir sodium and to methods for their preparation. Furthermore, the invention relates to a pharmaceutical composition comprising one of said crystalline forms of cabotegravir sodium, preferably in a predetermined and/or effective amount, and at least one pharmaceutically acceptable excipient. The pharmaceutical composition of the present invention can be used as a medicament, in particular for the treatment and/or prophylaxis of viral infections such as HIV infections.</t>
   </si>
   <si>
     <t>MPP Licence</t>
   </si>
   <si>
-    <t>Australia, United Kingdom, France, Germany, United States of America</t>
-[...8 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Russian Federation, United States of America</t>
+    <t>World Intellectual Property Organization (WIPO), China, Morocco, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, Tunisia, Mexico</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Russian Federation, United States of America</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/t6H1mts28HbUTcgdpAalmKkDApbd4eRk2wuyUIy1.png</t>
   </si>
@@ -5523,111 +5606,126 @@
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>https://viivhealthcare.com/</t>
   </si>
   <si>
     <t>ViiV Healthcare is a pharmaceutical company that specializes in the development of therapies for HIV infection. The company is headquartered in Brentford in the United Kingdom and was initially formed in November 2009 as a part of a joint venture between GlaxoSmithKline and Pfizer.</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>&lt;p&gt;Bowers GD. et al. : &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.3109/00498254.2015.1060372"&gt;Disposition and metabolism of cabotegravir: a comparison of biotransformation and excretion between different species and routes of administration in humans.&lt;/a&gt; Xenobiotica. 2016&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;1. Cabotegravir [(3S,11aR)-N-[(2,4-difluorophenyl)methyl]-6-hydroxy-3-methyl-5,7-dioxo-2,3,5,7,11,11a-hexahydro[1,3]oxazolo[3,2-a]pyrido[1,2-d]pyrazine-8-carboxamide] is an HIV-1 integrase inhibitor under development as a tablet for both oral lead-in therapy and long-acting (LA) injectable for intramuscular dosing.&lt;/p&gt;&lt;p&gt;2. Metabolism, pharmacokinetics and excretion were investigated in healthy human subjects who received either a single oral dose (28.2 mg) of [14C]cabotegravir in a mass balance study, or LA formulations of unlabeled cabotegravir (200–800 mg), intramuscularly or subcutaneously, in a separate study. Metabolism, distribution and excretion of [14C]cabotegravir were also investigated in mice, rats and monkeys.&lt;/p&gt;&lt;p&gt;3. Recovery of radioactivity in humans represented a mean total of 85.3% of the dose, including 26.8% in the urine. The mean apparent terminal phase half-life was similar for both cabotegravir and radioactivity, 39 h compared to 41 h.&lt;/p&gt;&lt;p&gt;4. Following oral, intramuscular and subcutaneous administration, cabotegravir was the major component in plasma and the glucuronic acid conjugate (M1) represented the predominant component in urine. Cabotegravir was present in bile along with its major metabolite (M1).&lt;/p&gt;&lt;p&gt;5. The primary metabolite of [14C]cabotegravir in mouse, rat and monkey was the same as that in human.&amp;nbsp;In vitro&amp;nbsp;phenotyping experiments demonstrated that cabotegravir was metabolized by UDP-glucuronosyltransferase (UGT) 1A1 and UGT1A9.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.3109/00498254.2015.1060372</t>
+  </si>
+  <si>
     <t>&lt;p&gt;Spreen W. et al, : &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1310/hct1405-192"&gt;Pharmacokinetics, safety, and monotherapy antiviral activity of GSK1265744, an HIV integrase strand transfer inhibitor.&lt;/a&gt; HIV Clin Trials. 2013 Sep-Oct;14(5):192-203. doi: &lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Background:&amp;nbsp;GSK1265744 is an HIV integrase strand transfer inhibitor selected for clinical development.&lt;/p&gt;&lt;p&gt;Objective:&amp;nbsp;This first-time-in-human and phase IIa investigation assessed GSK1265744 antiviral activity, pharmacokinetics, safety, and tolerability in healthy and HIV-1-infected subjects.&lt;/p&gt;&lt;p&gt;Methods:&amp;nbsp;This double-blind, placebo-controlled study consisted of a dose escalation of single (part A) and multiple (part B) oral doses in 48 healthy subjects and an oral dose (part C) in 11 HIV-1-infected subjects. In part A, 2 cohorts of 9 subjects received either 5 and 25 mg or 10 and 50 mg. In part B, 3 cohorts of 10 subjects received 5, 10, or 25 mg once daily for 14 days. In part C and the phase IIa study, subjects received 5 or 30 mg once daily for 10 days.&lt;/p&gt;&lt;p&gt;Results:&amp;nbsp;Dose-proportional increases in drug exposure were observed in healthy and HIV-1-infected subjects. In healthy subjects, pharmacokinetic variability was low following single or repeat dosing (coefficient of variation, 13%-34% and 15%-23%, respectively). Mean plasma half-life was 31.5 hours. GSK1265744 monotherapy significantly reduced plasma HIV-1 RNA from baseline to day 11 in HIV-1-infected subjects receiving 5 or 30 mg versus placebo (P &amp;lt; .001); mean decrease was 2.2 to 2.3 log10 copies/mL, respectively. Study drug was generally well tolerated with no clinically relevant trends in laboratory values, vital signs, or electrocardiograms.&lt;/p&gt;&lt;p&gt;Conclusions:&amp;nbsp;GSK1265744 was well tolerated in healthy and HIV-1-infected subjects. Results demonstrate once-daily doses of 5 or 30 mg exceeded minimum target therapeutic concentrations and produced a significant reduction in plasma HIV-1 RNA viral load.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1310/hct1405-192</t>
+  </si>
+  <si>
     <t>FDA Approves First Extended-Release, Injectable Drug Regimen for Adults Living with HIV</t>
   </si>
   <si>
     <t>https://www.fda.gov/news-events/press-announcements/fda-approves-first-extended-release-injectable-drug-regimen-adults-living-hiv</t>
   </si>
   <si>
     <t>GSK744 SAFETY DATA SHEET CAYMAN CHEMICALS (PDF)</t>
   </si>
   <si>
     <t>https://cdn.caymanchem.com/cdn/msds/27215m.pdf</t>
   </si>
   <si>
     <t>&lt;p&gt;Trezza C. et al.. &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1097%2FCOH.0000000000000168."&gt;Formulation and pharmacology of long-acting cabotegravir.&lt;/a&gt; Curr Opin HIV AIDS. 2015 Jul;10(4):239-45. doi: &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1097%2FCOH.0000000000000168"&gt;https://doi.org/10.1097%2FCOH.0000000000000168&lt;/a&gt;. PMID: 26049948; PMCID: PMC5638427.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Purpose of review&amp;nbsp;&lt;/p&gt;&lt;p&gt;Long-acting cabotegravir may provide a novel therapeutic option for both the treatment and prevention of HIV-1 infection that does not necessitate adherence to a daily regimen. The present review will highlight the unique formulation properties and pharmacologic attributes of long-acting cabotegravir nanosuspension.&lt;/p&gt;&lt;p&gt;Recent findings&amp;nbsp;&lt;/p&gt;&lt;p&gt;Cabotegravir is a potent integrase strand transfer inhibitor that has been formulated as an oral tablet for daily administration and as a long-acting injectable nanosuspension. Long-acting cabotegravir is readily absorbed following intramuscular and subcutaneous administration and has an elimination half-life of approximately 40 days, allowing for administration on a monthly or less frequent schedule. Repeat-dose pharmacokinetic studies and population pharmacokinetic modeling indicate monthly and bi-monthly dosing achieves clinically relevant plasma concentrations considered effective for HIV maintenance therapy and that quarterly injections are appropriate for investigation as preexposure prophylaxis. Cabotegravir is primarily metabolized by uridine diphosphate glucuronosyltransferase 1A1 and is unlikely to be impacted by the cytochrome P450 metabolic pathway.&amp;nbsp;In vitro&amp;nbsp;and&amp;nbsp;in vivo&amp;nbsp;data suggest cabotegravir has a low propensity to cause, or be subject to, significant drug interactions.&lt;/p&gt;&lt;p&gt;Summary&amp;nbsp;&lt;/p&gt;&lt;p&gt;The pharmacologic profile of long-acting cabotegravir supports its continued development for both treatment and prevention of HIV-1 infection.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1097%2FCOH.0000000000000168</t>
+  </si>
+  <si>
     <t>World Health Organization Guidelines on long-acting injectable cabotegravir for HIV prevention</t>
   </si>
   <si>
     <t>https://apps.who.int/iris/rest/bitstreams/1454476/retrieve</t>
   </si>
   <si>
     <t>Injectable Cabotegravir for PrEP</t>
   </si>
   <si>
     <t>https://www.prepwatch.org/products/injectable-cab-for-prep/</t>
   </si>
   <si>
     <t>Cabotegravir manufacturing steps</t>
   </si>
   <si>
     <t>CAB manuf.png</t>
   </si>
   <si>
     <t>resources/aQW0QshQbxWP_CAB manuf.png</t>
   </si>
   <si>
     <t>Tentative timeline generic CAB</t>
   </si>
   <si>
     <t>timelineCABJuly2024.png</t>
   </si>
   <si>
     <t>resources/Gf8JqwUvviU6_timelineCABJuly2024.png</t>
   </si>
   <si>
     <t>posterHIVR4P</t>
   </si>
   <si>
     <t>poster HIVR4Psmall.pdf</t>
   </si>
   <si>
     <t>resources/3gANiTWqXIjv_poster HIVR4Psmall.pdf</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -5667,51 +5765,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5959,134 +6057,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03639311" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04001803" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05112939" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03299049" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04542070" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02951052" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02938520" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04399551" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05154747" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05546242" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03635788" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02120352" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04371380" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01593046" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05601128" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03497676" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05917509" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06468995" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06694805" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00825929" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05294159" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06507059" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04982445" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05979714" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06565013" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05156658" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anzctr.org.au/Trial/Registration/TrialReview.aspx?id=383336" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06104306" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05660980" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06062979" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06635421" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pactr.samrc.ac.za/TrialDisplay.aspx?TrialID=15757" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06657885" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06741397" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06786520" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02076178" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02178800" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02720094" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03164564" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05514509" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05374525" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05515770" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05549726" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02478463" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03422172" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06134362" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05986084" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06138600" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05072093" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06133686" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06319105" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05867212" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06474364" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05937698" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06250504" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05799339" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06970223" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07275606" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05776108" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07620730" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07579546" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07516548" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07402044" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07390409" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07650916" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01754116" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01756131" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04484337" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03639311" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04001803" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05112939" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03299049" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04542070" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02951052" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02938520" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04399551" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05154747" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05546242" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03635788" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02120352" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04371380" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01593046" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05601128" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03497676" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05917509" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06468995" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06694805" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT00825929" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05294159" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06507059" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04982445" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05979714" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06565013" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05156658" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anzctr.org.au/Trial/Registration/TrialReview.aspx?id=383336" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06104306" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05660980" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06062979" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06635421" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pactr.samrc.ac.za/TrialDisplay.aspx?TrialID=15757" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06741397" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06786520" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02076178" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02178800" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02720094" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03164564" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05514509" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05374525" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05515770" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05549726" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02478463" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03422172" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06134362" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05986084" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06138600" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05072093" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06133686" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06319105" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05867212" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06474364" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05937698" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06250504" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05799339" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06970223" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07275606" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05776108" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07620730" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07579546" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07516548" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07390409" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07650916" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01754116" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01756131" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04484337" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003085" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26006" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26003" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12879-022-07243-3" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00185-5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003025" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40271-021-00524-0" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(20)32666-0" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/apc.2022.0168" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002466" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1904398" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1909512" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.01702-21" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00184-3" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(20)30340-4" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bhiva.org/file/62a1ceca806ef/P008.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hivglasgow.org/wp-content/uploads/2023/01/P116_Slama.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2026/february/daily-oral-therapy-for-people-with-adherence-challenges/#1" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0190487" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ofid/ofab439" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jac/dkz504" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/25787489.2019.1661696" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(17)31917-7" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/75cb786a-98e0-4615-8258-3cae0bdcfb29/75cb786a-98e0-4615-8258-3cae0bdcfb29_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00300-4" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00301-6" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/appletter/2024/212888Orig1s015ltr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/3736-2025/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/wp-content/uploads/sites/2/posters/2025/1046-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imea.fr/uploads/filemanager/PDF/rapport%20activite%202023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatg.org/hiv-news/new-formulation-of-cabotegravir-for-hiv-treatment-can-be-dosed-at-intervals-of-at-least-4-months/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aidsmap.com/news/mar-2024/ultra-long-acting-cabotegravir-could-be-taken-three-times-year-hiv-prep-and-treatment" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2451/Y7sXJELLTepy_000025-extend-4m-bl-demographics.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2026/IAS/IAS_36.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatg.org/hiv-news/new-formulation-of-cabotegravir-for-hiv-treatment-can-be-dosed-at-intervals-of-at-least-4-months/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30445896/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/28546090/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/32497491/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30408115/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34379922/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35378077/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.02057-21" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/research/mobile-men" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/research/mobile-men" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/lsm/pdf/mobile-men-newsletter-july-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-oct-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-may-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-october-2023.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.eu/trial/study-on-long-acting-cabotegravir-and-lenacapavir-for-hiv-patients-evaluating-dual-antiretroviral-therapy/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003085" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26006" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1002/jia2.26003" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12879-022-07243-3" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00185-5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qad.0000000000003025" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40271-021-00524-0" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(20)32666-0" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/38147871/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/39878031/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1089/apc.2022.0168" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/qai.0000000000002466" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1904398" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1056/nejmoa1909512" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.01702-21" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(21)00184-3" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(20)30340-4" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bhiva.org/file/62a1ceca806ef/P008.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hivglasgow.org/wp-content/uploads/2023/01/P116_Slama.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/41512916/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2026/february/daily-oral-therapy-for-people-with-adherence-challenges" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nejm.org/doi/full/10.1056/NEJMoa2508228" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1371/journal.pone.0190487" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ofid/ofab439" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/jac/dkz504" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/25787489.2019.1661696" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s0140-6736(17)31917-7" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medinfo.gsk.com/5f95dbd7-245e-4e65-9f36-1a99e28e5bba/75cb786a-98e0-4615-8258-3cae0bdcfb29/75cb786a-98e0-4615-8258-3cae0bdcfb29_viewable_rendition__v.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00300-4" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/s2352-3018(23)00301-6" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accessdata.fda.gov/drugsatfda_docs/appletter/2024/212888Orig1s015ltr.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/ofid/article/13/9/ofag383/8741827" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viivhealthcare.com/hiv-news-and-media/news/press-releases/2026/september/daily-oral-therapy-in-people-with-unsuppressed-hiv/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/19664226/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/20957426/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/cid/ciae523" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/19664226/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/20957426/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/cid/ciae523" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/3736-2025/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/wp-content/uploads/sites/2/posters/2025/1046-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thelancet.com/journals/laninf/article/PIIS1473-3099(24)00289-5/abstract" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41591-025-04041-7" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatg.org/hiv-news/new-formulation-of-cabotegravir-for-hiv-treatment-can-be-dosed-at-intervals-of-at-least-4-months/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aidsmap.com/news/mar-2024/ultra-long-acting-cabotegravir-could-be-taken-three-times-year-hiv-prep-and-treatment" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2451/Y7sXJELLTepy_000025-extend-4m-bl-demographics.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2026/IAS/IAS_36.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eatg.org/hiv-news/new-formulation-of-cabotegravir-for-hiv-treatment-can-be-dosed-at-intervals-of-at-least-4-months/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30445896/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/28546090/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/32497491/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/30408115/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/34379922/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/35378077/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1128/aac.02057-21" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/research/mobile-men" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/research/mobile-men" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/lsm/pdf/mobile-men-newsletter-july-2025.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-oct-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-may-2024.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.kcl.ac.uk/assets/research/project-upload-2021/mobile-men-newsletter-october-2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20061102&amp;CC=WO&amp;NR=2006116764A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20120322&amp;CC=WO&amp;NR=2012037320A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20110929&amp;CC=WO&amp;NR=2011119566A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20180823&amp;CC=WO&amp;NR=2018149608A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/t6H1mts28HbUTcgdpAalmKkDApbd4eRk2wuyUIy1.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/news-events/press-announcements/fda-approves-first-extended-release-injectable-drug-regimen-adults-living-hiv" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.caymanchem.com/cdn/msds/27215m.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.who.int/iris/rest/bitstreams/1454476/retrieve" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prepwatch.org/products/injectable-cab-for-prep/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/649/aQW0QshQbxWP_CAB%20manuf.png" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/650/Gf8JqwUvviU6_timelineCABJuly2024.png" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/651/3gANiTWqXIjv_poster%20HIVR4Psmall.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3109/00498254.2015.1060372" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1310/hct1405-192" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fda.gov/news-events/press-announcements/fda-approves-first-extended-release-injectable-drug-regimen-adults-living-hiv" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.caymanchem.com/cdn/msds/27215m.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097%2FCOH.0000000000000168" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apps.who.int/iris/rest/bitstreams/1454476/retrieve" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prepwatch.org/products/injectable-cab-for-prep/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/649/aQW0QshQbxWP_CAB%20manuf.png" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/650/Gf8JqwUvviU6_timelineCABJuly2024.png" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/651/3gANiTWqXIjv_poster%20HIVR4Psmall.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -6115,186 +6267,397 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
-    </row>
-    <row r="2" spans="1:36">
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>89</v>
       </c>
       <c r="G2" t="s">
-        <v>41</v>
-[...14 lines deleted...]
-        <v>46</v>
+        <v>90</v>
+      </c>
+      <c r="J2" t="s">
+        <v>91</v>
+      </c>
+      <c r="K2" t="s">
+        <v>92</v>
+      </c>
+      <c r="L2" t="s">
+        <v>93</v>
       </c>
       <c r="P2" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="Q2" t="s">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="R2" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="S2" t="s">
-        <v>50</v>
-[...8 lines deleted...]
-        <v>53</v>
+        <v>97</v>
+      </c>
+      <c r="T2" t="s">
+        <v>98</v>
+      </c>
+      <c r="U2" t="s">
+        <v>99</v>
+      </c>
+      <c r="V2" t="s">
+        <v>100</v>
       </c>
       <c r="AA2" t="s">
-        <v>54</v>
+        <v>101</v>
       </c>
       <c r="AB2" t="s">
-        <v>55</v>
-[...8 lines deleted...]
-        <v>58</v>
+        <v>102</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>103</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>105</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>106</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>1777</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ69"/>
+  <dimension ref="A1:AZ67"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D69" sqref="D69"/>
+      <selection activeCell="D67" sqref="D67"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -6311,7228 +6674,7131 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>60</v>
+        <v>110</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>62</v>
+        <v>112</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>63</v>
+        <v>113</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>64</v>
+        <v>114</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>65</v>
+        <v>115</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>67</v>
+        <v>117</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>68</v>
+        <v>118</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>69</v>
+        <v>119</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>70</v>
+        <v>120</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>71</v>
+        <v>121</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>72</v>
+        <v>122</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>73</v>
+        <v>123</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>74</v>
+        <v>124</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>75</v>
+        <v>125</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>76</v>
+        <v>126</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>77</v>
+        <v>127</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>78</v>
+        <v>128</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>79</v>
+        <v>129</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>80</v>
+        <v>130</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>81</v>
+        <v>131</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>82</v>
+        <v>132</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>84</v>
+        <v>134</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>85</v>
+        <v>135</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>86</v>
+        <v>136</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>87</v>
+        <v>137</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>88</v>
+        <v>138</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>89</v>
+        <v>139</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>90</v>
+        <v>140</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>91</v>
+        <v>141</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>92</v>
+        <v>142</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>93</v>
+        <v>143</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>94</v>
+        <v>144</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>95</v>
+        <v>145</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>96</v>
+        <v>146</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>97</v>
+        <v>147</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>98</v>
+        <v>148</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>99</v>
+        <v>149</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>101</v>
+        <v>151</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>102</v>
+        <v>152</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>103</v>
+        <v>153</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>104</v>
+        <v>154</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>105</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>155</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>106</v>
+        <v>156</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>107</v>
+        <v>157</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>108</v>
+        <v>158</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>109</v>
+        <v>159</v>
       </c>
       <c r="C2" t="s">
-        <v>110</v>
+        <v>160</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>111</v>
+        <v>161</v>
       </c>
       <c r="E2" t="s">
-        <v>112</v>
+        <v>162</v>
       </c>
       <c r="F2" t="s">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="G2" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="I2" t="s">
-        <v>115</v>
+        <v>165</v>
       </c>
       <c r="J2" t="s">
-        <v>116</v>
+        <v>166</v>
       </c>
       <c r="M2" t="s">
-        <v>117</v>
+        <v>167</v>
       </c>
       <c r="N2" t="s">
-        <v>118</v>
+        <v>168</v>
       </c>
       <c r="O2" t="s">
-        <v>119</v>
+        <v>169</v>
       </c>
       <c r="P2" t="s">
-        <v>120</v>
+        <v>170</v>
       </c>
       <c r="Q2" t="s">
-        <v>121</v>
+        <v>171</v>
       </c>
       <c r="R2" t="s">
-        <v>122</v>
+        <v>172</v>
       </c>
       <c r="S2" t="s">
-        <v>123</v>
+        <v>173</v>
       </c>
       <c r="T2" t="s">
-        <v>124</v>
+        <v>174</v>
       </c>
       <c r="X2" t="s">
-        <v>125</v>
+        <v>175</v>
       </c>
       <c r="Y2" t="s">
-        <v>126</v>
+        <v>176</v>
       </c>
       <c r="AB2" t="s">
-        <v>127</v>
+        <v>177</v>
       </c>
       <c r="AC2" t="s">
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="AD2" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="AE2" t="s">
-        <v>130</v>
+        <v>180</v>
       </c>
       <c r="AF2" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AG2" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AH2" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AI2" t="s">
-        <v>132</v>
+        <v>182</v>
       </c>
       <c r="AJ2" t="s">
-        <v>133</v>
-[...10 lines deleted...]
-      <c r="AQ2">
+        <v>101</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>183</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP2">
         <v>97</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>185</v>
+      </c>
       <c r="AR2" t="s">
-        <v>136</v>
+        <v>186</v>
       </c>
       <c r="AS2" t="s">
-        <v>137</v>
+        <v>187</v>
       </c>
       <c r="AT2" t="s">
-        <v>138</v>
+        <v>188</v>
       </c>
       <c r="AU2" t="s">
-        <v>139</v>
+        <v>189</v>
       </c>
       <c r="AV2" t="s">
-        <v>140</v>
+        <v>190</v>
       </c>
       <c r="AW2" t="s">
-        <v>141</v>
+        <v>191</v>
       </c>
       <c r="AX2" t="s">
-        <v>142</v>
+        <v>192</v>
       </c>
       <c r="AY2" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="AZ2" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>145</v>
+        <v>194</v>
       </c>
       <c r="C3" t="s">
-        <v>146</v>
+        <v>195</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>147</v>
+        <v>196</v>
       </c>
       <c r="E3" t="s">
-        <v>148</v>
+        <v>197</v>
       </c>
       <c r="F3" t="s">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="G3" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="I3" t="s">
-        <v>149</v>
+        <v>198</v>
       </c>
       <c r="J3" t="s">
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="M3" t="s">
-        <v>117</v>
+        <v>167</v>
       </c>
       <c r="N3" t="s">
-        <v>151</v>
+        <v>200</v>
       </c>
       <c r="O3" t="s">
-        <v>119</v>
+        <v>169</v>
       </c>
       <c r="P3" t="s">
-        <v>152</v>
+        <v>201</v>
       </c>
       <c r="Q3" t="s">
-        <v>153</v>
+        <v>202</v>
       </c>
       <c r="R3" t="s">
-        <v>154</v>
+        <v>203</v>
       </c>
       <c r="S3" t="s">
-        <v>121</v>
+        <v>171</v>
       </c>
       <c r="T3" t="s">
-        <v>122</v>
+        <v>172</v>
       </c>
       <c r="X3" t="s">
-        <v>155</v>
+        <v>204</v>
       </c>
       <c r="Y3" t="s">
-        <v>156</v>
+        <v>205</v>
       </c>
       <c r="AB3" t="s">
-        <v>157</v>
+        <v>206</v>
       </c>
       <c r="AC3" t="s">
-        <v>158</v>
+        <v>207</v>
       </c>
       <c r="AD3" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="AE3" t="s">
-        <v>130</v>
+        <v>180</v>
       </c>
       <c r="AF3" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AG3" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AH3" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AI3" t="s">
-        <v>132</v>
+        <v>208</v>
       </c>
       <c r="AJ3" t="s">
-        <v>159</v>
-[...10 lines deleted...]
-      <c r="AQ3">
+        <v>101</v>
+      </c>
+      <c r="AL3" t="s">
+        <v>183</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP3">
         <v>115</v>
       </c>
-      <c r="AS3" t="s">
-        <v>160</v>
+      <c r="AR3" t="s">
+        <v>209</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>188</v>
       </c>
       <c r="AU3" t="s">
-        <v>139</v>
+        <v>210</v>
       </c>
       <c r="AV3" t="s">
-        <v>161</v>
+        <v>211</v>
       </c>
       <c r="AW3" t="s">
-        <v>162</v>
+        <v>191</v>
       </c>
       <c r="AX3" t="s">
-        <v>142</v>
+        <v>192</v>
       </c>
       <c r="AY3" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="AZ3" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
+        <v>212</v>
+      </c>
+      <c r="C4" t="s">
+        <v>213</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="E4" t="s">
+        <v>215</v>
+      </c>
+      <c r="F4" t="s">
         <v>163</v>
       </c>
-      <c r="C4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G4" t="s">
-        <v>167</v>
+        <v>216</v>
       </c>
       <c r="I4" t="s">
-        <v>168</v>
+        <v>217</v>
       </c>
       <c r="J4" t="s">
-        <v>169</v>
+        <v>218</v>
       </c>
       <c r="M4" t="s">
-        <v>170</v>
+        <v>219</v>
       </c>
       <c r="O4" t="s">
-        <v>171</v>
+        <v>220</v>
       </c>
       <c r="X4" t="s">
-        <v>172</v>
+        <v>221</v>
       </c>
       <c r="Y4" t="s">
-        <v>173</v>
+        <v>222</v>
       </c>
       <c r="Z4" t="s">
-        <v>174</v>
+        <v>223</v>
       </c>
       <c r="AA4" t="s">
-        <v>174</v>
+        <v>223</v>
       </c>
       <c r="AB4" t="s">
-        <v>174</v>
+        <v>223</v>
       </c>
       <c r="AC4" t="s">
-        <v>174</v>
+        <v>223</v>
       </c>
       <c r="AD4" t="s">
-        <v>175</v>
+        <v>224</v>
       </c>
       <c r="AE4" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="AF4" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AG4" t="s">
-        <v>132</v>
+        <v>225</v>
       </c>
       <c r="AH4" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="AI4" t="s">
-        <v>178</v>
-[...7 lines deleted...]
-      <c r="AQ4">
+        <v>227</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP4">
         <v>126</v>
       </c>
+      <c r="AQ4" t="s">
+        <v>228</v>
+      </c>
       <c r="AR4" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>186</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>229</v>
       </c>
       <c r="AU4" t="s">
-        <v>181</v>
+        <v>230</v>
       </c>
       <c r="AV4" t="s">
-        <v>182</v>
+        <v>231</v>
       </c>
       <c r="AW4" t="s">
-        <v>183</v>
+        <v>232</v>
       </c>
       <c r="AX4" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY4" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="AZ4" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>185</v>
+        <v>233</v>
       </c>
       <c r="C5" t="s">
+        <v>234</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="E5" t="s">
+        <v>197</v>
+      </c>
+      <c r="F5" t="s">
+        <v>236</v>
+      </c>
+      <c r="G5" t="s">
+        <v>164</v>
+      </c>
+      <c r="I5" t="s">
+        <v>237</v>
+      </c>
+      <c r="J5" t="s">
+        <v>238</v>
+      </c>
+      <c r="M5" t="s">
+        <v>239</v>
+      </c>
+      <c r="N5" t="s">
+        <v>203</v>
+      </c>
+      <c r="O5" t="s">
+        <v>240</v>
+      </c>
+      <c r="P5" t="s">
+        <v>172</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>241</v>
+      </c>
+      <c r="R5" t="s">
+        <v>242</v>
+      </c>
+      <c r="S5" t="s">
+        <v>243</v>
+      </c>
+      <c r="T5" t="s">
+        <v>244</v>
+      </c>
+      <c r="X5" t="s">
+        <v>245</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>246</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>247</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>248</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>179</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>180</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>181</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>181</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>181</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>249</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>101</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>183</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP5">
+        <v>1049</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>228</v>
+      </c>
+      <c r="AR5" t="s">
         <v>186</v>
       </c>
-      <c r="D5" s="4" t="s">
-[...5 lines deleted...]
-      <c r="F5" t="s">
+      <c r="AS5" t="s">
+        <v>250</v>
+      </c>
+      <c r="AT5" t="s">
         <v>188</v>
       </c>
-      <c r="G5" t="s">
-[...8 lines deleted...]
-      <c r="M5" t="s">
+      <c r="AU5" t="s">
+        <v>251</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>252</v>
+      </c>
+      <c r="AW5" t="s">
         <v>191</v>
       </c>
-      <c r="N5" t="s">
-[...2 lines deleted...]
-      <c r="O5" t="s">
+      <c r="AX5" t="s">
         <v>192</v>
       </c>
-      <c r="P5" t="s">
-[...2 lines deleted...]
-      <c r="Q5" t="s">
+      <c r="AY5" t="s">
         <v>193</v>
       </c>
-      <c r="R5" t="s">
-[...76 lines deleted...]
-      </c>
       <c r="AZ5" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
-        <v>205</v>
+        <v>253</v>
       </c>
       <c r="C6" t="s">
-        <v>206</v>
+        <v>254</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="E6" t="s">
-        <v>148</v>
+        <v>197</v>
       </c>
       <c r="F6" t="s">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="G6" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="H6" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="I6" t="s">
-        <v>209</v>
+        <v>257</v>
       </c>
       <c r="J6" t="s">
+        <v>258</v>
+      </c>
+      <c r="M6" t="s">
+        <v>259</v>
+      </c>
+      <c r="N6" t="s">
+        <v>203</v>
+      </c>
+      <c r="O6" t="s">
+        <v>260</v>
+      </c>
+      <c r="P6" t="s">
+        <v>168</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>261</v>
+      </c>
+      <c r="R6" t="s">
+        <v>172</v>
+      </c>
+      <c r="S6" t="s">
+        <v>262</v>
+      </c>
+      <c r="T6" t="s">
+        <v>170</v>
+      </c>
+      <c r="U6" t="s">
+        <v>263</v>
+      </c>
+      <c r="V6" t="s">
+        <v>174</v>
+      </c>
+      <c r="X6" t="s">
+        <v>264</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>265</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>266</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>267</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>179</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>180</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>181</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>181</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>181</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>268</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>101</v>
+      </c>
+      <c r="AL6" t="s">
+        <v>183</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP6">
+        <v>687</v>
+      </c>
+      <c r="AQ6" t="s">
+        <v>228</v>
+      </c>
+      <c r="AR6" t="s">
+        <v>186</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>188</v>
+      </c>
+      <c r="AU6" t="s">
         <v>210</v>
       </c>
-      <c r="M6" t="s">
-[...82 lines deleted...]
-      </c>
       <c r="AV6" t="s">
-        <v>161</v>
+        <v>190</v>
       </c>
       <c r="AW6" t="s">
-        <v>141</v>
+        <v>191</v>
       </c>
       <c r="AX6" t="s">
-        <v>142</v>
+        <v>192</v>
       </c>
       <c r="AY6" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="AZ6" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B7" t="s">
-        <v>222</v>
+        <v>269</v>
       </c>
       <c r="C7" t="s">
-        <v>223</v>
+        <v>270</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>224</v>
+        <v>271</v>
       </c>
       <c r="E7" t="s">
-        <v>148</v>
+        <v>197</v>
       </c>
       <c r="F7" t="s">
+        <v>236</v>
+      </c>
+      <c r="G7" t="s">
+        <v>164</v>
+      </c>
+      <c r="I7" t="s">
+        <v>272</v>
+      </c>
+      <c r="J7" t="s">
+        <v>273</v>
+      </c>
+      <c r="M7" t="s">
+        <v>274</v>
+      </c>
+      <c r="N7" t="s">
+        <v>203</v>
+      </c>
+      <c r="O7" t="s">
+        <v>275</v>
+      </c>
+      <c r="P7" t="s">
+        <v>172</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>276</v>
+      </c>
+      <c r="R7" t="s">
+        <v>242</v>
+      </c>
+      <c r="S7" t="s">
+        <v>277</v>
+      </c>
+      <c r="T7" t="s">
+        <v>244</v>
+      </c>
+      <c r="U7" t="s">
+        <v>278</v>
+      </c>
+      <c r="X7" t="s">
+        <v>279</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>280</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>247</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>281</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>179</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>180</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>181</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>181</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>181</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>282</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>101</v>
+      </c>
+      <c r="AL7" t="s">
+        <v>183</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP7">
+        <v>618</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>228</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>186</v>
+      </c>
+      <c r="AT7" t="s">
         <v>188</v>
       </c>
-      <c r="G7" t="s">
-[...85 lines deleted...]
-      </c>
       <c r="AU7" t="s">
-        <v>139</v>
+        <v>210</v>
       </c>
       <c r="AV7" t="s">
-        <v>161</v>
+        <v>211</v>
       </c>
       <c r="AW7" t="s">
-        <v>162</v>
+        <v>191</v>
       </c>
       <c r="AX7" t="s">
-        <v>142</v>
+        <v>192</v>
       </c>
       <c r="AY7" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="AZ7" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B8" t="s">
+        <v>283</v>
+      </c>
+      <c r="C8" t="s">
+        <v>284</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="E8" t="s">
+        <v>197</v>
+      </c>
+      <c r="F8" t="s">
         <v>236</v>
       </c>
-      <c r="C8" t="s">
-[...8 lines deleted...]
-      <c r="F8" t="s">
+      <c r="G8" t="s">
+        <v>164</v>
+      </c>
+      <c r="I8" t="s">
+        <v>286</v>
+      </c>
+      <c r="J8" t="s">
+        <v>287</v>
+      </c>
+      <c r="M8" t="s">
+        <v>288</v>
+      </c>
+      <c r="N8" t="s">
+        <v>203</v>
+      </c>
+      <c r="O8" t="s">
+        <v>289</v>
+      </c>
+      <c r="P8" t="s">
+        <v>172</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>276</v>
+      </c>
+      <c r="R8" t="s">
+        <v>290</v>
+      </c>
+      <c r="S8" t="s">
+        <v>277</v>
+      </c>
+      <c r="T8" t="s">
+        <v>291</v>
+      </c>
+      <c r="U8" t="s">
+        <v>292</v>
+      </c>
+      <c r="V8" t="s">
+        <v>293</v>
+      </c>
+      <c r="X8" t="s">
+        <v>294</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>295</v>
+      </c>
+      <c r="AA8" t="s">
+        <v>247</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>296</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>179</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>180</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>181</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>181</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>181</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>297</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>101</v>
+      </c>
+      <c r="AL8" t="s">
+        <v>183</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP8">
+        <v>631</v>
+      </c>
+      <c r="AQ8" t="s">
+        <v>228</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>186</v>
+      </c>
+      <c r="AT8" t="s">
         <v>188</v>
       </c>
-      <c r="G8" t="s">
-[...88 lines deleted...]
-      </c>
       <c r="AU8" t="s">
-        <v>139</v>
+        <v>210</v>
       </c>
       <c r="AV8" t="s">
-        <v>161</v>
+        <v>211</v>
       </c>
       <c r="AW8" t="s">
-        <v>162</v>
+        <v>191</v>
       </c>
       <c r="AX8" t="s">
-        <v>142</v>
+        <v>192</v>
       </c>
       <c r="AY8" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="AZ8" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B9" t="s">
-        <v>251</v>
+        <v>298</v>
       </c>
       <c r="C9" t="s">
+        <v>299</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="E9" t="s">
+        <v>197</v>
+      </c>
+      <c r="F9" t="s">
+        <v>163</v>
+      </c>
+      <c r="G9" t="s">
+        <v>164</v>
+      </c>
+      <c r="I9" t="s">
+        <v>301</v>
+      </c>
+      <c r="J9" t="s">
+        <v>302</v>
+      </c>
+      <c r="M9" t="s">
+        <v>303</v>
+      </c>
+      <c r="N9" t="s">
+        <v>203</v>
+      </c>
+      <c r="O9" t="s">
+        <v>304</v>
+      </c>
+      <c r="P9" t="s">
+        <v>172</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>305</v>
+      </c>
+      <c r="R9" t="s">
+        <v>168</v>
+      </c>
+      <c r="S9" t="s">
+        <v>306</v>
+      </c>
+      <c r="T9" t="s">
+        <v>170</v>
+      </c>
+      <c r="U9" t="s">
+        <v>307</v>
+      </c>
+      <c r="X9" t="s">
+        <v>308</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>309</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>310</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>311</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>179</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>180</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>181</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>181</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>181</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>312</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>101</v>
+      </c>
+      <c r="AL9" t="s">
+        <v>313</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP9">
+        <v>437</v>
+      </c>
+      <c r="AQ9" t="s">
+        <v>185</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>186</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>188</v>
+      </c>
+      <c r="AU9" t="s">
+        <v>314</v>
+      </c>
+      <c r="AV9" t="s">
         <v>252</v>
       </c>
-      <c r="D9" s="4" t="s">
-[...100 lines deleted...]
-      </c>
       <c r="AW9" t="s">
-        <v>204</v>
+        <v>191</v>
       </c>
       <c r="AX9" t="s">
-        <v>142</v>
+        <v>192</v>
       </c>
       <c r="AY9" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="AZ9" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B10" t="s">
-        <v>268</v>
+        <v>315</v>
       </c>
       <c r="C10" t="s">
-        <v>269</v>
+        <v>316</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>270</v>
+        <v>317</v>
       </c>
       <c r="E10" t="s">
-        <v>148</v>
+        <v>197</v>
       </c>
       <c r="F10" t="s">
+        <v>236</v>
+      </c>
+      <c r="G10" t="s">
+        <v>318</v>
+      </c>
+      <c r="I10" t="s">
+        <v>319</v>
+      </c>
+      <c r="J10" t="s">
+        <v>320</v>
+      </c>
+      <c r="M10" t="s">
+        <v>321</v>
+      </c>
+      <c r="N10" t="s">
+        <v>322</v>
+      </c>
+      <c r="O10" t="s">
+        <v>323</v>
+      </c>
+      <c r="P10" t="s">
+        <v>324</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>325</v>
+      </c>
+      <c r="R10" t="s">
+        <v>326</v>
+      </c>
+      <c r="S10" t="s">
+        <v>327</v>
+      </c>
+      <c r="T10" t="s">
+        <v>328</v>
+      </c>
+      <c r="X10" t="s">
+        <v>329</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>330</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>331</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>332</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>333</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>180</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>181</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>181</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>181</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>334</v>
+      </c>
+      <c r="AJ10" t="s">
+        <v>101</v>
+      </c>
+      <c r="AL10" t="s">
+        <v>183</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP10">
+        <v>476</v>
+      </c>
+      <c r="AQ10" t="s">
+        <v>228</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>186</v>
+      </c>
+      <c r="AT10" t="s">
         <v>188</v>
       </c>
-      <c r="G10" t="s">
-[...82 lines deleted...]
-      </c>
       <c r="AU10" t="s">
-        <v>139</v>
+        <v>210</v>
       </c>
       <c r="AV10" t="s">
-        <v>161</v>
+        <v>190</v>
       </c>
       <c r="AW10" t="s">
-        <v>141</v>
+        <v>232</v>
       </c>
       <c r="AX10" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY10" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="AZ10" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B11" t="s">
-        <v>289</v>
+        <v>335</v>
       </c>
       <c r="C11" t="s">
-        <v>290</v>
+        <v>336</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>291</v>
+        <v>337</v>
       </c>
       <c r="E11" t="s">
-        <v>148</v>
+        <v>197</v>
       </c>
       <c r="F11" t="s">
+        <v>236</v>
+      </c>
+      <c r="G11" t="s">
+        <v>338</v>
+      </c>
+      <c r="I11" t="s">
+        <v>339</v>
+      </c>
+      <c r="J11" t="s">
+        <v>340</v>
+      </c>
+      <c r="M11" t="s">
+        <v>341</v>
+      </c>
+      <c r="N11" t="s">
+        <v>168</v>
+      </c>
+      <c r="O11" t="s">
+        <v>342</v>
+      </c>
+      <c r="P11" t="s">
+        <v>343</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>344</v>
+      </c>
+      <c r="X11" t="s">
+        <v>345</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>346</v>
+      </c>
+      <c r="Z11" t="s">
+        <v>347</v>
+      </c>
+      <c r="AA11" t="s">
+        <v>332</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>179</v>
+      </c>
+      <c r="AE11" t="s">
+        <v>180</v>
+      </c>
+      <c r="AF11" t="s">
+        <v>181</v>
+      </c>
+      <c r="AG11" t="s">
+        <v>181</v>
+      </c>
+      <c r="AH11" t="s">
+        <v>181</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>348</v>
+      </c>
+      <c r="AJ11" t="s">
+        <v>101</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>349</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP11">
+        <v>540</v>
+      </c>
+      <c r="AQ11" t="s">
+        <v>228</v>
+      </c>
+      <c r="AR11" t="s">
+        <v>186</v>
+      </c>
+      <c r="AS11" t="s">
+        <v>350</v>
+      </c>
+      <c r="AT11" t="s">
         <v>188</v>
       </c>
-      <c r="G11" t="s">
-[...76 lines deleted...]
-      </c>
       <c r="AU11" t="s">
-        <v>139</v>
+        <v>210</v>
       </c>
       <c r="AV11" t="s">
-        <v>161</v>
+        <v>190</v>
       </c>
       <c r="AW11" t="s">
-        <v>141</v>
+        <v>232</v>
       </c>
       <c r="AX11" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY11" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="AZ11" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B12" t="s">
-        <v>305</v>
+        <v>351</v>
       </c>
       <c r="C12" t="s">
-        <v>306</v>
+        <v>352</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>307</v>
+        <v>353</v>
       </c>
       <c r="E12" t="s">
-        <v>148</v>
+        <v>197</v>
       </c>
       <c r="F12" t="s">
+        <v>163</v>
+      </c>
+      <c r="G12" t="s">
+        <v>354</v>
+      </c>
+      <c r="H12" t="s">
+        <v>355</v>
+      </c>
+      <c r="I12" t="s">
+        <v>356</v>
+      </c>
+      <c r="J12" t="s">
+        <v>357</v>
+      </c>
+      <c r="M12" t="s">
+        <v>358</v>
+      </c>
+      <c r="N12" t="s">
+        <v>359</v>
+      </c>
+      <c r="O12" t="s">
+        <v>360</v>
+      </c>
+      <c r="P12" t="s">
+        <v>172</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>361</v>
+      </c>
+      <c r="R12" t="s">
+        <v>203</v>
+      </c>
+      <c r="S12" t="s">
+        <v>362</v>
+      </c>
+      <c r="T12" t="s">
+        <v>363</v>
+      </c>
+      <c r="U12" t="s">
+        <v>364</v>
+      </c>
+      <c r="V12" t="s">
+        <v>365</v>
+      </c>
+      <c r="X12" t="s">
+        <v>366</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>367</v>
+      </c>
+      <c r="Z12" t="s">
+        <v>368</v>
+      </c>
+      <c r="AA12" t="s">
+        <v>369</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>370</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>371</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>179</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>180</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>181</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>181</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>181</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>372</v>
+      </c>
+      <c r="AJ12" t="s">
+        <v>101</v>
+      </c>
+      <c r="AL12" t="s">
+        <v>183</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP12">
+        <v>456</v>
+      </c>
+      <c r="AQ12" t="s">
+        <v>228</v>
+      </c>
+      <c r="AR12" t="s">
+        <v>186</v>
+      </c>
+      <c r="AT12" t="s">
         <v>188</v>
       </c>
-      <c r="G12" t="s">
-[...91 lines deleted...]
-      </c>
       <c r="AU12" t="s">
-        <v>139</v>
+        <v>210</v>
       </c>
       <c r="AV12" t="s">
-        <v>161</v>
+        <v>211</v>
       </c>
       <c r="AW12" t="s">
-        <v>162</v>
+        <v>191</v>
       </c>
       <c r="AX12" t="s">
-        <v>142</v>
+        <v>192</v>
       </c>
       <c r="AY12" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="AZ12" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B13" t="s">
-        <v>325</v>
+        <v>373</v>
       </c>
       <c r="C13" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>327</v>
+        <v>375</v>
       </c>
       <c r="E13" t="s">
-        <v>112</v>
+        <v>162</v>
       </c>
       <c r="F13" t="s">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="G13" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="I13" t="s">
-        <v>328</v>
+        <v>376</v>
       </c>
       <c r="J13" t="s">
-        <v>329</v>
+        <v>377</v>
       </c>
       <c r="M13" t="s">
-        <v>117</v>
+        <v>167</v>
       </c>
       <c r="N13" t="s">
-        <v>330</v>
+        <v>378</v>
       </c>
       <c r="O13" t="s">
-        <v>119</v>
+        <v>169</v>
       </c>
       <c r="P13" t="s">
-        <v>152</v>
+        <v>201</v>
       </c>
       <c r="Q13" t="s">
-        <v>153</v>
+        <v>202</v>
       </c>
       <c r="R13" t="s">
-        <v>154</v>
+        <v>203</v>
       </c>
       <c r="S13" t="s">
-        <v>121</v>
+        <v>171</v>
       </c>
       <c r="T13" t="s">
-        <v>122</v>
+        <v>172</v>
       </c>
       <c r="U13" t="s">
-        <v>331</v>
+        <v>379</v>
       </c>
       <c r="V13" t="s">
-        <v>332</v>
+        <v>380</v>
       </c>
       <c r="X13" t="s">
-        <v>333</v>
+        <v>381</v>
       </c>
       <c r="Y13" t="s">
-        <v>334</v>
+        <v>382</v>
       </c>
       <c r="AB13" t="s">
-        <v>335</v>
+        <v>383</v>
       </c>
       <c r="AC13" t="s">
-        <v>336</v>
+        <v>384</v>
       </c>
       <c r="AD13" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="AE13" t="s">
-        <v>130</v>
+        <v>180</v>
       </c>
       <c r="AF13" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AG13" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AH13" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AI13" t="s">
-        <v>132</v>
+        <v>385</v>
       </c>
       <c r="AJ13" t="s">
-        <v>337</v>
-[...10 lines deleted...]
-      <c r="AQ13">
+        <v>101</v>
+      </c>
+      <c r="AL13" t="s">
+        <v>183</v>
+      </c>
+      <c r="AO13" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP13">
         <v>309</v>
       </c>
+      <c r="AQ13" t="s">
+        <v>228</v>
+      </c>
       <c r="AR13" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>186</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>188</v>
       </c>
       <c r="AU13" t="s">
-        <v>139</v>
+        <v>210</v>
       </c>
       <c r="AV13" t="s">
-        <v>161</v>
+        <v>252</v>
       </c>
       <c r="AW13" t="s">
-        <v>204</v>
+        <v>191</v>
       </c>
       <c r="AX13" t="s">
-        <v>142</v>
+        <v>192</v>
       </c>
       <c r="AY13" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="AZ13" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B14" t="s">
-        <v>338</v>
+        <v>386</v>
       </c>
       <c r="C14" t="s">
-        <v>338</v>
+        <v>386</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>339</v>
+        <v>387</v>
       </c>
       <c r="E14" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="F14" t="s">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="G14" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="I14" t="s">
-        <v>340</v>
+        <v>388</v>
       </c>
       <c r="J14" t="s">
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="M14" t="s">
-        <v>341</v>
+        <v>389</v>
       </c>
       <c r="N14" t="s">
-        <v>154</v>
+        <v>203</v>
       </c>
       <c r="O14" t="s">
-        <v>342</v>
+        <v>390</v>
       </c>
       <c r="P14" t="s">
-        <v>343</v>
+        <v>391</v>
       </c>
       <c r="Q14" t="s">
-        <v>344</v>
+        <v>392</v>
       </c>
       <c r="R14" t="s">
-        <v>345</v>
+        <v>393</v>
       </c>
       <c r="S14" t="s">
-        <v>346</v>
+        <v>394</v>
       </c>
       <c r="T14" t="s">
-        <v>347</v>
+        <v>395</v>
       </c>
       <c r="X14" t="s">
-        <v>348</v>
+        <v>396</v>
       </c>
       <c r="Y14" t="s">
-        <v>349</v>
+        <v>397</v>
       </c>
       <c r="AB14" t="s">
-        <v>350</v>
+        <v>398</v>
       </c>
       <c r="AC14" t="s">
-        <v>350</v>
+        <v>398</v>
       </c>
       <c r="AD14" t="s">
-        <v>129</v>
+        <v>224</v>
       </c>
       <c r="AE14" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="AF14" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AG14" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AH14" t="s">
-        <v>132</v>
+        <v>226</v>
       </c>
       <c r="AI14" t="s">
-        <v>178</v>
-[...10 lines deleted...]
-      <c r="AQ14">
+        <v>399</v>
+      </c>
+      <c r="AL14" t="s">
+        <v>400</v>
+      </c>
+      <c r="AO14" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP14">
         <v>15</v>
       </c>
+      <c r="AR14" t="s">
+        <v>209</v>
+      </c>
       <c r="AS14" t="s">
-        <v>160</v>
+        <v>401</v>
       </c>
       <c r="AT14" t="s">
-        <v>353</v>
+        <v>188</v>
       </c>
       <c r="AU14" t="s">
-        <v>139</v>
+        <v>402</v>
       </c>
       <c r="AV14" t="s">
-        <v>354</v>
+        <v>403</v>
       </c>
       <c r="AW14" t="s">
-        <v>355</v>
+        <v>191</v>
       </c>
       <c r="AX14" t="s">
-        <v>142</v>
+        <v>192</v>
       </c>
       <c r="AY14" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="AZ14" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B15" t="s">
-        <v>356</v>
+        <v>404</v>
       </c>
       <c r="C15" t="s">
-        <v>357</v>
+        <v>405</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>358</v>
+        <v>406</v>
       </c>
       <c r="E15" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="F15" t="s">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="G15" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="I15" t="s">
-        <v>359</v>
+        <v>407</v>
       </c>
       <c r="J15" t="s">
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="M15" t="s">
-        <v>360</v>
+        <v>408</v>
       </c>
       <c r="N15" t="s">
-        <v>154</v>
+        <v>203</v>
       </c>
       <c r="O15" t="s">
-        <v>361</v>
+        <v>409</v>
       </c>
       <c r="P15" t="s">
-        <v>362</v>
+        <v>410</v>
       </c>
       <c r="Q15" t="s">
-        <v>363</v>
+        <v>411</v>
       </c>
       <c r="R15" t="s">
-        <v>364</v>
+        <v>412</v>
       </c>
       <c r="S15" t="s">
-        <v>365</v>
+        <v>413</v>
       </c>
       <c r="T15" t="s">
-        <v>366</v>
+        <v>414</v>
       </c>
       <c r="U15" t="s">
-        <v>365</v>
+        <v>413</v>
       </c>
       <c r="V15" t="s">
-        <v>118</v>
+        <v>168</v>
       </c>
       <c r="X15" t="s">
-        <v>367</v>
+        <v>415</v>
       </c>
       <c r="Y15" t="s">
-        <v>368</v>
+        <v>416</v>
       </c>
       <c r="AB15" t="s">
-        <v>369</v>
+        <v>417</v>
       </c>
       <c r="AC15" t="s">
-        <v>369</v>
+        <v>417</v>
       </c>
       <c r="AD15" t="s">
-        <v>175</v>
+        <v>224</v>
       </c>
       <c r="AE15" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="AF15" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AG15" t="s">
-        <v>132</v>
+        <v>225</v>
       </c>
       <c r="AH15" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="AI15" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>370</v>
+        <v>418</v>
+      </c>
+      <c r="AK15" t="s">
+        <v>101</v>
       </c>
       <c r="AL15" t="s">
-        <v>51</v>
-[...7 lines deleted...]
-      <c r="AQ15">
+        <v>419</v>
+      </c>
+      <c r="AO15" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP15">
         <v>43</v>
       </c>
+      <c r="AQ15" t="s">
+        <v>228</v>
+      </c>
       <c r="AR15" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>186</v>
+      </c>
+      <c r="AT15" t="s">
+        <v>188</v>
       </c>
       <c r="AU15" t="s">
-        <v>139</v>
+        <v>210</v>
       </c>
       <c r="AV15" t="s">
-        <v>161</v>
+        <v>211</v>
       </c>
       <c r="AW15" t="s">
-        <v>162</v>
+        <v>191</v>
       </c>
       <c r="AX15" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>192</v>
       </c>
       <c r="AZ15" t="s">
-        <v>372</v>
+        <v>101</v>
       </c>
     </row>
     <row r="16" spans="1:52">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B16" t="s">
-        <v>373</v>
+        <v>420</v>
       </c>
       <c r="C16" t="s">
-        <v>374</v>
+        <v>421</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>375</v>
+        <v>422</v>
       </c>
       <c r="E16" t="s">
-        <v>148</v>
+        <v>197</v>
       </c>
       <c r="F16" t="s">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="G16" t="s">
-        <v>376</v>
+        <v>423</v>
       </c>
       <c r="I16" t="s">
-        <v>377</v>
+        <v>424</v>
       </c>
       <c r="J16" t="s">
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="M16" t="s">
-        <v>341</v>
+        <v>389</v>
       </c>
       <c r="N16" t="s">
-        <v>154</v>
+        <v>203</v>
       </c>
       <c r="O16" t="s">
-        <v>313</v>
+        <v>425</v>
       </c>
       <c r="P16" t="s">
-        <v>122</v>
+        <v>172</v>
       </c>
       <c r="Q16" t="s">
-        <v>258</v>
+        <v>305</v>
       </c>
       <c r="R16" t="s">
-        <v>151</v>
+        <v>200</v>
       </c>
       <c r="S16" t="s">
-        <v>259</v>
+        <v>306</v>
       </c>
       <c r="T16" t="s">
-        <v>152</v>
+        <v>201</v>
       </c>
       <c r="X16" t="s">
-        <v>378</v>
+        <v>426</v>
       </c>
       <c r="Y16" t="s">
-        <v>379</v>
+        <v>427</v>
       </c>
       <c r="Z16" t="s">
-        <v>301</v>
+        <v>347</v>
       </c>
       <c r="AA16" t="s">
-        <v>199</v>
+        <v>247</v>
       </c>
       <c r="AD16" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="AE16" t="s">
-        <v>130</v>
+        <v>180</v>
       </c>
       <c r="AF16" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AG16" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AH16" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AI16" t="s">
-        <v>132</v>
+        <v>428</v>
       </c>
       <c r="AJ16" t="s">
-        <v>380</v>
-[...10 lines deleted...]
-      <c r="AQ16">
+        <v>101</v>
+      </c>
+      <c r="AL16" t="s">
+        <v>183</v>
+      </c>
+      <c r="AO16" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP16">
         <v>12</v>
       </c>
-      <c r="AS16" t="s">
-        <v>160</v>
+      <c r="AR16" t="s">
+        <v>209</v>
+      </c>
+      <c r="AT16" t="s">
+        <v>188</v>
       </c>
       <c r="AU16" t="s">
-        <v>139</v>
+        <v>210</v>
       </c>
       <c r="AV16" t="s">
-        <v>161</v>
+        <v>252</v>
       </c>
       <c r="AW16" t="s">
-        <v>204</v>
+        <v>191</v>
       </c>
       <c r="AX16" t="s">
-        <v>142</v>
+        <v>192</v>
       </c>
       <c r="AY16" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="AZ16" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B17" t="s">
-        <v>381</v>
+        <v>429</v>
       </c>
       <c r="C17" t="s">
-        <v>382</v>
+        <v>430</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>383</v>
+        <v>431</v>
       </c>
       <c r="E17" t="s">
-        <v>384</v>
+        <v>432</v>
       </c>
       <c r="F17" t="s">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="G17" t="s">
-        <v>308</v>
+        <v>354</v>
       </c>
       <c r="I17" t="s">
-        <v>385</v>
+        <v>433</v>
       </c>
       <c r="J17" t="s">
-        <v>386</v>
+        <v>434</v>
       </c>
       <c r="M17" t="s">
-        <v>387</v>
+        <v>435</v>
       </c>
       <c r="N17" t="s">
-        <v>154</v>
+        <v>203</v>
       </c>
       <c r="O17" t="s">
-        <v>388</v>
+        <v>436</v>
       </c>
       <c r="P17" t="s">
-        <v>122</v>
+        <v>172</v>
       </c>
       <c r="Q17" t="s">
-        <v>389</v>
+        <v>437</v>
       </c>
       <c r="R17" t="s">
-        <v>151</v>
+        <v>200</v>
       </c>
       <c r="S17" t="s">
-        <v>390</v>
+        <v>438</v>
       </c>
       <c r="T17" t="s">
-        <v>152</v>
+        <v>201</v>
       </c>
       <c r="U17" t="s">
-        <v>391</v>
+        <v>439</v>
       </c>
       <c r="X17" t="s">
-        <v>392</v>
+        <v>440</v>
       </c>
       <c r="Y17" t="s">
-        <v>320</v>
+        <v>441</v>
       </c>
       <c r="AA17" t="s">
-        <v>393</v>
+        <v>442</v>
       </c>
       <c r="AB17" t="s">
-        <v>394</v>
+        <v>443</v>
       </c>
       <c r="AC17" t="s">
-        <v>395</v>
+        <v>444</v>
       </c>
       <c r="AD17" t="s">
-        <v>396</v>
+        <v>445</v>
       </c>
       <c r="AE17" t="s">
-        <v>397</v>
+        <v>180</v>
       </c>
       <c r="AF17" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AG17" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AH17" t="s">
-        <v>132</v>
-[...8 lines deleted...]
-        <v>398</v>
+        <v>181</v>
+      </c>
+      <c r="AJ17" t="s">
+        <v>101</v>
+      </c>
+      <c r="AL17" t="s">
+        <v>446</v>
+      </c>
+      <c r="AN17" t="s">
+        <v>447</v>
       </c>
       <c r="AO17" t="s">
-        <v>399</v>
-[...4 lines deleted...]
-      <c r="AQ17">
+        <v>184</v>
+      </c>
+      <c r="AP17">
         <v>168</v>
       </c>
+      <c r="AQ17" t="s">
+        <v>185</v>
+      </c>
       <c r="AR17" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>448</v>
+      </c>
+      <c r="AT17" t="s">
+        <v>188</v>
       </c>
       <c r="AU17" t="s">
-        <v>139</v>
+        <v>210</v>
       </c>
       <c r="AV17" t="s">
-        <v>161</v>
+        <v>252</v>
       </c>
       <c r="AW17" t="s">
-        <v>204</v>
+        <v>191</v>
       </c>
       <c r="AX17" t="s">
-        <v>142</v>
+        <v>192</v>
       </c>
       <c r="AY17" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="AZ17" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B18" t="s">
-        <v>401</v>
+        <v>449</v>
       </c>
       <c r="C18" t="s">
-        <v>402</v>
+        <v>450</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>403</v>
+        <v>451</v>
       </c>
       <c r="E18" t="s">
-        <v>148</v>
+        <v>197</v>
       </c>
       <c r="F18" t="s">
+        <v>163</v>
+      </c>
+      <c r="G18" t="s">
+        <v>164</v>
+      </c>
+      <c r="I18" t="s">
+        <v>452</v>
+      </c>
+      <c r="J18" t="s">
+        <v>453</v>
+      </c>
+      <c r="M18" t="s">
+        <v>454</v>
+      </c>
+      <c r="O18" t="s">
+        <v>455</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>456</v>
+      </c>
+      <c r="X18" t="s">
+        <v>457</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>458</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>459</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>367</v>
+      </c>
+      <c r="AB18" t="s">
+        <v>460</v>
+      </c>
+      <c r="AC18" t="s">
+        <v>461</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>179</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>180</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>181</v>
+      </c>
+      <c r="AG18" t="s">
+        <v>181</v>
+      </c>
+      <c r="AH18" t="s">
+        <v>181</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>462</v>
+      </c>
+      <c r="AJ18" t="s">
+        <v>101</v>
+      </c>
+      <c r="AL18" t="s">
+        <v>313</v>
+      </c>
+      <c r="AO18" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP18">
+        <v>171</v>
+      </c>
+      <c r="AQ18" t="s">
+        <v>185</v>
+      </c>
+      <c r="AR18" t="s">
+        <v>186</v>
+      </c>
+      <c r="AT18" t="s">
         <v>188</v>
       </c>
-      <c r="G18" t="s">
-[...67 lines deleted...]
-      </c>
       <c r="AU18" t="s">
-        <v>139</v>
+        <v>210</v>
       </c>
       <c r="AV18" t="s">
-        <v>161</v>
+        <v>190</v>
       </c>
       <c r="AW18" t="s">
-        <v>141</v>
+        <v>232</v>
       </c>
       <c r="AX18" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY18" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="AZ18" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="19" spans="1:52">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B19" t="s">
-        <v>415</v>
+        <v>463</v>
       </c>
       <c r="C19" t="s">
-        <v>416</v>
+        <v>464</v>
       </c>
       <c r="D19" s="4" t="s">
-        <v>417</v>
+        <v>465</v>
       </c>
       <c r="E19" t="s">
-        <v>148</v>
+        <v>197</v>
       </c>
       <c r="F19" t="s">
-        <v>418</v>
+        <v>466</v>
       </c>
       <c r="G19" t="s">
-        <v>419</v>
+        <v>467</v>
       </c>
       <c r="H19" t="s">
-        <v>420</v>
+        <v>468</v>
       </c>
       <c r="I19" t="s">
-        <v>421</v>
+        <v>469</v>
       </c>
       <c r="J19" t="s">
-        <v>422</v>
+        <v>470</v>
       </c>
       <c r="M19" t="s">
-        <v>423</v>
+        <v>471</v>
       </c>
       <c r="O19" t="s">
-        <v>424</v>
+        <v>472</v>
       </c>
       <c r="P19" t="s">
-        <v>425</v>
+        <v>473</v>
       </c>
       <c r="Q19" t="s">
-        <v>426</v>
+        <v>474</v>
       </c>
       <c r="R19" t="s">
-        <v>425</v>
+        <v>473</v>
       </c>
       <c r="W19" t="s">
-        <v>427</v>
+        <v>475</v>
       </c>
       <c r="X19" t="s">
-        <v>428</v>
+        <v>476</v>
       </c>
       <c r="Y19" t="s">
-        <v>429</v>
+        <v>477</v>
       </c>
       <c r="Z19" t="s">
-        <v>285</v>
+        <v>332</v>
       </c>
       <c r="AA19" t="s">
-        <v>430</v>
+        <v>478</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>179</v>
       </c>
       <c r="AE19" t="s">
-        <v>130</v>
+        <v>180</v>
       </c>
       <c r="AF19" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AG19" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AH19" t="s">
-        <v>132</v>
+        <v>226</v>
       </c>
       <c r="AI19" t="s">
-        <v>178</v>
+        <v>479</v>
       </c>
       <c r="AJ19" t="s">
-        <v>431</v>
-[...10 lines deleted...]
-      <c r="AQ19">
+        <v>101</v>
+      </c>
+      <c r="AL19" t="s">
+        <v>183</v>
+      </c>
+      <c r="AO19" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP19">
         <v>120</v>
       </c>
+      <c r="AQ19" t="s">
+        <v>228</v>
+      </c>
       <c r="AR19" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>186</v>
+      </c>
+      <c r="AT19" t="s">
+        <v>188</v>
       </c>
       <c r="AU19" t="s">
-        <v>139</v>
+        <v>210</v>
       </c>
       <c r="AV19" t="s">
-        <v>161</v>
+        <v>190</v>
       </c>
       <c r="AW19" t="s">
-        <v>141</v>
+        <v>232</v>
       </c>
       <c r="AX19" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY19" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="AZ19" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B20" t="s">
-        <v>432</v>
+        <v>480</v>
       </c>
       <c r="C20" t="s">
-        <v>433</v>
+        <v>481</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>434</v>
+        <v>482</v>
       </c>
       <c r="E20" t="s">
-        <v>148</v>
+        <v>197</v>
       </c>
       <c r="F20" t="s">
-        <v>418</v>
+        <v>236</v>
       </c>
       <c r="G20" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="H20" t="s">
-        <v>435</v>
+        <v>483</v>
       </c>
       <c r="I20" t="s">
-        <v>436</v>
+        <v>484</v>
+      </c>
+      <c r="J20" t="s">
+        <v>485</v>
+      </c>
+      <c r="M20" t="s">
+        <v>486</v>
+      </c>
+      <c r="N20" t="s">
+        <v>487</v>
+      </c>
+      <c r="O20" t="s">
+        <v>488</v>
+      </c>
+      <c r="P20" t="s">
+        <v>489</v>
       </c>
       <c r="X20" t="s">
-        <v>437</v>
+        <v>476</v>
       </c>
       <c r="Y20" t="s">
-        <v>438</v>
+        <v>490</v>
       </c>
       <c r="Z20" t="s">
-        <v>439</v>
+        <v>491</v>
       </c>
       <c r="AA20" t="s">
-        <v>440</v>
+        <v>492</v>
+      </c>
+      <c r="AB20" t="s">
+        <v>493</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>494</v>
       </c>
       <c r="AE20" t="s">
-        <v>441</v>
+        <v>180</v>
       </c>
       <c r="AF20" t="s">
-        <v>131</v>
+        <v>225</v>
       </c>
       <c r="AG20" t="s">
-        <v>177</v>
+        <v>225</v>
       </c>
       <c r="AH20" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="AI20" t="s">
-        <v>132</v>
+        <v>495</v>
       </c>
       <c r="AJ20" t="s">
-        <v>442</v>
-[...5 lines deleted...]
-        <v>332</v>
+        <v>101</v>
+      </c>
+      <c r="AN20" t="s">
+        <v>496</v>
+      </c>
+      <c r="AO20" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP20">
+        <v>326</v>
+      </c>
+      <c r="AQ20" t="s">
+        <v>228</v>
       </c>
       <c r="AR20" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>186</v>
+      </c>
+      <c r="AT20" t="s">
+        <v>188</v>
+      </c>
+      <c r="AV20" t="s">
+        <v>497</v>
+      </c>
+      <c r="AW20" t="s">
+        <v>232</v>
+      </c>
+      <c r="AX20" t="s">
+        <v>192</v>
+      </c>
+      <c r="AY20" t="s">
+        <v>193</v>
+      </c>
+      <c r="AZ20" t="s">
+        <v>101</v>
       </c>
     </row>
     <row r="21" spans="1:52">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B21" t="s">
-        <v>443</v>
+        <v>498</v>
       </c>
       <c r="C21" t="s">
-        <v>444</v>
+        <v>499</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>445</v>
+        <v>500</v>
       </c>
       <c r="E21" t="s">
-        <v>446</v>
+        <v>501</v>
       </c>
       <c r="F21" t="s">
-        <v>418</v>
+        <v>466</v>
       </c>
       <c r="G21" t="s">
-        <v>447</v>
+        <v>502</v>
       </c>
       <c r="H21" t="s">
-        <v>448</v>
+        <v>503</v>
       </c>
       <c r="I21" t="s">
-        <v>449</v>
+        <v>504</v>
       </c>
       <c r="J21" t="s">
-        <v>450</v>
+        <v>505</v>
       </c>
       <c r="X21" t="s">
-        <v>451</v>
+        <v>506</v>
       </c>
       <c r="Y21" t="s">
-        <v>452</v>
+        <v>507</v>
       </c>
       <c r="Z21" t="s">
-        <v>453</v>
+        <v>508</v>
       </c>
       <c r="AA21" t="s">
-        <v>453</v>
+        <v>508</v>
       </c>
       <c r="AD21" t="s">
-        <v>454</v>
+        <v>179</v>
       </c>
       <c r="AE21" t="s">
-        <v>130</v>
+        <v>509</v>
       </c>
       <c r="AF21" t="s">
-        <v>455</v>
+        <v>226</v>
       </c>
       <c r="AG21" t="s">
-        <v>178</v>
+        <v>225</v>
       </c>
       <c r="AH21" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="AI21" t="s">
-        <v>132</v>
+        <v>510</v>
       </c>
       <c r="AJ21" t="s">
-        <v>456</v>
-[...7 lines deleted...]
-      <c r="AQ21">
+        <v>101</v>
+      </c>
+      <c r="AO21" t="s">
+        <v>511</v>
+      </c>
+      <c r="AP21">
         <v>176</v>
       </c>
+      <c r="AQ21" t="s">
+        <v>185</v>
+      </c>
       <c r="AR21" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>209</v>
+      </c>
+      <c r="AT21" t="s">
+        <v>188</v>
+      </c>
+      <c r="AV21" t="s">
+        <v>190</v>
       </c>
       <c r="AW21" t="s">
-        <v>141</v>
+        <v>232</v>
       </c>
       <c r="AX21" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY21" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="AZ21" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B22" t="s">
-        <v>458</v>
+        <v>512</v>
       </c>
       <c r="C22" t="s">
-        <v>459</v>
+        <v>513</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>460</v>
+        <v>514</v>
       </c>
       <c r="E22" t="s">
-        <v>446</v>
+        <v>501</v>
       </c>
       <c r="F22" t="s">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="G22" t="s">
-        <v>461</v>
+        <v>515</v>
       </c>
       <c r="H22" t="s">
-        <v>462</v>
+        <v>516</v>
       </c>
       <c r="I22" t="s">
-        <v>463</v>
+        <v>517</v>
       </c>
       <c r="J22" t="s">
-        <v>464</v>
+        <v>518</v>
       </c>
       <c r="X22" t="s">
-        <v>465</v>
+        <v>519</v>
       </c>
       <c r="Y22" t="s">
-        <v>466</v>
+        <v>520</v>
       </c>
       <c r="AB22" t="s">
-        <v>467</v>
+        <v>521</v>
       </c>
       <c r="AC22" t="s">
-        <v>467</v>
+        <v>521</v>
       </c>
       <c r="AD22" t="s">
-        <v>468</v>
+        <v>179</v>
       </c>
       <c r="AE22" t="s">
-        <v>130</v>
+        <v>522</v>
       </c>
       <c r="AF22" t="s">
-        <v>469</v>
+        <v>225</v>
       </c>
       <c r="AG22" t="s">
-        <v>177</v>
+        <v>225</v>
       </c>
       <c r="AH22" t="s">
-        <v>177</v>
-[...7 lines deleted...]
-      <c r="AQ22">
+        <v>181</v>
+      </c>
+      <c r="AJ22" t="s">
+        <v>101</v>
+      </c>
+      <c r="AP22">
         <v>114</v>
       </c>
+      <c r="AV22" t="s">
+        <v>190</v>
+      </c>
       <c r="AW22" t="s">
-        <v>141</v>
+        <v>232</v>
       </c>
       <c r="AX22" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY22" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="AZ22" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B23" t="s">
-        <v>470</v>
+        <v>523</v>
       </c>
       <c r="C23" t="s">
-        <v>471</v>
+        <v>524</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>472</v>
+        <v>525</v>
       </c>
       <c r="E23" t="s">
-        <v>148</v>
+        <v>197</v>
       </c>
       <c r="F23" t="s">
-        <v>418</v>
+        <v>466</v>
       </c>
       <c r="G23" t="s">
-        <v>473</v>
+        <v>526</v>
       </c>
       <c r="H23" t="s">
-        <v>474</v>
+        <v>527</v>
       </c>
       <c r="I23" t="s">
-        <v>475</v>
+        <v>528</v>
       </c>
       <c r="M23" t="s">
-        <v>476</v>
+        <v>529</v>
       </c>
       <c r="O23" t="s">
-        <v>477</v>
+        <v>530</v>
       </c>
       <c r="X23" t="s">
-        <v>478</v>
+        <v>531</v>
       </c>
       <c r="Y23" t="s">
-        <v>479</v>
+        <v>532</v>
       </c>
       <c r="Z23" t="s">
-        <v>480</v>
+        <v>533</v>
       </c>
       <c r="AA23" t="s">
-        <v>481</v>
+        <v>534</v>
+      </c>
+      <c r="AD23" t="s">
+        <v>179</v>
       </c>
       <c r="AE23" t="s">
-        <v>130</v>
+        <v>180</v>
       </c>
       <c r="AF23" t="s">
-        <v>131</v>
+        <v>225</v>
       </c>
       <c r="AG23" t="s">
-        <v>177</v>
+        <v>225</v>
       </c>
       <c r="AH23" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="AI23" t="s">
-        <v>132</v>
-[...7 lines deleted...]
-      <c r="AQ23">
+        <v>535</v>
+      </c>
+      <c r="AO23" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP23">
         <v>40</v>
       </c>
+      <c r="AQ23" t="s">
+        <v>228</v>
+      </c>
       <c r="AR23" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>186</v>
+      </c>
+      <c r="AT23" t="s">
+        <v>188</v>
+      </c>
+      <c r="AV23" t="s">
+        <v>190</v>
       </c>
       <c r="AW23" t="s">
-        <v>141</v>
+        <v>232</v>
       </c>
       <c r="AX23" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY23" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="AZ23" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="24" spans="1:52">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B24" t="s">
-        <v>483</v>
+        <v>536</v>
       </c>
       <c r="C24" t="s">
-        <v>484</v>
+        <v>537</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>485</v>
+        <v>538</v>
       </c>
       <c r="E24" t="s">
-        <v>446</v>
+        <v>501</v>
       </c>
       <c r="F24" t="s">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="G24" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="H24" t="s">
-        <v>486</v>
+        <v>539</v>
       </c>
       <c r="I24" t="s">
-        <v>487</v>
+        <v>540</v>
       </c>
       <c r="J24" t="s">
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="M24" t="s">
-        <v>488</v>
+        <v>541</v>
       </c>
       <c r="X24" t="s">
-        <v>489</v>
+        <v>542</v>
       </c>
       <c r="Y24" t="s">
-        <v>490</v>
+        <v>543</v>
       </c>
       <c r="AB24" t="s">
-        <v>491</v>
+        <v>544</v>
       </c>
       <c r="AC24" t="s">
-        <v>491</v>
+        <v>544</v>
       </c>
       <c r="AD24" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AE24" t="s">
-        <v>130</v>
+        <v>180</v>
       </c>
       <c r="AF24" t="s">
-        <v>131</v>
+        <v>225</v>
       </c>
       <c r="AG24" t="s">
-        <v>177</v>
+        <v>225</v>
       </c>
       <c r="AH24" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="AI24" t="s">
-        <v>132</v>
+        <v>545</v>
       </c>
       <c r="AJ24" t="s">
-        <v>492</v>
-[...7 lines deleted...]
-      <c r="AQ24">
+        <v>101</v>
+      </c>
+      <c r="AO24" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP24">
         <v>44</v>
       </c>
-      <c r="AS24" t="s">
-[...3 lines deleted...]
-        <v>139</v>
+      <c r="AR24" t="s">
+        <v>209</v>
+      </c>
+      <c r="AT24" t="s">
+        <v>188</v>
+      </c>
+      <c r="AV24" t="s">
+        <v>190</v>
       </c>
       <c r="AW24" t="s">
-        <v>141</v>
+        <v>232</v>
       </c>
       <c r="AX24" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY24" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="AZ24" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B25" t="s">
-        <v>493</v>
+        <v>546</v>
       </c>
       <c r="C25" t="s">
-        <v>494</v>
+        <v>547</v>
       </c>
       <c r="D25" s="4" t="s">
-        <v>495</v>
+        <v>548</v>
       </c>
       <c r="E25" t="s">
-        <v>446</v>
+        <v>501</v>
       </c>
       <c r="F25" t="s">
+        <v>236</v>
+      </c>
+      <c r="G25" t="s">
+        <v>549</v>
+      </c>
+      <c r="H25" t="s">
+        <v>550</v>
+      </c>
+      <c r="I25" t="s">
+        <v>551</v>
+      </c>
+      <c r="J25" t="s">
+        <v>199</v>
+      </c>
+      <c r="M25" t="s">
+        <v>552</v>
+      </c>
+      <c r="O25" t="s">
+        <v>553</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>554</v>
+      </c>
+      <c r="S25" t="s">
+        <v>555</v>
+      </c>
+      <c r="X25" t="s">
+        <v>556</v>
+      </c>
+      <c r="Y25" t="s">
+        <v>557</v>
+      </c>
+      <c r="Z25" t="s">
+        <v>558</v>
+      </c>
+      <c r="AA25" t="s">
+        <v>558</v>
+      </c>
+      <c r="AD25" t="s">
+        <v>179</v>
+      </c>
+      <c r="AE25" t="s">
+        <v>559</v>
+      </c>
+      <c r="AF25" t="s">
+        <v>225</v>
+      </c>
+      <c r="AG25" t="s">
+        <v>225</v>
+      </c>
+      <c r="AH25" t="s">
+        <v>181</v>
+      </c>
+      <c r="AI25" t="s">
+        <v>560</v>
+      </c>
+      <c r="AJ25" t="s">
+        <v>101</v>
+      </c>
+      <c r="AO25" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP25">
+        <v>50</v>
+      </c>
+      <c r="AR25" t="s">
+        <v>209</v>
+      </c>
+      <c r="AT25" t="s">
         <v>188</v>
       </c>
-      <c r="G25" t="s">
-[...66 lines deleted...]
-        <v>139</v>
+      <c r="AZ25" t="s">
+        <v>101</v>
       </c>
     </row>
     <row r="26" spans="1:52">
       <c r="A26" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B26" t="s">
-        <v>508</v>
+        <v>561</v>
       </c>
       <c r="C26" t="s">
-        <v>509</v>
+        <v>562</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>510</v>
+        <v>563</v>
       </c>
       <c r="E26" t="s">
-        <v>446</v>
+        <v>501</v>
       </c>
       <c r="F26" t="s">
-        <v>511</v>
+        <v>564</v>
       </c>
       <c r="G26" t="s">
-        <v>512</v>
+        <v>565</v>
       </c>
       <c r="H26" t="s">
-        <v>513</v>
+        <v>566</v>
       </c>
       <c r="I26" t="s">
-        <v>514</v>
+        <v>567</v>
       </c>
       <c r="J26" t="s">
-        <v>515</v>
+        <v>568</v>
       </c>
       <c r="M26" t="s">
-        <v>516</v>
+        <v>569</v>
       </c>
       <c r="O26" t="s">
-        <v>517</v>
+        <v>570</v>
       </c>
       <c r="Q26" t="s">
-        <v>518</v>
+        <v>571</v>
       </c>
       <c r="W26" t="s">
-        <v>504</v>
+        <v>557</v>
       </c>
       <c r="Y26" t="s">
-        <v>519</v>
+        <v>572</v>
       </c>
       <c r="Z26" t="s">
-        <v>520</v>
+        <v>573</v>
       </c>
       <c r="AA26" t="s">
-        <v>520</v>
+        <v>573</v>
       </c>
       <c r="AD26" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AE26" t="s">
-        <v>130</v>
+        <v>559</v>
       </c>
       <c r="AF26" t="s">
-        <v>506</v>
+        <v>225</v>
       </c>
       <c r="AG26" t="s">
-        <v>177</v>
+        <v>225</v>
       </c>
       <c r="AH26" t="s">
-        <v>177</v>
-[...7 lines deleted...]
-      <c r="AQ26">
+        <v>225</v>
+      </c>
+      <c r="AJ26" t="s">
+        <v>101</v>
+      </c>
+      <c r="AP26">
         <v>50</v>
       </c>
+      <c r="AV26" t="s">
+        <v>190</v>
+      </c>
       <c r="AW26" t="s">
-        <v>141</v>
+        <v>232</v>
       </c>
       <c r="AX26" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY26" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="AZ26" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="27" spans="1:52">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B27" t="s">
-        <v>521</v>
+        <v>574</v>
       </c>
       <c r="C27" t="s">
-        <v>522</v>
+        <v>575</v>
       </c>
       <c r="D27" s="4" t="s">
-        <v>523</v>
+        <v>576</v>
       </c>
       <c r="E27" t="s">
-        <v>446</v>
+        <v>501</v>
       </c>
       <c r="F27" t="s">
-        <v>524</v>
+        <v>577</v>
       </c>
       <c r="G27" t="s">
-        <v>525</v>
+        <v>578</v>
       </c>
       <c r="H27" t="s">
-        <v>526</v>
+        <v>579</v>
       </c>
       <c r="I27" t="s">
-        <v>527</v>
+        <v>580</v>
       </c>
       <c r="W27" t="s">
-        <v>528</v>
+        <v>581</v>
       </c>
       <c r="Y27" t="s">
-        <v>529</v>
+        <v>582</v>
       </c>
       <c r="Z27" t="s">
-        <v>530</v>
+        <v>583</v>
       </c>
       <c r="AA27" t="s">
-        <v>530</v>
+        <v>583</v>
+      </c>
+      <c r="AD27" t="s">
+        <v>179</v>
       </c>
       <c r="AE27" t="s">
-        <v>130</v>
+        <v>509</v>
       </c>
       <c r="AF27" t="s">
-        <v>455</v>
+        <v>225</v>
       </c>
       <c r="AG27" t="s">
-        <v>177</v>
+        <v>225</v>
       </c>
       <c r="AH27" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="AI27" t="s">
-        <v>178</v>
-[...11 lines deleted...]
-        <v>139</v>
+        <v>584</v>
+      </c>
+      <c r="AO27" t="s">
+        <v>184</v>
+      </c>
+      <c r="AR27" t="s">
+        <v>186</v>
+      </c>
+      <c r="AT27" t="s">
+        <v>188</v>
+      </c>
+      <c r="AY27" t="s">
+        <v>193</v>
       </c>
       <c r="AZ27" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="28" spans="1:52">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B28" t="s">
-        <v>532</v>
+        <v>585</v>
       </c>
       <c r="C28" t="s">
-        <v>533</v>
+        <v>586</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>534</v>
+        <v>587</v>
       </c>
       <c r="E28" t="s">
-        <v>446</v>
+        <v>501</v>
       </c>
       <c r="F28" t="s">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="G28" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="H28" t="s">
-        <v>535</v>
+        <v>588</v>
       </c>
       <c r="I28" t="s">
-        <v>536</v>
+        <v>589</v>
       </c>
       <c r="J28" t="s">
-        <v>537</v>
+        <v>590</v>
       </c>
       <c r="X28" t="s">
-        <v>538</v>
+        <v>591</v>
       </c>
       <c r="AB28" t="s">
-        <v>539</v>
+        <v>592</v>
       </c>
       <c r="AD28" t="s">
-        <v>540</v>
+        <v>179</v>
       </c>
       <c r="AE28" t="s">
-        <v>130</v>
+        <v>593</v>
       </c>
       <c r="AF28" t="s">
-        <v>541</v>
+        <v>181</v>
       </c>
       <c r="AG28" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AH28" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AI28" t="s">
-        <v>132</v>
+        <v>594</v>
       </c>
       <c r="AJ28" t="s">
-        <v>542</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>101</v>
+      </c>
+      <c r="AV28" t="s">
+        <v>190</v>
       </c>
       <c r="AW28" t="s">
-        <v>141</v>
+        <v>232</v>
       </c>
       <c r="AX28" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY28" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="AZ28" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="29" spans="1:52">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B29" t="s">
-        <v>543</v>
+        <v>595</v>
       </c>
       <c r="C29" t="s">
-        <v>544</v>
+        <v>596</v>
       </c>
       <c r="D29" s="4" t="s">
-        <v>545</v>
+        <v>597</v>
       </c>
       <c r="E29" t="s">
-        <v>446</v>
+        <v>501</v>
       </c>
       <c r="F29" t="s">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="G29" t="s">
-        <v>546</v>
+        <v>598</v>
       </c>
       <c r="H29" t="s">
-        <v>547</v>
+        <v>599</v>
       </c>
       <c r="I29" t="s">
-        <v>548</v>
+        <v>600</v>
       </c>
       <c r="J29" t="s">
-        <v>549</v>
+        <v>601</v>
       </c>
       <c r="M29" t="s">
-        <v>550</v>
+        <v>602</v>
       </c>
       <c r="X29" t="s">
-        <v>551</v>
+        <v>603</v>
       </c>
       <c r="Y29" t="s">
-        <v>552</v>
+        <v>604</v>
       </c>
       <c r="AB29" t="s">
-        <v>553</v>
+        <v>605</v>
       </c>
       <c r="AC29" t="s">
-        <v>554</v>
+        <v>606</v>
+      </c>
+      <c r="AD29" t="s">
+        <v>179</v>
       </c>
       <c r="AE29" t="s">
-        <v>130</v>
+        <v>180</v>
       </c>
       <c r="AF29" t="s">
-        <v>131</v>
+        <v>225</v>
       </c>
       <c r="AG29" t="s">
-        <v>177</v>
+        <v>225</v>
       </c>
       <c r="AH29" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="AI29" t="s">
-        <v>132</v>
-[...7 lines deleted...]
-      <c r="AQ29">
+        <v>607</v>
+      </c>
+      <c r="AO29" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP29">
         <v>33</v>
       </c>
-      <c r="AS29" t="s">
-[...3 lines deleted...]
-        <v>139</v>
+      <c r="AR29" t="s">
+        <v>209</v>
+      </c>
+      <c r="AT29" t="s">
+        <v>188</v>
+      </c>
+      <c r="AV29" t="s">
+        <v>190</v>
       </c>
       <c r="AW29" t="s">
-        <v>141</v>
+        <v>232</v>
       </c>
       <c r="AX29" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY29" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="AZ29" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="30" spans="1:52">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B30" t="s">
-        <v>556</v>
+        <v>608</v>
       </c>
       <c r="C30" t="s">
-        <v>557</v>
+        <v>609</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>558</v>
+        <v>610</v>
       </c>
       <c r="E30" t="s">
-        <v>384</v>
+        <v>432</v>
       </c>
       <c r="F30" t="s">
-        <v>418</v>
+        <v>466</v>
       </c>
       <c r="G30" t="s">
-        <v>308</v>
+        <v>354</v>
       </c>
       <c r="H30" t="s">
-        <v>559</v>
+        <v>611</v>
       </c>
       <c r="I30" t="s">
-        <v>560</v>
+        <v>612</v>
       </c>
       <c r="J30" t="s">
-        <v>561</v>
+        <v>613</v>
       </c>
       <c r="M30" t="s">
-        <v>562</v>
+        <v>614</v>
       </c>
       <c r="O30" t="s">
-        <v>563</v>
+        <v>615</v>
       </c>
       <c r="Q30" t="s">
-        <v>563</v>
+        <v>615</v>
       </c>
       <c r="X30" t="s">
-        <v>564</v>
+        <v>616</v>
       </c>
       <c r="Y30" t="s">
-        <v>565</v>
+        <v>617</v>
       </c>
       <c r="Z30" t="s">
-        <v>566</v>
+        <v>618</v>
       </c>
       <c r="AA30" t="s">
-        <v>567</v>
+        <v>619</v>
+      </c>
+      <c r="AD30" t="s">
+        <v>620</v>
       </c>
       <c r="AE30" t="s">
-        <v>568</v>
+        <v>180</v>
       </c>
       <c r="AF30" t="s">
-        <v>131</v>
+        <v>225</v>
       </c>
       <c r="AG30" t="s">
-        <v>177</v>
+        <v>225</v>
       </c>
       <c r="AH30" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="AI30" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>569</v>
+        <v>621</v>
+      </c>
+      <c r="AN30" t="s">
+        <v>622</v>
       </c>
       <c r="AO30" t="s">
-        <v>570</v>
-[...4 lines deleted...]
-      <c r="AQ30">
+        <v>184</v>
+      </c>
+      <c r="AP30">
         <v>90</v>
       </c>
-      <c r="AS30" t="s">
-[...3 lines deleted...]
-        <v>139</v>
+      <c r="AR30" t="s">
+        <v>448</v>
+      </c>
+      <c r="AT30" t="s">
+        <v>188</v>
+      </c>
+      <c r="AV30" t="s">
+        <v>252</v>
       </c>
       <c r="AW30" t="s">
-        <v>204</v>
+        <v>232</v>
       </c>
       <c r="AX30" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY30" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="AZ30" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="31" spans="1:52">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B31" t="s">
-        <v>571</v>
+        <v>623</v>
       </c>
       <c r="C31" t="s">
-        <v>572</v>
+        <v>624</v>
       </c>
       <c r="D31" s="4" t="s">
-        <v>573</v>
+        <v>625</v>
       </c>
       <c r="E31" t="s">
-        <v>446</v>
+        <v>501</v>
       </c>
       <c r="F31" t="s">
-        <v>574</v>
+        <v>626</v>
       </c>
       <c r="G31" t="s">
-        <v>575</v>
+        <v>627</v>
       </c>
       <c r="H31" t="s">
-        <v>576</v>
+        <v>628</v>
       </c>
       <c r="I31" t="s">
-        <v>577</v>
+        <v>629</v>
       </c>
       <c r="J31" t="s">
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="M31" t="s">
-        <v>578</v>
+        <v>630</v>
       </c>
       <c r="X31" t="s">
-        <v>579</v>
+        <v>631</v>
       </c>
       <c r="Y31" t="s">
-        <v>580</v>
+        <v>632</v>
       </c>
       <c r="Z31" t="s">
-        <v>581</v>
+        <v>633</v>
       </c>
       <c r="AA31" t="s">
-        <v>581</v>
+        <v>633</v>
+      </c>
+      <c r="AF31" t="s">
+        <v>225</v>
       </c>
       <c r="AG31" t="s">
-        <v>177</v>
+        <v>225</v>
       </c>
       <c r="AH31" t="s">
-        <v>177</v>
-[...4 lines deleted...]
-      <c r="AQ31">
+        <v>225</v>
+      </c>
+      <c r="AP31">
         <v>180</v>
       </c>
+      <c r="AV31" t="s">
+        <v>190</v>
+      </c>
       <c r="AW31" t="s">
-        <v>141</v>
+        <v>232</v>
       </c>
       <c r="AX31" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY31" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="AZ31" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="32" spans="1:52">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B32" t="s">
-        <v>582</v>
+        <v>634</v>
       </c>
       <c r="C32" t="s">
-        <v>583</v>
+        <v>635</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>584</v>
+        <v>636</v>
       </c>
       <c r="E32" t="s">
-        <v>446</v>
+        <v>501</v>
       </c>
       <c r="F32" t="s">
-        <v>511</v>
+        <v>564</v>
       </c>
       <c r="G32" t="s">
-        <v>585</v>
+        <v>637</v>
       </c>
       <c r="H32" t="s">
-        <v>586</v>
+        <v>638</v>
       </c>
       <c r="I32" t="s">
-        <v>587</v>
+        <v>639</v>
       </c>
       <c r="W32" t="s">
-        <v>588</v>
+        <v>640</v>
       </c>
       <c r="Y32" t="s">
-        <v>589</v>
+        <v>641</v>
       </c>
       <c r="Z32" t="s">
-        <v>481</v>
+        <v>534</v>
       </c>
       <c r="AA32" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>534</v>
+      </c>
+      <c r="AD32" t="s">
+        <v>179</v>
+      </c>
+      <c r="AF32" t="s">
+        <v>225</v>
       </c>
       <c r="AG32" t="s">
-        <v>177</v>
+        <v>225</v>
       </c>
       <c r="AH32" t="s">
-        <v>177</v>
-[...4 lines deleted...]
-      <c r="AQ32">
+        <v>181</v>
+      </c>
+      <c r="AP32">
         <v>164</v>
       </c>
-      <c r="AT32" t="s">
-        <v>590</v>
+      <c r="AS32" t="s">
+        <v>642</v>
+      </c>
+      <c r="AV32" t="s">
+        <v>190</v>
       </c>
       <c r="AW32" t="s">
-        <v>141</v>
+        <v>232</v>
       </c>
       <c r="AX32" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY32" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="AZ32" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="33" spans="1:52">
       <c r="A33" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B33" t="s">
-        <v>591</v>
+        <v>643</v>
       </c>
       <c r="C33" t="s">
-        <v>592</v>
+        <v>644</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>593</v>
+        <v>645</v>
       </c>
       <c r="E33" t="s">
-        <v>446</v>
+        <v>501</v>
       </c>
       <c r="F33" t="s">
+        <v>236</v>
+      </c>
+      <c r="G33" t="s">
+        <v>646</v>
+      </c>
+      <c r="H33" t="s">
+        <v>647</v>
+      </c>
+      <c r="I33" t="s">
+        <v>648</v>
+      </c>
+      <c r="J33" t="s">
+        <v>649</v>
+      </c>
+      <c r="M33" t="s">
+        <v>650</v>
+      </c>
+      <c r="N33" t="s">
+        <v>651</v>
+      </c>
+      <c r="O33" t="s">
+        <v>652</v>
+      </c>
+      <c r="X33" t="s">
+        <v>653</v>
+      </c>
+      <c r="AA33" t="s">
+        <v>654</v>
+      </c>
+      <c r="AD33" t="s">
+        <v>179</v>
+      </c>
+      <c r="AE33" t="s">
+        <v>180</v>
+      </c>
+      <c r="AF33" t="s">
+        <v>181</v>
+      </c>
+      <c r="AG33" t="s">
+        <v>181</v>
+      </c>
+      <c r="AH33" t="s">
+        <v>181</v>
+      </c>
+      <c r="AJ33" t="s">
+        <v>101</v>
+      </c>
+      <c r="AO33" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP33">
+        <v>512</v>
+      </c>
+      <c r="AQ33" t="s">
+        <v>228</v>
+      </c>
+      <c r="AR33" t="s">
+        <v>186</v>
+      </c>
+      <c r="AT33" t="s">
         <v>188</v>
       </c>
-      <c r="G33" t="s">
-[...60 lines deleted...]
-        <v>139</v>
+      <c r="AV33" t="s">
+        <v>190</v>
       </c>
       <c r="AW33" t="s">
-        <v>141</v>
+        <v>232</v>
       </c>
       <c r="AX33" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY33" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="AZ33" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="34" spans="1:52">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B34" t="s">
-        <v>604</v>
+        <v>655</v>
       </c>
       <c r="C34" t="s">
-        <v>605</v>
+        <v>656</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>606</v>
+        <v>657</v>
       </c>
       <c r="E34" t="s">
-        <v>112</v>
+        <v>658</v>
       </c>
       <c r="F34" t="s">
-        <v>524</v>
+        <v>236</v>
       </c>
       <c r="G34" t="s">
-        <v>607</v>
+        <v>164</v>
       </c>
       <c r="H34" t="s">
-        <v>608</v>
+        <v>659</v>
       </c>
       <c r="I34" t="s">
-        <v>609</v>
+        <v>660</v>
       </c>
       <c r="J34" t="s">
-        <v>610</v>
+        <v>661</v>
       </c>
       <c r="M34" t="s">
-        <v>611</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>662</v>
       </c>
       <c r="O34" t="s">
-        <v>612</v>
-[...23 lines deleted...]
-        <v>620</v>
+        <v>663</v>
+      </c>
+      <c r="X34" t="s">
+        <v>664</v>
       </c>
       <c r="Y34" t="s">
-        <v>621</v>
+        <v>665</v>
       </c>
       <c r="Z34" t="s">
-        <v>622</v>
+        <v>666</v>
       </c>
       <c r="AA34" t="s">
-        <v>623</v>
+        <v>667</v>
+      </c>
+      <c r="AD34" t="s">
+        <v>494</v>
       </c>
       <c r="AE34" t="s">
-        <v>130</v>
+        <v>180</v>
       </c>
       <c r="AF34" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AG34" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AH34" t="s">
-        <v>132</v>
+        <v>226</v>
       </c>
       <c r="AI34" t="s">
-        <v>132</v>
-[...11 lines deleted...]
-        <v>135</v>
+        <v>668</v>
+      </c>
+      <c r="AL34" t="s">
+        <v>669</v>
+      </c>
+      <c r="AN34" t="s">
+        <v>670</v>
+      </c>
+      <c r="AO34" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP34">
+        <v>229</v>
+      </c>
+      <c r="AQ34" t="s">
+        <v>228</v>
       </c>
       <c r="AR34" t="s">
-        <v>136</v>
+        <v>209</v>
       </c>
       <c r="AS34" t="s">
-        <v>160</v>
+        <v>671</v>
+      </c>
+      <c r="AT34" t="s">
+        <v>188</v>
       </c>
       <c r="AU34" t="s">
-        <v>139</v>
+        <v>402</v>
       </c>
       <c r="AV34" t="s">
-        <v>161</v>
+        <v>672</v>
       </c>
       <c r="AW34" t="s">
-        <v>625</v>
+        <v>232</v>
       </c>
       <c r="AX34" t="s">
-        <v>626</v>
+        <v>192</v>
       </c>
       <c r="AY34" t="s">
-        <v>143</v>
+        <v>673</v>
       </c>
       <c r="AZ34" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:52">
       <c r="A35" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B35" t="s">
-        <v>627</v>
+        <v>674</v>
       </c>
       <c r="C35" t="s">
-        <v>628</v>
+        <v>675</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>629</v>
+        <v>676</v>
       </c>
       <c r="E35" t="s">
-        <v>630</v>
+        <v>215</v>
       </c>
       <c r="F35" t="s">
+        <v>236</v>
+      </c>
+      <c r="G35" t="s">
+        <v>164</v>
+      </c>
+      <c r="H35" t="s">
+        <v>677</v>
+      </c>
+      <c r="I35" t="s">
+        <v>678</v>
+      </c>
+      <c r="J35" t="s">
+        <v>199</v>
+      </c>
+      <c r="M35" t="s">
+        <v>679</v>
+      </c>
+      <c r="O35" t="s">
+        <v>680</v>
+      </c>
+      <c r="P35" t="s">
+        <v>681</v>
+      </c>
+      <c r="X35" t="s">
+        <v>682</v>
+      </c>
+      <c r="Y35" t="s">
+        <v>683</v>
+      </c>
+      <c r="Z35" t="s">
+        <v>684</v>
+      </c>
+      <c r="AA35" t="s">
+        <v>685</v>
+      </c>
+      <c r="AD35" t="s">
+        <v>179</v>
+      </c>
+      <c r="AE35" t="s">
+        <v>180</v>
+      </c>
+      <c r="AF35" t="s">
+        <v>181</v>
+      </c>
+      <c r="AG35" t="s">
+        <v>181</v>
+      </c>
+      <c r="AH35" t="s">
+        <v>226</v>
+      </c>
+      <c r="AI35" t="s">
+        <v>686</v>
+      </c>
+      <c r="AK35" t="s">
+        <v>101</v>
+      </c>
+      <c r="AL35" t="s">
+        <v>687</v>
+      </c>
+      <c r="AN35" t="s">
+        <v>688</v>
+      </c>
+      <c r="AO35" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP35">
+        <v>69</v>
+      </c>
+      <c r="AQ35" t="s">
+        <v>185</v>
+      </c>
+      <c r="AR35" t="s">
+        <v>209</v>
+      </c>
+      <c r="AS35" t="s">
+        <v>689</v>
+      </c>
+      <c r="AT35" t="s">
         <v>188</v>
       </c>
-      <c r="G35" t="s">
-[...70 lines deleted...]
-      </c>
       <c r="AU35" t="s">
-        <v>139</v>
+        <v>210</v>
       </c>
       <c r="AV35" t="s">
-        <v>354</v>
+        <v>690</v>
       </c>
       <c r="AW35" t="s">
-        <v>645</v>
+        <v>691</v>
       </c>
       <c r="AX35" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY35" t="s">
-        <v>143</v>
+        <v>673</v>
       </c>
       <c r="AZ35" t="s">
-        <v>646</v>
+        <v>101</v>
       </c>
     </row>
     <row r="36" spans="1:52">
       <c r="A36" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B36" t="s">
-        <v>647</v>
+        <v>692</v>
       </c>
       <c r="C36" t="s">
-        <v>648</v>
+        <v>693</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>649</v>
+        <v>694</v>
       </c>
       <c r="E36" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="F36" t="s">
-        <v>188</v>
+        <v>163</v>
       </c>
       <c r="G36" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>650</v>
+        <v>164</v>
       </c>
       <c r="I36" t="s">
-        <v>651</v>
+        <v>695</v>
       </c>
       <c r="J36" t="s">
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="M36" t="s">
-        <v>652</v>
+        <v>696</v>
+      </c>
+      <c r="N36" t="s">
+        <v>203</v>
       </c>
       <c r="O36" t="s">
-        <v>653</v>
+        <v>697</v>
       </c>
       <c r="P36" t="s">
-        <v>654</v>
+        <v>698</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>699</v>
+      </c>
+      <c r="R36" t="s">
+        <v>700</v>
+      </c>
+      <c r="S36" t="s">
+        <v>701</v>
+      </c>
+      <c r="T36" t="s">
+        <v>700</v>
       </c>
       <c r="X36" t="s">
-        <v>655</v>
+        <v>702</v>
       </c>
       <c r="Y36" t="s">
-        <v>656</v>
-[...5 lines deleted...]
-        <v>658</v>
+        <v>703</v>
+      </c>
+      <c r="AB36" t="s">
+        <v>704</v>
+      </c>
+      <c r="AC36" t="s">
+        <v>705</v>
       </c>
       <c r="AD36" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AE36" t="s">
-        <v>130</v>
+        <v>706</v>
       </c>
       <c r="AF36" t="s">
-        <v>131</v>
+        <v>225</v>
       </c>
       <c r="AG36" t="s">
-        <v>132</v>
+        <v>225</v>
       </c>
       <c r="AH36" t="s">
-        <v>132</v>
+        <v>226</v>
       </c>
       <c r="AI36" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>659</v>
+        <v>707</v>
+      </c>
+      <c r="AK36" t="s">
+        <v>101</v>
       </c>
       <c r="AL36" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>660</v>
+        <v>687</v>
       </c>
       <c r="AO36" t="s">
-        <v>661</v>
-[...5 lines deleted...]
-        <v>69</v>
+        <v>184</v>
+      </c>
+      <c r="AP36">
+        <v>127</v>
+      </c>
+      <c r="AQ36" t="s">
+        <v>228</v>
       </c>
       <c r="AR36" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>186</v>
       </c>
       <c r="AT36" t="s">
-        <v>662</v>
+        <v>708</v>
       </c>
       <c r="AU36" t="s">
-        <v>139</v>
+        <v>709</v>
       </c>
       <c r="AV36" t="s">
-        <v>161</v>
+        <v>710</v>
       </c>
       <c r="AW36" t="s">
-        <v>663</v>
+        <v>232</v>
       </c>
       <c r="AX36" t="s">
-        <v>626</v>
+        <v>192</v>
       </c>
       <c r="AY36" t="s">
-        <v>143</v>
+        <v>673</v>
       </c>
       <c r="AZ36" t="s">
-        <v>646</v>
+        <v>101</v>
       </c>
     </row>
     <row r="37" spans="1:52">
       <c r="A37" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B37" t="s">
-        <v>664</v>
+        <v>711</v>
       </c>
       <c r="C37" t="s">
-        <v>665</v>
+        <v>712</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>666</v>
+        <v>713</v>
       </c>
       <c r="E37" t="s">
-        <v>112</v>
+        <v>162</v>
       </c>
       <c r="F37" t="s">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="G37" t="s">
-        <v>114</v>
+        <v>714</v>
       </c>
       <c r="I37" t="s">
-        <v>667</v>
+        <v>715</v>
       </c>
       <c r="J37" t="s">
-        <v>150</v>
+        <v>716</v>
       </c>
       <c r="M37" t="s">
-        <v>668</v>
+        <v>717</v>
       </c>
       <c r="N37" t="s">
-        <v>154</v>
+        <v>718</v>
       </c>
       <c r="O37" t="s">
-        <v>669</v>
+        <v>719</v>
       </c>
       <c r="P37" t="s">
-        <v>670</v>
+        <v>720</v>
       </c>
       <c r="Q37" t="s">
-        <v>671</v>
+        <v>721</v>
       </c>
       <c r="R37" t="s">
-        <v>672</v>
+        <v>722</v>
       </c>
       <c r="S37" t="s">
+        <v>719</v>
+      </c>
+      <c r="T37" t="s">
+        <v>723</v>
+      </c>
+      <c r="U37" t="s">
+        <v>724</v>
+      </c>
+      <c r="V37" t="s">
+        <v>725</v>
+      </c>
+      <c r="X37" t="s">
+        <v>726</v>
+      </c>
+      <c r="Y37" t="s">
+        <v>727</v>
+      </c>
+      <c r="AB37" t="s">
+        <v>728</v>
+      </c>
+      <c r="AC37" t="s">
+        <v>729</v>
+      </c>
+      <c r="AD37" t="s">
+        <v>179</v>
+      </c>
+      <c r="AE37" t="s">
+        <v>180</v>
+      </c>
+      <c r="AF37" t="s">
+        <v>181</v>
+      </c>
+      <c r="AG37" t="s">
+        <v>181</v>
+      </c>
+      <c r="AH37" t="s">
+        <v>226</v>
+      </c>
+      <c r="AI37" t="s">
+        <v>730</v>
+      </c>
+      <c r="AK37" t="s">
+        <v>101</v>
+      </c>
+      <c r="AL37" t="s">
+        <v>419</v>
+      </c>
+      <c r="AO37" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP37">
+        <v>199</v>
+      </c>
+      <c r="AQ37" t="s">
+        <v>228</v>
+      </c>
+      <c r="AR37" t="s">
+        <v>186</v>
+      </c>
+      <c r="AT37" t="s">
+        <v>731</v>
+      </c>
+      <c r="AU37" t="s">
+        <v>732</v>
+      </c>
+      <c r="AV37" t="s">
+        <v>733</v>
+      </c>
+      <c r="AW37" t="s">
+        <v>232</v>
+      </c>
+      <c r="AX37" t="s">
+        <v>192</v>
+      </c>
+      <c r="AY37" t="s">
         <v>673</v>
       </c>
-      <c r="T37" t="s">
-[...67 lines deleted...]
-      </c>
       <c r="AZ37" t="s">
-        <v>646</v>
+        <v>101</v>
       </c>
     </row>
     <row r="38" spans="1:52">
       <c r="A38" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B38" t="s">
-        <v>684</v>
+        <v>734</v>
       </c>
       <c r="C38" t="s">
-        <v>685</v>
+        <v>735</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>686</v>
+        <v>736</v>
       </c>
       <c r="E38" t="s">
-        <v>112</v>
+        <v>658</v>
       </c>
       <c r="F38" t="s">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="G38" t="s">
-        <v>687</v>
+        <v>714</v>
       </c>
       <c r="I38" t="s">
-        <v>688</v>
+        <v>737</v>
       </c>
       <c r="J38" t="s">
-        <v>689</v>
+        <v>738</v>
       </c>
       <c r="M38" t="s">
-        <v>690</v>
+        <v>739</v>
       </c>
       <c r="N38" t="s">
-        <v>691</v>
+        <v>740</v>
       </c>
       <c r="O38" t="s">
-        <v>692</v>
+        <v>741</v>
       </c>
       <c r="P38" t="s">
-        <v>693</v>
+        <v>742</v>
       </c>
       <c r="Q38" t="s">
-        <v>694</v>
+        <v>743</v>
       </c>
       <c r="R38" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
       <c r="S38" t="s">
-        <v>692</v>
+        <v>744</v>
       </c>
       <c r="T38" t="s">
-        <v>696</v>
+        <v>745</v>
       </c>
       <c r="U38" t="s">
-        <v>697</v>
+        <v>746</v>
       </c>
       <c r="V38" t="s">
-        <v>698</v>
+        <v>747</v>
       </c>
       <c r="X38" t="s">
-        <v>699</v>
+        <v>748</v>
       </c>
       <c r="Y38" t="s">
-        <v>700</v>
+        <v>749</v>
+      </c>
+      <c r="AA38" t="s">
+        <v>750</v>
       </c>
       <c r="AB38" t="s">
-        <v>701</v>
+        <v>751</v>
       </c>
       <c r="AC38" t="s">
-        <v>702</v>
+        <v>752</v>
       </c>
       <c r="AD38" t="s">
-        <v>703</v>
+        <v>179</v>
       </c>
       <c r="AE38" t="s">
-        <v>130</v>
+        <v>753</v>
       </c>
       <c r="AF38" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AG38" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AH38" t="s">
-        <v>132</v>
+        <v>226</v>
       </c>
       <c r="AI38" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>704</v>
+        <v>754</v>
       </c>
       <c r="AL38" t="s">
-        <v>51</v>
+        <v>755</v>
       </c>
       <c r="AM38" t="s">
-        <v>371</v>
-[...5 lines deleted...]
-        <v>199</v>
+        <v>101</v>
+      </c>
+      <c r="AO38" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP38">
+        <v>4570</v>
+      </c>
+      <c r="AQ38" t="s">
+        <v>228</v>
       </c>
       <c r="AR38" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>186</v>
+      </c>
+      <c r="AT38" t="s">
+        <v>731</v>
       </c>
       <c r="AU38" t="s">
-        <v>705</v>
+        <v>732</v>
       </c>
       <c r="AV38" t="s">
-        <v>706</v>
+        <v>252</v>
       </c>
       <c r="AW38" t="s">
-        <v>707</v>
+        <v>232</v>
       </c>
       <c r="AX38" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY38" t="s">
-        <v>143</v>
+        <v>673</v>
       </c>
       <c r="AZ38" t="s">
-        <v>646</v>
+        <v>101</v>
       </c>
     </row>
     <row r="39" spans="1:52">
       <c r="A39" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B39" t="s">
-        <v>708</v>
+        <v>756</v>
       </c>
       <c r="C39" t="s">
-        <v>709</v>
+        <v>757</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>710</v>
+        <v>758</v>
       </c>
       <c r="E39" t="s">
-        <v>630</v>
+        <v>197</v>
       </c>
       <c r="F39" t="s">
-        <v>113</v>
+        <v>236</v>
       </c>
       <c r="G39" t="s">
+        <v>714</v>
+      </c>
+      <c r="I39" t="s">
+        <v>759</v>
+      </c>
+      <c r="J39" t="s">
+        <v>760</v>
+      </c>
+      <c r="M39" t="s">
+        <v>761</v>
+      </c>
+      <c r="N39" t="s">
+        <v>740</v>
+      </c>
+      <c r="O39" t="s">
+        <v>762</v>
+      </c>
+      <c r="P39" t="s">
+        <v>763</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>764</v>
+      </c>
+      <c r="R39" t="s">
+        <v>700</v>
+      </c>
+      <c r="S39" t="s">
+        <v>765</v>
+      </c>
+      <c r="T39" t="s">
+        <v>700</v>
+      </c>
+      <c r="U39" t="s">
+        <v>744</v>
+      </c>
+      <c r="V39" t="s">
+        <v>766</v>
+      </c>
+      <c r="X39" t="s">
+        <v>767</v>
+      </c>
+      <c r="Y39" t="s">
+        <v>768</v>
+      </c>
+      <c r="AA39" t="s">
+        <v>769</v>
+      </c>
+      <c r="AB39" t="s">
+        <v>770</v>
+      </c>
+      <c r="AD39" t="s">
+        <v>224</v>
+      </c>
+      <c r="AE39" t="s">
+        <v>771</v>
+      </c>
+      <c r="AF39" t="s">
+        <v>181</v>
+      </c>
+      <c r="AG39" t="s">
+        <v>181</v>
+      </c>
+      <c r="AH39" t="s">
+        <v>226</v>
+      </c>
+      <c r="AI39" t="s">
+        <v>772</v>
+      </c>
+      <c r="AL39" t="s">
         <v>687</v>
       </c>
-      <c r="I39" t="s">
-[...70 lines deleted...]
-      </c>
       <c r="AM39" t="s">
-        <v>730</v>
-[...8 lines deleted...]
-        <v>4570</v>
+        <v>101</v>
+      </c>
+      <c r="AO39" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP39">
+        <v>3224</v>
+      </c>
+      <c r="AQ39" t="s">
+        <v>228</v>
       </c>
       <c r="AR39" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>186</v>
+      </c>
+      <c r="AT39" t="s">
+        <v>731</v>
       </c>
       <c r="AU39" t="s">
-        <v>705</v>
+        <v>732</v>
       </c>
       <c r="AV39" t="s">
-        <v>706</v>
+        <v>252</v>
       </c>
       <c r="AW39" t="s">
-        <v>204</v>
+        <v>232</v>
       </c>
       <c r="AX39" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY39" t="s">
-        <v>143</v>
+        <v>673</v>
       </c>
       <c r="AZ39" t="s">
-        <v>646</v>
+        <v>101</v>
       </c>
     </row>
     <row r="40" spans="1:52">
       <c r="A40" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B40" t="s">
-        <v>731</v>
+        <v>773</v>
       </c>
       <c r="C40" t="s">
-        <v>732</v>
+        <v>774</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>733</v>
+        <v>775</v>
       </c>
       <c r="E40" t="s">
-        <v>148</v>
+        <v>501</v>
       </c>
       <c r="F40" t="s">
+        <v>163</v>
+      </c>
+      <c r="G40" t="s">
+        <v>164</v>
+      </c>
+      <c r="I40" t="s">
+        <v>776</v>
+      </c>
+      <c r="J40" t="s">
+        <v>199</v>
+      </c>
+      <c r="M40" t="s">
+        <v>777</v>
+      </c>
+      <c r="O40" t="s">
+        <v>778</v>
+      </c>
+      <c r="X40" t="s">
+        <v>779</v>
+      </c>
+      <c r="Y40" t="s">
+        <v>780</v>
+      </c>
+      <c r="Z40" t="s">
+        <v>781</v>
+      </c>
+      <c r="AA40" t="s">
+        <v>781</v>
+      </c>
+      <c r="AB40" t="s">
+        <v>782</v>
+      </c>
+      <c r="AC40" t="s">
+        <v>782</v>
+      </c>
+      <c r="AD40" t="s">
+        <v>179</v>
+      </c>
+      <c r="AE40" t="s">
+        <v>783</v>
+      </c>
+      <c r="AF40" t="s">
+        <v>225</v>
+      </c>
+      <c r="AG40" t="s">
+        <v>225</v>
+      </c>
+      <c r="AH40" t="s">
+        <v>226</v>
+      </c>
+      <c r="AI40" t="s">
+        <v>784</v>
+      </c>
+      <c r="AL40" t="s">
+        <v>101</v>
+      </c>
+      <c r="AO40" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP40">
+        <v>370</v>
+      </c>
+      <c r="AQ40" t="s">
+        <v>228</v>
+      </c>
+      <c r="AR40" t="s">
+        <v>186</v>
+      </c>
+      <c r="AT40" t="s">
         <v>188</v>
       </c>
-      <c r="G40" t="s">
-[...88 lines deleted...]
-      </c>
       <c r="AU40" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-        <v>706</v>
+        <v>210</v>
       </c>
       <c r="AW40" t="s">
-        <v>204</v>
+        <v>232</v>
       </c>
       <c r="AX40" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY40" t="s">
-        <v>143</v>
+        <v>673</v>
       </c>
       <c r="AZ40" t="s">
-        <v>646</v>
+        <v>101</v>
       </c>
     </row>
     <row r="41" spans="1:52">
       <c r="A41" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B41" t="s">
-        <v>749</v>
+        <v>785</v>
       </c>
       <c r="C41" t="s">
-        <v>750</v>
+        <v>786</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>751</v>
+        <v>787</v>
       </c>
       <c r="E41" t="s">
-        <v>446</v>
+        <v>501</v>
       </c>
       <c r="F41" t="s">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="G41" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="I41" t="s">
-        <v>752</v>
+        <v>788</v>
       </c>
       <c r="J41" t="s">
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="M41" t="s">
-        <v>753</v>
+        <v>777</v>
       </c>
       <c r="O41" t="s">
-        <v>754</v>
+        <v>789</v>
       </c>
       <c r="X41" t="s">
-        <v>755</v>
+        <v>790</v>
       </c>
       <c r="Y41" t="s">
-        <v>756</v>
+        <v>791</v>
       </c>
       <c r="Z41" t="s">
-        <v>757</v>
+        <v>792</v>
       </c>
       <c r="AA41" t="s">
-        <v>757</v>
+        <v>792</v>
       </c>
       <c r="AB41" t="s">
-        <v>758</v>
+        <v>793</v>
       </c>
       <c r="AC41" t="s">
-        <v>758</v>
+        <v>793</v>
+      </c>
+      <c r="AD41" t="s">
+        <v>179</v>
       </c>
       <c r="AE41" t="s">
-        <v>130</v>
+        <v>706</v>
       </c>
       <c r="AF41" t="s">
-        <v>759</v>
+        <v>225</v>
       </c>
       <c r="AG41" t="s">
-        <v>177</v>
+        <v>225</v>
       </c>
       <c r="AH41" t="s">
-        <v>177</v>
-[...14 lines deleted...]
-        <v>370</v>
+        <v>226</v>
+      </c>
+      <c r="AL41" t="s">
+        <v>101</v>
+      </c>
+      <c r="AO41" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP41">
+        <v>201</v>
+      </c>
+      <c r="AQ41" t="s">
+        <v>228</v>
       </c>
       <c r="AR41" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>186</v>
+      </c>
+      <c r="AT41" t="s">
+        <v>188</v>
       </c>
       <c r="AU41" t="s">
-        <v>139</v>
+        <v>210</v>
       </c>
       <c r="AV41" t="s">
-        <v>161</v>
+        <v>794</v>
+      </c>
+      <c r="AW41" t="s">
+        <v>232</v>
       </c>
       <c r="AX41" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY41" t="s">
-        <v>143</v>
+        <v>673</v>
       </c>
       <c r="AZ41" t="s">
-        <v>646</v>
+        <v>101</v>
       </c>
     </row>
     <row r="42" spans="1:52">
       <c r="A42" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B42" t="s">
-        <v>761</v>
+        <v>795</v>
       </c>
       <c r="C42" t="s">
-        <v>762</v>
+        <v>796</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>763</v>
+        <v>797</v>
       </c>
       <c r="E42" t="s">
-        <v>446</v>
+        <v>197</v>
       </c>
       <c r="F42" t="s">
-        <v>113</v>
+        <v>466</v>
       </c>
       <c r="G42" t="s">
-        <v>114</v>
+        <v>798</v>
       </c>
       <c r="I42" t="s">
-        <v>764</v>
+        <v>799</v>
       </c>
       <c r="J42" t="s">
-        <v>150</v>
+        <v>800</v>
       </c>
       <c r="M42" t="s">
-        <v>753</v>
-[...2 lines deleted...]
-        <v>765</v>
+        <v>801</v>
+      </c>
+      <c r="W42" t="s">
+        <v>802</v>
       </c>
       <c r="X42" t="s">
-        <v>766</v>
+        <v>802</v>
       </c>
       <c r="Y42" t="s">
-        <v>767</v>
+        <v>803</v>
       </c>
       <c r="Z42" t="s">
-        <v>768</v>
+        <v>804</v>
       </c>
       <c r="AA42" t="s">
-        <v>768</v>
-[...5 lines deleted...]
-        <v>769</v>
+        <v>573</v>
+      </c>
+      <c r="AD42" t="s">
+        <v>224</v>
       </c>
       <c r="AE42" t="s">
-        <v>130</v>
+        <v>805</v>
       </c>
       <c r="AF42" t="s">
-        <v>679</v>
+        <v>181</v>
       </c>
       <c r="AG42" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="AH42" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="AI42" t="s">
-        <v>178</v>
-[...8 lines deleted...]
-        <v>201</v>
+        <v>806</v>
+      </c>
+      <c r="AL42" t="s">
+        <v>101</v>
+      </c>
+      <c r="AO42" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP42">
+        <v>1200</v>
       </c>
       <c r="AR42" t="s">
-        <v>180</v>
+        <v>209</v>
       </c>
       <c r="AS42" t="s">
-        <v>137</v>
+        <v>807</v>
+      </c>
+      <c r="AT42" t="s">
+        <v>188</v>
       </c>
       <c r="AU42" t="s">
-        <v>139</v>
+        <v>210</v>
       </c>
       <c r="AV42" t="s">
-        <v>161</v>
+        <v>190</v>
       </c>
       <c r="AW42" t="s">
-        <v>770</v>
+        <v>232</v>
       </c>
       <c r="AX42" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY42" t="s">
-        <v>143</v>
+        <v>673</v>
       </c>
       <c r="AZ42" t="s">
-        <v>646</v>
+        <v>101</v>
       </c>
     </row>
     <row r="43" spans="1:52">
       <c r="A43" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B43" t="s">
-        <v>771</v>
+        <v>808</v>
       </c>
       <c r="C43" t="s">
-        <v>772</v>
+        <v>809</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>773</v>
+        <v>810</v>
       </c>
       <c r="E43" t="s">
-        <v>148</v>
+        <v>501</v>
       </c>
       <c r="F43" t="s">
-        <v>418</v>
+        <v>163</v>
       </c>
       <c r="G43" t="s">
-        <v>774</v>
+        <v>811</v>
       </c>
       <c r="I43" t="s">
-        <v>775</v>
+        <v>812</v>
       </c>
       <c r="J43" t="s">
-        <v>776</v>
+        <v>813</v>
       </c>
       <c r="M43" t="s">
-        <v>777</v>
-[...2 lines deleted...]
-        <v>778</v>
+        <v>241</v>
+      </c>
+      <c r="N43" t="s">
+        <v>814</v>
+      </c>
+      <c r="O43" t="s">
+        <v>815</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>816</v>
       </c>
       <c r="X43" t="s">
-        <v>778</v>
+        <v>817</v>
       </c>
       <c r="Y43" t="s">
-        <v>779</v>
-[...2 lines deleted...]
-        <v>780</v>
+        <v>818</v>
       </c>
       <c r="AA43" t="s">
-        <v>520</v>
+        <v>819</v>
+      </c>
+      <c r="AB43" t="s">
+        <v>820</v>
+      </c>
+      <c r="AC43" t="s">
+        <v>818</v>
+      </c>
+      <c r="AD43" t="s">
+        <v>821</v>
       </c>
       <c r="AE43" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="AF43" t="s">
-        <v>781</v>
+        <v>181</v>
       </c>
       <c r="AG43" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AH43" t="s">
-        <v>132</v>
+        <v>226</v>
       </c>
       <c r="AI43" t="s">
-        <v>178</v>
-[...11 lines deleted...]
-        <v>1200</v>
+        <v>822</v>
+      </c>
+      <c r="AK43" t="s">
+        <v>101</v>
+      </c>
+      <c r="AL43" t="s">
+        <v>669</v>
+      </c>
+      <c r="AO43" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP43">
+        <v>984</v>
+      </c>
+      <c r="AQ43" t="s">
+        <v>185</v>
+      </c>
+      <c r="AR43" t="s">
+        <v>186</v>
       </c>
       <c r="AS43" t="s">
-        <v>160</v>
+        <v>823</v>
       </c>
       <c r="AT43" t="s">
-        <v>783</v>
+        <v>188</v>
       </c>
       <c r="AU43" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>210</v>
       </c>
       <c r="AW43" t="s">
-        <v>141</v>
+        <v>232</v>
       </c>
       <c r="AX43" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY43" t="s">
-        <v>143</v>
+        <v>673</v>
       </c>
       <c r="AZ43" t="s">
-        <v>646</v>
+        <v>101</v>
       </c>
     </row>
     <row r="44" spans="1:52">
       <c r="A44" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B44" t="s">
-        <v>784</v>
+        <v>824</v>
       </c>
       <c r="C44" t="s">
-        <v>785</v>
+        <v>824</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>786</v>
+        <v>825</v>
       </c>
       <c r="E44" t="s">
-        <v>446</v>
+        <v>215</v>
       </c>
       <c r="F44" t="s">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="G44" t="s">
-        <v>787</v>
+        <v>164</v>
       </c>
       <c r="I44" t="s">
-        <v>788</v>
+        <v>826</v>
       </c>
       <c r="J44" t="s">
-        <v>789</v>
+        <v>199</v>
       </c>
       <c r="M44" t="s">
-        <v>193</v>
+        <v>778</v>
       </c>
       <c r="N44" t="s">
-        <v>790</v>
+        <v>203</v>
       </c>
       <c r="O44" t="s">
-        <v>791</v>
-[...2 lines deleted...]
-        <v>792</v>
+        <v>827</v>
+      </c>
+      <c r="P44" t="s">
+        <v>828</v>
       </c>
       <c r="X44" t="s">
-        <v>793</v>
+        <v>829</v>
       </c>
       <c r="Y44" t="s">
-        <v>794</v>
-[...2 lines deleted...]
-        <v>795</v>
+        <v>830</v>
       </c>
       <c r="AB44" t="s">
-        <v>796</v>
+        <v>831</v>
       </c>
       <c r="AC44" t="s">
-        <v>794</v>
+        <v>831</v>
+      </c>
+      <c r="AD44" t="s">
+        <v>224</v>
       </c>
       <c r="AE44" t="s">
-        <v>797</v>
+        <v>180</v>
       </c>
       <c r="AF44" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AG44" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AH44" t="s">
-        <v>132</v>
+        <v>226</v>
       </c>
       <c r="AI44" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>798</v>
+        <v>832</v>
       </c>
       <c r="AL44" t="s">
-        <v>51</v>
-[...8 lines deleted...]
-        <v>984</v>
+        <v>687</v>
+      </c>
+      <c r="AO44" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP44">
+        <v>19</v>
       </c>
       <c r="AR44" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>209</v>
       </c>
       <c r="AT44" t="s">
-        <v>799</v>
+        <v>188</v>
       </c>
       <c r="AU44" t="s">
-        <v>139</v>
+        <v>210</v>
       </c>
       <c r="AV44" t="s">
-        <v>161</v>
+        <v>231</v>
+      </c>
+      <c r="AW44" t="s">
+        <v>232</v>
       </c>
       <c r="AX44" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY44" t="s">
-        <v>143</v>
+        <v>673</v>
       </c>
       <c r="AZ44" t="s">
-        <v>646</v>
+        <v>101</v>
       </c>
     </row>
     <row r="45" spans="1:52">
       <c r="A45" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B45" t="s">
-        <v>800</v>
+        <v>833</v>
       </c>
       <c r="C45" t="s">
-        <v>800</v>
+        <v>833</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>801</v>
+        <v>834</v>
       </c>
       <c r="E45" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="F45" t="s">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="G45" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="I45" t="s">
-        <v>802</v>
+        <v>835</v>
       </c>
       <c r="J45" t="s">
-        <v>150</v>
+        <v>836</v>
       </c>
       <c r="M45" t="s">
-        <v>754</v>
+        <v>761</v>
       </c>
       <c r="N45" t="s">
-        <v>154</v>
+        <v>203</v>
       </c>
       <c r="O45" t="s">
-        <v>803</v>
+        <v>837</v>
       </c>
       <c r="P45" t="s">
-        <v>804</v>
+        <v>838</v>
       </c>
       <c r="X45" t="s">
-        <v>805</v>
+        <v>839</v>
       </c>
       <c r="Y45" t="s">
-        <v>806</v>
+        <v>840</v>
       </c>
       <c r="AB45" t="s">
-        <v>807</v>
+        <v>841</v>
       </c>
       <c r="AC45" t="s">
-        <v>807</v>
+        <v>841</v>
+      </c>
+      <c r="AD45" t="s">
+        <v>179</v>
       </c>
       <c r="AE45" t="s">
-        <v>176</v>
+        <v>842</v>
       </c>
       <c r="AF45" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AG45" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AH45" t="s">
-        <v>132</v>
+        <v>226</v>
       </c>
       <c r="AI45" t="s">
-        <v>178</v>
-[...11 lines deleted...]
-        <v>19</v>
+        <v>843</v>
+      </c>
+      <c r="AK45" t="s">
+        <v>101</v>
+      </c>
+      <c r="AL45" t="s">
+        <v>687</v>
+      </c>
+      <c r="AO45" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP45">
+        <v>48</v>
+      </c>
+      <c r="AR45" t="s">
+        <v>209</v>
       </c>
       <c r="AS45" t="s">
-        <v>160</v>
+        <v>844</v>
+      </c>
+      <c r="AT45" t="s">
+        <v>188</v>
       </c>
       <c r="AU45" t="s">
-        <v>139</v>
+        <v>210</v>
       </c>
       <c r="AV45" t="s">
-        <v>161</v>
+        <v>845</v>
       </c>
       <c r="AW45" t="s">
-        <v>183</v>
+        <v>232</v>
       </c>
       <c r="AX45" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY45" t="s">
-        <v>143</v>
+        <v>673</v>
       </c>
       <c r="AZ45" t="s">
-        <v>646</v>
+        <v>101</v>
       </c>
     </row>
     <row r="46" spans="1:52">
       <c r="A46" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B46" t="s">
-        <v>809</v>
+        <v>846</v>
       </c>
       <c r="C46" t="s">
-        <v>809</v>
+        <v>847</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>810</v>
+        <v>848</v>
       </c>
       <c r="E46" t="s">
-        <v>166</v>
+        <v>197</v>
       </c>
       <c r="F46" t="s">
-        <v>113</v>
+        <v>466</v>
       </c>
       <c r="G46" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="I46" t="s">
-        <v>811</v>
+        <v>849</v>
       </c>
       <c r="J46" t="s">
-        <v>812</v>
+        <v>850</v>
       </c>
       <c r="M46" t="s">
-        <v>736</v>
+        <v>744</v>
       </c>
       <c r="N46" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-        <v>814</v>
+        <v>168</v>
+      </c>
+      <c r="W46" t="s">
+        <v>851</v>
       </c>
       <c r="X46" t="s">
-        <v>815</v>
+        <v>852</v>
       </c>
       <c r="Y46" t="s">
-        <v>816</v>
-[...5 lines deleted...]
-        <v>817</v>
+        <v>683</v>
+      </c>
+      <c r="Z46" t="s">
+        <v>853</v>
+      </c>
+      <c r="AA46" t="s">
+        <v>853</v>
+      </c>
+      <c r="AD46" t="s">
+        <v>494</v>
       </c>
       <c r="AE46" t="s">
-        <v>130</v>
+        <v>180</v>
       </c>
       <c r="AF46" t="s">
-        <v>818</v>
+        <v>226</v>
       </c>
       <c r="AG46" t="s">
-        <v>132</v>
+        <v>225</v>
       </c>
       <c r="AH46" t="s">
-        <v>132</v>
+        <v>226</v>
       </c>
       <c r="AI46" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>819</v>
+        <v>854</v>
       </c>
       <c r="AL46" t="s">
-        <v>51</v>
+        <v>669</v>
       </c>
       <c r="AM46" t="s">
-        <v>660</v>
-[...8 lines deleted...]
-        <v>160</v>
+        <v>101</v>
+      </c>
+      <c r="AO46" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP46">
+        <v>3500</v>
+      </c>
+      <c r="AR46" t="s">
+        <v>209</v>
       </c>
       <c r="AT46" t="s">
-        <v>820</v>
+        <v>188</v>
       </c>
       <c r="AU46" t="s">
-        <v>139</v>
+        <v>210</v>
       </c>
       <c r="AV46" t="s">
-        <v>161</v>
+        <v>190</v>
       </c>
       <c r="AW46" t="s">
-        <v>821</v>
+        <v>232</v>
       </c>
       <c r="AX46" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY46" t="s">
-        <v>143</v>
+        <v>673</v>
       </c>
       <c r="AZ46" t="s">
-        <v>646</v>
+        <v>101</v>
       </c>
     </row>
     <row r="47" spans="1:52">
       <c r="A47" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B47" t="s">
-        <v>822</v>
+        <v>855</v>
       </c>
       <c r="C47" t="s">
-        <v>823</v>
+        <v>856</v>
       </c>
       <c r="D47" s="4" t="s">
-        <v>824</v>
+        <v>857</v>
       </c>
       <c r="E47" t="s">
-        <v>148</v>
+        <v>501</v>
       </c>
       <c r="F47" t="s">
-        <v>418</v>
+        <v>466</v>
       </c>
       <c r="G47" t="s">
-        <v>114</v>
+        <v>858</v>
       </c>
       <c r="I47" t="s">
-        <v>825</v>
+        <v>859</v>
       </c>
       <c r="J47" t="s">
-        <v>826</v>
+        <v>860</v>
       </c>
       <c r="M47" t="s">
-        <v>718</v>
+        <v>861</v>
       </c>
       <c r="N47" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>827</v>
+        <v>168</v>
       </c>
       <c r="X47" t="s">
-        <v>828</v>
+        <v>862</v>
       </c>
       <c r="Y47" t="s">
-        <v>656</v>
+        <v>863</v>
       </c>
       <c r="Z47" t="s">
-        <v>829</v>
+        <v>864</v>
       </c>
       <c r="AA47" t="s">
-        <v>829</v>
+        <v>864</v>
+      </c>
+      <c r="AD47" t="s">
+        <v>179</v>
       </c>
       <c r="AE47" t="s">
-        <v>830</v>
+        <v>771</v>
       </c>
       <c r="AF47" t="s">
-        <v>131</v>
+        <v>225</v>
       </c>
       <c r="AG47" t="s">
-        <v>178</v>
+        <v>226</v>
       </c>
       <c r="AH47" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="AI47" t="s">
-        <v>178</v>
-[...17 lines deleted...]
-        <v>160</v>
+        <v>865</v>
+      </c>
+      <c r="AK47" t="s">
+        <v>101</v>
+      </c>
+      <c r="AL47" t="s">
+        <v>866</v>
+      </c>
+      <c r="AO47" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP47">
+        <v>500</v>
+      </c>
+      <c r="AR47" t="s">
+        <v>209</v>
+      </c>
+      <c r="AT47" t="s">
+        <v>188</v>
       </c>
       <c r="AU47" t="s">
-        <v>139</v>
+        <v>210</v>
       </c>
       <c r="AV47" t="s">
-        <v>161</v>
+        <v>190</v>
       </c>
       <c r="AW47" t="s">
-        <v>141</v>
+        <v>232</v>
       </c>
       <c r="AX47" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY47" t="s">
-        <v>143</v>
+        <v>673</v>
       </c>
       <c r="AZ47" t="s">
-        <v>646</v>
+        <v>101</v>
       </c>
     </row>
     <row r="48" spans="1:52">
       <c r="A48" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B48" t="s">
-        <v>832</v>
+        <v>867</v>
       </c>
       <c r="C48" t="s">
-        <v>833</v>
+        <v>868</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>834</v>
+        <v>869</v>
       </c>
       <c r="E48" t="s">
-        <v>446</v>
+        <v>197</v>
       </c>
       <c r="F48" t="s">
-        <v>418</v>
+        <v>870</v>
       </c>
       <c r="G48" t="s">
-        <v>835</v>
+        <v>871</v>
+      </c>
+      <c r="H48" t="s">
+        <v>872</v>
       </c>
       <c r="I48" t="s">
-        <v>836</v>
+        <v>873</v>
       </c>
       <c r="J48" t="s">
-        <v>837</v>
+        <v>874</v>
       </c>
       <c r="M48" t="s">
-        <v>838</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>875</v>
+      </c>
+      <c r="O48" t="s">
+        <v>876</v>
       </c>
       <c r="X48" t="s">
-        <v>839</v>
+        <v>877</v>
       </c>
       <c r="Y48" t="s">
-        <v>840</v>
+        <v>878</v>
       </c>
       <c r="Z48" t="s">
-        <v>841</v>
+        <v>879</v>
       </c>
       <c r="AA48" t="s">
-        <v>841</v>
+        <v>880</v>
+      </c>
+      <c r="AD48" t="s">
+        <v>224</v>
       </c>
       <c r="AE48" t="s">
-        <v>130</v>
+        <v>180</v>
       </c>
       <c r="AF48" t="s">
-        <v>747</v>
+        <v>181</v>
       </c>
       <c r="AG48" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="AH48" t="s">
-        <v>178</v>
+        <v>226</v>
       </c>
       <c r="AI48" t="s">
-        <v>132</v>
-[...20 lines deleted...]
-        <v>139</v>
+        <v>881</v>
+      </c>
+      <c r="AO48" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP48">
+        <v>200</v>
+      </c>
+      <c r="AQ48" t="s">
+        <v>185</v>
+      </c>
+      <c r="AR48" t="s">
+        <v>186</v>
+      </c>
+      <c r="AT48" t="s">
+        <v>188</v>
       </c>
       <c r="AV48" t="s">
-        <v>161</v>
+        <v>190</v>
       </c>
       <c r="AW48" t="s">
-        <v>141</v>
+        <v>232</v>
       </c>
       <c r="AX48" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY48" t="s">
-        <v>143</v>
+        <v>673</v>
       </c>
       <c r="AZ48" t="s">
-        <v>646</v>
+        <v>101</v>
       </c>
     </row>
     <row r="49" spans="1:52">
       <c r="A49" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B49" t="s">
-        <v>844</v>
+        <v>882</v>
       </c>
       <c r="C49" t="s">
-        <v>845</v>
+        <v>883</v>
       </c>
       <c r="D49" s="4" t="s">
-        <v>846</v>
+        <v>884</v>
       </c>
       <c r="E49" t="s">
-        <v>148</v>
+        <v>501</v>
       </c>
       <c r="F49" t="s">
-        <v>847</v>
+        <v>163</v>
       </c>
       <c r="G49" t="s">
-        <v>848</v>
+        <v>885</v>
       </c>
       <c r="H49" t="s">
-        <v>849</v>
+        <v>886</v>
       </c>
       <c r="I49" t="s">
-        <v>850</v>
+        <v>887</v>
       </c>
       <c r="J49" t="s">
-        <v>851</v>
+        <v>199</v>
       </c>
       <c r="M49" t="s">
-        <v>852</v>
+        <v>888</v>
       </c>
       <c r="O49" t="s">
-        <v>853</v>
+        <v>889</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>890</v>
       </c>
       <c r="X49" t="s">
-        <v>854</v>
+        <v>891</v>
       </c>
       <c r="Y49" t="s">
-        <v>855</v>
+        <v>892</v>
       </c>
       <c r="Z49" t="s">
-        <v>856</v>
+        <v>893</v>
       </c>
       <c r="AA49" t="s">
-        <v>857</v>
+        <v>893</v>
+      </c>
+      <c r="AB49" t="s">
+        <v>894</v>
+      </c>
+      <c r="AC49" t="s">
+        <v>894</v>
       </c>
       <c r="AD49" t="s">
-        <v>176</v>
+        <v>224</v>
       </c>
       <c r="AE49" t="s">
-        <v>176</v>
+        <v>559</v>
       </c>
       <c r="AF49" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AG49" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AH49" t="s">
-        <v>132</v>
+        <v>226</v>
       </c>
       <c r="AI49" t="s">
-        <v>178</v>
-[...8 lines deleted...]
-        <v>200</v>
+        <v>895</v>
+      </c>
+      <c r="AL49" t="s">
+        <v>101</v>
+      </c>
+      <c r="AO49" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP49">
+        <v>240</v>
       </c>
       <c r="AR49" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>209</v>
+      </c>
+      <c r="AT49" t="s">
+        <v>188</v>
+      </c>
+      <c r="AV49" t="s">
+        <v>190</v>
       </c>
       <c r="AW49" t="s">
-        <v>141</v>
+        <v>232</v>
       </c>
       <c r="AX49" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY49" t="s">
-        <v>143</v>
+        <v>673</v>
       </c>
       <c r="AZ49" t="s">
-        <v>646</v>
+        <v>101</v>
       </c>
     </row>
     <row r="50" spans="1:52">
       <c r="A50" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B50" t="s">
-        <v>859</v>
+        <v>896</v>
       </c>
       <c r="C50" t="s">
-        <v>860</v>
+        <v>897</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>861</v>
+        <v>898</v>
       </c>
       <c r="E50" t="s">
-        <v>446</v>
+        <v>197</v>
       </c>
       <c r="F50" t="s">
-        <v>113</v>
+        <v>564</v>
       </c>
       <c r="G50" t="s">
-        <v>862</v>
+        <v>338</v>
       </c>
       <c r="H50" t="s">
-        <v>863</v>
+        <v>899</v>
       </c>
       <c r="I50" t="s">
-        <v>864</v>
+        <v>900</v>
       </c>
       <c r="J50" t="s">
-        <v>150</v>
+        <v>901</v>
       </c>
       <c r="M50" t="s">
-        <v>865</v>
+        <v>902</v>
       </c>
       <c r="O50" t="s">
-        <v>866</v>
-[...5 lines deleted...]
-        <v>868</v>
+        <v>903</v>
+      </c>
+      <c r="W50" t="s">
+        <v>904</v>
       </c>
       <c r="Y50" t="s">
-        <v>869</v>
+        <v>905</v>
       </c>
       <c r="Z50" t="s">
-        <v>870</v>
+        <v>906</v>
       </c>
       <c r="AA50" t="s">
-        <v>870</v>
-[...5 lines deleted...]
-        <v>871</v>
+        <v>907</v>
       </c>
       <c r="AD50" t="s">
-        <v>176</v>
+        <v>224</v>
       </c>
       <c r="AE50" t="s">
-        <v>176</v>
+        <v>908</v>
       </c>
       <c r="AF50" t="s">
-        <v>506</v>
+        <v>181</v>
       </c>
       <c r="AG50" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="AH50" t="s">
-        <v>132</v>
+        <v>226</v>
       </c>
       <c r="AI50" t="s">
-        <v>178</v>
-[...17 lines deleted...]
-        <v>139</v>
+        <v>909</v>
+      </c>
+      <c r="AL50" t="s">
+        <v>101</v>
+      </c>
+      <c r="AO50" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP50">
+        <v>400</v>
+      </c>
+      <c r="AQ50" t="s">
+        <v>228</v>
+      </c>
+      <c r="AR50" t="s">
+        <v>186</v>
+      </c>
+      <c r="AT50" t="s">
+        <v>188</v>
+      </c>
+      <c r="AV50" t="s">
+        <v>190</v>
       </c>
       <c r="AW50" t="s">
-        <v>141</v>
+        <v>232</v>
       </c>
       <c r="AX50" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY50" t="s">
-        <v>143</v>
+        <v>673</v>
       </c>
       <c r="AZ50" t="s">
-        <v>646</v>
+        <v>101</v>
       </c>
     </row>
     <row r="51" spans="1:52">
       <c r="A51" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B51" t="s">
-        <v>873</v>
+        <v>910</v>
       </c>
       <c r="C51" t="s">
-        <v>874</v>
+        <v>911</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>875</v>
+        <v>912</v>
       </c>
       <c r="E51" t="s">
-        <v>148</v>
+        <v>501</v>
       </c>
       <c r="F51" t="s">
+        <v>466</v>
+      </c>
+      <c r="G51" t="s">
+        <v>913</v>
+      </c>
+      <c r="H51" t="s">
+        <v>914</v>
+      </c>
+      <c r="I51" t="s">
+        <v>915</v>
+      </c>
+      <c r="J51" t="s">
+        <v>916</v>
+      </c>
+      <c r="M51" t="s">
+        <v>917</v>
+      </c>
+      <c r="O51" t="s">
+        <v>918</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>919</v>
+      </c>
+      <c r="S51" t="s">
+        <v>920</v>
+      </c>
+      <c r="X51" t="s">
+        <v>921</v>
+      </c>
+      <c r="Y51" t="s">
+        <v>922</v>
+      </c>
+      <c r="Z51" t="s">
+        <v>923</v>
+      </c>
+      <c r="AA51" t="s">
+        <v>923</v>
+      </c>
+      <c r="AF51" t="s">
+        <v>225</v>
+      </c>
+      <c r="AG51" t="s">
+        <v>225</v>
+      </c>
+      <c r="AH51" t="s">
+        <v>225</v>
+      </c>
+      <c r="AO51" t="s">
         <v>511</v>
       </c>
-      <c r="G51" t="s">
-[...57 lines deleted...]
-        <v>400</v>
+      <c r="AP51">
+        <v>9900</v>
+      </c>
+      <c r="AQ51" t="s">
+        <v>185</v>
       </c>
       <c r="AR51" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>209</v>
+      </c>
+      <c r="AT51" t="s">
+        <v>188</v>
+      </c>
+      <c r="AV51" t="s">
+        <v>190</v>
       </c>
       <c r="AW51" t="s">
-        <v>141</v>
+        <v>232</v>
       </c>
       <c r="AX51" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY51" t="s">
-        <v>143</v>
+        <v>673</v>
       </c>
       <c r="AZ51" t="s">
-        <v>646</v>
+        <v>101</v>
       </c>
     </row>
     <row r="52" spans="1:52">
       <c r="A52" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B52" t="s">
-        <v>887</v>
+        <v>924</v>
       </c>
       <c r="C52" t="s">
-        <v>888</v>
+        <v>925</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>889</v>
+        <v>926</v>
       </c>
       <c r="E52" t="s">
-        <v>446</v>
+        <v>501</v>
       </c>
       <c r="F52" t="s">
-        <v>418</v>
+        <v>564</v>
       </c>
       <c r="G52" t="s">
-        <v>890</v>
+        <v>927</v>
       </c>
       <c r="H52" t="s">
-        <v>891</v>
+        <v>928</v>
       </c>
       <c r="I52" t="s">
-        <v>892</v>
+        <v>929</v>
       </c>
       <c r="J52" t="s">
-        <v>893</v>
+        <v>199</v>
       </c>
       <c r="M52" t="s">
-        <v>894</v>
-[...11 lines deleted...]
-        <v>898</v>
+        <v>875</v>
+      </c>
+      <c r="W52" t="s">
+        <v>930</v>
       </c>
       <c r="Y52" t="s">
-        <v>899</v>
+        <v>931</v>
       </c>
       <c r="Z52" t="s">
-        <v>900</v>
+        <v>932</v>
       </c>
       <c r="AA52" t="s">
-        <v>900</v>
+        <v>932</v>
+      </c>
+      <c r="AD52" t="s">
+        <v>224</v>
+      </c>
+      <c r="AE52" t="s">
+        <v>180</v>
+      </c>
+      <c r="AF52" t="s">
+        <v>226</v>
       </c>
       <c r="AG52" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="AH52" t="s">
-        <v>177</v>
-[...8 lines deleted...]
-        <v>9900</v>
+        <v>226</v>
+      </c>
+      <c r="AL52" t="s">
+        <v>101</v>
+      </c>
+      <c r="AO52" t="s">
+        <v>511</v>
+      </c>
+      <c r="AP52">
+        <v>50</v>
+      </c>
+      <c r="AQ52" t="s">
+        <v>185</v>
       </c>
       <c r="AR52" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>209</v>
+      </c>
+      <c r="AT52" t="s">
+        <v>188</v>
+      </c>
+      <c r="AV52" t="s">
+        <v>190</v>
       </c>
       <c r="AW52" t="s">
-        <v>141</v>
+        <v>232</v>
       </c>
       <c r="AX52" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY52" t="s">
-        <v>143</v>
+        <v>673</v>
       </c>
       <c r="AZ52" t="s">
-        <v>646</v>
+        <v>101</v>
       </c>
     </row>
     <row r="53" spans="1:52">
       <c r="A53" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B53" t="s">
-        <v>901</v>
+        <v>933</v>
       </c>
       <c r="C53" t="s">
-        <v>902</v>
+        <v>934</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>903</v>
+        <v>935</v>
       </c>
       <c r="E53" t="s">
-        <v>446</v>
+        <v>501</v>
       </c>
       <c r="F53" t="s">
-        <v>511</v>
+        <v>564</v>
       </c>
       <c r="G53" t="s">
-        <v>904</v>
+        <v>936</v>
       </c>
       <c r="H53" t="s">
-        <v>905</v>
+        <v>937</v>
       </c>
       <c r="I53" t="s">
-        <v>906</v>
+        <v>938</v>
       </c>
       <c r="J53" t="s">
-        <v>150</v>
+        <v>939</v>
       </c>
       <c r="M53" t="s">
-        <v>852</v>
+        <v>940</v>
+      </c>
+      <c r="O53" t="s">
+        <v>941</v>
       </c>
       <c r="W53" t="s">
-        <v>907</v>
+        <v>942</v>
       </c>
       <c r="Y53" t="s">
-        <v>908</v>
+        <v>943</v>
       </c>
       <c r="Z53" t="s">
-        <v>909</v>
+        <v>944</v>
       </c>
       <c r="AA53" t="s">
-        <v>909</v>
+        <v>944</v>
       </c>
       <c r="AD53" t="s">
-        <v>910</v>
+        <v>945</v>
       </c>
       <c r="AE53" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="AF53" t="s">
-        <v>131</v>
+        <v>225</v>
       </c>
       <c r="AG53" t="s">
-        <v>178</v>
+        <v>225</v>
       </c>
       <c r="AH53" t="s">
-        <v>178</v>
+        <v>226</v>
       </c>
       <c r="AI53" t="s">
-        <v>178</v>
-[...8 lines deleted...]
-        <v>50</v>
+        <v>946</v>
+      </c>
+      <c r="AL53" t="s">
+        <v>101</v>
+      </c>
+      <c r="AO53" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP53">
+        <v>600</v>
+      </c>
+      <c r="AQ53" t="s">
+        <v>228</v>
       </c>
       <c r="AR53" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>186</v>
+      </c>
+      <c r="AT53" t="s">
+        <v>188</v>
+      </c>
+      <c r="AV53" t="s">
+        <v>190</v>
       </c>
       <c r="AW53" t="s">
-        <v>141</v>
+        <v>232</v>
       </c>
       <c r="AX53" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY53" t="s">
-        <v>143</v>
+        <v>673</v>
       </c>
       <c r="AZ53" t="s">
-        <v>646</v>
+        <v>101</v>
       </c>
     </row>
     <row r="54" spans="1:52">
       <c r="A54" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B54" t="s">
-        <v>911</v>
+        <v>947</v>
       </c>
       <c r="C54" t="s">
-        <v>912</v>
+        <v>948</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>913</v>
+        <v>949</v>
       </c>
       <c r="E54" t="s">
-        <v>446</v>
+        <v>501</v>
       </c>
       <c r="F54" t="s">
+        <v>950</v>
+      </c>
+      <c r="G54" t="s">
+        <v>951</v>
+      </c>
+      <c r="H54" t="s">
+        <v>952</v>
+      </c>
+      <c r="I54" t="s">
+        <v>953</v>
+      </c>
+      <c r="J54" t="s">
+        <v>954</v>
+      </c>
+      <c r="X54" t="s">
+        <v>955</v>
+      </c>
+      <c r="Y54" t="s">
+        <v>956</v>
+      </c>
+      <c r="Z54" t="s">
+        <v>633</v>
+      </c>
+      <c r="AA54" t="s">
+        <v>633</v>
+      </c>
+      <c r="AB54" t="s">
+        <v>957</v>
+      </c>
+      <c r="AC54" t="s">
+        <v>957</v>
+      </c>
+      <c r="AF54" t="s">
+        <v>225</v>
+      </c>
+      <c r="AG54" t="s">
+        <v>225</v>
+      </c>
+      <c r="AH54" t="s">
+        <v>225</v>
+      </c>
+      <c r="AO54" t="s">
         <v>511</v>
       </c>
-      <c r="G54" t="s">
-[...54 lines deleted...]
-        <v>600</v>
+      <c r="AP54">
+        <v>6069</v>
+      </c>
+      <c r="AQ54" t="s">
+        <v>185</v>
       </c>
       <c r="AR54" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>209</v>
+      </c>
+      <c r="AT54" t="s">
+        <v>188</v>
+      </c>
+      <c r="AV54" t="s">
+        <v>252</v>
       </c>
       <c r="AW54" t="s">
-        <v>141</v>
+        <v>232</v>
       </c>
       <c r="AX54" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY54" t="s">
-        <v>143</v>
+        <v>673</v>
       </c>
       <c r="AZ54" t="s">
-        <v>646</v>
+        <v>101</v>
       </c>
     </row>
     <row r="55" spans="1:52">
       <c r="A55" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B55" t="s">
-        <v>924</v>
+        <v>958</v>
       </c>
       <c r="C55" t="s">
-        <v>925</v>
+        <v>959</v>
       </c>
       <c r="D55" s="4" t="s">
-        <v>926</v>
+        <v>960</v>
       </c>
       <c r="E55" t="s">
-        <v>446</v>
+        <v>197</v>
       </c>
       <c r="F55" t="s">
-        <v>927</v>
+        <v>466</v>
       </c>
       <c r="G55" t="s">
-        <v>928</v>
+        <v>961</v>
       </c>
       <c r="H55" t="s">
-        <v>929</v>
+        <v>962</v>
       </c>
       <c r="I55" t="s">
-        <v>930</v>
+        <v>963</v>
       </c>
       <c r="J55" t="s">
-        <v>931</v>
+        <v>874</v>
+      </c>
+      <c r="M55" t="s">
+        <v>964</v>
+      </c>
+      <c r="O55" t="s">
+        <v>965</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>966</v>
+      </c>
+      <c r="S55" t="s">
+        <v>967</v>
       </c>
       <c r="X55" t="s">
-        <v>932</v>
+        <v>968</v>
       </c>
       <c r="Y55" t="s">
-        <v>933</v>
+        <v>969</v>
       </c>
       <c r="Z55" t="s">
-        <v>581</v>
+        <v>533</v>
       </c>
       <c r="AA55" t="s">
-        <v>581</v>
-[...5 lines deleted...]
-        <v>934</v>
+        <v>970</v>
+      </c>
+      <c r="AD55" t="s">
+        <v>971</v>
+      </c>
+      <c r="AE55" t="s">
+        <v>180</v>
+      </c>
+      <c r="AF55" t="s">
+        <v>225</v>
       </c>
       <c r="AG55" t="s">
-        <v>177</v>
+        <v>225</v>
       </c>
       <c r="AH55" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="AI55" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>6069</v>
+        <v>972</v>
+      </c>
+      <c r="AO55" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP55">
+        <v>2000</v>
+      </c>
+      <c r="AQ55" t="s">
+        <v>228</v>
       </c>
       <c r="AR55" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>186</v>
+      </c>
+      <c r="AT55" t="s">
+        <v>708</v>
+      </c>
+      <c r="AV55" t="s">
+        <v>190</v>
       </c>
       <c r="AW55" t="s">
-        <v>204</v>
+        <v>232</v>
       </c>
       <c r="AX55" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY55" t="s">
-        <v>143</v>
+        <v>673</v>
       </c>
       <c r="AZ55" t="s">
-        <v>646</v>
+        <v>101</v>
       </c>
     </row>
     <row r="56" spans="1:52">
       <c r="A56" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B56" t="s">
-        <v>935</v>
+        <v>973</v>
       </c>
       <c r="C56" t="s">
-        <v>936</v>
+        <v>974</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>937</v>
+        <v>975</v>
       </c>
       <c r="E56" t="s">
-        <v>148</v>
+        <v>501</v>
       </c>
       <c r="F56" t="s">
-        <v>418</v>
+        <v>466</v>
       </c>
       <c r="G56" t="s">
-        <v>938</v>
+        <v>976</v>
       </c>
       <c r="H56" t="s">
-        <v>939</v>
+        <v>977</v>
       </c>
       <c r="I56" t="s">
-        <v>940</v>
-[...14 lines deleted...]
-        <v>944</v>
+        <v>978</v>
       </c>
       <c r="X56" t="s">
-        <v>945</v>
+        <v>979</v>
       </c>
       <c r="Y56" t="s">
-        <v>946</v>
+        <v>980</v>
       </c>
       <c r="Z56" t="s">
-        <v>480</v>
+        <v>981</v>
       </c>
       <c r="AA56" t="s">
-        <v>947</v>
+        <v>981</v>
+      </c>
+      <c r="AD56" t="s">
+        <v>224</v>
       </c>
       <c r="AE56" t="s">
-        <v>948</v>
+        <v>509</v>
       </c>
       <c r="AF56" t="s">
-        <v>131</v>
+        <v>225</v>
       </c>
       <c r="AG56" t="s">
-        <v>177</v>
+        <v>225</v>
       </c>
       <c r="AH56" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="AI56" t="s">
-        <v>178</v>
-[...8 lines deleted...]
-        <v>2000</v>
+        <v>982</v>
+      </c>
+      <c r="AL56" t="s">
+        <v>101</v>
+      </c>
+      <c r="AO56" t="s">
+        <v>511</v>
+      </c>
+      <c r="AP56">
+        <v>144</v>
+      </c>
+      <c r="AQ56" t="s">
+        <v>185</v>
       </c>
       <c r="AR56" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>681</v>
+        <v>209</v>
+      </c>
+      <c r="AT56" t="s">
+        <v>188</v>
+      </c>
+      <c r="AV56" t="s">
+        <v>190</v>
       </c>
       <c r="AW56" t="s">
-        <v>141</v>
+        <v>232</v>
       </c>
       <c r="AX56" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY56" t="s">
-        <v>143</v>
+        <v>673</v>
       </c>
       <c r="AZ56" t="s">
-        <v>646</v>
+        <v>101</v>
       </c>
     </row>
     <row r="57" spans="1:52">
       <c r="A57" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B57" t="s">
-        <v>950</v>
+        <v>983</v>
       </c>
       <c r="C57" t="s">
-        <v>951</v>
+        <v>984</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>952</v>
+        <v>985</v>
       </c>
       <c r="E57" t="s">
-        <v>446</v>
+        <v>215</v>
       </c>
       <c r="F57" t="s">
-        <v>418</v>
+        <v>236</v>
       </c>
       <c r="G57" t="s">
-        <v>953</v>
+        <v>164</v>
       </c>
       <c r="H57" t="s">
-        <v>954</v>
+        <v>986</v>
       </c>
       <c r="I57" t="s">
-        <v>955</v>
+        <v>987</v>
+      </c>
+      <c r="J57" t="s">
+        <v>199</v>
+      </c>
+      <c r="M57" t="s">
+        <v>988</v>
+      </c>
+      <c r="O57" t="s">
+        <v>989</v>
       </c>
       <c r="X57" t="s">
-        <v>956</v>
+        <v>444</v>
       </c>
       <c r="Y57" t="s">
-        <v>957</v>
+        <v>990</v>
       </c>
       <c r="Z57" t="s">
-        <v>958</v>
+        <v>991</v>
       </c>
       <c r="AA57" t="s">
-        <v>958</v>
+        <v>992</v>
+      </c>
+      <c r="AD57" t="s">
+        <v>179</v>
       </c>
       <c r="AE57" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="AF57" t="s">
-        <v>455</v>
+        <v>226</v>
       </c>
       <c r="AG57" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="AH57" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="AI57" t="s">
-        <v>178</v>
-[...11 lines deleted...]
-        <v>144</v>
+        <v>993</v>
+      </c>
+      <c r="AL57" t="s">
+        <v>101</v>
+      </c>
+      <c r="AO57" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP57">
+        <v>57</v>
+      </c>
+      <c r="AQ57" t="s">
+        <v>228</v>
       </c>
       <c r="AR57" t="s">
-        <v>136</v>
-[...8 lines deleted...]
-        <v>141</v>
+        <v>994</v>
+      </c>
+      <c r="AT57" t="s">
+        <v>188</v>
       </c>
       <c r="AX57" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY57" t="s">
-        <v>143</v>
+        <v>673</v>
       </c>
       <c r="AZ57" t="s">
-        <v>646</v>
+        <v>101</v>
       </c>
     </row>
     <row r="58" spans="1:52">
       <c r="A58" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B58" t="s">
-        <v>960</v>
+        <v>995</v>
       </c>
       <c r="C58" t="s">
-        <v>961</v>
+        <v>996</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>962</v>
+        <v>997</v>
       </c>
       <c r="E58" t="s">
-        <v>166</v>
+        <v>432</v>
       </c>
       <c r="F58" t="s">
+        <v>564</v>
+      </c>
+      <c r="G58" t="s">
+        <v>164</v>
+      </c>
+      <c r="H58" t="s">
+        <v>998</v>
+      </c>
+      <c r="I58" t="s">
+        <v>999</v>
+      </c>
+      <c r="M58" t="s">
+        <v>361</v>
+      </c>
+      <c r="O58" t="s">
+        <v>1000</v>
+      </c>
+      <c r="W58" t="s">
+        <v>1001</v>
+      </c>
+      <c r="Y58" t="s">
+        <v>1002</v>
+      </c>
+      <c r="Z58" t="s">
+        <v>1003</v>
+      </c>
+      <c r="AA58" t="s">
+        <v>1003</v>
+      </c>
+      <c r="AD58" t="s">
+        <v>1004</v>
+      </c>
+      <c r="AE58" t="s">
+        <v>180</v>
+      </c>
+      <c r="AF58" t="s">
+        <v>181</v>
+      </c>
+      <c r="AG58" t="s">
+        <v>181</v>
+      </c>
+      <c r="AH58" t="s">
+        <v>226</v>
+      </c>
+      <c r="AI58" t="s">
+        <v>1005</v>
+      </c>
+      <c r="AO58" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP58">
+        <v>66</v>
+      </c>
+      <c r="AR58" t="s">
+        <v>448</v>
+      </c>
+      <c r="AT58" t="s">
         <v>188</v>
       </c>
-      <c r="G58" t="s">
-[...66 lines deleted...]
-        <v>139</v>
+      <c r="AW58" t="s">
+        <v>1006</v>
+      </c>
+      <c r="AX58" t="s">
+        <v>1007</v>
       </c>
       <c r="AY58" t="s">
-        <v>143</v>
+        <v>673</v>
       </c>
       <c r="AZ58" t="s">
-        <v>646</v>
+        <v>101</v>
       </c>
     </row>
     <row r="59" spans="1:52">
       <c r="A59" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>972</v>
+        <v>86</v>
+      </c>
+      <c r="B59">
+        <v>219679</v>
       </c>
       <c r="C59" t="s">
-        <v>973</v>
+        <v>1008</v>
       </c>
       <c r="D59" s="4" t="s">
-        <v>974</v>
+        <v>1009</v>
       </c>
       <c r="E59" t="s">
-        <v>384</v>
+        <v>215</v>
       </c>
       <c r="F59" t="s">
-        <v>511</v>
+        <v>163</v>
       </c>
       <c r="G59" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="H59" t="s">
-        <v>975</v>
+        <v>1010</v>
       </c>
       <c r="I59" t="s">
-        <v>976</v>
+        <v>1011</v>
+      </c>
+      <c r="J59" t="s">
+        <v>199</v>
       </c>
       <c r="M59" t="s">
-        <v>977</v>
+        <v>1012</v>
       </c>
       <c r="O59" t="s">
-        <v>978</v>
-[...2 lines deleted...]
-        <v>979</v>
+        <v>1013</v>
+      </c>
+      <c r="Q59" t="s">
+        <v>1014</v>
+      </c>
+      <c r="X59" t="s">
+        <v>1015</v>
       </c>
       <c r="Y59" t="s">
-        <v>980</v>
-[...5 lines deleted...]
-        <v>981</v>
+        <v>1016</v>
+      </c>
+      <c r="AB59" t="s">
+        <v>1017</v>
+      </c>
+      <c r="AC59" t="s">
+        <v>1017</v>
       </c>
       <c r="AD59" t="s">
-        <v>982</v>
+        <v>224</v>
       </c>
       <c r="AE59" t="s">
-        <v>983</v>
+        <v>180</v>
       </c>
       <c r="AF59" t="s">
-        <v>131</v>
+        <v>225</v>
       </c>
       <c r="AG59" t="s">
-        <v>132</v>
+        <v>225</v>
       </c>
       <c r="AH59" t="s">
-        <v>132</v>
+        <v>226</v>
       </c>
       <c r="AI59" t="s">
-        <v>178</v>
-[...20 lines deleted...]
-        <v>986</v>
+        <v>1018</v>
+      </c>
+      <c r="AO59" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP59">
+        <v>24</v>
+      </c>
+      <c r="AQ59" t="s">
+        <v>228</v>
+      </c>
+      <c r="AR59" t="s">
+        <v>994</v>
+      </c>
+      <c r="AT59" t="s">
+        <v>188</v>
       </c>
       <c r="AZ59" t="s">
-        <v>646</v>
+        <v>101</v>
       </c>
     </row>
     <row r="60" spans="1:52">
       <c r="A60" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>219679</v>
+        <v>86</v>
+      </c>
+      <c r="B60" t="s">
+        <v>1019</v>
       </c>
       <c r="C60" t="s">
-        <v>987</v>
+        <v>1020</v>
       </c>
       <c r="D60" s="4" t="s">
-        <v>988</v>
+        <v>1021</v>
       </c>
       <c r="E60" t="s">
-        <v>166</v>
+        <v>501</v>
       </c>
       <c r="F60" t="s">
-        <v>113</v>
+        <v>564</v>
       </c>
       <c r="G60" t="s">
-        <v>114</v>
+        <v>515</v>
       </c>
       <c r="H60" t="s">
-        <v>989</v>
+        <v>1022</v>
       </c>
       <c r="I60" t="s">
-        <v>990</v>
+        <v>1023</v>
       </c>
       <c r="J60" t="s">
-        <v>150</v>
-[...11 lines deleted...]
-        <v>994</v>
+        <v>518</v>
+      </c>
+      <c r="W60" t="s">
+        <v>1024</v>
       </c>
       <c r="Y60" t="s">
-        <v>995</v>
-[...5 lines deleted...]
-        <v>996</v>
+        <v>1025</v>
+      </c>
+      <c r="Z60" t="s">
+        <v>1026</v>
+      </c>
+      <c r="AA60" t="s">
+        <v>1027</v>
+      </c>
+      <c r="AD60" t="s">
+        <v>179</v>
       </c>
       <c r="AE60" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="AF60" t="s">
-        <v>131</v>
+        <v>225</v>
       </c>
       <c r="AG60" t="s">
-        <v>177</v>
+        <v>225</v>
       </c>
       <c r="AH60" t="s">
-        <v>177</v>
-[...11 lines deleted...]
-        <v>24</v>
+        <v>226</v>
+      </c>
+      <c r="AO60" t="s">
+        <v>511</v>
+      </c>
+      <c r="AP60">
+        <v>220</v>
+      </c>
+      <c r="AQ60" t="s">
+        <v>185</v>
       </c>
       <c r="AR60" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>209</v>
+      </c>
+      <c r="AT60" t="s">
+        <v>188</v>
+      </c>
+      <c r="AZ60" t="s">
+        <v>101</v>
       </c>
     </row>
     <row r="61" spans="1:52">
       <c r="A61" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B61" t="s">
-        <v>998</v>
+        <v>1028</v>
       </c>
       <c r="C61" t="s">
-        <v>999</v>
+        <v>1029</v>
       </c>
       <c r="D61" s="4" t="s">
-        <v>1000</v>
+        <v>1030</v>
       </c>
       <c r="E61" t="s">
-        <v>446</v>
+        <v>501</v>
       </c>
       <c r="F61" t="s">
+        <v>564</v>
+      </c>
+      <c r="G61" t="s">
+        <v>1031</v>
+      </c>
+      <c r="H61" t="s">
+        <v>1032</v>
+      </c>
+      <c r="I61" t="s">
+        <v>1033</v>
+      </c>
+      <c r="J61" t="s">
+        <v>470</v>
+      </c>
+      <c r="M61" t="s">
+        <v>1034</v>
+      </c>
+      <c r="W61" t="s">
+        <v>1035</v>
+      </c>
+      <c r="Y61" t="s">
+        <v>1036</v>
+      </c>
+      <c r="Z61" t="s">
+        <v>1037</v>
+      </c>
+      <c r="AA61" t="s">
+        <v>1037</v>
+      </c>
+      <c r="AF61" t="s">
+        <v>225</v>
+      </c>
+      <c r="AG61" t="s">
+        <v>225</v>
+      </c>
+      <c r="AH61" t="s">
+        <v>225</v>
+      </c>
+      <c r="AO61" t="s">
         <v>511</v>
       </c>
-      <c r="G61" t="s">
-[...45 lines deleted...]
-        <v>220</v>
+      <c r="AP61">
+        <v>200</v>
+      </c>
+      <c r="AQ61" t="s">
+        <v>185</v>
       </c>
       <c r="AR61" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>209</v>
+      </c>
+      <c r="AT61" t="s">
+        <v>188</v>
+      </c>
+      <c r="AZ61" t="s">
+        <v>101</v>
       </c>
     </row>
     <row r="62" spans="1:52">
       <c r="A62" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B62" t="s">
-        <v>1007</v>
+        <v>1038</v>
       </c>
       <c r="C62" t="s">
-        <v>1008</v>
+        <v>1039</v>
       </c>
       <c r="D62" s="4" t="s">
-        <v>1009</v>
+        <v>1040</v>
       </c>
       <c r="E62" t="s">
-        <v>446</v>
+        <v>501</v>
       </c>
       <c r="F62" t="s">
+        <v>564</v>
+      </c>
+      <c r="G62" t="s">
+        <v>1041</v>
+      </c>
+      <c r="H62" t="s">
+        <v>1042</v>
+      </c>
+      <c r="I62" t="s">
+        <v>1043</v>
+      </c>
+      <c r="J62" t="s">
+        <v>1044</v>
+      </c>
+      <c r="M62" t="s">
+        <v>1045</v>
+      </c>
+      <c r="O62" t="s">
+        <v>1046</v>
+      </c>
+      <c r="W62" t="s">
+        <v>1047</v>
+      </c>
+      <c r="Y62" t="s">
+        <v>1048</v>
+      </c>
+      <c r="Z62" t="s">
+        <v>1049</v>
+      </c>
+      <c r="AA62" t="s">
+        <v>1049</v>
+      </c>
+      <c r="AD62" t="s">
+        <v>179</v>
+      </c>
+      <c r="AE62" t="s">
+        <v>509</v>
+      </c>
+      <c r="AF62" t="s">
+        <v>225</v>
+      </c>
+      <c r="AG62" t="s">
+        <v>226</v>
+      </c>
+      <c r="AH62" t="s">
+        <v>226</v>
+      </c>
+      <c r="AL62" t="s">
+        <v>101</v>
+      </c>
+      <c r="AO62" t="s">
         <v>511</v>
       </c>
-      <c r="G62" t="s">
-[...48 lines deleted...]
-        <v>139</v>
+      <c r="AP62">
+        <v>105</v>
+      </c>
+      <c r="AQ62" t="s">
+        <v>185</v>
+      </c>
+      <c r="AT62" t="s">
+        <v>188</v>
+      </c>
+      <c r="AV62" t="s">
+        <v>190</v>
+      </c>
+      <c r="AW62" t="s">
+        <v>232</v>
+      </c>
+      <c r="AX62" t="s">
+        <v>192</v>
+      </c>
+      <c r="AY62" t="s">
+        <v>673</v>
+      </c>
+      <c r="AZ62" t="s">
+        <v>101</v>
       </c>
     </row>
     <row r="63" spans="1:52">
       <c r="A63" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B63" t="s">
-        <v>1017</v>
+        <v>1050</v>
       </c>
       <c r="C63" t="s">
-        <v>1018</v>
+        <v>1051</v>
       </c>
       <c r="D63" s="4" t="s">
-        <v>1019</v>
+        <v>1052</v>
       </c>
       <c r="E63" t="s">
-        <v>446</v>
+        <v>501</v>
       </c>
       <c r="F63" t="s">
-        <v>511</v>
+        <v>564</v>
       </c>
       <c r="G63" t="s">
-        <v>1020</v>
+        <v>1053</v>
       </c>
       <c r="H63" t="s">
-        <v>1021</v>
+        <v>1054</v>
       </c>
       <c r="I63" t="s">
-        <v>1022</v>
+        <v>1055</v>
       </c>
       <c r="J63" t="s">
-        <v>1023</v>
+        <v>874</v>
       </c>
       <c r="M63" t="s">
-        <v>1024</v>
+        <v>1056</v>
       </c>
       <c r="O63" t="s">
-        <v>1025</v>
+        <v>1057</v>
+      </c>
+      <c r="Q63" t="s">
+        <v>1058</v>
       </c>
       <c r="W63" t="s">
+        <v>1059</v>
+      </c>
+      <c r="Y63" t="s">
+        <v>1059</v>
+      </c>
+      <c r="Z63" t="s">
+        <v>1060</v>
+      </c>
+      <c r="AA63" t="s">
         <v>1026</v>
       </c>
-      <c r="Y63" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AD63" t="s">
-        <v>176</v>
+        <v>945</v>
       </c>
       <c r="AE63" t="s">
-        <v>130</v>
+        <v>180</v>
       </c>
       <c r="AF63" t="s">
-        <v>455</v>
+        <v>225</v>
       </c>
       <c r="AG63" t="s">
-        <v>177</v>
+        <v>225</v>
       </c>
       <c r="AH63" t="s">
-        <v>178</v>
-[...17 lines deleted...]
-        <v>139</v>
+        <v>225</v>
+      </c>
+      <c r="AL63" t="s">
+        <v>101</v>
+      </c>
+      <c r="AP63">
+        <v>3700</v>
+      </c>
+      <c r="AQ63" t="s">
+        <v>185</v>
+      </c>
+      <c r="AT63" t="s">
+        <v>188</v>
+      </c>
+      <c r="AV63" t="s">
+        <v>1061</v>
       </c>
       <c r="AW63" t="s">
-        <v>141</v>
+        <v>1062</v>
       </c>
       <c r="AX63" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY63" t="s">
-        <v>143</v>
+        <v>673</v>
       </c>
       <c r="AZ63" t="s">
-        <v>646</v>
+        <v>101</v>
       </c>
     </row>
     <row r="64" spans="1:52">
       <c r="A64" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B64" t="s">
-        <v>1029</v>
+        <v>1063</v>
       </c>
       <c r="C64" t="s">
-        <v>1030</v>
+        <v>1064</v>
       </c>
       <c r="D64" s="4" t="s">
-        <v>1031</v>
+        <v>1065</v>
       </c>
       <c r="E64" t="s">
-        <v>112</v>
+        <v>197</v>
       </c>
       <c r="F64" t="s">
-        <v>511</v>
+        <v>466</v>
       </c>
       <c r="G64" t="s">
-        <v>607</v>
+        <v>164</v>
       </c>
       <c r="H64" t="s">
-        <v>1032</v>
+        <v>1066</v>
       </c>
       <c r="I64" t="s">
-        <v>1033</v>
+        <v>1067</v>
       </c>
       <c r="J64" t="s">
-        <v>610</v>
+        <v>1068</v>
       </c>
       <c r="M64" t="s">
-        <v>1034</v>
+        <v>1069</v>
+      </c>
+      <c r="O64" t="s">
+        <v>1070</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>1071</v>
+      </c>
+      <c r="S64" t="s">
+        <v>1072</v>
       </c>
       <c r="W64" t="s">
-        <v>1035</v>
+        <v>1073</v>
+      </c>
+      <c r="X64" t="s">
+        <v>1074</v>
       </c>
       <c r="Y64" t="s">
-        <v>1036</v>
+        <v>1075</v>
       </c>
       <c r="Z64" t="s">
-        <v>1037</v>
+        <v>1076</v>
       </c>
       <c r="AA64" t="s">
-        <v>1037</v>
+        <v>1076</v>
       </c>
       <c r="AD64" t="s">
-        <v>468</v>
+        <v>494</v>
       </c>
       <c r="AE64" t="s">
-        <v>130</v>
+        <v>180</v>
       </c>
       <c r="AF64" t="s">
-        <v>131</v>
+        <v>225</v>
       </c>
       <c r="AG64" t="s">
-        <v>177</v>
+        <v>225</v>
       </c>
       <c r="AH64" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="AI64" t="s">
-        <v>132</v>
-[...8 lines deleted...]
-        <v>50</v>
+        <v>1077</v>
+      </c>
+      <c r="AJ64" t="s">
+        <v>101</v>
+      </c>
+      <c r="AN64" t="s">
+        <v>1078</v>
+      </c>
+      <c r="AO64" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP64">
+        <v>564</v>
+      </c>
+      <c r="AQ64" t="s">
+        <v>228</v>
       </c>
       <c r="AR64" t="s">
-        <v>136</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>186</v>
+      </c>
+      <c r="AT64" t="s">
+        <v>188</v>
+      </c>
+      <c r="AV64" t="s">
+        <v>1079</v>
       </c>
       <c r="AW64" t="s">
-        <v>1038</v>
+        <v>232</v>
       </c>
       <c r="AX64" t="s">
-        <v>626</v>
+        <v>192</v>
       </c>
       <c r="AY64" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="AZ64" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="65" spans="1:52">
       <c r="A65" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>1039</v>
+        <v>86</v>
+      </c>
+      <c r="B65">
+        <v>116815</v>
       </c>
       <c r="C65" t="s">
-        <v>1040</v>
+        <v>1080</v>
       </c>
       <c r="D65" s="4" t="s">
-        <v>1041</v>
+        <v>1081</v>
       </c>
       <c r="E65" t="s">
-        <v>446</v>
+        <v>215</v>
       </c>
       <c r="F65" t="s">
-        <v>511</v>
+        <v>163</v>
       </c>
       <c r="G65" t="s">
-        <v>1042</v>
+        <v>164</v>
       </c>
       <c r="H65" t="s">
-        <v>1043</v>
+        <v>1082</v>
       </c>
       <c r="I65" t="s">
-        <v>1044</v>
+        <v>1083</v>
       </c>
       <c r="J65" t="s">
-        <v>851</v>
+        <v>199</v>
       </c>
       <c r="M65" t="s">
-        <v>1045</v>
+        <v>1084</v>
       </c>
       <c r="O65" t="s">
-        <v>1046</v>
+        <v>1085</v>
       </c>
       <c r="Q65" t="s">
-        <v>1047</v>
-[...2 lines deleted...]
-        <v>1048</v>
+        <v>1086</v>
+      </c>
+      <c r="S65" t="s">
+        <v>1087</v>
+      </c>
+      <c r="U65" t="s">
+        <v>1088</v>
+      </c>
+      <c r="X65" t="s">
+        <v>1089</v>
       </c>
       <c r="Y65" t="s">
-        <v>1048</v>
-[...5 lines deleted...]
-        <v>1005</v>
+        <v>1090</v>
+      </c>
+      <c r="AB65" t="s">
+        <v>1091</v>
+      </c>
+      <c r="AC65" t="s">
+        <v>1091</v>
       </c>
       <c r="AD65" t="s">
-        <v>640</v>
+        <v>179</v>
       </c>
       <c r="AE65" t="s">
-        <v>640</v>
+        <v>180</v>
       </c>
       <c r="AF65" t="s">
-        <v>131</v>
+        <v>225</v>
       </c>
       <c r="AG65" t="s">
-        <v>177</v>
+        <v>225</v>
       </c>
       <c r="AH65" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="AI65" t="s">
-        <v>177</v>
-[...5 lines deleted...]
-        <v>3700</v>
+        <v>1092</v>
+      </c>
+      <c r="AO65" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP65">
+        <v>43</v>
+      </c>
+      <c r="AQ65" t="s">
+        <v>228</v>
       </c>
       <c r="AR65" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>139</v>
+        <v>186</v>
+      </c>
+      <c r="AT65" t="s">
+        <v>188</v>
       </c>
       <c r="AW65" t="s">
-        <v>1050</v>
+        <v>232</v>
       </c>
       <c r="AX65" t="s">
-        <v>1051</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>192</v>
       </c>
       <c r="AZ65" t="s">
-        <v>646</v>
+        <v>101</v>
       </c>
     </row>
     <row r="66" spans="1:52">
       <c r="A66" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>1052</v>
+        <v>86</v>
+      </c>
+      <c r="B66">
+        <v>114433</v>
       </c>
       <c r="C66" t="s">
-        <v>1053</v>
+        <v>1093</v>
       </c>
       <c r="D66" s="4" t="s">
-        <v>1054</v>
+        <v>1094</v>
       </c>
       <c r="E66" t="s">
-        <v>148</v>
+        <v>215</v>
       </c>
       <c r="F66" t="s">
-        <v>418</v>
+        <v>163</v>
       </c>
       <c r="G66" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="H66" t="s">
-        <v>1055</v>
+        <v>1095</v>
       </c>
       <c r="I66" t="s">
-        <v>1056</v>
-[...2 lines deleted...]
-        <v>1057</v>
+        <v>1096</v>
       </c>
       <c r="M66" t="s">
-        <v>1058</v>
+        <v>1097</v>
       </c>
       <c r="O66" t="s">
-        <v>1059</v>
-[...8 lines deleted...]
-        <v>1062</v>
+        <v>1098</v>
       </c>
       <c r="X66" t="s">
-        <v>1063</v>
+        <v>1099</v>
       </c>
       <c r="Y66" t="s">
-        <v>1064</v>
-[...5 lines deleted...]
-        <v>1065</v>
+        <v>1100</v>
+      </c>
+      <c r="AB66" t="s">
+        <v>1101</v>
+      </c>
+      <c r="AC66" t="s">
+        <v>1101</v>
+      </c>
+      <c r="AD66" t="s">
+        <v>224</v>
       </c>
       <c r="AE66" t="s">
-        <v>441</v>
+        <v>180</v>
       </c>
       <c r="AF66" t="s">
-        <v>131</v>
+        <v>225</v>
       </c>
       <c r="AG66" t="s">
-        <v>177</v>
+        <v>225</v>
       </c>
       <c r="AH66" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="AI66" t="s">
-        <v>132</v>
-[...8 lines deleted...]
-        <v>564</v>
+        <v>1102</v>
+      </c>
+      <c r="AO66" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP66">
+        <v>72</v>
+      </c>
+      <c r="AQ66" t="s">
+        <v>228</v>
       </c>
       <c r="AR66" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>209</v>
+      </c>
+      <c r="AT66" t="s">
+        <v>229</v>
       </c>
       <c r="AW66" t="s">
-        <v>204</v>
+        <v>232</v>
       </c>
       <c r="AX66" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>192</v>
       </c>
       <c r="AZ66" t="s">
-        <v>144</v>
+        <v>101</v>
       </c>
     </row>
     <row r="67" spans="1:52">
       <c r="A67" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B67">
-        <v>116815</v>
+        <v>212482</v>
       </c>
       <c r="C67" t="s">
-        <v>1067</v>
+        <v>1103</v>
       </c>
       <c r="D67" s="4" t="s">
-        <v>1068</v>
+        <v>1104</v>
       </c>
       <c r="E67" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="F67" t="s">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="G67" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="H67" t="s">
-        <v>1069</v>
+        <v>1105</v>
       </c>
       <c r="I67" t="s">
-        <v>1070</v>
+        <v>1106</v>
       </c>
       <c r="J67" t="s">
-        <v>150</v>
+        <v>1107</v>
       </c>
       <c r="M67" t="s">
-        <v>1071</v>
+        <v>1108</v>
       </c>
       <c r="O67" t="s">
-        <v>1072</v>
+        <v>1109</v>
       </c>
       <c r="Q67" t="s">
-        <v>1073</v>
+        <v>1110</v>
       </c>
       <c r="S67" t="s">
-        <v>1074</v>
+        <v>1111</v>
       </c>
       <c r="U67" t="s">
-        <v>1075</v>
+        <v>1112</v>
       </c>
       <c r="X67" t="s">
-        <v>1076</v>
+        <v>1113</v>
       </c>
       <c r="Y67" t="s">
-        <v>1077</v>
+        <v>1114</v>
       </c>
       <c r="AB67" t="s">
-        <v>1078</v>
+        <v>1115</v>
       </c>
       <c r="AC67" t="s">
-        <v>1078</v>
+        <v>1115</v>
       </c>
       <c r="AD67" t="s">
-        <v>1079</v>
+        <v>224</v>
       </c>
       <c r="AE67" t="s">
-        <v>130</v>
+        <v>180</v>
       </c>
       <c r="AF67" t="s">
-        <v>131</v>
+        <v>225</v>
       </c>
       <c r="AG67" t="s">
-        <v>177</v>
+        <v>225</v>
       </c>
       <c r="AH67" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
       <c r="AI67" t="s">
-        <v>178</v>
-[...8 lines deleted...]
-        <v>43</v>
+        <v>1116</v>
+      </c>
+      <c r="AO67" t="s">
+        <v>184</v>
+      </c>
+      <c r="AP67">
+        <v>138</v>
+      </c>
+      <c r="AQ67" t="s">
+        <v>228</v>
       </c>
       <c r="AR67" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>139</v>
+        <v>448</v>
+      </c>
+      <c r="AT67" t="s">
+        <v>708</v>
       </c>
       <c r="AX67" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
       <c r="AY67" t="s">
-        <v>143</v>
+        <v>1117</v>
       </c>
       <c r="AZ67" t="s">
-        <v>372</v>
-[...189 lines deleted...]
-        <v>1105</v>
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
@@ -13559,1100 +13825,1197 @@
     <hyperlink ref="D43" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_66"/>
-    <hyperlink ref="D68" r:id="rId_hyperlink_67"/>
-    <hyperlink ref="D69" r:id="rId_hyperlink_68"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I66"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I66" sqref="I66"/>
+      <selection activeCell="I64" sqref="I64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>1106</v>
+        <v>1118</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1107</v>
+        <v>1119</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1108</v>
+        <v>1120</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1109</v>
+        <v>1121</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1110</v>
+        <v>1122</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1111</v>
+        <v>1123</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>1112</v>
+        <v>1124</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>110</v>
+        <v>160</v>
       </c>
       <c r="B2" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C2" t="s">
-        <v>1113</v>
+        <v>1125</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>1114</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>146</v>
+        <v>195</v>
       </c>
       <c r="B3" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C3" t="s">
-        <v>1115</v>
+        <v>1127</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>1116</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>146</v>
+        <v>195</v>
       </c>
       <c r="B4" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C4" t="s">
-        <v>1117</v>
+        <v>1129</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>1118</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>234</v>
       </c>
       <c r="B5" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C5" t="s">
-        <v>1119</v>
+        <v>1131</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>1120</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>186</v>
+        <v>234</v>
       </c>
       <c r="B6" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C6" t="s">
-        <v>1121</v>
+        <v>1133</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>1122</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>186</v>
+        <v>234</v>
       </c>
       <c r="B7" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C7" t="s">
-        <v>1123</v>
+        <v>1135</v>
       </c>
       <c r="I7" s="4" t="s">
-        <v>1124</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>186</v>
+        <v>234</v>
       </c>
       <c r="B8" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C8" t="s">
-        <v>1125</v>
+        <v>1137</v>
       </c>
       <c r="I8" s="4" t="s">
-        <v>1126</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>186</v>
+        <v>234</v>
       </c>
       <c r="B9" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C9" t="s">
-        <v>1127</v>
+        <v>1139</v>
       </c>
       <c r="I9" s="4" t="s">
-        <v>1128</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>186</v>
+        <v>234</v>
       </c>
       <c r="B10" t="s">
-        <v>1129</v>
+        <v>1141</v>
       </c>
       <c r="C10" t="s">
-        <v>1130</v>
+        <v>1142</v>
       </c>
       <c r="H10" t="s">
-        <v>1131</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>186</v>
+        <v>234</v>
       </c>
       <c r="B11" t="s">
-        <v>1129</v>
+        <v>1141</v>
       </c>
       <c r="C11" t="s">
-        <v>1132</v>
+        <v>1144</v>
       </c>
       <c r="H11" t="s">
-        <v>1133</v>
+        <v>1145</v>
+      </c>
+      <c r="I11" s="4" t="s">
+        <v>1146</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>186</v>
+        <v>234</v>
       </c>
       <c r="B12" t="s">
-        <v>1129</v>
+        <v>1141</v>
       </c>
       <c r="C12" t="s">
-        <v>1134</v>
+        <v>1147</v>
       </c>
       <c r="H12" t="s">
-        <v>1135</v>
+        <v>1148</v>
+      </c>
+      <c r="I12" s="4" t="s">
+        <v>1149</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>206</v>
+        <v>254</v>
       </c>
       <c r="B13" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C13" t="s">
-        <v>1136</v>
+        <v>1150</v>
       </c>
       <c r="I13" s="4" t="s">
-        <v>1137</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>223</v>
+        <v>270</v>
       </c>
       <c r="B14" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C14" t="s">
-        <v>1138</v>
+        <v>1152</v>
       </c>
       <c r="I14" s="4" t="s">
-        <v>1139</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>223</v>
+        <v>270</v>
       </c>
       <c r="B15" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C15" t="s">
-        <v>1140</v>
+        <v>1154</v>
       </c>
       <c r="I15" s="4" t="s">
-        <v>1141</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>237</v>
+        <v>284</v>
       </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C16" t="s">
-        <v>1142</v>
+        <v>1156</v>
       </c>
       <c r="I16" s="4" t="s">
-        <v>1143</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>237</v>
+        <v>284</v>
       </c>
       <c r="B17" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C17" t="s">
-        <v>1144</v>
+        <v>1158</v>
       </c>
       <c r="I17" s="4" t="s">
-        <v>1145</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>237</v>
+        <v>284</v>
       </c>
       <c r="B18" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C18" t="s">
-        <v>1146</v>
+        <v>1160</v>
       </c>
       <c r="I18" s="4" t="s">
-        <v>1147</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>237</v>
+        <v>284</v>
       </c>
       <c r="B19" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C19" t="s">
-        <v>1148</v>
+        <v>1162</v>
       </c>
       <c r="I19" s="4" t="s">
-        <v>1149</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>252</v>
+        <v>299</v>
       </c>
       <c r="B20" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C20" t="s">
-        <v>1150</v>
+        <v>1164</v>
       </c>
       <c r="I20" s="4" t="s">
-        <v>1151</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>252</v>
+        <v>299</v>
       </c>
       <c r="B21" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C21" t="s">
-        <v>1152</v>
+        <v>1166</v>
       </c>
       <c r="I21" s="4" t="s">
-        <v>1153</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>269</v>
+        <v>316</v>
       </c>
       <c r="B22" t="s">
-        <v>1129</v>
+        <v>1141</v>
       </c>
       <c r="C22" t="s">
-        <v>1154</v>
+        <v>1168</v>
       </c>
       <c r="H22" t="s">
-        <v>1155</v>
+        <v>1169</v>
+      </c>
+      <c r="I22" s="4" t="s">
+        <v>1170</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>306</v>
+        <v>352</v>
       </c>
       <c r="B23" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C23" t="s">
-        <v>1156</v>
+        <v>1171</v>
+      </c>
+      <c r="D23" t="s">
+        <v>164</v>
+      </c>
+      <c r="E23" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F23" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G23" t="s">
+        <v>1174</v>
       </c>
       <c r="I23" s="4" t="s">
-        <v>1157</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>306</v>
+        <v>352</v>
       </c>
       <c r="B24" t="s">
-        <v>1129</v>
+        <v>1141</v>
       </c>
       <c r="C24" t="s">
-        <v>1158</v>
+        <v>1176</v>
+      </c>
+      <c r="D24" t="s">
+        <v>1177</v>
+      </c>
+      <c r="E24" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F24" t="s">
+        <v>1178</v>
+      </c>
+      <c r="G24" t="s">
+        <v>1179</v>
       </c>
       <c r="H24" t="s">
-        <v>1159</v>
+        <v>1180</v>
+      </c>
+      <c r="I24" s="4" t="s">
+        <v>1181</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="B25" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C25" t="s">
-        <v>1160</v>
+        <v>1182</v>
       </c>
       <c r="I25" s="4" t="s">
-        <v>1161</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="B26" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C26" t="s">
-        <v>1162</v>
+        <v>1184</v>
       </c>
       <c r="I26" s="4" t="s">
-        <v>1163</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="B27" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C27" t="s">
-        <v>1164</v>
+        <v>1186</v>
       </c>
       <c r="I27" s="4" t="s">
-        <v>1165</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="B28" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C28" t="s">
-        <v>1166</v>
+        <v>1188</v>
       </c>
       <c r="I28" s="4" t="s">
-        <v>1167</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="B29" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C29" t="s">
-        <v>1168</v>
+        <v>1190</v>
       </c>
       <c r="I29" s="4" t="s">
-        <v>1169</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>338</v>
+        <v>386</v>
       </c>
       <c r="B30" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C30" t="s">
-        <v>1170</v>
+        <v>1192</v>
       </c>
       <c r="I30" s="4" t="s">
-        <v>1171</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>382</v>
+        <v>430</v>
       </c>
       <c r="B31" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C31" t="s">
-        <v>1172</v>
+        <v>1194</v>
       </c>
       <c r="I31" s="4" t="s">
-        <v>1173</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>382</v>
+        <v>430</v>
       </c>
       <c r="B32" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C32" t="s">
-        <v>1174</v>
+        <v>1196</v>
       </c>
       <c r="I32" s="4" t="s">
-        <v>1175</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>382</v>
+        <v>430</v>
       </c>
       <c r="B33" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C33" t="s">
-        <v>1176</v>
+        <v>1198</v>
       </c>
       <c r="I33" s="4" t="s">
-        <v>1177</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>459</v>
+        <v>450</v>
       </c>
       <c r="B34" t="s">
-        <v>1129</v>
+        <v>1141</v>
       </c>
       <c r="C34" t="s">
-        <v>1178</v>
+        <v>1200</v>
+      </c>
+      <c r="D34" t="s">
+        <v>1201</v>
+      </c>
+      <c r="E34" t="s">
+        <v>1202</v>
+      </c>
+      <c r="F34" t="s">
+        <v>1203</v>
+      </c>
+      <c r="G34" t="s">
+        <v>1204</v>
       </c>
       <c r="H34" t="s">
-        <v>1179</v>
+        <v>1205</v>
+      </c>
+      <c r="I34" s="4" t="s">
+        <v>1206</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>459</v>
+        <v>481</v>
       </c>
       <c r="B35" t="s">
-        <v>1129</v>
+        <v>111</v>
       </c>
       <c r="C35" t="s">
-        <v>1180</v>
-[...2 lines deleted...]
-        <v>1181</v>
+        <v>1207</v>
+      </c>
+      <c r="D35" t="s">
+        <v>164</v>
+      </c>
+      <c r="E35" t="s">
+        <v>1208</v>
+      </c>
+      <c r="F35" t="s">
+        <v>1173</v>
+      </c>
+      <c r="G35" t="s">
+        <v>1209</v>
+      </c>
+      <c r="I35" s="4" t="s">
+        <v>1210</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>459</v>
+        <v>513</v>
       </c>
       <c r="B36" t="s">
-        <v>1129</v>
+        <v>1141</v>
       </c>
       <c r="C36" t="s">
-        <v>1182</v>
+        <v>1211</v>
       </c>
       <c r="H36" t="s">
-        <v>1183</v>
+        <v>1212</v>
+      </c>
+      <c r="I36" s="4" t="s">
+        <v>1213</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>459</v>
+        <v>513</v>
       </c>
       <c r="B37" t="s">
-        <v>1129</v>
+        <v>1141</v>
       </c>
       <c r="C37" t="s">
-        <v>1184</v>
+        <v>1214</v>
       </c>
       <c r="H37" t="s">
-        <v>1185</v>
+        <v>1215</v>
+      </c>
+      <c r="I37" s="4" t="s">
+        <v>1216</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>459</v>
+        <v>513</v>
       </c>
       <c r="B38" t="s">
-        <v>1129</v>
+        <v>1141</v>
       </c>
       <c r="C38" t="s">
-        <v>1186</v>
+        <v>1217</v>
       </c>
       <c r="H38" t="s">
-        <v>1181</v>
+        <v>1218</v>
+      </c>
+      <c r="I38" s="4" t="s">
+        <v>1219</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>459</v>
+        <v>513</v>
       </c>
       <c r="B39" t="s">
-        <v>1129</v>
+        <v>1141</v>
       </c>
       <c r="C39" t="s">
-        <v>1187</v>
+        <v>1220</v>
       </c>
       <c r="H39" t="s">
-        <v>1188</v>
+        <v>1221</v>
+      </c>
+      <c r="I39" s="4" t="s">
+        <v>1213</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>533</v>
+        <v>513</v>
       </c>
       <c r="B40" t="s">
-        <v>1129</v>
+        <v>1141</v>
       </c>
       <c r="C40" t="s">
-        <v>1189</v>
+        <v>1222</v>
       </c>
       <c r="H40" t="s">
-        <v>1190</v>
+        <v>1215</v>
+      </c>
+      <c r="I40" s="4" t="s">
+        <v>1216</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>557</v>
+        <v>513</v>
       </c>
       <c r="B41" t="s">
-        <v>61</v>
+        <v>1141</v>
       </c>
       <c r="C41" t="s">
-        <v>1191</v>
+        <v>1223</v>
+      </c>
+      <c r="H41" t="s">
+        <v>1224</v>
       </c>
       <c r="I41" s="4" t="s">
-        <v>1192</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>557</v>
+        <v>586</v>
       </c>
       <c r="B42" t="s">
-        <v>61</v>
+        <v>1141</v>
       </c>
       <c r="C42" t="s">
-        <v>1193</v>
-[...2 lines deleted...]
-        <v>1194</v>
+        <v>1225</v>
+      </c>
+      <c r="H42" t="s">
+        <v>1226</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>592</v>
+        <v>609</v>
       </c>
       <c r="B43" t="s">
-        <v>1129</v>
+        <v>111</v>
       </c>
       <c r="C43" t="s">
-        <v>1195</v>
-[...2 lines deleted...]
-        <v>1196</v>
+        <v>1227</v>
+      </c>
+      <c r="I43" s="4" t="s">
+        <v>1228</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>592</v>
+        <v>609</v>
       </c>
       <c r="B44" t="s">
-        <v>1129</v>
+        <v>111</v>
       </c>
       <c r="C44" t="s">
-        <v>1197</v>
-[...2 lines deleted...]
-        <v>1198</v>
+        <v>1229</v>
+      </c>
+      <c r="I44" s="4" t="s">
+        <v>1230</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>605</v>
+        <v>644</v>
       </c>
       <c r="B45" t="s">
-        <v>61</v>
+        <v>1141</v>
       </c>
       <c r="C45" t="s">
-        <v>1199</v>
+        <v>1231</v>
+      </c>
+      <c r="H45" t="s">
+        <v>1232</v>
       </c>
       <c r="I45" s="4" t="s">
-        <v>1200</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>628</v>
+        <v>644</v>
       </c>
       <c r="B46" t="s">
-        <v>61</v>
+        <v>1141</v>
       </c>
       <c r="C46" t="s">
-        <v>1201</v>
+        <v>1234</v>
+      </c>
+      <c r="H46" t="s">
+        <v>1235</v>
       </c>
       <c r="I46" s="4" t="s">
-        <v>1202</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>628</v>
+        <v>656</v>
       </c>
       <c r="B47" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C47" t="s">
-        <v>1203</v>
+        <v>1237</v>
       </c>
       <c r="I47" s="4" t="s">
-        <v>1204</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>628</v>
+        <v>656</v>
       </c>
       <c r="B48" t="s">
-        <v>1205</v>
+        <v>111</v>
       </c>
       <c r="C48" t="s">
-        <v>1206</v>
-[...8 lines deleted...]
-        <v>1209</v>
+        <v>1239</v>
       </c>
       <c r="I48" s="4" t="s">
-        <v>1210</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>628</v>
+        <v>656</v>
       </c>
       <c r="B49" t="s">
-        <v>61</v>
+        <v>1241</v>
       </c>
       <c r="C49" t="s">
-        <v>1206</v>
+        <v>1242</v>
       </c>
       <c r="D49" t="s">
-        <v>1207</v>
+        <v>1243</v>
       </c>
       <c r="E49" t="s">
-        <v>1208</v>
-[...2 lines deleted...]
-        <v>1211</v>
+        <v>1244</v>
+      </c>
+      <c r="H49" t="s">
+        <v>1245</v>
       </c>
       <c r="I49" s="4" t="s">
-        <v>1212</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>648</v>
+        <v>656</v>
       </c>
       <c r="B50" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C50" t="s">
-        <v>1201</v>
+        <v>1242</v>
+      </c>
+      <c r="D50" t="s">
+        <v>1243</v>
+      </c>
+      <c r="E50" t="s">
+        <v>1244</v>
+      </c>
+      <c r="F50" t="s">
+        <v>1247</v>
       </c>
       <c r="I50" s="4" t="s">
-        <v>1202</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>665</v>
+        <v>675</v>
       </c>
       <c r="B51" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C51" t="s">
-        <v>1213</v>
+        <v>1237</v>
       </c>
       <c r="I51" s="4" t="s">
-        <v>1214</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>665</v>
+        <v>693</v>
       </c>
       <c r="B52" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C52" t="s">
-        <v>1215</v>
+        <v>1249</v>
       </c>
       <c r="I52" s="4" t="s">
-        <v>1216</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>685</v>
+        <v>693</v>
       </c>
       <c r="B53" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C53" t="s">
-        <v>1217</v>
+        <v>1251</v>
       </c>
       <c r="I53" s="4" t="s">
-        <v>1218</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>685</v>
+        <v>712</v>
       </c>
       <c r="B54" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C54" t="s">
-        <v>1219</v>
+        <v>1253</v>
       </c>
       <c r="I54" s="4" t="s">
-        <v>1220</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="B55" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C55" t="s">
-        <v>1221</v>
+        <v>1255</v>
       </c>
       <c r="I55" s="4" t="s">
-        <v>1222</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="B56" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C56" t="s">
-        <v>1223</v>
+        <v>1257</v>
       </c>
       <c r="I56" s="4" t="s">
-        <v>1224</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>809</v>
+        <v>757</v>
       </c>
       <c r="B57" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C57" t="s">
-        <v>1225</v>
+        <v>1259</v>
       </c>
       <c r="I57" s="4" t="s">
-        <v>1226</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>874</v>
+        <v>833</v>
       </c>
       <c r="B58" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C58" t="s">
-        <v>1227</v>
+        <v>1261</v>
       </c>
       <c r="I58" s="4" t="s">
-        <v>1228</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>874</v>
+        <v>897</v>
       </c>
       <c r="B59" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C59" t="s">
-        <v>1229</v>
+        <v>1263</v>
       </c>
       <c r="I59" s="4" t="s">
-        <v>1228</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>874</v>
+        <v>897</v>
       </c>
       <c r="B60" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C60" t="s">
-        <v>1230</v>
+        <v>1265</v>
       </c>
       <c r="I60" s="4" t="s">
-        <v>1231</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>874</v>
+        <v>897</v>
       </c>
       <c r="B61" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C61" t="s">
-        <v>1232</v>
+        <v>1266</v>
       </c>
       <c r="I61" s="4" t="s">
-        <v>1233</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>874</v>
+        <v>897</v>
       </c>
       <c r="B62" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C62" t="s">
-        <v>1234</v>
+        <v>1268</v>
       </c>
       <c r="I62" s="4" t="s">
-        <v>1235</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>874</v>
+        <v>897</v>
       </c>
       <c r="B63" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C63" t="s">
-        <v>1236</v>
+        <v>1270</v>
       </c>
       <c r="I63" s="4" t="s">
-        <v>1237</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>961</v>
+        <v>897</v>
       </c>
       <c r="B64" t="s">
-        <v>1129</v>
+        <v>111</v>
       </c>
       <c r="C64" t="s">
-        <v>1238</v>
-[...2 lines deleted...]
-        <v>1239</v>
+        <v>1272</v>
+      </c>
+      <c r="I64" s="4" t="s">
+        <v>1273</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>961</v>
+        <v>984</v>
       </c>
       <c r="B65" t="s">
-        <v>1129</v>
+        <v>1141</v>
       </c>
       <c r="C65" t="s">
-        <v>1240</v>
+        <v>1274</v>
       </c>
       <c r="H65" t="s">
-        <v>1241</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>1030</v>
+        <v>984</v>
       </c>
       <c r="B66" t="s">
-        <v>61</v>
+        <v>1141</v>
       </c>
       <c r="C66" t="s">
-        <v>1242</v>
-[...2 lines deleted...]
-        <v>1243</v>
+        <v>1276</v>
+      </c>
+      <c r="H66" t="s">
+        <v>1277</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="I8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="I9" r:id="rId_hyperlink_8"/>
-    <hyperlink ref="I13" r:id="rId_hyperlink_9"/>
-[...39 lines deleted...]
-    <hyperlink ref="I66" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="I11" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="I12" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="I13" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="I14" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="I15" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="I16" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="I17" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="I18" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="I19" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="I20" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="I21" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="I22" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="I23" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="I24" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="I25" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="I26" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="I27" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="I28" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="I29" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="I30" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="I31" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="I32" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="I33" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="I34" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="I35" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="I36" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="I37" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="I38" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="I39" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="I40" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="I41" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="I43" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="I44" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="I45" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="I46" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="I47" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="I48" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="I49" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="I50" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="I51" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="I52" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="I53" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="I54" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="I55" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="I56" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="I57" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="I58" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="I59" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="I60" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="I61" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="I62" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="I63" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="I64" r:id="rId_hyperlink_61"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S120"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:S1"/>
@@ -14661,7165 +15024,7142 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1244</v>
+        <v>1278</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1245</v>
+        <v>1279</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1246</v>
+        <v>1280</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1247</v>
+        <v>1281</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1248</v>
+        <v>1282</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>1249</v>
+        <v>1283</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>1250</v>
+        <v>1284</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>1251</v>
+        <v>1285</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>1252</v>
+        <v>1286</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>1253</v>
+        <v>1287</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>1254</v>
+        <v>1288</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>1255</v>
+        <v>1289</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>1256</v>
+        <v>1290</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>1257</v>
+        <v>1291</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>1258</v>
+        <v>1292</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>1259</v>
+        <v>1293</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>1260</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C2" t="s">
-        <v>1261</v>
+        <v>1295</v>
       </c>
       <c r="D2" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E2" t="s">
-        <v>488</v>
+        <v>541</v>
       </c>
       <c r="F2" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G2" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H2" t="s">
-        <v>1263</v>
+        <v>1297</v>
       </c>
       <c r="I2" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J2" t="s">
-        <v>1264</v>
+        <v>1298</v>
       </c>
       <c r="K2" t="s">
-        <v>1265</v>
+        <v>1299</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>1266</v>
+        <v>1300</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="O2" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P2">
         <v>45343.0</v>
       </c>
       <c r="Q2">
         <v>2021.0</v>
       </c>
       <c r="R2" t="s">
-        <v>1268</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C3" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D3" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E3" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F3" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G3" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H3" t="s">
-        <v>1271</v>
+        <v>1305</v>
       </c>
       <c r="I3" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J3" t="s">
-        <v>1272</v>
+        <v>1306</v>
       </c>
       <c r="K3" t="s">
-        <v>1273</v>
+        <v>1307</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>1274</v>
+        <v>1308</v>
       </c>
       <c r="N3" s="5" t="s">
-        <v>464</v>
+        <v>518</v>
       </c>
       <c r="O3" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P3">
         <v>43999.0</v>
       </c>
       <c r="Q3">
         <v>44508.0</v>
       </c>
       <c r="R3" t="s">
-        <v>1275</v>
+        <v>1309</v>
       </c>
       <c r="S3" t="s">
-        <v>1276</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C4" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D4" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E4" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F4" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G4" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H4" t="s">
-        <v>1277</v>
+        <v>1311</v>
       </c>
       <c r="I4" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J4" t="s">
-        <v>1278</v>
+        <v>1312</v>
       </c>
       <c r="K4" t="s">
-        <v>1279</v>
+        <v>1313</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>1280</v>
+        <v>1314</v>
       </c>
       <c r="N4" s="5" t="s">
-        <v>1281</v>
+        <v>1315</v>
       </c>
       <c r="O4" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q4">
         <v>44223.0</v>
       </c>
       <c r="R4" t="s">
-        <v>1282</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C5" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D5" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E5" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F5" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G5" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H5" t="s">
-        <v>1283</v>
+        <v>1317</v>
       </c>
       <c r="I5" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J5" t="s">
-        <v>1284</v>
+        <v>1318</v>
       </c>
       <c r="K5" t="s">
-        <v>1284</v>
+        <v>1318</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>1285</v>
+        <v>1319</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>1286</v>
+        <v>1320</v>
       </c>
       <c r="O5" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q5">
         <v>44523.0</v>
       </c>
       <c r="R5" t="s">
-        <v>1287</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C6" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D6" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E6" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F6" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G6" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H6" t="s">
-        <v>1288</v>
+        <v>1322</v>
       </c>
       <c r="I6" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J6" t="s">
-        <v>1289</v>
+        <v>1323</v>
       </c>
       <c r="K6" t="s">
-        <v>1290</v>
+        <v>1324</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>1291</v>
+        <v>1325</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>1292</v>
+        <v>1326</v>
       </c>
       <c r="O6" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P6">
         <v>43675.0</v>
       </c>
       <c r="Q6">
         <v>44182.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B7" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C7" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D7" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E7" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F7" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G7" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H7" t="s">
-        <v>1288</v>
+        <v>1322</v>
       </c>
       <c r="I7" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J7" t="s">
-        <v>1293</v>
+        <v>1327</v>
       </c>
       <c r="K7" t="s">
-        <v>1294</v>
+        <v>1328</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>1295</v>
+        <v>1329</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>1296</v>
+        <v>1330</v>
       </c>
       <c r="O7" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P7">
         <v>43675.0</v>
       </c>
       <c r="Q7">
         <v>44182.0</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B8" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C8" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D8" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E8" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F8" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G8" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H8" t="s">
-        <v>1277</v>
+        <v>1311</v>
       </c>
       <c r="I8" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J8" t="s">
-        <v>1297</v>
+        <v>1331</v>
       </c>
       <c r="K8" t="s">
-        <v>1298</v>
+        <v>1332</v>
       </c>
       <c r="L8" t="s">
-        <v>1299</v>
+        <v>1333</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>1300</v>
+        <v>1334</v>
       </c>
       <c r="N8" s="5" t="s">
+        <v>1335</v>
+      </c>
+      <c r="O8" t="s">
         <v>1301</v>
-      </c>
-[...1 lines deleted...]
-        <v>1267</v>
       </c>
       <c r="Q8">
         <v>44595.0</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B9" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C9" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D9" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E9" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F9" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G9" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H9" t="s">
-        <v>1302</v>
+        <v>1336</v>
       </c>
       <c r="I9" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J9" t="s">
-        <v>1303</v>
+        <v>1337</v>
       </c>
       <c r="K9" t="s">
-        <v>1304</v>
+        <v>1338</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>1305</v>
+        <v>1339</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>851</v>
+        <v>874</v>
       </c>
       <c r="O9" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q9">
         <v>45023.0</v>
       </c>
       <c r="R9" t="s">
-        <v>1306</v>
+        <v>1340</v>
       </c>
       <c r="S9" t="s">
-        <v>1307</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B10" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C10" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D10" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E10" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F10" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G10" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H10" t="s">
-        <v>1288</v>
+        <v>1322</v>
       </c>
       <c r="I10" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J10" t="s">
-        <v>1308</v>
+        <v>1342</v>
       </c>
       <c r="K10" t="s">
-        <v>1309</v>
+        <v>1343</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>1310</v>
+        <v>1344</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>1311</v>
+        <v>1345</v>
       </c>
       <c r="O10" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P10">
         <v>43675.0</v>
       </c>
       <c r="Q10">
         <v>44182.0</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B11" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C11" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D11" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E11" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F11" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G11" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H11" t="s">
-        <v>1288</v>
+        <v>1322</v>
       </c>
       <c r="I11" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J11" t="s">
-        <v>1312</v>
+        <v>1346</v>
       </c>
       <c r="K11" t="s">
-        <v>1313</v>
+        <v>1347</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>1314</v>
+        <v>1348</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>1315</v>
+        <v>1349</v>
       </c>
       <c r="O11" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P11">
         <v>43675.0</v>
       </c>
       <c r="Q11">
         <v>44182.0</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B12" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C12" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D12" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E12" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F12" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G12" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H12" t="s">
-        <v>1316</v>
+        <v>1350</v>
       </c>
       <c r="I12" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J12" t="s">
-        <v>1317</v>
+        <v>1351</v>
       </c>
       <c r="K12" t="s">
-        <v>1318</v>
+        <v>1352</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>1319</v>
+        <v>1353</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>1320</v>
+        <v>1354</v>
       </c>
       <c r="O12" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P12">
         <v>25569.0</v>
       </c>
       <c r="Q12">
         <v>45311.0</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B13" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C13" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D13" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E13" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F13" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G13" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H13" t="s">
-        <v>1288</v>
+        <v>1322</v>
       </c>
       <c r="I13" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J13" t="s">
-        <v>1321</v>
+        <v>1355</v>
       </c>
       <c r="K13" t="s">
-        <v>1322</v>
+        <v>1356</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>1323</v>
+        <v>1357</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>1324</v>
+        <v>1358</v>
       </c>
       <c r="O13" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P13">
         <v>43675.0</v>
       </c>
       <c r="Q13">
         <v>44182.0</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B14" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C14" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D14" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E14" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F14" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G14" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H14" t="s">
-        <v>1288</v>
+        <v>1322</v>
       </c>
       <c r="I14" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J14" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K14" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>1327</v>
+        <v>1361</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>1328</v>
+        <v>1362</v>
       </c>
       <c r="O14" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P14">
         <v>43675.0</v>
       </c>
       <c r="Q14">
         <v>44182.0</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B15" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C15" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D15" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E15" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F15" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G15" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H15" t="s">
-        <v>1288</v>
+        <v>1322</v>
       </c>
       <c r="I15" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J15" t="s">
-        <v>1329</v>
+        <v>1363</v>
       </c>
       <c r="K15" t="s">
-        <v>1330</v>
+        <v>1364</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>1331</v>
+        <v>1365</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>1332</v>
+        <v>1366</v>
       </c>
       <c r="O15" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P15">
         <v>43675.0</v>
       </c>
       <c r="Q15">
         <v>44182.0</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B16" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C16" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D16" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E16" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F16" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G16" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H16" t="s">
-        <v>1288</v>
+        <v>1322</v>
       </c>
       <c r="I16" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J16" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K16" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>1333</v>
+        <v>1367</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>1334</v>
+        <v>1368</v>
       </c>
       <c r="O16" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P16">
         <v>43675.0</v>
       </c>
       <c r="Q16">
         <v>44182.0</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B17" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C17" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D17" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E17" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F17" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G17" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H17" t="s">
-        <v>1288</v>
+        <v>1322</v>
       </c>
       <c r="I17" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J17" t="s">
-        <v>1335</v>
+        <v>1369</v>
       </c>
       <c r="K17" t="s">
-        <v>1336</v>
+        <v>1370</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>1337</v>
+        <v>1371</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>1338</v>
+        <v>1372</v>
       </c>
       <c r="O17" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P17">
         <v>43675.0</v>
       </c>
       <c r="Q17">
         <v>44182.0</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B18" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C18" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D18" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E18" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F18" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G18" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H18" t="s">
-        <v>1339</v>
+        <v>1373</v>
       </c>
       <c r="I18" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J18" t="s">
-        <v>1340</v>
+        <v>1374</v>
       </c>
       <c r="K18" t="s">
-        <v>1341</v>
+        <v>1375</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>1342</v>
+        <v>1376</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>1343</v>
+        <v>1377</v>
       </c>
       <c r="O18" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P18">
         <v>43675.0</v>
       </c>
       <c r="Q18">
         <v>44182.0</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B19" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C19" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D19" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E19" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F19" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G19" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H19" t="s">
-        <v>1288</v>
+        <v>1322</v>
       </c>
       <c r="I19" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J19" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K19" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>1344</v>
+        <v>1378</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>1345</v>
+        <v>1379</v>
       </c>
       <c r="O19" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P19">
         <v>43675.0</v>
       </c>
       <c r="Q19">
         <v>44182.0</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B20" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C20" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D20" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E20" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F20" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G20" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H20" t="s">
-        <v>1346</v>
+        <v>1380</v>
       </c>
       <c r="I20" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J20" t="s">
-        <v>1347</v>
+        <v>1381</v>
       </c>
       <c r="K20" t="s">
-        <v>1348</v>
+        <v>1382</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>1349</v>
+        <v>1383</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>1350</v>
+        <v>1384</v>
       </c>
       <c r="O20" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P20">
         <v>43675.0</v>
       </c>
       <c r="Q20">
         <v>44182.0</v>
       </c>
       <c r="R20" t="s">
-        <v>1351</v>
+        <v>1385</v>
       </c>
       <c r="S20" t="s">
-        <v>1352</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B21" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C21" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D21" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E21" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F21" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G21" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H21" t="s">
-        <v>1288</v>
+        <v>1322</v>
       </c>
       <c r="I21" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J21" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K21" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>1353</v>
+        <v>1387</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>1354</v>
+        <v>1388</v>
       </c>
       <c r="O21" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P21">
         <v>43675.0</v>
       </c>
       <c r="Q21">
         <v>44182.0</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B22" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C22" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D22" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E22" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F22" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G22" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H22" t="s">
-        <v>1288</v>
+        <v>1322</v>
       </c>
       <c r="I22" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J22" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K22" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>1355</v>
+        <v>1389</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>1356</v>
+        <v>1390</v>
       </c>
       <c r="O22" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P22">
         <v>43675.0</v>
       </c>
       <c r="Q22">
         <v>44182.0</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B23" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C23" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D23" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E23" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F23" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G23" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H23" t="s">
-        <v>1288</v>
+        <v>1322</v>
       </c>
       <c r="I23" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J23" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K23" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>1357</v>
+        <v>1391</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>1358</v>
+        <v>1392</v>
       </c>
       <c r="O23" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P23">
         <v>43675.0</v>
       </c>
       <c r="Q23">
         <v>44182.0</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B24" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C24" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D24" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E24" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F24" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G24" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H24" t="s">
-        <v>1359</v>
+        <v>1393</v>
       </c>
       <c r="I24" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J24" t="s">
-        <v>1360</v>
+        <v>1394</v>
       </c>
       <c r="K24" t="s">
-        <v>1361</v>
+        <v>1395</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>1362</v>
+        <v>1396</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>1363</v>
+        <v>1397</v>
       </c>
       <c r="O24" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P24">
         <v>25569.0</v>
       </c>
       <c r="Q24">
         <v>44712.0</v>
       </c>
       <c r="R24" t="s">
-        <v>1364</v>
+        <v>1398</v>
       </c>
       <c r="S24" t="s">
-        <v>1365</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B25" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C25" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D25" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E25" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F25" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G25" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H25" t="s">
-        <v>1359</v>
+        <v>1393</v>
       </c>
       <c r="I25" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J25" t="s">
-        <v>1366</v>
+        <v>1400</v>
       </c>
       <c r="K25" t="s">
-        <v>1367</v>
+        <v>1401</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>1368</v>
+        <v>1402</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>422</v>
+        <v>470</v>
       </c>
       <c r="O25" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P25">
         <v>43675.0</v>
       </c>
       <c r="Q25">
         <v>44182.0</v>
       </c>
       <c r="R25" t="s">
-        <v>1369</v>
+        <v>1403</v>
       </c>
       <c r="S25" t="s">
-        <v>1370</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B26" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C26" t="s">
-        <v>1261</v>
+        <v>1295</v>
       </c>
       <c r="D26" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E26" t="s">
-        <v>1371</v>
+        <v>1405</v>
       </c>
       <c r="F26" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G26" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H26" t="s">
-        <v>1372</v>
+        <v>1406</v>
       </c>
       <c r="I26" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J26" t="s">
-        <v>1373</v>
+        <v>1407</v>
       </c>
       <c r="K26" t="s">
-        <v>1374</v>
+        <v>1408</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>1375</v>
+        <v>1409</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>1376</v>
+        <v>1410</v>
       </c>
       <c r="O26" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P26">
         <v>44317.0</v>
       </c>
       <c r="Q26">
         <v>44595.0</v>
       </c>
       <c r="R26" t="s">
-        <v>1377</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B27" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C27" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D27" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E27" t="s">
-        <v>1378</v>
+        <v>1412</v>
       </c>
       <c r="F27" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G27" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H27" t="s">
-        <v>1379</v>
+        <v>1413</v>
       </c>
       <c r="I27" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J27" t="s">
-        <v>1380</v>
+        <v>1414</v>
       </c>
       <c r="K27" t="s">
-        <v>1381</v>
+        <v>1415</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>1382</v>
+        <v>1416</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>1383</v>
+        <v>1417</v>
       </c>
       <c r="O27" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P27">
         <v>43675.0</v>
       </c>
       <c r="Q27">
         <v>44182.0</v>
       </c>
       <c r="R27" t="s">
-        <v>1384</v>
+        <v>1418</v>
       </c>
       <c r="S27" t="s">
-        <v>1385</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B28" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C28" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D28" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E28" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F28" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G28" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H28" t="s">
-        <v>1288</v>
+        <v>1322</v>
       </c>
       <c r="I28" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J28" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K28" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>1386</v>
+        <v>1420</v>
       </c>
       <c r="N28" s="5" t="s">
-        <v>1387</v>
+        <v>1421</v>
       </c>
       <c r="O28" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P28">
         <v>43675.0</v>
       </c>
       <c r="Q28">
         <v>44182.0</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B29" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C29" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D29" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E29" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F29" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G29" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H29" t="s">
-        <v>1288</v>
+        <v>1322</v>
       </c>
       <c r="I29" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J29" t="s">
-        <v>1388</v>
+        <v>1422</v>
       </c>
       <c r="K29" t="s">
-        <v>1389</v>
+        <v>1423</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>1390</v>
+        <v>1424</v>
       </c>
       <c r="N29" s="5" t="s">
-        <v>1391</v>
+        <v>1425</v>
       </c>
       <c r="O29" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P29">
         <v>43675.0</v>
       </c>
       <c r="Q29">
         <v>44182.0</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B30" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C30" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D30" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E30" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F30" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G30" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H30" t="s">
-        <v>1392</v>
+        <v>1426</v>
       </c>
       <c r="I30" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J30" t="s">
-        <v>1393</v>
+        <v>1427</v>
       </c>
       <c r="K30" t="s">
-        <v>1394</v>
+        <v>1428</v>
       </c>
       <c r="M30" s="5" t="s">
-        <v>1395</v>
+        <v>1429</v>
       </c>
       <c r="N30" s="5" t="s">
-        <v>1396</v>
+        <v>1430</v>
       </c>
       <c r="O30" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q30">
         <v>44545.0</v>
       </c>
       <c r="R30" t="s">
-        <v>1397</v>
+        <v>1431</v>
       </c>
       <c r="S30" t="s">
-        <v>1398</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B31" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C31" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D31" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E31" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F31" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G31" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H31" t="s">
-        <v>1288</v>
+        <v>1322</v>
       </c>
       <c r="I31" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J31" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K31" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>1399</v>
+        <v>1433</v>
       </c>
       <c r="N31" s="5" t="s">
-        <v>1400</v>
+        <v>1434</v>
       </c>
       <c r="O31" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P31">
         <v>43675.0</v>
       </c>
       <c r="Q31">
         <v>44182.0</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B32" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C32" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D32" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E32" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F32" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G32" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H32" t="s">
-        <v>1359</v>
+        <v>1393</v>
       </c>
       <c r="I32" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J32" t="s">
-        <v>1401</v>
+        <v>1435</v>
       </c>
       <c r="K32" t="s">
-        <v>1402</v>
+        <v>1436</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>1403</v>
+        <v>1437</v>
       </c>
       <c r="N32" s="5" t="s">
-        <v>1404</v>
+        <v>1438</v>
       </c>
       <c r="O32" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P32">
         <v>43675.0</v>
       </c>
       <c r="Q32">
         <v>44182.0</v>
       </c>
       <c r="R32" t="s">
-        <v>1405</v>
+        <v>1439</v>
       </c>
       <c r="S32" t="s">
-        <v>1406</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B33" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C33" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D33" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E33" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F33" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G33" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H33" t="s">
-        <v>1359</v>
+        <v>1393</v>
       </c>
       <c r="I33" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J33" t="s">
-        <v>1407</v>
+        <v>1441</v>
       </c>
       <c r="K33" t="s">
-        <v>1408</v>
+        <v>1442</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>1409</v>
+        <v>1443</v>
       </c>
       <c r="N33" s="5" t="s">
-        <v>610</v>
+        <v>1444</v>
       </c>
       <c r="O33" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P33">
         <v>43675.0</v>
       </c>
       <c r="Q33">
         <v>44182.0</v>
       </c>
       <c r="R33" t="s">
-        <v>1410</v>
+        <v>1445</v>
       </c>
       <c r="S33" t="s">
-        <v>1411</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B34" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C34" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D34" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E34" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F34" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G34" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H34" t="s">
-        <v>1359</v>
+        <v>1393</v>
       </c>
       <c r="I34" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J34" t="s">
-        <v>1412</v>
+        <v>1447</v>
       </c>
       <c r="K34" t="s">
-        <v>1413</v>
+        <v>1448</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>1414</v>
+        <v>1449</v>
       </c>
       <c r="N34" s="5" t="s">
-        <v>1415</v>
+        <v>1450</v>
       </c>
       <c r="O34" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P34">
         <v>43675.0</v>
       </c>
       <c r="Q34">
         <v>44182.0</v>
       </c>
       <c r="R34" t="s">
-        <v>1416</v>
+        <v>1451</v>
       </c>
       <c r="S34" t="s">
-        <v>1417</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B35" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C35" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D35" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E35" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F35" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G35" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H35" t="s">
-        <v>1288</v>
+        <v>1322</v>
       </c>
       <c r="I35" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J35" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K35" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>1418</v>
+        <v>1453</v>
       </c>
       <c r="N35" s="5" t="s">
-        <v>1419</v>
+        <v>1454</v>
       </c>
       <c r="O35" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P35">
         <v>43675.0</v>
       </c>
       <c r="Q35">
         <v>44182.0</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B36" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C36" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D36" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E36" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F36" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G36" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H36" t="s">
-        <v>1288</v>
+        <v>1322</v>
       </c>
       <c r="I36" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J36" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K36" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>1420</v>
+        <v>1455</v>
       </c>
       <c r="N36" s="5" t="s">
-        <v>1421</v>
+        <v>1456</v>
       </c>
       <c r="O36" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P36">
         <v>43675.0</v>
       </c>
       <c r="Q36">
         <v>44182.0</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B37" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C37" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D37" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E37" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F37" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G37" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H37" t="s">
+        <v>1380</v>
+      </c>
+      <c r="I37" t="s">
+        <v>232</v>
+      </c>
+      <c r="J37" t="s">
         <v>1346</v>
       </c>
-      <c r="I37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K37" t="s">
-        <v>1313</v>
+        <v>1347</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>1422</v>
+        <v>1457</v>
       </c>
       <c r="N37" s="5" t="s">
-        <v>1423</v>
+        <v>1458</v>
       </c>
       <c r="O37" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P37">
         <v>43675.0</v>
       </c>
       <c r="Q37">
         <v>44182.0</v>
       </c>
       <c r="R37" t="s">
-        <v>1424</v>
+        <v>1459</v>
       </c>
       <c r="S37" t="s">
-        <v>1425</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B38" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C38" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D38" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E38" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F38" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G38" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H38" t="s">
-        <v>1288</v>
+        <v>1322</v>
       </c>
       <c r="I38" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J38" t="s">
-        <v>1426</v>
+        <v>1461</v>
       </c>
       <c r="K38" t="s">
-        <v>1427</v>
+        <v>1462</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>1428</v>
+        <v>1463</v>
       </c>
       <c r="N38" s="5" t="s">
-        <v>1429</v>
+        <v>1464</v>
       </c>
       <c r="O38" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P38">
         <v>43675.0</v>
       </c>
       <c r="Q38">
         <v>44182.0</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B39" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C39" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D39" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E39" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F39" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G39" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H39" t="s">
-        <v>1359</v>
+        <v>1393</v>
       </c>
       <c r="I39" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J39" t="s">
-        <v>1430</v>
+        <v>1465</v>
       </c>
       <c r="K39" t="s">
-        <v>1431</v>
+        <v>1466</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>1432</v>
+        <v>1467</v>
       </c>
       <c r="N39" s="5" t="s">
-        <v>812</v>
+        <v>836</v>
       </c>
       <c r="O39" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q39">
         <v>45225.0</v>
       </c>
       <c r="R39" t="s">
-        <v>1433</v>
+        <v>1468</v>
       </c>
       <c r="S39" t="s">
-        <v>1434</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B40" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C40" t="s">
-        <v>1261</v>
+        <v>1295</v>
       </c>
       <c r="D40" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E40" t="s">
-        <v>488</v>
+        <v>541</v>
       </c>
       <c r="F40" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G40" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H40" t="s">
-        <v>1435</v>
+        <v>1470</v>
       </c>
       <c r="I40" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J40" t="s">
-        <v>1436</v>
+        <v>1471</v>
       </c>
       <c r="K40" t="s">
-        <v>1437</v>
+        <v>1472</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>1438</v>
+        <v>1473</v>
       </c>
       <c r="N40" s="5" t="s">
-        <v>515</v>
+        <v>568</v>
       </c>
       <c r="O40" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P40">
         <v>43584.0</v>
       </c>
       <c r="Q40">
         <v>43908.0</v>
       </c>
       <c r="R40" t="s">
-        <v>1439</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B41" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C41" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D41" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E41" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F41" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G41" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H41" t="s">
-        <v>1288</v>
+        <v>1322</v>
       </c>
       <c r="I41" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J41" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K41" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>1440</v>
+        <v>1475</v>
       </c>
       <c r="N41" s="5" t="s">
-        <v>1441</v>
+        <v>1476</v>
       </c>
       <c r="O41" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P41">
         <v>43675.0</v>
       </c>
       <c r="Q41">
         <v>44182.0</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B42" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C42" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D42" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E42" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F42" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G42" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H42" t="s">
-        <v>1302</v>
+        <v>1336</v>
       </c>
       <c r="I42" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J42" t="s">
-        <v>1442</v>
+        <v>1477</v>
       </c>
       <c r="K42" t="s">
-        <v>1443</v>
+        <v>1478</v>
       </c>
       <c r="L42" t="s">
-        <v>1444</v>
+        <v>1479</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>1445</v>
+        <v>1480</v>
       </c>
       <c r="N42" s="5" t="s">
-        <v>776</v>
+        <v>800</v>
       </c>
       <c r="O42" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q42">
         <v>45275.0</v>
       </c>
       <c r="R42" t="s">
-        <v>1446</v>
+        <v>1481</v>
       </c>
       <c r="S42" t="s">
-        <v>1447</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B43" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C43" t="s">
-        <v>1261</v>
+        <v>1295</v>
       </c>
       <c r="D43" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E43" t="s">
-        <v>1371</v>
+        <v>1405</v>
       </c>
       <c r="F43" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G43" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H43" t="s">
-        <v>1448</v>
+        <v>1483</v>
       </c>
       <c r="I43" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J43" t="s">
-        <v>1449</v>
+        <v>1484</v>
       </c>
       <c r="K43" t="s">
-        <v>1450</v>
+        <v>1485</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="N43" s="5" t="s">
-        <v>1023</v>
+        <v>1044</v>
       </c>
       <c r="O43" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q43">
         <v>44658.0</v>
       </c>
       <c r="R43" t="s">
-        <v>1452</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B44" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C44" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D44" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E44" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F44" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G44" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H44" t="s">
-        <v>1346</v>
+        <v>1380</v>
       </c>
       <c r="I44" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J44" t="s">
-        <v>1453</v>
+        <v>1488</v>
       </c>
       <c r="K44" t="s">
-        <v>1454</v>
+        <v>1489</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>1455</v>
+        <v>1490</v>
       </c>
       <c r="N44" s="5" t="s">
-        <v>1456</v>
+        <v>1491</v>
       </c>
       <c r="O44" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P44">
         <v>43675.0</v>
       </c>
       <c r="Q44">
         <v>44182.0</v>
       </c>
       <c r="R44" t="s">
-        <v>1457</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B45" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C45" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D45" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E45" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F45" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G45" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H45" t="s">
-        <v>1359</v>
+        <v>1393</v>
       </c>
       <c r="I45" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J45" t="s">
-        <v>1458</v>
+        <v>1493</v>
       </c>
       <c r="K45" t="s">
-        <v>1459</v>
+        <v>1494</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>1460</v>
+        <v>1495</v>
       </c>
       <c r="N45" s="5" t="s">
-        <v>1461</v>
+        <v>1496</v>
       </c>
       <c r="O45" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P45">
         <v>43675.0</v>
       </c>
       <c r="Q45">
         <v>44182.0</v>
       </c>
       <c r="R45" t="s">
-        <v>1462</v>
+        <v>1497</v>
       </c>
       <c r="S45" t="s">
-        <v>1425</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B46" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C46" t="s">
-        <v>1261</v>
+        <v>1295</v>
       </c>
       <c r="D46" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E46" t="s">
-        <v>488</v>
+        <v>541</v>
       </c>
       <c r="F46" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G46" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H46" t="s">
-        <v>1339</v>
+        <v>1373</v>
       </c>
       <c r="I46" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J46" t="s">
-        <v>1463</v>
+        <v>1498</v>
       </c>
       <c r="K46" t="s">
-        <v>1464</v>
+        <v>1499</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>1465</v>
+        <v>1500</v>
       </c>
       <c r="N46" s="5" t="s">
-        <v>1466</v>
+        <v>1501</v>
       </c>
       <c r="O46" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P46">
         <v>43769.0</v>
       </c>
       <c r="Q46">
         <v>44245.0</v>
       </c>
       <c r="R46" t="s">
-        <v>1467</v>
+        <v>1502</v>
       </c>
       <c r="S46" t="s">
-        <v>1468</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B47" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C47" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D47" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E47" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F47" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G47" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H47" t="s">
-        <v>1469</v>
+        <v>1504</v>
       </c>
       <c r="I47" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J47" t="s">
-        <v>1470</v>
+        <v>1505</v>
       </c>
       <c r="K47" t="s">
-        <v>1471</v>
+        <v>1506</v>
       </c>
       <c r="L47" t="s">
-        <v>1472</v>
+        <v>1507</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>1473</v>
+        <v>1508</v>
       </c>
       <c r="N47" s="5" t="s">
-        <v>1474</v>
+        <v>1509</v>
       </c>
       <c r="O47" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q47">
         <v>44692.0</v>
       </c>
       <c r="R47" t="s">
-        <v>1475</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B48" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C48" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D48" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E48" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F48" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G48" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H48" t="s">
-        <v>1476</v>
+        <v>1511</v>
       </c>
       <c r="I48" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J48" t="s">
-        <v>1477</v>
+        <v>1512</v>
       </c>
       <c r="K48" t="s">
-        <v>1478</v>
+        <v>1513</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>1479</v>
+        <v>1514</v>
       </c>
       <c r="N48" s="5" t="s">
-        <v>1480</v>
+        <v>1515</v>
       </c>
       <c r="O48" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q48">
         <v>44468.0</v>
       </c>
       <c r="R48" t="s">
-        <v>1481</v>
+        <v>1516</v>
       </c>
       <c r="S48" t="s">
-        <v>1482</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B49" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C49" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D49" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E49" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F49" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G49" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H49" t="s">
-        <v>1483</v>
+        <v>1518</v>
       </c>
       <c r="I49" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J49" t="s">
-        <v>1484</v>
+        <v>1519</v>
       </c>
       <c r="K49" t="s">
-        <v>1485</v>
+        <v>1520</v>
       </c>
       <c r="L49" t="s">
-        <v>1486</v>
+        <v>1521</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>1487</v>
+        <v>1522</v>
       </c>
       <c r="N49" s="5" t="s">
-        <v>1488</v>
+        <v>1523</v>
       </c>
       <c r="O49" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q49">
         <v>45495.0</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B50" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C50" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D50" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E50" t="s">
-        <v>1270</v>
+        <v>1304</v>
       </c>
       <c r="F50" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G50" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H50" t="s">
-        <v>1346</v>
+        <v>1380</v>
       </c>
       <c r="I50" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J50" t="s">
-        <v>1489</v>
+        <v>1524</v>
       </c>
       <c r="K50" t="s">
-        <v>1490</v>
+        <v>1525</v>
       </c>
       <c r="L50" t="s">
-        <v>1491</v>
+        <v>1526</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>1492</v>
+        <v>1527</v>
       </c>
       <c r="N50" s="5" t="s">
-        <v>1493</v>
+        <v>1528</v>
       </c>
       <c r="O50" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q50">
         <v>45354.0</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B51" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C51" t="s">
-        <v>1261</v>
+        <v>1295</v>
       </c>
       <c r="D51" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E51" t="s">
-        <v>1371</v>
+        <v>1405</v>
       </c>
       <c r="F51" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G51" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H51" t="s">
-        <v>1494</v>
+        <v>1529</v>
       </c>
       <c r="I51" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J51" t="s">
-        <v>1495</v>
+        <v>1530</v>
       </c>
       <c r="K51" t="s">
-        <v>1496</v>
+        <v>1531</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>1497</v>
+        <v>1532</v>
       </c>
       <c r="N51" s="5" t="s">
-        <v>1498</v>
+        <v>1533</v>
       </c>
       <c r="O51" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q51">
         <v>45778.0</v>
       </c>
       <c r="R51" t="s">
-        <v>1499</v>
+        <v>1534</v>
       </c>
       <c r="S51" t="s">
-        <v>1500</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B52" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C52" t="s">
-        <v>1261</v>
+        <v>1295</v>
       </c>
       <c r="D52" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E52" t="s">
-        <v>1371</v>
+        <v>1405</v>
       </c>
       <c r="F52" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G52" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H52" t="s">
-        <v>1494</v>
+        <v>1529</v>
       </c>
       <c r="I52" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J52" t="s">
-        <v>1501</v>
+        <v>1536</v>
       </c>
       <c r="K52" t="s">
-        <v>1502</v>
+        <v>1537</v>
       </c>
       <c r="L52" t="s">
-        <v>1503</v>
+        <v>1538</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>1504</v>
+        <v>1539</v>
       </c>
       <c r="N52" s="5" t="s">
-        <v>1505</v>
+        <v>1540</v>
       </c>
       <c r="O52" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q52">
         <v>45778.0</v>
       </c>
       <c r="R52" t="s">
-        <v>1499</v>
+        <v>1534</v>
       </c>
       <c r="S52" t="s">
-        <v>1500</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B53" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C53" t="s">
-        <v>1261</v>
+        <v>1295</v>
       </c>
       <c r="D53" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E53" t="s">
-        <v>1371</v>
+        <v>1405</v>
       </c>
       <c r="F53" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G53" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H53" t="s">
-        <v>1506</v>
+        <v>1541</v>
       </c>
       <c r="I53" t="s">
-        <v>1507</v>
+        <v>1542</v>
       </c>
       <c r="J53" t="s">
-        <v>1508</v>
+        <v>1543</v>
       </c>
       <c r="K53" t="s">
-        <v>1509</v>
+        <v>1544</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>1510</v>
+        <v>1545</v>
       </c>
       <c r="N53" s="5" t="s">
-        <v>1511</v>
+        <v>1546</v>
       </c>
       <c r="O53" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q53">
         <v>45741.0</v>
       </c>
       <c r="R53" t="s">
-        <v>1512</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="54" spans="1:19">
       <c r="A54" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B54" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C54" t="s">
-        <v>1269</v>
+        <v>1303</v>
       </c>
       <c r="D54" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E54" t="s">
-        <v>1378</v>
+        <v>1412</v>
       </c>
       <c r="F54" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G54" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H54" t="s">
-        <v>1513</v>
+        <v>1548</v>
       </c>
       <c r="I54" t="s">
-        <v>1507</v>
+        <v>1542</v>
       </c>
       <c r="J54" t="s">
-        <v>1303</v>
+        <v>1337</v>
       </c>
       <c r="K54" t="s">
-        <v>1304</v>
+        <v>1338</v>
       </c>
       <c r="M54" s="5" t="s">
-        <v>1305</v>
+        <v>1339</v>
       </c>
       <c r="N54" s="5" t="s">
-        <v>851</v>
+        <v>874</v>
       </c>
       <c r="O54" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q54">
         <v>45111.0</v>
       </c>
       <c r="R54" t="s">
-        <v>1514</v>
+        <v>1549</v>
       </c>
       <c r="S54" t="s">
-        <v>1515</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="55" spans="1:19">
       <c r="A55" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B55" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C55" t="s">
-        <v>1261</v>
+        <v>1295</v>
       </c>
       <c r="D55" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E55" t="s">
-        <v>1371</v>
+        <v>1405</v>
       </c>
       <c r="F55" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G55" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H55" t="s">
-        <v>1516</v>
+        <v>1551</v>
       </c>
       <c r="I55" t="s">
-        <v>1507</v>
+        <v>1542</v>
       </c>
       <c r="J55" t="s">
-        <v>1449</v>
+        <v>1484</v>
       </c>
       <c r="K55" t="s">
-        <v>1450</v>
+        <v>1485</v>
       </c>
       <c r="M55" s="5" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="N55" s="5" t="s">
-        <v>1023</v>
+        <v>1044</v>
       </c>
       <c r="O55" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q55">
         <v>44658.0</v>
       </c>
       <c r="R55" t="s">
-        <v>1452</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="56" spans="1:19">
       <c r="A56" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B56" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C56" t="s">
-        <v>1261</v>
+        <v>1295</v>
       </c>
       <c r="D56" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E56" t="s">
-        <v>1371</v>
+        <v>1405</v>
       </c>
       <c r="F56" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="G56" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H56" t="s">
-        <v>1506</v>
+        <v>1541</v>
       </c>
       <c r="I56" t="s">
-        <v>1507</v>
+        <v>1542</v>
       </c>
       <c r="J56" t="s">
-        <v>1442</v>
+        <v>1477</v>
       </c>
       <c r="K56" t="s">
-        <v>1443</v>
+        <v>1478</v>
       </c>
       <c r="L56" t="s">
-        <v>1444</v>
+        <v>1479</v>
       </c>
       <c r="M56" s="5" t="s">
-        <v>1445</v>
+        <v>1480</v>
       </c>
       <c r="N56" s="5" t="s">
-        <v>776</v>
+        <v>800</v>
       </c>
       <c r="O56" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q56">
         <v>45243.0</v>
       </c>
       <c r="R56" t="s">
-        <v>1517</v>
+        <v>1552</v>
       </c>
       <c r="S56" t="s">
-        <v>1518</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="57" spans="1:19">
       <c r="A57" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B57" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C57" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D57" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E57" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F57" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G57" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H57" t="s">
-        <v>1520</v>
+        <v>1555</v>
       </c>
       <c r="I57" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J57" t="s">
-        <v>1264</v>
+        <v>1298</v>
       </c>
       <c r="K57" t="s">
-        <v>1265</v>
+        <v>1299</v>
       </c>
       <c r="M57" s="5" t="s">
-        <v>1266</v>
+        <v>1300</v>
       </c>
       <c r="N57" s="5" t="s">
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="O57" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P57">
         <v>43585.0</v>
       </c>
       <c r="Q57">
         <v>44551.0</v>
       </c>
       <c r="R57" t="s">
-        <v>1521</v>
+        <v>1556</v>
       </c>
       <c r="S57" t="s">
-        <v>1522</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="58" spans="1:19">
       <c r="A58" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B58" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C58" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D58" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E58" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F58" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G58" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H58" t="s">
-        <v>1520</v>
+        <v>1555</v>
       </c>
       <c r="I58" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J58" t="s">
-        <v>1463</v>
+        <v>1498</v>
       </c>
       <c r="K58" t="s">
-        <v>1464</v>
+        <v>1499</v>
       </c>
       <c r="M58" s="5" t="s">
-        <v>1465</v>
+        <v>1500</v>
       </c>
       <c r="N58" s="5" t="s">
-        <v>1466</v>
+        <v>1501</v>
       </c>
       <c r="O58" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P58">
         <v>44530.0</v>
       </c>
       <c r="Q58">
         <v>44781.0</v>
       </c>
       <c r="R58" t="s">
-        <v>1523</v>
+        <v>1558</v>
       </c>
       <c r="S58" t="s">
-        <v>1524</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="59" spans="1:19">
       <c r="A59" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B59" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C59" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D59" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E59" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F59" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G59" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H59" t="s">
-        <v>1520</v>
+        <v>1555</v>
       </c>
       <c r="I59" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J59" t="s">
-        <v>1449</v>
+        <v>1484</v>
       </c>
       <c r="K59" t="s">
-        <v>1450</v>
+        <v>1485</v>
       </c>
       <c r="M59" s="5" t="s">
-        <v>1451</v>
+        <v>1486</v>
       </c>
       <c r="N59" s="5" t="s">
-        <v>1023</v>
+        <v>1044</v>
       </c>
       <c r="O59" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q59">
         <v>44887.0</v>
       </c>
       <c r="R59" t="s">
-        <v>1525</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="60" spans="1:19">
       <c r="A60" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B60" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C60" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D60" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E60" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F60" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G60" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H60" t="s">
-        <v>1520</v>
+        <v>1555</v>
       </c>
       <c r="I60" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J60" t="s">
-        <v>1303</v>
+        <v>1337</v>
       </c>
       <c r="K60" t="s">
-        <v>1304</v>
+        <v>1338</v>
       </c>
       <c r="M60" s="5" t="s">
-        <v>1305</v>
+        <v>1339</v>
       </c>
       <c r="N60" s="5" t="s">
-        <v>851</v>
+        <v>874</v>
       </c>
       <c r="O60" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q60">
         <v>44897.0</v>
       </c>
       <c r="R60" t="s">
-        <v>1526</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="61" spans="1:19">
       <c r="A61" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B61" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C61" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D61" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E61" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F61" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G61" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H61" t="s">
-        <v>1520</v>
+        <v>1555</v>
       </c>
       <c r="I61" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J61" t="s">
-        <v>1527</v>
+        <v>1562</v>
       </c>
       <c r="K61" t="s">
-        <v>1528</v>
+        <v>1563</v>
       </c>
       <c r="M61" s="5" t="s">
-        <v>1529</v>
+        <v>1564</v>
       </c>
       <c r="N61" s="5" t="s">
-        <v>893</v>
+        <v>916</v>
       </c>
       <c r="O61" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q61">
         <v>45008.0</v>
       </c>
       <c r="R61" t="s">
-        <v>1530</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="62" spans="1:19">
       <c r="A62" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B62" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C62" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D62" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E62" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F62" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G62" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H62" t="s">
-        <v>1520</v>
+        <v>1555</v>
       </c>
       <c r="I62" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J62" t="s">
-        <v>1442</v>
+        <v>1477</v>
       </c>
       <c r="K62" t="s">
-        <v>1443</v>
+        <v>1478</v>
       </c>
       <c r="L62" t="s">
-        <v>1444</v>
+        <v>1479</v>
       </c>
       <c r="M62" s="5" t="s">
-        <v>1445</v>
+        <v>1480</v>
       </c>
       <c r="N62" s="5" t="s">
-        <v>776</v>
+        <v>800</v>
       </c>
       <c r="O62" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P62">
         <v>44562.0</v>
       </c>
       <c r="Q62">
         <v>45082.0</v>
       </c>
       <c r="R62" t="s">
-        <v>1531</v>
+        <v>1566</v>
       </c>
       <c r="S62" t="s">
-        <v>1532</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="63" spans="1:19">
       <c r="A63" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B63" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C63" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D63" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E63" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F63" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G63" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H63" t="s">
-        <v>1520</v>
+        <v>1555</v>
       </c>
       <c r="I63" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J63" t="s">
-        <v>1533</v>
+        <v>1568</v>
       </c>
       <c r="K63" t="s">
-        <v>1534</v>
+        <v>1569</v>
       </c>
       <c r="L63" t="s">
-        <v>1535</v>
+        <v>1570</v>
       </c>
       <c r="M63" s="5" t="s">
-        <v>1536</v>
+        <v>1571</v>
       </c>
       <c r="N63" s="5" t="s">
-        <v>1537</v>
+        <v>1572</v>
       </c>
       <c r="O63" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q63">
         <v>45141.0</v>
       </c>
       <c r="R63" t="s">
-        <v>1538</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="64" spans="1:19">
       <c r="A64" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B64" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C64" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D64" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E64" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F64" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G64" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H64" t="s">
-        <v>1520</v>
+        <v>1555</v>
       </c>
       <c r="I64" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J64" t="s">
-        <v>1539</v>
+        <v>1574</v>
       </c>
       <c r="K64" t="s">
-        <v>1540</v>
+        <v>1575</v>
       </c>
       <c r="M64" s="5" t="s">
-        <v>1541</v>
+        <v>1576</v>
       </c>
       <c r="N64" s="5" t="s">
-        <v>1542</v>
+        <v>1577</v>
       </c>
       <c r="O64" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q64">
         <v>45184.0</v>
       </c>
       <c r="R64" t="s">
-        <v>1543</v>
+        <v>1578</v>
       </c>
       <c r="S64" t="s">
-        <v>1544</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="65" spans="1:19">
       <c r="A65" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B65" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C65" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D65" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E65" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F65" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G65" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H65" t="s">
-        <v>1520</v>
+        <v>1555</v>
       </c>
       <c r="I65" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J65" t="s">
-        <v>1545</v>
+        <v>1580</v>
       </c>
       <c r="K65" t="s">
-        <v>1546</v>
+        <v>1581</v>
       </c>
       <c r="M65" s="5" t="s">
-        <v>1547</v>
+        <v>1582</v>
       </c>
       <c r="N65" s="5" t="s">
-        <v>1548</v>
+        <v>1583</v>
       </c>
       <c r="O65" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q65">
         <v>45184.0</v>
       </c>
       <c r="R65" t="s">
-        <v>1549</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="66" spans="1:19">
       <c r="A66" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B66" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C66" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D66" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E66" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F66" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G66" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H66" t="s">
-        <v>1520</v>
+        <v>1555</v>
       </c>
       <c r="I66" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J66" t="s">
-        <v>1550</v>
+        <v>1585</v>
       </c>
       <c r="K66" t="s">
-        <v>1551</v>
+        <v>1586</v>
       </c>
       <c r="L66" t="s">
-        <v>1552</v>
+        <v>1587</v>
       </c>
       <c r="M66" s="5" t="s">
-        <v>1553</v>
+        <v>1588</v>
       </c>
       <c r="N66" s="5" t="s">
-        <v>1554</v>
+        <v>1589</v>
       </c>
       <c r="O66" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q66">
         <v>45197.0</v>
       </c>
       <c r="R66" t="s">
-        <v>1555</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="67" spans="1:19">
       <c r="A67" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B67" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C67" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D67" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E67" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F67" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G67" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H67" t="s">
-        <v>1520</v>
+        <v>1555</v>
       </c>
       <c r="I67" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J67" t="s">
-        <v>1495</v>
+        <v>1530</v>
       </c>
       <c r="K67" t="s">
-        <v>1496</v>
+        <v>1531</v>
       </c>
       <c r="M67" s="5" t="s">
-        <v>1497</v>
+        <v>1532</v>
       </c>
       <c r="N67" s="5" t="s">
-        <v>1498</v>
+        <v>1533</v>
       </c>
       <c r="O67" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q67">
         <v>45250.0</v>
       </c>
       <c r="R67" t="s">
-        <v>1556</v>
+        <v>1591</v>
       </c>
       <c r="S67" t="s">
-        <v>1557</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="68" spans="1:19">
       <c r="A68" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B68" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C68" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D68" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E68" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F68" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G68" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H68" t="s">
-        <v>1520</v>
+        <v>1555</v>
       </c>
       <c r="I68" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J68" t="s">
-        <v>1558</v>
+        <v>1593</v>
       </c>
       <c r="K68" t="s">
-        <v>1559</v>
+        <v>1594</v>
       </c>
       <c r="L68" t="s">
-        <v>1560</v>
+        <v>1595</v>
       </c>
       <c r="M68" s="5" t="s">
-        <v>1561</v>
+        <v>1596</v>
       </c>
       <c r="N68" s="5" t="s">
-        <v>917</v>
+        <v>939</v>
       </c>
       <c r="O68" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q68">
         <v>45273.0</v>
       </c>
       <c r="R68" t="s">
-        <v>1562</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="69" spans="1:19">
       <c r="A69" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B69" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C69" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D69" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E69" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F69" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G69" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H69" t="s">
-        <v>1520</v>
+        <v>1555</v>
       </c>
       <c r="I69" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J69" t="s">
-        <v>1563</v>
+        <v>1598</v>
       </c>
       <c r="K69" t="s">
-        <v>1564</v>
+        <v>1599</v>
       </c>
       <c r="L69" t="s">
-        <v>1565</v>
+        <v>1600</v>
       </c>
       <c r="M69" s="5" t="s">
-        <v>1566</v>
+        <v>1601</v>
       </c>
       <c r="N69" s="5" t="s">
-        <v>1567</v>
+        <v>1602</v>
       </c>
       <c r="O69" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P69">
         <v>44719.0</v>
       </c>
       <c r="Q69">
         <v>44866.0</v>
       </c>
       <c r="R69" t="s">
-        <v>1568</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="70" spans="1:19">
       <c r="A70" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B70" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C70" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D70" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E70" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F70" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G70" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H70" t="s">
-        <v>1520</v>
+        <v>1555</v>
       </c>
       <c r="I70" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J70" t="s">
-        <v>1272</v>
+        <v>1306</v>
       </c>
       <c r="K70" t="s">
-        <v>1273</v>
+        <v>1307</v>
       </c>
       <c r="M70" s="5" t="s">
-        <v>1274</v>
+        <v>1308</v>
       </c>
       <c r="N70" s="5" t="s">
-        <v>464</v>
+        <v>518</v>
       </c>
       <c r="O70" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q70">
         <v>45415.0</v>
       </c>
       <c r="R70" t="s">
-        <v>1569</v>
+        <v>1604</v>
       </c>
       <c r="S70" t="s">
-        <v>1570</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="71" spans="1:19">
       <c r="A71" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B71" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C71" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D71" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E71" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F71" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G71" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H71" t="s">
-        <v>1520</v>
+        <v>1555</v>
       </c>
       <c r="I71" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J71" t="s">
-        <v>1571</v>
+        <v>1606</v>
       </c>
       <c r="K71" t="s">
-        <v>1572</v>
+        <v>1607</v>
       </c>
       <c r="L71" t="s">
-        <v>1573</v>
+        <v>1608</v>
       </c>
       <c r="M71" s="5" t="s">
-        <v>1574</v>
+        <v>1609</v>
       </c>
       <c r="N71" s="5" t="s">
-        <v>1575</v>
+        <v>1610</v>
       </c>
       <c r="O71" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q71">
         <v>45415.0</v>
       </c>
       <c r="R71" t="s">
-        <v>1576</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="72" spans="1:19">
       <c r="A72" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B72" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C72" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D72" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E72" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F72" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G72" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H72" t="s">
-        <v>1520</v>
+        <v>1555</v>
       </c>
       <c r="I72" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J72" t="s">
-        <v>1577</v>
+        <v>1612</v>
       </c>
       <c r="K72" t="s">
-        <v>1578</v>
+        <v>1613</v>
       </c>
       <c r="L72" t="s">
-        <v>1579</v>
+        <v>1614</v>
       </c>
       <c r="M72" s="5" t="s">
-        <v>1580</v>
+        <v>1615</v>
       </c>
       <c r="N72" s="5" t="s">
-        <v>1581</v>
+        <v>1616</v>
       </c>
       <c r="O72" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q72">
         <v>45415.0</v>
       </c>
       <c r="R72" t="s">
-        <v>1576</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="73" spans="1:19">
       <c r="A73" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B73" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C73" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D73" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E73" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F73" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G73" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H73" t="s">
-        <v>1520</v>
+        <v>1555</v>
       </c>
       <c r="I73" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J73" t="s">
-        <v>1430</v>
+        <v>1465</v>
       </c>
       <c r="K73" t="s">
-        <v>1431</v>
+        <v>1466</v>
       </c>
       <c r="M73" s="5" t="s">
-        <v>1432</v>
+        <v>1467</v>
       </c>
       <c r="N73" s="5" t="s">
-        <v>812</v>
+        <v>836</v>
       </c>
       <c r="O73" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q73">
         <v>45225.0</v>
       </c>
       <c r="R73" t="s">
-        <v>1582</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="74" spans="1:19">
       <c r="A74" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B74" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C74" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D74" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E74" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F74" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G74" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H74" t="s">
-        <v>1520</v>
+        <v>1555</v>
       </c>
       <c r="I74" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J74" t="s">
-        <v>1583</v>
+        <v>1618</v>
       </c>
       <c r="K74" t="s">
-        <v>1584</v>
+        <v>1619</v>
       </c>
       <c r="L74" t="s">
-        <v>1585</v>
+        <v>1620</v>
       </c>
       <c r="M74" s="5" t="s">
-        <v>1586</v>
+        <v>1621</v>
       </c>
       <c r="N74" s="5" t="s">
-        <v>1587</v>
+        <v>1622</v>
       </c>
       <c r="O74" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q74">
         <v>45528.0</v>
       </c>
       <c r="R74" t="s">
-        <v>1576</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="75" spans="1:19">
       <c r="A75" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B75" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C75" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D75" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E75" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F75" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G75" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H75" t="s">
-        <v>1520</v>
+        <v>1555</v>
       </c>
       <c r="I75" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J75" t="s">
-        <v>1588</v>
+        <v>1623</v>
       </c>
       <c r="K75" t="s">
-        <v>1589</v>
+        <v>1624</v>
       </c>
       <c r="L75" t="s">
-        <v>1590</v>
+        <v>1625</v>
       </c>
       <c r="M75" s="5" t="s">
-        <v>1591</v>
+        <v>1626</v>
       </c>
       <c r="N75" s="5" t="s">
-        <v>1592</v>
+        <v>1627</v>
       </c>
       <c r="O75" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q75">
         <v>46023.0</v>
       </c>
       <c r="R75" t="s">
-        <v>1593</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="76" spans="1:19">
       <c r="A76" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B76" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C76" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D76" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E76" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F76" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G76" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H76" t="s">
-        <v>1520</v>
+        <v>1555</v>
       </c>
       <c r="I76" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J76" t="s">
-        <v>1594</v>
+        <v>1629</v>
       </c>
       <c r="K76" t="s">
-        <v>1595</v>
+        <v>1630</v>
       </c>
       <c r="L76" t="s">
-        <v>1596</v>
+        <v>1631</v>
       </c>
       <c r="M76" s="5" t="s">
-        <v>1597</v>
+        <v>1632</v>
       </c>
       <c r="N76" s="5" t="s">
-        <v>1598</v>
+        <v>1633</v>
       </c>
       <c r="O76" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q76">
         <v>45579.0</v>
       </c>
       <c r="R76" t="s">
-        <v>1599</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="77" spans="1:19">
       <c r="A77" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B77" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C77" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D77" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E77" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F77" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G77" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H77" t="s">
-        <v>1520</v>
+        <v>1555</v>
       </c>
       <c r="I77" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J77" t="s">
-        <v>1600</v>
+        <v>1635</v>
       </c>
       <c r="K77" t="s">
-        <v>1601</v>
+        <v>1636</v>
       </c>
       <c r="L77" t="s">
-        <v>1602</v>
+        <v>1637</v>
       </c>
       <c r="M77" s="5" t="s">
-        <v>1603</v>
+        <v>1638</v>
       </c>
       <c r="N77" s="5" t="s">
-        <v>1604</v>
+        <v>1639</v>
       </c>
       <c r="O77" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q77">
         <v>45528.0</v>
       </c>
       <c r="R77" t="s">
-        <v>1605</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="78" spans="1:19">
       <c r="A78" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B78" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C78" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D78" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E78" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F78" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G78" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H78" t="s">
-        <v>1520</v>
+        <v>1555</v>
       </c>
       <c r="I78" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J78" t="s">
-        <v>1606</v>
+        <v>1641</v>
       </c>
       <c r="K78" t="s">
-        <v>1607</v>
+        <v>1642</v>
       </c>
       <c r="M78" s="5" t="s">
-        <v>1608</v>
+        <v>1643</v>
       </c>
       <c r="N78" s="5" t="s">
-        <v>1609</v>
+        <v>1644</v>
       </c>
       <c r="O78" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q78">
         <v>45528.0</v>
       </c>
       <c r="R78" t="s">
-        <v>1576</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="79" spans="1:19">
       <c r="A79" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B79" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C79" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D79" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E79" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F79" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G79" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H79" t="s">
-        <v>1520</v>
+        <v>1555</v>
       </c>
       <c r="I79" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J79" t="s">
-        <v>1489</v>
+        <v>1524</v>
       </c>
       <c r="K79" t="s">
-        <v>1490</v>
+        <v>1525</v>
       </c>
       <c r="L79" t="s">
-        <v>1491</v>
+        <v>1526</v>
       </c>
       <c r="M79" s="5" t="s">
-        <v>1492</v>
+        <v>1527</v>
       </c>
       <c r="N79" s="5" t="s">
-        <v>1493</v>
+        <v>1528</v>
       </c>
       <c r="O79" t="s">
-        <v>1610</v>
+        <v>1645</v>
       </c>
       <c r="Q79" t="s">
-        <v>1611</v>
+        <v>1646</v>
       </c>
       <c r="R79" t="s">
-        <v>1599</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="80" spans="1:19">
       <c r="A80" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B80" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C80" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D80" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E80" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F80" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G80" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H80" t="s">
-        <v>1520</v>
+        <v>1555</v>
       </c>
       <c r="I80" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J80" t="s">
-        <v>1612</v>
+        <v>1647</v>
       </c>
       <c r="K80" t="s">
-        <v>1613</v>
+        <v>1648</v>
       </c>
       <c r="M80" s="5" t="s">
-        <v>1614</v>
+        <v>1649</v>
       </c>
       <c r="N80" s="5" t="s">
-        <v>1615</v>
+        <v>1650</v>
       </c>
       <c r="O80" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q80">
         <v>45592.0</v>
       </c>
       <c r="R80" t="s">
-        <v>1599</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="81" spans="1:19">
       <c r="A81" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B81" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C81" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D81" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E81" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F81" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G81" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H81" t="s">
-        <v>1520</v>
+        <v>1555</v>
       </c>
       <c r="I81" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J81" t="s">
-        <v>1616</v>
+        <v>1651</v>
       </c>
       <c r="K81" t="s">
-        <v>1617</v>
+        <v>1652</v>
       </c>
       <c r="L81" t="s">
-        <v>1618</v>
+        <v>1653</v>
       </c>
       <c r="M81" s="5" t="s">
-        <v>1619</v>
+        <v>1654</v>
       </c>
       <c r="N81" s="5" t="s">
-        <v>1620</v>
+        <v>1655</v>
       </c>
       <c r="O81" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q81">
         <v>45931.0</v>
       </c>
       <c r="R81" t="s">
-        <v>1621</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="82" spans="1:19">
       <c r="A82" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B82" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C82" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D82" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E82" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F82" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G82" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H82" t="s">
-        <v>1520</v>
+        <v>1555</v>
       </c>
       <c r="I82" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J82" t="s">
-        <v>1436</v>
+        <v>1471</v>
       </c>
       <c r="K82" t="s">
-        <v>1437</v>
+        <v>1472</v>
       </c>
       <c r="M82" s="5" t="s">
-        <v>1438</v>
+        <v>1473</v>
       </c>
       <c r="N82" s="5" t="s">
-        <v>515</v>
+        <v>568</v>
       </c>
       <c r="O82" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P82">
         <v>45301.0</v>
       </c>
       <c r="Q82">
         <v>45440.0</v>
       </c>
       <c r="R82" t="s">
-        <v>1599</v>
+        <v>1634</v>
       </c>
       <c r="S82" t="s">
-        <v>1622</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="83" spans="1:19">
       <c r="A83" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B83" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C83" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D83" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E83" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F83" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G83" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H83" t="s">
-        <v>1520</v>
+        <v>1555</v>
       </c>
       <c r="I83" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J83" t="s">
-        <v>1278</v>
+        <v>1312</v>
       </c>
       <c r="K83" t="s">
-        <v>1279</v>
+        <v>1313</v>
       </c>
       <c r="M83" s="5" t="s">
-        <v>1280</v>
+        <v>1314</v>
       </c>
       <c r="N83" s="5" t="s">
-        <v>1281</v>
+        <v>1315</v>
       </c>
       <c r="O83" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P83">
         <v>45415.0</v>
       </c>
       <c r="Q83">
         <v>45714.0</v>
       </c>
       <c r="R83" t="s">
-        <v>1623</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="84" spans="1:19">
       <c r="A84" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B84" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C84" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D84" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E84" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F84" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G84" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H84" t="s">
-        <v>1624</v>
+        <v>1659</v>
       </c>
       <c r="I84" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J84" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K84" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M84" s="5" t="s">
-        <v>1460</v>
+        <v>1495</v>
       </c>
       <c r="N84" s="5" t="s">
-        <v>1461</v>
+        <v>1496</v>
       </c>
       <c r="O84" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P84">
         <v>44862.0</v>
       </c>
       <c r="Q84">
         <v>45184.0</v>
       </c>
       <c r="R84" t="s">
-        <v>1625</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="85" spans="1:19">
       <c r="A85" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B85" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C85" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D85" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E85" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F85" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G85" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H85" t="s">
-        <v>1624</v>
+        <v>1659</v>
       </c>
       <c r="I85" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J85" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K85" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M85" s="5" t="s">
-        <v>1455</v>
+        <v>1490</v>
       </c>
       <c r="N85" s="5" t="s">
-        <v>1456</v>
+        <v>1491</v>
       </c>
       <c r="O85" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P85">
         <v>44862.0</v>
       </c>
       <c r="Q85">
         <v>45184.0</v>
       </c>
       <c r="R85" t="s">
-        <v>1625</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="86" spans="1:19">
       <c r="A86" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B86" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C86" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D86" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E86" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F86" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G86" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H86" t="s">
-        <v>1624</v>
+        <v>1659</v>
       </c>
       <c r="I86" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J86" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K86" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M86" s="5" t="s">
-        <v>1440</v>
+        <v>1475</v>
       </c>
       <c r="N86" s="5" t="s">
-        <v>1441</v>
+        <v>1476</v>
       </c>
       <c r="O86" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P86">
         <v>44862.0</v>
       </c>
       <c r="Q86">
         <v>45184.0</v>
       </c>
       <c r="R86" t="s">
-        <v>1626</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="87" spans="1:19">
       <c r="A87" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B87" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C87" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D87" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E87" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F87" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G87" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H87" t="s">
-        <v>1624</v>
+        <v>1659</v>
       </c>
       <c r="I87" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J87" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K87" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M87" s="5" t="s">
-        <v>1428</v>
+        <v>1463</v>
       </c>
       <c r="N87" s="5" t="s">
-        <v>1429</v>
+        <v>1464</v>
       </c>
       <c r="O87" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P87">
         <v>44862.0</v>
       </c>
       <c r="Q87">
         <v>45184.0</v>
       </c>
       <c r="R87" t="s">
-        <v>1626</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="88" spans="1:19">
       <c r="A88" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B88" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C88" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D88" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E88" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F88" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G88" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H88" t="s">
-        <v>1624</v>
+        <v>1659</v>
       </c>
       <c r="I88" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J88" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K88" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M88" s="5" t="s">
-        <v>1327</v>
+        <v>1361</v>
       </c>
       <c r="N88" s="5" t="s">
-        <v>1328</v>
+        <v>1362</v>
       </c>
       <c r="O88" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P88">
         <v>44862.0</v>
       </c>
       <c r="Q88">
         <v>45184.0</v>
       </c>
       <c r="R88" t="s">
-        <v>1626</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="89" spans="1:19">
       <c r="A89" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B89" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C89" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D89" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E89" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F89" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G89" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H89" t="s">
-        <v>1624</v>
+        <v>1659</v>
       </c>
       <c r="I89" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J89" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K89" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M89" s="5" t="s">
-        <v>1422</v>
+        <v>1457</v>
       </c>
       <c r="N89" s="5" t="s">
-        <v>1423</v>
+        <v>1458</v>
       </c>
       <c r="O89" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P89">
         <v>44862.0</v>
       </c>
       <c r="Q89">
         <v>45184.0</v>
       </c>
       <c r="R89" t="s">
-        <v>1625</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="90" spans="1:19">
       <c r="A90" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B90" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C90" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D90" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E90" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F90" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G90" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H90" t="s">
-        <v>1624</v>
+        <v>1659</v>
       </c>
       <c r="I90" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J90" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K90" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M90" s="5" t="s">
-        <v>1420</v>
+        <v>1455</v>
       </c>
       <c r="N90" s="5" t="s">
-        <v>1421</v>
+        <v>1456</v>
       </c>
       <c r="O90" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P90">
         <v>44862.0</v>
       </c>
       <c r="Q90">
         <v>45184.0</v>
       </c>
       <c r="R90" t="s">
-        <v>1625</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="91" spans="1:19">
       <c r="A91" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B91" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C91" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D91" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E91" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F91" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G91" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H91" t="s">
-        <v>1624</v>
+        <v>1659</v>
       </c>
       <c r="I91" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J91" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K91" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M91" s="5" t="s">
-        <v>1418</v>
+        <v>1453</v>
       </c>
       <c r="N91" s="5" t="s">
-        <v>1419</v>
+        <v>1454</v>
       </c>
       <c r="O91" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P91">
         <v>44862.0</v>
       </c>
       <c r="Q91">
         <v>45184.0</v>
       </c>
       <c r="R91" t="s">
-        <v>1625</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="92" spans="1:19">
       <c r="A92" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B92" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C92" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D92" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E92" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F92" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G92" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H92" t="s">
-        <v>1624</v>
+        <v>1659</v>
       </c>
       <c r="I92" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J92" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K92" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M92" s="5" t="s">
-        <v>1414</v>
+        <v>1449</v>
       </c>
       <c r="N92" s="5" t="s">
-        <v>1415</v>
+        <v>1450</v>
       </c>
       <c r="O92" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P92">
         <v>44862.0</v>
       </c>
       <c r="Q92">
         <v>45184.0</v>
       </c>
       <c r="R92" t="s">
-        <v>1627</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="93" spans="1:19">
       <c r="A93" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B93" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C93" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D93" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E93" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F93" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G93" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H93" t="s">
-        <v>1624</v>
+        <v>1659</v>
       </c>
       <c r="I93" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J93" t="s">
-        <v>1407</v>
+        <v>1441</v>
       </c>
       <c r="K93" t="s">
-        <v>1408</v>
+        <v>1442</v>
       </c>
       <c r="M93" s="5" t="s">
-        <v>1409</v>
+        <v>1443</v>
       </c>
       <c r="N93" s="5" t="s">
-        <v>610</v>
+        <v>1444</v>
       </c>
       <c r="O93" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P93">
         <v>44862.0</v>
       </c>
       <c r="Q93">
         <v>45184.0</v>
       </c>
       <c r="R93" t="s">
-        <v>1628</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="94" spans="1:19">
       <c r="A94" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B94" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C94" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D94" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E94" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F94" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G94" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H94" t="s">
-        <v>1624</v>
+        <v>1659</v>
       </c>
       <c r="I94" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J94" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K94" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M94" s="5" t="s">
-        <v>1403</v>
+        <v>1437</v>
       </c>
       <c r="N94" s="5" t="s">
-        <v>1404</v>
+        <v>1438</v>
       </c>
       <c r="O94" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P94">
         <v>44862.0</v>
       </c>
       <c r="Q94">
         <v>45184.0</v>
       </c>
       <c r="R94" t="s">
-        <v>1627</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="95" spans="1:19">
       <c r="A95" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B95" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C95" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D95" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E95" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F95" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G95" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H95" t="s">
-        <v>1624</v>
+        <v>1659</v>
       </c>
       <c r="I95" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J95" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K95" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M95" s="5" t="s">
-        <v>1399</v>
+        <v>1433</v>
       </c>
       <c r="N95" s="5" t="s">
-        <v>1400</v>
+        <v>1434</v>
       </c>
       <c r="O95" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P95">
         <v>44862.0</v>
       </c>
       <c r="Q95">
         <v>45184.0</v>
       </c>
       <c r="R95" t="s">
-        <v>1627</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="96" spans="1:19">
       <c r="A96" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B96" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C96" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D96" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E96" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F96" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G96" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H96" t="s">
-        <v>1624</v>
+        <v>1659</v>
       </c>
       <c r="I96" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J96" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K96" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M96" s="5" t="s">
-        <v>1390</v>
+        <v>1424</v>
       </c>
       <c r="N96" s="5" t="s">
-        <v>1391</v>
+        <v>1425</v>
       </c>
       <c r="O96" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P96">
         <v>44862.0</v>
       </c>
       <c r="Q96">
         <v>45184.0</v>
       </c>
       <c r="R96" t="s">
-        <v>1627</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="97" spans="1:19">
       <c r="A97" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B97" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C97" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D97" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E97" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F97" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G97" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H97" t="s">
-        <v>1624</v>
+        <v>1659</v>
       </c>
       <c r="I97" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J97" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K97" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M97" s="5" t="s">
-        <v>1386</v>
+        <v>1420</v>
       </c>
       <c r="N97" s="5" t="s">
-        <v>1387</v>
+        <v>1421</v>
       </c>
       <c r="O97" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P97">
         <v>44862.0</v>
       </c>
       <c r="Q97">
         <v>45184.0</v>
       </c>
       <c r="R97" t="s">
-        <v>1627</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="98" spans="1:19">
       <c r="A98" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B98" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C98" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D98" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E98" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F98" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G98" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H98" t="s">
-        <v>1624</v>
+        <v>1659</v>
       </c>
       <c r="I98" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J98" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K98" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M98" s="5" t="s">
-        <v>1382</v>
+        <v>1416</v>
       </c>
       <c r="N98" s="5" t="s">
-        <v>1383</v>
+        <v>1417</v>
       </c>
       <c r="O98" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P98">
         <v>44862.0</v>
       </c>
       <c r="Q98">
         <v>45184.0</v>
       </c>
       <c r="R98" t="s">
-        <v>1627</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="99" spans="1:19">
       <c r="A99" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B99" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C99" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D99" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E99" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F99" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G99" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H99" t="s">
-        <v>1624</v>
+        <v>1659</v>
       </c>
       <c r="I99" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J99" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K99" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M99" s="5" t="s">
-        <v>1368</v>
+        <v>1402</v>
       </c>
       <c r="N99" s="5" t="s">
-        <v>422</v>
+        <v>470</v>
       </c>
       <c r="O99" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P99">
         <v>44862.0</v>
       </c>
       <c r="Q99">
         <v>45184.0</v>
       </c>
       <c r="R99" t="s">
-        <v>1627</v>
+        <v>1662</v>
       </c>
       <c r="S99" t="s">
-        <v>1629</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="100" spans="1:19">
       <c r="A100" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B100" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C100" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D100" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E100" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F100" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G100" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H100" t="s">
-        <v>1624</v>
+        <v>1659</v>
       </c>
       <c r="I100" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J100" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K100" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M100" s="5" t="s">
-        <v>1357</v>
+        <v>1391</v>
       </c>
       <c r="N100" s="5" t="s">
-        <v>1358</v>
+        <v>1392</v>
       </c>
       <c r="O100" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P100">
         <v>44862.0</v>
       </c>
       <c r="Q100">
         <v>45184.0</v>
       </c>
       <c r="R100" t="s">
-        <v>1627</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="101" spans="1:19">
       <c r="A101" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B101" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C101" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D101" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E101" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F101" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G101" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H101" t="s">
-        <v>1624</v>
+        <v>1659</v>
       </c>
       <c r="I101" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J101" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K101" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M101" s="5" t="s">
-        <v>1355</v>
+        <v>1389</v>
       </c>
       <c r="N101" s="5" t="s">
-        <v>1356</v>
+        <v>1390</v>
       </c>
       <c r="O101" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P101">
         <v>44862.0</v>
       </c>
       <c r="Q101">
         <v>45184.0</v>
       </c>
       <c r="R101" t="s">
-        <v>1627</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="102" spans="1:19">
       <c r="A102" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B102" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C102" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D102" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E102" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F102" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G102" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H102" t="s">
-        <v>1624</v>
+        <v>1659</v>
       </c>
       <c r="I102" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J102" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K102" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M102" s="5" t="s">
-        <v>1353</v>
+        <v>1387</v>
       </c>
       <c r="N102" s="5" t="s">
-        <v>1354</v>
+        <v>1388</v>
       </c>
       <c r="O102" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P102">
         <v>44862.0</v>
       </c>
       <c r="Q102">
         <v>45184.0</v>
       </c>
       <c r="R102" t="s">
-        <v>1627</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="103" spans="1:19">
       <c r="A103" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B103" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C103" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D103" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E103" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F103" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G103" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H103" t="s">
-        <v>1624</v>
+        <v>1659</v>
       </c>
       <c r="I103" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J103" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K103" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M103" s="5" t="s">
-        <v>1349</v>
+        <v>1383</v>
       </c>
       <c r="N103" s="5" t="s">
-        <v>1350</v>
+        <v>1384</v>
       </c>
       <c r="O103" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P103">
         <v>44862.0</v>
       </c>
       <c r="Q103">
         <v>45184.0</v>
       </c>
       <c r="R103" t="s">
-        <v>1627</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="104" spans="1:19">
       <c r="A104" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B104" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C104" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D104" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E104" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F104" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G104" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H104" t="s">
-        <v>1624</v>
+        <v>1659</v>
       </c>
       <c r="I104" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J104" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K104" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M104" s="5" t="s">
-        <v>1344</v>
+        <v>1378</v>
       </c>
       <c r="N104" s="5" t="s">
-        <v>1345</v>
+        <v>1379</v>
       </c>
       <c r="O104" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P104">
         <v>44862.0</v>
       </c>
       <c r="Q104">
         <v>45184.0</v>
       </c>
       <c r="R104" t="s">
-        <v>1627</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="105" spans="1:19">
       <c r="A105" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B105" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C105" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D105" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E105" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F105" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G105" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H105" t="s">
-        <v>1624</v>
+        <v>1659</v>
       </c>
       <c r="I105" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J105" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K105" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M105" s="5" t="s">
-        <v>1342</v>
+        <v>1376</v>
       </c>
       <c r="N105" s="5" t="s">
-        <v>1343</v>
+        <v>1377</v>
       </c>
       <c r="O105" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P105">
         <v>44862.0</v>
       </c>
       <c r="Q105">
         <v>45184.0</v>
       </c>
       <c r="R105" t="s">
-        <v>1627</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="106" spans="1:19">
       <c r="A106" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B106" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C106" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D106" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E106" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F106" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G106" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H106" t="s">
-        <v>1624</v>
+        <v>1659</v>
       </c>
       <c r="I106" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J106" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K106" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M106" s="5" t="s">
-        <v>1337</v>
+        <v>1371</v>
       </c>
       <c r="N106" s="5" t="s">
-        <v>1338</v>
+        <v>1372</v>
       </c>
       <c r="O106" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P106">
         <v>44862.0</v>
       </c>
       <c r="Q106">
         <v>45184.0</v>
       </c>
       <c r="R106" t="s">
-        <v>1630</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="107" spans="1:19">
       <c r="A107" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B107" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C107" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D107" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E107" t="s">
-        <v>1631</v>
+        <v>1666</v>
       </c>
       <c r="F107" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G107" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H107" t="s">
-        <v>1632</v>
+        <v>1667</v>
       </c>
       <c r="I107" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J107" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K107" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M107" s="5" t="s">
-        <v>1333</v>
+        <v>1367</v>
       </c>
       <c r="N107" s="5" t="s">
-        <v>1334</v>
+        <v>1368</v>
       </c>
       <c r="O107" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P107">
         <v>44862.0</v>
       </c>
       <c r="Q107">
         <v>45184.0</v>
       </c>
       <c r="R107" t="s">
-        <v>1633</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="108" spans="1:19">
       <c r="A108" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B108" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C108" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D108" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E108" t="s">
-        <v>1631</v>
+        <v>1666</v>
       </c>
       <c r="F108" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G108" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H108" t="s">
-        <v>1624</v>
+        <v>1659</v>
       </c>
       <c r="I108" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J108" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K108" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M108" s="5" t="s">
-        <v>1331</v>
+        <v>1365</v>
       </c>
       <c r="N108" s="5" t="s">
-        <v>1332</v>
+        <v>1366</v>
       </c>
       <c r="O108" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P108">
         <v>44862.0</v>
       </c>
       <c r="Q108">
         <v>45184.0</v>
       </c>
       <c r="R108" t="s">
-        <v>1634</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="109" spans="1:19">
       <c r="A109" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B109" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C109" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D109" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E109" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F109" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G109" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H109" t="s">
-        <v>1624</v>
+        <v>1659</v>
       </c>
       <c r="I109" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J109" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K109" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M109" s="5" t="s">
-        <v>1323</v>
+        <v>1357</v>
       </c>
       <c r="N109" s="5" t="s">
-        <v>1324</v>
+        <v>1358</v>
       </c>
       <c r="O109" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P109">
         <v>44862.0</v>
       </c>
       <c r="Q109">
         <v>45184.0</v>
       </c>
       <c r="R109" t="s">
-        <v>1626</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="110" spans="1:19">
       <c r="A110" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B110" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C110" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D110" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E110" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F110" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G110" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H110" t="s">
-        <v>1624</v>
+        <v>1659</v>
       </c>
       <c r="I110" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J110" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K110" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M110" s="5" t="s">
-        <v>1314</v>
+        <v>1348</v>
       </c>
       <c r="N110" s="5" t="s">
-        <v>1315</v>
+        <v>1349</v>
       </c>
       <c r="O110" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P110">
         <v>44862.0</v>
       </c>
       <c r="Q110">
         <v>45184.0</v>
       </c>
       <c r="R110" t="s">
-        <v>1635</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="111" spans="1:19">
       <c r="A111" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B111" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C111" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D111" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E111" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F111" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G111" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H111" t="s">
-        <v>1624</v>
+        <v>1659</v>
       </c>
       <c r="I111" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J111" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K111" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M111" s="5" t="s">
-        <v>1310</v>
+        <v>1344</v>
       </c>
       <c r="N111" s="5" t="s">
-        <v>1311</v>
+        <v>1345</v>
       </c>
       <c r="O111" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P111">
         <v>44862.0</v>
       </c>
       <c r="Q111">
         <v>45184.0</v>
       </c>
       <c r="R111" t="s">
-        <v>1626</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="112" spans="1:19">
       <c r="A112" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B112" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C112" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D112" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E112" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F112" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G112" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H112" t="s">
-        <v>1632</v>
+        <v>1667</v>
       </c>
       <c r="I112" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J112" t="s">
-        <v>1325</v>
+        <v>1359</v>
       </c>
       <c r="K112" t="s">
-        <v>1326</v>
+        <v>1360</v>
       </c>
       <c r="M112" s="5" t="s">
-        <v>1295</v>
+        <v>1329</v>
       </c>
       <c r="N112" s="5" t="s">
-        <v>1296</v>
+        <v>1330</v>
       </c>
       <c r="O112" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P112">
         <v>44862.0</v>
       </c>
       <c r="Q112">
         <v>45184.0</v>
       </c>
       <c r="R112" t="s">
-        <v>1636</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="113" spans="1:19">
       <c r="A113" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B113" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C113" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D113" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E113" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F113" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G113" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H113" t="s">
-        <v>1624</v>
+        <v>1659</v>
       </c>
       <c r="I113" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J113" t="s">
+        <v>1359</v>
+      </c>
+      <c r="K113" t="s">
+        <v>1360</v>
+      </c>
+      <c r="M113" s="5" t="s">
         <v>1325</v>
       </c>
-      <c r="K113" t="s">
+      <c r="N113" s="5" t="s">
         <v>1326</v>
       </c>
-      <c r="M113" s="5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O113" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P113">
         <v>44862.0</v>
       </c>
       <c r="Q113">
         <v>45184.0</v>
       </c>
       <c r="R113" t="s">
-        <v>1637</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="114" spans="1:19">
       <c r="A114" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B114" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C114" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D114" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E114" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F114" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G114" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H114" t="s">
-        <v>1494</v>
+        <v>1529</v>
       </c>
       <c r="I114" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J114" t="s">
-        <v>1501</v>
+        <v>1536</v>
       </c>
       <c r="K114" t="s">
-        <v>1502</v>
+        <v>1537</v>
       </c>
       <c r="L114" t="s">
-        <v>1503</v>
+        <v>1538</v>
       </c>
       <c r="M114" s="5" t="s">
-        <v>1504</v>
+        <v>1539</v>
       </c>
       <c r="N114" s="5" t="s">
-        <v>1505</v>
+        <v>1540</v>
       </c>
       <c r="O114" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P114">
         <v>45536.0</v>
       </c>
       <c r="Q114">
         <v>45931.0</v>
       </c>
       <c r="R114" t="s">
-        <v>1621</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="115" spans="1:19">
       <c r="A115" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B115" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C115" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D115" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E115" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F115" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G115" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H115" t="s">
-        <v>1494</v>
+        <v>1529</v>
       </c>
       <c r="I115" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J115" t="s">
-        <v>1477</v>
+        <v>1512</v>
       </c>
       <c r="K115" t="s">
-        <v>1478</v>
+        <v>1513</v>
       </c>
       <c r="M115" s="5" t="s">
-        <v>1479</v>
+        <v>1514</v>
       </c>
       <c r="N115" s="5" t="s">
-        <v>1480</v>
+        <v>1515</v>
       </c>
       <c r="O115" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P115">
         <v>45536.0</v>
       </c>
       <c r="Q115">
         <v>45931.0</v>
       </c>
       <c r="R115" t="s">
-        <v>1621</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="116" spans="1:19">
       <c r="A116" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B116" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C116" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D116" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E116" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F116" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G116" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H116" t="s">
-        <v>1494</v>
+        <v>1529</v>
       </c>
       <c r="I116" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J116" t="s">
-        <v>1638</v>
+        <v>1673</v>
       </c>
       <c r="K116" t="s">
-        <v>1639</v>
+        <v>1674</v>
       </c>
       <c r="L116" t="s">
-        <v>1640</v>
+        <v>1675</v>
       </c>
       <c r="M116" s="5" t="s">
-        <v>1641</v>
+        <v>1676</v>
       </c>
       <c r="N116" s="5" t="s">
-        <v>1642</v>
+        <v>1677</v>
       </c>
       <c r="O116" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q116">
         <v>45174.0</v>
       </c>
       <c r="R116" t="s">
-        <v>1643</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="117" spans="1:19">
       <c r="A117" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B117" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C117" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D117" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E117" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F117" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G117" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H117" t="s">
-        <v>1494</v>
+        <v>1529</v>
       </c>
       <c r="I117" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J117" t="s">
-        <v>1303</v>
+        <v>1337</v>
       </c>
       <c r="K117" t="s">
-        <v>1304</v>
+        <v>1338</v>
       </c>
       <c r="L117" t="s">
-        <v>1644</v>
+        <v>1679</v>
       </c>
       <c r="M117" s="5" t="s">
-        <v>1645</v>
+        <v>1680</v>
       </c>
       <c r="N117" s="5" t="s">
-        <v>1646</v>
+        <v>1681</v>
       </c>
       <c r="O117" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q117">
         <v>44896.0</v>
       </c>
       <c r="R117" t="s">
-        <v>1647</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="118" spans="1:19">
       <c r="A118" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B118" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C118" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D118" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E118" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F118" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G118" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H118" t="s">
-        <v>1494</v>
+        <v>1529</v>
       </c>
       <c r="I118" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J118" t="s">
-        <v>1303</v>
+        <v>1337</v>
       </c>
       <c r="K118" t="s">
-        <v>1304</v>
+        <v>1338</v>
       </c>
       <c r="L118" t="s">
-        <v>1648</v>
+        <v>1683</v>
       </c>
       <c r="M118" s="5" t="s">
-        <v>1649</v>
+        <v>1684</v>
       </c>
       <c r="N118" s="5" t="s">
-        <v>1650</v>
+        <v>1685</v>
       </c>
       <c r="O118" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="Q118">
         <v>44896.0</v>
       </c>
       <c r="R118" t="s">
-        <v>1647</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="119" spans="1:19">
       <c r="A119" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B119" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C119" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D119" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E119" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F119" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G119" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H119" t="s">
-        <v>1520</v>
+        <v>1555</v>
       </c>
       <c r="I119" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="J119" t="s">
-        <v>1470</v>
+        <v>1505</v>
       </c>
       <c r="K119" t="s">
-        <v>1471</v>
+        <v>1506</v>
       </c>
       <c r="L119" t="s">
-        <v>1472</v>
+        <v>1507</v>
       </c>
       <c r="M119" s="5" t="s">
-        <v>1473</v>
+        <v>1508</v>
       </c>
       <c r="N119" s="5" t="s">
-        <v>1474</v>
+        <v>1509</v>
       </c>
       <c r="O119" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P119">
         <v>45714.0</v>
       </c>
       <c r="Q119">
         <v>45931.0</v>
       </c>
       <c r="R119" t="s">
-        <v>1621</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="120" spans="1:19">
       <c r="A120" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B120" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C120" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="D120" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="E120" t="s">
-        <v>1519</v>
+        <v>1554</v>
       </c>
       <c r="F120" t="s">
-        <v>646</v>
+        <v>673</v>
       </c>
       <c r="G120" t="s">
-        <v>51</v>
+        <v>101</v>
       </c>
       <c r="H120" t="s">
-        <v>1506</v>
+        <v>1541</v>
       </c>
       <c r="I120" t="s">
-        <v>1507</v>
+        <v>1542</v>
       </c>
       <c r="J120" t="s">
-        <v>1436</v>
+        <v>1471</v>
       </c>
       <c r="K120" t="s">
-        <v>1437</v>
+        <v>1472</v>
       </c>
       <c r="M120" s="5" t="s">
-        <v>1438</v>
+        <v>1473</v>
       </c>
       <c r="N120" s="5" t="s">
-        <v>515</v>
+        <v>568</v>
       </c>
       <c r="O120" t="s">
-        <v>1267</v>
+        <v>1301</v>
       </c>
       <c r="P120">
         <v>45301.0</v>
       </c>
       <c r="Q120">
         <v>45440.0</v>
       </c>
       <c r="R120" t="s">
-        <v>1599</v>
+        <v>1634</v>
       </c>
       <c r="S120" t="s">
-        <v>1622</v>
+        <v>1657</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1651</v>
+        <v>1686</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1652</v>
+        <v>1687</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1653</v>
+        <v>1688</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1654</v>
+        <v>1689</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>1655</v>
+        <v>1690</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1656</v>
+        <v>1691</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>1657</v>
+        <v>1692</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>1658</v>
+        <v>1693</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>1659</v>
+        <v>1694</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>1660</v>
+        <v>1695</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>1661</v>
+        <v>1696</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>1662</v>
+        <v>1697</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>1663</v>
+        <v>1698</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>1664</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1665</v>
+        <v>1700</v>
       </c>
       <c r="C2" t="s">
-        <v>1666</v>
+        <v>1701</v>
       </c>
       <c r="D2" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="E2" t="s">
-        <v>1667</v>
+        <v>1702</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>1668</v>
+        <v>1703</v>
       </c>
       <c r="G2" t="s">
-        <v>1669</v>
+        <v>1704</v>
       </c>
       <c r="H2" t="s">
-        <v>178</v>
+        <v>226</v>
       </c>
       <c r="I2" t="s">
-        <v>1670</v>
+        <v>1705</v>
       </c>
       <c r="J2" t="s">
-        <v>1542</v>
+        <v>1706</v>
       </c>
       <c r="K2" t="s">
-        <v>1671</v>
-[...8 lines deleted...]
-        <v>1673</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>1674</v>
+        <v>1708</v>
       </c>
       <c r="C3" t="s">
-        <v>1675</v>
+        <v>1709</v>
       </c>
       <c r="D3" t="s">
-        <v>1676</v>
+        <v>1710</v>
       </c>
       <c r="E3" t="s">
-        <v>1667</v>
+        <v>1702</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>1677</v>
+        <v>1711</v>
       </c>
       <c r="G3" t="s">
-        <v>1678</v>
+        <v>1712</v>
       </c>
       <c r="H3" t="s">
-        <v>178</v>
+        <v>226</v>
       </c>
       <c r="I3" t="s">
-        <v>1679</v>
-[...8 lines deleted...]
-        <v>1682</v>
+        <v>1713</v>
       </c>
       <c r="N3" t="s">
-        <v>1683</v>
+        <v>1714</v>
       </c>
       <c r="O3" t="s">
-        <v>1684</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>1685</v>
+        <v>1716</v>
       </c>
       <c r="C4" t="s">
-        <v>1686</v>
+        <v>1717</v>
       </c>
       <c r="D4" t="s">
-        <v>1687</v>
+        <v>1718</v>
       </c>
       <c r="E4" t="s">
-        <v>1667</v>
+        <v>1702</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>1688</v>
+        <v>1719</v>
       </c>
       <c r="G4" t="s">
-        <v>1689</v>
+        <v>1720</v>
       </c>
       <c r="H4" t="s">
-        <v>178</v>
+        <v>226</v>
       </c>
       <c r="I4" t="s">
-        <v>1690</v>
-[...5 lines deleted...]
-        <v>1692</v>
+        <v>1721</v>
       </c>
       <c r="N4" t="s">
-        <v>1683</v>
+        <v>1722</v>
       </c>
       <c r="O4" t="s">
-        <v>1683</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>1693</v>
+        <v>1724</v>
       </c>
       <c r="C5" t="s">
-        <v>1694</v>
+        <v>1725</v>
       </c>
       <c r="D5" t="s">
-        <v>1695</v>
+        <v>1726</v>
       </c>
       <c r="E5" t="s">
-        <v>1696</v>
+        <v>1727</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>1697</v>
+        <v>1728</v>
       </c>
       <c r="G5" t="s">
-        <v>1698</v>
+        <v>1729</v>
       </c>
       <c r="H5" t="s">
-        <v>178</v>
+        <v>226</v>
       </c>
       <c r="I5" t="s">
-        <v>1699</v>
-[...11 lines deleted...]
-        <v>1701</v>
+        <v>1730</v>
       </c>
       <c r="N5" t="s">
-        <v>1702</v>
+        <v>1731</v>
       </c>
       <c r="O5" t="s">
-        <v>1703</v>
+        <v>1732</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1704</v>
+        <v>1733</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1705</v>
+        <v>1734</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1651</v>
+        <v>1686</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1706</v>
+        <v>1735</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1654</v>
+        <v>1689</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>1707</v>
+        <v>1736</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>1708</v>
+        <v>1737</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>113</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1709</v>
+        <v>1738</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1108</v>
+        <v>1120</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1710</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>1711</v>
+        <v>1740</v>
       </c>
       <c r="C2" t="s">
-        <v>1712</v>
+        <v>1741</v>
       </c>
       <c r="D2" t="s">
-        <v>1713</v>
+        <v>1742</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1714</v>
+        <v>1743</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1245</v>
+        <v>1279</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1715</v>
+        <v>1744</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1716</v>
+        <v>1745</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1717</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="C2" t="s">
-        <v>1262</v>
+        <v>1296</v>
       </c>
       <c r="D2" t="s">
-        <v>1718</v>
+        <v>1747</v>
       </c>
       <c r="E2" t="s">
-        <v>464</v>
+        <v>518</v>
       </c>
       <c r="F2" t="s">
-        <v>1719</v>
+        <v>1748</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J11"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I11" sqref="I11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>1107</v>
+        <v>1119</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>1108</v>
+        <v>1120</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>1109</v>
+        <v>1121</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>1110</v>
+        <v>1122</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>1111</v>
+        <v>1123</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>1112</v>
+        <v>1124</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>1720</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>1129</v>
+        <v>1141</v>
       </c>
       <c r="C2" t="s">
-        <v>1721</v>
+        <v>1750</v>
       </c>
       <c r="H2" t="s">
-        <v>1722</v>
+        <v>1751</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>1752</v>
       </c>
       <c r="J2" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>1129</v>
+        <v>1141</v>
       </c>
       <c r="C3" t="s">
-        <v>1723</v>
+        <v>1753</v>
       </c>
       <c r="H3" t="s">
-        <v>1724</v>
+        <v>1754</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>1755</v>
       </c>
       <c r="J3" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C4" t="s">
-        <v>1725</v>
+        <v>1756</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>1726</v>
+        <v>1757</v>
       </c>
       <c r="J4" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C5" t="s">
-        <v>1727</v>
+        <v>1758</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>1728</v>
+        <v>1759</v>
       </c>
       <c r="J5" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
-        <v>1129</v>
+        <v>1141</v>
       </c>
       <c r="C6" t="s">
-        <v>1729</v>
+        <v>1760</v>
       </c>
       <c r="H6" t="s">
-        <v>1730</v>
+        <v>1761</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>1762</v>
       </c>
       <c r="J6" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B7" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C7" t="s">
-        <v>1731</v>
+        <v>1763</v>
       </c>
       <c r="I7" s="4" t="s">
-        <v>1732</v>
+        <v>1764</v>
       </c>
       <c r="J7" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B8" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="C8" t="s">
-        <v>1733</v>
+        <v>1765</v>
       </c>
       <c r="I8" s="4" t="s">
-        <v>1734</v>
+        <v>1766</v>
       </c>
       <c r="J8" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B9" t="s">
-        <v>1205</v>
+        <v>1241</v>
       </c>
       <c r="C9" t="s">
-        <v>1735</v>
+        <v>1767</v>
       </c>
       <c r="H9" t="s">
-        <v>1736</v>
+        <v>1768</v>
       </c>
       <c r="I9" s="4" t="s">
-        <v>1737</v>
+        <v>1769</v>
       </c>
       <c r="J9" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B10" t="s">
-        <v>1205</v>
+        <v>1241</v>
       </c>
       <c r="C10" t="s">
-        <v>1738</v>
+        <v>1770</v>
       </c>
       <c r="H10" t="s">
-        <v>1739</v>
+        <v>1771</v>
       </c>
       <c r="I10" s="4" t="s">
-        <v>1740</v>
+        <v>1772</v>
       </c>
       <c r="J10" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B11" t="s">
-        <v>1205</v>
+        <v>1241</v>
       </c>
       <c r="C11" t="s">
-        <v>1741</v>
+        <v>1773</v>
       </c>
       <c r="H11" t="s">
-        <v>1742</v>
+        <v>1774</v>
       </c>
       <c r="I11" s="4" t="s">
-        <v>1743</v>
+        <v>1775</v>
       </c>
       <c r="J11" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
-[...5 lines deleted...]
-    <hyperlink ref="I11" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I8" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="I9" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="I10" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="I11" r:id="rId_hyperlink_10"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>