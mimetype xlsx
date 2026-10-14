--- v0 (2026-09-24)
+++ v1 (2026-10-14)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="478">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="482">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -150,51 +159,57 @@
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Budigalimab</t>
   </si>
   <si>
     <t>budigalimab</t>
   </si>
   <si>
     <t>investigational</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
+    <t>mAb (Monoclonal antibody)</t>
+  </si>
+  <si>
     <t>mAb anti-PD1</t>
+  </si>
+  <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
   </si>
   <si>
     <t>Budigalimab (ABBV-181) is an investigational anti-PD-1 monoclonal antibody developed for treating solid tumors and hematological malignancies. It binds to the PD-1 receptor on activated T cells, blocking interactions with its ligands, PD-L1 and PD-L2, thereby restoring T-cell activity and promoting anti-tumor immune responses. This mechanism is similar to that of approved checkpoint inhibitors like nivolumab and pembrolizumab. Budigalimab exhibits linear pharmacokinetics, with a half-life of approximately 14–17 days, clearance of 0.22–0.29 L/day, and a volume of distribution of 4–6 L. It reaches steady-state levels after repeated intravenous dosing. Studies show that it also delays HIV rebound or sustained low viral load in a majority of people who interrupted antiretroviral therapy (ART)</t>
   </si>
   <si>
     <t>Not yet approved</t>
   </si>
   <si>
     <t>Not approved by any regulatory authorities yet (investigational)</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB16668</t>
   </si>
   <si>
     <t>Intravenous</t>
   </si>
   <si>
     <t>Solution</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
@@ -299,53 +314,50 @@
     <t>Intervention 5</t>
   </si>
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
-  </si>
-[...1 lines deleted...]
-    <t>Studied population</t>
   </si>
   <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
@@ -615,50 +627,53 @@
   <si>
     <t>2026-07-01</t>
   </si>
   <si>
     <t>2027-06-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Dose-escalation cohorts only:
   -- Must have an advanced solid tumor who are considered refractory to or intolerant of all existing therapies known to provide a clinical benefit for their condition.
 * Relapsed Non-Small Cell Lung Cancer (NSCLC) Head and Neck Squamous Cell Carcinoma (HNSCC) dose-expansion cohorts only:
   * Must have histologically or cytologically confirmed advanced or metastatic NSCLC or HNSCC that is not suitable for surgical resection and / or radiation therapy and has been treated with platinum-based chemotherapy and a programmed cell death (PD)-1 or PD ligand 1 (PD-L1) targeting agent (separately or in combination therapy).
   * Must have failed (or refused) treatment with available therapies known to be active for treatment of their disease.
 *</t>
   </si>
   <si>
     <t>M19-345</t>
   </si>
   <si>
     <t>NCT03821935</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03821935</t>
   </si>
   <si>
+    <t>Active, not recruiting</t>
+  </si>
+  <si>
     <t>The study will determine the recommended Phase 2 dose (RP2D) of livmoniplimab (ABBV-151) administered as monotherapy and in combination with budigalimab (ABBV-181) as well as to assess the safety, tolerability, pharmacokinetics (PK), and preliminary efficacy of livmoniplimab alone and in combination with budigalimab. The study will consist of 2 parts: dose escalation and dose expansion.</t>
   </si>
   <si>
     <t>Study to Determine the Safety, Tolerability, Pharmacokinetics and Recommended Phase 2 Dose (RP2D) of Livmoniplimab (ABBV-151) as a Single Agent and in Combination With Budigalimab (ABBV-181) in Partic</t>
   </si>
   <si>
     <t>United States of America, Australia, Belgium, Canada, France, Germany, Israel, Italy, Japan, Korea, Republic of, Poland, Puerto Rico, Spain, Taiwan, Province of China</t>
   </si>
   <si>
     <t>2019-02-21</t>
   </si>
   <si>
     <t>2025-05-21</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * For Dose Escalation only: Participants with an advanced solid tumor who are considered refractory to or intolerant of all existing therapy(ies) known to provide a clinical benefit for their condition. Additionally, participants who have been offered standard therapies and refused, or who are considered ineligible for standard therapies, may be eligible for this study on a case-by-case basis, after discussion with and agreement from the sponsor. Participants with pancreatic adenocarcinoma, urothelial cancer (UC), hepatocellular carcinoma (HCC), or head and neck squamous cell carcinoma (HNSCC) who are being considered for the dose escalation cohorts must also meet the histology specific eligibility criteria described below for dose expansion.
 * For Dose Expansion only</t>
   </si>
   <si>
     <t>M24-122</t>
   </si>
   <si>
     <t>NCT06158958</t>
   </si>
@@ -800,54 +815,51 @@
   <si>
     <t>A Study to Determine the Safety, Tolerability, Pharmacokinetics, and Preliminary Efficacy of ABBV-927 With ABBV-368, Budigalimab (ABBV-181) and/or Chemotherapy in Participants With Locally Advanced or</t>
   </si>
   <si>
     <t>United States of America, Australia, France, Israel, Spain, Taiwan, Province of China</t>
   </si>
   <si>
     <t>ABBV-927</t>
   </si>
   <si>
     <t>ABBV-368</t>
   </si>
   <si>
     <t>ABBV-181</t>
   </si>
   <si>
     <t>Carboplatin</t>
   </si>
   <si>
     <t>Nab-paclitaxel</t>
   </si>
   <si>
     <t>2019-05-21</t>
   </si>
   <si>
-    <t>2025-08-07</t>
-[...2 lines deleted...]
-    <t>2026-03-01</t>
+    <t>2026-08-31</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Adequate liver, kidney and hematology function as demonstrated by laboratory values detailed in the study protocol.
 * An Eastern Cooperative Oncology Group (ECOG) performance status of 0 or 1.
 Dose-Escalation:
 * Arm A: Participants with an advanced solid tumor who have progressed on standard therapies known to provide clinical benefit and/or participants who have refused or are intolerant of such therapy.
 * Arm B (non-small-cell-lung-cancer \[NSCLC\]): Participants with histologically or cytologically confirmed NSCLC who previously progressed during or after an anti-programmed cell death (PD)-1 or PD ligand 1 (PD-L1) therapy and a platinum-based regimen in the recurrent or metastatic setting.
 Dose-Expansion:
 * Arm 1, 2, and 3 (triple-negative breast cancer \[TNBC</t>
   </si>
   <si>
     <t>M19-939</t>
   </si>
   <si>
     <t>NCT04223804</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04223804</t>
   </si>
   <si>
     <t>This study will be conducted in two stages and will test the safety/tolerability, pharmacokinetics (how the body handles study drug) and pharmacodynamics (effects on the immune system and the virus) of the study drug ABBV-181 in Human immunodeficiency virus (HIV)-1 infected participants undergoing Antiretroviral therapy (ART) interruption.</t>
   </si>
   <si>
     <t>A Study to Evaluate the Safety, Pharmacokinetics and Pharmacodynamics of ABBV-181 (Budigalimab) in Adult Participants With Human Immunodeficiency Virus (HIV)-1</t>
@@ -922,54 +934,54 @@
     <t>NCT05599984</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05599984</t>
   </si>
   <si>
     <t>Cancer is a condition where cells in a specific part of body grow and reproduce uncontrollably. The purpose of this study is to assess safety, tolerability, pharmacokinetics and preliminary efficacy of ABBV-706 as a monotherapy and in combination with budigalimab, carboplatin, or cisplatin.
 ABBV-706 is an investigational drug being developed for the treatment of small cell lung cancer (SCLC), high-grade central nervous system (CNS) tumors and high-grade neuroendocrine carcinomas (NECs). There are multiple treatment arms in this study. Participants will either receive ABBV-706 as a single agent or in combination with budigalimab (another investigational drug), carboplatin or cisplatin at different doses. Approximately 350 adult participants will be enrolled in the study across sites worldw</t>
   </si>
   <si>
     <t>Study to Evaluate Adverse Events, Change in Disease Activity, and How ABBV-706 Moves Through the Body When Intravenously (IV) Infused Alone or in Combination With IV Infused Budigalimab, Cisplatin, or</t>
   </si>
   <si>
     <t>United States of America, Australia, China, France, Germany, Israel, Italy, Japan, Korea, Republic of, Spain</t>
   </si>
   <si>
     <t>ABBV-706</t>
   </si>
   <si>
     <t>Cisplatin</t>
   </si>
   <si>
     <t>2022-12-05</t>
   </si>
   <si>
-    <t>2025-10-17</t>
-[...2 lines deleted...]
-    <t>2026-06-01</t>
+    <t>2026-05-01</t>
+  </si>
+  <si>
+    <t>2027-11-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Eastern Cooperative Oncology Group (ECOG) performance status of 0 or 1.
 * The laboratory values criteria must be met within 7 days prior to the first dose of study drug as per the protocol.
 * QT interval corrected for heart rate (QTc) \&lt;= 450 msec (males) or \&lt;= 470 msec (females) using Fridericia's correction, and an ejection fraction of \&gt;= 50% as measured by echocardiogram or multigated acquisition (MUGA) scan at Screening.
 * Part 1 only: Advanced recurrent or refractory solid tumors with potential SEZ6 expression including small cell lung cancer (SCLC), high-grade central nervous system (CNS) tumors (glioblastoma \[GBM\], IDH-wildtype Grade 4; oligodendroglioma, IDH-mutant, and 1p/19q-codeleted Grade 3; astrocytoma, IDH-mutant Grade 3 or Grade 4), neuroendocrine</t>
   </si>
   <si>
     <t>once every3 weeks</t>
   </si>
   <si>
     <t>M15-862</t>
   </si>
   <si>
     <t>NCT02988960</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02988960</t>
   </si>
   <si>
     <t>This is a dose-escalation study designed to evaluate the safety, pharmacokinetics, and pharmacodynamics of ABBV-927, and to determine the maximum tolerated dose (MTD) or recommended Phase 2 dose (RPTD) for ABBV-927 when administered as monotherapy or as combination therapy with ABBV-181 in participants with advanced solid tumors.</t>
   </si>
   <si>
     <t>A Study of ABBV-927 and ABBV-181, an Immunotherapy, in Participants With Advanced Solid Tumors</t>
@@ -1212,50 +1224,53 @@
     <t>NCT06632951</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06632951</t>
   </si>
   <si>
     <t>Urothelial carcinoma (UC) is the ninth most common cancer type worldwide. While the treatment of front-line metastatic urothelial carcinoma (mUC) has improved, there remains a high unmet need for effective therapies for participants who have recurrent disease and disease that has progressed after frontline treatment. The purpose of this study is to evaluate the optimized dose, adverse events, and efficacy of livmoniplimab in combination with budigalimab.
 Livmoniplimab is an investigational drug being developed for the treatment of mUC. There are 3 treatment arms in this study and participants will be randomized in a 1:1:1 ratio. Participants will either receive livmoniplimab (at one of 2 different doses) in combination with budigalimab (another investigational drug), or either docetaxel,</t>
   </si>
   <si>
     <t>Study to Evaluate Adverse Events and Change in Disease Activity When Intravenously (IV) Infused Livmoniplimab is Used in Combination With IV Infused Budigalimab in Adult Participants With Urothelial C</t>
   </si>
   <si>
     <t>United States of America, Israel, Japan, Korea, Republic of, Poland, Spain</t>
   </si>
   <si>
     <t>Docetaxel</t>
   </si>
   <si>
     <t>Paclitaxel</t>
   </si>
   <si>
     <t>2025-01-20</t>
   </si>
   <si>
+    <t>2025-08-07</t>
+  </si>
+  <si>
     <t>2028-08-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Participant has histologically or cytologically confirmed urothelial carcinoma (i.e., cancer of the bladder, renal pelvis, ureter, or urethra). Mixed histologic types are allowed if urothelial (transitional cell) is the predominant histology.
 * Participant has radiologically documented metastatic disease.
 * Participant must have experienced radiographic progression or relapse on checkpoint inhibitor (anti-programmed cell death protein 1 \[PD-1\] or anti-programmed death-ligand 1 \[PD-L1\]) in the metastatic, adjuvant, or neo-adjuvant setting. Participant must have received at least 2 cycles of anti-PD-1 or anti-PD-L1.
 * Participants eligible for platinum must have received a platinum containing regimen (cisplatin or carboplatin) in the metastatic, locally advanced, n</t>
   </si>
   <si>
     <t>LIVIGNO-4</t>
   </si>
   <si>
     <t>NCT06236438</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06236438</t>
   </si>
   <si>
     <t>Non-Squamous Non-Small Cell Lung Cancer (NSCLC) remains a leading cause of cancer mortality worldwide, with poor survival prospects for metastatic disease. The purpose of this study is to evaluate the optimized dose, adverse events, and efficacy of livmoniplimab in combination with budigalimab plus chemotherapy versus pembrolizumab plus chemotherapy in participants with untreated metastatic non-squamous non-small cell lung cancer.
 Livmoniplimab is an investigational drug being developed for the treatment of NSCLC. There are 2 stages to this study. In Stage 1, there are 4 treatment arms. Participants will either receive livmoniplimab (at different doses) in combination with budigalimab (another investigational drug) + chemotherapy, budigalimab +chemotherapy, or pembrolizumab +chemotherapy.</t>
   </si>
   <si>
     <t>Study to Evaluate Adverse Events, Optimal Dose, and Change in Disease Activity, With Livmoniplimab in Combination With Budigalimab Plus Chemotherapy Versus IV Infused Pembrolizumab Plus Chemotherapy i</t>
   </si>
@@ -1293,53 +1308,50 @@
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06772623</t>
   </si>
   <si>
     <t>Phase I/II</t>
   </si>
   <si>
     <t>Non small cell lung carcinoma (NSCLC) is the most frequently occurring histologic subtype of lung cancer and is the leading cause of cancer-related deaths worldwide. The purpose of this study is to assess adverse events and change in disease activity when Telisotuzumab Adizutecan (ABBV-400) is given in combination with a programmed cell death receptor 1 (PD1) inhibitor (budigalimab) to adult participants to treat NSCLC.
 ABBV-400 and budigalimab are investigational drugs being developed for the treatment of NSCLC. This study will be divided into two stages, with the first stage treating participants with several doses of ABBV-400 in combination with budigalimab within the dose escalation regimen until the dose reached is tolerable and expected to be efficacious. In Stage 2 there will be 4</t>
   </si>
   <si>
     <t>A Study to Evaluate the Adverse Events, Efficacy, and Optimal Dose of Intravenous (IV) Telisotuzumab Adizutecan in Combination With IV Budigalimab in Adult Participants With Advanced or Metastatic Non</t>
   </si>
   <si>
     <t>United States of America, Puerto Rico, Japan</t>
   </si>
   <si>
     <t>Telisotuzumab Adizutecan</t>
   </si>
   <si>
     <t>2025-03-06</t>
   </si>
   <si>
     <t>2026-01-06</t>
-  </si>
-[...1 lines deleted...]
-    <t>2027-11-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Must have histologically documented non-squamous (NSq) non small cell lung carcinoma (NSCLC) that is locally advanced or metastatic will be enrolled into the study.
 * Must have measurable disease per response evaluation criteria in solid tumors (RECIST) v1.1.
 * For Part 1, participants must have had no more than 1 systemic therapy for advanced disease including platinum-based chemotherapy or an immune checkpoint inhibitor (as monotherapy or in combination with chemotherapy), or appropriate targeted therapy for an actionable gene alteration, if applicable, for epidermal growth factor receptor (EGFR) wild-type (WT) NSq NSCLC.
 * For Part 2, participants must have no prior systemic therapy for advanced disease, no known actionable genomic alteration.
 * Must have document</t>
   </si>
   <si>
     <t>TTX-030-003</t>
   </si>
   <si>
     <t>NCT06119217</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06119217</t>
   </si>
   <si>
     <t>This is a Phase 2, multicenter, open-label, 3-arm, randomized, parallel group study to evaluate the efficacy and safety of TTX-030 with or without budigalimab in combination with chemotherapy (gemcitabine + nab-paclitaxel) in subjects with metastatic PDAC who did not have prior treatment for metastatic disease and are eligible to receive gemcitabine and nab-paclitaxel chemotherapy as SOC.</t>
   </si>
   <si>
     <t>Phase 2 Study of TTX-030 and Chemotherapy With or Without Budigalimab for 1L mPDAC Patients</t>
   </si>
   <si>
@@ -2045,97 +2057,100 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/g1HbSYgOydhE8ZHgEXHwDXyykcJ3BL95lFUNSxnM.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/tZFv4vQ53z3ddCdWfYqBVs4B4FP6F6CVjEXIuaee.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AM2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AM1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:39">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2164,195 +2179,210 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="3" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H2" t="s">
-        <v>42</v>
-[...7 lines deleted...]
-      <c r="N2" t="s">
         <v>45</v>
       </c>
-      <c r="O2" t="s">
+      <c r="J2" t="s">
         <v>46</v>
       </c>
+      <c r="K2" t="s">
+        <v>47</v>
+      </c>
+      <c r="L2" t="s">
+        <v>48</v>
+      </c>
       <c r="P2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="Q2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="R2" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="S2" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="T2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="U2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="V2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="W2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="X2" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="Z2" s="1" t="s">
         <v>54</v>
       </c>
+      <c r="Y2" t="s">
+        <v>55</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>56</v>
+      </c>
       <c r="AA2" t="s">
-        <v>55</v>
+        <v>57</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>58</v>
       </c>
       <c r="AC2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="AD2" t="s">
-        <v>57</v>
-[...7 lines deleted...]
-      <c r="AJ2" t="s">
         <v>60</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>61</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>62</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>63</v>
+      </c>
+      <c r="AL2" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="AM2" s="1" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ23"/>
+  <dimension ref="A1:AY23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -2367,2341 +2397,2352 @@
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
-    <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:51">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>107</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>112</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-        <v>110</v>
+        <v>114</v>
       </c>
     </row>
-    <row r="2" spans="1:52">
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C2" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="E2" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="F2" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="G2" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="H2" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="I2" t="s">
+        <v>122</v>
+      </c>
+      <c r="J2" t="s">
+        <v>123</v>
+      </c>
+      <c r="M2" t="s">
+        <v>39</v>
+      </c>
+      <c r="O2" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>39</v>
+      </c>
+      <c r="S2" t="s">
+        <v>124</v>
+      </c>
+      <c r="X2" t="s">
+        <v>125</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>126</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>127</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>127</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>129</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>132</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP2">
+        <v>33</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>134</v>
+      </c>
+      <c r="AR2" t="s">
+        <v>135</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>136</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>137</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>138</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="3" spans="1:51">
+      <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
+        <v>139</v>
+      </c>
+      <c r="C3" t="s">
+        <v>140</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="E3" t="s">
+        <v>142</v>
+      </c>
+      <c r="F3" t="s">
+        <v>143</v>
+      </c>
+      <c r="G3" t="s">
+        <v>120</v>
+      </c>
+      <c r="H3" t="s">
+        <v>144</v>
+      </c>
+      <c r="I3" t="s">
+        <v>145</v>
+      </c>
+      <c r="J3" t="s">
+        <v>146</v>
+      </c>
+      <c r="M3" t="s">
+        <v>39</v>
+      </c>
+      <c r="O3" t="s">
+        <v>147</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>148</v>
+      </c>
+      <c r="S3" t="s">
+        <v>149</v>
+      </c>
+      <c r="U3" t="s">
+        <v>39</v>
+      </c>
+      <c r="X3" t="s">
+        <v>150</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>151</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>152</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>152</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>153</v>
+      </c>
+      <c r="AC3" t="s">
+        <v>153</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE3" t="s">
+        <v>129</v>
+      </c>
+      <c r="AF3" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG3" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>154</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP3">
+        <v>163</v>
+      </c>
+      <c r="AQ3" t="s">
+        <v>134</v>
+      </c>
+      <c r="AR3" t="s">
+        <v>135</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="4" spans="1:51">
+      <c r="A4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" t="s">
+        <v>156</v>
+      </c>
+      <c r="C4" t="s">
+        <v>157</v>
+      </c>
+      <c r="D4" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="E4" t="s">
         <v>118</v>
       </c>
-      <c r="J2" t="s">
+      <c r="F4" t="s">
+        <v>159</v>
+      </c>
+      <c r="G4" t="s">
+        <v>120</v>
+      </c>
+      <c r="H4" t="s">
+        <v>160</v>
+      </c>
+      <c r="I4" t="s">
+        <v>161</v>
+      </c>
+      <c r="J4" t="s">
+        <v>162</v>
+      </c>
+      <c r="M4" t="s">
+        <v>163</v>
+      </c>
+      <c r="O4" t="s">
+        <v>39</v>
+      </c>
+      <c r="X4" t="s">
+        <v>164</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>165</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>166</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>166</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE4" t="s">
+        <v>129</v>
+      </c>
+      <c r="AF4" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG4" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>167</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP4">
+        <v>20</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>168</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>169</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>170</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>50</v>
+      </c>
+      <c r="AX4" t="s">
+        <v>138</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="5" spans="1:51">
+      <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" t="s">
+        <v>171</v>
+      </c>
+      <c r="C5" t="s">
+        <v>172</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="E5" t="s">
+        <v>118</v>
+      </c>
+      <c r="F5" t="s">
+        <v>159</v>
+      </c>
+      <c r="G5" t="s">
+        <v>120</v>
+      </c>
+      <c r="H5" t="s">
+        <v>174</v>
+      </c>
+      <c r="I5" t="s">
+        <v>175</v>
+      </c>
+      <c r="J5" t="s">
+        <v>176</v>
+      </c>
+      <c r="M5" t="s">
+        <v>177</v>
+      </c>
+      <c r="O5" t="s">
+        <v>39</v>
+      </c>
+      <c r="X5" t="s">
+        <v>178</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>179</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>180</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>181</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>129</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>182</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP5">
+        <v>512</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>168</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>169</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>137</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>50</v>
+      </c>
+      <c r="AX5" t="s">
+        <v>138</v>
+      </c>
+      <c r="AY5" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="6" spans="1:51">
+      <c r="A6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" t="s">
+        <v>183</v>
+      </c>
+      <c r="C6" t="s">
+        <v>184</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="E6" t="s">
+        <v>118</v>
+      </c>
+      <c r="F6" t="s">
+        <v>186</v>
+      </c>
+      <c r="G6" t="s">
+        <v>120</v>
+      </c>
+      <c r="H6" t="s">
+        <v>187</v>
+      </c>
+      <c r="I6" t="s">
+        <v>188</v>
+      </c>
+      <c r="J6" t="s">
+        <v>189</v>
+      </c>
+      <c r="M6" t="s">
+        <v>163</v>
+      </c>
+      <c r="O6" t="s">
+        <v>39</v>
+      </c>
+      <c r="X6" t="s">
+        <v>190</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>191</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>181</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>181</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>129</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>192</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP6">
+        <v>364</v>
+      </c>
+      <c r="AQ6" t="s">
+        <v>134</v>
+      </c>
+      <c r="AR6" t="s">
+        <v>168</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>169</v>
+      </c>
+      <c r="AW6" t="s">
+        <v>50</v>
+      </c>
+      <c r="AX6" t="s">
+        <v>138</v>
+      </c>
+      <c r="AY6" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7" spans="1:51">
+      <c r="A7" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" t="s">
+        <v>193</v>
+      </c>
+      <c r="C7" t="s">
+        <v>194</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="E7" t="s">
+        <v>118</v>
+      </c>
+      <c r="F7" t="s">
+        <v>143</v>
+      </c>
+      <c r="G7" t="s">
+        <v>120</v>
+      </c>
+      <c r="H7" t="s">
+        <v>196</v>
+      </c>
+      <c r="I7" t="s">
+        <v>197</v>
+      </c>
+      <c r="J7" t="s">
+        <v>198</v>
+      </c>
+      <c r="M7" t="s">
+        <v>163</v>
+      </c>
+      <c r="O7" t="s">
+        <v>39</v>
+      </c>
+      <c r="X7" t="s">
+        <v>199</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>200</v>
+      </c>
+      <c r="Z7" t="s">
+        <v>201</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>201</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>202</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>202</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>129</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>203</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP7">
+        <v>27</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>168</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>169</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>50</v>
+      </c>
+      <c r="AX7" t="s">
+        <v>138</v>
+      </c>
+      <c r="AY7" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="8" spans="1:51">
+      <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" t="s">
+        <v>204</v>
+      </c>
+      <c r="C8" t="s">
+        <v>205</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>206</v>
+      </c>
+      <c r="E8" t="s">
+        <v>118</v>
+      </c>
+      <c r="F8" t="s">
         <v>119</v>
       </c>
-      <c r="M2" t="s">
-[...2 lines deleted...]
-      <c r="O2" t="s">
+      <c r="G8" t="s">
         <v>120</v>
       </c>
-      <c r="Q2" t="s">
-[...2 lines deleted...]
-      <c r="S2" t="s">
+      <c r="H8" t="s">
+        <v>207</v>
+      </c>
+      <c r="I8" t="s">
+        <v>208</v>
+      </c>
+      <c r="J8" t="s">
+        <v>209</v>
+      </c>
+      <c r="M8" t="s">
+        <v>210</v>
+      </c>
+      <c r="O8" t="s">
+        <v>39</v>
+      </c>
+      <c r="X8" t="s">
+        <v>211</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>212</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>213</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>213</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>129</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>214</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP8">
+        <v>132</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>168</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>169</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>170</v>
+      </c>
+      <c r="AW8" t="s">
+        <v>50</v>
+      </c>
+      <c r="AX8" t="s">
+        <v>138</v>
+      </c>
+      <c r="AY8" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="9" spans="1:51">
+      <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
+        <v>215</v>
+      </c>
+      <c r="C9" t="s">
+        <v>216</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="E9" t="s">
+        <v>142</v>
+      </c>
+      <c r="F9" t="s">
+        <v>186</v>
+      </c>
+      <c r="G9" t="s">
         <v>120</v>
       </c>
-      <c r="X2" t="s">
-[...11 lines deleted...]
-      <c r="AE2" t="s">
+      <c r="H9" t="s">
+        <v>218</v>
+      </c>
+      <c r="I9" t="s">
+        <v>219</v>
+      </c>
+      <c r="J9" t="s">
+        <v>220</v>
+      </c>
+      <c r="M9" t="s">
+        <v>39</v>
+      </c>
+      <c r="O9" t="s">
+        <v>163</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>221</v>
+      </c>
+      <c r="S9" t="s">
+        <v>222</v>
+      </c>
+      <c r="X9" t="s">
+        <v>223</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>224</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>225</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>225</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>129</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>226</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP9">
+        <v>130</v>
+      </c>
+      <c r="AQ9" t="s">
+        <v>134</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>135</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>169</v>
+      </c>
+      <c r="AV9" t="s">
+        <v>170</v>
+      </c>
+      <c r="AW9" t="s">
+        <v>50</v>
+      </c>
+      <c r="AX9" t="s">
+        <v>138</v>
+      </c>
+      <c r="AY9" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="10" spans="1:51">
+      <c r="A10" t="s">
+        <v>39</v>
+      </c>
+      <c r="B10" t="s">
+        <v>227</v>
+      </c>
+      <c r="C10" t="s">
+        <v>228</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="E10" t="s">
+        <v>118</v>
+      </c>
+      <c r="F10" t="s">
+        <v>186</v>
+      </c>
+      <c r="G10" t="s">
+        <v>120</v>
+      </c>
+      <c r="H10" t="s">
+        <v>230</v>
+      </c>
+      <c r="I10" t="s">
+        <v>231</v>
+      </c>
+      <c r="J10" t="s">
+        <v>232</v>
+      </c>
+      <c r="M10" t="s">
+        <v>233</v>
+      </c>
+      <c r="O10" t="s">
+        <v>234</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>235</v>
+      </c>
+      <c r="S10" t="s">
+        <v>236</v>
+      </c>
+      <c r="U10" t="s">
+        <v>237</v>
+      </c>
+      <c r="X10" t="s">
+        <v>238</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>239</v>
+      </c>
+      <c r="Z10" t="s">
+        <v>152</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>152</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>129</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>240</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP10">
+        <v>150</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>168</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>169</v>
+      </c>
+      <c r="AW10" t="s">
+        <v>50</v>
+      </c>
+      <c r="AX10" t="s">
+        <v>138</v>
+      </c>
+      <c r="AY10" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="11" spans="1:51">
+      <c r="A11" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" t="s">
+        <v>241</v>
+      </c>
+      <c r="C11" t="s">
+        <v>242</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="E11" t="s">
+        <v>118</v>
+      </c>
+      <c r="F11" t="s">
+        <v>119</v>
+      </c>
+      <c r="G11" t="s">
+        <v>120</v>
+      </c>
+      <c r="H11" t="s">
+        <v>244</v>
+      </c>
+      <c r="I11" t="s">
+        <v>245</v>
+      </c>
+      <c r="J11" t="s">
+        <v>246</v>
+      </c>
+      <c r="M11" t="s">
+        <v>235</v>
+      </c>
+      <c r="O11" t="s">
         <v>124</v>
       </c>
-      <c r="AF2" t="s">
-[...11 lines deleted...]
-      <c r="AJ2" t="s">
+      <c r="X11" t="s">
+        <v>247</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>248</v>
+      </c>
+      <c r="AB11" t="s">
+        <v>249</v>
+      </c>
+      <c r="AC11" t="s">
+        <v>249</v>
+      </c>
+      <c r="AD11" t="s">
         <v>128</v>
       </c>
-      <c r="AP2" t="s">
+      <c r="AE11" t="s">
         <v>129</v>
       </c>
-      <c r="AQ2">
-[...2 lines deleted...]
-      <c r="AR2" t="s">
+      <c r="AF11" t="s">
         <v>130</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AG11" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH11" t="s">
         <v>131</v>
       </c>
-      <c r="AU2" t="s">
-[...2 lines deleted...]
-      <c r="AW2" t="s">
+      <c r="AI11" t="s">
+        <v>250</v>
+      </c>
+      <c r="AO11" t="s">
         <v>133</v>
       </c>
-      <c r="AX2" t="s">
-[...2 lines deleted...]
-      <c r="AY2" t="s">
+      <c r="AP11">
+        <v>41</v>
+      </c>
+      <c r="AQ11" t="s">
         <v>134</v>
       </c>
-      <c r="AZ2" t="s">
-        <v>53</v>
+      <c r="AR11" t="s">
+        <v>135</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>136</v>
+      </c>
+      <c r="AW11" t="s">
+        <v>50</v>
+      </c>
+      <c r="AX11" t="s">
+        <v>138</v>
+      </c>
+      <c r="AY11" t="s">
+        <v>58</v>
       </c>
     </row>
-    <row r="3" spans="1:52">
-[...3 lines deleted...]
-      <c r="B3" t="s">
+    <row r="12" spans="1:51">
+      <c r="A12" t="s">
+        <v>39</v>
+      </c>
+      <c r="B12" t="s">
+        <v>251</v>
+      </c>
+      <c r="C12" t="s">
+        <v>252</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>253</v>
+      </c>
+      <c r="E12" t="s">
+        <v>118</v>
+      </c>
+      <c r="F12" t="s">
+        <v>119</v>
+      </c>
+      <c r="G12" t="s">
+        <v>120</v>
+      </c>
+      <c r="H12" t="s">
+        <v>254</v>
+      </c>
+      <c r="I12" t="s">
+        <v>255</v>
+      </c>
+      <c r="J12" t="s">
+        <v>256</v>
+      </c>
+      <c r="M12" t="s">
+        <v>257</v>
+      </c>
+      <c r="O12" t="s">
+        <v>258</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>235</v>
+      </c>
+      <c r="X12" t="s">
+        <v>259</v>
+      </c>
+      <c r="Y12" t="s">
+        <v>260</v>
+      </c>
+      <c r="AB12" t="s">
+        <v>261</v>
+      </c>
+      <c r="AC12" t="s">
+        <v>261</v>
+      </c>
+      <c r="AD12" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE12" t="s">
+        <v>129</v>
+      </c>
+      <c r="AF12" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG12" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH12" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>262</v>
+      </c>
+      <c r="AO12" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP12">
+        <v>182</v>
+      </c>
+      <c r="AR12" t="s">
+        <v>168</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>169</v>
+      </c>
+      <c r="AV12" t="s">
+        <v>263</v>
+      </c>
+      <c r="AW12" t="s">
+        <v>50</v>
+      </c>
+      <c r="AX12" t="s">
+        <v>138</v>
+      </c>
+      <c r="AY12" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:51">
+      <c r="A13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13" t="s">
+        <v>264</v>
+      </c>
+      <c r="C13" t="s">
+        <v>265</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="E13" t="s">
+        <v>118</v>
+      </c>
+      <c r="F13" t="s">
+        <v>186</v>
+      </c>
+      <c r="G13" t="s">
+        <v>120</v>
+      </c>
+      <c r="H13" t="s">
+        <v>267</v>
+      </c>
+      <c r="I13" t="s">
+        <v>268</v>
+      </c>
+      <c r="J13" t="s">
+        <v>269</v>
+      </c>
+      <c r="M13" t="s">
+        <v>270</v>
+      </c>
+      <c r="O13" t="s">
+        <v>271</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>39</v>
+      </c>
+      <c r="S13" t="s">
+        <v>236</v>
+      </c>
+      <c r="X13" t="s">
+        <v>272</v>
+      </c>
+      <c r="Y13" t="s">
+        <v>273</v>
+      </c>
+      <c r="Z13" t="s">
+        <v>274</v>
+      </c>
+      <c r="AA13" t="s">
+        <v>274</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE13" t="s">
+        <v>129</v>
+      </c>
+      <c r="AF13" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG13" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH13" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>275</v>
+      </c>
+      <c r="AO13" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP13">
+        <v>288</v>
+      </c>
+      <c r="AR13" t="s">
+        <v>168</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>169</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>276</v>
+      </c>
+      <c r="AW13" t="s">
+        <v>50</v>
+      </c>
+      <c r="AX13" t="s">
+        <v>138</v>
+      </c>
+      <c r="AY13" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:51">
+      <c r="A14" t="s">
+        <v>39</v>
+      </c>
+      <c r="B14" t="s">
+        <v>277</v>
+      </c>
+      <c r="C14" t="s">
+        <v>278</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>279</v>
+      </c>
+      <c r="E14" t="s">
+        <v>118</v>
+      </c>
+      <c r="F14" t="s">
+        <v>186</v>
+      </c>
+      <c r="G14" t="s">
+        <v>120</v>
+      </c>
+      <c r="H14" t="s">
+        <v>280</v>
+      </c>
+      <c r="I14" t="s">
+        <v>281</v>
+      </c>
+      <c r="J14" t="s">
+        <v>282</v>
+      </c>
+      <c r="M14" t="s">
+        <v>233</v>
+      </c>
+      <c r="O14" t="s">
+        <v>233</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>235</v>
+      </c>
+      <c r="X14" t="s">
+        <v>283</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>284</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>285</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>285</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>129</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG14" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH14" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>286</v>
+      </c>
+      <c r="AO14" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP14">
+        <v>163</v>
+      </c>
+      <c r="AR14" t="s">
+        <v>168</v>
+      </c>
+      <c r="AT14" t="s">
+        <v>169</v>
+      </c>
+      <c r="AV14" t="s">
+        <v>137</v>
+      </c>
+      <c r="AW14" t="s">
+        <v>50</v>
+      </c>
+      <c r="AX14" t="s">
+        <v>138</v>
+      </c>
+      <c r="AY14" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:51">
+      <c r="A15" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" t="s">
+        <v>287</v>
+      </c>
+      <c r="C15" t="s">
+        <v>288</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="E15" t="s">
+        <v>118</v>
+      </c>
+      <c r="F15" t="s">
+        <v>119</v>
+      </c>
+      <c r="G15" t="s">
+        <v>120</v>
+      </c>
+      <c r="H15" t="s">
+        <v>290</v>
+      </c>
+      <c r="I15" t="s">
+        <v>291</v>
+      </c>
+      <c r="J15" t="s">
+        <v>292</v>
+      </c>
+      <c r="M15" t="s">
+        <v>234</v>
+      </c>
+      <c r="O15" t="s">
+        <v>293</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>237</v>
+      </c>
+      <c r="S15" t="s">
+        <v>235</v>
+      </c>
+      <c r="X15" t="s">
+        <v>294</v>
+      </c>
+      <c r="Y15" t="s">
+        <v>295</v>
+      </c>
+      <c r="AB15" t="s">
+        <v>296</v>
+      </c>
+      <c r="AC15" t="s">
+        <v>296</v>
+      </c>
+      <c r="AD15" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE15" t="s">
+        <v>129</v>
+      </c>
+      <c r="AF15" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG15" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH15" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI15" t="s">
+        <v>297</v>
+      </c>
+      <c r="AO15" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP15">
+        <v>30</v>
+      </c>
+      <c r="AR15" t="s">
+        <v>168</v>
+      </c>
+      <c r="AT15" t="s">
+        <v>169</v>
+      </c>
+      <c r="AV15" t="s">
+        <v>276</v>
+      </c>
+      <c r="AW15" t="s">
+        <v>50</v>
+      </c>
+      <c r="AX15" t="s">
+        <v>138</v>
+      </c>
+      <c r="AY15" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="16" spans="1:51">
+      <c r="A16" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16" t="s">
+        <v>298</v>
+      </c>
+      <c r="C16" t="s">
+        <v>299</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>300</v>
+      </c>
+      <c r="E16" t="s">
+        <v>142</v>
+      </c>
+      <c r="F16" t="s">
+        <v>159</v>
+      </c>
+      <c r="G16" t="s">
+        <v>120</v>
+      </c>
+      <c r="H16" t="s">
+        <v>301</v>
+      </c>
+      <c r="I16" t="s">
+        <v>302</v>
+      </c>
+      <c r="J16" t="s">
+        <v>303</v>
+      </c>
+      <c r="M16" t="s">
+        <v>304</v>
+      </c>
+      <c r="O16" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>305</v>
+      </c>
+      <c r="S16" t="s">
+        <v>306</v>
+      </c>
+      <c r="U16" t="s">
+        <v>307</v>
+      </c>
+      <c r="X16" t="s">
+        <v>308</v>
+      </c>
+      <c r="Y16" t="s">
+        <v>309</v>
+      </c>
+      <c r="Z16" t="s">
+        <v>310</v>
+      </c>
+      <c r="AA16" t="s">
+        <v>310</v>
+      </c>
+      <c r="AD16" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE16" t="s">
+        <v>129</v>
+      </c>
+      <c r="AF16" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG16" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH16" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI16" t="s">
+        <v>311</v>
+      </c>
+      <c r="AO16" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP16">
+        <v>180</v>
+      </c>
+      <c r="AQ16" t="s">
+        <v>134</v>
+      </c>
+      <c r="AR16" t="s">
+        <v>168</v>
+      </c>
+      <c r="AT16" t="s">
+        <v>155</v>
+      </c>
+      <c r="AV16" t="s">
+        <v>170</v>
+      </c>
+      <c r="AW16" t="s">
+        <v>50</v>
+      </c>
+      <c r="AX16" t="s">
+        <v>138</v>
+      </c>
+      <c r="AY16" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="17" spans="1:51">
+      <c r="A17" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" t="s">
+        <v>312</v>
+      </c>
+      <c r="C17" t="s">
+        <v>313</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="E17" t="s">
+        <v>118</v>
+      </c>
+      <c r="F17" t="s">
+        <v>119</v>
+      </c>
+      <c r="G17" t="s">
+        <v>315</v>
+      </c>
+      <c r="H17" t="s">
+        <v>316</v>
+      </c>
+      <c r="I17" t="s">
+        <v>317</v>
+      </c>
+      <c r="J17" t="s">
+        <v>318</v>
+      </c>
+      <c r="M17" t="s">
+        <v>319</v>
+      </c>
+      <c r="O17" t="s">
+        <v>320</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>321</v>
+      </c>
+      <c r="S17" t="s">
+        <v>322</v>
+      </c>
+      <c r="U17" t="s">
+        <v>323</v>
+      </c>
+      <c r="X17" t="s">
+        <v>324</v>
+      </c>
+      <c r="Y17" t="s">
+        <v>325</v>
+      </c>
+      <c r="AB17" t="s">
+        <v>326</v>
+      </c>
+      <c r="AC17" t="s">
+        <v>327</v>
+      </c>
+      <c r="AD17" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE17" t="s">
+        <v>129</v>
+      </c>
+      <c r="AF17" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG17" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH17" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI17" t="s">
+        <v>328</v>
+      </c>
+      <c r="AO17" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP17">
+        <v>185</v>
+      </c>
+      <c r="AR17" t="s">
+        <v>329</v>
+      </c>
+      <c r="AT17" t="s">
+        <v>169</v>
+      </c>
+      <c r="AW17" t="s">
+        <v>50</v>
+      </c>
+      <c r="AX17" t="s">
+        <v>138</v>
+      </c>
+      <c r="AY17" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="18" spans="1:51">
+      <c r="A18" t="s">
+        <v>39</v>
+      </c>
+      <c r="B18" t="s">
+        <v>330</v>
+      </c>
+      <c r="C18" t="s">
+        <v>331</v>
+      </c>
+      <c r="D18" s="4" t="s">
+        <v>332</v>
+      </c>
+      <c r="E18" t="s">
+        <v>333</v>
+      </c>
+      <c r="F18" t="s">
+        <v>159</v>
+      </c>
+      <c r="G18" t="s">
+        <v>120</v>
+      </c>
+      <c r="H18" t="s">
+        <v>334</v>
+      </c>
+      <c r="I18" t="s">
+        <v>335</v>
+      </c>
+      <c r="J18" t="s">
+        <v>336</v>
+      </c>
+      <c r="M18" t="s">
+        <v>163</v>
+      </c>
+      <c r="O18" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>337</v>
+      </c>
+      <c r="S18" t="s">
+        <v>338</v>
+      </c>
+      <c r="U18" t="s">
+        <v>339</v>
+      </c>
+      <c r="X18" t="s">
+        <v>340</v>
+      </c>
+      <c r="Y18" t="s">
+        <v>341</v>
+      </c>
+      <c r="Z18" t="s">
+        <v>342</v>
+      </c>
+      <c r="AA18" t="s">
+        <v>342</v>
+      </c>
+      <c r="AD18" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE18" t="s">
+        <v>129</v>
+      </c>
+      <c r="AF18" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG18" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH18" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI18" t="s">
+        <v>343</v>
+      </c>
+      <c r="AO18" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP18">
+        <v>660</v>
+      </c>
+      <c r="AQ18" t="s">
+        <v>134</v>
+      </c>
+      <c r="AR18" t="s">
+        <v>168</v>
+      </c>
+      <c r="AT18" t="s">
+        <v>169</v>
+      </c>
+      <c r="AV18" t="s">
+        <v>344</v>
+      </c>
+      <c r="AW18" t="s">
+        <v>50</v>
+      </c>
+      <c r="AX18" t="s">
+        <v>138</v>
+      </c>
+      <c r="AY18" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="19" spans="1:51">
+      <c r="A19" t="s">
+        <v>39</v>
+      </c>
+      <c r="B19" t="s">
+        <v>345</v>
+      </c>
+      <c r="C19" t="s">
+        <v>346</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>347</v>
+      </c>
+      <c r="E19" t="s">
+        <v>142</v>
+      </c>
+      <c r="G19" t="s">
+        <v>120</v>
+      </c>
+      <c r="H19" t="s">
+        <v>348</v>
+      </c>
+      <c r="I19" t="s">
+        <v>349</v>
+      </c>
+      <c r="J19" t="s">
+        <v>350</v>
+      </c>
+      <c r="M19" t="s">
+        <v>163</v>
+      </c>
+      <c r="O19" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>351</v>
+      </c>
+      <c r="S19" t="s">
+        <v>352</v>
+      </c>
+      <c r="U19" t="s">
+        <v>351</v>
+      </c>
+      <c r="X19" t="s">
+        <v>353</v>
+      </c>
+      <c r="Y19" t="s">
+        <v>354</v>
+      </c>
+      <c r="Z19" t="s">
+        <v>152</v>
+      </c>
+      <c r="AA19" t="s">
+        <v>355</v>
+      </c>
+      <c r="AD19" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE19" t="s">
+        <v>129</v>
+      </c>
+      <c r="AF19" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG19" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH19" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI19" t="s">
+        <v>356</v>
+      </c>
+      <c r="AO19" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP19">
+        <v>150</v>
+      </c>
+      <c r="AQ19" t="s">
+        <v>134</v>
+      </c>
+      <c r="AR19" t="s">
         <v>135</v>
       </c>
-      <c r="C3" t="s">
-[...5 lines deleted...]
-      <c r="E3" t="s">
+      <c r="AT19" t="s">
+        <v>169</v>
+      </c>
+      <c r="AV19" t="s">
+        <v>170</v>
+      </c>
+      <c r="AW19" t="s">
+        <v>50</v>
+      </c>
+      <c r="AX19" t="s">
         <v>138</v>
       </c>
-      <c r="F3" t="s">
-[...11 lines deleted...]
-      <c r="J3" t="s">
+      <c r="AY19" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="20" spans="1:51">
+      <c r="A20" t="s">
+        <v>39</v>
+      </c>
+      <c r="B20" t="s">
+        <v>357</v>
+      </c>
+      <c r="C20" t="s">
+        <v>358</v>
+      </c>
+      <c r="D20" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="E20" t="s">
+        <v>333</v>
+      </c>
+      <c r="F20" t="s">
+        <v>159</v>
+      </c>
+      <c r="G20" t="s">
+        <v>120</v>
+      </c>
+      <c r="H20" t="s">
+        <v>360</v>
+      </c>
+      <c r="I20" t="s">
+        <v>361</v>
+      </c>
+      <c r="J20" t="s">
+        <v>362</v>
+      </c>
+      <c r="M20" t="s">
+        <v>163</v>
+      </c>
+      <c r="O20" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>363</v>
+      </c>
+      <c r="S20" t="s">
+        <v>364</v>
+      </c>
+      <c r="U20" t="s">
+        <v>271</v>
+      </c>
+      <c r="X20" t="s">
+        <v>365</v>
+      </c>
+      <c r="Y20" t="s">
+        <v>366</v>
+      </c>
+      <c r="Z20" t="s">
+        <v>367</v>
+      </c>
+      <c r="AA20" t="s">
+        <v>367</v>
+      </c>
+      <c r="AD20" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE20" t="s">
+        <v>129</v>
+      </c>
+      <c r="AF20" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG20" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH20" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI20" t="s">
+        <v>368</v>
+      </c>
+      <c r="AO20" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP20">
+        <v>840</v>
+      </c>
+      <c r="AQ20" t="s">
+        <v>134</v>
+      </c>
+      <c r="AR20" t="s">
+        <v>168</v>
+      </c>
+      <c r="AT20" t="s">
+        <v>155</v>
+      </c>
+      <c r="AV20" t="s">
+        <v>344</v>
+      </c>
+      <c r="AW20" t="s">
+        <v>50</v>
+      </c>
+      <c r="AX20" t="s">
+        <v>138</v>
+      </c>
+      <c r="AY20" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="21" spans="1:51">
+      <c r="A21" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" t="s">
+        <v>369</v>
+      </c>
+      <c r="C21" t="s">
+        <v>370</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>371</v>
+      </c>
+      <c r="E21" t="s">
+        <v>372</v>
+      </c>
+      <c r="F21" t="s">
+        <v>159</v>
+      </c>
+      <c r="G21" t="s">
+        <v>120</v>
+      </c>
+      <c r="H21" t="s">
+        <v>373</v>
+      </c>
+      <c r="I21" t="s">
+        <v>374</v>
+      </c>
+      <c r="J21" t="s">
+        <v>375</v>
+      </c>
+      <c r="M21" t="s">
+        <v>376</v>
+      </c>
+      <c r="O21" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>363</v>
+      </c>
+      <c r="S21" t="s">
+        <v>363</v>
+      </c>
+      <c r="U21" t="s">
+        <v>236</v>
+      </c>
+      <c r="X21" t="s">
+        <v>377</v>
+      </c>
+      <c r="Y21" t="s">
+        <v>378</v>
+      </c>
+      <c r="Z21" t="s">
+        <v>274</v>
+      </c>
+      <c r="AA21" t="s">
+        <v>274</v>
+      </c>
+      <c r="AD21" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE21" t="s">
+        <v>129</v>
+      </c>
+      <c r="AF21" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG21" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH21" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI21" t="s">
+        <v>379</v>
+      </c>
+      <c r="AO21" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP21">
+        <v>252</v>
+      </c>
+      <c r="AQ21" t="s">
+        <v>134</v>
+      </c>
+      <c r="AR21" t="s">
+        <v>168</v>
+      </c>
+      <c r="AT21" t="s">
+        <v>169</v>
+      </c>
+      <c r="AV21" t="s">
+        <v>170</v>
+      </c>
+      <c r="AW21" t="s">
+        <v>50</v>
+      </c>
+      <c r="AX21" t="s">
+        <v>138</v>
+      </c>
+      <c r="AY21" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="22" spans="1:51">
+      <c r="A22" t="s">
+        <v>39</v>
+      </c>
+      <c r="B22" t="s">
+        <v>380</v>
+      </c>
+      <c r="C22" t="s">
+        <v>381</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>382</v>
+      </c>
+      <c r="E22" t="s">
         <v>142</v>
       </c>
-      <c r="M3" t="s">
-[...2 lines deleted...]
-      <c r="O3" t="s">
+      <c r="G22" t="s">
+        <v>315</v>
+      </c>
+      <c r="H22" t="s">
+        <v>383</v>
+      </c>
+      <c r="I22" t="s">
+        <v>384</v>
+      </c>
+      <c r="J22" t="s">
+        <v>385</v>
+      </c>
+      <c r="M22" t="s">
+        <v>386</v>
+      </c>
+      <c r="O22" t="s">
+        <v>323</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>387</v>
+      </c>
+      <c r="X22" t="s">
+        <v>388</v>
+      </c>
+      <c r="Y22" t="s">
+        <v>389</v>
+      </c>
+      <c r="Z22" t="s">
+        <v>390</v>
+      </c>
+      <c r="AA22" t="s">
+        <v>181</v>
+      </c>
+      <c r="AD22" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE22" t="s">
+        <v>129</v>
+      </c>
+      <c r="AF22" t="s">
+        <v>130</v>
+      </c>
+      <c r="AG22" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH22" t="s">
+        <v>131</v>
+      </c>
+      <c r="AI22" t="s">
+        <v>391</v>
+      </c>
+      <c r="AO22" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP22">
+        <v>194</v>
+      </c>
+      <c r="AQ22" t="s">
+        <v>134</v>
+      </c>
+      <c r="AR22" t="s">
+        <v>135</v>
+      </c>
+      <c r="AT22" t="s">
+        <v>169</v>
+      </c>
+      <c r="AV22" t="s">
+        <v>170</v>
+      </c>
+      <c r="AW22" t="s">
+        <v>50</v>
+      </c>
+      <c r="AX22" t="s">
+        <v>138</v>
+      </c>
+      <c r="AY22" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="23" spans="1:51">
+      <c r="A23" t="s">
+        <v>39</v>
+      </c>
+      <c r="B23" t="s">
+        <v>392</v>
+      </c>
+      <c r="C23" t="s">
+        <v>393</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="E23" t="s">
+        <v>118</v>
+      </c>
+      <c r="F23" t="s">
         <v>143</v>
       </c>
-      <c r="Q3" t="s">
-[...44 lines deleted...]
-      <c r="AP3" t="s">
+      <c r="G23" t="s">
+        <v>120</v>
+      </c>
+      <c r="H23" t="s">
+        <v>395</v>
+      </c>
+      <c r="I23" t="s">
+        <v>396</v>
+      </c>
+      <c r="J23" t="s">
+        <v>397</v>
+      </c>
+      <c r="M23" t="s">
+        <v>233</v>
+      </c>
+      <c r="O23" t="s">
+        <v>398</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>399</v>
+      </c>
+      <c r="X23" t="s">
+        <v>400</v>
+      </c>
+      <c r="Y23" t="s">
+        <v>401</v>
+      </c>
+      <c r="AB23" t="s">
+        <v>388</v>
+      </c>
+      <c r="AC23" t="s">
+        <v>388</v>
+      </c>
+      <c r="AD23" t="s">
+        <v>128</v>
+      </c>
+      <c r="AE23" t="s">
         <v>129</v>
       </c>
-      <c r="AQ3">
-[...2 lines deleted...]
-      <c r="AR3" t="s">
+      <c r="AF23" t="s">
         <v>130</v>
       </c>
-      <c r="AS3" t="s">
+      <c r="AG23" t="s">
+        <v>130</v>
+      </c>
+      <c r="AH23" t="s">
         <v>131</v>
       </c>
-      <c r="AU3" t="s">
-[...88 lines deleted...]
-      <c r="AY4" t="s">
+      <c r="AI23" t="s">
+        <v>402</v>
+      </c>
+      <c r="AO23" t="s">
+        <v>133</v>
+      </c>
+      <c r="AP23">
+        <v>40</v>
+      </c>
+      <c r="AQ23" t="s">
         <v>134</v>
       </c>
-      <c r="AZ4" t="s">
-[...10 lines deleted...]
-      <c r="C5" t="s">
+      <c r="AR23" t="s">
         <v>168</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="AT23" t="s">
         <v>169</v>
       </c>
-      <c r="E5" t="s">
-[...8 lines deleted...]
-      <c r="H5" t="s">
+      <c r="AV23" t="s">
         <v>170</v>
       </c>
-      <c r="I5" t="s">
-[...355 lines deleted...]
-      <c r="E9" t="s">
+      <c r="AW23" t="s">
+        <v>50</v>
+      </c>
+      <c r="AX23" t="s">
         <v>138</v>
       </c>
-      <c r="G9" t="s">
-[...1448 lines deleted...]
-      </c>
       <c r="AY23" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
@@ -4726,89 +4767,89 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>399</v>
+        <v>403</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="B2" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="C2" t="s">
-        <v>407</v>
+        <v>411</v>
       </c>
       <c r="H2" t="s">
-        <v>408</v>
+        <v>412</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -4819,584 +4860,584 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>412</v>
+        <v>416</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>413</v>
+        <v>417</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>414</v>
+        <v>418</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>417</v>
+        <v>421</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>418</v>
+        <v>422</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>445</v>
+        <v>449</v>
       </c>
       <c r="C2" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="D2" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="E2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="F2" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="I2" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="C3" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="D3" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="E3" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="F3" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="I3" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>460</v>
+        <v>464</v>
       </c>
       <c r="C2" t="s">
-        <v>461</v>
+        <v>465</v>
       </c>
       <c r="D2" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="C3" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="D3" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>465</v>
+        <v>469</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>468</v>
+        <v>472</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="C2" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="D2" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
       <c r="E2" t="s">
-        <v>471</v>
+        <v>475</v>
       </c>
       <c r="F2" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>401</v>
+        <v>405</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>403</v>
+        <v>407</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>404</v>
+        <v>408</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="C2" t="s">
-        <v>474</v>
+        <v>478</v>
       </c>
       <c r="H2" t="s">
-        <v>475</v>
+        <v>479</v>
       </c>
       <c r="J2" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
-        <v>406</v>
+        <v>410</v>
       </c>
       <c r="C3" t="s">
-        <v>476</v>
+        <v>480</v>
       </c>
       <c r="H3" t="s">
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="J3" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">