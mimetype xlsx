--- v1 (2026-10-14)
+++ v2 (2026-11-03)
@@ -1,78 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="482">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="534">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -139,50 +141,191 @@
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
+  </si>
+  <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Budigalimab</t>
   </si>
   <si>
     <t>budigalimab</t>
   </si>
   <si>
     <t>investigational</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>mAb (Monoclonal antibody)</t>
   </si>
   <si>
     <t>mAb anti-PD1</t>
   </si>
@@ -377,50 +520,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>M19-972</t>
   </si>
   <si>
     <t>NCT04799353</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04799353</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>AbbVie</t>
   </si>
   <si>
     <t>This study will evaluate how safe Budigalimab is and how it moves within the body in adult participants with HIV-1 infection.
 Budigalimab is an investigational drug being evaluated for the treatment of Human Immunodeficiency Virus. Study participants will be assigned to one of the 4 treatment groups and will receive a single dose of Budigalimab or placebo subcutaneous (SC) and intravenous (IV). Around 32 participants 18-65 years of age living with Human Immunodeficiency Virus will be enrolled in the study in approximately 9 sites worldwide.
 Each participant will receive single dose of SC and IV Budigalimab and/or Placebo on day 1 and will be followed for 24 weeks.
 Participants will attend weekly to every two and every four weeks visits during the study at a hospital. The effect of the t</t>
   </si>
@@ -916,51 +1062,51 @@
   </si>
   <si>
     <t>2022-04-13</t>
   </si>
   <si>
     <t>2022-03-29</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Participant must have an advanced solid tumor and must not be a candidate for surgical resection or other approved therapeutic regimen known to provide clinical benefit. For dose escalation, the participant may have been previously treated with a programmed cell death 1 (PD-I) targeting agent. For dose expansion, the participant must be PD-I/PD-L1 targeting agent naïve. For Part 2 budigalimab in combination with rovalpituzumab tesirine, the participant must have SCLC with progressive disease and have failed platinum containing therapy and be PD-1/PD-L1 targeting agent naïve. For Part 3 budigalimab in combination with venetoclax, the participant must have locally advanced or metastatic NSCLC and received 1 to 4 prior lines of therapy in the advanced or metastatic sett</t>
   </si>
   <si>
     <t>once every 4 weeks</t>
   </si>
   <si>
     <t>M23-385</t>
   </si>
   <si>
     <t>NCT05599984</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05599984</t>
   </si>
   <si>
     <t>Cancer is a condition where cells in a specific part of body grow and reproduce uncontrollably. The purpose of this study is to assess safety, tolerability, pharmacokinetics and preliminary efficacy of ABBV-706 as a monotherapy and in combination with budigalimab, carboplatin, or cisplatin.
-ABBV-706 is an investigational drug being developed for the treatment of small cell lung cancer (SCLC), high-grade central nervous system (CNS) tumors and high-grade neuroendocrine carcinomas (NECs). There are multiple treatment arms in this study. Participants will either receive ABBV-706 as a single agent or in combination with budigalimab (another investigational drug), carboplatin or cisplatin at different doses. Approximately 350 adult participants will be enrolled in the study across sites worldw</t>
+ABBV-706 is an investigational drug being developed for the treatment of small cell lung cancer (SCLC), high-grade central nervous system (CNS) tumors and high-grade neuroendocrine carcinomas (NECs). There are multiple treatment arms in this study. Participants will either receive ABBV-706 as a single agent or in combination with budigalimab (another investigational drug), carboplatin or cisplatin at different doses. Approximately 319 adult participants will be enrolled in the study across sites worldw</t>
   </si>
   <si>
     <t>Study to Evaluate Adverse Events, Change in Disease Activity, and How ABBV-706 Moves Through the Body When Intravenously (IV) Infused Alone or in Combination With IV Infused Budigalimab, Cisplatin, or</t>
   </si>
   <si>
     <t>United States of America, Australia, China, France, Germany, Israel, Italy, Japan, Korea, Republic of, Spain</t>
   </si>
   <si>
     <t>ABBV-706</t>
   </si>
   <si>
     <t>Cisplatin</t>
   </si>
   <si>
     <t>2022-12-05</t>
   </si>
   <si>
     <t>2026-05-01</t>
   </si>
   <si>
     <t>2027-11-01</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Eastern Cooperative Oncology Group (ECOG) performance status of 0 or 1.
@@ -1641,54 +1787,66 @@
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.abbvie.co.uk/</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>AbbVie Inc. is an American pharmaceutical company headquartered in North Chicago, Illinois. It is a global biopharmaceutical company known for its focus on developing treatments in several therapeutic areas, including immunology, oncology, neuroscience, and virology. It was founded in 2013 as a spin-off from Abbott Laboratories to focus specifically on pharmaceuticals.</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Italiano, A., Cassier, P. A., Lin, C. C., Alanko, T., Peltola, K. J., Gazzah, A., Shiah, H. S., Calvo, E., Cervantes, A., Roda, D., Tosi, D., Gao, B., Millward, M., Warburton, L., Tanner, M., Englert, S., Lambert, S., Parikh, A., Afar, D. E., Vosganian, G., … Moreno, V. (2022). First-in-human phase 1 study of budigalimab, an anti-PD-1 inhibitor, in patients with non-small cell lung cancer and head and neck squamous cell carcinoma.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Cancer immunology, immunotherapy : CII&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;71&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;(2), 417–431. &lt;/span&gt;&lt;a href="https://doi.org/10.1007/s00262-021-02973-w" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1007/s00262-021-02973-w&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h2&gt;Abstract&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Budigalimab is a humanized, recombinant immunoglobulin G1 monoclonal antibody targeting programmed cell death protein 1 (PD-1). We present the safety, efficacy, pharmacokinetic (PK), and pharmacodynamic data from patients enrolled in the head and neck squamous cell carcinoma (HNSCC) and non-small cell lung cancer (NSCLC) expansion cohorts of the phase 1 first-in-human study of budigalimab monotherapy (&lt;a href="http://clinicaltrials.gov/show/NCT03000257" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT03000257&lt;/a&gt;; registered 15 December 2016).&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Patients and methods:&amp;nbsp;&lt;/strong&gt;Patients with recurrent/metastatic HNSCC or locally advanced/metastatic NSCLC naive to PD-1/PD-1-ligand inhibitors were enrolled; patients were not selected on the basis of oncogene driver mutations or PD-L1 status. Budigalimab was administered at 250 mg intravenously Q2W or 500 mg intravenously Q4W until disease progression/unacceptable toxicity. The primary endpoints were safety and PK; the secondary endpoint was efficacy. Exploratory endpoints included biomarker assessments.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;In total, 81 patients were enrolled (HNSCC: N = 41 [PD-L1 positive: n = 19]; NSCLC: N = 40 [PD-L1 positive: n = 16]); median treatment duration was 72 days (range, 1-617) and 71 days (range, 1-490) for the HNSCC and NSCLC cohorts, respectively. The most frequent grade ≥ 3 treatment-emergent adverse event was anemia (HNSCC: n = 9, 22%; NSCLC: n = 5, 13%). Both dosing regimens had comparable drug exposure and increased interferon gamma-induced chemokines, monokine induced by gamma interferon, and interferon-gamma-inducible protein 10. Objective response rates were 13% (90% CI, 5.1-24.5) in the HNSCC cohort and 19% (90% CI, 9.2-32.6) in the NSCLC cohort. Median progression-free survival was 3.6 months (95% CI, 1.7-4.7) and 1.9 months (95% CI, 1.7-3.7) in the HNSCC and NSCLC cohorts.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;The safety, efficacy and biomarker profiles of budigalimab are similar to other PD-1 inhibitors. Development of budigalimab in combination with novel anticancer agents is ongoing.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1007/s00262-021-02973-w</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Calvo, E., Spira, A., Miguel, M., Kondo, S., Gazzah, A., Millward, M., Prenen, H., Rottey, S., Warburton, L., Alanko, T., Cassier, P. A., Yoh, K., Italiano, A., Moreno, V., Peltola, K., Seto, T., Toyozawa, R., Afar, D. E., Englert, S., Komarnitsky, P., … Gao, B. (2021). Safety, pharmacokinetics, and efficacy of budigalimab with rovalpituzumab tesirine in patients with small cell lung cancer.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;Cancer treatment and research communications&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;,&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;28&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;, 100405. &lt;/span&gt;&lt;a href="https://doi.org/10.1016/j.ctarc.2021.100405" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;https://doi.org/10.1016/j.ctarc.2021.100405&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h2&gt;Abstract&lt;/h2&gt;&lt;p&gt;&lt;strong&gt;Background:&amp;nbsp;&lt;/strong&gt;Agents targeting programmed cell death protein 1 (PD-1) have been approved as monotherapy for patients with small cell lung cancer (SCLC). In preclinical models, the combined targeting of PD-1 and delta-like protein 3 resulted in enhanced antitumor activity. Herein, we report results from the expansion arm of study&amp;nbsp;&lt;a href="http://clinicaltrials.gov/show/NCT03000257" rel="noopener noreferrer" target="_blank" style="color: rgb(0, 113, 188);"&gt;NCT03000257&lt;/a&gt;&amp;nbsp;evaluating the combination of the anti-PD-1 antibody budigalimab and the targeted antibody-drug conjugate rovalpituzumab tesirine (Rova-T) in patients with previously treated SCLC.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Materials and methods:&amp;nbsp;&lt;/strong&gt;This expansion arm of a multicenter, open-label, multi-arm, first-in-human phase 1 clinical trial enrolled adult patients with progressive SCLC. The primary objective was to assess safety and tolerability. Patients received budigalimab 375 mg via intravenous infusion every 3 weeks, and Rova-T was administered as a dose of 0.3 mg/kg intravenously, on day 1 of the first and third 3-week cycle.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;As of October 2019, 31 patients with SCLC were enrolled and treated with budigalimab plus Rova-T. The combination was tolerated, with the most common treatment-emergent adverse events (in &amp;gt;30%) being pleural effusion, fatigue, and cough. The overall response rate was 24.1%, with one confirmed complete response and six confirmed partial responses. The overall response rate in patients with high delta-like protein 3 expression was similar (21.1%). The median progression-free survival was 3.48 months.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusion:&amp;nbsp;&lt;/strong&gt;Combination therapy with budigalimab and Rova-T had promising efficacy and appeared to be tolerated in patients with SCLC. Although Rova-T development has been discontinued, development of budigalimab combined with other anticancer agents is ongoing.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1016/j.ctarc.2021.100405</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1728,51 +1886,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2020,137 +2178,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04799353" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06032546" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06487559" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05005403" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03821935" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06158958" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03639194" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05822752" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03893955" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04223804" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03000257" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05599984" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02988960" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04196283" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06628310" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04306900" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06109272" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06632951" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06236438" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06772623" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06119217" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04807972" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/g1HbSYgOydhE8ZHgEXHwDXyykcJ3BL95lFUNSxnM.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/tZFv4vQ53z3ddCdWfYqBVs4B4FP6F6CVjEXIuaee.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00262-021-02973-w" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.ctarc.2021.100405" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AM1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2218,171 +2427,373 @@
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="3" t="s">
+      <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="3" t="s">
+      <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="D2" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="E2" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="F2" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="G2" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="H2" t="s">
-        <v>45</v>
+        <v>92</v>
       </c>
       <c r="J2" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="K2" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="L2" t="s">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="P2" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="Q2" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="R2" t="s">
-        <v>51</v>
+        <v>98</v>
       </c>
       <c r="S2" t="s">
-        <v>52</v>
+        <v>99</v>
       </c>
       <c r="T2" t="s">
-        <v>52</v>
+        <v>99</v>
       </c>
       <c r="U2" t="s">
-        <v>52</v>
+        <v>99</v>
       </c>
       <c r="V2" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="W2" t="s">
-        <v>54</v>
+        <v>101</v>
       </c>
       <c r="X2" t="s">
-        <v>54</v>
+        <v>101</v>
       </c>
       <c r="Y2" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
       <c r="Z2" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="AA2" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="AB2" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="AC2" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="AD2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="AF2" t="s">
-        <v>61</v>
+        <v>108</v>
       </c>
       <c r="AG2" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="AH2" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="AL2" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>112</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="AM2" s="1" t="s">
-        <v>65</v>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AY23"/>
+  <dimension ref="A1:AZ23"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -2397,2352 +2808,2422 @@
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51">
+    <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>70</v>
+        <v>117</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>71</v>
+        <v>118</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>72</v>
+        <v>119</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>73</v>
+        <v>120</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>74</v>
+        <v>121</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>75</v>
+        <v>122</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>76</v>
+        <v>123</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>77</v>
+        <v>124</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>78</v>
+        <v>125</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>79</v>
+        <v>126</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>80</v>
+        <v>127</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>81</v>
+        <v>128</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>84</v>
+        <v>131</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>85</v>
+        <v>132</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>86</v>
+        <v>133</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>87</v>
+        <v>134</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>88</v>
+        <v>135</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>89</v>
+        <v>136</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>90</v>
+        <v>137</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>91</v>
+        <v>138</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>92</v>
+        <v>139</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>93</v>
+        <v>140</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>94</v>
+        <v>141</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>95</v>
+        <v>142</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>96</v>
+        <v>143</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>97</v>
+        <v>144</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>98</v>
+        <v>145</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>99</v>
+        <v>146</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>101</v>
+        <v>148</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>102</v>
+        <v>149</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>103</v>
+        <v>150</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>104</v>
+        <v>151</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>105</v>
+        <v>152</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>106</v>
+        <v>153</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>107</v>
+        <v>154</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>108</v>
+        <v>155</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>109</v>
+        <v>156</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>110</v>
+        <v>157</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>111</v>
+        <v>158</v>
       </c>
       <c r="AV1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>112</v>
+        <v>159</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>113</v>
+        <v>160</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>114</v>
+        <v>161</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>162</v>
       </c>
     </row>
-    <row r="2" spans="1:51">
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>115</v>
+        <v>163</v>
       </c>
       <c r="C2" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="E2" t="s">
-        <v>118</v>
+        <v>166</v>
       </c>
       <c r="F2" t="s">
-        <v>119</v>
+        <v>167</v>
       </c>
       <c r="G2" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="H2" t="s">
-        <v>121</v>
+        <v>169</v>
       </c>
       <c r="I2" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="J2" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="M2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="O2" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="Q2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="S2" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="X2" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="Y2" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AB2" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AC2" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AD2" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AE2" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AF2" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AG2" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AH2" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AI2" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AO2" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AP2">
         <v>33</v>
       </c>
       <c r="AQ2" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AR2" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AT2" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="AV2" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="AW2" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="AX2" t="s">
-        <v>138</v>
+        <v>186</v>
       </c>
       <c r="AY2" t="s">
-        <v>58</v>
+        <v>105</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>104</v>
       </c>
     </row>
-    <row r="3" spans="1:51">
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>139</v>
+        <v>187</v>
       </c>
       <c r="C3" t="s">
-        <v>140</v>
+        <v>188</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="E3" t="s">
-        <v>142</v>
+        <v>190</v>
       </c>
       <c r="F3" t="s">
-        <v>143</v>
+        <v>191</v>
       </c>
       <c r="G3" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="H3" t="s">
-        <v>144</v>
+        <v>192</v>
       </c>
       <c r="I3" t="s">
-        <v>145</v>
+        <v>193</v>
       </c>
       <c r="J3" t="s">
-        <v>146</v>
+        <v>194</v>
       </c>
       <c r="M3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="O3" t="s">
-        <v>147</v>
+        <v>195</v>
       </c>
       <c r="Q3" t="s">
-        <v>148</v>
+        <v>196</v>
       </c>
       <c r="S3" t="s">
-        <v>149</v>
+        <v>197</v>
       </c>
       <c r="U3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="X3" t="s">
-        <v>150</v>
+        <v>198</v>
       </c>
       <c r="Y3" t="s">
-        <v>151</v>
+        <v>199</v>
       </c>
       <c r="Z3" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="AA3" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="AB3" t="s">
-        <v>153</v>
+        <v>201</v>
       </c>
       <c r="AC3" t="s">
-        <v>153</v>
+        <v>201</v>
       </c>
       <c r="AD3" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AE3" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AF3" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AG3" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AH3" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AI3" t="s">
-        <v>154</v>
+        <v>202</v>
       </c>
       <c r="AO3" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AP3">
         <v>163</v>
       </c>
       <c r="AQ3" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AR3" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AT3" t="s">
-        <v>155</v>
+        <v>203</v>
+      </c>
+      <c r="AZ3" t="s">
+        <v>104</v>
       </c>
     </row>
-    <row r="4" spans="1:51">
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>156</v>
+        <v>204</v>
       </c>
       <c r="C4" t="s">
-        <v>157</v>
+        <v>205</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>158</v>
+        <v>206</v>
       </c>
       <c r="E4" t="s">
-        <v>118</v>
+        <v>166</v>
       </c>
       <c r="F4" t="s">
-        <v>159</v>
+        <v>207</v>
       </c>
       <c r="G4" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="H4" t="s">
-        <v>160</v>
+        <v>208</v>
       </c>
       <c r="I4" t="s">
-        <v>161</v>
+        <v>209</v>
       </c>
       <c r="J4" t="s">
-        <v>162</v>
+        <v>210</v>
       </c>
       <c r="M4" t="s">
-        <v>163</v>
+        <v>211</v>
       </c>
       <c r="O4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="X4" t="s">
-        <v>164</v>
+        <v>212</v>
       </c>
       <c r="Y4" t="s">
-        <v>165</v>
+        <v>213</v>
       </c>
       <c r="Z4" t="s">
-        <v>166</v>
+        <v>214</v>
       </c>
       <c r="AA4" t="s">
-        <v>166</v>
+        <v>214</v>
       </c>
       <c r="AD4" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AE4" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AF4" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AG4" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AH4" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AI4" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="AO4" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AP4">
         <v>20</v>
       </c>
       <c r="AR4" t="s">
+        <v>216</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>217</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>218</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>97</v>
+      </c>
+      <c r="AX4" t="s">
+        <v>186</v>
+      </c>
+      <c r="AY4" t="s">
+        <v>105</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="5" spans="1:52">
+      <c r="A5" t="s">
+        <v>86</v>
+      </c>
+      <c r="B5" t="s">
+        <v>219</v>
+      </c>
+      <c r="C5" t="s">
+        <v>220</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="E5" t="s">
+        <v>166</v>
+      </c>
+      <c r="F5" t="s">
+        <v>207</v>
+      </c>
+      <c r="G5" t="s">
         <v>168</v>
       </c>
-      <c r="AT4" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="H5" t="s">
-        <v>174</v>
+        <v>222</v>
       </c>
       <c r="I5" t="s">
-        <v>175</v>
+        <v>223</v>
       </c>
       <c r="J5" t="s">
+        <v>224</v>
+      </c>
+      <c r="M5" t="s">
+        <v>225</v>
+      </c>
+      <c r="O5" t="s">
+        <v>86</v>
+      </c>
+      <c r="X5" t="s">
+        <v>226</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>227</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>228</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>229</v>
+      </c>
+      <c r="AD5" t="s">
         <v>176</v>
       </c>
-      <c r="M5" t="s">
+      <c r="AE5" t="s">
         <v>177</v>
       </c>
-      <c r="O5" t="s">
-[...2 lines deleted...]
-      <c r="X5" t="s">
+      <c r="AF5" t="s">
         <v>178</v>
       </c>
-      <c r="Y5" t="s">
+      <c r="AG5" t="s">
+        <v>178</v>
+      </c>
+      <c r="AH5" t="s">
         <v>179</v>
       </c>
-      <c r="Z5" t="s">
-[...2 lines deleted...]
-      <c r="AA5" t="s">
+      <c r="AI5" t="s">
+        <v>230</v>
+      </c>
+      <c r="AO5" t="s">
         <v>181</v>
-      </c>
-[...19 lines deleted...]
-        <v>133</v>
       </c>
       <c r="AP5">
         <v>512</v>
       </c>
       <c r="AR5" t="s">
+        <v>216</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>217</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>185</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>97</v>
+      </c>
+      <c r="AX5" t="s">
+        <v>186</v>
+      </c>
+      <c r="AY5" t="s">
+        <v>105</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="6" spans="1:52">
+      <c r="A6" t="s">
+        <v>86</v>
+      </c>
+      <c r="B6" t="s">
+        <v>231</v>
+      </c>
+      <c r="C6" t="s">
+        <v>232</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="E6" t="s">
+        <v>166</v>
+      </c>
+      <c r="F6" t="s">
+        <v>234</v>
+      </c>
+      <c r="G6" t="s">
         <v>168</v>
       </c>
-      <c r="AT5" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="H6" t="s">
-        <v>187</v>
+        <v>235</v>
       </c>
       <c r="I6" t="s">
-        <v>188</v>
+        <v>236</v>
       </c>
       <c r="J6" t="s">
-        <v>189</v>
+        <v>237</v>
       </c>
       <c r="M6" t="s">
-        <v>163</v>
+        <v>211</v>
       </c>
       <c r="O6" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="X6" t="s">
-        <v>190</v>
+        <v>238</v>
       </c>
       <c r="Y6" t="s">
-        <v>191</v>
+        <v>239</v>
       </c>
       <c r="Z6" t="s">
+        <v>229</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>229</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>176</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>177</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>178</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>178</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>179</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>240</v>
+      </c>
+      <c r="AO6" t="s">
         <v>181</v>
-      </c>
-[...22 lines deleted...]
-        <v>133</v>
       </c>
       <c r="AP6">
         <v>364</v>
       </c>
       <c r="AQ6" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AR6" t="s">
+        <v>216</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>217</v>
+      </c>
+      <c r="AW6" t="s">
+        <v>97</v>
+      </c>
+      <c r="AX6" t="s">
+        <v>186</v>
+      </c>
+      <c r="AY6" t="s">
+        <v>105</v>
+      </c>
+      <c r="AZ6" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="7" spans="1:52">
+      <c r="A7" t="s">
+        <v>86</v>
+      </c>
+      <c r="B7" t="s">
+        <v>241</v>
+      </c>
+      <c r="C7" t="s">
+        <v>242</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>243</v>
+      </c>
+      <c r="E7" t="s">
+        <v>166</v>
+      </c>
+      <c r="F7" t="s">
+        <v>191</v>
+      </c>
+      <c r="G7" t="s">
         <v>168</v>
       </c>
-      <c r="AT6" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="H7" t="s">
-        <v>196</v>
+        <v>244</v>
       </c>
       <c r="I7" t="s">
-        <v>197</v>
+        <v>245</v>
       </c>
       <c r="J7" t="s">
-        <v>198</v>
+        <v>246</v>
       </c>
       <c r="M7" t="s">
-        <v>163</v>
+        <v>211</v>
       </c>
       <c r="O7" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="X7" t="s">
-        <v>199</v>
+        <v>247</v>
       </c>
       <c r="Y7" t="s">
-        <v>200</v>
+        <v>248</v>
       </c>
       <c r="Z7" t="s">
-        <v>201</v>
+        <v>249</v>
       </c>
       <c r="AA7" t="s">
-        <v>201</v>
+        <v>249</v>
       </c>
       <c r="AB7" t="s">
-        <v>202</v>
+        <v>250</v>
       </c>
       <c r="AC7" t="s">
-        <v>202</v>
+        <v>250</v>
       </c>
       <c r="AD7" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AE7" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AF7" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AG7" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AH7" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AI7" t="s">
-        <v>203</v>
+        <v>251</v>
       </c>
       <c r="AO7" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AP7">
         <v>27</v>
       </c>
       <c r="AR7" t="s">
+        <v>216</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>217</v>
+      </c>
+      <c r="AW7" t="s">
+        <v>97</v>
+      </c>
+      <c r="AX7" t="s">
+        <v>186</v>
+      </c>
+      <c r="AY7" t="s">
+        <v>105</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="8" spans="1:52">
+      <c r="A8" t="s">
+        <v>86</v>
+      </c>
+      <c r="B8" t="s">
+        <v>252</v>
+      </c>
+      <c r="C8" t="s">
+        <v>253</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>254</v>
+      </c>
+      <c r="E8" t="s">
+        <v>166</v>
+      </c>
+      <c r="F8" t="s">
+        <v>167</v>
+      </c>
+      <c r="G8" t="s">
         <v>168</v>
       </c>
-      <c r="AT7" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="I8" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J8" t="s">
-        <v>209</v>
+        <v>257</v>
       </c>
       <c r="M8" t="s">
-        <v>210</v>
+        <v>258</v>
       </c>
       <c r="O8" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="X8" t="s">
-        <v>211</v>
+        <v>259</v>
       </c>
       <c r="Y8" t="s">
-        <v>212</v>
+        <v>260</v>
       </c>
       <c r="AB8" t="s">
-        <v>213</v>
+        <v>261</v>
       </c>
       <c r="AC8" t="s">
-        <v>213</v>
+        <v>261</v>
       </c>
       <c r="AD8" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AE8" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AF8" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AG8" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AH8" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AI8" t="s">
-        <v>214</v>
+        <v>262</v>
       </c>
       <c r="AO8" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AP8">
         <v>132</v>
       </c>
       <c r="AR8" t="s">
+        <v>216</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>217</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>218</v>
+      </c>
+      <c r="AW8" t="s">
+        <v>97</v>
+      </c>
+      <c r="AX8" t="s">
+        <v>186</v>
+      </c>
+      <c r="AY8" t="s">
+        <v>105</v>
+      </c>
+      <c r="AZ8" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="9" spans="1:52">
+      <c r="A9" t="s">
+        <v>86</v>
+      </c>
+      <c r="B9" t="s">
+        <v>263</v>
+      </c>
+      <c r="C9" t="s">
+        <v>264</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="E9" t="s">
+        <v>190</v>
+      </c>
+      <c r="F9" t="s">
+        <v>234</v>
+      </c>
+      <c r="G9" t="s">
         <v>168</v>
       </c>
-      <c r="AT8" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="H9" t="s">
-        <v>218</v>
+        <v>266</v>
       </c>
       <c r="I9" t="s">
-        <v>219</v>
+        <v>267</v>
       </c>
       <c r="J9" t="s">
-        <v>220</v>
+        <v>268</v>
       </c>
       <c r="M9" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="O9" t="s">
-        <v>163</v>
+        <v>211</v>
       </c>
       <c r="Q9" t="s">
-        <v>221</v>
+        <v>269</v>
       </c>
       <c r="S9" t="s">
-        <v>222</v>
+        <v>270</v>
       </c>
       <c r="X9" t="s">
-        <v>223</v>
+        <v>271</v>
       </c>
       <c r="Y9" t="s">
-        <v>224</v>
+        <v>272</v>
       </c>
       <c r="Z9" t="s">
-        <v>225</v>
+        <v>273</v>
       </c>
       <c r="AA9" t="s">
-        <v>225</v>
+        <v>273</v>
       </c>
       <c r="AD9" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AE9" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AF9" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AG9" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AH9" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AI9" t="s">
-        <v>226</v>
+        <v>274</v>
       </c>
       <c r="AO9" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AP9">
         <v>130</v>
       </c>
       <c r="AQ9" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AR9" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AT9" t="s">
-        <v>169</v>
+        <v>217</v>
       </c>
       <c r="AV9" t="s">
-        <v>170</v>
+        <v>218</v>
       </c>
       <c r="AW9" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="AX9" t="s">
-        <v>138</v>
+        <v>186</v>
       </c>
       <c r="AY9" t="s">
-        <v>58</v>
+        <v>105</v>
+      </c>
+      <c r="AZ9" t="s">
+        <v>104</v>
       </c>
     </row>
-    <row r="10" spans="1:51">
+    <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B10" t="s">
-        <v>227</v>
+        <v>275</v>
       </c>
       <c r="C10" t="s">
-        <v>228</v>
+        <v>276</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>229</v>
+        <v>277</v>
       </c>
       <c r="E10" t="s">
-        <v>118</v>
+        <v>166</v>
       </c>
       <c r="F10" t="s">
-        <v>186</v>
+        <v>234</v>
       </c>
       <c r="G10" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="H10" t="s">
-        <v>230</v>
+        <v>278</v>
       </c>
       <c r="I10" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="J10" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="M10" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="O10" t="s">
-        <v>234</v>
+        <v>282</v>
       </c>
       <c r="Q10" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="S10" t="s">
-        <v>236</v>
+        <v>284</v>
       </c>
       <c r="U10" t="s">
-        <v>237</v>
+        <v>285</v>
       </c>
       <c r="X10" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="Y10" t="s">
-        <v>239</v>
+        <v>287</v>
       </c>
       <c r="Z10" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="AA10" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="AD10" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AE10" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AF10" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AG10" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AH10" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AI10" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="AO10" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AP10">
         <v>150</v>
       </c>
       <c r="AR10" t="s">
+        <v>216</v>
+      </c>
+      <c r="AT10" t="s">
+        <v>217</v>
+      </c>
+      <c r="AW10" t="s">
+        <v>97</v>
+      </c>
+      <c r="AX10" t="s">
+        <v>186</v>
+      </c>
+      <c r="AY10" t="s">
+        <v>105</v>
+      </c>
+      <c r="AZ10" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="11" spans="1:52">
+      <c r="A11" t="s">
+        <v>86</v>
+      </c>
+      <c r="B11" t="s">
+        <v>289</v>
+      </c>
+      <c r="C11" t="s">
+        <v>290</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="E11" t="s">
+        <v>166</v>
+      </c>
+      <c r="F11" t="s">
+        <v>167</v>
+      </c>
+      <c r="G11" t="s">
         <v>168</v>
       </c>
-      <c r="AT10" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="H11" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
       <c r="I11" t="s">
-        <v>245</v>
+        <v>293</v>
       </c>
       <c r="J11" t="s">
-        <v>246</v>
+        <v>294</v>
       </c>
       <c r="M11" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="O11" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="X11" t="s">
-        <v>247</v>
+        <v>295</v>
       </c>
       <c r="Y11" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="AB11" t="s">
-        <v>249</v>
+        <v>297</v>
       </c>
       <c r="AC11" t="s">
-        <v>249</v>
+        <v>297</v>
       </c>
       <c r="AD11" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AE11" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AF11" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AG11" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AH11" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AI11" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="AO11" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AP11">
         <v>41</v>
       </c>
       <c r="AQ11" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AR11" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AT11" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="AW11" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="AX11" t="s">
-        <v>138</v>
+        <v>186</v>
       </c>
       <c r="AY11" t="s">
-        <v>58</v>
+        <v>105</v>
+      </c>
+      <c r="AZ11" t="s">
+        <v>104</v>
       </c>
     </row>
-    <row r="12" spans="1:51">
+    <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B12" t="s">
-        <v>251</v>
+        <v>299</v>
       </c>
       <c r="C12" t="s">
-        <v>252</v>
+        <v>300</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>253</v>
+        <v>301</v>
       </c>
       <c r="E12" t="s">
-        <v>118</v>
+        <v>166</v>
       </c>
       <c r="F12" t="s">
-        <v>119</v>
+        <v>167</v>
       </c>
       <c r="G12" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="H12" t="s">
-        <v>254</v>
+        <v>302</v>
       </c>
       <c r="I12" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="J12" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
       <c r="M12" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="O12" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="Q12" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="X12" t="s">
-        <v>259</v>
+        <v>307</v>
       </c>
       <c r="Y12" t="s">
-        <v>260</v>
+        <v>308</v>
       </c>
       <c r="AB12" t="s">
-        <v>261</v>
+        <v>309</v>
       </c>
       <c r="AC12" t="s">
-        <v>261</v>
+        <v>309</v>
       </c>
       <c r="AD12" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AE12" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AF12" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AG12" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AH12" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AI12" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="AO12" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AP12">
         <v>182</v>
       </c>
       <c r="AR12" t="s">
+        <v>216</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>217</v>
+      </c>
+      <c r="AV12" t="s">
+        <v>311</v>
+      </c>
+      <c r="AW12" t="s">
+        <v>97</v>
+      </c>
+      <c r="AX12" t="s">
+        <v>186</v>
+      </c>
+      <c r="AY12" t="s">
+        <v>105</v>
+      </c>
+      <c r="AZ12" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="13" spans="1:52">
+      <c r="A13" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13" t="s">
+        <v>312</v>
+      </c>
+      <c r="C13" t="s">
+        <v>313</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="E13" t="s">
+        <v>166</v>
+      </c>
+      <c r="F13" t="s">
+        <v>234</v>
+      </c>
+      <c r="G13" t="s">
         <v>168</v>
       </c>
-      <c r="AT12" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="H13" t="s">
-        <v>267</v>
+        <v>315</v>
       </c>
       <c r="I13" t="s">
-        <v>268</v>
+        <v>316</v>
       </c>
       <c r="J13" t="s">
-        <v>269</v>
+        <v>317</v>
       </c>
       <c r="M13" t="s">
-        <v>270</v>
+        <v>318</v>
       </c>
       <c r="O13" t="s">
-        <v>271</v>
+        <v>319</v>
       </c>
       <c r="Q13" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="S13" t="s">
-        <v>236</v>
+        <v>284</v>
       </c>
       <c r="X13" t="s">
-        <v>272</v>
+        <v>320</v>
       </c>
       <c r="Y13" t="s">
-        <v>273</v>
+        <v>321</v>
       </c>
       <c r="Z13" t="s">
-        <v>274</v>
+        <v>322</v>
       </c>
       <c r="AA13" t="s">
-        <v>274</v>
+        <v>322</v>
       </c>
       <c r="AD13" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AE13" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AF13" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AG13" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AH13" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AI13" t="s">
-        <v>275</v>
+        <v>323</v>
       </c>
       <c r="AO13" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AP13">
         <v>288</v>
       </c>
       <c r="AR13" t="s">
+        <v>216</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>217</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>324</v>
+      </c>
+      <c r="AW13" t="s">
+        <v>97</v>
+      </c>
+      <c r="AX13" t="s">
+        <v>186</v>
+      </c>
+      <c r="AY13" t="s">
+        <v>105</v>
+      </c>
+      <c r="AZ13" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="14" spans="1:52">
+      <c r="A14" t="s">
+        <v>86</v>
+      </c>
+      <c r="B14" t="s">
+        <v>325</v>
+      </c>
+      <c r="C14" t="s">
+        <v>326</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="E14" t="s">
+        <v>166</v>
+      </c>
+      <c r="F14" t="s">
+        <v>234</v>
+      </c>
+      <c r="G14" t="s">
         <v>168</v>
       </c>
-      <c r="AT13" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="H14" t="s">
-        <v>280</v>
+        <v>328</v>
       </c>
       <c r="I14" t="s">
+        <v>329</v>
+      </c>
+      <c r="J14" t="s">
+        <v>330</v>
+      </c>
+      <c r="M14" t="s">
         <v>281</v>
       </c>
-      <c r="J14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O14" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="Q14" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="X14" t="s">
-        <v>283</v>
+        <v>331</v>
       </c>
       <c r="Y14" t="s">
-        <v>284</v>
+        <v>332</v>
       </c>
       <c r="Z14" t="s">
-        <v>285</v>
+        <v>333</v>
       </c>
       <c r="AA14" t="s">
-        <v>285</v>
+        <v>333</v>
       </c>
       <c r="AD14" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AE14" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AF14" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AG14" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AH14" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AI14" t="s">
-        <v>286</v>
+        <v>334</v>
       </c>
       <c r="AO14" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AP14">
         <v>163</v>
       </c>
       <c r="AR14" t="s">
+        <v>216</v>
+      </c>
+      <c r="AT14" t="s">
+        <v>217</v>
+      </c>
+      <c r="AV14" t="s">
+        <v>185</v>
+      </c>
+      <c r="AW14" t="s">
+        <v>97</v>
+      </c>
+      <c r="AX14" t="s">
+        <v>186</v>
+      </c>
+      <c r="AY14" t="s">
+        <v>105</v>
+      </c>
+      <c r="AZ14" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="15" spans="1:52">
+      <c r="A15" t="s">
+        <v>86</v>
+      </c>
+      <c r="B15" t="s">
+        <v>335</v>
+      </c>
+      <c r="C15" t="s">
+        <v>336</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>337</v>
+      </c>
+      <c r="E15" t="s">
+        <v>166</v>
+      </c>
+      <c r="F15" t="s">
+        <v>167</v>
+      </c>
+      <c r="G15" t="s">
         <v>168</v>
       </c>
-      <c r="AT14" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="H15" t="s">
-        <v>290</v>
+        <v>338</v>
       </c>
       <c r="I15" t="s">
-        <v>291</v>
+        <v>339</v>
       </c>
       <c r="J15" t="s">
-        <v>292</v>
+        <v>340</v>
       </c>
       <c r="M15" t="s">
-        <v>234</v>
+        <v>282</v>
       </c>
       <c r="O15" t="s">
-        <v>293</v>
+        <v>341</v>
       </c>
       <c r="Q15" t="s">
-        <v>237</v>
+        <v>285</v>
       </c>
       <c r="S15" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="X15" t="s">
-        <v>294</v>
+        <v>342</v>
       </c>
       <c r="Y15" t="s">
-        <v>295</v>
+        <v>343</v>
       </c>
       <c r="AB15" t="s">
-        <v>296</v>
+        <v>344</v>
       </c>
       <c r="AC15" t="s">
-        <v>296</v>
+        <v>344</v>
       </c>
       <c r="AD15" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AE15" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AF15" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AG15" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AH15" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AI15" t="s">
-        <v>297</v>
+        <v>345</v>
       </c>
       <c r="AO15" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AP15">
         <v>30</v>
       </c>
       <c r="AR15" t="s">
+        <v>216</v>
+      </c>
+      <c r="AT15" t="s">
+        <v>217</v>
+      </c>
+      <c r="AV15" t="s">
+        <v>324</v>
+      </c>
+      <c r="AW15" t="s">
+        <v>97</v>
+      </c>
+      <c r="AX15" t="s">
+        <v>186</v>
+      </c>
+      <c r="AY15" t="s">
+        <v>105</v>
+      </c>
+      <c r="AZ15" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="16" spans="1:52">
+      <c r="A16" t="s">
+        <v>86</v>
+      </c>
+      <c r="B16" t="s">
+        <v>346</v>
+      </c>
+      <c r="C16" t="s">
+        <v>347</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="E16" t="s">
+        <v>190</v>
+      </c>
+      <c r="F16" t="s">
+        <v>207</v>
+      </c>
+      <c r="G16" t="s">
         <v>168</v>
       </c>
-      <c r="AT15" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="H16" t="s">
-        <v>301</v>
+        <v>349</v>
       </c>
       <c r="I16" t="s">
-        <v>302</v>
+        <v>350</v>
       </c>
       <c r="J16" t="s">
-        <v>303</v>
+        <v>351</v>
       </c>
       <c r="M16" t="s">
-        <v>304</v>
+        <v>352</v>
       </c>
       <c r="O16" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="Q16" t="s">
-        <v>305</v>
+        <v>353</v>
       </c>
       <c r="S16" t="s">
-        <v>306</v>
+        <v>354</v>
       </c>
       <c r="U16" t="s">
-        <v>307</v>
+        <v>355</v>
       </c>
       <c r="X16" t="s">
-        <v>308</v>
+        <v>356</v>
       </c>
       <c r="Y16" t="s">
-        <v>309</v>
+        <v>357</v>
       </c>
       <c r="Z16" t="s">
-        <v>310</v>
+        <v>358</v>
       </c>
       <c r="AA16" t="s">
-        <v>310</v>
+        <v>358</v>
       </c>
       <c r="AD16" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AE16" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AF16" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AG16" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AH16" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AI16" t="s">
-        <v>311</v>
+        <v>359</v>
       </c>
       <c r="AO16" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AP16">
         <v>180</v>
       </c>
       <c r="AQ16" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AR16" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="AT16" t="s">
-        <v>155</v>
+        <v>203</v>
       </c>
       <c r="AV16" t="s">
-        <v>170</v>
+        <v>218</v>
       </c>
       <c r="AW16" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="AX16" t="s">
-        <v>138</v>
+        <v>186</v>
       </c>
       <c r="AY16" t="s">
-        <v>58</v>
+        <v>105</v>
+      </c>
+      <c r="AZ16" t="s">
+        <v>104</v>
       </c>
     </row>
-    <row r="17" spans="1:51">
+    <row r="17" spans="1:52">
       <c r="A17" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B17" t="s">
-        <v>312</v>
+        <v>360</v>
       </c>
       <c r="C17" t="s">
-        <v>313</v>
+        <v>361</v>
       </c>
       <c r="D17" s="4" t="s">
-        <v>314</v>
+        <v>362</v>
       </c>
       <c r="E17" t="s">
-        <v>118</v>
+        <v>166</v>
       </c>
       <c r="F17" t="s">
-        <v>119</v>
+        <v>167</v>
       </c>
       <c r="G17" t="s">
-        <v>315</v>
+        <v>363</v>
       </c>
       <c r="H17" t="s">
-        <v>316</v>
+        <v>364</v>
       </c>
       <c r="I17" t="s">
-        <v>317</v>
+        <v>365</v>
       </c>
       <c r="J17" t="s">
-        <v>318</v>
+        <v>366</v>
       </c>
       <c r="M17" t="s">
-        <v>319</v>
+        <v>367</v>
       </c>
       <c r="O17" t="s">
-        <v>320</v>
+        <v>368</v>
       </c>
       <c r="Q17" t="s">
-        <v>321</v>
+        <v>369</v>
       </c>
       <c r="S17" t="s">
-        <v>322</v>
+        <v>370</v>
       </c>
       <c r="U17" t="s">
-        <v>323</v>
+        <v>371</v>
       </c>
       <c r="X17" t="s">
-        <v>324</v>
+        <v>372</v>
       </c>
       <c r="Y17" t="s">
-        <v>325</v>
+        <v>373</v>
       </c>
       <c r="AB17" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="AC17" t="s">
-        <v>327</v>
+        <v>375</v>
       </c>
       <c r="AD17" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AE17" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AF17" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AG17" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AH17" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AI17" t="s">
-        <v>328</v>
+        <v>376</v>
       </c>
       <c r="AO17" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AP17">
         <v>185</v>
       </c>
       <c r="AR17" t="s">
-        <v>329</v>
+        <v>377</v>
       </c>
       <c r="AT17" t="s">
-        <v>169</v>
+        <v>217</v>
       </c>
       <c r="AW17" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="AX17" t="s">
-        <v>138</v>
+        <v>186</v>
       </c>
       <c r="AY17" t="s">
-        <v>58</v>
+        <v>105</v>
+      </c>
+      <c r="AZ17" t="s">
+        <v>104</v>
       </c>
     </row>
-    <row r="18" spans="1:51">
+    <row r="18" spans="1:52">
       <c r="A18" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B18" t="s">
-        <v>330</v>
+        <v>378</v>
       </c>
       <c r="C18" t="s">
-        <v>331</v>
+        <v>379</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>332</v>
+        <v>380</v>
       </c>
       <c r="E18" t="s">
-        <v>333</v>
+        <v>381</v>
       </c>
       <c r="F18" t="s">
-        <v>159</v>
+        <v>207</v>
       </c>
       <c r="G18" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="H18" t="s">
-        <v>334</v>
+        <v>382</v>
       </c>
       <c r="I18" t="s">
-        <v>335</v>
+        <v>383</v>
       </c>
       <c r="J18" t="s">
-        <v>336</v>
+        <v>384</v>
       </c>
       <c r="M18" t="s">
-        <v>163</v>
+        <v>211</v>
       </c>
       <c r="O18" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="Q18" t="s">
-        <v>337</v>
+        <v>385</v>
       </c>
       <c r="S18" t="s">
-        <v>338</v>
+        <v>386</v>
       </c>
       <c r="U18" t="s">
-        <v>339</v>
+        <v>387</v>
       </c>
       <c r="X18" t="s">
-        <v>340</v>
+        <v>388</v>
       </c>
       <c r="Y18" t="s">
-        <v>341</v>
+        <v>389</v>
       </c>
       <c r="Z18" t="s">
-        <v>342</v>
+        <v>390</v>
       </c>
       <c r="AA18" t="s">
-        <v>342</v>
+        <v>390</v>
       </c>
       <c r="AD18" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AE18" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AF18" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AG18" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AH18" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AI18" t="s">
-        <v>343</v>
+        <v>391</v>
       </c>
       <c r="AO18" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AP18">
         <v>660</v>
       </c>
       <c r="AQ18" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AR18" t="s">
+        <v>216</v>
+      </c>
+      <c r="AT18" t="s">
+        <v>217</v>
+      </c>
+      <c r="AV18" t="s">
+        <v>392</v>
+      </c>
+      <c r="AW18" t="s">
+        <v>97</v>
+      </c>
+      <c r="AX18" t="s">
+        <v>186</v>
+      </c>
+      <c r="AY18" t="s">
+        <v>105</v>
+      </c>
+      <c r="AZ18" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="19" spans="1:52">
+      <c r="A19" t="s">
+        <v>86</v>
+      </c>
+      <c r="B19" t="s">
+        <v>393</v>
+      </c>
+      <c r="C19" t="s">
+        <v>394</v>
+      </c>
+      <c r="D19" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="E19" t="s">
+        <v>190</v>
+      </c>
+      <c r="G19" t="s">
         <v>168</v>
       </c>
-      <c r="AT18" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="H19" t="s">
-        <v>348</v>
+        <v>396</v>
       </c>
       <c r="I19" t="s">
-        <v>349</v>
+        <v>397</v>
       </c>
       <c r="J19" t="s">
-        <v>350</v>
+        <v>398</v>
       </c>
       <c r="M19" t="s">
-        <v>163</v>
+        <v>211</v>
       </c>
       <c r="O19" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="Q19" t="s">
-        <v>351</v>
+        <v>399</v>
       </c>
       <c r="S19" t="s">
-        <v>352</v>
+        <v>400</v>
       </c>
       <c r="U19" t="s">
-        <v>351</v>
+        <v>399</v>
       </c>
       <c r="X19" t="s">
-        <v>353</v>
+        <v>401</v>
       </c>
       <c r="Y19" t="s">
-        <v>354</v>
+        <v>402</v>
       </c>
       <c r="Z19" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="AA19" t="s">
-        <v>355</v>
+        <v>403</v>
       </c>
       <c r="AD19" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AE19" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AF19" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AG19" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AH19" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AI19" t="s">
-        <v>356</v>
+        <v>404</v>
       </c>
       <c r="AO19" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AP19">
         <v>150</v>
       </c>
       <c r="AQ19" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AR19" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AT19" t="s">
-        <v>169</v>
+        <v>217</v>
       </c>
       <c r="AV19" t="s">
-        <v>170</v>
+        <v>218</v>
       </c>
       <c r="AW19" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="AX19" t="s">
-        <v>138</v>
+        <v>186</v>
       </c>
       <c r="AY19" t="s">
-        <v>58</v>
+        <v>105</v>
+      </c>
+      <c r="AZ19" t="s">
+        <v>104</v>
       </c>
     </row>
-    <row r="20" spans="1:51">
+    <row r="20" spans="1:52">
       <c r="A20" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B20" t="s">
-        <v>357</v>
+        <v>405</v>
       </c>
       <c r="C20" t="s">
-        <v>358</v>
+        <v>406</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>359</v>
+        <v>407</v>
       </c>
       <c r="E20" t="s">
-        <v>333</v>
+        <v>381</v>
       </c>
       <c r="F20" t="s">
-        <v>159</v>
+        <v>207</v>
       </c>
       <c r="G20" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="H20" t="s">
-        <v>360</v>
+        <v>408</v>
       </c>
       <c r="I20" t="s">
-        <v>361</v>
+        <v>409</v>
       </c>
       <c r="J20" t="s">
-        <v>362</v>
+        <v>410</v>
       </c>
       <c r="M20" t="s">
-        <v>163</v>
+        <v>211</v>
       </c>
       <c r="O20" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="Q20" t="s">
-        <v>363</v>
+        <v>411</v>
       </c>
       <c r="S20" t="s">
-        <v>364</v>
+        <v>412</v>
       </c>
       <c r="U20" t="s">
-        <v>271</v>
+        <v>319</v>
       </c>
       <c r="X20" t="s">
-        <v>365</v>
+        <v>413</v>
       </c>
       <c r="Y20" t="s">
-        <v>366</v>
+        <v>414</v>
       </c>
       <c r="Z20" t="s">
-        <v>367</v>
+        <v>415</v>
       </c>
       <c r="AA20" t="s">
-        <v>367</v>
+        <v>415</v>
       </c>
       <c r="AD20" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AE20" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AF20" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AG20" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AH20" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AI20" t="s">
-        <v>368</v>
+        <v>416</v>
       </c>
       <c r="AO20" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AP20">
         <v>840</v>
       </c>
       <c r="AQ20" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AR20" t="s">
+        <v>216</v>
+      </c>
+      <c r="AT20" t="s">
+        <v>203</v>
+      </c>
+      <c r="AV20" t="s">
+        <v>392</v>
+      </c>
+      <c r="AW20" t="s">
+        <v>97</v>
+      </c>
+      <c r="AX20" t="s">
+        <v>186</v>
+      </c>
+      <c r="AY20" t="s">
+        <v>105</v>
+      </c>
+      <c r="AZ20" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="21" spans="1:52">
+      <c r="A21" t="s">
+        <v>86</v>
+      </c>
+      <c r="B21" t="s">
+        <v>417</v>
+      </c>
+      <c r="C21" t="s">
+        <v>418</v>
+      </c>
+      <c r="D21" s="4" t="s">
+        <v>419</v>
+      </c>
+      <c r="E21" t="s">
+        <v>420</v>
+      </c>
+      <c r="F21" t="s">
+        <v>207</v>
+      </c>
+      <c r="G21" t="s">
         <v>168</v>
       </c>
-      <c r="AT20" t="s">
-[...36 lines deleted...]
-      </c>
       <c r="H21" t="s">
-        <v>373</v>
+        <v>421</v>
       </c>
       <c r="I21" t="s">
-        <v>374</v>
+        <v>422</v>
       </c>
       <c r="J21" t="s">
-        <v>375</v>
+        <v>423</v>
       </c>
       <c r="M21" t="s">
-        <v>376</v>
+        <v>424</v>
       </c>
       <c r="O21" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="Q21" t="s">
-        <v>363</v>
+        <v>411</v>
       </c>
       <c r="S21" t="s">
-        <v>363</v>
+        <v>411</v>
       </c>
       <c r="U21" t="s">
-        <v>236</v>
+        <v>284</v>
       </c>
       <c r="X21" t="s">
-        <v>377</v>
+        <v>425</v>
       </c>
       <c r="Y21" t="s">
-        <v>378</v>
+        <v>426</v>
       </c>
       <c r="Z21" t="s">
-        <v>274</v>
+        <v>322</v>
       </c>
       <c r="AA21" t="s">
-        <v>274</v>
+        <v>322</v>
       </c>
       <c r="AD21" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AE21" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AF21" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AG21" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AH21" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AI21" t="s">
-        <v>379</v>
+        <v>427</v>
       </c>
       <c r="AO21" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AP21">
         <v>252</v>
       </c>
       <c r="AQ21" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AR21" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="AT21" t="s">
-        <v>169</v>
+        <v>217</v>
       </c>
       <c r="AV21" t="s">
-        <v>170</v>
+        <v>218</v>
       </c>
       <c r="AW21" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="AX21" t="s">
-        <v>138</v>
+        <v>186</v>
       </c>
       <c r="AY21" t="s">
-        <v>58</v>
+        <v>105</v>
+      </c>
+      <c r="AZ21" t="s">
+        <v>104</v>
       </c>
     </row>
-    <row r="22" spans="1:51">
+    <row r="22" spans="1:52">
       <c r="A22" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B22" t="s">
-        <v>380</v>
+        <v>428</v>
       </c>
       <c r="C22" t="s">
-        <v>381</v>
+        <v>429</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>382</v>
+        <v>430</v>
       </c>
       <c r="E22" t="s">
-        <v>142</v>
+        <v>190</v>
       </c>
       <c r="G22" t="s">
-        <v>315</v>
+        <v>363</v>
       </c>
       <c r="H22" t="s">
-        <v>383</v>
+        <v>431</v>
       </c>
       <c r="I22" t="s">
-        <v>384</v>
+        <v>432</v>
       </c>
       <c r="J22" t="s">
-        <v>385</v>
+        <v>433</v>
       </c>
       <c r="M22" t="s">
-        <v>386</v>
+        <v>434</v>
       </c>
       <c r="O22" t="s">
-        <v>323</v>
+        <v>371</v>
       </c>
       <c r="Q22" t="s">
-        <v>387</v>
+        <v>435</v>
       </c>
       <c r="X22" t="s">
-        <v>388</v>
+        <v>436</v>
       </c>
       <c r="Y22" t="s">
-        <v>389</v>
+        <v>437</v>
       </c>
       <c r="Z22" t="s">
-        <v>390</v>
+        <v>438</v>
       </c>
       <c r="AA22" t="s">
+        <v>229</v>
+      </c>
+      <c r="AD22" t="s">
+        <v>176</v>
+      </c>
+      <c r="AE22" t="s">
+        <v>177</v>
+      </c>
+      <c r="AF22" t="s">
+        <v>178</v>
+      </c>
+      <c r="AG22" t="s">
+        <v>178</v>
+      </c>
+      <c r="AH22" t="s">
+        <v>179</v>
+      </c>
+      <c r="AI22" t="s">
+        <v>439</v>
+      </c>
+      <c r="AO22" t="s">
         <v>181</v>
-      </c>
-[...19 lines deleted...]
-        <v>133</v>
       </c>
       <c r="AP22">
         <v>194</v>
       </c>
       <c r="AQ22" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AR22" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AT22" t="s">
-        <v>169</v>
+        <v>217</v>
       </c>
       <c r="AV22" t="s">
-        <v>170</v>
+        <v>218</v>
       </c>
       <c r="AW22" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="AX22" t="s">
-        <v>138</v>
+        <v>186</v>
       </c>
       <c r="AY22" t="s">
-        <v>58</v>
+        <v>105</v>
+      </c>
+      <c r="AZ22" t="s">
+        <v>104</v>
       </c>
     </row>
-    <row r="23" spans="1:51">
+    <row r="23" spans="1:52">
       <c r="A23" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B23" t="s">
-        <v>392</v>
+        <v>440</v>
       </c>
       <c r="C23" t="s">
-        <v>393</v>
+        <v>441</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>394</v>
+        <v>442</v>
       </c>
       <c r="E23" t="s">
-        <v>118</v>
+        <v>166</v>
       </c>
       <c r="F23" t="s">
-        <v>143</v>
+        <v>191</v>
       </c>
       <c r="G23" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="H23" t="s">
-        <v>395</v>
+        <v>443</v>
       </c>
       <c r="I23" t="s">
-        <v>396</v>
+        <v>444</v>
       </c>
       <c r="J23" t="s">
-        <v>397</v>
+        <v>445</v>
       </c>
       <c r="M23" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="O23" t="s">
-        <v>398</v>
+        <v>446</v>
       </c>
       <c r="Q23" t="s">
-        <v>399</v>
+        <v>447</v>
       </c>
       <c r="X23" t="s">
-        <v>400</v>
+        <v>448</v>
       </c>
       <c r="Y23" t="s">
-        <v>401</v>
+        <v>449</v>
       </c>
       <c r="AB23" t="s">
-        <v>388</v>
+        <v>436</v>
       </c>
       <c r="AC23" t="s">
-        <v>388</v>
+        <v>436</v>
       </c>
       <c r="AD23" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AE23" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AF23" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AG23" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AH23" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AI23" t="s">
-        <v>402</v>
+        <v>450</v>
       </c>
       <c r="AO23" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AP23">
         <v>40</v>
       </c>
       <c r="AQ23" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AR23" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="AT23" t="s">
-        <v>169</v>
+        <v>217</v>
       </c>
       <c r="AV23" t="s">
-        <v>170</v>
+        <v>218</v>
       </c>
       <c r="AW23" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="AX23" t="s">
-        <v>138</v>
+        <v>186</v>
       </c>
       <c r="AY23" t="s">
-        <v>58</v>
+        <v>105</v>
+      </c>
+      <c r="AZ23" t="s">
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_21"/>
@@ -4767,89 +5248,89 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>403</v>
+        <v>451</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>404</v>
+        <v>452</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>405</v>
+        <v>453</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>406</v>
+        <v>454</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>407</v>
+        <v>455</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>408</v>
+        <v>456</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>409</v>
+        <v>457</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="B2" t="s">
-        <v>410</v>
+        <v>458</v>
       </c>
       <c r="C2" t="s">
-        <v>411</v>
+        <v>459</v>
       </c>
       <c r="H2" t="s">
-        <v>412</v>
+        <v>460</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -4860,628 +5341,639 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>413</v>
+        <v>461</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>414</v>
+        <v>462</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>415</v>
+        <v>463</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>416</v>
+        <v>464</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>417</v>
+        <v>465</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>418</v>
+        <v>466</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>419</v>
+        <v>467</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>420</v>
+        <v>468</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>421</v>
+        <v>469</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>422</v>
+        <v>470</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>423</v>
+        <v>471</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>424</v>
+        <v>472</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>425</v>
+        <v>473</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>426</v>
+        <v>474</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>427</v>
+        <v>475</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>428</v>
+        <v>476</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>429</v>
+        <v>477</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>430</v>
+        <v>478</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>431</v>
+        <v>479</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>432</v>
+        <v>480</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>433</v>
+        <v>481</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>434</v>
+        <v>482</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>435</v>
+        <v>483</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>436</v>
+        <v>484</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>437</v>
+        <v>485</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>438</v>
+        <v>486</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>439</v>
+        <v>487</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>440</v>
+        <v>488</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>441</v>
+        <v>489</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>442</v>
+        <v>490</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>443</v>
+        <v>491</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>444</v>
+        <v>492</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>445</v>
+        <v>493</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>430</v>
+        <v>478</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>446</v>
+        <v>494</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>433</v>
+        <v>481</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>447</v>
+        <v>495</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>448</v>
+        <v>496</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>70</v>
+        <v>117</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>449</v>
+        <v>497</v>
       </c>
       <c r="C2" t="s">
-        <v>450</v>
+        <v>498</v>
       </c>
       <c r="D2" t="s">
-        <v>451</v>
+        <v>499</v>
       </c>
       <c r="E2" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="F2" t="s">
-        <v>452</v>
+        <v>500</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>453</v>
+        <v>501</v>
       </c>
       <c r="I2" t="s">
-        <v>454</v>
+        <v>502</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>455</v>
+        <v>503</v>
       </c>
       <c r="C3" t="s">
-        <v>456</v>
+        <v>504</v>
       </c>
       <c r="D3" t="s">
-        <v>457</v>
+        <v>505</v>
       </c>
       <c r="E3" t="s">
-        <v>458</v>
+        <v>506</v>
       </c>
       <c r="F3" t="s">
-        <v>459</v>
+        <v>507</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>460</v>
+        <v>508</v>
       </c>
       <c r="I3" t="s">
-        <v>461</v>
+        <v>509</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>462</v>
+        <v>510</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>405</v>
+        <v>453</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>463</v>
+        <v>511</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>464</v>
+        <v>512</v>
       </c>
       <c r="C2" t="s">
-        <v>465</v>
+        <v>513</v>
       </c>
       <c r="D2" t="s">
-        <v>466</v>
+        <v>514</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>467</v>
+        <v>515</v>
       </c>
       <c r="C3" t="s">
-        <v>468</v>
+        <v>516</v>
       </c>
       <c r="D3" t="s">
-        <v>466</v>
+        <v>514</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>469</v>
+        <v>517</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>414</v>
+        <v>462</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>470</v>
+        <v>518</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>471</v>
+        <v>519</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>472</v>
+        <v>520</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="C2" t="s">
-        <v>473</v>
+        <v>521</v>
       </c>
       <c r="D2" t="s">
-        <v>474</v>
+        <v>522</v>
       </c>
       <c r="E2" t="s">
-        <v>475</v>
+        <v>523</v>
       </c>
       <c r="F2" t="s">
-        <v>476</v>
+        <v>524</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J1"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>404</v>
+        <v>452</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>405</v>
+        <v>453</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>406</v>
+        <v>454</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>407</v>
+        <v>455</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>408</v>
+        <v>456</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>409</v>
+        <v>457</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>477</v>
+        <v>525</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>410</v>
+        <v>458</v>
       </c>
       <c r="C2" t="s">
-        <v>478</v>
+        <v>526</v>
       </c>
       <c r="H2" t="s">
-        <v>479</v>
+        <v>527</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>528</v>
       </c>
       <c r="J2" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>410</v>
+        <v>458</v>
       </c>
       <c r="C3" t="s">
-        <v>480</v>
+        <v>529</v>
       </c>
       <c r="H3" t="s">
-        <v>481</v>
+        <v>530</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>531</v>
       </c>
       <c r="J3" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>