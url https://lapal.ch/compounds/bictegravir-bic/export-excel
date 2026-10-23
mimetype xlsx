--- v3 (2026-08-22)
+++ v4 (2026-10-23)
@@ -1,97 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -130,50 +141,191 @@
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
+  </si>
+  <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Bictegravir</t>
   </si>
   <si>
     <t>BIC</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB11799</t>
   </si>
   <si>
     <t>One of the three compounds of Biktarvy (bictegravir/emtricitabine/tenofovir alafenamide)</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Integrase strand transfer inhibitor (INSTI)</t>
   </si>
@@ -294,53 +446,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -360,50 +509,53 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
@@ -495,132 +647,96 @@
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2014100323</t>
   </si>
   <si>
     <t>Bictegravir compounds</t>
   </si>
   <si>
     <t>Gilead Sciences, Inc</t>
   </si>
   <si>
     <t>2033-12-19</t>
   </si>
   <si>
     <t>Compounds for use in the treatment of human immunodeficiency virus (HIV) infection are disclosed. The compounds have the following Formula (I): including stereoisomers and pharmaceutically acceptable salts thereof, wherein R1, X, W, Y1, Y2, &amp;Zgr;1 and Z4 are as defined herein. Methods associated with preparation and use of such compounds, as well as pharmaceutical compositions comprising such compounds, are also disclosed.</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>MPP licence</t>
   </si>
   <si>
-    <t>Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Mexico, Peru, Philippines, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Liberia, Rwanda, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, El Salvador, Ethiopia, Fiji, India, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Comoros, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Colombia, Grenada, Indonesia, Kiribati, Pakistan, Paraguay, Solomon Islands, South Africa, Tuvalu, Ukraine, Viet Nam, Malaysia, Saint Lucia</t>
-[...14 lines deleted...]
-    <t>Australia, Israel, Japan, Korea, Republic of, United States of America, World Intellectual Property Organization (WIPO), Costa Rica, Russian Federation, Spain, Monaco, Malta, San Marino, Uruguay</t>
+    <t>World Intellectual Property Organization (WIPO), Argentina, Brazil, China, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Mexico, Peru, Philippines, Gambia (the), Kenya, Malawi, Sierra Leone, Liberia, Zimbabwe, Bolivia (Plurinational State of), Ecuador, El Salvador, Ethiopia, Fiji, India, Colombia, Congo, democratic Republic of the, Egypt, Grenada, Indonesia, Jamaica, Kiribati, Nepal, Pakistan, Paraguay, Solomon Islands, South Africa, Thailand, Tuvalu, Ukraine, Venezuela (Bolivarian Republic of), Viet Nam, Malaysia, Turkmenistan, Botswana, Ghana, Lesotho, Mozambique, Namibia, Rwanda, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Saint Lucia</t>
+  </si>
+  <si>
+    <t>Canada, Australia, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO), Chile, Costa Rica, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Uruguay, Anguilla, Bermuda, Falkland Islands (Malvinas), Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Montserrat, Panama, Seychelles, Turks and Caicos Islands, Bahamas, Guyana, Gibraltar, Jersey, Macao, Guernsey</t>
   </si>
   <si>
     <t>WO2015195656</t>
   </si>
   <si>
     <t>Bictegravir synthesis</t>
   </si>
   <si>
     <t>Process</t>
   </si>
   <si>
     <t>2035-06-16</t>
   </si>
   <si>
     <t>Methods of making compounds of Formula (I) are disclosed.</t>
   </si>
   <si>
-    <t>Argentina, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Türkiye, Montenegro, Mexico, Brazil, India</t>
-[...14 lines deleted...]
-    <t>Australia, Israel, United States of America, World Intellectual Property Organization (WIPO), Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia</t>
+    <t>World Intellectual Property Organization (WIPO), Argentina, China, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Morocco, Mexico, Brazil, Turkmenistan, India</t>
+  </si>
+  <si>
+    <t>Canada, Australia, Israel, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO), Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, New Zealand, Bahamas, Hong Kong, Macao</t>
   </si>
   <si>
     <t>WO2015196116</t>
   </si>
   <si>
     <t>Bictegravir sodium</t>
   </si>
   <si>
     <t>Gilead Sciences Inc</t>
   </si>
   <si>
     <t>2035-06-19</t>
   </si>
   <si>
     <t>The present Invention relates to sodium (2R,5S,13aR)-7,9-dioxo-10 -((2,4,6-trifluorobenzyl)carbamoyl)-2,3,4,5,7,9,13,13a-octahydro-2,5-methanopyrido[1',2':4,5] pyrazino[2,1-b][1,3]oxazepin-8-olate Form I.</t>
   </si>
   <si>
-    <t>Argentina, China, Cuba, Dominican Republic, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Türkiye, North Macedonia, Montenegro, Moldova, Republic of, Mexico, Peru, Philippines, El Salvador, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Comoros, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Bolivia (Plurinational State of), Brazil, Colombia, Malaysia, Nigeria, Pakistan, South Africa, Ukraine</t>
-[...14 lines deleted...]
-    <t>Japan, United States of America, World Intellectual Property Organization (WIPO), Costa Rica, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Uruguay, New Zealand, Hong Kong</t>
+    <t>World Intellectual Property Organization (WIPO), Argentina, China, Cuba, Dominican Republic, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Morocco, Moldova, Republic of, Mexico, Peru, Philippines, El Salvador, India, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Comoros, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Liberia, Rwanda, Sao Tome and Principe, Sudan, Eswatini, Tanzania, United Republic of, Zambia, Zimbabwe, Bolivia (Plurinational State of), Brazil, Colombia, Ecuador, Egypt, Guatemala, Indonesia, Malaysia, Nigeria, Pakistan, Paraguay, South Africa, Venezuela (Bolivarian Republic of), Viet Nam, Turkmenistan, Ukraine, Thailand</t>
+  </si>
+  <si>
+    <t>Canada, Australia, Israel, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO), Chile, Costa Rica, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Uruguay, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Panama, Trinidad and Tobago, New Zealand, Bahamas, Hong Kong, Macao</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/akybPoH9zFlpprHC7KNoDn34w2U3Rmew6qWY22DR.png</t>
   </si>
@@ -634,50 +750,56 @@
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Gilead</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.gilead.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Safety reference</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -717,51 +839,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1009,134 +1131,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140626&amp;CC=WO&amp;NR=2014100323A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20151223&amp;CC=WO&amp;NR=2015195656A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20151223&amp;CC=WO&amp;NR=2015196116A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/akybPoH9zFlpprHC7KNoDn34w2U3Rmew6qWY22DR.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1165,156 +1341,367 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="C2" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="D2" t="s">
-        <v>39</v>
+        <v>89</v>
       </c>
       <c r="E2" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>90</v>
       </c>
       <c r="G2" t="s">
-        <v>42</v>
-[...14 lines deleted...]
-        <v>47</v>
+        <v>91</v>
+      </c>
+      <c r="J2" t="s">
+        <v>92</v>
+      </c>
+      <c r="K2" t="s">
+        <v>93</v>
+      </c>
+      <c r="L2" t="s">
+        <v>94</v>
       </c>
       <c r="Q2" t="s">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="R2" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="S2" t="s">
-        <v>50</v>
-[...8 lines deleted...]
-        <v>53</v>
+        <v>97</v>
+      </c>
+      <c r="T2" t="s">
+        <v>98</v>
+      </c>
+      <c r="U2" t="s">
+        <v>99</v>
+      </c>
+      <c r="V2" t="s">
+        <v>100</v>
       </c>
       <c r="AA2" t="s">
-        <v>54</v>
+        <v>101</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>102</v>
       </c>
       <c r="AC2" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>57</v>
+        <v>103</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>104</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>105</v>
       </c>
       <c r="AJ2" t="s">
-        <v>58</v>
+        <v>106</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>108</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -1358,273 +1745,273 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>60</v>
+        <v>110</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>62</v>
+        <v>112</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>63</v>
+        <v>113</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>64</v>
+        <v>114</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>65</v>
+        <v>115</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>67</v>
+        <v>117</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>68</v>
+        <v>118</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>69</v>
+        <v>119</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>70</v>
+        <v>120</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>71</v>
+        <v>121</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>72</v>
+        <v>122</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>73</v>
+        <v>123</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>74</v>
+        <v>124</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>75</v>
+        <v>125</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>76</v>
+        <v>126</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>77</v>
+        <v>127</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>78</v>
+        <v>128</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>79</v>
+        <v>129</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>80</v>
+        <v>130</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>81</v>
+        <v>131</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>82</v>
+        <v>132</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>84</v>
+        <v>134</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>85</v>
+        <v>135</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>86</v>
+        <v>136</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>87</v>
+        <v>137</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>88</v>
+        <v>138</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>89</v>
+        <v>139</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>90</v>
+        <v>140</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>91</v>
+        <v>141</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>92</v>
+        <v>142</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>93</v>
+        <v>143</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>94</v>
+        <v>144</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>95</v>
+        <v>145</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>96</v>
+        <v>146</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>97</v>
+        <v>147</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>98</v>
+        <v>148</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>99</v>
+        <v>149</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>101</v>
+        <v>151</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>102</v>
+        <v>152</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>103</v>
+        <v>153</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>104</v>
+        <v>154</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>105</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>155</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>106</v>
+        <v>156</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>107</v>
+        <v>157</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>108</v>
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>109</v>
+        <v>159</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>110</v>
+        <v>160</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="I1" s="2" t="s">
         <v>111</v>
-      </c>
-[...16 lines deleted...]
-        <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -1635,670 +2022,635 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>116</v>
+        <v>166</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>117</v>
+        <v>167</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>118</v>
+        <v>168</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>119</v>
+        <v>169</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>120</v>
+        <v>170</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>121</v>
+        <v>171</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>122</v>
+        <v>172</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>123</v>
+        <v>173</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>124</v>
+        <v>174</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>125</v>
+        <v>175</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>126</v>
+        <v>176</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>127</v>
+        <v>177</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>130</v>
+        <v>180</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>132</v>
+        <v>182</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>134</v>
+        <v>184</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>135</v>
+        <v>185</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>136</v>
+        <v>186</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>137</v>
+        <v>187</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>138</v>
+        <v>188</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>139</v>
+        <v>189</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>140</v>
+        <v>190</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>141</v>
+        <v>191</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>142</v>
+        <v>192</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>144</v>
+        <v>194</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>145</v>
+        <v>195</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>146</v>
+        <v>196</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>147</v>
+        <v>197</v>
       </c>
       <c r="C2" t="s">
-        <v>148</v>
+        <v>198</v>
       </c>
       <c r="D2" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="E2" t="s">
-        <v>149</v>
+        <v>199</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="G2" t="s">
-        <v>151</v>
+        <v>201</v>
       </c>
       <c r="H2" t="s">
-        <v>152</v>
+        <v>202</v>
       </c>
       <c r="I2" t="s">
-        <v>153</v>
+        <v>203</v>
       </c>
       <c r="J2" t="s">
-        <v>154</v>
+        <v>204</v>
       </c>
       <c r="K2" t="s">
-        <v>155</v>
-[...11 lines deleted...]
-        <v>159</v>
+        <v>205</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>160</v>
+        <v>206</v>
       </c>
       <c r="C3" t="s">
-        <v>161</v>
+        <v>207</v>
       </c>
       <c r="D3" t="s">
-        <v>162</v>
+        <v>208</v>
       </c>
       <c r="E3" t="s">
-        <v>149</v>
+        <v>199</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>163</v>
+        <v>209</v>
       </c>
       <c r="G3" t="s">
-        <v>164</v>
+        <v>210</v>
       </c>
       <c r="H3" t="s">
-        <v>152</v>
+        <v>202</v>
       </c>
       <c r="I3" t="s">
-        <v>153</v>
+        <v>203</v>
       </c>
       <c r="J3" t="s">
-        <v>165</v>
+        <v>211</v>
       </c>
       <c r="K3" t="s">
-        <v>166</v>
-[...11 lines deleted...]
-        <v>170</v>
+        <v>212</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>171</v>
+        <v>213</v>
       </c>
       <c r="C4" t="s">
-        <v>172</v>
+        <v>214</v>
       </c>
       <c r="D4" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="E4" t="s">
-        <v>173</v>
+        <v>215</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>174</v>
+        <v>216</v>
       </c>
       <c r="G4" t="s">
-        <v>175</v>
+        <v>217</v>
       </c>
       <c r="H4" t="s">
-        <v>152</v>
+        <v>202</v>
       </c>
       <c r="I4" t="s">
-        <v>153</v>
+        <v>203</v>
       </c>
       <c r="J4" t="s">
-        <v>176</v>
+        <v>218</v>
       </c>
       <c r="K4" t="s">
-        <v>177</v>
-[...11 lines deleted...]
-        <v>181</v>
+        <v>219</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>182</v>
+        <v>220</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>183</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E1" s="2" t="s">
-        <v>184</v>
+        <v>222</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>136</v>
+        <v>186</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>185</v>
+        <v>223</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>186</v>
+        <v>224</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>113</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>187</v>
+        <v>225</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>111</v>
+        <v>161</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>188</v>
+        <v>226</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>189</v>
+        <v>227</v>
       </c>
       <c r="C2" t="s">
-        <v>190</v>
+        <v>228</v>
       </c>
       <c r="D2" t="s">
-        <v>191</v>
+        <v>229</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>192</v>
+        <v>230</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>117</v>
+        <v>167</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>193</v>
+        <v>231</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>194</v>
+        <v>232</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>195</v>
+        <v>233</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>196</v>
+        <v>234</v>
       </c>
       <c r="C2" t="s">
-        <v>197</v>
+        <v>235</v>
       </c>
       <c r="D2" t="s">
-        <v>198</v>
+        <v>236</v>
       </c>
       <c r="E2" t="s">
-        <v>199</v>
+        <v>237</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>110</v>
+        <v>160</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="I1" s="2" t="s">
         <v>111</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J1" s="2" t="s">
-        <v>200</v>
+        <v>238</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>