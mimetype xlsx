--- v0 (2026-06-02)
+++ v1 (2026-06-23)
@@ -540,51 +540,51 @@
   <si>
     <t>Singapore, United States of America, Bahamas, Hong Kong</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), China, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Morocco, Mexico</t>
   </si>
   <si>
     <t>Australia, Israel, United States of America, World Intellectual Property Organization (WIPO), Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia</t>
   </si>
   <si>
     <t>WO2015196116</t>
   </si>
   <si>
     <t>Bictegravir sodium</t>
   </si>
   <si>
     <t>Gilead Sciences Inc</t>
   </si>
   <si>
     <t>2035-06-19</t>
   </si>
   <si>
     <t>The present Invention relates to sodium (2R,5S,13aR)-7,9-dioxo-10 -((2,4,6-trifluorobenzyl)carbamoyl)-2,3,4,5,7,9,13,13a-octahydro-2,5-methanopyrido[1',2':4,5] pyrazino[2,1-b][1,3]oxazepin-8-olate Form I.</t>
   </si>
   <si>
-    <t>Argentina, China, Cuba, Dominican Republic, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Türkiye, North Macedonia, Bosnia and Herzegovina, Montenegro, Moldova, Republic of, Mexico, Peru, Philippines, El Salvador, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Comoros, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Bolivia (Plurinational State of), Brazil, Colombia, Malaysia, Nigeria, Pakistan, South Africa, Ukraine</t>
+    <t>Argentina, China, Cuba, Dominican Republic, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Türkiye, North Macedonia, Montenegro, Moldova, Republic of, Mexico, Peru, Philippines, El Salvador, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Comoros, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Bolivia (Plurinational State of), Brazil, Colombia, Malaysia, Nigeria, Pakistan, South Africa, Ukraine</t>
   </si>
   <si>
     <t>Canada, Australia, Israel, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, Chile, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Malta, Norway, Romania, Latvia, Lithuania, Slovenia, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Panama, Trinidad and Tobago, New Zealand, Bahamas, Hong Kong, Macao</t>
   </si>
   <si>
     <t>Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia</t>
   </si>
   <si>
     <t>Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Hong Kong</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Morocco, Moldova, Republic of, India, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Liberia, Rwanda, Sao Tome and Principe, Sudan, Eswatini, Tanzania, United Republic of, Zambia, Zimbabwe, Ecuador, Egypt, Guatemala, Indonesia, Paraguay, South Africa, Venezuela (Bolivarian Republic of), Viet Nam, Thailand</t>
   </si>
   <si>
     <t>Japan, United States of America, World Intellectual Property Organization (WIPO), Costa Rica, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Uruguay, New Zealand, Hong Kong</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>