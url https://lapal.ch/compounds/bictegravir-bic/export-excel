--- v1 (2026-06-23)
+++ v2 (2026-08-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -390,50 +390,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
@@ -600,51 +603,51 @@
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/akybPoH9zFlpprHC7KNoDn34w2U3Rmew6qWY22DR.png</t>
   </si>
   <si>
     <t>Bictegravir chemical structure</t>
   </si>
   <si>
     <t>MedChemExpress</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Gilead Sciences, Inc.</t>
+    <t>Gilead</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.gilead.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -998,51 +1001,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140626&amp;CC=WO&amp;NR=2014100323A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20160324&amp;CC=WO&amp;NR=2015195656A3&amp;KC=A3" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20151223&amp;CC=WO&amp;NR=2015196116A1&amp;KC=A1" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140626&amp;CC=WO&amp;NR=2014100323A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20151223&amp;CC=WO&amp;NR=2015195656A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20151223&amp;CC=WO&amp;NR=2015196116A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/akybPoH9zFlpprHC7KNoDn34w2U3Rmew6qWY22DR.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG2"/>
   <sheetViews>
@@ -1553,79 +1556,80 @@
       <c r="E1" s="2" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R1"/>
+  <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R1"/>
+      <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>110</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>111</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>112</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>113</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>114</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>115</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1635,50 +1639,53 @@
         <v>117</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>118</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>119</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>120</v>
       </c>
       <c r="N1" s="5" t="s">
         <v>121</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>122</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>123</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>124</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>125</v>
+      </c>
+      <c r="S1" s="2" t="s">
+        <v>126</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O4"/>
   <sheetViews>
@@ -1688,231 +1695,231 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="C2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D2" t="s">
         <v>56</v>
       </c>
       <c r="E2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="J2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="K2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="L2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="M2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="N2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="O2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="G3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="H3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="J3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="K3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="L3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="M3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="N3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="O3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="C4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D4" t="s">
         <v>56</v>
       </c>
       <c r="E4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="G4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="H4" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I4" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="J4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="K4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="L4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="M4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="N4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="O4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -1921,212 +1928,212 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>107</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>56</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>111</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="C2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D2" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E1"/>
   <sheetViews>