--- v2 (2026-08-02)
+++ v3 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Bictegravir</t>
   </si>
   <si>
     <t>BIC</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB11799</t>
   </si>
   <si>
     <t>One of the three compounds of Biktarvy (bictegravir/emtricitabine/tenofovir alafenamide)</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Integrase strand transfer inhibitor (INSTI)</t>
   </si>
@@ -354,54 +363,63 @@
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -486,57 +504,57 @@
   <si>
     <t>Gilead Sciences, Inc</t>
   </si>
   <si>
     <t>2033-12-19</t>
   </si>
   <si>
     <t>Compounds for use in the treatment of human immunodeficiency virus (HIV) infection are disclosed. The compounds have the following Formula (I): including stereoisomers and pharmaceutically acceptable salts thereof, wherein R1, X, W, Y1, Y2, &amp;Zgr;1 and Z4 are as defined herein. Methods associated with preparation and use of such compounds, as well as pharmaceutical compositions comprising such compounds, are also disclosed.</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>MPP licence</t>
   </si>
   <si>
     <t>Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Moldova, Republic of, Mexico, Peru, Philippines, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Liberia, Rwanda, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, El Salvador, Ethiopia, Fiji, India, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Comoros, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Colombia, Grenada, Indonesia, Kiribati, Pakistan, Paraguay, Solomon Islands, South Africa, Tuvalu, Ukraine, Viet Nam, Malaysia, Saint Lucia</t>
   </si>
   <si>
     <t>Canada, Australia, Hong Kong, Israel, Japan, Korea, Republic of, New Zealand, Singapore, United States of America, Chile, Costa Rica, Russian Federation, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, Croatia, Romania, Latvia, Lithuania, Slovenia, Anguilla, Bermuda, Falkland Islands (Malvinas), Montserrat, Panama, Seychelles, Turks and Caicos Islands, Bahamas, Guyana, Gibraltar, Jersey, Macao, Guernsey</t>
   </si>
   <si>
     <t>Brazil, China, Türkiye, North Macedonia, Albania, Bosnia and Herzegovina, Montenegro, Serbia, Bolivia (Plurinational State of), Ecuador, El Salvador, Congo, democratic Republic of the, Indonesia, Jamaica, Nepal, Thailand, Venezuela (Bolivarian Republic of)</t>
   </si>
   <si>
-    <t>Canada, Australia, Israel, Japan, Taiwan, Province of China, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates</t>
+    <t>Canada, Israel, Taiwan, Province of China, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Hungary, Poland, Iceland, Malta, Norway, San Marino, Croatia, Romania, Latvia, Lithuania, Slovenia, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Argentina, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, North Macedonia, Albania, Bosnia and Herzegovina, Serbia, Moldova, Republic of, Mexico, Philippines, Uganda, Egypt</t>
   </si>
   <si>
-    <t>Israel, Japan, Korea, Republic of, United States of America, World Intellectual Property Organization (WIPO), Costa Rica, Russian Federation, Spain, Monaco, Malta, San Marino, Uruguay</t>
+    <t>Australia, Israel, Japan, Korea, Republic of, United States of America, World Intellectual Property Organization (WIPO), Costa Rica, Russian Federation, Spain, Monaco, Malta, San Marino, Uruguay</t>
   </si>
   <si>
     <t>WO2015195656</t>
   </si>
   <si>
     <t>Bictegravir synthesis</t>
   </si>
   <si>
     <t>Process</t>
   </si>
   <si>
     <t>2035-06-16</t>
   </si>
   <si>
     <t>Methods of making compounds of Formula (I) are disclosed.</t>
   </si>
   <si>
     <t>Argentina, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Türkiye, Montenegro, Mexico, Brazil, India</t>
   </si>
   <si>
     <t>Canada, Australia, Israel, Japan, Korea, Republic of, Singapore, Taiwan, Province of China, United States of America, Russian Federation, Belgium, Germany, France, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Portugal, Ireland, Czechia, Slovakia, Hungary, Poland, Norway, Slovenia, New Zealand, Hong Kong, Macao</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
@@ -613,50 +631,53 @@
     <t>MedChemExpress</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Gilead</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.gilead.com/</t>
   </si>
   <si>
     <t>United States</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1025,94 +1046,97 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20140626&amp;CC=WO&amp;NR=2014100323A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20151223&amp;CC=WO&amp;NR=2015195656A2&amp;KC=A2" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20151223&amp;CC=WO&amp;NR=2015196116A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/akybPoH9zFlpprHC7KNoDn34w2U3Rmew6qWY22DR.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1168,121 +1192,129 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="G2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="I2" t="s">
-        <v>41</v>
-[...7 lines deleted...]
-      <c r="M2" t="s">
         <v>44</v>
       </c>
       <c r="N2" t="s">
         <v>45</v>
       </c>
       <c r="O2" t="s">
         <v>46</v>
       </c>
       <c r="P2" t="s">
         <v>47</v>
       </c>
-      <c r="U2" t="s">
+      <c r="Q2" t="s">
         <v>48</v>
       </c>
-      <c r="V2" t="s">
+      <c r="R2" t="s">
         <v>49</v>
       </c>
-      <c r="W2" t="s">
+      <c r="S2" t="s">
         <v>50</v>
       </c>
       <c r="X2" t="s">
         <v>51</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="Y2" s="1" t="s">
+        <v>52</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="AD2" t="s">
         <v>53</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="AA2" t="s">
         <v>54</v>
       </c>
+      <c r="AC2" t="s">
+        <v>55</v>
+      </c>
       <c r="AG2" t="s">
-        <v>55</v>
+        <v>56</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>57</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -1326,257 +1358,273 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>58</v>
+        <v>113</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -1587,644 +1635,664 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="C2" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="D2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="E2" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="G2" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="H2" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="I2" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="J2" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="K2" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="L2" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="M2" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="N2" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
       <c r="O2" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="6" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="C3" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="D3" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="E3" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="G3" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="H3" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="I3" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="J3" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="K3" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="L3" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="M3" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="N3" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="O3" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" s="6" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="C4" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
       <c r="D4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="E4" t="s">
-        <v>167</v>
+        <v>173</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="G4" t="s">
-        <v>169</v>
+        <v>175</v>
       </c>
       <c r="H4" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="I4" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="J4" t="s">
-        <v>170</v>
+        <v>176</v>
       </c>
       <c r="K4" t="s">
-        <v>171</v>
+        <v>177</v>
       </c>
       <c r="L4" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="M4" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="N4" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="O4" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>182</v>
+        <v>188</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>183</v>
+        <v>189</v>
       </c>
       <c r="C2" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="D2" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>187</v>
+        <v>193</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>188</v>
+        <v>194</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>189</v>
+        <v>195</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>190</v>
+        <v>196</v>
       </c>
       <c r="C2" t="s">
-        <v>191</v>
+        <v>197</v>
       </c>
       <c r="D2" t="s">
-        <v>192</v>
+        <v>198</v>
       </c>
       <c r="E2" t="s">
-        <v>193</v>
+        <v>199</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>58</v>
+        <v>113</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>