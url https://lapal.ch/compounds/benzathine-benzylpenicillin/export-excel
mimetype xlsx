--- v0 (2026-06-02)
+++ v1 (2026-08-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="560">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="567">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -825,612 +825,636 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
-    <t>Pfizer Inc</t>
-[...1 lines deleted...]
-  <si>
     <t>originator</t>
   </si>
   <si>
-    <t>BICILLIN 5</t>
-[...2 lines deleted...]
-    <t>Other(s)</t>
+    <t>BICILLIN</t>
+  </si>
+  <si>
+    <t>Other bacterial diseases</t>
   </si>
   <si>
     <t>0.6 M IU; 1.2 M IU; 2.4 M IU</t>
   </si>
   <si>
     <t>RCETH</t>
   </si>
   <si>
     <t>Ministry of Health of Republic of Belarus-Center for Examinations and Tests in Health Service</t>
   </si>
   <si>
+    <t>https://rceth.by/Refbank</t>
+  </si>
+  <si>
     <t>BLR</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
     <t>https://rceth.by/Refbank/reestr_lekarstvennih_sredstv/details/4169_99_05_06_12_18_24</t>
   </si>
   <si>
-    <t>Sandoz SA (Pty) Ltd</t>
+    <t>Sandoz</t>
   </si>
   <si>
     <t>generic</t>
   </si>
   <si>
     <t>RETARPEN</t>
   </si>
   <si>
     <t>BoMRA</t>
   </si>
   <si>
     <t>Botswana Medicines Regulatory Authority</t>
   </si>
   <si>
     <t>BWA</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
     <t>https://brims.bomra.co.bw/#/public/human-medicines</t>
   </si>
   <si>
-    <t>Eurofarma Laboratorios S.A.</t>
+    <t>Eurofarma Laboratorios</t>
   </si>
   <si>
     <t>BENZILPENICILINA BENZATINA</t>
   </si>
   <si>
     <t>ANVISA</t>
   </si>
   <si>
     <t>Agência Nacional de Vigilância Sanitária</t>
   </si>
   <si>
+    <t>https://www.gov.br/anvisa/pt-br/assuntos/medicamentos/novos-medicamentos-e-indicacoes</t>
+  </si>
+  <si>
     <t>BRA</t>
   </si>
   <si>
     <t>Awaiting approval</t>
   </si>
   <si>
     <t>https://consultas.anvisa.gov.br/#/medicamentos/?checkNotificado=false&amp;checkRegistrado=true&amp;nomeProduto=Benzetacil&amp;situacaoRegistro=V</t>
   </si>
   <si>
-    <t>Biosano Laboratory SA</t>
-[...2 lines deleted...]
-    <t>biosano laboratory sa</t>
+    <t>Biosano Laboratory</t>
   </si>
   <si>
     <t>BENZATHINE BENZYLPENICILLIN</t>
   </si>
   <si>
     <t>INVIMA</t>
   </si>
   <si>
     <t>National Institute for Food and Drug Surveillance</t>
   </si>
   <si>
+    <t>https://www.invima.gov.co/</t>
+  </si>
+  <si>
     <t>COL</t>
   </si>
   <si>
     <t>Colombia</t>
   </si>
   <si>
     <t>https://registrosanitario.ispch.gob.cl/</t>
   </si>
   <si>
     <t>DDF</t>
   </si>
   <si>
     <t>Department of Drugs and Food, Ministry of Health - Cambodia</t>
   </si>
   <si>
+    <t>https://www.ddfcambodia.com/</t>
+  </si>
+  <si>
     <t>KHM</t>
   </si>
   <si>
     <t>Cambodia</t>
   </si>
   <si>
     <t>https://cdn.who.int/media/docs/default-source/essential-medicines/national-essential-medicines-lists-(neml)/wpro_neml/cambodia-2018.pdf?sfvrsn=e57292a1_3</t>
   </si>
   <si>
     <t>EDA</t>
   </si>
   <si>
     <t>Egyptian Drug Authority</t>
   </si>
   <si>
+    <t>http://eservices.edaegypt.gov.eg/EDASearch/SearchRegDrugs.aspx</t>
+  </si>
+  <si>
     <t>EGY</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
     <t>1-new-code-antimicrobial-egyptian-national-formulary_c.pdf</t>
   </si>
   <si>
-    <t>Bliss GVS Pharma Limited</t>
+    <t>Bliss GVS Pharma</t>
   </si>
   <si>
     <t>BENTARIX</t>
   </si>
   <si>
     <t>FDA Ghana</t>
   </si>
   <si>
     <t>Food and Drugs Authority Ghana</t>
   </si>
   <si>
+    <t>http://www.fdaghana.gov.gh/</t>
+  </si>
+  <si>
     <t>GHA</t>
   </si>
   <si>
     <t>Ghana</t>
   </si>
   <si>
     <t>https://verifypermit.fdaghana.gov.gh/publicsearch</t>
   </si>
   <si>
     <t>CDSCO</t>
   </si>
   <si>
     <t>Central Drugs Standard Control Organisation - India</t>
   </si>
   <si>
+    <t>https://cdsco.gov.in/opencms/opencms/en/Home/</t>
+  </si>
+  <si>
     <t>IND</t>
   </si>
   <si>
     <t>India</t>
   </si>
   <si>
     <t>https://nppa.gov.in/benzathinebenzylpenicillin6</t>
   </si>
   <si>
-    <t>Reddys Pharma Limited</t>
+    <t>Dr Reddy's Laboratories Ltd</t>
   </si>
   <si>
     <t>PPB</t>
   </si>
   <si>
     <t>Pharmacy and Poisons Board</t>
   </si>
   <si>
+    <t>https://prims.pharmacyboardkenya.org/pharma_register_r_public/?</t>
+  </si>
+  <si>
     <t>KEN</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
-    <t>https://prims.pharmacyboardkenya.org/pharma_register_r_public/?</t>
-[...1 lines deleted...]
-  <si>
     <t>Surgilinks</t>
   </si>
   <si>
     <t>INJZATHINE INJECTION</t>
   </si>
   <si>
     <t>0.12 M IU</t>
   </si>
   <si>
     <t>KMFDS</t>
   </si>
   <si>
     <t>Korean Ministry of Food and Drug Safety</t>
   </si>
   <si>
+    <t>https://www.mfds.go.kr/eng/index.do ; https://nedrug.mfds.go.kr/searchDrug ; https://www.mfds.go.kr/eng/brd/m_19/list.do</t>
+  </si>
+  <si>
     <t>KOR</t>
   </si>
   <si>
     <t>Korea, Republic of</t>
   </si>
   <si>
     <t>https://www.mfds.go.kr/eng/brd/m_18/view.do?seq=71538</t>
   </si>
   <si>
-    <t>Averroes Pharmaceuticals Sdn. Bhd.</t>
+    <t>Averroes Pharmaceuticals</t>
   </si>
   <si>
     <t>BENZAPEN</t>
   </si>
   <si>
     <t>2.4 M IU</t>
   </si>
   <si>
     <t>NPRA</t>
   </si>
   <si>
     <t>Malaysian Drug Control Authority - National Pharmaceutical Regulatory Agency</t>
   </si>
   <si>
     <t>MYS</t>
   </si>
   <si>
     <t>Malaysia</t>
   </si>
   <si>
     <t>https://www.npra.gov.my/index.php/my/consumers-2/maklumat/carian-produk-berdaftar-bernotifikasi.html</t>
   </si>
   <si>
-    <t>Biotech Laboratories (Pty) Ltd</t>
-[...2 lines deleted...]
-    <t>PENILENTE LA 1,2 MU</t>
+    <t>Biotech Laboratories</t>
+  </si>
+  <si>
+    <t>PENILENTE LA</t>
   </si>
   <si>
     <t>0.12 M IU; 2.4 M IU</t>
   </si>
   <si>
     <t>NMRC</t>
   </si>
   <si>
     <t>Namibia Medicines Regulatory Council</t>
   </si>
   <si>
     <t>NAM</t>
   </si>
   <si>
     <t>Namibia</t>
   </si>
   <si>
     <t>https://154.0.193.136/documents/4070511/5024444/NAMIBIA+HUMAN+MEDICINES+REGISTER_AUGUST+2024.pdf/59950de0-dc99-73a4-e0b5-4e08465ff3c3?t=1729178490320</t>
   </si>
   <si>
-    <t>BICILLIN L-A</t>
-[...1 lines deleted...]
-  <si>
     <t>Medsafe</t>
   </si>
   <si>
     <t>New Zealand Medicines and Medical Devices Safety Authority</t>
   </si>
   <si>
     <t>NZL</t>
   </si>
   <si>
     <t>New Zealand</t>
   </si>
   <si>
     <t>https://www.medsafe.govt.nz/profs/datasheet/b/BicillinLAinj.pdf</t>
   </si>
   <si>
-    <t>Shandong Xier Kangtai Pharma Co Ltd</t>
+    <t>Shandong Xier Kangtai Pharma</t>
   </si>
   <si>
     <t>PENAXIN</t>
   </si>
   <si>
     <t>NAFDAC</t>
   </si>
   <si>
     <t>National Agency for Food and Drug Administration and Control</t>
   </si>
   <si>
+    <t>https://www.nafdac.gov.ng/</t>
+  </si>
+  <si>
     <t>NGA</t>
   </si>
   <si>
     <t>Nigeria</t>
   </si>
   <si>
     <t>https://www.nafdac.gov.ng/wp-content/uploads/Files/Resources/Directorate_Resources/R_and_R/List-of-Registered-Imported-Drugs.pdf</t>
   </si>
   <si>
     <t>Navesta Pharmaceuticals</t>
   </si>
   <si>
     <t>BENZID</t>
   </si>
   <si>
     <t>NMPA</t>
   </si>
   <si>
     <t>National Medical Products Administration</t>
   </si>
   <si>
     <t>CHN</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>http://naukarus.ru/public_html/wp-content/uploads/2025/06/Scientific%20research%20of%20the%20SCO%20countries%20-%20June%204%20Part%203.pdf</t>
   </si>
   <si>
-    <t>PENILENTE LA</t>
-[...1 lines deleted...]
-  <si>
     <t>SAHPRA</t>
   </si>
   <si>
     <t>South African Health Products Regulatory Authority</t>
   </si>
   <si>
     <t>ZAF</t>
   </si>
   <si>
     <t>South Africa</t>
   </si>
   <si>
     <t>https://pi-pil-repository.sahpra.org.za/wp-content/uploads/2025/02/1.3.1.1.1-PI-Approved-PENILENTE-LA.pdf</t>
   </si>
   <si>
-    <t>Ando Pharma (Pty) Ltd</t>
+    <t>Ando Pharma</t>
   </si>
   <si>
     <t>https://pi-pil-repository.sahpra.org.za/wp-content/uploads/2022/11/560384_Final_PI_BENZATHINE-Benzylpenicillin_Applicant.pdf</t>
   </si>
   <si>
-    <t>pfizer inc</t>
-[...1 lines deleted...]
-  <si>
     <t>LENTOCILIN S</t>
   </si>
   <si>
     <t>TGA</t>
   </si>
   <si>
     <t>Therapeutic Goods Administration</t>
   </si>
   <si>
     <t>AUS</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
     <t>https://www.tga.gov.au/resources/section-19a-approvals/lentocilin-s-1200-benzathine-benzylpenicillin-1200000-iu4-ml-powder-and-solvent-suspension-injection-portugal</t>
   </si>
   <si>
     <t>https://www.tga.gov.au/resources/artg/147169</t>
   </si>
   <si>
     <t>1.2 M IU</t>
   </si>
   <si>
     <t>NMRA</t>
   </si>
   <si>
     <t>National Medicine Regulatory Authority of Sri Lanka</t>
   </si>
   <si>
+    <t>https://www.nmra.gov.lk/index.php?option=com_content&amp;view=article&amp;id=457:approved-medicines&amp;catid=35&amp;Itemid=302&amp;lang=en</t>
+  </si>
+  <si>
     <t>LKA</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
     <t>https://mediverify.lk/search/?query=benzathine&amp;method=a</t>
   </si>
   <si>
     <t>COFEPRIS</t>
   </si>
   <si>
     <t>Comision Federal para la Proteccion contra Riesgos Sanitarios</t>
   </si>
   <si>
+    <t>https://www.gob.mx/cofepris#/module/1</t>
+  </si>
+  <si>
     <t>MEX</t>
   </si>
   <si>
     <t>Mexico</t>
   </si>
   <si>
     <t>https://medlistapp.paho.org/en/medicine/67/?section=1234#type872</t>
   </si>
   <si>
-    <t>Infectopharm GmbH</t>
+    <t>Infectopharm</t>
   </si>
   <si>
     <t>infectopharm gmbh</t>
   </si>
   <si>
     <t>EXTENICILLIN</t>
   </si>
   <si>
     <t>Swissmedic</t>
   </si>
   <si>
     <t>CHE</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>https://sai.refdata.ch/detail/63485</t>
   </si>
   <si>
     <t>TFDA</t>
   </si>
   <si>
     <t>Taiwan Food and Drug Administration</t>
   </si>
   <si>
     <t>TWN</t>
   </si>
   <si>
     <t>Taiwan, Province of China</t>
   </si>
   <si>
     <t>https://www.google.com/url?client=internal-element-cse&amp;cx=008913382465328057190:totppbhtgf8&amp;q=https://www.fda.gov.tw/tc/includes/GetFile.ashx%3Fid%3Df637147847907451043&amp;sa=U&amp;ved=2ahUKEwii85HG6uCTAxWXU6QEHe8EJwoQFnoECAQQAQ&amp;usg=AOvVaw0duveCkkCgBWqHUtkzKeKM</t>
   </si>
   <si>
-    <t>Missionpharma A/S</t>
+    <t>Missionpharma</t>
   </si>
   <si>
     <t>reyoung pharmaceutical co., ltd</t>
   </si>
   <si>
     <t>ZAMRA</t>
   </si>
   <si>
     <t>Zambia Medicines Regulatory Authority</t>
   </si>
   <si>
+    <t>https://app.zamra.co.zm:42882/portal/#/public/registered-medicines</t>
+  </si>
+  <si>
     <t>ZMB</t>
   </si>
   <si>
     <t>Zambia</t>
   </si>
   <si>
-    <t>https://app.zamra.co.zm:42882/portal/#/public/registered-medicines</t>
-[...2 lines deleted...]
-    <t>Astra Pharma (UK) Ltd</t>
+    <t>Astra Pharma</t>
   </si>
   <si>
     <t>NDA</t>
   </si>
   <si>
     <t>National Drug Authority</t>
   </si>
   <si>
+    <t>https://www.nda.or.ug/drug-register/</t>
+  </si>
+  <si>
     <t>UGA</t>
   </si>
   <si>
     <t>https://www.nda.or.ug/drug-register/#1539148991734-31a96a97-315e</t>
   </si>
   <si>
-    <t>Gittoes Pharmaceuticals Limited</t>
-[...2 lines deleted...]
-    <t>Abacus Pharma (A) Ltd.</t>
+    <t>Gittoes Pharmaceuticals</t>
+  </si>
+  <si>
+    <t>Abacus Pharma</t>
   </si>
   <si>
     <t>BENXALIN</t>
   </si>
   <si>
-    <t>Injectcare Parenterals Pvt. Ltd</t>
-[...2 lines deleted...]
-    <t>Reig Jofré Laboratory, SA</t>
+    <t>Injectcare Parenterals</t>
+  </si>
+  <si>
+    <t>Reig Jofré Laboratory</t>
   </si>
   <si>
     <t>BENZETACIL</t>
   </si>
   <si>
     <t>EMA/ AEMPS</t>
   </si>
   <si>
     <t>European Medicines Agency/ Spanish Agency of Medicines and Medical Devices</t>
   </si>
   <si>
     <t>ESP</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>https://cima.aemps.es/cima/dochtml/ft/55835/FT_55835.html#9</t>
   </si>
   <si>
-    <t>Lenis Farmacevtika d.o.o.</t>
+    <t>Lenis Farmacevtika</t>
   </si>
   <si>
     <t>EMA/JAZMP</t>
   </si>
   <si>
     <t>European Medicines Agency/ Agency for Medicinal Products and Medical Devices</t>
   </si>
   <si>
     <t>SVN</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
     <t>https://www.cbz.si/cbz/bazazdr2.nsf/o/32D401CC5F8DA602C12579F9004920D5?opendocument</t>
   </si>
   <si>
-    <t>Atral Laboratories SA</t>
+    <t>Atral Laboratories</t>
   </si>
   <si>
     <t>EMA/INFARMED</t>
   </si>
   <si>
     <t>European Medicines Agency/ National Authority of Medicines and Health Products/Autoridade Nacional do Medicamento e produtos de Saude</t>
   </si>
   <si>
     <t>PRT</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>https://extranet.infarmed.pt/INFOMED-fo/pesquisa-avancada.xhtml</t>
   </si>
   <si>
-    <t>Biopharma SRL</t>
+    <t>Biopharma</t>
   </si>
   <si>
     <t>SIGMACILLIN</t>
   </si>
   <si>
     <t>EMA/AIFA</t>
   </si>
   <si>
     <t>European Medicines Agency/ Italian Medicines Agency</t>
   </si>
   <si>
     <t>ITA</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>https://medicinali.aifa.gov.it/it/#/it/dettaglio/0000030685</t>
   </si>
   <si>
     <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
@@ -1449,264 +1473,261 @@
   <si>
     <t>MHRA</t>
   </si>
   <si>
     <t>Medicines and Healthcare Products Regulatory Agency</t>
   </si>
   <si>
     <t>GBR</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>https://mhraproducts4853.blob.core.windows.net/docs/4b307236e0a6d7db4725fec84cbeb909cdf6808a</t>
   </si>
   <si>
     <t>Laboratoires Delbert</t>
   </si>
   <si>
     <t>Available due to Shortage</t>
   </si>
   <si>
     <t>https://www.cdc.gov/nchhstp/director-letters/extencilline-during-bicillin-l-a-shortage.html</t>
   </si>
   <si>
-    <t>Laboratórios Atral</t>
-[...4 lines deleted...]
-  <si>
     <t>Imported</t>
   </si>
   <si>
     <t>https://www.fda.gov/media/179787/download</t>
   </si>
   <si>
     <t>HC</t>
   </si>
   <si>
     <t>Health Canada</t>
   </si>
   <si>
     <t>CAN</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>https://health-products.canada.ca/dpd-bdpp/info?lang=eng&amp;code=77729</t>
   </si>
   <si>
-    <t>Jindun Pharma (H.K.) Limited</t>
+    <t>Jindun Pharma</t>
   </si>
   <si>
     <t>NORABEN</t>
   </si>
   <si>
     <t>DoH HK</t>
   </si>
   <si>
     <t>Department of Health (Pharmacy and Poison Board of Hong Kong)</t>
   </si>
   <si>
     <t>HKG</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>https://www.drugoffice.gov.hk/eps/drug/productDetail/en/pharmaceutical_trade/46035</t>
   </si>
   <si>
     <t>BADAN POM</t>
   </si>
   <si>
     <t>Badan Pengawas Obat dan Makanan</t>
   </si>
   <si>
+    <t>https://cekbpom.pom.go.id/</t>
+  </si>
+  <si>
     <t>IDN</t>
   </si>
   <si>
     <t>Indonesia</t>
   </si>
   <si>
     <t>https://cekbpom.pom.go.id/all-produk?query=benzathine</t>
   </si>
   <si>
     <t>EMA/AGES</t>
   </si>
   <si>
     <t>European Medicines Agency/ Austrian Agency for Health and Food Safety</t>
   </si>
   <si>
     <t>AUT</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t>https://medikamente.basg.gv.at/documents/140510__DOTC_FACH_INFO.pdf</t>
   </si>
   <si>
     <t>EMA/FAMHP</t>
   </si>
   <si>
     <t>European Medicines Agency/Federal Agency for Medicines and Health Products</t>
   </si>
   <si>
     <t>BEL</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>https://medicinesdatabase.be/human-use/medicines/62bc351c8ab5583c18b2a5f8?search=%7B%22term%22:%22benzathine%22%7D</t>
   </si>
   <si>
-    <t>Laboratorios Atral S.A.</t>
-[...4 lines deleted...]
-  <si>
     <t>EMA/PSMDCA</t>
   </si>
   <si>
     <t>European Medicines Agency / Pharmaceutical Services and Medical Devices Competent Authority</t>
   </si>
   <si>
     <t>CYP</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
     <t>https://www.phs.moh.gov.cy/human-search/view.xhtml?id=37S0038</t>
   </si>
   <si>
     <t>PMDA</t>
   </si>
   <si>
     <t>Pharmaceuticals and Medical Devices Agency - Ministry of Health, Labour and Welfare</t>
   </si>
   <si>
     <t>JPN</t>
   </si>
   <si>
     <t>https://www.genome.jp/kegg/drug/</t>
   </si>
   <si>
     <t>FSDC-MINZDRAV</t>
   </si>
   <si>
     <t>Federal Service for Drug Control of the Russian Federation - MINZDRAV</t>
   </si>
   <si>
+    <t>https://minzdrav.gov.ru/en</t>
+  </si>
+  <si>
     <t>RUS</t>
   </si>
   <si>
     <t>Russian Federation</t>
   </si>
   <si>
     <t>https://ksmuconfs.org/wp-content/uploads/2023/12/Pharmacology2023_Sbornik.pdf</t>
   </si>
   <si>
     <t>MHRK</t>
   </si>
   <si>
     <t>Ministry of healthcare of the Republic of Kazakhstan</t>
   </si>
   <si>
+    <t>https://www.gov.kz/memleket/entities/dsm?lang=en</t>
+  </si>
+  <si>
     <t>KAZ</t>
   </si>
   <si>
     <t>Kazakhstan</t>
   </si>
   <si>
-    <t>Reyoung Pharmaceutical Co., Ltd.</t>
+    <t>Reyoung Pharmaceutical</t>
   </si>
   <si>
     <t>https://www.reyoungema.com/powder-for-injection/penicillin-powder-injection/benzathine-penicillin-for-injection.html</t>
   </si>
   <si>
-    <t>Farmasino Co., Ltd</t>
+    <t>Farmasino</t>
   </si>
   <si>
     <t>BENZALIN</t>
   </si>
   <si>
     <t>RFDA</t>
   </si>
   <si>
     <t>Rwanda Food and Drugs Authority</t>
   </si>
   <si>
+    <t>https://rwandafda.gov.rw/human-medicine-registered-products/</t>
+  </si>
+  <si>
     <t>RWA</t>
   </si>
   <si>
     <t>Rwanda</t>
   </si>
   <si>
     <t>https://rwandafda.gov.rw/register/monitoring_preview_register</t>
   </si>
   <si>
-    <t>Reyoung Pharmaceutical Co., Ltd</t>
-[...4 lines deleted...]
-  <si>
     <t>SFDA</t>
   </si>
   <si>
     <t>Saudi Food &amp; Drug Authority</t>
   </si>
   <si>
     <t>SAU</t>
   </si>
   <si>
     <t>Saudi Arabia</t>
   </si>
   <si>
     <t>https://www.sfda.gov.sa/en/drugs-list</t>
   </si>
   <si>
     <t>HSA</t>
   </si>
   <si>
     <t>Health Sciences Authority</t>
   </si>
   <si>
     <t>SGP</t>
   </si>
   <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>https://www.ndf.gov.sg/monograph/detail/M01673</t>
+  </si>
+  <si>
+    <t>Nova Medicine Company</t>
   </si>
   <si>
     <t>Thailand FDA</t>
   </si>
   <si>
     <t>Thailand Food and Drug Administration</t>
   </si>
   <si>
     <t>THA</t>
   </si>
   <si>
     <t>Thailand</t>
   </si>
   <si>
     <t>https://porta.fda.moph.go.th/fda_search_center_new/</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
   </si>
   <si>
     <t>Categories</t>
   </si>
@@ -3343,79 +3364,80 @@
       <c r="E1" s="2" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R55"/>
+  <dimension ref="A1:S53"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R1"/>
+      <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>225</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>226</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>227</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>228</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>229</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>230</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -3426,2593 +3448,2571 @@
       </c>
       <c r="K1" s="2" t="s">
         <v>233</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>234</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>235</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>236</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>237</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>238</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>239</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>240</v>
       </c>
-    </row>
-    <row r="2" spans="1:18">
+      <c r="S1" s="2" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="C2" t="s">
-        <v>241</v>
+        <v>116</v>
       </c>
       <c r="D2" t="s">
         <v>242</v>
       </c>
       <c r="E2" t="s">
         <v>243</v>
       </c>
       <c r="F2" t="s">
         <v>134</v>
       </c>
       <c r="G2" t="s">
         <v>244</v>
       </c>
       <c r="H2" t="s">
         <v>245</v>
       </c>
       <c r="I2" t="s">
         <v>42</v>
       </c>
       <c r="J2" t="s">
         <v>246</v>
       </c>
       <c r="K2" t="s">
         <v>247</v>
       </c>
       <c r="L2" t="s">
         <v>248</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>249</v>
       </c>
       <c r="N2" s="5" t="s">
         <v>250</v>
       </c>
-      <c r="P2">
+      <c r="O2" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q2">
         <v>43174.0</v>
       </c>
-      <c r="Q2" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:18">
+      <c r="R2" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="C3" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D3" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E3" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F3" t="s">
         <v>134</v>
       </c>
       <c r="G3" t="s">
         <v>244</v>
       </c>
       <c r="H3" t="s">
         <v>245</v>
       </c>
       <c r="I3" t="s">
         <v>42</v>
       </c>
       <c r="J3" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K3" t="s">
-        <v>256</v>
-[...1 lines deleted...]
-      <c r="L3" t="s">
         <v>257</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>258</v>
       </c>
       <c r="N3" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P3">
+        <v>259</v>
+      </c>
+      <c r="O3" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q3">
         <v>40660.0</v>
       </c>
-      <c r="Q3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:18">
+      <c r="R3" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="C4" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D4" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E4" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F4" t="s">
         <v>134</v>
       </c>
       <c r="G4" t="s">
         <v>244</v>
       </c>
       <c r="H4" t="s">
         <v>245</v>
       </c>
       <c r="I4" t="s">
         <v>42</v>
       </c>
       <c r="J4" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="K4" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="L4" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="M4" s="5" t="s">
+        <v>266</v>
+      </c>
+      <c r="N4" s="5" t="s">
         <v>143</v>
       </c>
-      <c r="N4" s="5" t="s">
-[...3 lines deleted...]
-        <v>265</v>
+      <c r="O4" t="s">
+        <v>251</v>
       </c>
       <c r="Q4" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:18">
+        <v>267</v>
+      </c>
+      <c r="R4" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="C5" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="D5" t="s">
-        <v>268</v>
+        <v>254</v>
       </c>
       <c r="E5" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F5" t="s">
         <v>134</v>
       </c>
       <c r="G5" t="s">
         <v>244</v>
       </c>
       <c r="H5" t="s">
         <v>245</v>
       </c>
       <c r="I5" t="s">
         <v>42</v>
       </c>
       <c r="J5" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="K5" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="L5" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P5">
+        <v>275</v>
+      </c>
+      <c r="O5" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q5">
         <v>40913.0</v>
       </c>
-      <c r="Q5" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:18">
+      <c r="R5" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="C6" t="s">
-        <v>241</v>
+        <v>116</v>
       </c>
       <c r="D6" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E6" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F6" t="s">
         <v>134</v>
       </c>
       <c r="G6" t="s">
         <v>244</v>
       </c>
       <c r="H6" t="s">
         <v>245</v>
       </c>
       <c r="I6" t="s">
         <v>42</v>
       </c>
       <c r="J6" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="K6" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="L6" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P6">
+        <v>281</v>
+      </c>
+      <c r="O6" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q6">
         <v>43101.0</v>
       </c>
-      <c r="Q6" t="s">
-[...3 lines deleted...]
-    <row r="7" spans="1:18">
+      <c r="R6" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>241</v>
+        <v>116</v>
       </c>
       <c r="D7" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E7" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F7" t="s">
         <v>134</v>
       </c>
       <c r="G7" t="s">
         <v>244</v>
       </c>
       <c r="H7" t="s">
         <v>245</v>
       </c>
       <c r="I7" t="s">
         <v>42</v>
       </c>
       <c r="J7" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="K7" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="L7" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>287</v>
+      </c>
+      <c r="O7" t="s">
+        <v>251</v>
       </c>
       <c r="Q7" t="s">
-        <v>284</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:18">
+        <v>267</v>
+      </c>
+      <c r="R7" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="C8" t="s">
-        <v>285</v>
+        <v>289</v>
       </c>
       <c r="D8" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E8" t="s">
-        <v>286</v>
+        <v>290</v>
       </c>
       <c r="F8" t="s">
         <v>134</v>
       </c>
       <c r="G8" t="s">
         <v>244</v>
       </c>
       <c r="H8" t="s">
         <v>245</v>
       </c>
       <c r="I8" t="s">
         <v>42</v>
       </c>
       <c r="J8" t="s">
-        <v>287</v>
+        <v>291</v>
       </c>
       <c r="K8" t="s">
-        <v>288</v>
+        <v>292</v>
       </c>
       <c r="L8" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P8">
+        <v>295</v>
+      </c>
+      <c r="O8" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q8">
         <v>45198.0</v>
       </c>
-      <c r="Q8" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:18">
+      <c r="R8" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
-        <v>241</v>
+        <v>116</v>
       </c>
       <c r="D9" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E9" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F9" t="s">
         <v>134</v>
       </c>
       <c r="G9" t="s">
         <v>244</v>
       </c>
       <c r="H9" t="s">
         <v>245</v>
       </c>
       <c r="I9" t="s">
         <v>42</v>
       </c>
       <c r="J9" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="K9" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="L9" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P9">
+        <v>301</v>
+      </c>
+      <c r="O9" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q9">
         <v>41725.0</v>
       </c>
-      <c r="Q9" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:18">
+      <c r="R9" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="D10" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E10" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F10" t="s">
         <v>134</v>
       </c>
       <c r="G10" t="s">
         <v>244</v>
       </c>
       <c r="H10" t="s">
         <v>245</v>
       </c>
       <c r="I10" t="s">
         <v>42</v>
       </c>
       <c r="J10" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="K10" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="L10" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P10">
+        <v>308</v>
+      </c>
+      <c r="O10" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q10">
         <v>39083.0</v>
       </c>
-      <c r="Q10" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:18">
+      <c r="R10" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="C11" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="D11" t="s">
-        <v>253</v>
+        <v>242</v>
       </c>
       <c r="E11" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="F11" t="s">
         <v>134</v>
       </c>
       <c r="G11" t="s">
         <v>244</v>
       </c>
       <c r="H11" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="I11" t="s">
         <v>42</v>
       </c>
       <c r="J11" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="K11" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="L11" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P11">
+        <v>308</v>
+      </c>
+      <c r="O11" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q11">
         <v>40179.0</v>
       </c>
-      <c r="Q11" t="s">
-[...3 lines deleted...]
-    <row r="12" spans="1:18">
+      <c r="R11" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="C12" t="s">
-        <v>241</v>
+        <v>116</v>
       </c>
       <c r="D12" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E12" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F12" t="s">
         <v>134</v>
       </c>
       <c r="G12" t="s">
         <v>244</v>
       </c>
       <c r="H12" t="s">
         <v>245</v>
       </c>
       <c r="I12" t="s">
         <v>42</v>
       </c>
       <c r="J12" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="K12" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="L12" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P12">
+        <v>316</v>
+      </c>
+      <c r="O12" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q12">
         <v>45322.0</v>
       </c>
-      <c r="Q12" t="s">
-[...3 lines deleted...]
-    <row r="13" spans="1:18">
+      <c r="R12" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
-        <v>311</v>
+        <v>318</v>
       </c>
       <c r="D13" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E13" t="s">
-        <v>312</v>
+        <v>319</v>
       </c>
       <c r="F13" t="s">
         <v>134</v>
       </c>
       <c r="G13" t="s">
         <v>244</v>
       </c>
       <c r="H13" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="I13" t="s">
         <v>42</v>
       </c>
       <c r="J13" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="K13" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>250</v>
-[...2 lines deleted...]
-        <v>265</v>
+        <v>324</v>
+      </c>
+      <c r="O13" t="s">
+        <v>251</v>
       </c>
       <c r="Q13" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:18">
+        <v>267</v>
+      </c>
+      <c r="R13" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="C14" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="D14" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E14" t="s">
-        <v>320</v>
+        <v>327</v>
       </c>
       <c r="F14" t="s">
         <v>134</v>
       </c>
       <c r="G14" t="s">
         <v>244</v>
       </c>
       <c r="H14" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="I14" t="s">
         <v>42</v>
       </c>
       <c r="J14" t="s">
-        <v>322</v>
+        <v>329</v>
       </c>
       <c r="K14" t="s">
-        <v>323</v>
-[...2 lines deleted...]
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P14">
+        <v>332</v>
+      </c>
+      <c r="O14" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q14">
         <v>40969.0</v>
       </c>
-      <c r="Q14" t="s">
-[...3 lines deleted...]
-    <row r="15" spans="1:18">
+      <c r="R14" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="C15" t="s">
-        <v>241</v>
+        <v>116</v>
       </c>
       <c r="D15" t="s">
         <v>242</v>
       </c>
       <c r="E15" t="s">
-        <v>327</v>
+        <v>243</v>
       </c>
       <c r="F15" t="s">
         <v>134</v>
       </c>
       <c r="G15" t="s">
         <v>244</v>
       </c>
       <c r="H15" t="s">
         <v>245</v>
       </c>
       <c r="I15" t="s">
         <v>42</v>
       </c>
       <c r="J15" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="K15" t="s">
-        <v>329</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P15">
+        <v>337</v>
+      </c>
+      <c r="O15" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q15">
         <v>41214.0</v>
       </c>
-      <c r="Q15" t="s">
-[...3 lines deleted...]
-    <row r="16" spans="1:18">
+      <c r="R15" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="C16" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="D16" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E16" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="F16" t="s">
         <v>134</v>
       </c>
       <c r="G16" t="s">
         <v>244</v>
       </c>
       <c r="H16" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="I16" t="s">
         <v>42</v>
       </c>
       <c r="J16" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="K16" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="L16" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P16">
+        <v>345</v>
+      </c>
+      <c r="O16" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q16">
         <v>42955.0</v>
       </c>
-      <c r="Q16" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:18">
+      <c r="R16" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="C17" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
       <c r="D17" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E17" t="s">
-        <v>341</v>
+        <v>348</v>
       </c>
       <c r="F17" t="s">
         <v>134</v>
       </c>
       <c r="G17" t="s">
         <v>244</v>
       </c>
       <c r="H17" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="I17" t="s">
         <v>42</v>
       </c>
       <c r="J17" t="s">
-        <v>342</v>
+        <v>349</v>
       </c>
       <c r="K17" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P17">
+        <v>352</v>
+      </c>
+      <c r="O17" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q17">
         <v>45812.0</v>
       </c>
-      <c r="Q17" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:18">
+      <c r="R17" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="C18" t="s">
-        <v>319</v>
+        <v>326</v>
       </c>
       <c r="D18" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E18" t="s">
-        <v>347</v>
+        <v>327</v>
       </c>
       <c r="F18" t="s">
         <v>134</v>
       </c>
       <c r="G18" t="s">
         <v>244</v>
       </c>
       <c r="H18" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="I18" t="s">
         <v>42</v>
       </c>
       <c r="J18" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="K18" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P18">
+        <v>357</v>
+      </c>
+      <c r="O18" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q18">
         <v>45688.0</v>
       </c>
-      <c r="Q18" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:18">
+      <c r="R18" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="C19" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="D19" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E19" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F19" t="s">
         <v>134</v>
       </c>
       <c r="G19" t="s">
         <v>244</v>
       </c>
       <c r="H19" t="s">
-        <v>321</v>
+        <v>328</v>
       </c>
       <c r="I19" t="s">
         <v>42</v>
       </c>
       <c r="J19" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="K19" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P19">
+        <v>357</v>
+      </c>
+      <c r="O19" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q19">
         <v>44796.0</v>
       </c>
-      <c r="Q19" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:18">
+      <c r="R19" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="C20" t="s">
-        <v>241</v>
+        <v>116</v>
       </c>
       <c r="D20" t="s">
-        <v>355</v>
+        <v>242</v>
       </c>
       <c r="E20" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="F20" t="s">
         <v>134</v>
       </c>
       <c r="G20" t="s">
         <v>244</v>
       </c>
       <c r="H20" t="s">
         <v>245</v>
       </c>
       <c r="I20" t="s">
         <v>42</v>
       </c>
       <c r="J20" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="K20" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P20">
+        <v>365</v>
+      </c>
+      <c r="O20" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q20">
         <v>46326.0</v>
       </c>
-      <c r="Q20" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:18">
+      <c r="R20" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="C21" t="s">
-        <v>241</v>
+        <v>116</v>
       </c>
       <c r="D21" t="s">
-        <v>355</v>
+        <v>242</v>
       </c>
       <c r="E21" t="s">
-        <v>327</v>
+        <v>243</v>
       </c>
       <c r="F21" t="s">
         <v>134</v>
       </c>
       <c r="G21" t="s">
         <v>244</v>
       </c>
       <c r="H21" t="s">
         <v>245</v>
       </c>
       <c r="I21" t="s">
         <v>42</v>
       </c>
       <c r="J21" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="K21" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P21">
+        <v>365</v>
+      </c>
+      <c r="O21" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q21">
         <v>39450.0</v>
       </c>
-      <c r="Q21" t="s">
-[...3 lines deleted...]
-    <row r="22" spans="1:18">
+      <c r="R21" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="C22" t="s">
-        <v>340</v>
+        <v>347</v>
       </c>
       <c r="D22" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E22" t="s">
-        <v>341</v>
+        <v>348</v>
       </c>
       <c r="F22" t="s">
         <v>134</v>
       </c>
       <c r="G22" t="s">
         <v>244</v>
       </c>
       <c r="H22" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="I22" t="s">
         <v>42</v>
       </c>
       <c r="J22" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="K22" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="L22" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P22">
+        <v>373</v>
+      </c>
+      <c r="O22" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q22">
         <v>45324.0</v>
       </c>
-      <c r="Q22" t="s">
-[...3 lines deleted...]
-    <row r="23" spans="1:18">
+      <c r="R22" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="C23" t="s">
-        <v>241</v>
+        <v>116</v>
       </c>
       <c r="D23" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E23" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F23" t="s">
         <v>134</v>
       </c>
       <c r="G23" t="s">
         <v>244</v>
       </c>
       <c r="H23" t="s">
         <v>245</v>
       </c>
       <c r="I23" t="s">
         <v>42</v>
       </c>
       <c r="J23" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="K23" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="L23" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P23">
+        <v>379</v>
+      </c>
+      <c r="O23" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q23">
         <v>42736.0</v>
       </c>
-      <c r="Q23" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:18">
+      <c r="R23" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="C24" t="s">
-        <v>374</v>
+        <v>381</v>
       </c>
       <c r="D24" t="s">
-        <v>375</v>
+        <v>382</v>
       </c>
       <c r="E24" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
       <c r="F24" t="s">
         <v>134</v>
       </c>
       <c r="G24" t="s">
         <v>244</v>
       </c>
       <c r="H24" t="s">
         <v>245</v>
       </c>
       <c r="I24" t="s">
         <v>42</v>
       </c>
       <c r="J24" t="s">
-        <v>377</v>
+        <v>384</v>
       </c>
       <c r="K24" t="s">
-        <v>377</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P24">
+        <v>386</v>
+      </c>
+      <c r="O24" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q24">
         <v>45946.0</v>
       </c>
-      <c r="Q24" t="s">
-[...3 lines deleted...]
-    <row r="25" spans="1:18">
+      <c r="R24" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="C25" t="s">
-        <v>241</v>
+        <v>116</v>
       </c>
       <c r="D25" t="s">
-        <v>355</v>
+        <v>242</v>
       </c>
       <c r="E25" t="s">
-        <v>327</v>
+        <v>243</v>
       </c>
       <c r="F25" t="s">
         <v>134</v>
       </c>
       <c r="G25" t="s">
         <v>244</v>
       </c>
       <c r="H25" t="s">
         <v>245</v>
       </c>
       <c r="I25" t="s">
         <v>42</v>
       </c>
       <c r="J25" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="K25" t="s">
-        <v>382</v>
-[...2 lines deleted...]
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P25">
+        <v>391</v>
+      </c>
+      <c r="O25" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q25">
         <v>42677.0</v>
       </c>
-      <c r="Q25" t="s">
-[...3 lines deleted...]
-    <row r="26" spans="1:18">
+      <c r="R25" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="C26" t="s">
-        <v>386</v>
+        <v>393</v>
       </c>
       <c r="D26" t="s">
-        <v>387</v>
+        <v>394</v>
       </c>
       <c r="E26" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F26" t="s">
         <v>134</v>
       </c>
       <c r="G26" t="s">
         <v>244</v>
       </c>
       <c r="H26" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="I26" t="s">
         <v>42</v>
       </c>
       <c r="J26" t="s">
-        <v>388</v>
+        <v>395</v>
       </c>
       <c r="K26" t="s">
-        <v>389</v>
+        <v>396</v>
       </c>
       <c r="L26" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>391</v>
+        <v>398</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P26">
+        <v>399</v>
+      </c>
+      <c r="O26" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q26">
         <v>45725.0</v>
       </c>
-      <c r="Q26" t="s">
-[...3 lines deleted...]
-    <row r="27" spans="1:18">
+      <c r="R26" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="C27" t="s">
-        <v>393</v>
+        <v>400</v>
       </c>
       <c r="D27" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E27" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F27" t="s">
         <v>134</v>
       </c>
       <c r="G27" t="s">
         <v>244</v>
       </c>
       <c r="H27" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="I27" t="s">
         <v>42</v>
       </c>
       <c r="J27" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="K27" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="L27" t="s">
-        <v>396</v>
+        <v>403</v>
       </c>
       <c r="M27" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="N27" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="N27" s="5" t="s">
-[...2 lines deleted...]
-      <c r="P27">
+      <c r="O27" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q27">
         <v>37073.0</v>
       </c>
-      <c r="Q27" t="s">
-[...3 lines deleted...]
-    <row r="28" spans="1:18">
+      <c r="R27" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="28" spans="1:19">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="C28" t="s">
-        <v>398</v>
+        <v>406</v>
       </c>
       <c r="D28" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E28" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F28" t="s">
         <v>134</v>
       </c>
       <c r="G28" t="s">
         <v>244</v>
       </c>
       <c r="H28" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="I28" t="s">
         <v>42</v>
       </c>
       <c r="J28" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="K28" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="L28" t="s">
-        <v>396</v>
+        <v>403</v>
       </c>
       <c r="M28" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="N28" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="N28" s="5" t="s">
-[...2 lines deleted...]
-      <c r="P28">
+      <c r="O28" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q28">
         <v>37073.0</v>
       </c>
-      <c r="Q28" t="s">
-[...3 lines deleted...]
-    <row r="29" spans="1:18">
+      <c r="R28" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="29" spans="1:19">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="C29" t="s">
-        <v>399</v>
+        <v>407</v>
       </c>
       <c r="D29" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E29" t="s">
-        <v>400</v>
+        <v>408</v>
       </c>
       <c r="F29" t="s">
         <v>134</v>
       </c>
       <c r="G29" t="s">
         <v>244</v>
       </c>
       <c r="H29" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="I29" t="s">
         <v>42</v>
       </c>
       <c r="J29" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="K29" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="L29" t="s">
-        <v>396</v>
+        <v>403</v>
       </c>
       <c r="M29" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="N29" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="N29" s="5" t="s">
-[...2 lines deleted...]
-      <c r="P29">
+      <c r="O29" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q29">
         <v>40725.0</v>
       </c>
-      <c r="Q29" t="s">
-[...3 lines deleted...]
-    <row r="30" spans="1:18">
+      <c r="R29" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="30" spans="1:19">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="C30" t="s">
-        <v>401</v>
+        <v>409</v>
       </c>
       <c r="D30" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E30" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="F30" t="s">
         <v>134</v>
       </c>
       <c r="G30" t="s">
         <v>244</v>
       </c>
       <c r="H30" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="I30" t="s">
         <v>42</v>
       </c>
       <c r="J30" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="K30" t="s">
-        <v>395</v>
+        <v>402</v>
       </c>
       <c r="L30" t="s">
-        <v>396</v>
+        <v>403</v>
       </c>
       <c r="M30" s="5" t="s">
+        <v>404</v>
+      </c>
+      <c r="N30" s="5" t="s">
         <v>161</v>
       </c>
-      <c r="N30" s="5" t="s">
-[...2 lines deleted...]
-      <c r="P30">
+      <c r="O30" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q30">
         <v>44546.0</v>
       </c>
-      <c r="Q30" t="s">
-[...3 lines deleted...]
-    <row r="31" spans="1:18">
+      <c r="R30" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="31" spans="1:19">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="C31" t="s">
-        <v>402</v>
+        <v>410</v>
       </c>
       <c r="D31" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E31" t="s">
-        <v>403</v>
+        <v>411</v>
       </c>
       <c r="F31" t="s">
         <v>134</v>
       </c>
       <c r="G31" t="s">
         <v>244</v>
       </c>
       <c r="H31" t="s">
         <v>245</v>
       </c>
       <c r="I31" t="s">
         <v>42</v>
       </c>
       <c r="J31" t="s">
-        <v>404</v>
+        <v>412</v>
       </c>
       <c r="K31" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>413</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>407</v>
+        <v>414</v>
       </c>
       <c r="N31" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P31">
+        <v>415</v>
+      </c>
+      <c r="O31" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q31">
         <v>20058.0</v>
       </c>
-      <c r="Q31" t="s">
-[...3 lines deleted...]
-    <row r="32" spans="1:18">
+      <c r="R31" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="32" spans="1:19">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="C32" t="s">
-        <v>409</v>
+        <v>417</v>
       </c>
       <c r="D32" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E32" t="s">
-        <v>403</v>
+        <v>411</v>
       </c>
       <c r="F32" t="s">
         <v>134</v>
       </c>
       <c r="G32" t="s">
         <v>244</v>
       </c>
       <c r="H32" t="s">
         <v>245</v>
       </c>
       <c r="I32" t="s">
         <v>42</v>
       </c>
       <c r="J32" t="s">
-        <v>410</v>
+        <v>418</v>
       </c>
       <c r="K32" t="s">
-        <v>411</v>
-[...2 lines deleted...]
-        <v>412</v>
+        <v>419</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>413</v>
+        <v>420</v>
       </c>
       <c r="N32" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P32">
+        <v>421</v>
+      </c>
+      <c r="O32" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q32">
         <v>41086.0</v>
       </c>
-      <c r="Q32" t="s">
-[...3 lines deleted...]
-    <row r="33" spans="1:18">
+      <c r="R32" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="33" spans="1:19">
       <c r="A33" t="s">
         <v>33</v>
       </c>
       <c r="C33" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="D33" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E33" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="F33" t="s">
         <v>134</v>
       </c>
       <c r="G33" t="s">
         <v>244</v>
       </c>
       <c r="H33" t="s">
         <v>245</v>
       </c>
       <c r="I33" t="s">
         <v>42</v>
       </c>
       <c r="J33" t="s">
-        <v>416</v>
+        <v>424</v>
       </c>
       <c r="K33" t="s">
-        <v>417</v>
-[...2 lines deleted...]
-        <v>418</v>
+        <v>425</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="N33" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P33">
+        <v>427</v>
+      </c>
+      <c r="O33" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q33">
         <v>20150.0</v>
       </c>
-      <c r="Q33" t="s">
-[...3 lines deleted...]
-    <row r="34" spans="1:18">
+      <c r="R33" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="34" spans="1:19">
       <c r="A34" t="s">
         <v>33</v>
       </c>
       <c r="C34" t="s">
-        <v>421</v>
+        <v>429</v>
       </c>
       <c r="D34" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E34" t="s">
-        <v>422</v>
+        <v>430</v>
       </c>
       <c r="F34" t="s">
         <v>134</v>
       </c>
       <c r="G34" t="s">
         <v>244</v>
       </c>
       <c r="H34" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="I34" t="s">
         <v>42</v>
       </c>
       <c r="J34" t="s">
-        <v>423</v>
+        <v>431</v>
       </c>
       <c r="K34" t="s">
-        <v>424</v>
-[...2 lines deleted...]
-        <v>425</v>
+        <v>432</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>426</v>
+        <v>433</v>
       </c>
       <c r="N34" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P34">
+        <v>434</v>
+      </c>
+      <c r="O34" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q34">
         <v>40625.0</v>
       </c>
-      <c r="Q34" t="s">
-[...3 lines deleted...]
-    <row r="35" spans="1:18">
+      <c r="R34" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="35" spans="1:19">
       <c r="A35" t="s">
         <v>33</v>
       </c>
       <c r="C35" t="s">
-        <v>241</v>
+        <v>116</v>
       </c>
       <c r="D35" t="s">
         <v>242</v>
       </c>
       <c r="E35" t="s">
-        <v>327</v>
+        <v>243</v>
       </c>
       <c r="F35" t="s">
         <v>134</v>
       </c>
       <c r="G35" t="s">
         <v>244</v>
       </c>
       <c r="H35" t="s">
         <v>245</v>
       </c>
       <c r="I35" t="s">
         <v>42</v>
       </c>
       <c r="J35" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="K35" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>437</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>431</v>
+        <v>438</v>
       </c>
       <c r="N35" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P35">
+        <v>439</v>
+      </c>
+      <c r="O35" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q35">
         <v>29952.0</v>
       </c>
-      <c r="Q35" t="s">
-[...3 lines deleted...]
-    <row r="36" spans="1:18">
+      <c r="R35" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="36" spans="1:19">
       <c r="A36" t="s">
         <v>33</v>
       </c>
       <c r="C36" t="s">
-        <v>374</v>
+        <v>381</v>
       </c>
       <c r="D36" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E36" t="s">
-        <v>433</v>
+        <v>441</v>
       </c>
       <c r="F36" t="s">
         <v>134</v>
       </c>
       <c r="G36" t="s">
         <v>244</v>
       </c>
       <c r="H36" t="s">
         <v>245</v>
       </c>
       <c r="I36" t="s">
         <v>42</v>
       </c>
       <c r="J36" t="s">
-        <v>434</v>
+        <v>442</v>
       </c>
       <c r="K36" t="s">
-        <v>435</v>
-[...2 lines deleted...]
-        <v>436</v>
+        <v>443</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
       <c r="N36" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P36">
+        <v>445</v>
+      </c>
+      <c r="O36" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q36">
         <v>45789.0</v>
       </c>
-      <c r="Q36" t="s">
-[...3 lines deleted...]
-    <row r="37" spans="1:18">
+      <c r="R36" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="37" spans="1:19">
       <c r="A37" t="s">
         <v>33</v>
       </c>
       <c r="C37" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
       <c r="D37" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E37" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
       <c r="F37" t="s">
         <v>134</v>
       </c>
       <c r="G37" t="s">
         <v>244</v>
       </c>
       <c r="H37" t="s">
         <v>245</v>
       </c>
       <c r="I37" t="s">
         <v>42</v>
       </c>
       <c r="J37" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="K37" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>437</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>431</v>
+        <v>438</v>
       </c>
       <c r="N37" s="5" t="s">
-        <v>440</v>
-[...1 lines deleted...]
-      <c r="O37">
+        <v>439</v>
+      </c>
+      <c r="O37" t="s">
+        <v>448</v>
+      </c>
+      <c r="P37">
         <v>45415.0</v>
       </c>
-      <c r="P37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q37" t="s">
-        <v>441</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:18">
+        <v>267</v>
+      </c>
+      <c r="R37" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="38" spans="1:19">
       <c r="A38" t="s">
         <v>33</v>
       </c>
       <c r="C38" t="s">
-        <v>442</v>
+        <v>423</v>
       </c>
       <c r="D38" t="s">
-        <v>242</v>
+        <v>254</v>
       </c>
       <c r="E38" t="s">
-        <v>443</v>
+        <v>361</v>
       </c>
       <c r="F38" t="s">
         <v>134</v>
       </c>
       <c r="G38" t="s">
         <v>244</v>
       </c>
       <c r="H38" t="s">
         <v>245</v>
       </c>
       <c r="I38" t="s">
         <v>42</v>
       </c>
       <c r="J38" t="s">
-        <v>428</v>
+        <v>436</v>
       </c>
       <c r="K38" t="s">
-        <v>429</v>
-[...2 lines deleted...]
-        <v>430</v>
+        <v>437</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>431</v>
+        <v>438</v>
       </c>
       <c r="N38" s="5" t="s">
-        <v>444</v>
-[...1 lines deleted...]
-      <c r="O38">
+        <v>439</v>
+      </c>
+      <c r="O38" t="s">
+        <v>450</v>
+      </c>
+      <c r="P38">
         <v>45454.0</v>
       </c>
-      <c r="P38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q38" t="s">
-        <v>445</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:18">
+        <v>267</v>
+      </c>
+      <c r="R38" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="39" spans="1:19">
       <c r="A39" t="s">
         <v>33</v>
       </c>
       <c r="C39" t="s">
-        <v>241</v>
+        <v>116</v>
       </c>
       <c r="D39" t="s">
         <v>242</v>
       </c>
       <c r="E39" t="s">
-        <v>327</v>
+        <v>243</v>
       </c>
       <c r="F39" t="s">
         <v>134</v>
       </c>
       <c r="G39" t="s">
         <v>244</v>
       </c>
       <c r="H39" t="s">
         <v>245</v>
       </c>
       <c r="I39" t="s">
         <v>42</v>
       </c>
       <c r="J39" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
       <c r="K39" t="s">
-        <v>447</v>
-[...2 lines deleted...]
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="N39" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P39">
+        <v>455</v>
+      </c>
+      <c r="O39" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q39">
         <v>40705.0</v>
       </c>
-      <c r="Q39" t="s">
-[...3 lines deleted...]
-    <row r="40" spans="1:18">
+      <c r="R39" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="40" spans="1:19">
       <c r="A40" t="s">
         <v>33</v>
       </c>
       <c r="C40" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
       <c r="D40" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E40" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="F40" t="s">
         <v>134</v>
       </c>
       <c r="G40" t="s">
         <v>244</v>
       </c>
       <c r="H40" t="s">
         <v>245</v>
       </c>
       <c r="I40" t="s">
         <v>42</v>
       </c>
       <c r="J40" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="K40" t="s">
-        <v>454</v>
-[...2 lines deleted...]
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="N40" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P40">
+        <v>462</v>
+      </c>
+      <c r="O40" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q40">
         <v>40848.0</v>
       </c>
-      <c r="Q40" t="s">
-[...3 lines deleted...]
-    <row r="41" spans="1:18">
+      <c r="R40" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="41" spans="1:19">
       <c r="A41" t="s">
         <v>33</v>
       </c>
       <c r="C41" t="s">
-        <v>241</v>
+        <v>116</v>
       </c>
       <c r="D41" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E41" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F41" t="s">
         <v>134</v>
       </c>
       <c r="G41" t="s">
         <v>244</v>
       </c>
       <c r="H41" t="s">
         <v>245</v>
       </c>
       <c r="I41" t="s">
         <v>42</v>
       </c>
       <c r="J41" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="K41" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="L41" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="N41" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P41">
+        <v>468</v>
+      </c>
+      <c r="O41" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q41">
         <v>40848.0</v>
       </c>
-      <c r="Q41" t="s">
-[...3 lines deleted...]
-    <row r="42" spans="1:18">
+      <c r="R41" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="42" spans="1:19">
       <c r="A42" t="s">
         <v>33</v>
       </c>
       <c r="C42" t="s">
-        <v>241</v>
+        <v>116</v>
       </c>
       <c r="D42" t="s">
         <v>242</v>
       </c>
       <c r="E42" t="s">
-        <v>327</v>
+        <v>243</v>
       </c>
       <c r="F42" t="s">
         <v>134</v>
       </c>
       <c r="G42" t="s">
         <v>244</v>
       </c>
       <c r="H42" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="I42" t="s">
         <v>42</v>
       </c>
       <c r="J42" t="s">
-        <v>463</v>
+        <v>470</v>
       </c>
       <c r="K42" t="s">
-        <v>464</v>
-[...2 lines deleted...]
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="N42" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P42">
+        <v>473</v>
+      </c>
+      <c r="O42" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q42">
         <v>44105.0</v>
       </c>
-      <c r="Q42" t="s">
-[...3 lines deleted...]
-    <row r="43" spans="1:18">
+      <c r="R42" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="43" spans="1:19">
       <c r="A43" t="s">
         <v>33</v>
       </c>
       <c r="C43" t="s">
-        <v>241</v>
+        <v>116</v>
       </c>
       <c r="D43" t="s">
         <v>242</v>
       </c>
       <c r="E43" t="s">
-        <v>327</v>
+        <v>243</v>
       </c>
       <c r="F43" t="s">
         <v>134</v>
       </c>
       <c r="G43" t="s">
         <v>244</v>
       </c>
       <c r="H43" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="I43" t="s">
         <v>42</v>
       </c>
       <c r="J43" t="s">
-        <v>468</v>
+        <v>475</v>
       </c>
       <c r="K43" t="s">
-        <v>469</v>
-[...2 lines deleted...]
-        <v>470</v>
+        <v>476</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="N43" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P43">
+        <v>478</v>
+      </c>
+      <c r="O43" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q43">
         <v>22571.0</v>
       </c>
-      <c r="Q43" t="s">
-[...3 lines deleted...]
-    <row r="44" spans="1:18">
+      <c r="R43" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="44" spans="1:19">
       <c r="A44" t="s">
         <v>33</v>
       </c>
       <c r="C44" t="s">
-        <v>473</v>
+        <v>423</v>
       </c>
       <c r="D44" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E44" t="s">
-        <v>474</v>
+        <v>361</v>
       </c>
       <c r="F44" t="s">
         <v>134</v>
       </c>
       <c r="G44" t="s">
         <v>244</v>
       </c>
       <c r="H44" t="s">
         <v>245</v>
       </c>
       <c r="I44" t="s">
         <v>42</v>
       </c>
       <c r="J44" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="K44" t="s">
-        <v>476</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>481</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="N44" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P44">
+        <v>483</v>
+      </c>
+      <c r="O44" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q44">
         <v>45503.0</v>
       </c>
-      <c r="Q44" t="s">
-[...3 lines deleted...]
-    <row r="45" spans="1:18">
+      <c r="R44" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="45" spans="1:19">
       <c r="A45" t="s">
         <v>33</v>
       </c>
       <c r="C45" t="s">
-        <v>241</v>
+        <v>116</v>
       </c>
       <c r="D45" t="s">
         <v>242</v>
       </c>
       <c r="E45" t="s">
-        <v>327</v>
+        <v>243</v>
       </c>
       <c r="F45" t="s">
         <v>134</v>
       </c>
       <c r="G45" t="s">
         <v>244</v>
       </c>
       <c r="H45" t="s">
         <v>245</v>
       </c>
       <c r="I45" t="s">
         <v>42</v>
       </c>
       <c r="J45" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="K45" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="M45" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="N45" s="5" t="s">
         <v>119</v>
       </c>
-      <c r="N45" s="5" t="s">
-[...2 lines deleted...]
-      <c r="P45">
+      <c r="O45" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q45">
         <v>44562.0</v>
       </c>
-      <c r="Q45" t="s">
-[...3 lines deleted...]
-    <row r="46" spans="1:18">
+      <c r="R45" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="46" spans="1:19">
       <c r="A46" t="s">
         <v>33</v>
       </c>
       <c r="C46" t="s">
-        <v>297</v>
+        <v>347</v>
       </c>
       <c r="D46" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E46" t="s">
-        <v>269</v>
+        <v>348</v>
       </c>
       <c r="F46" t="s">
         <v>134</v>
       </c>
       <c r="G46" t="s">
         <v>244</v>
       </c>
       <c r="H46" t="s">
-        <v>245</v>
+        <v>311</v>
       </c>
       <c r="I46" t="s">
         <v>42</v>
       </c>
       <c r="J46" t="s">
-        <v>298</v>
+        <v>489</v>
       </c>
       <c r="K46" t="s">
-        <v>299</v>
+        <v>490</v>
       </c>
       <c r="L46" t="s">
-        <v>300</v>
+        <v>491</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>301</v>
+        <v>492</v>
       </c>
       <c r="N46" s="5" t="s">
-        <v>250</v>
-[...8 lines deleted...]
-    <row r="47" spans="1:18">
+        <v>493</v>
+      </c>
+      <c r="O46" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q46">
+        <v>32874.0</v>
+      </c>
+      <c r="R46" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="47" spans="1:19">
       <c r="A47" t="s">
         <v>33</v>
       </c>
       <c r="C47" t="s">
-        <v>303</v>
+        <v>347</v>
       </c>
       <c r="D47" t="s">
         <v>242</v>
       </c>
       <c r="E47" t="s">
-        <v>304</v>
+        <v>348</v>
       </c>
       <c r="F47" t="s">
         <v>134</v>
       </c>
       <c r="G47" t="s">
         <v>244</v>
       </c>
       <c r="H47" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="I47" t="s">
         <v>42</v>
       </c>
       <c r="J47" t="s">
-        <v>298</v>
+        <v>495</v>
       </c>
       <c r="K47" t="s">
-        <v>299</v>
+        <v>496</v>
       </c>
       <c r="L47" t="s">
-        <v>300</v>
+        <v>497</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>301</v>
+        <v>498</v>
       </c>
       <c r="N47" s="5" t="s">
-        <v>250</v>
-[...8 lines deleted...]
-    <row r="48" spans="1:18">
+        <v>499</v>
+      </c>
+      <c r="O47" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q47">
+        <v>45447.0</v>
+      </c>
+      <c r="R47" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="48" spans="1:19">
       <c r="A48" t="s">
         <v>33</v>
       </c>
       <c r="C48" t="s">
-        <v>340</v>
+        <v>500</v>
       </c>
       <c r="D48" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E48" t="s">
-        <v>341</v>
+        <v>270</v>
       </c>
       <c r="F48" t="s">
         <v>134</v>
       </c>
       <c r="G48" t="s">
         <v>244</v>
       </c>
       <c r="H48" t="s">
-        <v>305</v>
+        <v>245</v>
       </c>
       <c r="I48" t="s">
         <v>42</v>
       </c>
       <c r="J48" t="s">
-        <v>484</v>
+        <v>349</v>
       </c>
       <c r="K48" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-        <v>486</v>
+        <v>350</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>487</v>
+        <v>351</v>
       </c>
       <c r="N48" s="5" t="s">
-        <v>250</v>
-[...8 lines deleted...]
-    <row r="49" spans="1:18">
+        <v>352</v>
+      </c>
+      <c r="O48" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q48">
+        <v>40603.0</v>
+      </c>
+      <c r="R48" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="49" spans="1:19">
       <c r="A49" t="s">
         <v>33</v>
       </c>
       <c r="C49" t="s">
-        <v>340</v>
+        <v>502</v>
       </c>
       <c r="D49" t="s">
-        <v>242</v>
+        <v>254</v>
       </c>
       <c r="E49" t="s">
-        <v>341</v>
+        <v>503</v>
       </c>
       <c r="F49" t="s">
         <v>134</v>
       </c>
       <c r="G49" t="s">
         <v>244</v>
       </c>
       <c r="H49" t="s">
-        <v>305</v>
+        <v>320</v>
       </c>
       <c r="I49" t="s">
         <v>42</v>
       </c>
       <c r="J49" t="s">
-        <v>489</v>
+        <v>504</v>
       </c>
       <c r="K49" t="s">
-        <v>490</v>
+        <v>505</v>
       </c>
       <c r="L49" t="s">
-        <v>491</v>
+        <v>506</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>492</v>
+        <v>507</v>
       </c>
       <c r="N49" s="5" t="s">
-        <v>250</v>
-[...8 lines deleted...]
-    <row r="50" spans="1:18">
+        <v>508</v>
+      </c>
+      <c r="O49" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q49">
+        <v>45538.0</v>
+      </c>
+      <c r="R49" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="50" spans="1:19">
       <c r="A50" t="s">
         <v>33</v>
       </c>
       <c r="C50" t="s">
-        <v>493</v>
+        <v>500</v>
       </c>
       <c r="D50" t="s">
-        <v>253</v>
+        <v>242</v>
       </c>
       <c r="E50" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="F50" t="s">
         <v>134</v>
       </c>
       <c r="G50" t="s">
         <v>244</v>
       </c>
       <c r="H50" t="s">
-        <v>245</v>
+        <v>320</v>
       </c>
       <c r="I50" t="s">
         <v>42</v>
       </c>
       <c r="J50" t="s">
-        <v>342</v>
+        <v>504</v>
       </c>
       <c r="K50" t="s">
-        <v>343</v>
+        <v>505</v>
       </c>
       <c r="L50" t="s">
-        <v>344</v>
+        <v>506</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>345</v>
+        <v>507</v>
       </c>
       <c r="N50" s="5" t="s">
-        <v>250</v>
-[...8 lines deleted...]
-    <row r="51" spans="1:18">
+        <v>508</v>
+      </c>
+      <c r="O50" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q50">
+        <v>44248.0</v>
+      </c>
+      <c r="R50" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="51" spans="1:19">
       <c r="A51" t="s">
         <v>33</v>
       </c>
       <c r="C51" t="s">
-        <v>495</v>
+        <v>253</v>
       </c>
       <c r="D51" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E51" t="s">
-        <v>496</v>
+        <v>255</v>
       </c>
       <c r="F51" t="s">
         <v>134</v>
       </c>
       <c r="G51" t="s">
         <v>244</v>
       </c>
       <c r="H51" t="s">
-        <v>313</v>
+        <v>368</v>
       </c>
       <c r="I51" t="s">
         <v>42</v>
       </c>
       <c r="J51" t="s">
-        <v>497</v>
+        <v>510</v>
       </c>
       <c r="K51" t="s">
-        <v>498</v>
-[...2 lines deleted...]
-        <v>499</v>
+        <v>511</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>500</v>
+        <v>512</v>
       </c>
       <c r="N51" s="5" t="s">
-        <v>250</v>
-[...8 lines deleted...]
-    <row r="52" spans="1:18">
+        <v>513</v>
+      </c>
+      <c r="O51" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q51">
+        <v>46122.0</v>
+      </c>
+      <c r="R51" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="52" spans="1:19">
       <c r="A52" t="s">
         <v>33</v>
       </c>
       <c r="C52" t="s">
-        <v>502</v>
+        <v>116</v>
       </c>
       <c r="D52" t="s">
-        <v>242</v>
+        <v>254</v>
       </c>
       <c r="E52" t="s">
-        <v>503</v>
+        <v>270</v>
       </c>
       <c r="F52" t="s">
         <v>134</v>
       </c>
       <c r="G52" t="s">
         <v>244</v>
       </c>
       <c r="H52" t="s">
-        <v>313</v>
+        <v>320</v>
       </c>
       <c r="I52" t="s">
         <v>42</v>
       </c>
       <c r="J52" t="s">
-        <v>497</v>
+        <v>515</v>
       </c>
       <c r="K52" t="s">
-        <v>498</v>
-[...2 lines deleted...]
-        <v>499</v>
+        <v>516</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>500</v>
+        <v>517</v>
       </c>
       <c r="N52" s="5" t="s">
-        <v>250</v>
-[...8 lines deleted...]
-    <row r="53" spans="1:18">
+        <v>518</v>
+      </c>
+      <c r="O52" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q52">
+        <v>46122.0</v>
+      </c>
+      <c r="R52" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="53" spans="1:19">
       <c r="A53" t="s">
         <v>33</v>
       </c>
       <c r="C53" t="s">
-        <v>252</v>
+        <v>520</v>
       </c>
       <c r="D53" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E53" t="s">
-        <v>254</v>
+        <v>270</v>
       </c>
       <c r="F53" t="s">
         <v>134</v>
       </c>
       <c r="G53" t="s">
         <v>244</v>
       </c>
       <c r="H53" t="s">
-        <v>363</v>
+        <v>245</v>
       </c>
       <c r="I53" t="s">
         <v>42</v>
       </c>
       <c r="J53" t="s">
-        <v>504</v>
+        <v>521</v>
       </c>
       <c r="K53" t="s">
-        <v>505</v>
-[...2 lines deleted...]
-        <v>506</v>
+        <v>522</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>507</v>
+        <v>523</v>
       </c>
       <c r="N53" s="5" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="P53">
+        <v>524</v>
+      </c>
+      <c r="O53" t="s">
+        <v>251</v>
+      </c>
+      <c r="Q53">
         <v>46122.0</v>
       </c>
-      <c r="Q53" t="s">
-[...94 lines deleted...]
-        <v>518</v>
+      <c r="R53" t="s">
+        <v>525</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -6022,302 +6022,302 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>520</v>
+        <v>527</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>521</v>
+        <v>528</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>523</v>
+        <v>530</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>524</v>
+        <v>531</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>525</v>
+        <v>532</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>526</v>
+        <v>533</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>527</v>
+        <v>534</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>528</v>
+        <v>535</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>529</v>
+        <v>536</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>530</v>
+        <v>537</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>531</v>
+        <v>538</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>532</v>
+        <v>539</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>533</v>
+        <v>540</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>534</v>
+        <v>541</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>519</v>
+        <v>526</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>535</v>
+        <v>542</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>522</v>
+        <v>529</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>536</v>
+        <v>543</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>537</v>
+        <v>544</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>538</v>
+        <v>545</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>222</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>539</v>
+        <v>546</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>540</v>
+        <v>547</v>
       </c>
       <c r="C2" t="s">
-        <v>541</v>
+        <v>548</v>
       </c>
       <c r="D2" t="s">
-        <v>542</v>
+        <v>549</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>543</v>
+        <v>550</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>226</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>544</v>
+        <v>551</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>545</v>
+        <v>552</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>546</v>
+        <v>553</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>241</v>
+        <v>116</v>
       </c>
       <c r="C2" t="s">
         <v>242</v>
       </c>
       <c r="D2" t="s">
-        <v>547</v>
+        <v>554</v>
       </c>
       <c r="E2" t="s">
-        <v>431</v>
+        <v>439</v>
       </c>
       <c r="F2" t="s">
-        <v>548</v>
+        <v>555</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E5"/>
   <sheetViews>
@@ -6334,102 +6334,102 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>223</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>222</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>224</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>549</v>
+        <v>556</v>
       </c>
       <c r="C2" t="s">
-        <v>550</v>
+        <v>557</v>
       </c>
       <c r="D2" t="s">
-        <v>551</v>
+        <v>558</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>549</v>
+        <v>556</v>
       </c>
       <c r="C3" t="s">
-        <v>552</v>
+        <v>559</v>
       </c>
       <c r="D3" t="s">
-        <v>553</v>
+        <v>560</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>554</v>
+        <v>561</v>
       </c>
       <c r="C4" t="s">
-        <v>555</v>
+        <v>562</v>
       </c>
       <c r="D4" t="s">
-        <v>556</v>
+        <v>563</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>557</v>
+        <v>564</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
         <v>63</v>
       </c>
       <c r="C5" t="s">
-        <v>558</v>
+        <v>565</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E4" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E5" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>