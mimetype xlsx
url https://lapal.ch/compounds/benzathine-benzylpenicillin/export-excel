--- v1 (2026-08-02)
+++ v2 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="567">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="574">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Benzathine benzylpenicillin</t>
   </si>
   <si>
     <t>Benzathine benzylpenicillin, Penicillin G benzathine anhydrous, Benzathine benzylpenicillin anhydrous,</t>
   </si>
   <si>
     <t>BICILLIN® L-A; EXTENCILLINE; BICILLIN-5; BICILLIN-3</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>First Generation Penicillin - Bacterial Cell Wall Synthesis Inhibitor (narrow spectrum)</t>
   </si>
   <si>
     <t>Penicillin G inhibits the final stage of bacterial cell wall synthesis by binding to select penicillin‑binding proteins (PBPs) located within the bacterial cell wall. It demonstrates in‑vitro activity against a range of aerobic and anaerobic, gram‑positive and gram‑negative organisms. Following intramuscular administration of benzathine penicillin G (BPG), penicillin G is absorbed slowly, with a median time to maximum concentration (t_max) of 48 hours. After reaching maximum concentration, plasma levels decline in a monophasic manner, with a mean apparent terminal half‑life of 189 hours. The geometric mean values for AUC_inf and C_max were 50,770 ng·h/mL and 259 ng/mL, respectively. The median duration during which concentrations exceeded the established therapeutic threshold for syphilis.</t>
   </si>
@@ -789,54 +798,63 @@
   </si>
   <si>
     <t>2021-10-14</t>
   </si>
   <si>
     <t>2025-07-17</t>
   </si>
   <si>
     <t>2026-04-01</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Age 18 years or older at baseline visit.
 2. Primary, secondary or early latent syphilis diagnosis based on SEIMC/IUSTI Guidelines\*
    1. Primary syphilis is defined as typical ulcer (chancre) and positive test using darkfield examination (DFE) or Polymerase chain reaction (PCR) detection of T.p. with/without positive serological test for syphilis.
    2. Secondary syphilis is defined based on typical clinical symptoms with positive treponemal and non-treponemal tests.
    3. Early latent syphilis is defined as positive serological treponemal and non-treponemal tests with no clinical evidence of infection, with a previous negative syphilis serology,or a four-fold increase in RPR titer of a non-treponemal test within the past 12 months.Serological tests for syphilis p</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -1789,50 +1807,53 @@
     <t>https://lapal.ch/storage/illustrations/NH8l6J3iIrNemDOyJUS1G4UEuZvtca74rgTJ1yVa.png</t>
   </si>
   <si>
     <t>Structure of N,N'-dibenzylethane-1,2-diamine;bis((2S,5R,6R)-3,3-dimethyl-7-oxo-6-[(2-phenylacetyl)amino]-4-thia-1-azabicyclo[3.2.0]heptane-2-carboxylic acid)</t>
   </si>
   <si>
     <t>https://pubchem.ncbi.nlm.nih.gov/compound/Penicillin-G-Benzathine-Anhydrous#section=2D-Structure</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>https://www.pfizer.com</t>
   </si>
   <si>
     <t>Pfizer Inc. is an American multinational pharmaceutical and biotechnology company headquartered in Manhattan, New York City. Established in 1849 by two German entrepreneurs, the company has contributed to the development of several widely used medicines, including sildenafil (Viagra), sertraline (Zoloft), and atorvastatin (Lipitor). The organization has played a notable role in advancing treatment</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Gartlan WA, Rahman S, Pellegrini MV, et al. Benzathine Penicillin. [Updated 2024 Feb 12]. In: StatPearls [Internet]. Treasure Island (FL): StatPearls Publishing; 2026 Jan-. Available from: &lt;a target="_blank" rel="noopener noreferrer" href="https://www.ncbi.nlm.nih.gov/books/NBK507723/"&gt;https://www.ncbi.nlm.nih.gov/books/NBK507723/&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;This activity delves into the multifaceted clinical applications of benzathine penicillin, a potent antibiotic derived from the reaction between penicillin G molecules and diphenylethylene diamine. With broad-spectrum activity against gram-positive bacteria, benzathine penicillin emerges as a formidable agent, effectively combating diverse strains such as β-hemolytic streptococci (groups A, B, C, G, H, L, and M). Its exceptional efficacy against &lt;em&gt;Treponema pallidum&lt;/em&gt; and &lt;em&gt;T. carateum&lt;/em&gt;&amp;nbsp;positions benzathine penicillin as a cornerstone in treating syphilis and yaws. Importantly, its unparalleled record is underscored by the absence of reported resistance in &lt;em&gt;Streptococcus pyogenes&lt;/em&gt;, solidifying its status as a reliable therapeutic tool for specific infections.&lt;/p&gt;&lt;p&gt;This educational initiative offers an in-depth exploration of benzathine penicillin, providing healthcare professionals with comprehensive insights into its indications, dosing regimens, administration modalities, potential adverse effects, and specific contraindications. By unraveling the robust mechanism of action against various bacterial species, this CME activity aims to empower healthcare professionals with an enhanced understanding of the clinical utility of benzathine penicillin. The goal is to foster informed decision-making and optimize therapeutic strategies, ensuring the effective management of bacterial infections susceptible to this antibiotic. Participants will gain valuable knowledge to navigate the nuances of benzathine penicillin therapy, ultimately contributing to improved patient outcomes.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Pharmacokinetics and Safety of Intramuscular Injectable Benzathine Penicillin G in Japanese Healthy Participants,&lt;strong&gt; &lt;/strong&gt;&lt;a target="_blank" rel="noopener noreferrer" class="author-name accordion-tabbed__control" href="https://accp1.onlinelibrary.wiley.com/authored-by/Li/Yinhua"&gt;&lt;u&gt;Yinhua Li PhD&lt;/u&gt;&lt;/a&gt;,&amp;nbsp;&lt;a target="_blank" rel="noopener noreferrer" class="author-name accordion-tabbed__control" href="https://accp1.onlinelibrary.wiley.com/authored-by/Okayama/Akifumi"&gt;&lt;u&gt;Akifumi Okayama MS&lt;/u&gt;&lt;/a&gt;,&amp;nbsp;&lt;a target="_blank" rel="noopener noreferrer" class="author-name accordion-tabbed__control" href="https://accp1.onlinelibrary.wiley.com/authored-by/Hagi/Toshiaki"&gt;&lt;u&gt;Toshiaki Hagi MS&lt;/u&gt;&lt;/a&gt;,&amp;nbsp;&lt;a target="_blank" rel="noopener noreferrer" class="author-name accordion-tabbed__control" href="https://accp1.onlinelibrary.wiley.com/authored-by/Muto/Chieko"&gt;&lt;u&gt;Chieko Muto PhD&lt;/u&gt;&lt;/a&gt;,&amp;nbsp;&lt;a target="_blank" rel="noopener noreferrer" class="author-name accordion-tabbed__control" href="https://accp1.onlinelibrary.wiley.com/authored-by/Raber/Susan"&gt;&lt;u&gt;Susan Raber PharmD, MPH&lt;/u&gt;&lt;/a&gt;,&amp;nbsp;&lt;a target="_blank" rel="noopener noreferrer" class="author-name accordion-tabbed__control" href="https://accp1.onlinelibrary.wiley.com/authored-by/Nagashima/Masahito"&gt;&lt;u&gt;Masahito Nagashima BS. &lt;/u&gt;&lt;/a&gt;12 May 2024. &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1002/jcph.2454"&gt;https://doi.org/10.1002/jcph.2454&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;An intramuscular (IM) suspension of benzathine penicillin G (BPG) has been used as first-line therapy for the treatment of syphilis worldwide since its approval in the 1950s. However, there are limited reports about the pharmacokinetics of BPG. A Phase 1 study was conducted on eight Japanese healthy participants to investigate the pharmacokinetics (samples collected predose to 648 h post-dose) and safety of 2.4 million units of BPG after a single IM injection. Following administration, penicillin G, the active moiety of BPG, was absorbed slowly from the injection site with a median time to Cmax (tmax) of 48 h post-dose. After the achievement of Cmax, concentrations of penicillin G declined slowly in a monophasic fashion with a mean apparent terminal half-life of 189 h. Geometric mean AUCinf and Cmax were 50770 ng•h/mL and 259 ng/mL, respectively. Median time (range) above the well-accepted therapeutic concentration (18 ng/mL) for syphilis treatment was 561 h (439-608 h [18-25 days]), which reached and exceeded the necessary duration of 7-10 days for syphilis treatment. Two participants were underdosed with residual drug left in the syringe due to the high viscosity of the drug product. Only one (12.5%) participant reported a mild adverse event of nasopharyngitis, which was considered not related to the study treatment. The study results supported BPG approval in Japan as an option for syphilis treatment.&lt;/p&gt;</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>MSDS Sheet</t>
   </si>
   <si>
     <t>SDS_9PFIZ_BICILLIN_LA_SYR.pdf</t>
   </si>
@@ -2226,102 +2247,105 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/NH8l6J3iIrNemDOyJUS1G4UEuZvtca74rgTJ1yVa.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/BdWoBbnMKEfb_SDS_9PFIZ_BICILLIN_LA_SYR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wkc.who.int/resources/publications/i/item/1-s2.0-S0140673611616243" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2242/BdWoBbnMKEfb_SDS_9PFIZ_BICILLIN_LA_SYR.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wkc.who.int/resources/publications/i/item/1-s2.0-S0140673611616243" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2377,142 +2401,150 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="H2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I2" t="s">
-        <v>40</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>43</v>
       </c>
       <c r="M2" t="s">
         <v>44</v>
       </c>
       <c r="N2" t="s">
         <v>45</v>
       </c>
       <c r="O2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="P2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="Q2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="R2" t="s">
         <v>47</v>
       </c>
       <c r="S2" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="T2" t="s">
         <v>49</v>
       </c>
       <c r="U2" t="s">
         <v>50</v>
       </c>
       <c r="V2" t="s">
         <v>51</v>
       </c>
       <c r="W2" t="s">
         <v>52</v>
       </c>
       <c r="X2" t="s">
         <v>53</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="Y2" s="1" t="s">
+        <v>54</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AA2" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="AB2" t="s">
         <v>56</v>
       </c>
+      <c r="AC2" t="s">
+        <v>57</v>
+      </c>
       <c r="AD2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AE2" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="AF2" t="s">
         <v>59</v>
       </c>
       <c r="AG2" t="s">
         <v>60</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>61</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>62</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ7"/>
   <sheetViews>
@@ -2556,835 +2588,851 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="E2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="F2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="G2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="I2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="J2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="M2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="X2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="Y2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="AB2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AC2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AD2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AE2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AF2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AJ2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AP2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AQ2">
         <v>8</v>
       </c>
       <c r="AS2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AU2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AX2" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AY2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="E3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="G3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="H3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="I3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="J3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="M3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="O3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="X3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="Y3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="Z3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AA3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AD3" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AE3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AF3" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AG3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AH3" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AJ3" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AP3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AQ3">
         <v>500</v>
       </c>
       <c r="AR3" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="AS3" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="AU3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AW3" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AY3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="E4" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="F4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="G4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="H4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="I4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="J4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="M4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="X4" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="Y4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="Z4" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AA4" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AD4" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="AE4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AF4" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AG4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI4" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="AJ4" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="AK4" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AO4" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="AP4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AQ4">
         <v>807</v>
       </c>
       <c r="AR4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="AS4" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="AU4" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AW4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="AX4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AY4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
+        <v>177</v>
+      </c>
+      <c r="C5" t="s">
+        <v>178</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="E5" t="s">
+        <v>141</v>
+      </c>
+      <c r="F5" t="s">
+        <v>180</v>
+      </c>
+      <c r="G5" t="s">
+        <v>181</v>
+      </c>
+      <c r="H5" t="s">
+        <v>182</v>
+      </c>
+      <c r="I5" t="s">
+        <v>183</v>
+      </c>
+      <c r="J5" t="s">
+        <v>184</v>
+      </c>
+      <c r="M5" t="s">
+        <v>185</v>
+      </c>
+      <c r="O5" t="s">
+        <v>186</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>187</v>
+      </c>
+      <c r="W5" t="s">
+        <v>188</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>189</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>190</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>191</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>170</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>170</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>171</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>129</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>129</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>172</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>192</v>
+      </c>
+      <c r="AK5" t="s">
         <v>174</v>
       </c>
-      <c r="C5" t="s">
-[...67 lines deleted...]
-      </c>
       <c r="AO5" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="AP5" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AQ5">
         <v>90</v>
       </c>
       <c r="AR5" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="AS5" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="AU5" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AX5" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AY5" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ5" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="C6" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="E6" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="G6" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="H6" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="I6" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="J6" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="M6" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="O6" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="X6" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="Y6" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="Z6" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AA6" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="AE6" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="AF6" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AG6" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH6" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI6" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="AJ6" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AK6" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AO6" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="AP6" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AQ6">
         <v>120</v>
       </c>
       <c r="AR6" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="AS6" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="AU6" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C7" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="E7" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="G7" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="H7" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="I7" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="J7" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="M7" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="O7" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="X7" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="Y7" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="Z7" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="AA7" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="AE7" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="AF7" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AG7" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AH7" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AI7" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="AJ7" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="AP7" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AQ7">
         <v>224</v>
       </c>
       <c r="AR7" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="AS7" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="AU7" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="AW7" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AX7" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AY7" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AZ7" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>63</v>
+        <v>228</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S53"/>
   <sheetViews>
@@ -3395,3083 +3443,3115 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D2" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="E2" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G2" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H2" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I2" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J2" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="K2" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="L2" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="O2" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q2">
         <v>43174.0</v>
       </c>
       <c r="R2" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="D3" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E3" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="F3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G3" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H3" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I3" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J3" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="K3" t="s">
+        <v>263</v>
+      </c>
+      <c r="M3" s="5" t="s">
+        <v>264</v>
+      </c>
+      <c r="N3" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="O3" t="s">
         <v>257</v>
-      </c>
-[...7 lines deleted...]
-        <v>251</v>
       </c>
       <c r="Q3">
         <v>40660.0</v>
       </c>
       <c r="R3" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C4" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="D4" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E4" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="F4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G4" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H4" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J4" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="K4" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="L4" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="N4" s="5" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="O4" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q4" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="R4" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C5" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="D5" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E5" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="F5" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G5" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H5" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I5" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J5" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="K5" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="L5" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="O5" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q5">
         <v>40913.0</v>
       </c>
       <c r="R5" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C6" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D6" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E6" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="F6" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G6" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H6" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I6" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J6" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="K6" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="L6" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="O6" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q6">
         <v>43101.0</v>
       </c>
       <c r="R6" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C7" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D7" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E7" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="F7" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G7" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H7" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I7" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J7" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="K7" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="L7" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="O7" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q7" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="R7" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="D8" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E8" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="F8" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G8" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H8" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I8" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J8" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="K8" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="L8" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="O8" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q8">
         <v>45198.0</v>
       </c>
       <c r="R8" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C9" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D9" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E9" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="F9" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G9" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H9" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I9" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J9" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="K9" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="L9" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="O9" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q9">
         <v>41725.0</v>
       </c>
       <c r="R9" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C10" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="D10" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E10" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="F10" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G10" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H10" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I10" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J10" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="K10" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="L10" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="O10" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q10">
         <v>39083.0</v>
       </c>
       <c r="R10" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C11" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="D11" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="E11" t="s">
+        <v>316</v>
+      </c>
+      <c r="F11" t="s">
+        <v>137</v>
+      </c>
+      <c r="G11" t="s">
+        <v>250</v>
+      </c>
+      <c r="H11" t="s">
+        <v>317</v>
+      </c>
+      <c r="I11" t="s">
+        <v>45</v>
+      </c>
+      <c r="J11" t="s">
         <v>310</v>
       </c>
-      <c r="F11" t="s">
-[...5 lines deleted...]
-      <c r="H11" t="s">
+      <c r="K11" t="s">
         <v>311</v>
       </c>
-      <c r="I11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L11" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="O11" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q11">
         <v>40179.0</v>
       </c>
       <c r="R11" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C12" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D12" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E12" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="F12" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G12" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H12" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I12" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J12" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="K12" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="L12" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="O12" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q12">
         <v>45322.0</v>
       </c>
       <c r="R12" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C13" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="D13" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E13" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="F13" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G13" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H13" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="I13" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J13" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="K13" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="O13" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q13" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="R13" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C14" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="D14" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E14" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F14" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G14" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H14" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="I14" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J14" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="K14" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="O14" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q14">
         <v>40969.0</v>
       </c>
       <c r="R14" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C15" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D15" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="E15" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F15" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G15" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H15" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I15" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J15" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="K15" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="O15" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q15">
         <v>41214.0</v>
       </c>
       <c r="R15" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C16" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="D16" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E16" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="F16" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G16" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H16" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="I16" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J16" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="K16" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="L16" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="O16" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q16">
         <v>42955.0</v>
       </c>
       <c r="R16" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C17" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="D17" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E17" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="F17" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G17" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H17" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="I17" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J17" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="K17" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="O17" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q17">
         <v>45812.0</v>
       </c>
       <c r="R17" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C18" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="D18" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E18" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="F18" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G18" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H18" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="I18" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J18" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="K18" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="O18" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q18">
         <v>45688.0</v>
       </c>
       <c r="R18" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C19" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="D19" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E19" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="F19" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G19" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H19" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="I19" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J19" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="K19" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="O19" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q19">
         <v>44796.0</v>
       </c>
       <c r="R19" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C20" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D20" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="E20" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="F20" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G20" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H20" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I20" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J20" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="K20" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="O20" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q20">
         <v>46326.0</v>
       </c>
       <c r="R20" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C21" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D21" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="E21" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F21" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G21" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H21" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I21" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J21" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="K21" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="O21" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q21">
         <v>39450.0</v>
       </c>
       <c r="R21" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C22" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="D22" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E22" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="F22" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G22" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H22" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="I22" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J22" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
       <c r="K22" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="L22" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="O22" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q22">
         <v>45324.0</v>
       </c>
       <c r="R22" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C23" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D23" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E23" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="F23" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G23" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H23" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I23" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J23" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="K23" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="L23" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="O23" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q23">
         <v>42736.0</v>
       </c>
       <c r="R23" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C24" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="D24" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="E24" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="F24" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G24" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H24" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I24" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J24" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="K24" t="s">
-        <v>384</v>
+        <v>390</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="O24" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q24">
         <v>45946.0</v>
       </c>
       <c r="R24" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C25" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D25" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="E25" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F25" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G25" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H25" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I25" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J25" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="K25" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="O25" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q25">
         <v>42677.0</v>
       </c>
       <c r="R25" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C26" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="D26" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="E26" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="F26" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G26" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H26" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="I26" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J26" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="K26" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="L26" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="O26" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q26">
         <v>45725.0</v>
       </c>
       <c r="R26" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C27" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="D27" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E27" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="F27" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G27" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H27" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="I27" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J27" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="K27" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="L27" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="O27" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q27">
         <v>37073.0</v>
       </c>
       <c r="R27" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
     </row>
     <row r="28" spans="1:19">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C28" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="D28" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E28" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="F28" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G28" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H28" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="I28" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J28" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="K28" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="L28" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="M28" s="5" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="N28" s="5" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="O28" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q28">
         <v>37073.0</v>
       </c>
       <c r="R28" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
     </row>
     <row r="29" spans="1:19">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C29" t="s">
+        <v>413</v>
+      </c>
+      <c r="D29" t="s">
+        <v>260</v>
+      </c>
+      <c r="E29" t="s">
+        <v>414</v>
+      </c>
+      <c r="F29" t="s">
+        <v>137</v>
+      </c>
+      <c r="G29" t="s">
+        <v>250</v>
+      </c>
+      <c r="H29" t="s">
+        <v>326</v>
+      </c>
+      <c r="I29" t="s">
+        <v>45</v>
+      </c>
+      <c r="J29" t="s">
         <v>407</v>
       </c>
-      <c r="D29" t="s">
-[...2 lines deleted...]
-      <c r="E29" t="s">
+      <c r="K29" t="s">
         <v>408</v>
       </c>
-      <c r="F29" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="L29" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="M29" s="5" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="N29" s="5" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="O29" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q29">
         <v>40725.0</v>
       </c>
       <c r="R29" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C30" t="s">
+        <v>415</v>
+      </c>
+      <c r="D30" t="s">
+        <v>260</v>
+      </c>
+      <c r="E30" t="s">
+        <v>316</v>
+      </c>
+      <c r="F30" t="s">
+        <v>137</v>
+      </c>
+      <c r="G30" t="s">
+        <v>250</v>
+      </c>
+      <c r="H30" t="s">
+        <v>326</v>
+      </c>
+      <c r="I30" t="s">
+        <v>45</v>
+      </c>
+      <c r="J30" t="s">
+        <v>407</v>
+      </c>
+      <c r="K30" t="s">
+        <v>408</v>
+      </c>
+      <c r="L30" t="s">
         <v>409</v>
       </c>
-      <c r="D30" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="M30" s="5" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="N30" s="5" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="O30" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q30">
         <v>44546.0</v>
       </c>
       <c r="R30" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C31" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="D31" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E31" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="F31" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G31" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H31" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I31" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J31" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="K31" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="M31" s="5" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="N31" s="5" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
       <c r="O31" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q31">
         <v>20058.0</v>
       </c>
       <c r="R31" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C32" t="s">
+        <v>423</v>
+      </c>
+      <c r="D32" t="s">
+        <v>260</v>
+      </c>
+      <c r="E32" t="s">
         <v>417</v>
       </c>
-      <c r="D32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F32" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G32" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H32" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I32" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J32" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="K32" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="M32" s="5" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="N32" s="5" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="O32" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q32">
         <v>41086.0</v>
       </c>
       <c r="R32" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C33" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="D33" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E33" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="F33" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G33" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H33" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I33" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J33" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="K33" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="M33" s="5" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="N33" s="5" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
       <c r="O33" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q33">
         <v>20150.0</v>
       </c>
       <c r="R33" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C34" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="D34" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E34" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="F34" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G34" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H34" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="I34" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J34" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="K34" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="M34" s="5" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="N34" s="5" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="O34" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q34">
         <v>40625.0</v>
       </c>
       <c r="R34" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C35" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D35" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="E35" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F35" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G35" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H35" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I35" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J35" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="K35" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="M35" s="5" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="N35" s="5" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="O35" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q35">
         <v>29952.0</v>
       </c>
       <c r="R35" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C36" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="D36" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E36" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="F36" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G36" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H36" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I36" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J36" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="K36" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="M36" s="5" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="N36" s="5" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="O36" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q36">
         <v>45789.0</v>
       </c>
       <c r="R36" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C37" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="D37" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E37" t="s">
-        <v>383</v>
+        <v>389</v>
       </c>
       <c r="F37" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G37" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H37" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I37" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J37" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="K37" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="M37" s="5" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="N37" s="5" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="O37" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="P37">
         <v>45415.0</v>
       </c>
       <c r="Q37" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="R37" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C38" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="D38" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E38" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="F38" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G38" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H38" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I38" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J38" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="K38" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="M38" s="5" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="N38" s="5" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="O38" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="P38">
         <v>45454.0</v>
       </c>
       <c r="Q38" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="R38" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C39" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D39" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="E39" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F39" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G39" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H39" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I39" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J39" t="s">
-        <v>452</v>
+        <v>458</v>
       </c>
       <c r="K39" t="s">
-        <v>453</v>
+        <v>459</v>
       </c>
       <c r="M39" s="5" t="s">
-        <v>454</v>
+        <v>460</v>
       </c>
       <c r="N39" s="5" t="s">
-        <v>455</v>
+        <v>461</v>
       </c>
       <c r="O39" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q39">
         <v>40705.0</v>
       </c>
       <c r="R39" t="s">
-        <v>456</v>
+        <v>462</v>
       </c>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C40" t="s">
-        <v>457</v>
+        <v>463</v>
       </c>
       <c r="D40" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E40" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="F40" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G40" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H40" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I40" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J40" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
       <c r="K40" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="M40" s="5" t="s">
-        <v>461</v>
+        <v>467</v>
       </c>
       <c r="N40" s="5" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="O40" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q40">
         <v>40848.0</v>
       </c>
       <c r="R40" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C41" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D41" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E41" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="F41" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G41" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H41" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I41" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J41" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="K41" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="L41" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="M41" s="5" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="N41" s="5" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="O41" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q41">
         <v>40848.0</v>
       </c>
       <c r="R41" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C42" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D42" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="E42" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F42" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G42" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H42" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="I42" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J42" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
       <c r="K42" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="M42" s="5" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="N42" s="5" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="O42" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q42">
         <v>44105.0</v>
       </c>
       <c r="R42" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C43" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D43" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="E43" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F43" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G43" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H43" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="I43" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J43" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="K43" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="M43" s="5" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="N43" s="5" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="O43" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q43">
         <v>22571.0</v>
       </c>
       <c r="R43" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C44" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="D44" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E44" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
       <c r="F44" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G44" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H44" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I44" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J44" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="K44" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="M44" s="5" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="N44" s="5" t="s">
-        <v>483</v>
+        <v>489</v>
       </c>
       <c r="O44" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q44">
         <v>45503.0</v>
       </c>
       <c r="R44" t="s">
-        <v>484</v>
+        <v>490</v>
       </c>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C45" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D45" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="E45" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="F45" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G45" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H45" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I45" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J45" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
       <c r="K45" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="M45" s="5" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
       <c r="N45" s="5" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="O45" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q45">
         <v>44562.0</v>
       </c>
       <c r="R45" t="s">
-        <v>488</v>
+        <v>494</v>
       </c>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C46" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="D46" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E46" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="F46" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G46" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H46" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="I46" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J46" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="K46" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
       <c r="L46" t="s">
-        <v>491</v>
+        <v>497</v>
       </c>
       <c r="M46" s="5" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="N46" s="5" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="O46" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q46">
         <v>32874.0</v>
       </c>
       <c r="R46" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C47" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="D47" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="E47" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="F47" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G47" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H47" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="I47" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J47" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="K47" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="L47" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="M47" s="5" t="s">
-        <v>498</v>
+        <v>504</v>
       </c>
       <c r="N47" s="5" t="s">
-        <v>499</v>
+        <v>505</v>
       </c>
       <c r="O47" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q47">
         <v>45447.0</v>
       </c>
       <c r="R47" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C48" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
       <c r="D48" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E48" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="F48" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G48" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H48" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I48" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J48" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="K48" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="M48" s="5" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="N48" s="5" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="O48" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q48">
         <v>40603.0</v>
       </c>
       <c r="R48" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C49" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="D49" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E49" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="F49" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G49" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H49" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="I49" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J49" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="K49" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
       <c r="L49" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="M49" s="5" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="N49" s="5" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="O49" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q49">
         <v>45538.0</v>
       </c>
       <c r="R49" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C50" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
       <c r="D50" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="E50" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="F50" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G50" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H50" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="I50" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J50" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="K50" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
       <c r="L50" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="M50" s="5" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="N50" s="5" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="O50" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q50">
         <v>44248.0</v>
       </c>
       <c r="R50" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
     </row>
     <row r="51" spans="1:19">
       <c r="A51" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C51" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="D51" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E51" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="F51" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G51" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H51" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="I51" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J51" t="s">
-        <v>510</v>
+        <v>516</v>
       </c>
       <c r="K51" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
       <c r="M51" s="5" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="N51" s="5" t="s">
-        <v>513</v>
+        <v>519</v>
       </c>
       <c r="O51" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q51">
         <v>46122.0</v>
       </c>
       <c r="R51" t="s">
-        <v>514</v>
+        <v>520</v>
       </c>
     </row>
     <row r="52" spans="1:19">
       <c r="A52" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C52" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D52" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E52" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="F52" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G52" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H52" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="I52" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J52" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="K52" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="M52" s="5" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="N52" s="5" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="O52" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q52">
         <v>46122.0</v>
       </c>
       <c r="R52" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
     </row>
     <row r="53" spans="1:19">
       <c r="A53" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C53" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="D53" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="E53" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="F53" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="G53" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
       <c r="H53" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="I53" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J53" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="K53" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="M53" s="5" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="N53" s="5" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="O53" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="Q53">
         <v>46122.0</v>
       </c>
       <c r="R53" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>538</v>
+        <v>544</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>539</v>
+        <v>545</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>540</v>
+        <v>546</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>541</v>
+        <v>547</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>543</v>
+        <v>549</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="C2" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="D2" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>553</v>
+        <v>559</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C2" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
       <c r="D2" t="s">
-        <v>554</v>
+        <v>560</v>
       </c>
       <c r="E2" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="F2" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E5"/>
+  <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E5" sqref="E5"/>
+      <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>228</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>556</v>
+        <v>563</v>
       </c>
       <c r="C2" t="s">
-        <v>557</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>564</v>
+      </c>
+      <c r="H2" t="s">
+        <v>565</v>
+      </c>
+      <c r="J2" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>556</v>
+        <v>563</v>
       </c>
       <c r="C3" t="s">
-        <v>559</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>566</v>
+      </c>
+      <c r="H3" t="s">
+        <v>567</v>
+      </c>
+      <c r="J3" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>561</v>
+        <v>568</v>
       </c>
       <c r="C4" t="s">
-        <v>562</v>
-[...8 lines deleted...]
-    <row r="5" spans="1:5">
+        <v>569</v>
+      </c>
+      <c r="H4" t="s">
+        <v>570</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>571</v>
+      </c>
+      <c r="J4" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C5" t="s">
-        <v>565</v>
-[...2 lines deleted...]
-        <v>566</v>
+        <v>572</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>573</v>
+      </c>
+      <c r="J5" t="s">
+        <v>172</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E4" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="E5" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>