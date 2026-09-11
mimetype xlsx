--- v4 (2026-08-22)
+++ v5 (2026-09-11)
@@ -564,114 +564,114 @@
   <si>
     <t>WO2006067048</t>
   </si>
   <si>
     <t>Bedaquiline use to treat latent TB</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>Janssen Pharmaceutica N.V</t>
   </si>
   <si>
     <t>2025-12-08</t>
   </si>
   <si>
     <t>Use of bedaquiline for the manufacture of a medicament for the treatment of latent tuberculosis</t>
   </si>
   <si>
     <t>UNITAID 2013 patent landscape</t>
   </si>
   <si>
     <t>Jordan, Ukraine, Montenegro, Indonesia, Sri Lanka, Mexico, Pakistan</t>
   </si>
   <si>
-    <t>Canada, Australia, Estonia, Latvia, Hong Kong, Croatia, Israel, Korea, Republic of, Norway, New Zealand, Taiwan, Province of China, Panama, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Malta, Singapore</t>
+    <t>Canada, Estonia, Latvia, Croatia, Israel, Korea, Republic of, Norway, Panama, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Malta, Singapore</t>
   </si>
   <si>
     <t>Kosovo, Lebanon, Venezuela (Bolivarian Republic of)</t>
   </si>
   <si>
     <t>Cyprus, Germany, Slovenia, Japan</t>
   </si>
   <si>
     <t>Türkiye, Argentina, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Malaysia, Serbia, South Africa, India, World Intellectual Property Organization (WIPO), Nicaragua, Ecuador, Egypt, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Philippines, Thailand, Viet Nam, Albania, Bosnia and Herzegovina, North Macedonia</t>
   </si>
   <si>
-    <t>Bulgaria, Cyprus, Germany, Belgium, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Latvia, Croatia, Japan, Korea, Republic of, United States of America, Costa Rica, Russian Federation, World Intellectual Property Organization (WIPO), Trinidad and Tobago</t>
+    <t>Australia, Bulgaria, Cyprus, Germany, Belgium, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Latvia, Hong Kong, Croatia, Japan, Korea, Republic of, New Zealand, Taiwan, Province of China, United States of America, Costa Rica, Russian Federation, World Intellectual Property Organization (WIPO), Trinidad and Tobago</t>
   </si>
   <si>
     <t>WO2005117875</t>
   </si>
   <si>
     <t>Bedaquiline use to treat MDR TB and/or combinations with other antimycobacterial agents</t>
   </si>
   <si>
     <t>2025-05-24</t>
   </si>
   <si>
     <t>The invention relates to the use of a substituted quinoline derivative for the preparation of a medicament for the treatment of an infection with a drug resistant Mycobacterium strain wherein the substituted quinoline derivative is a compound according to Formula (Ia) or Formula (Ib) the pharmaceutically acceptable acid or base addition salts thereof, the stereochemically isomeric forms thereof, the tautomeric forms thereof and the N-oxide forms thereof. Also claimed is a composition comprising a pharmaceutically acceptable carrier and, as active ingredient, a therapeutically effective amount of the above compounds and one or more other antimycobacterial agents.</t>
   </si>
   <si>
     <t>Mexico, Venezuela (Bolivarian Republic of), Viet Nam, Montenegro</t>
   </si>
   <si>
     <t>Canada, Germany, Israel, Japan, Korea, Republic of, Norway, Russian Federation, Panama, Macao</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
     <t>Türkiye, World Intellectual Property Organization (WIPO), Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Malaysia, Serbia, Ukraine, South Africa, India, Indonesia, Kosovo, Lebanon, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Pakistan, Philippines, Sri Lanka, Thailand, Jordan, Albania, Bosnia and Herzegovina, North Macedonia</t>
   </si>
   <si>
     <t>Australia, Germany, Belgium, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Hong Kong, Korea, Republic of, New Zealand, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO), Chile, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Croatia, Latvia</t>
   </si>
   <si>
     <t>WO2004011436</t>
   </si>
   <si>
     <t>Bedaquiline compounds</t>
   </si>
   <si>
     <t>2023-07-18</t>
   </si>
   <si>
     <t>Novel compounds, in particular substituted quinoline derivatives, having the property of inhibiting growth of mycobacteria and therefore useful for the treatment of mycobacterial diseases, particularly those diseases caused by pathogenic mycobacteria such as Mycobacterium tuberculosis, M. bovis, M. avium and M. marinum.</t>
   </si>
   <si>
     <t>US FDA</t>
   </si>
   <si>
-    <t>United States of America, Belgium, Germany, France, Luxembourg, Netherlands, United Kingdom, Sweden, Italy, Austria, Greece, Denmark, Finland, Cyprus, Bulgaria, Estonia, Slovakia, Hungary, Romania, Russian Federation, Israel, Iceland, Japan, Korea, Republic of, Norway, Poland, Taiwan, Province of China, Chile, Latvia, Lithuania, Malta</t>
+    <t>United States of America, Belgium, Germany, France, Luxembourg, Netherlands, United Kingdom, Italy, Austria, Greece, Finland, Cyprus, Bulgaria, Estonia, Slovakia, Hungary, Romania, Russian Federation, Israel, Iceland, Japan, Korea, Republic of, Norway, Poland, Chile, Latvia, Lithuania, Malta</t>
   </si>
   <si>
     <t>Türkiye, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, World Intellectual Property Organization (WIPO), Montenegro, Mexico, Malaysia, Yugoslavia/Serbia and Montenegro, Ukraine, South Africa, India, Bosnia and Herzegovina, Egypt, Indonesia, Kosovo, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Pakistan, Philippines, Sri Lanka, Thailand, Viet Nam, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Albania, North Macedonia</t>
   </si>
   <si>
-    <t>Australia, Canada, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Hong Kong, Croatia, New Zealand, World Intellectual Property Organization (WIPO), Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Latvia, Lithuania, Singapore</t>
+    <t>Australia, Canada, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Hong Kong, Croatia, New Zealand, Taiwan, Province of China, World Intellectual Property Organization (WIPO), Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Latvia, Lithuania, Singapore</t>
   </si>
   <si>
     <t>WO2008068231</t>
   </si>
   <si>
     <t>Bedaquiline fumarate salt and solid compositions</t>
   </si>
   <si>
     <t>Salt</t>
   </si>
   <si>
     <t>2027-12-03</t>
   </si>
   <si>
     <t>Bedaquiline fumarate salt, pharmaceutical compositions comprising as active ingredient said salt and to processes for their preparation.</t>
   </si>
   <si>
     <t>Kazakhstan, Mexico, Peru, South Africa, Lebanon, Indonesia, Jordan, Montenegro, Philippines, Viet Nam, Kosovo, Sri Lanka, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Serbia, North Macedonia, Bosnia and Herzegovina, Albania</t>
   </si>
   <si>
     <t>United States of America, Australia, Canada, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Latvia, Malta, Japan, Korea, Republic of, Norway, New Zealand, Taiwan, Province of China, Chile, Russian Federation, Uruguay, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Israel, Brunei Darussalam, Panama, Singapore, Croatia</t>
   </si>
   <si>
     <t>Venezuela (Bolivarian Republic of), Pakistan</t>
   </si>
@@ -684,57 +684,57 @@
   <si>
     <t>WO2019012100</t>
   </si>
   <si>
     <t>Bedaquiline Long-acting formulations (suspension of micro- or nanoparticles)</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>Janssen Pharmaceutica Nv</t>
   </si>
   <si>
     <t>2038-07-13</t>
   </si>
   <si>
     <t>This invention concerns pharmaceutical compositions for administration via intramuscular or subcutaneous injection, comprising micro- or nanoparticles of the anti- TB compound bedaquiline, suspended in an aqueous pharmaceutically acceptable carrier, and the use of such pharmaceutical compositions in the treatment and prophylaxis of a pathogenic mycobacterial infection.</t>
   </si>
   <si>
     <t>TAG report</t>
   </si>
   <si>
     <t>China, Kazakhstan, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, North Macedonia, Jordan, Peru, Ukraine, South Africa, Indonesia, Mexico, Nigeria, Congo, Mauritania, Guinea-Bissau, Niger, Senegal, Cameroon, Mali, Togo, Burkina Faso, Benin, Côte d'Ivoire, Central African Republic, Comoros, Guinea, Gabon, Equatorial Guinea, Chad, Viet Nam</t>
   </si>
   <si>
-    <t>Australia, Russian Federation, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Saudi Arabia, United States of America, Hong Kong</t>
+    <t>Australia, Canada, Russian Federation, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Saudi Arabia, United States of America, Hong Kong</t>
   </si>
   <si>
     <t>Brazil, China, Albania, Serbia, Türkiye, North Macedonia, Philippines, Papua New Guinea, Thailand, Uzbekistan</t>
   </si>
   <si>
-    <t>Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Kuwait, Qatar</t>
+    <t>Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Kuwait, Qatar</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Colombia, Tajikistan, Belarus, Azerbaijan, Turkmenistan, Armenia, Kyrgyzstan, Morocco, Tunisia, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of, India, Sierra Leone, Eswatini, Liberia, Namibia, Sao Tome and Principe, Mozambique, Uganda, Zambia, Zimbabwe, Tanzania, United Republic of, Malawi, Ghana, Rwanda, Sudan, Botswana, Lesotho, Kenya, Gambia (the)</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Korea, Republic of</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>