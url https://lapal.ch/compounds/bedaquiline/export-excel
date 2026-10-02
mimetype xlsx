--- v5 (2026-09-11)
+++ v6 (2026-10-02)
@@ -645,51 +645,51 @@
   <si>
     <t>United States of America, Belgium, Germany, France, Luxembourg, Netherlands, United Kingdom, Italy, Austria, Greece, Finland, Cyprus, Bulgaria, Estonia, Slovakia, Hungary, Romania, Russian Federation, Israel, Iceland, Japan, Korea, Republic of, Norway, Poland, Chile, Latvia, Lithuania, Malta</t>
   </si>
   <si>
     <t>Türkiye, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, World Intellectual Property Organization (WIPO), Montenegro, Mexico, Malaysia, Yugoslavia/Serbia and Montenegro, Ukraine, South Africa, India, Bosnia and Herzegovina, Egypt, Indonesia, Kosovo, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Pakistan, Philippines, Sri Lanka, Thailand, Viet Nam, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Albania, North Macedonia</t>
   </si>
   <si>
     <t>Australia, Canada, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Hong Kong, Croatia, New Zealand, Taiwan, Province of China, World Intellectual Property Organization (WIPO), Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Latvia, Lithuania, Singapore</t>
   </si>
   <si>
     <t>WO2008068231</t>
   </si>
   <si>
     <t>Bedaquiline fumarate salt and solid compositions</t>
   </si>
   <si>
     <t>Salt</t>
   </si>
   <si>
     <t>2027-12-03</t>
   </si>
   <si>
     <t>Bedaquiline fumarate salt, pharmaceutical compositions comprising as active ingredient said salt and to processes for their preparation.</t>
   </si>
   <si>
-    <t>Kazakhstan, Mexico, Peru, South Africa, Lebanon, Indonesia, Jordan, Montenegro, Philippines, Viet Nam, Kosovo, Sri Lanka, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Serbia, North Macedonia, Bosnia and Herzegovina, Albania</t>
+    <t>Kazakhstan, Mexico, Peru, South Africa, Lebanon, Indonesia, Jordan, Montenegro, Philippines, Viet Nam, Kosovo, Sri Lanka, Serbia, North Macedonia, Bosnia and Herzegovina, Albania</t>
   </si>
   <si>
     <t>United States of America, Australia, Canada, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Latvia, Malta, Japan, Korea, Republic of, Norway, New Zealand, Taiwan, Province of China, Chile, Russian Federation, Uruguay, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Israel, Brunei Darussalam, Panama, Singapore, Croatia</t>
   </si>
   <si>
     <t>Venezuela (Bolivarian Republic of), Pakistan</t>
   </si>
   <si>
     <t>Türkiye, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Malaysia, India, World Intellectual Property Organization (WIPO), Ukraine, Thailand, Egypt</t>
   </si>
   <si>
     <t>Bulgaria, Hong Kong, Japan, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2019012100</t>
   </si>
   <si>
     <t>Bedaquiline Long-acting formulations (suspension of micro- or nanoparticles)</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>Janssen Pharmaceutica Nv</t>
   </si>