--- v6 (2026-10-02)
+++ v7 (2026-10-22)
@@ -1,97 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="296">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -132,50 +143,191 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
+  </si>
+  <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Bedaquiline</t>
   </si>
   <si>
     <t>Sirturo</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Bedaquiline (BDQ), also known as TMC207, is a diarylquinoline used for the treatment of pulmonary multidrug-resistant Mycobacterium tuberculosis (MDR-TB) as part of multifactorial treatment regimen in adult patients. BDQ inhibits mycobacterial F1F0-ATP synthase in a species-specific manner and displays potent bactericidal activity against both susceptible and MDR strains of TB. Due to possible serious adverse effects, the prescribing of BDQ requires close monitoring by experts in MDR-TB management, as its use is not recommended for all patients. BDQ is postulated to have suitable profile for long-acting injectable formulation, as it has an extended half-life (164 days), high lipophilicity (logP 7.25) and displays a low M. tuberculosis specific minimum inhibitory concentration (~0.03μg/ml).</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Oral, Intramuscular, Subcutaneous, Intravenous</t>
   </si>
   <si>
     <t>Polymer-based particles, In-situ forming gel/implant, Based on other organic particles</t>
@@ -270,53 +422,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -336,50 +485,53 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>A Single Ascending Dose, Single-Centre Study, to Assess Pharmacokinetics, Safety and Tolerability of a Single Intramuscular Dose of Bedaquiline Long-Acting Injection Formulation in Healthy Participants</t>
   </si>
   <si>
     <t>EUCT 2023-508810-41-00</t>
   </si>
   <si>
     <t>https://euclinicaltrials.eu/ctis-public/view/2023-508810-41-00?lang=en</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Active, not recruiting</t>
   </si>
   <si>
     <t>Janssen Cilag International</t>
   </si>
   <si>
     <t>Safety and Tolerability of a Single Intramuscular Dose of Bedaquiline Long-Acting Injection Formulation</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
     <t>Single Intramuscular Dose of BDQ LAI Formulation</t>
@@ -561,186 +713,141 @@
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2006067048</t>
   </si>
   <si>
     <t>Bedaquiline use to treat latent TB</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>Janssen Pharmaceutica N.V</t>
   </si>
   <si>
     <t>2025-12-08</t>
   </si>
   <si>
     <t>Use of bedaquiline for the manufacture of a medicament for the treatment of latent tuberculosis</t>
   </si>
   <si>
     <t>UNITAID 2013 patent landscape</t>
   </si>
   <si>
-    <t>Jordan, Ukraine, Montenegro, Indonesia, Sri Lanka, Mexico, Pakistan</t>
-[...14 lines deleted...]
-    <t>Australia, Bulgaria, Cyprus, Germany, Belgium, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Latvia, Hong Kong, Croatia, Japan, Korea, Republic of, New Zealand, Taiwan, Province of China, United States of America, Costa Rica, Russian Federation, World Intellectual Property Organization (WIPO), Trinidad and Tobago</t>
+    <t>Türkiye, Argentina, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Jordan, Malaysia, Serbia, Ukraine, South Africa, India, World Intellectual Property Organization (WIPO), Montenegro, Nicaragua, Ecuador, Egypt, Indonesia, Kosovo, Lebanon, Sri Lanka, Mexico, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Philippines, Pakistan, Thailand, Viet Nam, Venezuela (Bolivarian Republic of), Albania, Bosnia and Herzegovina, North Macedonia</t>
+  </si>
+  <si>
+    <t>Canada, Australia, Bulgaria, Cyprus, Germany, Belgium, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Latvia, Hong Kong, Croatia, Israel, Japan, Korea, Republic of, Norway, New Zealand, Taiwan, Province of China, United States of America, Costa Rica, Russian Federation, Panama, World Intellectual Property Organization (WIPO), Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Malta, Singapore, Trinidad and Tobago</t>
   </si>
   <si>
     <t>WO2005117875</t>
   </si>
   <si>
     <t>Bedaquiline use to treat MDR TB and/or combinations with other antimycobacterial agents</t>
   </si>
   <si>
     <t>2025-05-24</t>
   </si>
   <si>
     <t>The invention relates to the use of a substituted quinoline derivative for the preparation of a medicament for the treatment of an infection with a drug resistant Mycobacterium strain wherein the substituted quinoline derivative is a compound according to Formula (Ia) or Formula (Ib) the pharmaceutically acceptable acid or base addition salts thereof, the stereochemically isomeric forms thereof, the tautomeric forms thereof and the N-oxide forms thereof. Also claimed is a composition comprising a pharmaceutically acceptable carrier and, as active ingredient, a therapeutically effective amount of the above compounds and one or more other antimycobacterial agents.</t>
   </si>
   <si>
-    <t>Mexico, Venezuela (Bolivarian Republic of), Viet Nam, Montenegro</t>
-[...11 lines deleted...]
-    <t>Australia, Germany, Belgium, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Hong Kong, Korea, Republic of, New Zealand, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO), Chile, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Croatia, Latvia</t>
+    <t>Türkiye, World Intellectual Property Organization (WIPO), Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Mexico, Malaysia, Serbia, Ukraine, South Africa, India, Indonesia, Kosovo, Lebanon, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Pakistan, Philippines, Sri Lanka, Thailand, Venezuela (Bolivarian Republic of), Viet Nam, Montenegro, Jordan, Albania, Bosnia and Herzegovina, North Macedonia, Egypt</t>
+  </si>
+  <si>
+    <t>Canada, Australia, Germany, Belgium, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Hong Kong, Israel, Japan, Korea, Republic of, Norway, New Zealand, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO), Russian Federation, Panama, Chile, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Croatia, Latvia, Macao</t>
   </si>
   <si>
     <t>WO2004011436</t>
   </si>
   <si>
     <t>Bedaquiline compounds</t>
   </si>
   <si>
     <t>2023-07-18</t>
   </si>
   <si>
     <t>Novel compounds, in particular substituted quinoline derivatives, having the property of inhibiting growth of mycobacteria and therefore useful for the treatment of mycobacterial diseases, particularly those diseases caused by pathogenic mycobacteria such as Mycobacterium tuberculosis, M. bovis, M. avium and M. marinum.</t>
   </si>
   <si>
     <t>US FDA</t>
   </si>
   <si>
-    <t>United States of America, Belgium, Germany, France, Luxembourg, Netherlands, United Kingdom, Italy, Austria, Greece, Finland, Cyprus, Bulgaria, Estonia, Slovakia, Hungary, Romania, Russian Federation, Israel, Iceland, Japan, Korea, Republic of, Norway, Poland, Chile, Latvia, Lithuania, Malta</t>
-[...1 lines deleted...]
-  <si>
     <t>Türkiye, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, World Intellectual Property Organization (WIPO), Montenegro, Mexico, Malaysia, Yugoslavia/Serbia and Montenegro, Ukraine, South Africa, India, Bosnia and Herzegovina, Egypt, Indonesia, Kosovo, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Pakistan, Philippines, Sri Lanka, Thailand, Viet Nam, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Albania, North Macedonia</t>
   </si>
   <si>
-    <t>Australia, Canada, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Hong Kong, Croatia, New Zealand, Taiwan, Province of China, World Intellectual Property Organization (WIPO), Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Latvia, Lithuania, Singapore</t>
+    <t>United States of America, Australia, Canada, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Russian Federation, Hong Kong, Croatia, Israel, Iceland, Japan, Korea, Republic of, Norway, New Zealand, Poland, Taiwan, Province of China, World Intellectual Property Organization (WIPO), Chile, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Latvia, Lithuania, Malta, Singapore</t>
   </si>
   <si>
     <t>WO2008068231</t>
   </si>
   <si>
     <t>Bedaquiline fumarate salt and solid compositions</t>
   </si>
   <si>
     <t>Salt</t>
   </si>
   <si>
     <t>2027-12-03</t>
   </si>
   <si>
     <t>Bedaquiline fumarate salt, pharmaceutical compositions comprising as active ingredient said salt and to processes for their preparation.</t>
   </si>
   <si>
-    <t>Kazakhstan, Mexico, Peru, South Africa, Lebanon, Indonesia, Jordan, Montenegro, Philippines, Viet Nam, Kosovo, Sri Lanka, Serbia, North Macedonia, Bosnia and Herzegovina, Albania</t>
-[...11 lines deleted...]
-    <t>Bulgaria, Hong Kong, Japan, World Intellectual Property Organization (WIPO)</t>
+    <t>Türkiye, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Mexico, Malaysia, Peru, South Africa, India, Lebanon, World Intellectual Property Organization (WIPO), Ukraine, Indonesia, Jordan, Montenegro, Philippines, Viet Nam, Venezuela (Bolivarian Republic of), Thailand, Egypt, Kosovo, Sri Lanka, Pakistan, Serbia, North Macedonia, Bosnia and Herzegovina, Albania</t>
+  </si>
+  <si>
+    <t>United States of America, Australia, Canada, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Latvia, Malta, Hong Kong, Japan, Korea, Republic of, Norway, New Zealand, Taiwan, Province of China, Chile, Russian Federation, Uruguay, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Israel, World Intellectual Property Organization (WIPO), Brunei Darussalam, Panama, Singapore, Croatia</t>
   </si>
   <si>
     <t>WO2019012100</t>
   </si>
   <si>
     <t>Bedaquiline Long-acting formulations (suspension of micro- or nanoparticles)</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>Janssen Pharmaceutica Nv</t>
   </si>
   <si>
     <t>2038-07-13</t>
   </si>
   <si>
     <t>This invention concerns pharmaceutical compositions for administration via intramuscular or subcutaneous injection, comprising micro- or nanoparticles of the anti- TB compound bedaquiline, suspended in an aqueous pharmaceutically acceptable carrier, and the use of such pharmaceutical compositions in the treatment and prophylaxis of a pathogenic mycobacterial infection.</t>
   </si>
   <si>
     <t>TAG report</t>
   </si>
   <si>
-    <t>China, Kazakhstan, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, North Macedonia, Jordan, Peru, Ukraine, South Africa, Indonesia, Mexico, Nigeria, Congo, Mauritania, Guinea-Bissau, Niger, Senegal, Cameroon, Mali, Togo, Burkina Faso, Benin, Côte d'Ivoire, Central African Republic, Comoros, Guinea, Gabon, Equatorial Guinea, Chad, Viet Nam</t>
-[...14 lines deleted...]
-    <t>World Intellectual Property Organization (WIPO), Korea, Republic of</t>
+    <t>World Intellectual Property Organization (WIPO), Brazil, China, Colombia, Tajikistan, Belarus, Azerbaijan, Turkmenistan, Armenia, Kyrgyzstan, Kazakhstan, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, Moldova, Republic of, North Macedonia, Jordan, Peru, Philippines, Ukraine, South Africa, India, Sierra Leone, Eswatini, Liberia, Namibia, Sao Tome and Principe, Mozambique, Uganda, Zambia, Zimbabwe, Tanzania, United Republic of, Malawi, Ghana, Rwanda, Sudan, Botswana, Lesotho, Kenya, Gambia (the), Indonesia, Mexico, Nigeria, Congo, Mauritania, Guinea-Bissau, Niger, Senegal, Cameroon, Mali, Togo, Burkina Faso, Benin, Côte d'Ivoire, Central African Republic, Comoros, Guinea, Gabon, Equatorial Guinea, Chad, Papua New Guinea, Thailand, Uzbekistan, Viet Nam</t>
+  </si>
+  <si>
+    <t>World Intellectual Property Organization (WIPO), Australia, Canada, Russian Federation, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Saudi Arabia, United States of America, Hong Kong, Kuwait, Qatar</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/kozHtjxscOaVYtwOjESIYVTz9Kobv0RrxWIia6d1.png</t>
   </si>
@@ -768,72 +875,93 @@
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.janssen.com</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>Janssen Pharmaceuticals is a subsidiary company of Johnson &amp; Johnson headquartered in Beerse, Belgium. They focus on manufacturing and developing pharmaceutical products for use in areas such as, Immunology, Infectious Diseases &amp; Vaccines, Pulmonary Hypertension, Cardiovascular &amp; Metabolism, Oncology, and Neuroscience.</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;L. De Matteis, D. Jary, A. Lucía, S. García-Embid, I. Serrano-Sevilla, D. Pérez, J.A. Ainsa, F.P. Navarro, J. M. de la Fuente, New active formulations against M. tuberculosis: Bedaquiline encapsulation in lipid nanoparticles and chitosan nanocapsules, Chemical Engineering Journal, Volume 340, 2018, Pages 181-191, ISSN 1385-8947, &lt;a href="https://doi.org/10.1016/j.cej.2017.12.110" rel="noopener noreferrer" target="_blank"&gt;https://doi.org/10.1016/j.cej.2017.12.110&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(46, 46, 46);"&gt;In the last years, the increase in antimicrobial resistance, together with a lack of new drugs for the treatment of bacterial infections resistant to classical antibiotics are of growing concern. Moreover, some of current therapies induce severe side effects and are often difficult to administer. In 2012 the FDA approved the use of bedaquiline, as the first new very effective drug against TB in the last 40 years. Despite its effectiveness, unfortunately bedaquiline side effects can be so dangerous that at present it is to be prescribed only when no other treatment options are available. The development of effective and safe nanotechnology-based methods can be particularly relevant to increase antimicrobial concentration at the site of infection, to reduce doses in the general circulation, which in turn reduces adverse effects. In this work bedaquiline was encapsulated in two types of nanocarriers, lipid nanoparticles and chitosan-based nanocapsules with high encapsulation efficiency and drug loading values. The efficacy of the drug-encapsulating nanocarriers has been demonstrated&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(46, 46, 46);"&gt;in vitro&lt;/em&gt;&lt;span style="color: rgb(46, 46, 46);"&gt;&amp;nbsp;against&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(46, 46, 46);"&gt;Mycobacterium tuberculosis&lt;/em&gt;&lt;span style="color: rgb(46, 46, 46);"&gt;, together with the excellent compatibility of both carriers with animal cells. The obtained results open the way for further studies on multi-drug resistant strains of&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(46, 46, 46);"&gt;M. tuberculosis&lt;/em&gt;&lt;span style="color: rgb(46, 46, 46);"&gt;&amp;nbsp;and for&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(46, 46, 46);"&gt;in vivo&lt;/em&gt;&lt;span style="color: rgb(46, 46, 46);"&gt;&amp;nbsp;studies of the optimized nanocarriers. The promising behaviour of drug-loaded nanocarriers will hopefully lead to a reduction of the administered doses of a quite dangerous drug as bedaquiline, tuning its biodistribution and so decreasing its adverse effects, finally allowing its use in a higher number of patients.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1016/j.cej.2017.12.110</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(36, 36, 36);"&gt;Kaushik A, Ammerman NC, Tyagi S, Saini V, Vervoort I, Lachau-Durand S, Nuermberger E, Andries K. Activity of a Long-Acting Injectable Bedaquiline Formulation in a Paucibacillary Mouse Model of Latent Tuberculosis Infection. Antimicrob Agents Chemother. 2019 Mar 27;63(4):e00007-19. DOI: &lt;/span&gt;&lt;a href="http://www.doi.org/10.1128/AAC.00007-19" rel="noopener noreferrer" target="_blank" style="color: rgb(36, 36, 36);"&gt;10.1128/AAC.00007-19&lt;/a&gt;&lt;span style="color: rgb(36, 36, 36);"&gt;. PMID: 30745396; PMCID: PMC6437534.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;The potent antituberculosis activity and long half-life of bedaquiline make it an attractive candidate for use in long-acting/extended-release formulations for the treatment of latent tuberculosis infection (LTBI). Our objective was to evaluate a long-acting injectable (LAI) bedaquiline formulation in a validated paucibacillary mouse model of LTBI. Following immunization with&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(51, 51, 51);"&gt;Mycobacterium bovis&lt;/em&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;&amp;nbsp;rBCG30, BALB/c mice were challenged by aerosol infection with&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(51, 51, 51);"&gt;M. tuberculosis&lt;/em&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;&amp;nbsp;H37Rv. Treatment began 13 weeks after challenge infection with one of the following regimens: an untreated negative-control regimen; positive-control regimens of daily rifampin (10 mg/kg of body weight), once-weekly rifapentine (15 mg/kg) and isoniazid (50 mg/kg), or daily bedaquiline (25 mg/kg); test regimens of one, two, or three monthly doses of LAI bedaquiline at 160 mg/dose (BLAI-160); and test regimens of daily bedaquiline at 2.67 mg/kg (B2.67), 5.33 mg/kg (B5.33), or 8 mg/kg (B8) to deliver the same total amount of bedaquiline as one, two, or three doses of BLAI-160, respectively. All drugs were administered orally, except for BLAI-160&amp;nbsp;(intramuscular injection). The primary outcome was the decline in&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(51, 51, 51);"&gt;M. tuberculosis&lt;/em&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;&amp;nbsp;lung CFU counts during 12 weeks of treatment. The negative- and positive-control regimens performed as expected. One, two, and three doses of BLAI-160&amp;nbsp;resulted in decreases of 2.9, 3.2, and 3.5 log10&amp;nbsp;CFU/lung, respectively, by week 12. Daily oral dosing with B2.67, B5.33, and B8&amp;nbsp;decreased lung CFU counts by 1.6, 2.8, and 4.1 log10, respectively. One dose of BLAI-160&amp;nbsp;exhibited activity for at least 12 weeks. The sustained activity of BLAI-160&amp;nbsp;indicates that it shows promise as a short-course LTBI treatment requiring few patient encounters to ensure treatment completion.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>http://www.doi.org/10.1128/AAC.00007-19</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Van Hemelryck S, Wens R, van Poppel H, Luijks M, Shahidi K, Marczak M, Kahnt A, Holm R, Mannaert E, Langguth P. In Vitro Evaluation of Poly(lactide-co-glycolide) In Situ Forming Gels for Bedaquiline Fumarate Salt and Pharmacokinetics Following Subcutaneous Injection in Rats. Pharmaceutics. 2021 Aug 10;13(8):1231. DOI: &lt;/span&gt;&lt;a href="http://www.doi.org/10.3390/pharmaceutics13081231" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.3390/pharmaceutics13081231&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. PMID: 34452192; PMCID: PMC8400137.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;This study evaluated in vitro and in vivo drug release of bedaquiline from in situ forming gels (ISGs) containing 200 mg eq./g bedaquiline fumarate salt prepared with four different grades of poly(d,l-lactide) (PDLLA) or poly(d,l-lactide-co-glycolide) (PLGA) with a lactide/glycolide ratio of 50/50 or 75/25 and acid (A) or ester (E) end-capping in&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;N&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;-methyl-2-pyrrolidone at a polymer/solvent ratio of 20/80% (&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;w&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;/&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;w&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;). Mean in vitro drug release in 0.05 M phosphate buffer pH 7.4 with 1% (&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;w&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;/&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;v&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;) sodium lauryl sulphate was 37.3, 47.1, 53.3, and 62.3% within 28 days for ISGs containing PLGA5050A, PDLLA, PLGA7525A, and PLGA7525E, respectively. The data suggested that drug release was primarily controlled by precipitated drug redissolving, rather than polymer erosion. In vivo pharmacokinetic profiles after subcutaneous injections in rats were comparable for all ISGs (mean half-lives (t1/2) ranged from 1411 to 1695 h) and indicated a sustained drug release when compared to a solution of bedaquiline fumarate salt in polyethylene glycol 400/water 50/50% (&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;v&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;/&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;v&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;) (mean t1/2&amp;nbsp;of 895 h). In conclusion, PLGA or PDLLA-based ISGs have shown potential for parenteral sustained delivery of bedaquiline, suggesting further preclinical and clinical studies. From a formulation point of view, this case example highlights the importance of the interplay between drug solubility in biological media and dissolution of drug precipitates, which, in addition to the incorporation of diffusion controlling polymers, governs the release of the active drug.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>http://www.doi.org/10.3390/pharmaceutics13081231</t>
+  </si>
+  <si>
     <t>&lt;h4&gt;Linking&amp;nbsp;&lt;em&gt;In Vitro&lt;/em&gt;&amp;nbsp;Intrinsic Dissolution Rate and Thermodynamic Solubility with Pharmacokinetic Profiles of Bedaquiline Long-Acting Aqueous Microsuspensions in Rats. Vy Nguyen, Jan Bevernage, Nicolas Darville, Christophe Tistaert, Jan Van Bocxlaer, Stefaan Rossenu, and An Vermeulen. Molecular Pharmaceutics&amp;nbsp;&lt;strong&gt;2021&lt;/strong&gt;&amp;nbsp;&lt;em&gt;18&lt;/em&gt;&amp;nbsp;(3), 952-965. DOI: &lt;a href="http://www.doi.org/10.1021/acs.molpharmaceut.0c00948" rel="noopener noreferrer" target="_blank"&gt;10.1021/acs.molpharmaceut.0c00948&lt;/a&gt;&lt;/h4&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;Pharmacokinetic (PK) profiles of a range of bedaquiline (BDQ) long-acting injectable (LAI) microsuspensions in rats after parenteral (&lt;/span&gt;&lt;em style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;i.e.&lt;/em&gt;&lt;span style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;, intramuscular and subcutaneous) administration were correlated with the&amp;nbsp;&lt;/span&gt;&lt;em style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;in vitro&lt;/em&gt;&lt;span style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;&amp;nbsp;intrinsic dissolution rate (IDR) and thermodynamic solubility of BDQ in media varying in surfactant type and concentration to better understand the impact of different nonionic surfactants on the&amp;nbsp;&lt;/span&gt;&lt;em style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;in vivo&lt;/em&gt;&lt;span style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;&amp;nbsp;performance of BDQ LAI microsuspensions. All LAI formulations had a similar particle size distribution. The investigated surfactants were&amp;nbsp;d-α-tocopheryl polyethylene glycol 1000 succinate (TPGS), poloxamer 338, and poloxamer 188. Furthermore, the relevance of medium complexity by using a biorelevant setup to perform&amp;nbsp;&lt;/span&gt;&lt;em style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;in vitro&lt;/em&gt;&lt;span style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;&amp;nbsp;measurements was assessed by comparing IDR and thermodynamic solubility results obtained in biorelevant media and formulation vehicle containing different surfactants in varying concentrations. In the presence of a surfactant, both media could be applied to obtain&amp;nbsp;&lt;/span&gt;&lt;em style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;in vivo&lt;/em&gt;&lt;span style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;&amp;nbsp;representative dissolution and solubility data because the difference between the biorelevant medium and formulation vehicle was predominantly nonsignificant. Therefore, a more simplistic medium in the presence of a surfactant was preferred to obtain&amp;nbsp;&lt;/span&gt;&lt;em style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;in vitro&lt;/em&gt;&lt;span style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;&amp;nbsp;measurements to predict the&amp;nbsp;&lt;/span&gt;&lt;em style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;in vivo&lt;/em&gt;&lt;span style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;&amp;nbsp;PK performance of LAI aqueous suspensions. The type of surfactant influenced the PK profiles of BDQ microsuspensions in rats, which could be the result of a surfactant effect on the IDR and/or thermodynamic solubility of BDQ. Overall, two surfactant groups could be differentiated: TPGS and poloxamers. Most differences between the PK profiles (&lt;/span&gt;&lt;em style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;i.e.&lt;/em&gt;&lt;span style="background-color: rgb(244, 244, 244); color: rgb(0, 0, 0);"&gt;, maximum concentration observed, time of maximum concentration observed, and area under the curve) were observed during the first 21 days postdose, the time period during which particles in the aqueous suspension are expected to dissolve.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>http://www.doi.org/10.1021/acs.molpharmaceut.0c00948</t>
+  </si>
+  <si>
     <t>&lt;p&gt;Kaushik A, Ammerman NC, Tasneen R, Lachau-Durand S, Andries K,Nuermberger E. Efficacy of long-acting bedaquiline regimens in a mouse model of tuberculosis preventive therapy. Am. J. Respir. Crit. Care Med. 2022;205:570–579. &lt;a href="https://doi.org/10.1164/rccm.202012-4541OC" rel="noopener noreferrer" target="_blank" style="background-color: rgb(255, 255, 255); color: rgb(35, 78, 137);"&gt;https://doi.org/10.1164/rccm.202012-4541OC&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Rationale:&lt;/strong&gt;&amp;nbsp;Completion of preventive therapy is a major bottleneck in global tuberculosis control. Long-acting injectable drug formulations would shorten therapy administration and may thereby improve completion rates. Recently, a long-acting formulation of bedaquiline demonstrated antituberculosis activity for up to 12 weeks after injection in a validated mouse model of preventive therapy.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Objectives:&lt;/strong&gt;&amp;nbsp;The objectives of this study were to&amp;nbsp;&lt;em&gt;1&lt;/em&gt;) determine the total duration of activity after an injection of long-acting bedaquiline and&amp;nbsp;&lt;em&gt;2&lt;/em&gt;) evaluate the activity of regimens comprised of long-acting bedaquiline plus short (2–4 wk) oral companion courses of bedaquiline, with or without rifapentine, using the validated mouse model of tuberculosis preventive therapy.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&lt;/strong&gt;&amp;nbsp;After the establishment of a stable&amp;nbsp;&lt;em&gt;Mycobacterium tuberculosis&lt;/em&gt;&amp;nbsp;lung infection in bacillus Calmette-Guérin (BCG)-immunized BALB/c mice, treatment was initiated with 1 of 12 randomly assigned regimens. In addition to positive and negative controls, six regimens included one or two injections of long-acting bedaquiline (alone or with oral bedaquiline with or without rifapentine), and four comparator regimens consisted of oral agents only. Lung bacterial burden was measured monthly for up to 28 weeks.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Measurements and Main Results:&lt;/strong&gt;&amp;nbsp;One injection of long-acting bedaquiline at 160 mg/kg exerted antituberculosis activity for 12 weeks. Compared with the positive control (daily isoniazid-rifapentine for 4 wk), six regimens had equivalent bactericidal activity (including two all-oral comparator regimens), and two regimens had superior sterilizing activity: one injection with 2 weeks of oral bedaquiline and high-dose rifapentine; and two injections with 4 weeks of oral bedaquiline.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&lt;/strong&gt;&amp;nbsp;Long-acting injectable bedaquiline has significant potential for shortening tuberculosis preventive therapy.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.1164/rccm.202012-4541OC</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -873,51 +1001,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1165,134 +1293,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euclinicaltrials.eu/ctis-public/view/2023-508810-41-00?lang=en" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wclh2025.conference.digital/ondemand/session/LB02" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20060629&amp;CC=WO&amp;NR=2006067048A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20051215&amp;CC=WO&amp;NR=2005117875A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20040205&amp;CC=WO&amp;NR=2004011436A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20080612&amp;CC=WO&amp;NR=2008068231A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190117&amp;CC=WO&amp;NR=2019012100A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/kozHtjxscOaVYtwOjESIYVTz9Kobv0RrxWIia6d1.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.cej.2017.12.110" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doi.org/10.1128/AAC.00007-19" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doi.org/10.3390/pharmaceutics13081231" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.doi.org/10.1021/acs.molpharmaceut.0c00948" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1164/rccm.202012-4541OC" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1321,150 +1503,361 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="D2" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
-[...17 lines deleted...]
-        <v>40</v>
+        <v>88</v>
+      </c>
+      <c r="J2" t="s">
+        <v>89</v>
+      </c>
+      <c r="K2" t="s">
+        <v>90</v>
+      </c>
+      <c r="L2" t="s">
+        <v>90</v>
       </c>
       <c r="Q2" t="s">
-        <v>40</v>
+        <v>91</v>
       </c>
       <c r="R2" t="s">
-        <v>40</v>
+        <v>92</v>
       </c>
       <c r="S2" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="T2" t="s">
-        <v>44</v>
+        <v>90</v>
       </c>
       <c r="U2" t="s">
-        <v>45</v>
+        <v>90</v>
+      </c>
+      <c r="V2" t="s">
+        <v>93</v>
+      </c>
+      <c r="W2" t="s">
+        <v>94</v>
       </c>
       <c r="X2" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>48</v>
+        <v>95</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>97</v>
       </c>
       <c r="AC2" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>98</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>99</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>101</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ2"/>
   <sheetViews>
@@ -1508,391 +1901,391 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>102</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>53</v>
+        <v>103</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>56</v>
+        <v>106</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>57</v>
+        <v>107</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>60</v>
+        <v>110</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>62</v>
+        <v>112</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>63</v>
+        <v>113</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>64</v>
+        <v>114</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>65</v>
+        <v>115</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>67</v>
+        <v>117</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>68</v>
+        <v>118</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>69</v>
+        <v>119</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>70</v>
+        <v>120</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>71</v>
+        <v>121</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>72</v>
+        <v>122</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>73</v>
+        <v>123</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>74</v>
+        <v>124</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>75</v>
+        <v>125</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>76</v>
+        <v>126</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>77</v>
+        <v>127</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>78</v>
+        <v>128</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>79</v>
+        <v>129</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>80</v>
+        <v>130</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>81</v>
+        <v>131</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>82</v>
+        <v>132</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>84</v>
+        <v>134</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>85</v>
+        <v>135</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>86</v>
+        <v>136</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>87</v>
+        <v>137</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>88</v>
+        <v>138</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>89</v>
+        <v>139</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>90</v>
+        <v>140</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>91</v>
+        <v>141</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>92</v>
+        <v>142</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>93</v>
+        <v>143</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>94</v>
+        <v>144</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>95</v>
+        <v>145</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>96</v>
+        <v>146</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>97</v>
+        <v>147</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>98</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>148</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>99</v>
+        <v>149</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>101</v>
+        <v>151</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>102</v>
+        <v>152</v>
       </c>
       <c r="C2" t="s">
-        <v>103</v>
+        <v>153</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>104</v>
+        <v>154</v>
       </c>
       <c r="E2" t="s">
-        <v>105</v>
+        <v>155</v>
       </c>
       <c r="F2" t="s">
-        <v>106</v>
+        <v>156</v>
       </c>
       <c r="G2" t="s">
-        <v>107</v>
+        <v>157</v>
       </c>
       <c r="I2" t="s">
-        <v>108</v>
+        <v>158</v>
       </c>
       <c r="J2" t="s">
-        <v>109</v>
+        <v>159</v>
       </c>
       <c r="M2" t="s">
-        <v>110</v>
+        <v>160</v>
       </c>
       <c r="N2" t="s">
-        <v>111</v>
+        <v>161</v>
       </c>
       <c r="O2" t="s">
-        <v>110</v>
+        <v>160</v>
       </c>
       <c r="P2" t="s">
-        <v>112</v>
+        <v>162</v>
       </c>
       <c r="Q2" t="s">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="R2" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="W2" t="s">
-        <v>115</v>
+        <v>165</v>
       </c>
       <c r="X2" t="s">
-        <v>116</v>
+        <v>166</v>
       </c>
       <c r="AA2" t="s">
-        <v>117</v>
+        <v>167</v>
       </c>
       <c r="AD2" t="s">
-        <v>118</v>
+        <v>168</v>
       </c>
       <c r="AE2" t="s">
-        <v>118</v>
+        <v>169</v>
       </c>
       <c r="AF2" t="s">
-        <v>119</v>
+        <v>170</v>
       </c>
       <c r="AG2" t="s">
-        <v>120</v>
+        <v>170</v>
       </c>
       <c r="AH2" t="s">
-        <v>120</v>
+        <v>171</v>
       </c>
       <c r="AI2" t="s">
-        <v>121</v>
-[...14 lines deleted...]
-        <v>125</v>
+        <v>172</v>
+      </c>
+      <c r="AL2" t="s">
+        <v>96</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>173</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>174</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>175</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>176</v>
       </c>
       <c r="AW2" t="s">
-        <v>126</v>
+        <v>177</v>
       </c>
       <c r="AX2" t="s">
-        <v>127</v>
+        <v>178</v>
       </c>
       <c r="AY2" t="s">
-        <v>128</v>
+        <v>179</v>
       </c>
       <c r="AZ2" t="s">
-        <v>129</v>
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>130</v>
+        <v>180</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>132</v>
+        <v>182</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>134</v>
+        <v>184</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>135</v>
+        <v>185</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>136</v>
+        <v>186</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>103</v>
+        <v>153</v>
       </c>
       <c r="B2" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
       <c r="C2" t="s">
-        <v>137</v>
+        <v>187</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>138</v>
+        <v>188</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1906,418 +2299,373 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>102</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>139</v>
+        <v>189</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>140</v>
+        <v>190</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>141</v>
+        <v>191</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>142</v>
+        <v>192</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>143</v>
+        <v>193</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>144</v>
+        <v>194</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>145</v>
+        <v>195</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>146</v>
+        <v>196</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>147</v>
+        <v>197</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>148</v>
+        <v>198</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>149</v>
+        <v>199</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>150</v>
+        <v>200</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>151</v>
+        <v>201</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>152</v>
+        <v>202</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>153</v>
+        <v>203</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>154</v>
+        <v>204</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>155</v>
+        <v>205</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>102</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>156</v>
+        <v>206</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>157</v>
+        <v>207</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>158</v>
+        <v>208</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>159</v>
+        <v>209</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>160</v>
+        <v>210</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>161</v>
+        <v>211</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>162</v>
+        <v>212</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>163</v>
+        <v>213</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>164</v>
+        <v>214</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>165</v>
+        <v>215</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>166</v>
+        <v>216</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>167</v>
+        <v>217</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>168</v>
+        <v>218</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>169</v>
+        <v>219</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="C2" t="s">
+        <v>221</v>
+      </c>
+      <c r="D2" t="s">
+        <v>222</v>
+      </c>
+      <c r="E2" t="s">
+        <v>223</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>224</v>
+      </c>
+      <c r="G2" t="s">
+        <v>225</v>
+      </c>
+      <c r="H2" t="s">
         <v>170</v>
       </c>
-      <c r="C2" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I2" t="s">
-        <v>176</v>
+        <v>226</v>
       </c>
       <c r="J2" t="s">
-        <v>177</v>
+        <v>227</v>
       </c>
       <c r="K2" t="s">
-        <v>178</v>
-[...11 lines deleted...]
-        <v>182</v>
+        <v>228</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>183</v>
+        <v>229</v>
       </c>
       <c r="C3" t="s">
-        <v>184</v>
+        <v>230</v>
       </c>
       <c r="D3" t="s">
-        <v>172</v>
+        <v>222</v>
       </c>
       <c r="E3" t="s">
-        <v>173</v>
+        <v>223</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>185</v>
+        <v>231</v>
       </c>
       <c r="G3" t="s">
-        <v>186</v>
+        <v>232</v>
       </c>
       <c r="H3" t="s">
-        <v>120</v>
+        <v>170</v>
       </c>
       <c r="I3" t="s">
-        <v>176</v>
+        <v>226</v>
       </c>
       <c r="J3" t="s">
-        <v>187</v>
+        <v>233</v>
       </c>
       <c r="K3" t="s">
-        <v>188</v>
-[...8 lines deleted...]
-        <v>191</v>
+        <v>234</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>192</v>
+        <v>235</v>
       </c>
       <c r="C4" t="s">
-        <v>193</v>
+        <v>236</v>
       </c>
       <c r="D4" t="s">
-        <v>52</v>
+        <v>102</v>
       </c>
       <c r="E4" t="s">
-        <v>173</v>
+        <v>223</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>194</v>
+        <v>237</v>
       </c>
       <c r="G4" t="s">
-        <v>195</v>
+        <v>238</v>
       </c>
       <c r="H4" t="s">
-        <v>120</v>
+        <v>170</v>
       </c>
       <c r="I4" t="s">
-        <v>196</v>
+        <v>239</v>
+      </c>
+      <c r="J4" t="s">
+        <v>240</v>
       </c>
       <c r="K4" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>199</v>
+        <v>241</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>200</v>
+        <v>242</v>
       </c>
       <c r="C5" t="s">
-        <v>201</v>
+        <v>243</v>
       </c>
       <c r="D5" t="s">
-        <v>202</v>
+        <v>244</v>
       </c>
       <c r="E5" t="s">
-        <v>173</v>
+        <v>223</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>203</v>
+        <v>245</v>
       </c>
       <c r="G5" t="s">
-        <v>204</v>
+        <v>246</v>
       </c>
       <c r="H5" t="s">
-        <v>120</v>
+        <v>170</v>
       </c>
       <c r="I5" t="s">
-        <v>196</v>
+        <v>239</v>
       </c>
       <c r="J5" t="s">
-        <v>205</v>
+        <v>247</v>
       </c>
       <c r="K5" t="s">
-        <v>206</v>
-[...8 lines deleted...]
-        <v>209</v>
+        <v>248</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>210</v>
+        <v>249</v>
       </c>
       <c r="C6" t="s">
-        <v>211</v>
+        <v>250</v>
       </c>
       <c r="D6" t="s">
-        <v>212</v>
+        <v>251</v>
       </c>
       <c r="E6" t="s">
-        <v>213</v>
+        <v>252</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>214</v>
+        <v>253</v>
       </c>
       <c r="G6" t="s">
-        <v>215</v>
+        <v>254</v>
       </c>
       <c r="H6" t="s">
-        <v>120</v>
+        <v>170</v>
       </c>
       <c r="I6" t="s">
-        <v>216</v>
-[...11 lines deleted...]
-        <v>220</v>
+        <v>255</v>
       </c>
       <c r="N6" t="s">
-        <v>221</v>
+        <v>256</v>
       </c>
       <c r="O6" t="s">
-        <v>222</v>
+        <v>257</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -2325,420 +2673,443 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>102</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>223</v>
+        <v>258</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>224</v>
+        <v>259</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>156</v>
+        <v>206</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>225</v>
+        <v>260</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>159</v>
+        <v>209</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>226</v>
+        <v>261</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>227</v>
+        <v>262</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>56</v>
+        <v>106</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>102</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>228</v>
+        <v>263</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>132</v>
+        <v>182</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>229</v>
+        <v>264</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>230</v>
+        <v>265</v>
       </c>
       <c r="C2" t="s">
-        <v>231</v>
+        <v>266</v>
       </c>
       <c r="D2" t="s">
-        <v>232</v>
+        <v>267</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>102</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>233</v>
+        <v>268</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>140</v>
+        <v>190</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>234</v>
+        <v>269</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>235</v>
+        <v>270</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>236</v>
+        <v>271</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>237</v>
+        <v>272</v>
       </c>
       <c r="C2" t="s">
-        <v>238</v>
+        <v>273</v>
       </c>
       <c r="D2" t="s">
-        <v>239</v>
+        <v>274</v>
       </c>
       <c r="E2" t="s">
-        <v>240</v>
+        <v>275</v>
       </c>
       <c r="F2" t="s">
-        <v>241</v>
+        <v>276</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J1"/>
+      <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>52</v>
+        <v>102</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>132</v>
+        <v>182</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>134</v>
+        <v>184</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>135</v>
+        <v>185</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>136</v>
+        <v>186</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>242</v>
+        <v>277</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>243</v>
+        <v>278</v>
       </c>
       <c r="C2" t="s">
-        <v>244</v>
+        <v>279</v>
       </c>
       <c r="H2" t="s">
-        <v>245</v>
+        <v>280</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>281</v>
       </c>
       <c r="J2" t="s">
-        <v>120</v>
+        <v>170</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>243</v>
+        <v>278</v>
       </c>
       <c r="C3" t="s">
-        <v>246</v>
+        <v>282</v>
       </c>
       <c r="H3" t="s">
-        <v>247</v>
+        <v>283</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>284</v>
       </c>
       <c r="J3" t="s">
-        <v>120</v>
+        <v>170</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>243</v>
+        <v>278</v>
       </c>
       <c r="C4" t="s">
-        <v>248</v>
+        <v>285</v>
       </c>
       <c r="H4" t="s">
-        <v>249</v>
+        <v>286</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>287</v>
       </c>
       <c r="J4" t="s">
-        <v>120</v>
+        <v>170</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>243</v>
+        <v>278</v>
       </c>
       <c r="C5" t="s">
-        <v>250</v>
+        <v>288</v>
       </c>
       <c r="H5" t="s">
-        <v>251</v>
+        <v>289</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>290</v>
       </c>
       <c r="J5" t="s">
-        <v>120</v>
+        <v>170</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
-        <v>243</v>
+        <v>278</v>
       </c>
       <c r="C6" t="s">
-        <v>252</v>
+        <v>291</v>
       </c>
       <c r="H6" t="s">
-        <v>253</v>
+        <v>292</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>293</v>
       </c>
       <c r="J6" t="s">
-        <v>120</v>
+        <v>170</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>