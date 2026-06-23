--- v0 (2026-06-02)
+++ v1 (2026-06-23)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="243">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -582,63 +582,57 @@
   <si>
     <t>Egypt</t>
   </si>
   <si>
     <t>Türkiye, World Intellectual Property Organization (WIPO), Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Malaysia, Serbia, Ukraine, South Africa, India, Indonesia, Kosovo, Lebanon, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Pakistan, Philippines, Sri Lanka, Thailand, Jordan, Albania, Bosnia and Herzegovina, North Macedonia</t>
   </si>
   <si>
     <t>Australia, Germany, Belgium, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Hong Kong, Korea, Republic of, New Zealand, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO), Chile, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Croatia, Latvia</t>
   </si>
   <si>
     <t>WO2004011436</t>
   </si>
   <si>
     <t>Bedaquiline compounds</t>
   </si>
   <si>
     <t>2023-07-18</t>
   </si>
   <si>
     <t>Novel compounds, in particular substituted quinoline derivatives, having the property of inhibiting growth of mycobacteria and therefore useful for the treatment of mycobacterial diseases, particularly those diseases caused by pathogenic mycobacteria such as Mycobacterium tuberculosis, M. bovis, M. avium and M. marinum.</t>
   </si>
   <si>
     <t>US FDA</t>
   </si>
   <si>
-    <t>Montenegro, Sri Lanka</t>
-[...11 lines deleted...]
-    <t>Australia, Canada, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Hong Kong, Croatia, New Zealand, World Intellectual Property Organization (WIPO), Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Latvia, Lithuania</t>
+    <t>United States of America, Belgium, Germany, France, Luxembourg, Netherlands, United Kingdom, Sweden, Italy, Austria, Greece, Denmark, Finland, Cyprus, Bulgaria, Estonia, Slovakia, Hungary, Romania, Russian Federation, Israel, Iceland, Japan, Korea, Republic of, Norway, Poland, Taiwan, Province of China, Chile, Latvia, Lithuania, Malta</t>
+  </si>
+  <si>
+    <t>Türkiye, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, World Intellectual Property Organization (WIPO), Montenegro, Mexico, Malaysia, Yugoslavia/Serbia and Montenegro, Ukraine, South Africa, India, Bosnia and Herzegovina, Egypt, Indonesia, Kosovo, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Pakistan, Philippines, Sri Lanka, Thailand, Viet Nam, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Albania, North Macedonia</t>
+  </si>
+  <si>
+    <t>Australia, Canada, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Hong Kong, Croatia, New Zealand, World Intellectual Property Organization (WIPO), Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Latvia, Lithuania, Singapore</t>
   </si>
   <si>
     <t>WO2008068231</t>
   </si>
   <si>
     <t>Bedaquiline fumarate salt and solid compositions</t>
   </si>
   <si>
     <t>Salt</t>
   </si>
   <si>
     <t>Aelterman, Wim, Albert, Alex</t>
   </si>
   <si>
     <t>2027-12-03</t>
   </si>
   <si>
     <t>Bedaquiline fumarate salt, pharmaceutical compositions comprising as active ingredient said salt and to processes for their preparation.</t>
   </si>
   <si>
     <t>Kazakhstan, Mexico, Peru, South Africa, Lebanon, Indonesia, Jordan, Montenegro, Philippines, Viet Nam, Kosovo, Sri Lanka, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Serbia, North Macedonia, Bosnia and Herzegovina, Albania</t>
   </si>
   <si>
     <t>United States of America, Australia, Canada, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Latvia, Malta, Japan, Korea, Republic of, Norway, New Zealand, Taiwan, Province of China, Chile, Russian Federation, Uruguay, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Israel, Brunei Darussalam, Panama, Singapore, Croatia</t>
   </si>
@@ -2079,155 +2073,149 @@
       </c>
       <c r="B4" s="4" t="s">
         <v>179</v>
       </c>
       <c r="C4" t="s">
         <v>180</v>
       </c>
       <c r="D4" t="s">
         <v>49</v>
       </c>
       <c r="E4" t="s">
         <v>159</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>181</v>
       </c>
       <c r="G4" t="s">
         <v>182</v>
       </c>
       <c r="H4" t="s">
         <v>162</v>
       </c>
       <c r="I4" t="s">
         <v>183</v>
       </c>
-      <c r="J4" t="s">
+      <c r="K4" t="s">
         <v>184</v>
       </c>
-      <c r="K4" t="s">
+      <c r="N4" t="s">
         <v>185</v>
       </c>
-      <c r="M4" t="s">
+      <c r="O4" t="s">
         <v>186</v>
-      </c>
-[...4 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="C5" t="s">
+        <v>188</v>
+      </c>
+      <c r="D5" t="s">
         <v>189</v>
       </c>
-      <c r="C5" t="s">
+      <c r="E5" t="s">
         <v>190</v>
       </c>
-      <c r="D5" t="s">
+      <c r="F5" s="5" t="s">
         <v>191</v>
       </c>
-      <c r="E5" t="s">
+      <c r="G5" t="s">
         <v>192</v>
-      </c>
-[...4 lines deleted...]
-        <v>194</v>
       </c>
       <c r="H5" t="s">
         <v>162</v>
       </c>
       <c r="I5" t="s">
         <v>183</v>
       </c>
       <c r="J5" t="s">
+        <v>193</v>
+      </c>
+      <c r="K5" t="s">
+        <v>194</v>
+      </c>
+      <c r="L5" t="s">
         <v>195</v>
       </c>
-      <c r="K5" t="s">
+      <c r="N5" t="s">
         <v>196</v>
       </c>
-      <c r="L5" t="s">
+      <c r="O5" t="s">
         <v>197</v>
-      </c>
-[...4 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="C6" t="s">
+        <v>199</v>
+      </c>
+      <c r="D6" t="s">
         <v>200</v>
       </c>
-      <c r="C6" t="s">
+      <c r="E6" t="s">
         <v>201</v>
       </c>
-      <c r="D6" t="s">
+      <c r="F6" s="5" t="s">
         <v>202</v>
       </c>
-      <c r="E6" t="s">
+      <c r="G6" t="s">
         <v>203</v>
-      </c>
-[...4 lines deleted...]
-        <v>205</v>
       </c>
       <c r="H6" t="s">
         <v>162</v>
       </c>
       <c r="I6" t="s">
+        <v>204</v>
+      </c>
+      <c r="J6" t="s">
+        <v>205</v>
+      </c>
+      <c r="K6" t="s">
         <v>206</v>
       </c>
-      <c r="J6" t="s">
+      <c r="L6" t="s">
         <v>207</v>
       </c>
-      <c r="K6" t="s">
+      <c r="M6" t="s">
         <v>208</v>
       </c>
-      <c r="L6" t="s">
+      <c r="N6" t="s">
         <v>209</v>
       </c>
-      <c r="M6" t="s">
+      <c r="O6" t="s">
         <v>210</v>
-      </c>
-[...4 lines deleted...]
-        <v>212</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -2238,215 +2226,215 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>142</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>145</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>123</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="C2" t="s">
+        <v>219</v>
+      </c>
+      <c r="D2" t="s">
         <v>220</v>
-      </c>
-[...4 lines deleted...]
-        <v>222</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D1" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="F1" s="2" t="s">
         <v>224</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
+        <v>225</v>
+      </c>
+      <c r="C2" t="s">
+        <v>226</v>
+      </c>
+      <c r="D2" t="s">
         <v>227</v>
       </c>
-      <c r="C2" t="s">
+      <c r="E2" t="s">
         <v>228</v>
       </c>
-      <c r="D2" t="s">
+      <c r="F2" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E6"/>
   <sheetViews>
@@ -2463,113 +2451,113 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>124</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>123</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>125</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
+        <v>230</v>
+      </c>
+      <c r="C2" t="s">
+        <v>231</v>
+      </c>
+      <c r="D2" t="s">
         <v>232</v>
-      </c>
-[...4 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="C3" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="D3" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="C4" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="D4" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="C5" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="D5" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="C6" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D6" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">