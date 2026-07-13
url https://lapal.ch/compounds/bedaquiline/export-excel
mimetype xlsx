--- v1 (2026-06-23)
+++ v2 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -435,50 +435,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
@@ -501,93 +504,93 @@
   <si>
     <t>Patent source</t>
   </si>
   <si>
     <t>Granted: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Granted: High income countries</t>
   </si>
   <si>
     <t>Filed: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Filed: High income countries</t>
   </si>
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2006067048</t>
   </si>
   <si>
-    <t>Bedaquiline to treat latent TB</t>
+    <t>Bedaquiline use to treat latent TB</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>Janssen Pharmaceutica N.V</t>
   </si>
   <si>
     <t>2025-12-08</t>
   </si>
   <si>
     <t>Use of bedaquiline for the manufacture of a medicament for the treatment of latent tuberculosis</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>UNITAID 2013 patent landscape</t>
   </si>
   <si>
     <t>Jordan, Ukraine, Montenegro, Indonesia, Sri Lanka, Mexico, Pakistan</t>
   </si>
   <si>
     <t>Canada, Australia, Estonia, Latvia, Hong Kong, Croatia, Israel, Korea, Republic of, Norway, New Zealand, Taiwan, Province of China, Panama, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Malta, Singapore</t>
   </si>
   <si>
     <t>Nicaragua, Kosovo, Lebanon, Venezuela (Bolivarian Republic of)</t>
   </si>
   <si>
     <t>Cyprus, Germany, Denmark, Spain, Portugal, Slovenia, Poland, Japan</t>
   </si>
   <si>
     <t>Türkiye, Argentina, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Malaysia, Serbia, South Africa, India, World Intellectual Property Organization (WIPO), Ecuador, Egypt, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Philippines, Thailand, Viet Nam, Albania, Bosnia and Herzegovina, North Macedonia</t>
   </si>
   <si>
     <t>Bulgaria, Cyprus, Germany, Denmark, Belgium, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Monaco, Portugal, Ireland, Finland, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Latvia, Croatia, Japan, Korea, Republic of, United States of America, Costa Rica, Russian Federation, World Intellectual Property Organization (WIPO), Trinidad and Tobago</t>
   </si>
   <si>
     <t>WO2005117875</t>
   </si>
   <si>
-    <t>Bedaquiline to treat MDR TB and/or  combinations with other antimycobacterial agents</t>
+    <t>Bedaquiline use to treat MDR TB and/or combinations with other antimycobacterial agents</t>
   </si>
   <si>
     <t>2025-05-24</t>
   </si>
   <si>
     <t>The invention relates to the use of a substituted quinoline derivative for the preparation of a medicament for the treatment of an infection with a drug resistant Mycobacterium strain wherein the substituted quinoline derivative is a compound according to Formula (Ia) or Formula (Ib) the pharmaceutically acceptable acid or base addition salts thereof, the stereochemically isomeric forms thereof, the tautomeric forms thereof and the N-oxide forms thereof. Also claimed is a composition comprising a pharmaceutically acceptable carrier and, as active ingredient, a therapeutically effective amount of the above compounds and one or more other antimycobacterial agents.</t>
   </si>
   <si>
     <t>Mexico, Venezuela (Bolivarian Republic of), Viet Nam, Montenegro</t>
   </si>
   <si>
     <t>Canada, Germany, Israel, Japan, Korea, Republic of, Norway, Russian Federation, Panama, Macao</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
     <t>Türkiye, World Intellectual Property Organization (WIPO), Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Malaysia, Serbia, Ukraine, South Africa, India, Indonesia, Kosovo, Lebanon, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Pakistan, Philippines, Sri Lanka, Thailand, Jordan, Albania, Bosnia and Herzegovina, North Macedonia</t>
   </si>
   <si>
     <t>Australia, Germany, Belgium, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Hong Kong, Korea, Republic of, New Zealand, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO), Chile, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Croatia, Latvia</t>
   </si>
   <si>
     <t>WO2004011436</t>
   </si>
@@ -705,51 +708,51 @@
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/kozHtjxscOaVYtwOjESIYVTz9Kobv0RrxWIia6d1.png</t>
   </si>
   <si>
     <t>Bedaquiline Structure</t>
   </si>
   <si>
     <t>Sourced from DrugBank</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Janssen/Johnson &amp; Johnson</t>
+    <t>Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.janssen.com</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>Janssen Pharmaceuticals is a subsidiary company of Johnson &amp; Johnson headquartered in Beerse, Belgium. They focus on manufacturing and developing pharmaceutical products for use in areas such as, Immunology, Infectious Diseases &amp; Vaccines, Pulmonary Hypertension, Cardiovascular &amp; Metabolism, Oncology, and Neuroscience.</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;L. De Matteis, D. Jary, A. Lucía, S. García-Embid, I. Serrano-Sevilla, D. Pérez, J.A. Ainsa, F.P. Navarro, J. M. de la Fuente, New active formulations against M. tuberculosis: Bedaquiline encapsulation in lipid nanoparticles and chitosan nanocapsules, Chemical Engineering Journal, Volume 340, 2018, Pages 181-191, ISSN 1385-8947, &lt;a href="https://doi.org/10.1016/j.cej.2017.12.110" rel="noopener noreferrer" target="_blank"&gt;https://doi.org/10.1016/j.cej.2017.12.110&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(46, 46, 46);"&gt;In the last years, the increase in antimicrobial resistance, together with a lack of new drugs for the treatment of bacterial infections resistant to classical antibiotics are of growing concern. Moreover, some of current therapies induce severe side effects and are often difficult to administer. In 2012 the FDA approved the use of bedaquiline, as the first new very effective drug against TB in the last 40 years. Despite its effectiveness, unfortunately bedaquiline side effects can be so dangerous that at present it is to be prescribed only when no other treatment options are available. The development of effective and safe nanotechnology-based methods can be particularly relevant to increase antimicrobial concentration at the site of infection, to reduce doses in the general circulation, which in turn reduces adverse effects. In this work bedaquiline was encapsulated in two types of nanocarriers, lipid nanoparticles and chitosan-based nanocapsules with high encapsulation efficiency and drug loading values. The efficacy of the drug-encapsulating nanocarriers has been demonstrated&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(46, 46, 46);"&gt;in vitro&lt;/em&gt;&lt;span style="color: rgb(46, 46, 46);"&gt;&amp;nbsp;against&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(46, 46, 46);"&gt;Mycobacterium tuberculosis&lt;/em&gt;&lt;span style="color: rgb(46, 46, 46);"&gt;, together with the excellent compatibility of both carriers with animal cells. The obtained results open the way for further studies on multi-drug resistant strains of&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(46, 46, 46);"&gt;M. tuberculosis&lt;/em&gt;&lt;span style="color: rgb(46, 46, 46);"&gt;&amp;nbsp;and for&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(46, 46, 46);"&gt;in vivo&lt;/em&gt;&lt;span style="color: rgb(46, 46, 46);"&gt;&amp;nbsp;studies of the optimized nanocarriers. The promising behaviour of drug-loaded nanocarriers will hopefully lead to a reduction of the administered doses of a quite dangerous drug as bedaquiline, tuning its biodistribution and so decreasing its adverse effects, finally allowing its use in a higher number of patients.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(36, 36, 36);"&gt;Kaushik A, Ammerman NC, Tyagi S, Saini V, Vervoort I, Lachau-Durand S, Nuermberger E, Andries K. Activity of a Long-Acting Injectable Bedaquiline Formulation in a Paucibacillary Mouse Model of Latent Tuberculosis Infection. Antimicrob Agents Chemother. 2019 Mar 27;63(4):e00007-19. DOI: &lt;/span&gt;&lt;a href="http://www.doi.org/10.1128/AAC.00007-19" rel="noopener noreferrer" target="_blank" style="color: rgb(36, 36, 36);"&gt;10.1128/AAC.00007-19&lt;/a&gt;&lt;span style="color: rgb(36, 36, 36);"&gt;. PMID: 30745396; PMCID: PMC6437534.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
@@ -1777,79 +1780,80 @@
       <c r="E1" s="2" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R1"/>
+  <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R1"/>
+      <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>126</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>127</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>128</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>129</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>130</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>131</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1859,50 +1863,53 @@
         <v>133</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>134</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>135</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>136</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>137</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>138</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>139</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>140</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>141</v>
+      </c>
+      <c r="S1" s="2" t="s">
+        <v>142</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O6"/>
   <sheetViews>
@@ -1912,310 +1919,310 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E2" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="G2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="H2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="I2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="J2" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="K2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="L2" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="M2" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="N2" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="O2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="G3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="H3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="I3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="J3" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="K3" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="L3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="N3" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="O3" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C4" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D4" t="s">
         <v>49</v>
       </c>
       <c r="E4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="H4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="I4" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="K4" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="N4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="O4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="G5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="H5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="I5" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="J5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="K5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="L5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="N5" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="O5" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C6" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="D6" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="E6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="G6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="H6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="I6" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="J6" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="K6" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="L6" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="M6" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="N6" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="O6" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -2226,215 +2233,215 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>123</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D2" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>127</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E6"/>
   <sheetViews>
@@ -2451,113 +2458,113 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>124</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>123</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>125</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D2" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C3" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D3" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C4" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D4" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C5" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D5" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C6" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D6" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">