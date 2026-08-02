--- v2 (2026-07-13)
+++ v3 (2026-08-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -390,53 +390,50 @@
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>study protocol code: TMC207TBC1006</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Non-randomized</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>unknown</t>
   </si>
   <si>
-    <t>To be determined</t>
-[...1 lines deleted...]
-  <si>
     <t>Injectable</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
@@ -534,57 +531,57 @@
   <si>
     <t>Janssen Pharmaceutica N.V</t>
   </si>
   <si>
     <t>2025-12-08</t>
   </si>
   <si>
     <t>Use of bedaquiline for the manufacture of a medicament for the treatment of latent tuberculosis</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>UNITAID 2013 patent landscape</t>
   </si>
   <si>
     <t>Jordan, Ukraine, Montenegro, Indonesia, Sri Lanka, Mexico, Pakistan</t>
   </si>
   <si>
     <t>Canada, Australia, Estonia, Latvia, Hong Kong, Croatia, Israel, Korea, Republic of, Norway, New Zealand, Taiwan, Province of China, Panama, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Malta, Singapore</t>
   </si>
   <si>
     <t>Nicaragua, Kosovo, Lebanon, Venezuela (Bolivarian Republic of)</t>
   </si>
   <si>
-    <t>Cyprus, Germany, Denmark, Spain, Portugal, Slovenia, Poland, Japan</t>
+    <t>Cyprus, Germany, Slovenia, Japan</t>
   </si>
   <si>
     <t>Türkiye, Argentina, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Malaysia, Serbia, South Africa, India, World Intellectual Property Organization (WIPO), Ecuador, Egypt, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Philippines, Thailand, Viet Nam, Albania, Bosnia and Herzegovina, North Macedonia</t>
   </si>
   <si>
-    <t>Bulgaria, Cyprus, Germany, Denmark, Belgium, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Monaco, Portugal, Ireland, Finland, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Latvia, Croatia, Japan, Korea, Republic of, United States of America, Costa Rica, Russian Federation, World Intellectual Property Organization (WIPO), Trinidad and Tobago</t>
+    <t>Bulgaria, Cyprus, Germany, Belgium, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Latvia, Croatia, Japan, Korea, Republic of, United States of America, Costa Rica, Russian Federation, World Intellectual Property Organization (WIPO), Trinidad and Tobago</t>
   </si>
   <si>
     <t>WO2005117875</t>
   </si>
   <si>
     <t>Bedaquiline use to treat MDR TB and/or combinations with other antimycobacterial agents</t>
   </si>
   <si>
     <t>2025-05-24</t>
   </si>
   <si>
     <t>The invention relates to the use of a substituted quinoline derivative for the preparation of a medicament for the treatment of an infection with a drug resistant Mycobacterium strain wherein the substituted quinoline derivative is a compound according to Formula (Ia) or Formula (Ib) the pharmaceutically acceptable acid or base addition salts thereof, the stereochemically isomeric forms thereof, the tautomeric forms thereof and the N-oxide forms thereof. Also claimed is a composition comprising a pharmaceutically acceptable carrier and, as active ingredient, a therapeutically effective amount of the above compounds and one or more other antimycobacterial agents.</t>
   </si>
   <si>
     <t>Mexico, Venezuela (Bolivarian Republic of), Viet Nam, Montenegro</t>
   </si>
   <si>
     <t>Canada, Germany, Israel, Japan, Korea, Republic of, Norway, Russian Federation, Panama, Macao</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
   <si>
     <t>Türkiye, World Intellectual Property Organization (WIPO), Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Malaysia, Serbia, Ukraine, South Africa, India, Indonesia, Kosovo, Lebanon, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Pakistan, Philippines, Sri Lanka, Thailand, Jordan, Albania, Bosnia and Herzegovina, North Macedonia</t>
   </si>
@@ -601,53 +598,50 @@
     <t>2023-07-18</t>
   </si>
   <si>
     <t>Novel compounds, in particular substituted quinoline derivatives, having the property of inhibiting growth of mycobacteria and therefore useful for the treatment of mycobacterial diseases, particularly those diseases caused by pathogenic mycobacteria such as Mycobacterium tuberculosis, M. bovis, M. avium and M. marinum.</t>
   </si>
   <si>
     <t>US FDA</t>
   </si>
   <si>
     <t>United States of America, Belgium, Germany, France, Luxembourg, Netherlands, United Kingdom, Sweden, Italy, Austria, Greece, Denmark, Finland, Cyprus, Bulgaria, Estonia, Slovakia, Hungary, Romania, Russian Federation, Israel, Iceland, Japan, Korea, Republic of, Norway, Poland, Taiwan, Province of China, Chile, Latvia, Lithuania, Malta</t>
   </si>
   <si>
     <t>Türkiye, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, World Intellectual Property Organization (WIPO), Montenegro, Mexico, Malaysia, Yugoslavia/Serbia and Montenegro, Ukraine, South Africa, India, Bosnia and Herzegovina, Egypt, Indonesia, Kosovo, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Pakistan, Philippines, Sri Lanka, Thailand, Viet Nam, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Albania, North Macedonia</t>
   </si>
   <si>
     <t>Australia, Canada, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Bulgaria, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Hong Kong, Croatia, New Zealand, World Intellectual Property Organization (WIPO), Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Latvia, Lithuania, Singapore</t>
   </si>
   <si>
     <t>WO2008068231</t>
   </si>
   <si>
     <t>Bedaquiline fumarate salt and solid compositions</t>
   </si>
   <si>
     <t>Salt</t>
-  </si>
-[...1 lines deleted...]
-    <t>Aelterman, Wim, Albert, Alex</t>
   </si>
   <si>
     <t>2027-12-03</t>
   </si>
   <si>
     <t>Bedaquiline fumarate salt, pharmaceutical compositions comprising as active ingredient said salt and to processes for their preparation.</t>
   </si>
   <si>
     <t>Kazakhstan, Mexico, Peru, South Africa, Lebanon, Indonesia, Jordan, Montenegro, Philippines, Viet Nam, Kosovo, Sri Lanka, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Serbia, North Macedonia, Bosnia and Herzegovina, Albania</t>
   </si>
   <si>
     <t>United States of America, Australia, Canada, Belgium, Germany, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Cyprus, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Latvia, Malta, Japan, Korea, Republic of, Norway, New Zealand, Taiwan, Province of China, Chile, Russian Federation, Uruguay, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Israel, Brunei Darussalam, Panama, Singapore, Croatia</t>
   </si>
   <si>
     <t>Venezuela (Bolivarian Republic of), Pakistan</t>
   </si>
   <si>
     <t>Türkiye, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Argentina, Brazil, China, Turkmenistan, Belarus, Tajikistan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Malaysia, India, World Intellectual Property Organization (WIPO), Ukraine, Thailand, Egypt</t>
   </si>
   <si>
     <t>Bulgaria, Hong Kong, Japan, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2019012100</t>
   </si>
@@ -1693,111 +1687,108 @@
       </c>
       <c r="AH2" t="s">
         <v>113</v>
       </c>
       <c r="AI2" t="s">
         <v>114</v>
       </c>
       <c r="AJ2" t="s">
         <v>115</v>
       </c>
       <c r="AM2" t="s">
         <v>43</v>
       </c>
       <c r="AP2" t="s">
         <v>116</v>
       </c>
       <c r="AR2" t="s">
         <v>117</v>
       </c>
       <c r="AU2" t="s">
         <v>118</v>
       </c>
       <c r="AW2" t="s">
         <v>119</v>
       </c>
-      <c r="AX2" t="s">
+      <c r="AY2" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AZ2" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="B1" s="2" t="s">
         <v>122</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="C1" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -1817,99 +1808,99 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>127</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="G1" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>130</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>131</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>133</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="L1" s="2" t="s">
         <v>134</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="M1" s="6" t="s">
         <v>135</v>
       </c>
-      <c r="M1" s="6" t="s">
+      <c r="N1" s="6" t="s">
         <v>136</v>
       </c>
-      <c r="N1" s="6" t="s">
+      <c r="O1" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="O1" s="2" t="s">
+      <c r="P1" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="P1" s="2" t="s">
+      <c r="Q1" s="2" t="s">
         <v>139</v>
       </c>
-      <c r="Q1" s="2" t="s">
+      <c r="R1" s="2" t="s">
         <v>140</v>
       </c>
-      <c r="R1" s="2" t="s">
+      <c r="S1" s="2" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O6"/>
   <sheetViews>
@@ -1919,310 +1910,310 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>143</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>145</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="6" t="s">
         <v>146</v>
       </c>
-      <c r="F1" s="6" t="s">
+      <c r="G1" s="2" t="s">
         <v>147</v>
       </c>
-      <c r="G1" s="2" t="s">
+      <c r="H1" s="2" t="s">
         <v>148</v>
       </c>
-      <c r="H1" s="2" t="s">
+      <c r="I1" s="2" t="s">
         <v>149</v>
       </c>
-      <c r="I1" s="2" t="s">
+      <c r="J1" s="2" t="s">
         <v>150</v>
       </c>
-      <c r="J1" s="2" t="s">
+      <c r="K1" s="2" t="s">
         <v>151</v>
       </c>
-      <c r="K1" s="2" t="s">
+      <c r="L1" s="2" t="s">
         <v>152</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="M1" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="M1" s="2" t="s">
+      <c r="N1" s="2" t="s">
         <v>154</v>
       </c>
-      <c r="N1" s="2" t="s">
+      <c r="O1" s="2" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="C2" t="s">
         <v>157</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>158</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>159</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" s="5" t="s">
         <v>160</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="G2" t="s">
         <v>161</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>162</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>163</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>164</v>
       </c>
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>165</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>166</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>167</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>168</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="C3" t="s">
         <v>171</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>158</v>
+      </c>
+      <c r="E3" t="s">
+        <v>159</v>
+      </c>
+      <c r="F3" s="5" t="s">
         <v>172</v>
       </c>
-      <c r="D3" t="s">
-[...5 lines deleted...]
-      <c r="F3" s="5" t="s">
+      <c r="G3" t="s">
         <v>173</v>
       </c>
-      <c r="G3" t="s">
+      <c r="H3" t="s">
+        <v>162</v>
+      </c>
+      <c r="I3" t="s">
+        <v>163</v>
+      </c>
+      <c r="J3" t="s">
         <v>174</v>
       </c>
-      <c r="H3" t="s">
-[...5 lines deleted...]
-      <c r="J3" t="s">
+      <c r="K3" t="s">
         <v>175</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>176</v>
       </c>
-      <c r="L3" t="s">
+      <c r="N3" t="s">
         <v>177</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="C4" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="D4" t="s">
         <v>49</v>
       </c>
       <c r="E4" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="F4" s="5" t="s">
+        <v>181</v>
+      </c>
+      <c r="G4" t="s">
         <v>182</v>
       </c>
-      <c r="G4" t="s">
+      <c r="H4" t="s">
+        <v>162</v>
+      </c>
+      <c r="I4" t="s">
         <v>183</v>
       </c>
-      <c r="H4" t="s">
-[...2 lines deleted...]
-      <c r="I4" t="s">
+      <c r="K4" t="s">
         <v>184</v>
       </c>
-      <c r="K4" t="s">
+      <c r="N4" t="s">
         <v>185</v>
       </c>
-      <c r="N4" t="s">
+      <c r="O4" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="C5" t="s">
         <v>188</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>189</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
+        <v>159</v>
+      </c>
+      <c r="F5" s="5" t="s">
         <v>190</v>
       </c>
-      <c r="E5" t="s">
+      <c r="G5" t="s">
         <v>191</v>
       </c>
-      <c r="F5" s="5" t="s">
+      <c r="H5" t="s">
+        <v>162</v>
+      </c>
+      <c r="I5" t="s">
+        <v>183</v>
+      </c>
+      <c r="J5" t="s">
         <v>192</v>
       </c>
-      <c r="G5" t="s">
+      <c r="K5" t="s">
         <v>193</v>
       </c>
-      <c r="H5" t="s">
-[...5 lines deleted...]
-      <c r="J5" t="s">
+      <c r="L5" t="s">
         <v>194</v>
       </c>
-      <c r="K5" t="s">
+      <c r="N5" t="s">
         <v>195</v>
       </c>
-      <c r="L5" t="s">
+      <c r="O5" t="s">
         <v>196</v>
-      </c>
-[...4 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="C6" t="s">
+        <v>198</v>
+      </c>
+      <c r="D6" t="s">
         <v>199</v>
       </c>
-      <c r="C6" t="s">
+      <c r="E6" t="s">
         <v>200</v>
       </c>
-      <c r="D6" t="s">
+      <c r="F6" s="5" t="s">
         <v>201</v>
       </c>
-      <c r="E6" t="s">
+      <c r="G6" t="s">
         <v>202</v>
       </c>
-      <c r="F6" s="5" t="s">
+      <c r="H6" t="s">
+        <v>162</v>
+      </c>
+      <c r="I6" t="s">
         <v>203</v>
       </c>
-      <c r="G6" t="s">
+      <c r="J6" t="s">
         <v>204</v>
       </c>
-      <c r="H6" t="s">
-[...2 lines deleted...]
-      <c r="I6" t="s">
+      <c r="K6" t="s">
         <v>205</v>
       </c>
-      <c r="J6" t="s">
+      <c r="L6" t="s">
         <v>206</v>
       </c>
-      <c r="K6" t="s">
+      <c r="M6" t="s">
         <v>207</v>
       </c>
-      <c r="L6" t="s">
+      <c r="N6" t="s">
         <v>208</v>
       </c>
-      <c r="M6" t="s">
+      <c r="O6" t="s">
         <v>209</v>
-      </c>
-[...4 lines deleted...]
-        <v>211</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -2233,338 +2224,338 @@
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>212</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="F1" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="G1" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="D1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="E1" s="2" t="s">
+      <c r="H1" s="6" t="s">
         <v>214</v>
-      </c>
-[...7 lines deleted...]
-        <v>216</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="C2" t="s">
+        <v>218</v>
+      </c>
+      <c r="D2" t="s">
         <v>219</v>
-      </c>
-[...4 lines deleted...]
-        <v>221</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="E1" s="2" t="s">
         <v>222</v>
       </c>
-      <c r="C1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>223</v>
-      </c>
-[...4 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
+        <v>224</v>
+      </c>
+      <c r="C2" t="s">
+        <v>225</v>
+      </c>
+      <c r="D2" t="s">
         <v>226</v>
       </c>
-      <c r="C2" t="s">
+      <c r="E2" t="s">
         <v>227</v>
       </c>
-      <c r="D2" t="s">
+      <c r="F2" t="s">
         <v>228</v>
-      </c>
-[...4 lines deleted...]
-        <v>230</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:E1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>124</v>
-      </c>
-[...4 lines deleted...]
-        <v>125</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
+        <v>229</v>
+      </c>
+      <c r="C2" t="s">
+        <v>230</v>
+      </c>
+      <c r="D2" t="s">
         <v>231</v>
-      </c>
-[...4 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="C3" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="D3" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="C4" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="D4" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="C5" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="D5" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="C6" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="D6" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">