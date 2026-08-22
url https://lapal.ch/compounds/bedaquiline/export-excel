--- v3 (2026-08-02)
+++ v4 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Bedaquiline</t>
   </si>
   <si>
     <t>Sirturo</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Bedaquiline (BDQ), also known as TMC207, is a diarylquinoline used for the treatment of pulmonary multidrug-resistant Mycobacterium tuberculosis (MDR-TB) as part of multifactorial treatment regimen in adult patients. BDQ inhibits mycobacterial F1F0-ATP synthase in a species-specific manner and displays potent bactericidal activity against both susceptible and MDR strains of TB. Due to possible serious adverse effects, the prescribing of BDQ requires close monitoring by experts in MDR-TB management, as its use is not recommended for all patients. BDQ is postulated to have suitable profile for long-acting injectable formulation, as it has an extended half-life (164 days), high lipophilicity (logP 7.25) and displays a low M. tuberculosis specific minimum inhibitory concentration (~0.03μg/ml).</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Oral, Intramuscular, Subcutaneous, Intravenous</t>
   </si>
@@ -339,116 +348,149 @@
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>A Single Ascending Dose, Single-Centre Study, to Assess Pharmacokinetics, Safety and Tolerability of a Single Intramuscular Dose of Bedaquiline Long-Acting Injection Formulation in Healthy Participants</t>
   </si>
   <si>
     <t>EUCT 2023-508810-41-00</t>
   </si>
   <si>
     <t>https://euclinicaltrials.eu/ctis-public/view/2023-508810-41-00?lang=en</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
-    <t>Recruiting</t>
+    <t>Active, not recruiting</t>
   </si>
   <si>
     <t>Janssen Cilag International</t>
   </si>
   <si>
     <t>Safety and Tolerability of a Single Intramuscular Dose of Bedaquiline Long-Acting Injection Formulation</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
-    <t>Single Intramuscular Dose of Bedaquiline Long-Acting Injection Formulation</t>
+    <t>Single Intramuscular Dose of BDQ LAI Formulation</t>
+  </si>
+  <si>
+    <t>Low dose: 1 x 2.5 mL IM</t>
+  </si>
+  <si>
+    <t>Medium dose: 1 x 5 mL IM</t>
+  </si>
+  <si>
+    <t>Two Intramuscular Doses of BDQ LAI Formulation</t>
+  </si>
+  <si>
+    <t>High dose: 2 x 5 mL IM</t>
   </si>
   <si>
     <t>2024-06-03</t>
   </si>
   <si>
     <t>2024-07-02</t>
   </si>
   <si>
     <t>2026-02-17</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
-    <t>Unspecified</t>
+    <t>No</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>study protocol code: TMC207TBC1006</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Non-randomized</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
-    <t>unknown</t>
+    <t>Once</t>
+  </si>
+  <si>
+    <t>Intramuscular</t>
   </si>
   <si>
     <t>Injectable</t>
   </si>
   <si>
+    <t>Prevention</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
+    <t>The Union2025- Late-Breaker Session - Clinical Trial Advances in TB: HIV Co-Infection, Pediatric Meningitis, and New Drugs - 19 Nov; LB02 - V.Cox</t>
+  </si>
+  <si>
+    <t>https://wclh2025.conference.digital/ondemand/session/LB02</t>
+  </si>
+  <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
@@ -516,69 +558,66 @@
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2006067048</t>
   </si>
   <si>
     <t>Bedaquiline use to treat latent TB</t>
   </si>
   <si>
     <t>Use</t>
   </si>
   <si>
     <t>Janssen Pharmaceutica N.V</t>
   </si>
   <si>
     <t>2025-12-08</t>
   </si>
   <si>
     <t>Use of bedaquiline for the manufacture of a medicament for the treatment of latent tuberculosis</t>
   </si>
   <si>
-    <t>No</t>
-[...1 lines deleted...]
-  <si>
     <t>UNITAID 2013 patent landscape</t>
   </si>
   <si>
     <t>Jordan, Ukraine, Montenegro, Indonesia, Sri Lanka, Mexico, Pakistan</t>
   </si>
   <si>
     <t>Canada, Australia, Estonia, Latvia, Hong Kong, Croatia, Israel, Korea, Republic of, Norway, New Zealand, Taiwan, Province of China, Panama, Bahrain, Kuwait, Qatar, Saudi Arabia, Oman, United Arab Emirates, Macao, Malta, Singapore</t>
   </si>
   <si>
-    <t>Nicaragua, Kosovo, Lebanon, Venezuela (Bolivarian Republic of)</t>
+    <t>Kosovo, Lebanon, Venezuela (Bolivarian Republic of)</t>
   </si>
   <si>
     <t>Cyprus, Germany, Slovenia, Japan</t>
   </si>
   <si>
-    <t>Türkiye, Argentina, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Malaysia, Serbia, South Africa, India, World Intellectual Property Organization (WIPO), Ecuador, Egypt, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Philippines, Thailand, Viet Nam, Albania, Bosnia and Herzegovina, North Macedonia</t>
+    <t>Türkiye, Argentina, Botswana, Gambia (the), Ghana, Kenya, Lesotho, Malawi, Mozambique, Namibia, Sierra Leone, Sudan, Eswatini, Tanzania, United Republic of, Uganda, Zambia, Zimbabwe, Brazil, China, Turkmenistan, Belarus, Tajikistan, Kazakhstan, Azerbaijan, Kyrgyzstan, Armenia, Moldova, Republic of, Malaysia, Serbia, South Africa, India, World Intellectual Property Organization (WIPO), Nicaragua, Ecuador, Egypt, Benin, Cameroon, Burkina Faso, Chad, Guinea-Bissau, Mali, Senegal, Congo, Guinea, Gabon, Niger, Equatorial Guinea, Mauritania, Togo, Côte d'Ivoire, Central African Republic, Philippines, Thailand, Viet Nam, Albania, Bosnia and Herzegovina, North Macedonia</t>
   </si>
   <si>
     <t>Bulgaria, Cyprus, Germany, Belgium, France, Luxembourg, Netherlands, Switzerland, United Kingdom, Sweden, Italy, Austria, Liechtenstein, Greece, Spain, Denmark, Monaco, Portugal, Ireland, Finland, Czechia, Estonia, Slovakia, Slovenia, Hungary, Romania, Poland, Iceland, Lithuania, Latvia, Croatia, Japan, Korea, Republic of, United States of America, Costa Rica, Russian Federation, World Intellectual Property Organization (WIPO), Trinidad and Tobago</t>
   </si>
   <si>
     <t>WO2005117875</t>
   </si>
   <si>
     <t>Bedaquiline use to treat MDR TB and/or combinations with other antimycobacterial agents</t>
   </si>
   <si>
     <t>2025-05-24</t>
   </si>
   <si>
     <t>The invention relates to the use of a substituted quinoline derivative for the preparation of a medicament for the treatment of an infection with a drug resistant Mycobacterium strain wherein the substituted quinoline derivative is a compound according to Formula (Ia) or Formula (Ib) the pharmaceutically acceptable acid or base addition salts thereof, the stereochemically isomeric forms thereof, the tautomeric forms thereof and the N-oxide forms thereof. Also claimed is a composition comprising a pharmaceutically acceptable carrier and, as active ingredient, a therapeutically effective amount of the above compounds and one or more other antimycobacterial agents.</t>
   </si>
   <si>
     <t>Mexico, Venezuela (Bolivarian Republic of), Viet Nam, Montenegro</t>
   </si>
   <si>
     <t>Canada, Germany, Israel, Japan, Korea, Republic of, Norway, Russian Federation, Panama, Macao</t>
   </si>
   <si>
     <t>Egypt</t>
   </si>
@@ -642,63 +681,63 @@
   <si>
     <t>Bulgaria, Hong Kong, Japan, World Intellectual Property Organization (WIPO)</t>
   </si>
   <si>
     <t>WO2019012100</t>
   </si>
   <si>
     <t>Bedaquiline Long-acting formulations (suspension of micro- or nanoparticles)</t>
   </si>
   <si>
     <t>Composition</t>
   </si>
   <si>
     <t>Janssen Pharmaceutica Nv</t>
   </si>
   <si>
     <t>2038-07-13</t>
   </si>
   <si>
     <t>This invention concerns pharmaceutical compositions for administration via intramuscular or subcutaneous injection, comprising micro- or nanoparticles of the anti- TB compound bedaquiline, suspended in an aqueous pharmaceutically acceptable carrier, and the use of such pharmaceutical compositions in the treatment and prophylaxis of a pathogenic mycobacterial infection.</t>
   </si>
   <si>
     <t>TAG report</t>
   </si>
   <si>
-    <t>China, Kazakhstan, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, North Macedonia, Jordan, Peru, Ukraine, South Africa, Sierra Leone, Eswatini, Liberia, Namibia, Sao Tome and Principe, Mozambique, Uganda, Zambia, Zimbabwe, Tanzania, United Republic of, Malawi, Ghana, Sudan, Botswana, Lesotho, Kenya, Gambia (the), Indonesia, Mexico, Nigeria, Congo, Mauritania, Guinea-Bissau, Niger, Senegal, Cameroon, Mali, Togo, Burkina Faso, Benin, Côte d'Ivoire, Central African Republic, Comoros, Guinea, Gabon, Equatorial Guinea, Chad, Viet Nam</t>
+    <t>China, Kazakhstan, Morocco, Tunisia, Albania, Serbia, Bosnia and Herzegovina, Cambodia, Montenegro, Türkiye, North Macedonia, Jordan, Peru, Ukraine, South Africa, Indonesia, Mexico, Nigeria, Congo, Mauritania, Guinea-Bissau, Niger, Senegal, Cameroon, Mali, Togo, Burkina Faso, Benin, Côte d'Ivoire, Central African Republic, Comoros, Guinea, Gabon, Equatorial Guinea, Chad, Viet Nam</t>
   </si>
   <si>
     <t>Australia, Russian Federation, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Japan, Korea, Republic of, Saudi Arabia, United States of America, Hong Kong</t>
   </si>
   <si>
     <t>Brazil, China, Albania, Serbia, Türkiye, North Macedonia, Philippines, Papua New Guinea, Thailand, Uzbekistan</t>
   </si>
   <si>
     <t>Canada, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Kuwait, Qatar</t>
   </si>
   <si>
-    <t>World Intellectual Property Organization (WIPO), Colombia, Tajikistan, Belarus, Azerbaijan, Turkmenistan, Armenia, Kyrgyzstan, Morocco, Tunisia, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of, India, Rwanda</t>
+    <t>World Intellectual Property Organization (WIPO), Colombia, Tajikistan, Belarus, Azerbaijan, Turkmenistan, Armenia, Kyrgyzstan, Morocco, Tunisia, Bosnia and Herzegovina, Cambodia, Montenegro, Moldova, Republic of, India, Sierra Leone, Eswatini, Liberia, Namibia, Sao Tome and Principe, Mozambique, Uganda, Zambia, Zimbabwe, Tanzania, United Republic of, Malawi, Ghana, Rwanda, Sudan, Botswana, Lesotho, Kenya, Gambia (the)</t>
   </si>
   <si>
     <t>World Intellectual Property Organization (WIPO), Korea, Republic of</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
@@ -715,50 +754,53 @@
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Johnson &amp; Johnson</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.janssen.com</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>Janssen Pharmaceuticals is a subsidiary company of Johnson &amp; Johnson headquartered in Beerse, Belgium. They focus on manufacturing and developing pharmaceutical products for use in areas such as, Immunology, Infectious Diseases &amp; Vaccines, Pulmonary Hypertension, Cardiovascular &amp; Metabolism, Oncology, and Neuroscience.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;L. De Matteis, D. Jary, A. Lucía, S. García-Embid, I. Serrano-Sevilla, D. Pérez, J.A. Ainsa, F.P. Navarro, J. M. de la Fuente, New active formulations against M. tuberculosis: Bedaquiline encapsulation in lipid nanoparticles and chitosan nanocapsules, Chemical Engineering Journal, Volume 340, 2018, Pages 181-191, ISSN 1385-8947, &lt;a href="https://doi.org/10.1016/j.cej.2017.12.110" rel="noopener noreferrer" target="_blank"&gt;https://doi.org/10.1016/j.cej.2017.12.110&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(46, 46, 46);"&gt;In the last years, the increase in antimicrobial resistance, together with a lack of new drugs for the treatment of bacterial infections resistant to classical antibiotics are of growing concern. Moreover, some of current therapies induce severe side effects and are often difficult to administer. In 2012 the FDA approved the use of bedaquiline, as the first new very effective drug against TB in the last 40 years. Despite its effectiveness, unfortunately bedaquiline side effects can be so dangerous that at present it is to be prescribed only when no other treatment options are available. The development of effective and safe nanotechnology-based methods can be particularly relevant to increase antimicrobial concentration at the site of infection, to reduce doses in the general circulation, which in turn reduces adverse effects. In this work bedaquiline was encapsulated in two types of nanocarriers, lipid nanoparticles and chitosan-based nanocapsules with high encapsulation efficiency and drug loading values. The efficacy of the drug-encapsulating nanocarriers has been demonstrated&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(46, 46, 46);"&gt;in vitro&lt;/em&gt;&lt;span style="color: rgb(46, 46, 46);"&gt;&amp;nbsp;against&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(46, 46, 46);"&gt;Mycobacterium tuberculosis&lt;/em&gt;&lt;span style="color: rgb(46, 46, 46);"&gt;, together with the excellent compatibility of both carriers with animal cells. The obtained results open the way for further studies on multi-drug resistant strains of&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(46, 46, 46);"&gt;M. tuberculosis&lt;/em&gt;&lt;span style="color: rgb(46, 46, 46);"&gt;&amp;nbsp;and for&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(46, 46, 46);"&gt;in vivo&lt;/em&gt;&lt;span style="color: rgb(46, 46, 46);"&gt;&amp;nbsp;studies of the optimized nanocarriers. The promising behaviour of drug-loaded nanocarriers will hopefully lead to a reduction of the administered doses of a quite dangerous drug as bedaquiline, tuning its biodistribution and so decreasing its adverse effects, finally allowing its use in a higher number of patients.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(36, 36, 36);"&gt;Kaushik A, Ammerman NC, Tyagi S, Saini V, Vervoort I, Lachau-Durand S, Nuermberger E, Andries K. Activity of a Long-Acting Injectable Bedaquiline Formulation in a Paucibacillary Mouse Model of Latent Tuberculosis Infection. Antimicrob Agents Chemother. 2019 Mar 27;63(4):e00007-19. DOI: &lt;/span&gt;&lt;a href="http://www.doi.org/10.1128/AAC.00007-19" rel="noopener noreferrer" target="_blank" style="color: rgb(36, 36, 36);"&gt;10.1128/AAC.00007-19&lt;/a&gt;&lt;span style="color: rgb(36, 36, 36);"&gt;. PMID: 30745396; PMCID: PMC6437534.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;The potent antituberculosis activity and long half-life of bedaquiline make it an attractive candidate for use in long-acting/extended-release formulations for the treatment of latent tuberculosis infection (LTBI). Our objective was to evaluate a long-acting injectable (LAI) bedaquiline formulation in a validated paucibacillary mouse model of LTBI. Following immunization with&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(51, 51, 51);"&gt;Mycobacterium bovis&lt;/em&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;&amp;nbsp;rBCG30, BALB/c mice were challenged by aerosol infection with&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(51, 51, 51);"&gt;M. tuberculosis&lt;/em&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;&amp;nbsp;H37Rv. Treatment began 13 weeks after challenge infection with one of the following regimens: an untreated negative-control regimen; positive-control regimens of daily rifampin (10 mg/kg of body weight), once-weekly rifapentine (15 mg/kg) and isoniazid (50 mg/kg), or daily bedaquiline (25 mg/kg); test regimens of one, two, or three monthly doses of LAI bedaquiline at 160 mg/dose (BLAI-160); and test regimens of daily bedaquiline at 2.67 mg/kg (B2.67), 5.33 mg/kg (B5.33), or 8 mg/kg (B8) to deliver the same total amount of bedaquiline as one, two, or three doses of BLAI-160, respectively. All drugs were administered orally, except for BLAI-160&amp;nbsp;(intramuscular injection). The primary outcome was the decline in&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(51, 51, 51);"&gt;M. tuberculosis&lt;/em&gt;&lt;span style="color: rgb(51, 51, 51);"&gt;&amp;nbsp;lung CFU counts during 12 weeks of treatment. The negative- and positive-control regimens performed as expected. One, two, and three doses of BLAI-160&amp;nbsp;resulted in decreases of 2.9, 3.2, and 3.5 log10&amp;nbsp;CFU/lung, respectively, by week 12. Daily oral dosing with B2.67, B5.33, and B8&amp;nbsp;decreased lung CFU counts by 1.6, 2.8, and 4.1 log10, respectively. One dose of BLAI-160&amp;nbsp;exhibited activity for at least 12 weeks. The sustained activity of BLAI-160&amp;nbsp;indicates that it shows promise as a short-course LTBI treatment requiring few patient encounters to ensure treatment completion.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Van Hemelryck S, Wens R, van Poppel H, Luijks M, Shahidi K, Marczak M, Kahnt A, Holm R, Mannaert E, Langguth P. In Vitro Evaluation of Poly(lactide-co-glycolide) In Situ Forming Gels for Bedaquiline Fumarate Salt and Pharmacokinetics Following Subcutaneous Injection in Rats. Pharmaceutics. 2021 Aug 10;13(8):1231. DOI: &lt;/span&gt;&lt;a href="http://www.doi.org/10.3390/pharmaceutics13081231" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;10.3390/pharmaceutics13081231&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. PMID: 34452192; PMCID: PMC8400137.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;This study evaluated in vitro and in vivo drug release of bedaquiline from in situ forming gels (ISGs) containing 200 mg eq./g bedaquiline fumarate salt prepared with four different grades of poly(d,l-lactide) (PDLLA) or poly(d,l-lactide-co-glycolide) (PLGA) with a lactide/glycolide ratio of 50/50 or 75/25 and acid (A) or ester (E) end-capping in&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;N&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;-methyl-2-pyrrolidone at a polymer/solvent ratio of 20/80% (&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;w&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;/&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;w&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;). Mean in vitro drug release in 0.05 M phosphate buffer pH 7.4 with 1% (&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;w&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;/&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;v&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;) sodium lauryl sulphate was 37.3, 47.1, 53.3, and 62.3% within 28 days for ISGs containing PLGA5050A, PDLLA, PLGA7525A, and PLGA7525E, respectively. The data suggested that drug release was primarily controlled by precipitated drug redissolving, rather than polymer erosion. In vivo pharmacokinetic profiles after subcutaneous injections in rats were comparable for all ISGs (mean half-lives (t1/2) ranged from 1411 to 1695 h) and indicated a sustained drug release when compared to a solution of bedaquiline fumarate salt in polyethylene glycol 400/water 50/50% (&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;v&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;/&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;v&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;) (mean t1/2&amp;nbsp;of 895 h). In conclusion, PLGA or PDLLA-based ISGs have shown potential for parenteral sustained delivery of bedaquiline, suggesting further preclinical and clinical studies. From a formulation point of view, this case example highlights the importance of the interplay between drug solubility in biological media and dissolution of drug precipitates, which, in addition to the incorporation of diffusion controlling polymers, governs the release of the active drug.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;h4&gt;Linking&amp;nbsp;&lt;em&gt;In Vitro&lt;/em&gt;&amp;nbsp;Intrinsic Dissolution Rate and Thermodynamic Solubility with Pharmacokinetic Profiles of Bedaquiline Long-Acting Aqueous Microsuspensions in Rats. Vy Nguyen, Jan Bevernage, Nicolas Darville, Christophe Tistaert, Jan Van Bocxlaer, Stefaan Rossenu, and An Vermeulen. Molecular Pharmaceutics&amp;nbsp;&lt;strong&gt;2021&lt;/strong&gt;&amp;nbsp;&lt;em&gt;18&lt;/em&gt;&amp;nbsp;(3), 952-965. DOI: &lt;a href="http://www.doi.org/10.1021/acs.molpharmaceut.0c00948" rel="noopener noreferrer" target="_blank"&gt;10.1021/acs.molpharmaceut.0c00948&lt;/a&gt;&lt;/h4&gt;</t>
   </si>
@@ -1128,126 +1170,129 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euclinicaltrials.eu/ctis-public/view/2023-508810-41-00?lang=en" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wclh2025.conference.digital/ondemand/session/LB02" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20060629&amp;CC=WO&amp;NR=2006067048A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20051215&amp;CC=WO&amp;NR=2005117875A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20040205&amp;CC=WO&amp;NR=2004011436A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20080612&amp;CC=WO&amp;NR=2008068231A1&amp;KC=A1" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20190117&amp;CC=WO&amp;NR=2019012100A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/kozHtjxscOaVYtwOjESIYVTz9Kobv0RrxWIia6d1.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1303,115 +1348,123 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="H2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I2" t="s">
-        <v>37</v>
-[...8 lines deleted...]
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N2" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="P2" t="s">
         <v>40</v>
       </c>
       <c r="Q2" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="R2" t="s">
-        <v>42</v>
+        <v>40</v>
+      </c>
+      <c r="S2" t="s">
+        <v>43</v>
+      </c>
+      <c r="T2" t="s">
+        <v>44</v>
       </c>
       <c r="U2" t="s">
-        <v>43</v>
-[...4 lines deleted...]
-      <c r="W2" t="s">
         <v>45</v>
       </c>
-      <c r="Y2" s="1"/>
+      <c r="X2" t="s">
+        <v>46</v>
+      </c>
+      <c r="Y2" s="1" t="s">
+        <v>47</v>
+      </c>
       <c r="Z2" s="1" t="s">
-        <v>46</v>
-[...4 lines deleted...]
-      <c r="AG2" t="s">
         <v>48</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ2"/>
   <sheetViews>
@@ -1455,346 +1508,397 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="C2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="E2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="F2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="G2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="I2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="J2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="M2" t="s">
-        <v>107</v>
+        <v>110</v>
+      </c>
+      <c r="N2" t="s">
+        <v>111</v>
+      </c>
+      <c r="O2" t="s">
+        <v>110</v>
+      </c>
+      <c r="P2" t="s">
+        <v>112</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>113</v>
+      </c>
+      <c r="R2" t="s">
+        <v>114</v>
       </c>
       <c r="W2" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="X2" t="s">
-        <v>109</v>
+        <v>116</v>
       </c>
       <c r="AA2" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="AD2" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="AE2" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="AF2" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="AG2" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="AH2" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="AI2" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="AJ2" t="s">
-        <v>115</v>
+        <v>122</v>
       </c>
       <c r="AM2" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="AP2" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
       <c r="AR2" t="s">
-        <v>117</v>
+        <v>124</v>
       </c>
       <c r="AU2" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="AW2" t="s">
-        <v>119</v>
+        <v>126</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>127</v>
       </c>
       <c r="AY2" t="s">
-        <v>120</v>
+        <v>128</v>
       </c>
       <c r="AZ2" t="s">
-        <v>44</v>
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>51</v>
+        <v>134</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" t="s">
+        <v>103</v>
+      </c>
+      <c r="B2" t="s">
+        <v>54</v>
+      </c>
+      <c r="C2" t="s">
+        <v>137</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>138</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
@@ -1802,418 +1906,418 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>125</v>
+        <v>139</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>126</v>
+        <v>140</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>127</v>
+        <v>141</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>128</v>
+        <v>142</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>129</v>
+        <v>143</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>130</v>
+        <v>144</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>131</v>
+        <v>145</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>133</v>
+        <v>147</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>134</v>
+        <v>148</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>135</v>
+        <v>149</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>136</v>
+        <v>150</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>137</v>
+        <v>151</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>138</v>
+        <v>152</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>139</v>
+        <v>153</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>140</v>
+        <v>154</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>141</v>
+        <v>155</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>142</v>
+        <v>156</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>143</v>
+        <v>157</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>144</v>
+        <v>158</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>145</v>
+        <v>159</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>146</v>
+        <v>160</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>147</v>
+        <v>161</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>148</v>
+        <v>162</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>149</v>
+        <v>163</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>150</v>
+        <v>164</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>151</v>
+        <v>165</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>152</v>
+        <v>166</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>153</v>
+        <v>167</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>154</v>
+        <v>168</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>155</v>
+        <v>169</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>156</v>
+        <v>170</v>
       </c>
       <c r="C2" t="s">
-        <v>157</v>
+        <v>171</v>
       </c>
       <c r="D2" t="s">
-        <v>158</v>
+        <v>172</v>
       </c>
       <c r="E2" t="s">
-        <v>159</v>
+        <v>173</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>160</v>
+        <v>174</v>
       </c>
       <c r="G2" t="s">
-        <v>161</v>
+        <v>175</v>
       </c>
       <c r="H2" t="s">
-        <v>162</v>
+        <v>120</v>
       </c>
       <c r="I2" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="J2" t="s">
-        <v>164</v>
+        <v>177</v>
       </c>
       <c r="K2" t="s">
-        <v>165</v>
+        <v>178</v>
       </c>
       <c r="L2" t="s">
-        <v>166</v>
+        <v>179</v>
       </c>
       <c r="M2" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="N2" t="s">
-        <v>168</v>
+        <v>181</v>
       </c>
       <c r="O2" t="s">
-        <v>169</v>
+        <v>182</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
       <c r="C3" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="D3" t="s">
-        <v>158</v>
+        <v>172</v>
       </c>
       <c r="E3" t="s">
-        <v>159</v>
+        <v>173</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>172</v>
+        <v>185</v>
       </c>
       <c r="G3" t="s">
-        <v>173</v>
+        <v>186</v>
       </c>
       <c r="H3" t="s">
-        <v>162</v>
+        <v>120</v>
       </c>
       <c r="I3" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="J3" t="s">
-        <v>174</v>
+        <v>187</v>
       </c>
       <c r="K3" t="s">
-        <v>175</v>
+        <v>188</v>
       </c>
       <c r="L3" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="N3" t="s">
-        <v>177</v>
+        <v>190</v>
       </c>
       <c r="O3" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="C4" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
       <c r="D4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E4" t="s">
-        <v>159</v>
+        <v>173</v>
       </c>
       <c r="F4" s="5" t="s">
-        <v>181</v>
+        <v>194</v>
       </c>
       <c r="G4" t="s">
-        <v>182</v>
+        <v>195</v>
       </c>
       <c r="H4" t="s">
-        <v>162</v>
+        <v>120</v>
       </c>
       <c r="I4" t="s">
-        <v>183</v>
+        <v>196</v>
       </c>
       <c r="K4" t="s">
-        <v>184</v>
+        <v>197</v>
       </c>
       <c r="N4" t="s">
-        <v>185</v>
+        <v>198</v>
       </c>
       <c r="O4" t="s">
-        <v>186</v>
+        <v>199</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>187</v>
+        <v>200</v>
       </c>
       <c r="C5" t="s">
-        <v>188</v>
+        <v>201</v>
       </c>
       <c r="D5" t="s">
-        <v>189</v>
+        <v>202</v>
       </c>
       <c r="E5" t="s">
-        <v>159</v>
+        <v>173</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>190</v>
+        <v>203</v>
       </c>
       <c r="G5" t="s">
-        <v>191</v>
+        <v>204</v>
       </c>
       <c r="H5" t="s">
-        <v>162</v>
+        <v>120</v>
       </c>
       <c r="I5" t="s">
-        <v>183</v>
+        <v>196</v>
       </c>
       <c r="J5" t="s">
-        <v>192</v>
+        <v>205</v>
       </c>
       <c r="K5" t="s">
-        <v>193</v>
+        <v>206</v>
       </c>
       <c r="L5" t="s">
-        <v>194</v>
+        <v>207</v>
       </c>
       <c r="N5" t="s">
-        <v>195</v>
+        <v>208</v>
       </c>
       <c r="O5" t="s">
-        <v>196</v>
+        <v>209</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="C6" t="s">
-        <v>198</v>
+        <v>211</v>
       </c>
       <c r="D6" t="s">
-        <v>199</v>
+        <v>212</v>
       </c>
       <c r="E6" t="s">
-        <v>200</v>
+        <v>213</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>201</v>
+        <v>214</v>
       </c>
       <c r="G6" t="s">
-        <v>202</v>
+        <v>215</v>
       </c>
       <c r="H6" t="s">
-        <v>162</v>
+        <v>120</v>
       </c>
       <c r="I6" t="s">
-        <v>203</v>
+        <v>216</v>
       </c>
       <c r="J6" t="s">
-        <v>204</v>
+        <v>217</v>
       </c>
       <c r="K6" t="s">
-        <v>205</v>
+        <v>218</v>
       </c>
       <c r="L6" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="M6" t="s">
-        <v>207</v>
+        <v>220</v>
       </c>
       <c r="N6" t="s">
-        <v>208</v>
+        <v>221</v>
       </c>
       <c r="O6" t="s">
-        <v>209</v>
+        <v>222</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
@@ -2221,379 +2325,414 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>210</v>
+        <v>223</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>211</v>
+        <v>224</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>142</v>
+        <v>156</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>212</v>
+        <v>225</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>145</v>
+        <v>159</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>213</v>
+        <v>226</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>215</v>
+        <v>228</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>122</v>
+        <v>132</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>216</v>
+        <v>229</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>217</v>
+        <v>230</v>
       </c>
       <c r="C2" t="s">
-        <v>218</v>
+        <v>231</v>
       </c>
       <c r="D2" t="s">
-        <v>219</v>
+        <v>232</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>220</v>
+        <v>233</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>126</v>
+        <v>140</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>221</v>
+        <v>234</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>222</v>
+        <v>235</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>223</v>
+        <v>236</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>224</v>
+        <v>237</v>
       </c>
       <c r="C2" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="D2" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="E2" t="s">
-        <v>227</v>
+        <v>240</v>
       </c>
       <c r="F2" t="s">
-        <v>228</v>
+        <v>241</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E6"/>
+  <dimension ref="A1:J6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:J1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>122</v>
+        <v>132</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>51</v>
+        <v>134</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>242</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
       <c r="C2" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>244</v>
+      </c>
+      <c r="H2" t="s">
+        <v>245</v>
+      </c>
+      <c r="J2" t="s">
+        <v>120</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
       <c r="C3" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>246</v>
+      </c>
+      <c r="H3" t="s">
+        <v>247</v>
+      </c>
+      <c r="J3" t="s">
+        <v>120</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
       <c r="C4" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>248</v>
+      </c>
+      <c r="H4" t="s">
+        <v>249</v>
+      </c>
+      <c r="J4" t="s">
+        <v>120</v>
       </c>
     </row>
-    <row r="5" spans="1:5">
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
       <c r="C5" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>237</v>
+        <v>250</v>
+      </c>
+      <c r="H5" t="s">
+        <v>251</v>
+      </c>
+      <c r="J5" t="s">
+        <v>120</v>
       </c>
     </row>
-    <row r="6" spans="1:5">
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>229</v>
+        <v>243</v>
       </c>
       <c r="C6" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>252</v>
+      </c>
+      <c r="H6" t="s">
+        <v>253</v>
+      </c>
+      <c r="J6" t="s">
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>