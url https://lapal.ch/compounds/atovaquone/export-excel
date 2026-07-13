--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="168">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -367,50 +367,53 @@
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
+  </si>
+  <si>
+    <t>Regulatory Authority Link</t>
   </si>
   <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
@@ -1473,79 +1476,80 @@
       <c r="E1" s="2" t="s">
         <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R1"/>
+  <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R1"/>
+      <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>103</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>104</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>105</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>106</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>107</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>108</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1555,50 +1559,53 @@
         <v>110</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>111</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>112</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>113</v>
       </c>
       <c r="N1" s="5" t="s">
         <v>114</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>115</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>116</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>117</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>118</v>
+      </c>
+      <c r="S1" s="2" t="s">
+        <v>119</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -1608,342 +1615,342 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D2" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E2" t="s">
         <v>49</v>
       </c>
       <c r="F2" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="I2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>100</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="C2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>104</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F2" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E4"/>
   <sheetViews>
@@ -1960,85 +1967,85 @@
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>101</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>100</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>102</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C2" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>51</v>
       </c>
       <c r="C3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E3" s="6" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>