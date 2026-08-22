--- v1 (2026-07-13)
+++ v2 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Atovaquone</t>
   </si>
   <si>
     <t>Mepron</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>Atovaquone is a broad spectrum antiparasitic drug utilised for the treatment and prevention of malaria. As a structural mimic of coenzyme Q (also known as ubiquinone), atovaquone functions by selectively binding the malarial cytochrome b protein resulting in the disruption of both the parasite’s transmitochondrial membrane potential and pyrimidine biosynthesis. Atovaquone is often synergistically combined with proguanil to avoid the possibility of emerging drug-resistance in erythrocytic P. falciparum. However, recent research has suggested that mosquitoes are unable to transmit atovaquone-resistant P. falciparum, indicating the potential viability of atovaquone monotherapy for malaria chemoprophylaxis. Long-acting injectable versions of atovaquone are currently in preclinical development.</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>Oral, Intramuscular</t>
   </si>
@@ -333,54 +342,63 @@
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -519,57 +537,63 @@
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.gsk.com/</t>
   </si>
   <si>
     <t>United Kingdom</t>
   </si>
   <si>
     <t>GSK (formerly GlaxoSmithKline) is a British-based global biopharmaceutical company that manufactures therapeutic medicines and vaccines across four core areas including oncology, respiratory/immunology, HIV and infectious diseases. Founded in 2000 following a merger between Glaxo Wellcome and SmithKline Beecham, GSK are currently moving their global headquarters from Brentford to central London.</t>
   </si>
   <si>
     <t>Various generic manufacturers</t>
   </si>
   <si>
     <t>generic</t>
   </si>
   <si>
     <t>https://medex.com.bd/search?search=atovaquone</t>
   </si>
   <si>
     <t>international</t>
   </si>
   <si>
+    <t>Safety reference</t>
+  </si>
+  <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Bakshi, R.P., Tatham, L., Savage, A.C.&amp;nbsp;&lt;em&gt;et al.&lt;/em&gt;&amp;nbsp;Long-acting injectable atovaquone nanomedicines for malaria prophylaxis.&amp;nbsp;&lt;em&gt;Nat Commun&lt;/em&gt;&amp;nbsp;&lt;strong&gt;9&lt;/strong&gt;, 315 (2018). &lt;a href="https://doi.org/10.1038/s41467-017-02603-z" rel="noopener noreferrer" target="_blank"&gt;https://doi.org/10.1038/s41467-017-02603-z&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Chemoprophylaxis is currently the best available prevention from malaria, but its efficacy is compromised by non-adherence to medication. Here we develop a long-acting injectable formulation of atovaquone solid drug nanoparticles that confers long-lived prophylaxis against&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Plasmodium berghei&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;ANKA malaria in C57BL/6 mice. Protection is obtained at plasma concentrations above 200 ng&amp;nbsp;ml-1&amp;nbsp;and is causal, attributable to drug activity against liver stage parasites. Parasites that appear after subtherapeutic doses remain atovaquone-sensitive. Pharmacokinetic–pharmacodynamic analysis indicates protection can translate to humans at clinically achievable and safe drug concentrations, potentially offering protection for at least 1 month after a single administration. These findings support the use of long-acting injectable formulations as a new approach for malaria prophylaxis in travellers and for malaria control in the field.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>No</t>
   </si>
   <si>
     <t>MMV's Pipeline of Antimalarial Drugs - MMV371</t>
   </si>
   <si>
     <t>https://www.mmv.org/mmv-pipeline-antimalarial-drugs/mmv371</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Balta, V.A., Stiffler, D., Sayeed, A.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;et al.&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;Clinically relevant atovaquone-resistant human malaria parasites fail to transmit by mosquito.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Nat Commun&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;&lt;/span&gt;&lt;strong style="color: rgb(34, 34, 34);"&gt;14&lt;/strong&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;, 6415 (2023). &lt;/span&gt;&lt;a href="https://doi.org/10.1038/s41467-023-42030-x" rel="noopener noreferrer" target="_blank" style="color: rgb(34, 34, 34);"&gt;https://doi.org/10.1038/s41467-023-42030-x&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;Long-acting injectable medications, such as atovaquone, offer the prospect of a “chemical vaccine” for malaria, combining drug efficacy with vaccine durability. However, selection and transmission of drug-resistant parasites is of concern. Laboratory studies have indicated that atovaquone resistance disadvantages parasites in mosquitoes, but lack of data on clinically relevant&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Plasmodium falciparum&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;has hampered integration of these variable findings into drug development decisions. Here we generate atovaquone-resistant parasites that differ from wild type parent by only a Y268S mutation in cytochrome&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;b&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;, a modification associated with atovaquone treatment failure in humans. Relative to wild type, Y268S parasites evidence multiple defects, most marked in their development in mosquitoes, whether from Southeast Asia (&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;Anopheles stephensi)&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;or Africa (&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;An. gambiae)&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;. Growth of asexual Y268S&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;P. falciparum&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;in human red cells is impaired, but parasite loss in the mosquito is progressive, from reduced gametocyte exflagellation, to smaller number and size of oocysts, and finally to absence of sporozoites. The Y268S mutant fails to transmit from mosquitoes to mice engrafted with human liver cells and erythrocytes. The severe-to-lethal fitness cost of clinically relevant atovaquone&amp;nbsp;resistance to&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(34, 34, 34);"&gt;P. falciparum&lt;/em&gt;&lt;span style="color: rgb(34, 34, 34);"&gt;&amp;nbsp;in the mosquito substantially lessens the likelihood of its transmission in the field.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
@@ -950,94 +974,97 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/SqGc94bCH7iLnGVJOl8T2Al4FBIhGm3w5PwTc9vn.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mmv.org/mmv-pipeline-antimalarial-drugs/mmv371" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1093,116 +1120,123 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="2" spans="1:33">
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="G2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="H2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="I2" t="s">
-        <v>37</v>
-[...8 lines deleted...]
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="N2" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="O2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="P2" t="s">
         <v>40</v>
       </c>
       <c r="Q2" t="s">
-        <v>41</v>
+        <v>40</v>
+      </c>
+      <c r="R2" t="s">
+        <v>40</v>
       </c>
       <c r="S2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="T2" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="U2" t="s">
         <v>44</v>
       </c>
       <c r="V2" t="s">
         <v>45</v>
       </c>
       <c r="W2" t="s">
         <v>46</v>
       </c>
-      <c r="Y2" s="1"/>
-[...1 lines deleted...]
-      <c r="AF2" t="s">
+      <c r="X2" t="s">
         <v>47</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="Y2" s="1" t="s">
         <v>48</v>
+      </c>
+      <c r="Z2" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ1"/>
   <sheetViews>
@@ -1246,257 +1280,273 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>51</v>
+        <v>106</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -1507,586 +1557,615 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>106</v>
+        <v>112</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>110</v>
+        <v>116</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>111</v>
+        <v>117</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>113</v>
+        <v>119</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>115</v>
+        <v>121</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>118</v>
+        <v>124</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>129</v>
+        <v>135</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>134</v>
+        <v>140</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>135</v>
+        <v>141</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D2" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="E2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="F2" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="H2" s="4" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="I2" t="s">
-        <v>143</v>
+        <v>149</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="C2" t="s">
-        <v>147</v>
+        <v>153</v>
       </c>
       <c r="D2" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="C2" t="s">
-        <v>154</v>
+        <v>160</v>
       </c>
       <c r="D2" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="E2" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="F2" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="C3" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="D3" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="E3" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E3" sqref="E3"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>51</v>
+        <v>106</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>168</v>
       </c>
     </row>
-    <row r="2" spans="1:5">
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="C2" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>170</v>
+      </c>
+      <c r="H2" t="s">
+        <v>171</v>
+      </c>
+      <c r="J2" t="s">
+        <v>172</v>
       </c>
     </row>
-    <row r="3" spans="1:5">
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="C3" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>166</v>
+        <v>173</v>
+      </c>
+      <c r="I3" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="J3" t="s">
+        <v>172</v>
       </c>
     </row>
-    <row r="4" spans="1:5">
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="C4" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>168</v>
+        <v>175</v>
+      </c>
+      <c r="H4" t="s">
+        <v>176</v>
+      </c>
+      <c r="J4" t="s">
+        <v>172</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E3" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>