--- v0 (2026-06-02)
+++ v1 (2026-07-13)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="483">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="484">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -1306,50 +1306,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Representative patent</t>
   </si>
   <si>
     <t>Patent description</t>
@@ -1464,51 +1467,51 @@
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/W8WNErfmCqCGOA2CO9cGuK6iRBvYokVEdhxH1aW3.png</t>
   </si>
   <si>
     <t>MK-8527 Compound (4'-ethynyl-2-fluoro-2'-deoxyadenosine)</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
-    <t>Merck (known as MSD outside the United States and Canada)</t>
+    <t>Merck / MSD</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.merck.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Merck &amp; Co., Inc. is an American multinational pharmaceutical company known as Merck Sharp &amp; Drone (MSD) in territories outside of the USA and Canada. Merck was originally established in 1891, and is currently headquartered in Rahway, New Jersey. The company is particularly well known for developing and manufacturing biologic therapies, vaccines, medicines and animal health products.</t>
   </si>
   <si>
     <t>Phase 1, open-label study to evaluate the drug interaction between MK-8527 and the oral contraceptive levonorgestrel/ethinyl estradiol in healthy adult females. IAS 2024</t>
   </si>
   <si>
     <t>Safety and Pharmacokinetics of MK-8527, a Novel nRTTI, in Adults Without HIV -  (ABSTRACT 129 - CROI 2024 ) Gillian Gillespie, Merck &amp; Co., Inc.,</t>
   </si>
   <si>
     <t>https://www.croiwebcasts.org/p/2024croi/croi/129</t>
   </si>
   <si>
     <t>Document</t>
   </si>
@@ -4355,79 +4358,80 @@
     <hyperlink ref="E15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="E16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="E17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="E18" r:id="rId_hyperlink_17"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R1"/>
+  <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R1"/>
+      <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>386</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>387</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>388</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>389</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>390</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -4437,50 +4441,53 @@
         <v>392</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>393</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>394</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>395</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>396</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>397</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>398</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>399</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>400</v>
+      </c>
+      <c r="S1" s="2" t="s">
+        <v>401</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O2"/>
   <sheetViews>
@@ -4490,375 +4497,375 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="C2" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="D2" t="s">
         <v>57</v>
       </c>
       <c r="E2" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="G2" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="H2" t="s">
         <v>131</v>
       </c>
       <c r="I2" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="J2" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="K2" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="L2" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="M2" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="N2" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="O2" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="C2" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="D2" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="E2" t="s">
         <v>57</v>
       </c>
       <c r="F2" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="I2" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>353</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C2" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>386</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="C2" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="D2" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E2" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F2" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E32"/>
   <sheetViews>
@@ -4878,158 +4885,158 @@
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>354</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>353</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>355</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
         <v>59</v>
       </c>
       <c r="C2" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>59</v>
       </c>
       <c r="C3" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C4" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="D4" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="B5" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C5" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="D5" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6" t="s">
         <v>59</v>
       </c>
       <c r="C6" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="C7" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="D7" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8" t="s">
         <v>59</v>
       </c>
       <c r="C8" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>59</v>
       </c>
       <c r="C9" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
         <v>59</v>
       </c>
       <c r="C10" t="s">
         <v>356</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
@@ -5164,183 +5171,183 @@
         <v>362</v>
       </c>
       <c r="E20" s="4" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21" t="s">
         <v>59</v>
       </c>
       <c r="C21" t="s">
         <v>379</v>
       </c>
       <c r="E21" s="4" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C22" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="D22" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23" t="s">
         <v>59</v>
       </c>
       <c r="C23" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="B24" t="s">
         <v>59</v>
       </c>
       <c r="C24" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="B25" t="s">
         <v>59</v>
       </c>
       <c r="C25" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="E25" s="4" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C26" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="D26" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27" t="s">
         <v>59</v>
       </c>
       <c r="C27" t="s">
         <v>372</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28" t="s">
         <v>59</v>
       </c>
       <c r="C28" t="s">
         <v>372</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29" t="s">
         <v>59</v>
       </c>
       <c r="C29" t="s">
         <v>383</v>
       </c>
       <c r="E29" s="4" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>33</v>
       </c>
       <c r="B30" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C30" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="D30" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="C31" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="D31" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32" t="s">
         <v>59</v>
       </c>
       <c r="C32" t="s">
         <v>381</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>382</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_7"/>