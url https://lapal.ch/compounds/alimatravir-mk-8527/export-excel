--- v1 (2026-07-13)
+++ v2 (2026-08-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Key resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="484">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="491">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -1576,50 +1576,71 @@
     <t>MK-8527 entry on PrEPWatch</t>
   </si>
   <si>
     <t>https://www.prepwatch.org/products/mk-8527/</t>
   </si>
   <si>
     <t>Phase 3 trial countries map overview by AVAC</t>
   </si>
   <si>
     <t>https://avac.org/resource/infographic/expressive-phase-3-trials/</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Raheem IT, Girijavallabhan V, Fillgrove KL, et al. &lt;/span&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/40857265/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;MK-8527 is a novel inhibitor of HIV-1 reverse transcriptase translocation with potential for extended-duration dosing&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. &lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;PLoS Biol&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2025;23(8):e3003308. Published 2025 Aug 26. doi:10.1371/journal.pbio.3003308&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Nucleoside reverse transcriptase translocation inhibitors (NRTTIs) are potent antiretroviral agents that block HIV replication. A comprehensive lead optimization campaign was undertaken to develop a novel long-acting NRTTI with the potential for extended-duration dosing for HIV prophylaxis. Broad exploration of nucleoside structure-activity relationship (SAR), leveraging ribose core, periphery, and nucleobase modifications, along with systematic progression of compounds of interest through key in vitro and in vivo studies led to the discovery of MK-8527. MK-8527 is a novel deoxyadenosine analog that is phosphorylated intracellularly to its active triphosphate (TP) form, which inhibits reverse transcription. Iron footprinting and primer extension assays demonstrated that MK-8527-TP inhibits translocation of reverse transcriptase on the primer and template, and this inhibition allows for both immediate and delayed chain termination of reverse transcription. MK-8527 inhibits viral replication in human peripheral blood mononuclear cells (PBMCs), with a half maximal inhibitory concentration (IC50) of 0.21 nM. The pharmacokinetic (PK) profile of MK-8527 in rats and rhesus monkeys was characterized by low-to-moderate clearance and volume of distribution, with good oral absorption (57% and 100% in rats and monkeys, respectively). Following oral administration of MK-8527 to monkeys, MK-8527-TP exhibited an intracellular half-life of approximately 48 h in PBMCs, significantly longer than the apparent plasma half-life of the parent compound (approximately 7 h). MK-8527 and MK-8527-TP demonstrated favorable in vitro off-target profiles, with IC50 values of ≥95 µM against human DNA polymerases tested, and no off-target activities at 10 μM against a panel of 114 enzyme and receptor binding assays. Collectively, the potent antiretroviral activity and favorable preclinical PK and off-target profiles make MK-8527 an attractive clinical candidate, and it is currently in clinical trials for once-monthly oral HIV-1 pre-exposure prophylaxis.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;Gillespie G, Carstens RP, Zang X, Vargo R, Kapoor Y, Bhattacharyya A, Denef JF, Reynders T, Vanhoutte F, Rottey S, Matthews RP, Stoch SA, Iwamoto M. &lt;/span&gt;&lt;a href="https://pmc.ncbi.nlm.nih.gov/articles/PMC12435975/" rel="noopener noreferrer" target="_blank" style="color: rgb(27, 27, 27);"&gt;Safety and Pharmacokinetics of MK-8527 in Adults Without HIV&lt;/a&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;. Clin Transl Sci. 2025 Sep;18(9):e70331. doi: 10.1111/cts.70331. PMID: 40953569; PMCID: PMC12435975.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;MK‐8527 is a nucleoside reverse transcriptase translocation inhibitor (NRTTI) in clinical development. Two Phase 1 trials evaluated single (trial A) and multiple (trial B) ascending doses of MK‐8527 in adults without HIV. In trial A, 34 participants were assigned to 1 of 4 panels and randomized to receive single oral doses of MK‐8527 (0.5–200 mg) or placebo after fasting, over 3 dosing periods; 25 mg was assessed after a high‐fat meal. In trial B, 32 participants were randomized to receive 3 once‐weekly (QW) oral doses of MK‐8527 (between 5 and 40 mg) or placebo. Safety and pharmacokinetics (PK) of MK‐8527 and MK‐8527‐triphosphate (TP) were assessed. MK‐8527 was generally well tolerated with no serious adverse events. Plasma exposure of MK‐8527 increased approximately dose‐proportionally, and intracellular exposure of MK‐8527‐TP was slightly less than dose‐proportional over administered doses between 5 and 200 mg. Participants who received MK‐8527 with a meal showed a 41% decrease in&amp;nbsp;&lt;em&gt;C&lt;/em&gt;&amp;nbsp;&lt;sub&gt;max&lt;/sub&gt;&amp;nbsp;with no effect on AUC&lt;sub&gt;0–168&lt;/sub&gt;, and a 20%, 22%, and 58% increase in intracellular MK‐8527‐TP&amp;nbsp;&lt;em&gt;C&lt;/em&gt;&amp;nbsp;&lt;sub&gt;max&lt;/sub&gt;,&amp;nbsp;&lt;em&gt;C&lt;/em&gt;&amp;nbsp;&lt;sub&gt;168&lt;/sub&gt;, and AUC&lt;sub&gt;0–168&lt;/sub&gt;, respectively. Across QW doses, plasma MK‐8527 median&amp;nbsp;&lt;em&gt;T&lt;/em&gt;&amp;nbsp;&lt;sub&gt;max&lt;/sub&gt;&amp;nbsp;ranged from 0.5 to 1 h, and&amp;nbsp;&lt;em&gt;t&lt;/em&gt;&amp;nbsp;&lt;sub&gt;1/2&lt;/sub&gt;&amp;nbsp;was 24–81 h; MK‐8527‐TP median&amp;nbsp;&lt;em&gt;T&lt;/em&gt;&amp;nbsp;&lt;sub&gt;max&lt;/sub&gt;&amp;nbsp;ranged from 10 to 24 h on Day 15, and geometric mean apparent&amp;nbsp;&lt;em&gt;t&lt;/em&gt;&amp;nbsp;&lt;sub&gt;1/2&lt;/sub&gt;&amp;nbsp;was 216–291 h. Accumulation of intracellular MK‐8527‐TP was modest (accumulation ratios [Day 15/Day 1] for&amp;nbsp;&lt;em&gt;C&lt;/em&gt;&amp;nbsp;&lt;sub&gt;max&lt;/sub&gt;&amp;nbsp;and AUC&lt;sub&gt;0–168&lt;/sub&gt;&amp;nbsp;ranged from 1.1 to 1.6;&amp;nbsp;&lt;em&gt;C&lt;/em&gt;&amp;nbsp;&lt;sub&gt;168&lt;/sub&gt;&amp;nbsp;from 1.2 to 2.4). Single and multiple QW doses of MK‐8527 were generally well tolerated in adults without HIV. The safety and PK profiles of MK‐8527 support continued clinical development.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Trial Registration:&lt;/strong&gt;&amp;nbsp;EudraCT numbers: 2016‐004647‐36 (trial A); 2018‐000846‐20 (trial B)&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Raheem IT, Girijavallabhan V, Fillgrove KL, Goh SL, Bahnck-Teets C, Huang Q, Li F, Wan BL, O'Donnell GT, Patteson JB, Cilento ME, Bennet A, Hayes RP, Tummala S, McHale C, Wiltsie J, Ellis J, Asante-Appiah E, Hazuda DJ, Hale J, Grobler JA, Xu M, Diamond TL, Lai MT. &lt;/span&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/40857265/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;MK-8527 is a novel inhibitor of HIV-1 reverse transcriptase translocation with potential for extended-duration dosing&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. PLoS Biol. 2025 Aug 26;23(8):e3003308. doi: 10.1371/journal.pbio.3003308. PMID: 40857265; PMCID: PMC12380353.&lt;/span&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>MSD bilateral voluntary licence on Alimatravir</t>
+  </si>
+  <si>
+    <t>Alimatravir-Sample-VL-Agreement.pdf</t>
+  </si>
+  <si>
+    <t>resources/pB3Ensgs1AWg_Alimatravir-Sample-VL-Agreement.pdf</t>
+  </si>
+  <si>
+    <t>MSD Announces Initial Access Plans for Alimatravir, an Investigational Once-Monthly Oral HIV Pre-Exposure Prophylaxis in Phase 3 Development</t>
+  </si>
+  <si>
+    <t>https://www.msd.com/news/msd-announces-initial-access-plans-for-alimatravir-an-investigational-once-monthly-oral-hiv-pre-exposure-prophylaxis-in-phase-3-development/</t>
+  </si>
+  <si>
+    <t>Unitaid strengthens African manufacturing capacity for next-generation HIV prevention medicines</t>
+  </si>
+  <si>
+    <t>https://unitaid.org/news-blog/unitaid-strengthens-african-manufacturing-capacity-for-next-generation-hiv-prevention-medicines/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1980,51 +2001,51 @@
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sanctr.samrc.ac.za/TrialDisplay.aspx?TrialID=9389" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/3704-2025/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/single-dose-administration-of-mk-8527-a-novel-nrtti-in-adults-with-hiv-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03615183?intr=mk-8527&amp;rank=6&amp;tab=results" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/single-dose-administration-of-mk-8527-a-novel-nrtti-in-adults-with-hiv-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://avac.org/trial/mk-8527-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.clinicaltrials.gov/large-docs/36/NCT05494736/Prot_SAP_000.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/safety-and-pharmacokinetics-of-mk-8527-a-novel-nrtti-in-adults-without-hiv/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05494736?intr=mk-8527&amp;rank=1&amp;tab=results" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2025/EACS/EACS_25.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiwebcasts.org/console/player/52100?mediaType=slideVideo&amp;" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2024/IAS/IAS_115.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merck.com/news/merck-to-initiate-phase-3-trials-for-investigational-once-monthly-hiv-prevention-pill/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/jia2.26518" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2026/CROI/croi_20.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.the-star.co.ke/news/2025-11-05-state-unveils-hiv-prevention-centre-in-homabay" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2026/CROI/croi_20.htm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20151001&amp;CC=WO&amp;NR=2015148746A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/W8WNErfmCqCGOA2CO9cGuK6iRBvYokVEdhxH1aW3.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2024/IAS/IAS_115.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiwebcasts.org/p/2024croi/croi/129" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/Fmao6kacalvZ_638.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/WVwXDfzIQKKa_Psomas_et_al-2024-Journal_of_Virus_Eradication.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://natap.org/2025/CROI/croi_10.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/lTPSZRI93KOc_2024_HIVR4P_MK8527_Diamond_Rhesus_Weekly_Oral_Rectal_Challenge_Final_Poster.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://i-base.info/htb/47354" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/single-dose-administration-of-mk-8527-a-novel-nrtti-in-adults-with-hiv-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sanctr.samrc.ac.za/TrialDisplay.aspx?TrialID=9389" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/3704-2025/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/single-dose-administration-of-mk-8527-a-novel-nrtti-in-adults-with-hiv-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://avac.org/trial/mk-8527-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.clinicaltrials.gov/large-docs/36/NCT05494736/Prot_SAP_000.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/safety-and-pharmacokinetics-of-mk-8527-a-novel-nrtti-in-adults-without-hiv/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiwebcasts.org/console/player/52100?mediaType=slideVideo&amp;" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2024/IAS/IAS_115.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merck.com/news/merck-to-initiate-phase-3-trials-for-investigational-once-monthly-hiv-prevention-pill/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05494736?intr=mk-8527&amp;rank=1&amp;tab=results" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03615183?intr=mk-8527&amp;rank=6&amp;tab=results" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/jia2.26518" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://programme.ias2025.org/Abstract/Abstract/?abstractid=6515" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prepwatch.org/products/mk-8527/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://avac.org/resource/infographic/expressive-phase-3-trials/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2025/EACS/EACS_25.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2025/EACS/EACS_25.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.the-star.co.ke/news/2025-11-05-state-unveils-hiv-prevention-centre-in-homabay" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2026/CROI/croi_20.htm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2024/IAS/IAS_115.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiwebcasts.org/p/2024croi/croi/129" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/Fmao6kacalvZ_638.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/WVwXDfzIQKKa_Psomas_et_al-2024-Journal_of_Virus_Eradication.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://natap.org/2025/CROI/croi_10.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/lTPSZRI93KOc_2024_HIVR4P_MK8527_Diamond_Rhesus_Weekly_Oral_Rectal_Challenge_Final_Poster.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://i-base.info/htb/47354" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/single-dose-administration-of-mk-8527-a-novel-nrtti-in-adults-with-hiv-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sanctr.samrc.ac.za/TrialDisplay.aspx?TrialID=9389" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/3704-2025/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/single-dose-administration-of-mk-8527-a-novel-nrtti-in-adults-with-hiv-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://avac.org/trial/mk-8527-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.clinicaltrials.gov/large-docs/36/NCT05494736/Prot_SAP_000.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/safety-and-pharmacokinetics-of-mk-8527-a-novel-nrtti-in-adults-without-hiv/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiwebcasts.org/console/player/52100?mediaType=slideVideo&amp;" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2024/IAS/IAS_115.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merck.com/news/merck-to-initiate-phase-3-trials-for-investigational-once-monthly-hiv-prevention-pill/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05494736?intr=mk-8527&amp;rank=1&amp;tab=results" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03615183?intr=mk-8527&amp;rank=6&amp;tab=results" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/jia2.26518" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://programme.ias2025.org/Abstract/Abstract/?abstractid=6515" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prepwatch.org/products/mk-8527/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://avac.org/resource/infographic/expressive-phase-3-trials/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2025/EACS/EACS_25.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2025/EACS/EACS_25.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.the-star.co.ke/news/2025-11-05-state-unveils-hiv-prevention-centre-in-homabay" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2026/CROI/croi_20.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/pB3Ensgs1AWg_Alimatravir-Sample-VL-Agreement.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msd.com/news/msd-announces-initial-access-plans-for-alimatravir-an-investigational-once-monthly-oral-hiv-pre-exposure-prophylaxis-in-phase-3-development/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unitaid.org/news-blog/unitaid-strengthens-african-manufacturing-capacity-for-next-generation-hiv-prevention-medicines/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:AG1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
@@ -4845,54 +4866,54 @@
       <c r="F2" t="s">
         <v>451</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E32"/>
+  <dimension ref="A1:E35"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E32" sqref="E32"/>
+      <selection activeCell="E35" sqref="E35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>354</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>353</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>355</v>
       </c>
       <c r="E1" s="2" t="s">
@@ -5318,81 +5339,129 @@
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31" t="s">
         <v>470</v>
       </c>
       <c r="C31" t="s">
         <v>483</v>
       </c>
       <c r="D31" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>33</v>
       </c>
       <c r="B32" t="s">
         <v>59</v>
       </c>
       <c r="C32" t="s">
         <v>381</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>382</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" t="s">
+        <v>455</v>
+      </c>
+      <c r="C33" t="s">
+        <v>484</v>
+      </c>
+      <c r="D33" t="s">
+        <v>485</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" t="s">
+        <v>33</v>
+      </c>
+      <c r="B34" t="s">
+        <v>59</v>
+      </c>
+      <c r="C34" t="s">
+        <v>487</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" t="s">
+        <v>33</v>
+      </c>
+      <c r="B35" t="s">
+        <v>59</v>
+      </c>
+      <c r="C35" t="s">
+        <v>489</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>490</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="E16" r:id="rId_hyperlink_15"/>
     <hyperlink ref="E17" r:id="rId_hyperlink_16"/>
     <hyperlink ref="E18" r:id="rId_hyperlink_17"/>
     <hyperlink ref="E19" r:id="rId_hyperlink_18"/>
     <hyperlink ref="E20" r:id="rId_hyperlink_19"/>
     <hyperlink ref="E21" r:id="rId_hyperlink_20"/>
     <hyperlink ref="E23" r:id="rId_hyperlink_21"/>
     <hyperlink ref="E24" r:id="rId_hyperlink_22"/>
     <hyperlink ref="E25" r:id="rId_hyperlink_23"/>
     <hyperlink ref="E27" r:id="rId_hyperlink_24"/>
     <hyperlink ref="E28" r:id="rId_hyperlink_25"/>
     <hyperlink ref="E29" r:id="rId_hyperlink_26"/>
     <hyperlink ref="E32" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="E33" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="E34" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="E35" r:id="rId_hyperlink_30"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>