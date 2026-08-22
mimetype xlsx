--- v2 (2026-08-02)
+++ v3 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="491">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="498">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Alimatravir (MK-8527)</t>
   </si>
   <si>
     <t>MK-8527</t>
   </si>
   <si>
     <t>investigational</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>nucleoside reverse transcriptase translocation inhibitor (NRTTI)</t>
   </si>
   <si>
     <t>MK-8527 is a nucleoside reverse transcriptase translocation inhibitor (NRTTI) currently in clinical development for the prevention of HIV-1 by oral route. Ongoing trials are assessing MK-8257 as a once-monthly oral PrEP option. MK-8257 is a similar compound to islatravir. MK-8527 is a 7-deaza-deoxyadenosine analog and is phosphorylated intracellularly to its active triphosphate (TP) form, which is a potent inhibitor of HIV-1 replication. MK-8527 functions by preventing the translocation of the HIV reverse transcriptase enzyme, thereby disrupting viral replication. Pre-clinical studies suggest that MK-8527 has a sub-nanomolar potency and no off-target activity. Apparent terminal half-life of MK-8527 triphosphate is 216-291 hrs. Observed reduced viral load by at least –1.0 log after 7 days.</t>
   </si>
@@ -1183,54 +1192,63 @@
   <si>
     <t>Adults, Adolescents</t>
   </si>
   <si>
     <t>The main inclusion criteria include:
 * Is confirmed Human Immunodeficiency Virus (HIV)-uninfected based on negative HIV-1/HIV-2 test results
 * Has been sexually active (2 vaginal intercourse encounters with cisgender male individual(s) within the last 3 months)
 * Was assigned female sex at birth and is cisgender.
 * Weighs ≥35 kg
 Exclusion Criteria include:
 * Has hypersensitivity or other contraindication to any component of the study interventions
 * Has evidence of acute or chronic hepatitis B infection
 * Has a history of malignancy within 5 years of screening except for adequately treated basal cell or squamous cell skin cancer, or in situ cervical cancer
 *Has taken cabotegravir, lenacapavir, or any other long-acting HIV prevention product at any time</t>
   </si>
   <si>
     <t>16 Years to 30 Years cisgender women; participants becoming pregnant allowed to continue blinded study after reconsent. No dose adjustment required for pregnant persons or adolescents.</t>
   </si>
   <si>
     <t>Quadruple-blind masking</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>South African National Clinical Trials Registry</t>
   </si>
   <si>
     <t>https://sanctr.samrc.ac.za/TrialDisplay.aspx?TrialID=9389</t>
   </si>
   <si>
     <t>MK-8527 PK/PD Threshold and Phase II Dose Selection for Monthly Oral HIV-1 Preexposure Prophylaxis - CROI2025- abstract 1232</t>
   </si>
   <si>
     <t>https://www.croiconference.org/abstract/3704-2025/</t>
   </si>
   <si>
     <t>Single Dose Administration of MK-8527, a Novel nRTTI, in Adults With HIV-1</t>
   </si>
   <si>
     <t>https://www.croiconference.org/abstract/single-dose-administration-of-mk-8527-a-novel-nrtti-in-adults-with-hiv-1/</t>
   </si>
   <si>
     <t>Clinical trial results of MK-8527-002 on clinicaltrials.gov</t>
   </si>
@@ -1375,51 +1393,51 @@
   <si>
     <t>Patent source</t>
   </si>
   <si>
     <t>Granted: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Granted: High income countries</t>
   </si>
   <si>
     <t>Filed: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Filed: High income countries</t>
   </si>
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2015148746</t>
   </si>
   <si>
-    <t>MK-8527 compound and analogues</t>
+    <t>Alimatravir compound and analogues</t>
   </si>
   <si>
     <t>Merck Sharp &amp; Dohme Corp</t>
   </si>
   <si>
     <t>2035-03-26</t>
   </si>
   <si>
     <t>Provided is 4'-substituted nucleoside derivatives of Formula I and their use in the inhibition of HIV reverse transcriptase, the prophylaxis of infection by HIV, the treatment of infection by HIV, and the prophylaxis, treatment, and delay in the onset or progression of AIDS and/or ARC.</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
     <t>Argentina, Brazil, China, Dominican Republic, Belarus, Azerbaijan, Armenia, Kazakhstan, Morocco, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, Georgia, Jordan, Moldova, Republic of, Mexico, Malaysia, Peru, Philippines, El Salvador, Ukraine, South Africa, India, Namibia, Ghana, Botswana, Kenya, Colombia, Algeria, Honduras, Indonesia, Iran (Islamic Republic of), Lebanon, Mongolia, Nigeria, Pakistan, Tunisia, Venezuela (Bolivarian Republic of), Viet Nam</t>
   </si>
   <si>
     <t>Australia, Canada, Chile, Costa Rica, Russian Federation, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Sweden, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, Gibraltar, Guyana, Panama, Seychelles, Trinidad and Tobago</t>
   </si>
   <si>
     <t>Argentina, Ecuador, Georgia, Guatemala, Nicaragua, Belize, Egypt, Jamaica, Sri Lanka, Thailand</t>
   </si>
   <si>
     <t>Croatia, Barbados, Brunei Darussalam, Kuwait, United Arab Emirates, Bahrain, Saudi Arabia, Oman, Qatar</t>
   </si>
@@ -1480,50 +1498,53 @@
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>Merck / MSD</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>https://www.merck.com/</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Merck &amp; Co., Inc. is an American multinational pharmaceutical company known as Merck Sharp &amp; Drone (MSD) in territories outside of the USA and Canada. Merck was originally established in 1891, and is currently headquartered in Rahway, New Jersey. The company is particularly well known for developing and manufacturing biologic therapies, vaccines, medicines and animal health products.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Phase 1, open-label study to evaluate the drug interaction between MK-8527 and the oral contraceptive levonorgestrel/ethinyl estradiol in healthy adult females. IAS 2024</t>
   </si>
   <si>
     <t>Safety and Pharmacokinetics of MK-8527, a Novel nRTTI, in Adults Without HIV -  (ABSTRACT 129 - CROI 2024 ) Gillian Gillespie, Merck &amp; Co., Inc.,</t>
   </si>
   <si>
     <t>https://www.croiwebcasts.org/p/2024croi/croi/129</t>
   </si>
   <si>
     <t>Document</t>
   </si>
   <si>
     <t>Discovery of MK-8527, a long-acting HIV nucleoside reverse transcriptase translocation inhibitor - Poster 638 - CROI2024</t>
   </si>
   <si>
     <t>638.pdf</t>
   </si>
   <si>
     <t>resources/Fmao6kacalvZ_638.pdf</t>
   </si>
   <si>
     <t>Highlights of the 31st Conference on Retroviruses and Opportunistic Infections (CROI), March 3–6, 2024 Denver, Colorado, USA, March 2024Journal of Virus Eradication 10(1):100372 DOI:10.1016/j.jve.2024</t>
   </si>
@@ -1977,126 +1998,129 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06045507" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03615183" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05494736" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06295796" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06893081" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euclinicaltrials.eu/search-for-clinical-trials/?lang=en&amp;EUCT=2022-502081-24-00" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06826989" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06580587" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06783192" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06816043" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07044297" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07025551" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07063238" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07071623" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sanctr.samrc.ac.za/TrialDisplay.aspx?TrialID=9389" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/3704-2025/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/single-dose-administration-of-mk-8527-a-novel-nrtti-in-adults-with-hiv-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03615183?intr=mk-8527&amp;rank=6&amp;tab=results" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/single-dose-administration-of-mk-8527-a-novel-nrtti-in-adults-with-hiv-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://avac.org/trial/mk-8527-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.clinicaltrials.gov/large-docs/36/NCT05494736/Prot_SAP_000.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/safety-and-pharmacokinetics-of-mk-8527-a-novel-nrtti-in-adults-without-hiv/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05494736?intr=mk-8527&amp;rank=1&amp;tab=results" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2025/EACS/EACS_25.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiwebcasts.org/console/player/52100?mediaType=slideVideo&amp;" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2024/IAS/IAS_115.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merck.com/news/merck-to-initiate-phase-3-trials-for-investigational-once-monthly-hiv-prevention-pill/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/jia2.26518" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2026/CROI/croi_20.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.the-star.co.ke/news/2025-11-05-state-unveils-hiv-prevention-centre-in-homabay" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2026/CROI/croi_20.htm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sanctr.samrc.ac.za/TrialDisplay.aspx?TrialID=9389" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/3704-2025/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/single-dose-administration-of-mk-8527-a-novel-nrtti-in-adults-with-hiv-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03615183?intr=mk-8527&amp;rank=6&amp;tab=results" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://avac.org/trial/mk-8527-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.clinicaltrials.gov/large-docs/36/NCT05494736/Prot_SAP_000.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/safety-and-pharmacokinetics-of-mk-8527-a-novel-nrtti-in-adults-without-hiv/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05494736?intr=mk-8527&amp;rank=1&amp;tab=results" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2025/EACS/EACS_25.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiwebcasts.org/console/player/52100?mediaType=slideVideo&amp;" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2024/IAS/IAS_115.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merck.com/news/merck-to-initiate-phase-3-trials-for-investigational-once-monthly-hiv-prevention-pill/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/jia2.26518" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2026/CROI/croi_20.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.the-star.co.ke/news/2025-11-05-state-unveils-hiv-prevention-centre-in-homabay" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20151001&amp;CC=WO&amp;NR=2015148746A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/W8WNErfmCqCGOA2CO9cGuK6iRBvYokVEdhxH1aW3.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2024/IAS/IAS_115.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiwebcasts.org/p/2024croi/croi/129" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/Fmao6kacalvZ_638.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/WVwXDfzIQKKa_Psomas_et_al-2024-Journal_of_Virus_Eradication.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://natap.org/2025/CROI/croi_10.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/lTPSZRI93KOc_2024_HIVR4P_MK8527_Diamond_Rhesus_Weekly_Oral_Rectal_Challenge_Final_Poster.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://i-base.info/htb/47354" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/single-dose-administration-of-mk-8527-a-novel-nrtti-in-adults-with-hiv-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sanctr.samrc.ac.za/TrialDisplay.aspx?TrialID=9389" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/3704-2025/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/single-dose-administration-of-mk-8527-a-novel-nrtti-in-adults-with-hiv-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://avac.org/trial/mk-8527-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.clinicaltrials.gov/large-docs/36/NCT05494736/Prot_SAP_000.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/safety-and-pharmacokinetics-of-mk-8527-a-novel-nrtti-in-adults-without-hiv/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiwebcasts.org/console/player/52100?mediaType=slideVideo&amp;" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2024/IAS/IAS_115.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merck.com/news/merck-to-initiate-phase-3-trials-for-investigational-once-monthly-hiv-prevention-pill/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05494736?intr=mk-8527&amp;rank=1&amp;tab=results" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03615183?intr=mk-8527&amp;rank=6&amp;tab=results" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/jia2.26518" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://programme.ias2025.org/Abstract/Abstract/?abstractid=6515" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prepwatch.org/products/mk-8527/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://avac.org/resource/infographic/expressive-phase-3-trials/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2025/EACS/EACS_25.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2025/EACS/EACS_25.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.the-star.co.ke/news/2025-11-05-state-unveils-hiv-prevention-centre-in-homabay" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2026/CROI/croi_20.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="resources/pB3Ensgs1AWg_Alimatravir-Sample-VL-Agreement.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msd.com/news/msd-announces-initial-access-plans-for-alimatravir-an-investigational-once-monthly-oral-hiv-pre-exposure-prophylaxis-in-phase-3-development/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unitaid.org/news-blog/unitaid-strengthens-african-manufacturing-capacity-for-next-generation-hiv-prevention-medicines/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2024/IAS/IAS_115.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiwebcasts.org/p/2024croi/croi/129" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2193/Fmao6kacalvZ_638.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2194/WVwXDfzIQKKa_Psomas_et_al-2024-Journal_of_Virus_Eradication.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://natap.org/2025/CROI/croi_10.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2196/lTPSZRI93KOc_2024_HIVR4P_MK8527_Diamond_Rhesus_Weekly_Oral_Rectal_Challenge_Final_Poster.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://i-base.info/htb/47354" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/single-dose-administration-of-mk-8527-a-novel-nrtti-in-adults-with-hiv-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://programme.ias2025.org/Abstract/Abstract/?abstractid=6515" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prepwatch.org/products/mk-8527/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://avac.org/resource/infographic/expressive-phase-3-trials/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2025/EACS/EACS_25.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2370/pB3Ensgs1AWg_Alimatravir-Sample-VL-Agreement.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msd.com/news/msd-announces-initial-access-plans-for-alimatravir-an-investigational-once-monthly-oral-hiv-pre-exposure-prophylaxis-in-phase-3-development/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unitaid.org/news-blog/unitaid-strengthens-african-manufacturing-capacity-for-next-generation-hiv-prevention-medicines/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2152,132 +2176,141 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="H2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I2" t="s">
-        <v>39</v>
-[...7 lines deleted...]
-      <c r="M2" t="s">
         <v>42</v>
       </c>
       <c r="N2" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="P2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="Q2" t="s">
-        <v>44</v>
+        <v>45</v>
+      </c>
+      <c r="R2" t="s">
+        <v>45</v>
       </c>
       <c r="S2" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="U2" t="s">
         <v>46</v>
       </c>
+      <c r="T2" t="s">
+        <v>47</v>
+      </c>
       <c r="V2" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="W2" t="s">
         <v>48</v>
       </c>
       <c r="X2" t="s">
         <v>49</v>
       </c>
       <c r="Y2" s="1" t="s">
         <v>50</v>
       </c>
       <c r="Z2" s="1" t="s">
         <v>51</v>
       </c>
+      <c r="AA2" t="s">
+        <v>52</v>
+      </c>
       <c r="AB2" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="AC2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="AE2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="AF2" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="AG2" t="s">
         <v>56</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>57</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>58</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ15"/>
   <sheetViews>
@@ -2321,2087 +2354,2073 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="E2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="F2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="I2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="J2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="M2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="N2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="O2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="P2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="Q2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="R2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="S2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="T2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="X2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="Y2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="Z2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AA2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AB2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AC2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AE2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AF2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AG2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AH2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AI2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AJ2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AL2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AM2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AO2" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AP2" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AQ2">
         <v>352</v>
       </c>
       <c r="AR2" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AS2" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AT2" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AU2" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AV2" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AW2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="AX2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY2" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AZ2" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="C3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="E3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F3" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G3" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="I3" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="J3" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="M3" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="N3" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="O3" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="P3" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="Q3" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="R3" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="S3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="T3" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="U3" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="V3" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="X3" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="Y3" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="AB3" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AC3" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AD3" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="AE3" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AF3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AG3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AH3" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="AI3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AJ3" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AK3" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AM3" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="AO3" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AP3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AQ3">
         <v>17</v>
       </c>
       <c r="AR3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AS3" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AU3" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="AV3" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="AW3" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AX3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AZ3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C4" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="E4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F4" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G4" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H4" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="I4" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="J4" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="M4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="N4" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="O4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="P4" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="Q4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="R4" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="X4" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="Y4" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="AB4" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="AC4" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="AD4" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="AE4" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AF4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AG4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AH4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AI4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AJ4" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="AK4" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AM4" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="AP4" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AQ4">
         <v>20</v>
       </c>
       <c r="AR4" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="AS4" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="AU4" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="AV4" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="AW4" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="AX4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY4" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AZ4" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="C5" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="E5" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F5" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G5" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H5" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="I5" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="J5" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="M5" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="X5" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="Y5" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="Z5" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="AA5" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="AB5" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="AC5" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="AD5" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="AE5" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AF5" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AG5" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="AH5" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="AI5" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AJ5" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="AO5" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="AP5" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AQ5">
         <v>18</v>
       </c>
       <c r="AR5" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="AS5" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AU5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="AW5" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AX5" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY5" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AZ5" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="C6" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="E6" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F6" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G6" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H6" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="I6" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="J6" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="L6" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="M6" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="O6" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="W6" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="X6" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="Y6" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="Z6" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="AA6" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="AB6" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="AC6" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="AD6" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="AE6" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AF6" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AG6" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AH6" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AI6" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AJ6" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="AM6" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="AP6" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AQ6">
         <v>16</v>
       </c>
       <c r="AR6" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="AS6" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="AU6" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="AW6" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="AX6" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY6" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AZ6" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C7" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="D7" s="4" t="s">
+        <v>221</v>
+      </c>
+      <c r="E7" t="s">
+        <v>150</v>
+      </c>
+      <c r="F7" t="s">
+        <v>114</v>
+      </c>
+      <c r="G7" t="s">
+        <v>115</v>
+      </c>
+      <c r="H7" t="s">
+        <v>222</v>
+      </c>
+      <c r="I7" t="s">
+        <v>222</v>
+      </c>
+      <c r="J7" t="s">
+        <v>223</v>
+      </c>
+      <c r="M7" t="s">
+        <v>37</v>
+      </c>
+      <c r="W7" t="s">
+        <v>224</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>225</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>226</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>132</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>227</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>167</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>167</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>135</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>228</v>
+      </c>
+      <c r="AM7" t="s">
+        <v>49</v>
+      </c>
+      <c r="AP7" t="s">
+        <v>139</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>190</v>
+      </c>
+      <c r="AS7" t="s">
         <v>218</v>
       </c>
-      <c r="E7" t="s">
-[...58 lines deleted...]
-      </c>
       <c r="AU7" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="AW7" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AX7" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY7" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AZ7" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="C8" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="E8" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F8" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G8" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H8" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="I8" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="J8" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="M8" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="N8" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="X8" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="Y8" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="Z8" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="AA8" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="AB8" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="AC8" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="AD8" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="AE8" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AF8" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="AG8" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AH8" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AI8" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AJ8" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="AM8" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="AO8" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="AP8" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AQ8">
         <v>8</v>
       </c>
       <c r="AR8" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="AS8" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="AU8" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="AW8" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="AX8" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY8" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AZ8" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
+        <v>246</v>
+      </c>
+      <c r="C9" t="s">
+        <v>247</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="E9" t="s">
+        <v>150</v>
+      </c>
+      <c r="F9" t="s">
+        <v>249</v>
+      </c>
+      <c r="G9" t="s">
+        <v>115</v>
+      </c>
+      <c r="H9" t="s">
+        <v>250</v>
+      </c>
+      <c r="I9" t="s">
+        <v>251</v>
+      </c>
+      <c r="J9" t="s">
+        <v>197</v>
+      </c>
+      <c r="M9" t="s">
+        <v>252</v>
+      </c>
+      <c r="X9" t="s">
+        <v>253</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>254</v>
+      </c>
+      <c r="Z9" t="s">
+        <v>255</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>255</v>
+      </c>
+      <c r="AD9" t="s">
+        <v>256</v>
+      </c>
+      <c r="AE9" t="s">
+        <v>132</v>
+      </c>
+      <c r="AF9" t="s">
+        <v>257</v>
+      </c>
+      <c r="AG9" t="s">
+        <v>134</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>135</v>
+      </c>
+      <c r="AI9" t="s">
+        <v>135</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>258</v>
+      </c>
+      <c r="AM9" t="s">
         <v>243</v>
       </c>
-      <c r="C9" t="s">
-[...61 lines deleted...]
-      </c>
       <c r="AO9" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="AP9" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AQ9">
         <v>12</v>
       </c>
       <c r="AR9" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="AS9" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="AU9" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="AW9" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="AX9" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY9" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AZ9" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
+        <v>260</v>
+      </c>
+      <c r="C10" t="s">
+        <v>261</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="E10" t="s">
+        <v>150</v>
+      </c>
+      <c r="F10" t="s">
+        <v>114</v>
+      </c>
+      <c r="G10" t="s">
+        <v>115</v>
+      </c>
+      <c r="H10" t="s">
+        <v>263</v>
+      </c>
+      <c r="I10" t="s">
+        <v>264</v>
+      </c>
+      <c r="J10" t="s">
+        <v>197</v>
+      </c>
+      <c r="M10" t="s">
+        <v>37</v>
+      </c>
+      <c r="O10" t="s">
+        <v>265</v>
+      </c>
+      <c r="X10" t="s">
+        <v>266</v>
+      </c>
+      <c r="Y10" t="s">
+        <v>267</v>
+      </c>
+      <c r="AB10" t="s">
+        <v>268</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>268</v>
+      </c>
+      <c r="AD10" t="s">
+        <v>269</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>132</v>
+      </c>
+      <c r="AF10" t="s">
         <v>257</v>
       </c>
-      <c r="C10" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="AG10" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="AH10" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="AI10" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AJ10" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="AM10" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AP10" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AQ10">
         <v>14</v>
       </c>
       <c r="AR10" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="AS10" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="AU10" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="AW10" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="AX10" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY10" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AZ10" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="C11" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E11" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F11" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="G11" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H11" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="I11" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="J11" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="M11" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="N11" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="O11" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="P11" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="X11" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="Y11" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="Z11" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="AA11" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="AB11" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="AC11" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="AE11" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AF11" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AG11" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="AH11" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="AI11" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AJ11" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="AM11" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AO11" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="AP11" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AQ11">
         <v>20</v>
       </c>
       <c r="AR11" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AS11" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="AU11" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="AW11" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="AX11" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY11" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="AZ11" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="C12" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>284</v>
+        <v>287</v>
       </c>
       <c r="E12" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="F12" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="G12" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H12" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="I12" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="J12" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="M12" t="s">
-        <v>289</v>
+        <v>292</v>
       </c>
       <c r="N12" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="O12" t="s">
-        <v>291</v>
+        <v>294</v>
       </c>
       <c r="Q12" t="s">
-        <v>292</v>
+        <v>295</v>
       </c>
       <c r="R12" t="s">
-        <v>293</v>
+        <v>296</v>
       </c>
       <c r="S12" t="s">
-        <v>294</v>
+        <v>297</v>
       </c>
       <c r="W12" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="X12" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="Y12" t="s">
-        <v>296</v>
+        <v>299</v>
       </c>
       <c r="Z12" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="AA12" t="s">
-        <v>297</v>
+        <v>300</v>
       </c>
       <c r="AD12" t="s">
-        <v>298</v>
+        <v>301</v>
       </c>
       <c r="AE12" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="AF12" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AG12" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="AH12" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="AI12" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AJ12" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="AM12" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="AO12" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="AP12" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AQ12">
         <v>4390</v>
       </c>
       <c r="AR12" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AS12" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AU12" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="AW12" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="AX12" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY12" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="AZ12" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="C13" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="E13" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="F13" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="G13" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H13" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="I13" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="J13" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="W13" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="Y13" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="Z13" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="AA13" t="s">
-        <v>312</v>
+        <v>315</v>
       </c>
       <c r="AE13" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AF13" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AG13" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="AH13" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="AI13" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AJ13" t="s">
-        <v>313</v>
+        <v>316</v>
       </c>
       <c r="AM13" t="s">
-        <v>314</v>
+        <v>317</v>
       </c>
       <c r="AO13" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="AP13" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AQ13">
         <v>18</v>
       </c>
       <c r="AS13" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AU13" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="AW13" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="AX13" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY13" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="AZ13" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>316</v>
+        <v>319</v>
       </c>
       <c r="C14" t="s">
+        <v>320</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>321</v>
+      </c>
+      <c r="E14" t="s">
+        <v>150</v>
+      </c>
+      <c r="F14" t="s">
+        <v>322</v>
+      </c>
+      <c r="G14" t="s">
+        <v>115</v>
+      </c>
+      <c r="H14" t="s">
+        <v>323</v>
+      </c>
+      <c r="I14" t="s">
+        <v>324</v>
+      </c>
+      <c r="J14" t="s">
+        <v>197</v>
+      </c>
+      <c r="M14" t="s">
+        <v>325</v>
+      </c>
+      <c r="N14" t="s">
+        <v>326</v>
+      </c>
+      <c r="O14" t="s">
+        <v>327</v>
+      </c>
+      <c r="P14" t="s">
+        <v>326</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>328</v>
+      </c>
+      <c r="R14" t="s">
+        <v>326</v>
+      </c>
+      <c r="W14" t="s">
+        <v>329</v>
+      </c>
+      <c r="X14" t="s">
+        <v>330</v>
+      </c>
+      <c r="Y14" t="s">
+        <v>331</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>332</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>333</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>334</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>166</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>166</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>133</v>
+      </c>
+      <c r="AG14" t="s">
+        <v>167</v>
+      </c>
+      <c r="AH14" t="s">
+        <v>167</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>135</v>
+      </c>
+      <c r="AJ14" t="s">
+        <v>335</v>
+      </c>
+      <c r="AM14" t="s">
         <v>317</v>
       </c>
-      <c r="D14" s="4" t="s">
-[...79 lines deleted...]
-      </c>
       <c r="AP14" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AQ14">
         <v>42</v>
       </c>
       <c r="AR14" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AS14" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="AU14" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="C15" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="E15" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="F15" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="G15" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H15" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="I15" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="J15" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="M15" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="N15" t="s">
-        <v>290</v>
+        <v>293</v>
       </c>
       <c r="O15" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="Q15" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="R15" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="S15" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="W15" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="X15" t="s">
-        <v>344</v>
+        <v>347</v>
       </c>
       <c r="Y15" t="s">
-        <v>345</v>
+        <v>348</v>
       </c>
       <c r="Z15" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="AA15" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="AD15" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="AE15" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="AF15" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="AG15" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AH15" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="AI15" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AJ15" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="AM15" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="AO15" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="AP15" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AQ15">
         <v>4580</v>
       </c>
       <c r="AR15" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AS15" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AU15" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="AW15" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="AX15" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="AY15" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="AZ15" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E18"/>
+  <dimension ref="A1:I16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E18" sqref="E18"/>
+      <selection activeCell="I16" sqref="I16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>359</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B2" t="s">
-        <v>356</v>
+        <v>62</v>
       </c>
       <c r="C2" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>362</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B3" t="s">
-        <v>358</v>
+        <v>62</v>
       </c>
       <c r="C3" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>364</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B4" t="s">
-        <v>360</v>
+        <v>62</v>
       </c>
       <c r="C4" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:5">
+        <v>366</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B5" t="s">
-        <v>362</v>
+        <v>62</v>
       </c>
       <c r="C5" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:5">
+        <v>368</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>145</v>
+        <v>176</v>
       </c>
       <c r="B6" t="s">
-        <v>360</v>
+        <v>62</v>
       </c>
       <c r="C6" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:5">
+        <v>370</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B7" t="s">
-        <v>364</v>
+        <v>62</v>
       </c>
       <c r="C7" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:5">
+        <v>372</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B8" t="s">
-        <v>366</v>
+        <v>62</v>
       </c>
       <c r="C8" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:5">
+        <v>374</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B9" t="s">
-        <v>368</v>
+        <v>62</v>
       </c>
       <c r="C9" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:5">
+        <v>376</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>173</v>
+        <v>193</v>
       </c>
       <c r="B10" t="s">
-        <v>370</v>
+        <v>62</v>
       </c>
       <c r="C10" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:5">
+        <v>378</v>
+      </c>
+      <c r="I10" s="4" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>190</v>
+        <v>220</v>
       </c>
       <c r="B11" t="s">
-        <v>372</v>
+        <v>62</v>
       </c>
       <c r="C11" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:5">
+        <v>374</v>
+      </c>
+      <c r="I11" s="4" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>217</v>
+        <v>261</v>
       </c>
       <c r="B12" t="s">
-        <v>368</v>
+        <v>62</v>
       </c>
       <c r="C12" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:5">
+        <v>381</v>
+      </c>
+      <c r="I12" s="4" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>258</v>
+        <v>286</v>
       </c>
       <c r="B13" t="s">
-        <v>375</v>
+        <v>62</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:5">
+        <v>383</v>
+      </c>
+      <c r="I13" s="4" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="B14" t="s">
-        <v>377</v>
+        <v>62</v>
       </c>
       <c r="C14" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:5">
+        <v>385</v>
+      </c>
+      <c r="I14" s="4" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>283</v>
+        <v>286</v>
       </c>
       <c r="B15" t="s">
-        <v>379</v>
+        <v>62</v>
       </c>
       <c r="C15" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:5">
+        <v>387</v>
+      </c>
+      <c r="I15" s="4" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>283</v>
+        <v>337</v>
       </c>
       <c r="B16" t="s">
-        <v>381</v>
+        <v>62</v>
       </c>
       <c r="C16" t="s">
-        <v>59</v>
-[...30 lines deleted...]
-        <v>382</v>
+        <v>389</v>
+      </c>
+      <c r="I16" s="4" t="s">
+        <v>390</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...15 lines deleted...]
-    <hyperlink ref="E18" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I8" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="I9" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="I10" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="I11" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="I12" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="I13" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="I14" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="I15" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="I16" r:id="rId_hyperlink_15"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:S1"/>
@@ -4410,1094 +4429,946 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>388</v>
+        <v>394</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>389</v>
+        <v>395</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>392</v>
+        <v>398</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>393</v>
+        <v>399</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>394</v>
+        <v>400</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>395</v>
+        <v>401</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>396</v>
+        <v>402</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>397</v>
+        <v>403</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>398</v>
+        <v>404</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>406</v>
+        <v>412</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>407</v>
+        <v>413</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>408</v>
+        <v>414</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>413</v>
+        <v>419</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>414</v>
+        <v>420</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>415</v>
+        <v>421</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>416</v>
+        <v>422</v>
       </c>
       <c r="C2" t="s">
-        <v>417</v>
+        <v>423</v>
       </c>
       <c r="D2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="E2" t="s">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>419</v>
+        <v>425</v>
       </c>
       <c r="G2" t="s">
-        <v>420</v>
+        <v>426</v>
       </c>
       <c r="H2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="I2" t="s">
-        <v>421</v>
+        <v>427</v>
       </c>
       <c r="J2" t="s">
-        <v>422</v>
+        <v>428</v>
       </c>
       <c r="K2" t="s">
-        <v>423</v>
+        <v>429</v>
       </c>
       <c r="L2" t="s">
-        <v>424</v>
+        <v>430</v>
       </c>
       <c r="M2" t="s">
-        <v>425</v>
+        <v>431</v>
       </c>
       <c r="N2" t="s">
-        <v>426</v>
+        <v>432</v>
       </c>
       <c r="O2" t="s">
-        <v>427</v>
+        <v>433</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>428</v>
+        <v>434</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>429</v>
+        <v>435</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>402</v>
+        <v>408</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>430</v>
+        <v>436</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>431</v>
+        <v>437</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="C2" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
       <c r="D2" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="E2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="F2" t="s">
-        <v>436</v>
+        <v>442</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="I2" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="C2" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>444</v>
+        <v>450</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>445</v>
+        <v>451</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>446</v>
+        <v>452</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>447</v>
+        <v>453</v>
       </c>
       <c r="C2" t="s">
-        <v>448</v>
+        <v>454</v>
       </c>
       <c r="D2" t="s">
-        <v>449</v>
+        <v>455</v>
       </c>
       <c r="E2" t="s">
-        <v>450</v>
+        <v>456</v>
       </c>
       <c r="F2" t="s">
-        <v>451</v>
+        <v>457</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E35"/>
+  <dimension ref="A1:J20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E35" sqref="E35"/>
+      <selection activeCell="I20" sqref="I20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5">
+        <v>359</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C2" t="s">
-        <v>452</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5">
+        <v>459</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>382</v>
+      </c>
+      <c r="J2" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C3" t="s">
-        <v>453</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5">
+        <v>460</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="J3" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>455</v>
+        <v>462</v>
       </c>
       <c r="C4" t="s">
-        <v>456</v>
-[...8 lines deleted...]
-    <row r="5" spans="1:5">
+        <v>463</v>
+      </c>
+      <c r="H4" t="s">
+        <v>464</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>465</v>
+      </c>
+      <c r="J4" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>455</v>
+        <v>462</v>
       </c>
       <c r="C5" t="s">
-        <v>459</v>
-[...8 lines deleted...]
-    <row r="6" spans="1:5">
+        <v>466</v>
+      </c>
+      <c r="H5" t="s">
+        <v>467</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>468</v>
+      </c>
+      <c r="J5" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C6" t="s">
+        <v>469</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>470</v>
+      </c>
+      <c r="J6" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" t="s">
         <v>462</v>
       </c>
-      <c r="E6" s="4" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C7" t="s">
-        <v>464</v>
-[...8 lines deleted...]
-    <row r="8" spans="1:5">
+        <v>471</v>
+      </c>
+      <c r="H7" t="s">
+        <v>472</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>473</v>
+      </c>
+      <c r="J7" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B8" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C8" t="s">
-        <v>467</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:5">
+        <v>474</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>475</v>
+      </c>
+      <c r="J8" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C9" t="s">
-        <v>469</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:5">
+        <v>476</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="J9" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>59</v>
+        <v>477</v>
       </c>
       <c r="C10" t="s">
-        <v>356</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:5">
+        <v>478</v>
+      </c>
+      <c r="H10" t="s">
+        <v>479</v>
+      </c>
+      <c r="J10" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B11" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C11" t="s">
-        <v>358</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:5">
+        <v>480</v>
+      </c>
+      <c r="I11" s="4" t="s">
+        <v>481</v>
+      </c>
+      <c r="J11" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B12" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C12" t="s">
-        <v>360</v>
-[...5 lines deleted...]
-    <row r="13" spans="1:5">
+        <v>482</v>
+      </c>
+      <c r="I12" s="4" t="s">
+        <v>483</v>
+      </c>
+      <c r="J12" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B13" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C13" t="s">
-        <v>364</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:5">
+        <v>484</v>
+      </c>
+      <c r="I13" s="4" t="s">
+        <v>485</v>
+      </c>
+      <c r="J13" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>59</v>
+        <v>477</v>
       </c>
       <c r="C14" t="s">
-        <v>366</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:5">
+        <v>486</v>
+      </c>
+      <c r="H14" t="s">
+        <v>487</v>
+      </c>
+      <c r="J14" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C15" t="s">
-        <v>368</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:5">
+        <v>378</v>
+      </c>
+      <c r="I15" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="J15" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>477</v>
       </c>
       <c r="C16" t="s">
-        <v>368</v>
-[...5 lines deleted...]
-    <row r="17" spans="1:5">
+        <v>488</v>
+      </c>
+      <c r="H16" t="s">
+        <v>489</v>
+      </c>
+      <c r="J16" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
-        <v>59</v>
+        <v>477</v>
       </c>
       <c r="C17" t="s">
-        <v>375</v>
-[...5 lines deleted...]
-    <row r="18" spans="1:5">
+        <v>490</v>
+      </c>
+      <c r="H17" t="s">
+        <v>487</v>
+      </c>
+      <c r="J17" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B18" t="s">
-        <v>59</v>
+        <v>462</v>
       </c>
       <c r="C18" t="s">
-        <v>377</v>
-[...5 lines deleted...]
-    <row r="19" spans="1:5">
+        <v>491</v>
+      </c>
+      <c r="H18" t="s">
+        <v>492</v>
+      </c>
+      <c r="I18" s="4" t="s">
+        <v>493</v>
+      </c>
+      <c r="J18" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B19" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C19" t="s">
-        <v>370</v>
-[...5 lines deleted...]
-    <row r="20" spans="1:5">
+        <v>494</v>
+      </c>
+      <c r="I19" s="4" t="s">
+        <v>495</v>
+      </c>
+      <c r="J19" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B20" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C20" t="s">
-        <v>362</v>
-[...215 lines deleted...]
-        <v>490</v>
+        <v>496</v>
+      </c>
+      <c r="I20" s="4" t="s">
+        <v>497</v>
+      </c>
+      <c r="J20" t="s">
+        <v>134</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E2" r:id="rId_hyperlink_1"/>
-[...28 lines deleted...]
-    <hyperlink ref="E35" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="I8" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="I9" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="I11" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="I12" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="I13" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="I15" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="I18" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="I19" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="I20" r:id="rId_hyperlink_15"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>