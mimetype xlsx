--- v3 (2026-08-22)
+++ v4 (2026-10-02)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="498">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="501">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -138,51 +138,51 @@
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
-    <t>Alimatravir (MK-8527)</t>
+    <t>Alimatravir (AMI) (MK-8527)</t>
   </si>
   <si>
     <t>MK-8527</t>
   </si>
   <si>
     <t>investigational</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>nucleoside reverse transcriptase translocation inhibitor (NRTTI)</t>
   </si>
   <si>
     <t>MK-8527 is a nucleoside reverse transcriptase translocation inhibitor (NRTTI) currently in clinical development for the prevention of HIV-1 by oral route. Ongoing trials are assessing MK-8257 as a once-monthly oral PrEP option. MK-8257 is a similar compound to islatravir. MK-8527 is a 7-deaza-deoxyadenosine analog and is phosphorylated intracellularly to its active triphosphate (TP) form, which is a potent inhibitor of HIV-1 replication. MK-8527 functions by preventing the translocation of the HIV reverse transcriptase enzyme, thereby disrupting viral replication. Pre-clinical studies suggest that MK-8527 has a sub-nanomolar potency and no off-target activity. Apparent terminal half-life of MK-8527 triphosphate is 216-291 hrs. Observed reduced viral load by at least –1.0 log after 7 days.</t>
   </si>
   <si>
     <t>MK-8527 is currently in clinical development (phase 3) and not yet approved in any jurisdiction.</t>
   </si>
   <si>
     <t>Oral</t>
   </si>
   <si>
     <t>Oral solid form</t>
   </si>
@@ -204,51 +204,51 @@
   <si>
     <t>Pre-Exposure Prophylaxis (PrEP), Prevention</t>
   </si>
   <si>
     <t>Self-administered</t>
   </si>
   <si>
     <t>Monthly</t>
   </si>
   <si>
     <t>A monthly oral PrEP option would probably fit well in many settings and be convenient for a number of clients. (Gravett et al. 2025)
 In safety and tolerability trials, in healthy male and female adult populations, MK-8527 was well tolerated.
 In Phase 1 studies, AEs were reported by the majority of participants (79 -90%), with top AEs being headache, influenza-like illness, cough, abdominal pain, nausea. No serious AEs or events of clinical interest were reported.
 There seemed to be no difference in meal fat content on the drug levels.</t>
   </si>
   <si>
     <t>Oral tablet of 11mg is being evaluated in clinical programs in phase 3 clinical trials as once monthly dosing.</t>
   </si>
   <si>
     <t>MK-8527 is currently in clinical development.</t>
   </si>
   <si>
     <t>MK-8527 is on the priority list of MPP since March 2025, as a candidate for which voluntary licensing and technology transfer through MPP would lead to expanded access, significant health benefits, and substantial public health impact compared to available standards of care (https://medicinespatentpool.org/progress-achievements/prioritisation#pills-hiv)</t>
   </si>
   <si>
-    <t>MK-8527 is an investigational nucleoside reverse transcriptase translocation inhibitor (NRTTI) being developed for the prevention of HIV as once-monthly oral capsule. It is prioritised by the Medicines Patent Pool (MPP) for public health oriented voluntary licensing since 2025. See more details here: https://medicinespatentpool.org/progress-achievements/prioritisation#pills-hiv</t>
+    <t>MK-8527 is an investigational nucleoside reverse transcriptase translocation inhibitor (NRTTI) being developed for the prevention of HIV as once-monthly oral capsule. MSD signed seven bilateral licences with generic manufacturers to produce and market the drug in 129 low- and middle-income countries in July 2026, prior to phase 3 completion.</t>
   </si>
   <si>
     <t>2026-03-25 14:00:30</t>
   </si>
   <si>
     <t>2026-03-25 14:01:34</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
   <si>
     <t>Identifier</t>
   </si>
   <si>
     <t>Link</t>
   </si>
   <si>
     <t>Phase</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Sponsor</t>
   </si>
@@ -1602,63 +1602,72 @@
   <si>
     <t>Phase 3 trial countries map overview by AVAC</t>
   </si>
   <si>
     <t>https://avac.org/resource/infographic/expressive-phase-3-trials/</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Raheem IT, Girijavallabhan V, Fillgrove KL, et al. &lt;/span&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/40857265/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;MK-8527 is a novel inhibitor of HIV-1 reverse transcriptase translocation with potential for extended-duration dosing&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. &lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;PLoS Biol&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2025;23(8):e3003308. Published 2025 Aug 26. doi:10.1371/journal.pbio.3003308&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Nucleoside reverse transcriptase translocation inhibitors (NRTTIs) are potent antiretroviral agents that block HIV replication. A comprehensive lead optimization campaign was undertaken to develop a novel long-acting NRTTI with the potential for extended-duration dosing for HIV prophylaxis. Broad exploration of nucleoside structure-activity relationship (SAR), leveraging ribose core, periphery, and nucleobase modifications, along with systematic progression of compounds of interest through key in vitro and in vivo studies led to the discovery of MK-8527. MK-8527 is a novel deoxyadenosine analog that is phosphorylated intracellularly to its active triphosphate (TP) form, which inhibits reverse transcription. Iron footprinting and primer extension assays demonstrated that MK-8527-TP inhibits translocation of reverse transcriptase on the primer and template, and this inhibition allows for both immediate and delayed chain termination of reverse transcription. MK-8527 inhibits viral replication in human peripheral blood mononuclear cells (PBMCs), with a half maximal inhibitory concentration (IC50) of 0.21 nM. The pharmacokinetic (PK) profile of MK-8527 in rats and rhesus monkeys was characterized by low-to-moderate clearance and volume of distribution, with good oral absorption (57% and 100% in rats and monkeys, respectively). Following oral administration of MK-8527 to monkeys, MK-8527-TP exhibited an intracellular half-life of approximately 48 h in PBMCs, significantly longer than the apparent plasma half-life of the parent compound (approximately 7 h). MK-8527 and MK-8527-TP demonstrated favorable in vitro off-target profiles, with IC50 values of ≥95 µM against human DNA polymerases tested, and no off-target activities at 10 μM against a panel of 114 enzyme and receptor binding assays. Collectively, the potent antiretroviral activity and favorable preclinical PK and off-target profiles make MK-8527 an attractive clinical candidate, and it is currently in clinical trials for once-monthly oral HIV-1 pre-exposure prophylaxis.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;Gillespie G, Carstens RP, Zang X, Vargo R, Kapoor Y, Bhattacharyya A, Denef JF, Reynders T, Vanhoutte F, Rottey S, Matthews RP, Stoch SA, Iwamoto M. &lt;/span&gt;&lt;a href="https://pmc.ncbi.nlm.nih.gov/articles/PMC12435975/" rel="noopener noreferrer" target="_blank" style="color: rgb(27, 27, 27);"&gt;Safety and Pharmacokinetics of MK-8527 in Adults Without HIV&lt;/a&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;. Clin Transl Sci. 2025 Sep;18(9):e70331. doi: 10.1111/cts.70331. PMID: 40953569; PMCID: PMC12435975.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;MK‐8527 is a nucleoside reverse transcriptase translocation inhibitor (NRTTI) in clinical development. Two Phase 1 trials evaluated single (trial A) and multiple (trial B) ascending doses of MK‐8527 in adults without HIV. In trial A, 34 participants were assigned to 1 of 4 panels and randomized to receive single oral doses of MK‐8527 (0.5–200 mg) or placebo after fasting, over 3 dosing periods; 25 mg was assessed after a high‐fat meal. In trial B, 32 participants were randomized to receive 3 once‐weekly (QW) oral doses of MK‐8527 (between 5 and 40 mg) or placebo. Safety and pharmacokinetics (PK) of MK‐8527 and MK‐8527‐triphosphate (TP) were assessed. MK‐8527 was generally well tolerated with no serious adverse events. Plasma exposure of MK‐8527 increased approximately dose‐proportionally, and intracellular exposure of MK‐8527‐TP was slightly less than dose‐proportional over administered doses between 5 and 200 mg. Participants who received MK‐8527 with a meal showed a 41% decrease in&amp;nbsp;&lt;em&gt;C&lt;/em&gt;&amp;nbsp;&lt;sub&gt;max&lt;/sub&gt;&amp;nbsp;with no effect on AUC&lt;sub&gt;0–168&lt;/sub&gt;, and a 20%, 22%, and 58% increase in intracellular MK‐8527‐TP&amp;nbsp;&lt;em&gt;C&lt;/em&gt;&amp;nbsp;&lt;sub&gt;max&lt;/sub&gt;,&amp;nbsp;&lt;em&gt;C&lt;/em&gt;&amp;nbsp;&lt;sub&gt;168&lt;/sub&gt;, and AUC&lt;sub&gt;0–168&lt;/sub&gt;, respectively. Across QW doses, plasma MK‐8527 median&amp;nbsp;&lt;em&gt;T&lt;/em&gt;&amp;nbsp;&lt;sub&gt;max&lt;/sub&gt;&amp;nbsp;ranged from 0.5 to 1 h, and&amp;nbsp;&lt;em&gt;t&lt;/em&gt;&amp;nbsp;&lt;sub&gt;1/2&lt;/sub&gt;&amp;nbsp;was 24–81 h; MK‐8527‐TP median&amp;nbsp;&lt;em&gt;T&lt;/em&gt;&amp;nbsp;&lt;sub&gt;max&lt;/sub&gt;&amp;nbsp;ranged from 10 to 24 h on Day 15, and geometric mean apparent&amp;nbsp;&lt;em&gt;t&lt;/em&gt;&amp;nbsp;&lt;sub&gt;1/2&lt;/sub&gt;&amp;nbsp;was 216–291 h. Accumulation of intracellular MK‐8527‐TP was modest (accumulation ratios [Day 15/Day 1] for&amp;nbsp;&lt;em&gt;C&lt;/em&gt;&amp;nbsp;&lt;sub&gt;max&lt;/sub&gt;&amp;nbsp;and AUC&lt;sub&gt;0–168&lt;/sub&gt;&amp;nbsp;ranged from 1.1 to 1.6;&amp;nbsp;&lt;em&gt;C&lt;/em&gt;&amp;nbsp;&lt;sub&gt;168&lt;/sub&gt;&amp;nbsp;from 1.2 to 2.4). Single and multiple QW doses of MK‐8527 were generally well tolerated in adults without HIV. The safety and PK profiles of MK‐8527 support continued clinical development.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Trial Registration:&lt;/strong&gt;&amp;nbsp;EudraCT numbers: 2016‐004647‐36 (trial A); 2018‐000846‐20 (trial B)&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Raheem IT, Girijavallabhan V, Fillgrove KL, Goh SL, Bahnck-Teets C, Huang Q, Li F, Wan BL, O'Donnell GT, Patteson JB, Cilento ME, Bennet A, Hayes RP, Tummala S, McHale C, Wiltsie J, Ellis J, Asante-Appiah E, Hazuda DJ, Hale J, Grobler JA, Xu M, Diamond TL, Lai MT. &lt;/span&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/40857265/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;MK-8527 is a novel inhibitor of HIV-1 reverse transcriptase translocation with potential for extended-duration dosing&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. PLoS Biol. 2025 Aug 26;23(8):e3003308. doi: 10.1371/journal.pbio.3003308. PMID: 40857265; PMCID: PMC12380353.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>MSD bilateral voluntary licence on Alimatravir</t>
   </si>
   <si>
+    <t>MSD</t>
+  </si>
+  <si>
+    <t>2026-07-24</t>
+  </si>
+  <si>
     <t>Alimatravir-Sample-VL-Agreement.pdf</t>
   </si>
   <si>
     <t>resources/pB3Ensgs1AWg_Alimatravir-Sample-VL-Agreement.pdf</t>
   </si>
   <si>
     <t>MSD Announces Initial Access Plans for Alimatravir, an Investigational Once-Monthly Oral HIV Pre-Exposure Prophylaxis in Phase 3 Development</t>
   </si>
   <si>
     <t>https://www.msd.com/news/msd-announces-initial-access-plans-for-alimatravir-an-investigational-once-monthly-oral-hiv-pre-exposure-prophylaxis-in-phase-3-development/</t>
   </si>
   <si>
     <t>Unitaid strengthens African manufacturing capacity for next-generation HIV prevention medicines</t>
+  </si>
+  <si>
+    <t>Unitaid</t>
   </si>
   <si>
     <t>https://unitaid.org/news-blog/unitaid-strengthens-african-manufacturing-capacity-for-next-generation-hiv-prevention-medicines/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -4968,51 +4977,51 @@
       </c>
       <c r="C2" t="s">
         <v>459</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>382</v>
       </c>
       <c r="J2" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
         <v>62</v>
       </c>
       <c r="C3" t="s">
         <v>460</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>461</v>
       </c>
       <c r="J3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>462</v>
       </c>
       <c r="C4" t="s">
         <v>463</v>
       </c>
       <c r="H4" t="s">
         <v>464</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>465</v>
       </c>
       <c r="J4" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>36</v>
@@ -5113,51 +5122,51 @@
       </c>
       <c r="C10" t="s">
         <v>478</v>
       </c>
       <c r="H10" t="s">
         <v>479</v>
       </c>
       <c r="J10" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11" t="s">
         <v>62</v>
       </c>
       <c r="C11" t="s">
         <v>480</v>
       </c>
       <c r="I11" s="4" t="s">
         <v>481</v>
       </c>
       <c r="J11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12" t="s">
         <v>62</v>
       </c>
       <c r="C12" t="s">
         <v>482</v>
       </c>
       <c r="I12" s="4" t="s">
         <v>483</v>
       </c>
       <c r="J12" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13" t="s">
         <v>62</v>
@@ -5228,89 +5237,107 @@
         <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>477</v>
       </c>
       <c r="C17" t="s">
         <v>490</v>
       </c>
       <c r="H17" t="s">
         <v>487</v>
       </c>
       <c r="J17" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18" t="s">
         <v>462</v>
       </c>
       <c r="C18" t="s">
         <v>491</v>
       </c>
+      <c r="D18" t="s">
+        <v>492</v>
+      </c>
+      <c r="E18" t="s">
+        <v>493</v>
+      </c>
       <c r="H18" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="I18" s="4" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="J18" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
         <v>36</v>
       </c>
       <c r="B19" t="s">
         <v>62</v>
       </c>
       <c r="C19" t="s">
-        <v>494</v>
+        <v>496</v>
+      </c>
+      <c r="D19" t="s">
+        <v>492</v>
+      </c>
+      <c r="E19" t="s">
+        <v>493</v>
       </c>
       <c r="I19" s="4" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="J19" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
         <v>36</v>
       </c>
       <c r="B20" t="s">
         <v>62</v>
       </c>
       <c r="C20" t="s">
-        <v>496</v>
+        <v>498</v>
+      </c>
+      <c r="D20" t="s">
+        <v>499</v>
+      </c>
+      <c r="E20" t="s">
+        <v>493</v>
       </c>
       <c r="I20" s="4" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="J20" t="s">
         <v>134</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="I8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="I9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="I11" r:id="rId_hyperlink_9"/>
     <hyperlink ref="I12" r:id="rId_hyperlink_10"/>
     <hyperlink ref="I13" r:id="rId_hyperlink_11"/>
     <hyperlink ref="I15" r:id="rId_hyperlink_12"/>
     <hyperlink ref="I18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="I19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="I20" r:id="rId_hyperlink_15"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>