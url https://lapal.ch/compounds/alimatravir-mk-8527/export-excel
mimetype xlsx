--- v4 (2026-10-02)
+++ v5 (2026-10-22)
@@ -1,97 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="501">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="550">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -132,69 +143,219 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
+  </si>
+  <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
+    <t>alimatravir</t>
+  </si>
+  <si>
+    <t>AMI</t>
+  </si>
+  <si>
     <t>Alimatravir (AMI) (MK-8527)</t>
   </si>
   <si>
-    <t>MK-8527</t>
-[...1 lines deleted...]
-  <si>
     <t>investigational</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
+    <t>NRTTI (Nucleoside Reverse Transcriptase Translocation Inhibitor)</t>
+  </si>
+  <si>
     <t>nucleoside reverse transcriptase translocation inhibitor (NRTTI)</t>
+  </si>
+  <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
   </si>
   <si>
     <t>MK-8527 is a nucleoside reverse transcriptase translocation inhibitor (NRTTI) currently in clinical development for the prevention of HIV-1 by oral route. Ongoing trials are assessing MK-8257 as a once-monthly oral PrEP option. MK-8257 is a similar compound to islatravir. MK-8527 is a 7-deaza-deoxyadenosine analog and is phosphorylated intracellularly to its active triphosphate (TP) form, which is a potent inhibitor of HIV-1 replication. MK-8527 functions by preventing the translocation of the HIV reverse transcriptase enzyme, thereby disrupting viral replication. Pre-clinical studies suggest that MK-8527 has a sub-nanomolar potency and no off-target activity. Apparent terminal half-life of MK-8527 triphosphate is 216-291 hrs. Observed reduced viral load by at least –1.0 log after 7 days.</t>
   </si>
   <si>
     <t>MK-8527 is currently in clinical development (phase 3) and not yet approved in any jurisdiction.</t>
   </si>
   <si>
     <t>Oral</t>
   </si>
   <si>
     <t>Oral solid form</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>Manufacturing process is not publicly known. Capsule formulation is used in phase 3 clinical trials, 11 mg dose is under evaluation.</t>
   </si>
   <si>
     <t>Since this is an oral formulation, sterile facility will not be required.</t>
   </si>
@@ -297,53 +458,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -361,50 +519,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>MK-8527-007 - QM PrEP</t>
   </si>
   <si>
     <t>NCT06045507</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06045507</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Merck Sharp &amp; Dohme LLC</t>
   </si>
   <si>
     <t>This double-blind, placebo-controlled study is designed to assess the safety, tolerability, and pharmacokinetics of oral MK-8527 taken once monthly (QM) in participants at low risk for human immunodeficiency virus Type 1 (HIV-1) infection.</t>
   </si>
   <si>
     <t>Evaluate the Safety, Tolerability, and Pharmacokinetics of Oral MK-8527 Once Monthly in Participants at Low-Risk for HIV-1 Infection.</t>
   </si>
@@ -514,68 +675,68 @@
   <si>
     <t>Evaluate the Safety, Tolerability, Pharmacokinetics, and Anti-Retroviral Activity of MK-8527 Monotherapy in Anti-Retroviral Therapy (ART)-Naïve, HIV-1 Infected Participants.</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>A-MK-8527</t>
   </si>
   <si>
     <t>Single oral dose of 10 mg MK-8527 capsule after an 8-hour fast</t>
   </si>
   <si>
     <t>B-MK-8527</t>
   </si>
   <si>
     <t>Single oral dose of 3 mg MK-8527 capsule after an 8-hour fast</t>
   </si>
   <si>
     <t>C-MK-8527</t>
   </si>
   <si>
     <t>Single oral dose of 1 mg MK-8527 capsule after an 8-hour fast</t>
   </si>
   <si>
+    <t>MK-8527</t>
+  </si>
+  <si>
     <t>Single oral dose of ≤50 mg MK-8527 capsule after an 8-hour fast</t>
   </si>
   <si>
     <t>Another single oral dose of ≤50 mg MK-8527 capsule after an 8-hour fast.</t>
   </si>
   <si>
     <t>2019-02-11</t>
   </si>
   <si>
     <t>2020-09-04</t>
   </si>
   <si>
     <t>2019-09-26</t>
   </si>
   <si>
-    <t>Adults, Cisgender women, Transgender women, Cisgender men, Transgender men, Non-pregnant individuals</t>
-[...1 lines deleted...]
-  <si>
     <t>Adults</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Participants are ART-naïve HIV-1 positive individuals with a Body Mass Index (BMI) ≤35 kg/m^2, inclusive.</t>
   </si>
   <si>
     <t>HCV, HBV</t>
   </si>
   <si>
     <t>Diagnosed with HIV-1 infection ≥ 3 months prior to screening</t>
   </si>
   <si>
     <t>Sequential assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>None (Open Label)</t>
   </si>
   <si>
     <t>Once</t>
@@ -593,53 +754,50 @@
     <t>Activity of MK-8527 Monotherapy in Anti-Retroviral Therapy (ART)-Naïve, HIV-1 Infected Participants</t>
   </si>
   <si>
     <t>Evaluate the Safety, Tolerability, Pharmacokinetics, and Anti-Retroviral Activity of a Single Dose of MK-8527 Monotherapy in Anti-Retroviral Therapy (ART)-Naïve, HIV-1 Infected Participants.</t>
   </si>
   <si>
     <t>Romania, South Africa</t>
   </si>
   <si>
     <t>single oral dose of MK-8527 1.0 mg</t>
   </si>
   <si>
     <t>single oral dose of MK-8527 0.25 mg</t>
   </si>
   <si>
     <t>single oral dose of MK-8527 0.5 mg</t>
   </si>
   <si>
     <t>2022-11-17</t>
   </si>
   <si>
     <t>2025-03-06</t>
   </si>
   <si>
     <t>2024-01-31</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Cisgender women, Transgender women, Cisgender men, Transgender men</t>
   </si>
   <si>
     <t>Participants are ART-naïve HIV-1 positive individuals aged 18-60 years.</t>
   </si>
   <si>
     <t>HBV, HCV</t>
   </si>
   <si>
     <t>Non-randomized</t>
   </si>
   <si>
     <t>Single dose, Once, Monthly</t>
   </si>
   <si>
     <t>MK-8527-008 - renal impairment</t>
   </si>
   <si>
     <t>NCT06295796</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06295796</t>
   </si>
   <si>
     <t>The goal of this study is to evaluate the effect of moderate and severe renal impairment (RI) on the pharmacokinetics (PK), safety, and tolerability of MK-8527. There will be no hypothesis testing in the study.</t>
   </si>
@@ -698,229 +856,214 @@
   <si>
     <t>A Study of Carbamazepine (CBZ) and MK-8527 in Healthy Adult Participants (MK-8527-012)</t>
   </si>
   <si>
     <t>No location data are provided</t>
   </si>
   <si>
     <t>CBZ</t>
   </si>
   <si>
     <t>2025-04-28</t>
   </si>
   <si>
     <t>2025-07-28</t>
   </si>
   <si>
     <t>2025-06-19</t>
   </si>
   <si>
     <t>2025-07-11</t>
   </si>
   <si>
     <t>2025-07-17</t>
   </si>
   <si>
-    <t>Adults, Cisgender women, Transgender women, Non-lactating individuals, Cisgender men, Transgender men, Non-pregnant individuals</t>
-[...1 lines deleted...]
-  <si>
     <t>Inclusion Criteria:
 Inclusion criteria include, but are not limited to:
 * Is a healthy, adult, male or female of non-childbearing potential only, 18-55 years of age, inclusive
 * Is a continuous non-smoker who has not used nicotine- and tobacco-containing products for at least 3 months prior
 Exclusion Criteria:
 Exclusion criteria include, but are not limited to:
 * Has a history or presence of:
   * Seizures (except for febrile seizure), or is at an increased risk for seizures
   * Family history of severe dermatologic reactions including toxic epidermal necrolysis and Stevens-Johnson syndrome
   * Clinically meaningful hematologic diseases, bone marrow disorders, or hematologic adverse reactions to other medications
   * Depression, unusual changes in mood or behavior or suicidal thoughts</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>MK-8527-005 - multiple dose PK</t>
   </si>
   <si>
     <t>EUCT2022-502081-24-00</t>
   </si>
   <si>
     <t>https://euclinicaltrials.eu/search-for-clinical-trials/?lang=en&amp;EUCT=2022-502081-24-00</t>
   </si>
   <si>
     <t>A Multiple-Dose Clinical Study to Evaluate Safety, Tolerability, and Pharmacokinetics of MK-8527 in Healthy Participants</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>2022-12-07</t>
   </si>
   <si>
     <t>2023-06-14</t>
   </si>
   <si>
-    <t>Adults, Cisgender women, Cisgender men</t>
-[...2 lines deleted...]
-    <t>Male, Female</t>
+    <t>Male, Female, Cisgender female, Cisgender male</t>
   </si>
   <si>
     <t>18-64 years</t>
   </si>
   <si>
     <t>MK-8527-013 - PK/PD</t>
   </si>
   <si>
     <t>NCT06826989</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06826989</t>
   </si>
   <si>
     <t>The goal of this study is to learn how MK-8527 moves through a healthy person's body over time. Researchers will study how MK-8527 is absorbed by the body, broken down by the body, and how it leaves the body.</t>
   </si>
   <si>
     <t>A Study of MK-8527 in Healthy Adult Participants (PK PD) (MK-8527-013)</t>
   </si>
   <si>
     <t>single oral dose</t>
   </si>
   <si>
     <t>2025-03-19</t>
   </si>
   <si>
     <t>2025-06-10</t>
   </si>
   <si>
     <t>2025-05-07</t>
   </si>
   <si>
     <t>2025-05-21</t>
   </si>
   <si>
     <t>2025-06-04</t>
   </si>
   <si>
-    <t>Adults, Cisgender men</t>
-[...2 lines deleted...]
-    <t>Male</t>
+    <t>Male, Cisgender male</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Is in good health
 * Has a body mass index (BMI) of 18 to 32 kg/m\^2
 Exclusion Criteria:
 * Has a history of cancer
 * Has positive tests for hepatitis B surface antigen, hepatitis C antibodies or human immunodeficiency virus</t>
   </si>
   <si>
     <t>HBV, HCV, HIV</t>
   </si>
   <si>
     <t>body mass index (BMI) of 18 to 32 kg/m^2</t>
   </si>
   <si>
     <t>Once, Monthly</t>
   </si>
   <si>
     <t>MK-8527-009 - Breast Milk</t>
   </si>
   <si>
     <t>NCT06580587</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06580587</t>
   </si>
   <si>
-    <t>Recruiting</t>
-[...1 lines deleted...]
-  <si>
     <t>The goal of this study is to learn how MK-8527 moves through the healthy person's body over time. Researchers will measure for the amount of MK-8527 in breast milk that the baby will receive at many time points.</t>
   </si>
   <si>
     <t>A Study of MK-8527 in Healthy Lactating Female Participants (MK-8527-009)</t>
   </si>
   <si>
     <t>MK-8527 oral single dose</t>
   </si>
   <si>
     <t>2025-04-15</t>
   </si>
   <si>
-    <t>2025-04-21</t>
+    <t>2026-04-15</t>
   </si>
   <si>
     <t>2025-12-19</t>
   </si>
   <si>
-    <t>Adults, Cisgender women, Lactating individuals, Non-pregnant individuals</t>
-[...2 lines deleted...]
-    <t>Female</t>
+    <t>2026-03-27</t>
+  </si>
+  <si>
+    <t>Female, Cisgender female</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 The key inclusion criteria include but are not limited to the following:
 * Is at least 6 weeks postpartum at the time of administration of study intervention, following the delivery of a healthy singleton neonate
 * Is willing and able to express breast milk at least twice daily for at least 120 hours after enrollment
 * Is willing to discontinue breastfeeding from the time of administration of study intervention until at least 6 weeks following the administration of study intervention. This includes the avoidance of both directly breastfeeding and the administration of breast milk pumped during the above-specified time frame to the infant. Is willing to confirm with the site that the infant is able to bottle feed (breast milk) prior to Day 1 and that alternative nutrit</t>
   </si>
   <si>
     <t>Healthy Lactating Female Participants</t>
   </si>
   <si>
     <t>MK-8527-006 - LNG/EE</t>
   </si>
   <si>
     <t>NCT06783192</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06783192</t>
   </si>
   <si>
     <t>This study is designed to assess the effect of a single dose of MK-8527 on the single-dose pharmacokinetics (PK) and the safety and tolerability of levonorgestrel/ethinyl estradiol (LNG/EE) in healthy adult postmenopausal or ovariectomized female participants.</t>
   </si>
   <si>
     <t>A Drug-Drug Interaction Study of MK 8527 With a Combined Oral Contraceptive (LNG/EE) in healthy adult postmenopausal or ovariectomized female participants.</t>
   </si>
   <si>
     <t>LNG/EE levonorgestrel/ethinyl estradiol combination tablet taken by mouth</t>
   </si>
   <si>
     <t>2023-08-14</t>
   </si>
   <si>
     <t>2025-01-14</t>
   </si>
   <si>
     <t>2023-10-11</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Cisgender women</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 18 Years to 70 Years (Adult,  Older Adult )
 * is in good overall health
 * assigned female at birth
 Exclusion Criteria:
 * has a history of clinically significant endocrine, GI, cardiovascular, hematological, thromboembolic, hepatic, immunological, renal, respiratory, genitourinary, or major neurological (including stroke and chronic seizures) abnormalities or diseases
 * is mentally or legally incapacitated, has significant emotional problems at the time of prestudy (screening) visit or expected during the conduct of the study or has a history of clinically significant psychiatric disorder of the last 5 years
 * has a history of cancer (malignancy)</t>
   </si>
   <si>
     <t>MK-8527-016 - TDF/FTC</t>
   </si>
   <si>
     <t>NCT06816043</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06816043</t>
   </si>
   <si>
     <t>The goal of this study is to learn what happens to MK-8527 in a healthy person's body over time, called a pharmacokinetic (PK) study. Researchers want to learn if there is a difference in the healthy person's body when MK-8527 is taken as a single dose (Treatment A) or with the medication Emtricitabine/Tenofovir Disoproxil Fumarate (FTC/TDF) (Treatment B).</t>
   </si>
   <si>
     <t>A Study of Emtricitabine/Tenofovir Disoproxil Fumarate (FTC/TDF) and MK-8527 in Healthy Participants</t>
@@ -951,268 +1094,272 @@
 Exclusion Criteria:
 The main exclusion criteria include but are not limited to the following:
 * History of low bone density, renal impairment, Fanconi syndrome, autoimmune disorders (such as Graves' disease, polymyositis, Guillain-Barré syndrome, and autoimmune hepatitis), liver disease
 * History of cancer (malignancy)
 * Positive results for human immunodeficiency virus (HIV), hepatitis B surface antigen (HBsAg), or hepatitis C virus (HCV)</t>
   </si>
   <si>
     <t>19 Years to 55 Years (Adult ) Continuous non-smoker who has not used nicotine- and tobacco-containing products for at least 3 months prior Has body mass index (BMI) ≥18 and ≤32.0 kg/m^2</t>
   </si>
   <si>
     <t>Cross-over assignment</t>
   </si>
   <si>
     <t>MK-8527-011 -EXPrESSIVE-11</t>
   </si>
   <si>
     <t>NCT07044297</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07044297</t>
   </si>
   <si>
     <t>Phase III</t>
   </si>
   <si>
+    <t>Active, not recruiting</t>
+  </si>
+  <si>
     <t>The goals of this study are to learn:
 * If taking MK-8527 once a month works to prevent HIV-1 infection as well as or better than a standard (usual) pre-exposure prophylaxis (PrEP) taken once a day
 * About the safety of MK-8527 and if people tolerate it</t>
   </si>
   <si>
     <t>A Clinical Study of MK-8527 to Prevent HIV-1:  study toefficacy, safety, and tolerability of MK-8527 compared to daily oral PrEP (TDF/FTC).</t>
   </si>
   <si>
     <t>United States of America, Argentina, Brazil, Chile, Colombia, Dominican Republic, France, Guatemala, Kenya, Malaysia, Peru, Philippines, South Africa, Switzerland, Thailand, Viet Nam</t>
   </si>
   <si>
     <t>MK-8527 oral tablet</t>
   </si>
   <si>
     <t>11 mg MK-8527 once monthly (QM)</t>
   </si>
   <si>
     <t>Placebo to MK-8527</t>
   </si>
   <si>
     <t>FTC/TDF</t>
   </si>
   <si>
     <t>200 mg FTC/245 mg TDF QD</t>
   </si>
   <si>
     <t>Placebo to FTC/TDF</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
-    <t>2026-04-08</t>
+    <t>2026-09-16</t>
   </si>
   <si>
     <t>2027-07-22</t>
   </si>
   <si>
-    <t>Adults, Adolescents, Cisgender women, Transgender women, Cisgender men, Transgender men, gender non-binary</t>
-[...5 lines deleted...]
-    <t>Inclusion criteria include:
+    <t>Adolescents, Adults, Older Adults</t>
+  </si>
+  <si>
+    <t>Other(s): gender non-binary
+Inclusion criteria include:
 * Is confirmed HIV-uninfected based on negative HIV-1/HIV-2 test results
 * Is a cisgender man, transgender woman (assigned male sex at birth), transgender man (assigned female sex at birth), or gender nonbinary person
 * Has had condomless receptive anal sex in the 12 months prior to screening (not including sex occurring in a mutually monogamous relationship) and has at least 1 of the following: receptive anal sex with 2 or more partners in the 3 months prior to screening (regardless of condom use), rectal or urethral gonorrhea or chlamydia or incident syphilis in the 6 months prior to screening, or any self-reported stimulant drug use with sex in the 3 months prior to screening
 * Weighs ≥35 kg</t>
   </si>
   <si>
     <t>HIV, HBV</t>
   </si>
   <si>
     <t>4,390 cisgender men who have sex with men, transgender men, transgender women, and gender non binary individuals 16 Years and older</t>
   </si>
   <si>
     <t>Tablet</t>
   </si>
   <si>
     <t>MK-8527-015 -Hepatic Impairment</t>
   </si>
   <si>
     <t>NCT07025551</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07025551</t>
   </si>
   <si>
     <t>The purpose of this study is to learn what happens to MK-8527 in a person's body over time (a pharmacokinetic \[PK\] study). Researchers will compare what happens to MK-8527 in the body when it is given to healthy participants and participants with mild and moderate hepatic (liver) impairment.</t>
   </si>
   <si>
     <t>A Clinical Study of MK-8527 in Participants With Mild and Moderate Hepatic Impairment (MK-8527-015)</t>
   </si>
   <si>
     <t>2025-09-08</t>
   </si>
   <si>
-    <t>2025-08-27</t>
+    <t>2025-09-19</t>
+  </si>
+  <si>
+    <t>2026-02-25</t>
   </si>
   <si>
     <t>2025-12-08</t>
   </si>
   <si>
     <t>2026-01-07</t>
+  </si>
+  <si>
+    <t>2026-02-13</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 The main inclusion criteria include but are not limited to the following:
 All participants:
 * Is a continuous non-smoker or moderate smoker (≤ 10 cigarettes per day or equivalent) for at least 3 months prior to dosing
 * Has body mass index (BMI) ≥ 18.0 and ≤ 40.0 kg/m\^2
 * Has a diagnosis of chronic, stable, hepatic insufficiency with features of cirrhosis due to any etiology
 Participants with Mild HI (Group 1) and Moderate HI (Group 2):
 * Has mild or moderate hepatic impairment
 * Is generally in good health with the exception of HI
 Healthy Control Participants (Group 3):
 - Healthy with no clinically significant medical history, physical examination, clinical laboratory profiles, vital signs, and ECGs
 Exclusion Criteria:
 The main exclusion criteria include but</t>
   </si>
   <si>
     <t>HIV, HBV, HCV, oncology</t>
   </si>
   <si>
     <t>Researchers will compare what happens to MK-8527 in the body when it is given to participants with mild and moderate hepatic (liver) impairment.</t>
   </si>
   <si>
     <t>MK-8527-014 -Moxifloxacin -QT</t>
   </si>
   <si>
     <t>NCT07063238</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07063238</t>
   </si>
   <si>
-    <t>Active, not recruiting</t>
-[...1 lines deleted...]
-  <si>
     <t>Researchers are looking for new medicines to prevent Human Immunodeficiency Virus Type 1 (HIV-1) infection. HIV-1 is the most common type of HIV, which is a virus that attacks cells of the immune system. Medicines to prevent HIV-1 infection are called pre-exposure prophylaxis (PrEP). Some people may have trouble following a PrEP plan because it involves either taking medicine everyday by mouth or getting injections (shots) often.
 MK-8527 is a study medicine designed to prevent HIV-1 infection. MK-8527 is different from standard (usual) PrEP because it is taken once a month, by mouth, as a tablet.
 The goal of this study is to learn if taking a higher-than-normal dose of MK-8527 increases the QT interval (a measure of heart rhythm) by a certain amount.</t>
   </si>
   <si>
     <t>A Clinical Study of MK-8527 in Healthy Adult Participants (MK-8527-014)</t>
   </si>
   <si>
     <t>MK-8527+Moxifloxacin+Placebo</t>
   </si>
   <si>
     <t>sequential</t>
   </si>
   <si>
     <t>Moxifloxacin+MK-8527+Placebo</t>
   </si>
   <si>
     <t>Placebo+MK-8527+Moxifloxacin</t>
   </si>
   <si>
     <t>2025-07-22</t>
   </si>
   <si>
     <t>2025-08-12</t>
   </si>
   <si>
-    <t>2025-12-15</t>
+    <t>2026-01-28</t>
   </si>
   <si>
     <t>2025-11-25</t>
   </si>
   <si>
     <t>2025-12-23</t>
   </si>
   <si>
     <t>2025-12-06</t>
+  </si>
+  <si>
+    <t>2025-12-29</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 The main inclusion criteria include but are not limited to the following:
 * Is in good health before randomization
 * Has body mass index (BMI) between 18 and 32 kg/m\^2, inclusive
 Exclusion Criteria:
 The main exclusion criteria include but are not limited to the following:
 * Has history of clinically significant endocrine, gastrointestinal (GI), cardiovascular, hematological, hepatic, immunological, renal, respiratory, genitourinary, or major neurological abnormalities or diseases.
 * Has history of cancer (malignancy).
 * Has positive test(s) for Hepatitis B surface antigen (HBsAg), hepatitis C antibodies or human immunodeficiency virus (HIV).</t>
   </si>
   <si>
     <t>MK-8527-010 -EXPrESSIVE-10</t>
   </si>
   <si>
     <t>NCT07071623</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT07071623</t>
   </si>
   <si>
+    <t>Recruiting</t>
+  </si>
+  <si>
     <t>Researchers are looking for new medicines to prevent HIV-1 (Human Immunodeficiency Virus Type 1) infection.
 The goals of this study are to learn:
 * If taking MK-8527 once a month works to prevent HIV-1 infection better than a standard (usual) pre-exposure prophylaxis (PrEP) taken once a day
 * About the safety of MK-8527 and if people tolerate it</t>
   </si>
   <si>
     <t>A Study of MK-8527 to Prevent Human Immunodeficiency Virus Type 1 (HIV-1) (MK-8527-010)</t>
   </si>
   <si>
     <t>Kenya, South Africa, Uganda</t>
   </si>
   <si>
     <t>Placebo matched to MK-8527</t>
   </si>
   <si>
     <t>Emtricitabine/tenofovir disoproxil (FTC/TDF)</t>
   </si>
   <si>
     <t>once daily (QD)</t>
   </si>
   <si>
     <t>Placebo matched to FTC/TDF</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-11-10</t>
   </si>
   <si>
-    <t>2026-03-26</t>
+    <t>2026-09-17</t>
   </si>
   <si>
     <t>2027-10-18</t>
-  </si>
-[...4 lines deleted...]
-    <t>Adults, Adolescents</t>
   </si>
   <si>
     <t>The main inclusion criteria include:
 * Is confirmed Human Immunodeficiency Virus (HIV)-uninfected based on negative HIV-1/HIV-2 test results
 * Has been sexually active (2 vaginal intercourse encounters with cisgender male individual(s) within the last 3 months)
 * Was assigned female sex at birth and is cisgender.
 * Weighs ≥35 kg
 Exclusion Criteria include:
 * Has hypersensitivity or other contraindication to any component of the study interventions
 * Has evidence of acute or chronic hepatitis B infection
 * Has a history of malignancy within 5 years of screening except for adequately treated basal cell or squamous cell skin cancer, or in situ cervical cancer
 *Has taken cabotegravir, lenacapavir, or any other long-acting HIV prevention product at any time</t>
   </si>
   <si>
     <t>16 Years to 30 Years cisgender women; participants becoming pregnant allowed to continue blinded study after reconsent. No dose adjustment required for pregnant persons or adolescents.</t>
   </si>
   <si>
     <t>Quadruple-blind masking</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
@@ -1408,66 +1555,54 @@
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>WO2015148746</t>
   </si>
   <si>
     <t>Alimatravir compound and analogues</t>
   </si>
   <si>
     <t>Merck Sharp &amp; Dohme Corp</t>
   </si>
   <si>
     <t>2035-03-26</t>
   </si>
   <si>
     <t>Provided is 4'-substituted nucleoside derivatives of Formula I and their use in the inhibition of HIV reverse transcriptase, the prophylaxis of infection by HIV, the treatment of infection by HIV, and the prophylaxis, treatment, and delay in the onset or progression of AIDS and/or ARC.</t>
   </si>
   <si>
     <t>MPP search</t>
   </si>
   <si>
-    <t>Argentina, Brazil, China, Dominican Republic, Belarus, Azerbaijan, Armenia, Kazakhstan, Morocco, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, Georgia, Jordan, Moldova, Republic of, Mexico, Malaysia, Peru, Philippines, El Salvador, Ukraine, South Africa, India, Namibia, Ghana, Botswana, Kenya, Colombia, Algeria, Honduras, Indonesia, Iran (Islamic Republic of), Lebanon, Mongolia, Nigeria, Pakistan, Tunisia, Venezuela (Bolivarian Republic of), Viet Nam</t>
-[...14 lines deleted...]
-    <t>San Marino, Monaco, United States of America, World Intellectual Property Organization (WIPO)</t>
+    <t>Argentina, Brazil, China, Dominican Republic, Tajikistan, Belarus, Azerbaijan, Turkmenistan, Armenia, Kyrgyzstan, Kazakhstan, Ecuador, Morocco, Albania, Serbia, Bosnia and Herzegovina, Montenegro, Türkiye, North Macedonia, Georgia, Guatemala, Jordan, Moldova, Republic of, Mexico, Malaysia, Nicaragua, Peru, Philippines, El Salvador, Ukraine, World Intellectual Property Organization (WIPO), South Africa, India, Sierra Leone, Eswatini, Liberia, Namibia, Sao Tome and Principe, Mozambique, Uganda, Zambia, Zimbabwe, Tanzania, United Republic of, Malawi, Ghana, Rwanda, Sudan, Botswana, Lesotho, Kenya, Gambia (the), Belize, Colombia, Algeria, Egypt, Honduras, Indonesia, Iran (Islamic Republic of), Jamaica, Lebanon, Sri Lanka, Mongolia, Nigeria, Pakistan, Thailand, Tunisia, Venezuela (Bolivarian Republic of), Viet Nam</t>
+  </si>
+  <si>
+    <t>Australia, Canada, Chile, Costa Rica, Russian Federation, Liechtenstein, Italy, Norway, Malta, Denmark, Belgium, United Kingdom, Greece, Netherlands, Hungary, Croatia, Switzerland, Spain, San Marino, Slovenia, Austria, Romania, Iceland, Cyprus, Finland, France, Bulgaria, Slovakia, Poland, Latvia, Ireland, Estonia, Germany, Luxembourg, Portugal, Czechia, Lithuania, Monaco, Sweden, Israel, Japan, Korea, Republic of, New Zealand, Singapore, Taiwan, Province of China, United States of America, World Intellectual Property Organization (WIPO), Barbados, Brunei Darussalam, Kuwait, United Arab Emirates, Bahrain, Saudi Arabia, Oman, Qatar, Gibraltar, Guyana, Panama, Seychelles, Trinidad and Tobago</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>4'-SUBSTITUTED NUCLEOSIDE REVERSE TRANSCRIPTASE INHIBITORS</t>
   </si>
   <si>
     <t>4'-substituted nucleoside derivatives of Formula I and their use in the inhibition of HIV reverse transcriptase, the prophylaxis of infection by HIV, the treatment of infection by HIV, and the prophylaxis, treatment, and delay in the onset or progression of AIDS and/or ARC.</t>
   </si>
   <si>
     <t>WO2015143712</t>
   </si>
@@ -1566,111 +1701,126 @@
   <si>
     <t>2024_HIVR4P_MK8527_Diamond_Rhesus_Weekly_Oral_Rectal_Challenge_Final_Poster.pdf</t>
   </si>
   <si>
     <t>resources/lTPSZRI93KOc_2024_HIVR4P_MK8527_Diamond_Rhesus_Weekly_Oral_Rectal_Challenge_Final_Poster.pdf</t>
   </si>
   <si>
     <t>CROI 2024: Pipeline ART – new drugs and formulations</t>
   </si>
   <si>
     <t>http://i-base.info/htb/47354</t>
   </si>
   <si>
     <t>Single Dose Administration of MK-8527, a Novel nRTTI, in Adults With HIV-1 - Abstract 115 - CROI2024 -Russ Carstens, Merck &amp; co.</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Gravett RM, Long DM, Biello KB, et al. &lt;/span&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/39976527/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;Preferences for Monthly Oral PrEP Over Other PrEP Modalities Among a National Sample of Gay, Bisexual, and Other Men Who Have Sex With Men in the United States&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;.&amp;nbsp;&lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;J Acquir Immune Defic Syndr&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2025;99(2):128-137. doi:10.1097/QAI.0000000000003651&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Introduction:&amp;nbsp;&lt;/strong&gt;Pre-exposure prophylaxis (PrEP) cannot meaningfully affect the HIV epidemic in the United States without improving access to PrEP and reducing PrEP disparities among gay, bisexual, and other men who have sex with men (GBM), especially GBM of color. A patient-centered approach to increase PrEP options will offer better PrEP solutions to GBM. We sought to understand how GBM prefer current and emerging PrEP modalities.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods:&amp;nbsp;&lt;/strong&gt;We conducted a national online survey among adult GBM to determine preferences for current and emerging PrEP modalities (daily, on-demand, and monthly oral, subcutaneous and intramuscular injectable, implantable, and rectal douche) and perceived barriers, based on their lived experiences. We determined PrEP modality preferences and associations using multivariable exploded logit regression model.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results:&amp;nbsp;&lt;/strong&gt;In total, 723 GBM completed the survey. The largest proportion preferred monthly oral PrEP (n = 207, 28.6%), and more than half preferred some form of oral PrEP. Race was significantly associated with PrEP modality preference, and Black GBM preferred daily oral PrEP most. Side effects, health care visits, administration route, and frequency influenced PrEP preferences. PrEP and HIV knowledge, and HIV risk were associated with PrEP modality choice. GBM considered out-of-pocket cost and side effects as the significant barriers to PrEP care.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions:&amp;nbsp;&lt;/strong&gt;Monthly oral PrEP was most preferred with oral options preferred more than other modalities. Black GBM most preferred daily oral PrEP, which could be because of lack of familiarity with the emerging products. Future PrEP provision must include patient-centered prevention plans that include enhanced education and counseling to promote use of newer agents.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/39976527/</t>
+  </si>
+  <si>
     <t>Safety and pharmacokinetics of MK-8527 oral once-monthly: a phase 2 study in adults at low risk of HIV-1 exposure - IAS2025 - K.Mayer - OAS0106LB</t>
   </si>
   <si>
     <t>https://programme.ias2025.org/Abstract/Abstract/?abstractid=6515</t>
   </si>
   <si>
     <t>MK-8527 entry on PrEPWatch</t>
   </si>
   <si>
     <t>https://www.prepwatch.org/products/mk-8527/</t>
   </si>
   <si>
     <t>Phase 3 trial countries map overview by AVAC</t>
   </si>
   <si>
     <t>https://avac.org/resource/infographic/expressive-phase-3-trials/</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Raheem IT, Girijavallabhan V, Fillgrove KL, et al. &lt;/span&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/40857265/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;MK-8527 is a novel inhibitor of HIV-1 reverse transcriptase translocation with potential for extended-duration dosing&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. &lt;/span&gt;&lt;em style="color: rgb(33, 33, 33);"&gt;PLoS Biol&lt;/em&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. 2025;23(8):e3003308. Published 2025 Aug 26. doi:10.1371/journal.pbio.3003308&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Nucleoside reverse transcriptase translocation inhibitors (NRTTIs) are potent antiretroviral agents that block HIV replication. A comprehensive lead optimization campaign was undertaken to develop a novel long-acting NRTTI with the potential for extended-duration dosing for HIV prophylaxis. Broad exploration of nucleoside structure-activity relationship (SAR), leveraging ribose core, periphery, and nucleobase modifications, along with systematic progression of compounds of interest through key in vitro and in vivo studies led to the discovery of MK-8527. MK-8527 is a novel deoxyadenosine analog that is phosphorylated intracellularly to its active triphosphate (TP) form, which inhibits reverse transcription. Iron footprinting and primer extension assays demonstrated that MK-8527-TP inhibits translocation of reverse transcriptase on the primer and template, and this inhibition allows for both immediate and delayed chain termination of reverse transcription. MK-8527 inhibits viral replication in human peripheral blood mononuclear cells (PBMCs), with a half maximal inhibitory concentration (IC50) of 0.21 nM. The pharmacokinetic (PK) profile of MK-8527 in rats and rhesus monkeys was characterized by low-to-moderate clearance and volume of distribution, with good oral absorption (57% and 100% in rats and monkeys, respectively). Following oral administration of MK-8527 to monkeys, MK-8527-TP exhibited an intracellular half-life of approximately 48 h in PBMCs, significantly longer than the apparent plasma half-life of the parent compound (approximately 7 h). MK-8527 and MK-8527-TP demonstrated favorable in vitro off-target profiles, with IC50 values of ≥95 µM against human DNA polymerases tested, and no off-target activities at 10 μM against a panel of 114 enzyme and receptor binding assays. Collectively, the potent antiretroviral activity and favorable preclinical PK and off-target profiles make MK-8527 an attractive clinical candidate, and it is currently in clinical trials for once-monthly oral HIV-1 pre-exposure prophylaxis.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/40857265/</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;Gillespie G, Carstens RP, Zang X, Vargo R, Kapoor Y, Bhattacharyya A, Denef JF, Reynders T, Vanhoutte F, Rottey S, Matthews RP, Stoch SA, Iwamoto M. &lt;/span&gt;&lt;a href="https://pmc.ncbi.nlm.nih.gov/articles/PMC12435975/" rel="noopener noreferrer" target="_blank" style="color: rgb(27, 27, 27);"&gt;Safety and Pharmacokinetics of MK-8527 in Adults Without HIV&lt;/a&gt;&lt;span style="color: rgb(27, 27, 27);"&gt;. Clin Transl Sci. 2025 Sep;18(9):e70331. doi: 10.1111/cts.70331. PMID: 40953569; PMCID: PMC12435975.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;MK‐8527 is a nucleoside reverse transcriptase translocation inhibitor (NRTTI) in clinical development. Two Phase 1 trials evaluated single (trial A) and multiple (trial B) ascending doses of MK‐8527 in adults without HIV. In trial A, 34 participants were assigned to 1 of 4 panels and randomized to receive single oral doses of MK‐8527 (0.5–200 mg) or placebo after fasting, over 3 dosing periods; 25 mg was assessed after a high‐fat meal. In trial B, 32 participants were randomized to receive 3 once‐weekly (QW) oral doses of MK‐8527 (between 5 and 40 mg) or placebo. Safety and pharmacokinetics (PK) of MK‐8527 and MK‐8527‐triphosphate (TP) were assessed. MK‐8527 was generally well tolerated with no serious adverse events. Plasma exposure of MK‐8527 increased approximately dose‐proportionally, and intracellular exposure of MK‐8527‐TP was slightly less than dose‐proportional over administered doses between 5 and 200 mg. Participants who received MK‐8527 with a meal showed a 41% decrease in&amp;nbsp;&lt;em&gt;C&lt;/em&gt;&amp;nbsp;&lt;sub&gt;max&lt;/sub&gt;&amp;nbsp;with no effect on AUC&lt;sub&gt;0–168&lt;/sub&gt;, and a 20%, 22%, and 58% increase in intracellular MK‐8527‐TP&amp;nbsp;&lt;em&gt;C&lt;/em&gt;&amp;nbsp;&lt;sub&gt;max&lt;/sub&gt;,&amp;nbsp;&lt;em&gt;C&lt;/em&gt;&amp;nbsp;&lt;sub&gt;168&lt;/sub&gt;, and AUC&lt;sub&gt;0–168&lt;/sub&gt;, respectively. Across QW doses, plasma MK‐8527 median&amp;nbsp;&lt;em&gt;T&lt;/em&gt;&amp;nbsp;&lt;sub&gt;max&lt;/sub&gt;&amp;nbsp;ranged from 0.5 to 1 h, and&amp;nbsp;&lt;em&gt;t&lt;/em&gt;&amp;nbsp;&lt;sub&gt;1/2&lt;/sub&gt;&amp;nbsp;was 24–81 h; MK‐8527‐TP median&amp;nbsp;&lt;em&gt;T&lt;/em&gt;&amp;nbsp;&lt;sub&gt;max&lt;/sub&gt;&amp;nbsp;ranged from 10 to 24 h on Day 15, and geometric mean apparent&amp;nbsp;&lt;em&gt;t&lt;/em&gt;&amp;nbsp;&lt;sub&gt;1/2&lt;/sub&gt;&amp;nbsp;was 216–291 h. Accumulation of intracellular MK‐8527‐TP was modest (accumulation ratios [Day 15/Day 1] for&amp;nbsp;&lt;em&gt;C&lt;/em&gt;&amp;nbsp;&lt;sub&gt;max&lt;/sub&gt;&amp;nbsp;and AUC&lt;sub&gt;0–168&lt;/sub&gt;&amp;nbsp;ranged from 1.1 to 1.6;&amp;nbsp;&lt;em&gt;C&lt;/em&gt;&amp;nbsp;&lt;sub&gt;168&lt;/sub&gt;&amp;nbsp;from 1.2 to 2.4). Single and multiple QW doses of MK‐8527 were generally well tolerated in adults without HIV. The safety and PK profiles of MK‐8527 support continued clinical development.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Trial Registration:&lt;/strong&gt;&amp;nbsp;EudraCT numbers: 2016‐004647‐36 (trial A); 2018‐000846‐20 (trial B)&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://pmc.ncbi.nlm.nih.gov/articles/PMC12435975/</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;Raheem IT, Girijavallabhan V, Fillgrove KL, Goh SL, Bahnck-Teets C, Huang Q, Li F, Wan BL, O'Donnell GT, Patteson JB, Cilento ME, Bennet A, Hayes RP, Tummala S, McHale C, Wiltsie J, Ellis J, Asante-Appiah E, Hazuda DJ, Hale J, Grobler JA, Xu M, Diamond TL, Lai MT. &lt;/span&gt;&lt;a href="https://pubmed.ncbi.nlm.nih.gov/40857265/" rel="noopener noreferrer" target="_blank" style="color: rgb(33, 33, 33);"&gt;MK-8527 is a novel inhibitor of HIV-1 reverse transcriptase translocation with potential for extended-duration dosing&lt;/a&gt;&lt;span style="color: rgb(33, 33, 33);"&gt;. PLoS Biol. 2025 Aug 26;23(8):e3003308. doi: 10.1371/journal.pbio.3003308. PMID: 40857265; PMCID: PMC12380353.&lt;/span&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>MSD bilateral voluntary licence on Alimatravir</t>
   </si>
   <si>
     <t>MSD</t>
   </si>
   <si>
     <t>2026-07-24</t>
   </si>
   <si>
     <t>Alimatravir-Sample-VL-Agreement.pdf</t>
   </si>
   <si>
     <t>resources/pB3Ensgs1AWg_Alimatravir-Sample-VL-Agreement.pdf</t>
   </si>
   <si>
     <t>MSD Announces Initial Access Plans for Alimatravir, an Investigational Once-Monthly Oral HIV Pre-Exposure Prophylaxis in Phase 3 Development</t>
   </si>
   <si>
     <t>https://www.msd.com/news/msd-announces-initial-access-plans-for-alimatravir-an-investigational-once-monthly-oral-hiv-pre-exposure-prophylaxis-in-phase-3-development/</t>
   </si>
   <si>
     <t>Unitaid strengthens African manufacturing capacity for next-generation HIV prevention medicines</t>
   </si>
   <si>
     <t>Unitaid</t>
   </si>
   <si>
     <t>https://unitaid.org/news-blog/unitaid-strengthens-african-manufacturing-capacity-for-next-generation-hiv-prevention-medicines/</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1710,51 +1860,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2002,134 +2152,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06045507" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03615183" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05494736" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06295796" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06893081" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://euclinicaltrials.eu/search-for-clinical-trials/?lang=en&amp;EUCT=2022-502081-24-00" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06826989" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06580587" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06783192" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06816043" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07044297" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07025551" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07063238" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT07071623" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sanctr.samrc.ac.za/TrialDisplay.aspx?TrialID=9389" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/3704-2025/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/single-dose-administration-of-mk-8527-a-novel-nrtti-in-adults-with-hiv-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03615183?intr=mk-8527&amp;rank=6&amp;tab=results" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://avac.org/trial/mk-8527-004/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cdn.clinicaltrials.gov/large-docs/36/NCT05494736/Prot_SAP_000.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/safety-and-pharmacokinetics-of-mk-8527-a-novel-nrtti-in-adults-without-hiv/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05494736?intr=mk-8527&amp;rank=1&amp;tab=results" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2025/EACS/EACS_25.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiwebcasts.org/console/player/52100?mediaType=slideVideo&amp;" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2024/IAS/IAS_115.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.merck.com/news/merck-to-initiate-phase-3-trials-for-investigational-once-monthly-hiv-prevention-pill/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/jia2.26518" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2026/CROI/croi_20.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.the-star.co.ke/news/2025-11-05-state-unveils-hiv-prevention-centre-in-homabay" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://worldwide.espacenet.com/publicationDetails/biblio?DB=worldwide.espacenet.com&amp;II=0&amp;ND=3&amp;adjacent=true&amp;locale=en_EP&amp;FT=D&amp;date=20151001&amp;CC=WO&amp;NR=2015148746A1&amp;KC=A1" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/W8WNErfmCqCGOA2CO9cGuK6iRBvYokVEdhxH1aW3.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2024/IAS/IAS_115.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiwebcasts.org/p/2024croi/croi/129" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2193/Fmao6kacalvZ_638.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2194/WVwXDfzIQKKa_Psomas_et_al-2024-Journal_of_Virus_Eradication.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://natap.org/2025/CROI/croi_10.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2196/lTPSZRI93KOc_2024_HIVR4P_MK8527_Diamond_Rhesus_Weekly_Oral_Rectal_Challenge_Final_Poster.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://i-base.info/htb/47354" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/single-dose-administration-of-mk-8527-a-novel-nrtti-in-adults-with-hiv-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://programme.ias2025.org/Abstract/Abstract/?abstractid=6515" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prepwatch.org/products/mk-8527/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://avac.org/resource/infographic/expressive-phase-3-trials/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2025/EACS/EACS_25.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2370/pB3Ensgs1AWg_Alimatravir-Sample-VL-Agreement.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msd.com/news/msd-announces-initial-access-plans-for-alimatravir-an-investigational-once-monthly-oral-hiv-pre-exposure-prophylaxis-in-phase-3-development/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unitaid.org/news-blog/unitaid-strengthens-african-manufacturing-capacity-for-next-generation-hiv-prevention-medicines/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2024/IAS/IAS_115.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiwebcasts.org/p/2024croi/croi/129" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2193/Fmao6kacalvZ_638.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2194/WVwXDfzIQKKa_Psomas_et_al-2024-Journal_of_Virus_Eradication.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://natap.org/2025/CROI/croi_10.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2196/lTPSZRI93KOc_2024_HIVR4P_MK8527_Diamond_Rhesus_Weekly_Oral_Rectal_Challenge_Final_Poster.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://i-base.info/htb/47354" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/single-dose-administration-of-mk-8527-a-novel-nrtti-in-adults-with-hiv-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/39976527/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://programme.ias2025.org/Abstract/Abstract/?abstractid=6515" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prepwatch.org/products/mk-8527/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://avac.org/resource/infographic/expressive-phase-3-trials/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/40857265/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.natap.org/2025/EACS/EACS_25.htm" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pmc.ncbi.nlm.nih.gov/articles/PMC12435975/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/40857265/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2370/pB3Ensgs1AWg_Alimatravir-Sample-VL-Agreement.pdf" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.msd.com/news/msd-announces-initial-access-plans-for-alimatravir-an-investigational-once-monthly-oral-hiv-pre-exposure-prophylaxis-in-phase-3-development/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unitaid.org/news-blog/unitaid-strengthens-african-manufacturing-capacity-for-next-generation-hiv-prevention-medicines/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2158,168 +2362,388 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
-    </row>
-    <row r="2" spans="1:36">
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
+      </c>
+      <c r="B2" t="s">
+        <v>87</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>88</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>89</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
+        <v>90</v>
       </c>
       <c r="F2" t="s">
-        <v>40</v>
+        <v>91</v>
       </c>
       <c r="G2" t="s">
-        <v>41</v>
+        <v>92</v>
       </c>
       <c r="H2" t="s">
-        <v>42</v>
-[...11 lines deleted...]
-        <v>45</v>
+        <v>93</v>
+      </c>
+      <c r="J2" t="s">
+        <v>94</v>
+      </c>
+      <c r="K2" t="s">
+        <v>95</v>
+      </c>
+      <c r="L2" t="s">
+        <v>95</v>
       </c>
       <c r="Q2" t="s">
-        <v>45</v>
+        <v>96</v>
       </c>
       <c r="R2" t="s">
-        <v>45</v>
+        <v>97</v>
       </c>
       <c r="S2" t="s">
-        <v>46</v>
+        <v>98</v>
       </c>
       <c r="T2" t="s">
-        <v>47</v>
+        <v>98</v>
+      </c>
+      <c r="U2" t="s">
+        <v>98</v>
       </c>
       <c r="V2" t="s">
-        <v>48</v>
-[...8 lines deleted...]
-        <v>51</v>
+        <v>99</v>
+      </c>
+      <c r="W2" t="s">
+        <v>100</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>101</v>
       </c>
       <c r="AA2" t="s">
-        <v>52</v>
+        <v>102</v>
       </c>
       <c r="AB2" t="s">
-        <v>53</v>
+        <v>103</v>
       </c>
       <c r="AC2" t="s">
-        <v>54</v>
+        <v>104</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>105</v>
       </c>
       <c r="AE2" t="s">
-        <v>55</v>
+        <v>106</v>
       </c>
       <c r="AF2" t="s">
-        <v>56</v>
+        <v>107</v>
       </c>
       <c r="AH2" t="s">
-        <v>57</v>
+        <v>108</v>
       </c>
       <c r="AI2" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>109</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>110</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>112</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ15"/>
   <sheetViews>
@@ -2363,1759 +2787,1786 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>61</v>
+        <v>114</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>63</v>
+        <v>116</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>64</v>
+        <v>117</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>65</v>
+        <v>118</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>66</v>
+        <v>119</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>120</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>68</v>
+        <v>121</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>69</v>
+        <v>122</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>70</v>
+        <v>123</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>71</v>
+        <v>124</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>72</v>
+        <v>125</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>73</v>
+        <v>126</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>74</v>
+        <v>127</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>75</v>
+        <v>128</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>76</v>
+        <v>129</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>77</v>
+        <v>130</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>78</v>
+        <v>131</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>79</v>
+        <v>132</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>80</v>
+        <v>133</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>81</v>
+        <v>134</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>82</v>
+        <v>135</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>83</v>
+        <v>136</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>84</v>
+        <v>137</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>85</v>
+        <v>138</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>86</v>
+        <v>139</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>87</v>
+        <v>140</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>88</v>
+        <v>141</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>89</v>
+        <v>142</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>90</v>
+        <v>143</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>91</v>
+        <v>144</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>92</v>
+        <v>145</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>93</v>
+        <v>146</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>94</v>
+        <v>147</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>95</v>
+        <v>148</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>96</v>
+        <v>149</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>97</v>
+        <v>150</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>98</v>
+        <v>151</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>99</v>
+        <v>152</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>100</v>
+        <v>153</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>101</v>
+        <v>154</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>102</v>
+        <v>155</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>103</v>
+        <v>156</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>104</v>
+        <v>157</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>105</v>
+        <v>158</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>106</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>159</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>107</v>
+        <v>160</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>108</v>
+        <v>161</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>109</v>
+        <v>162</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>110</v>
+        <v>163</v>
       </c>
       <c r="C2" t="s">
-        <v>111</v>
+        <v>164</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>112</v>
+        <v>165</v>
       </c>
       <c r="E2" t="s">
-        <v>113</v>
+        <v>166</v>
       </c>
       <c r="F2" t="s">
-        <v>114</v>
+        <v>167</v>
       </c>
       <c r="G2" t="s">
-        <v>115</v>
+        <v>168</v>
       </c>
       <c r="H2" t="s">
-        <v>116</v>
+        <v>169</v>
       </c>
       <c r="I2" t="s">
-        <v>117</v>
+        <v>170</v>
       </c>
       <c r="J2" t="s">
-        <v>118</v>
+        <v>171</v>
       </c>
       <c r="M2" t="s">
-        <v>119</v>
+        <v>172</v>
       </c>
       <c r="N2" t="s">
-        <v>120</v>
+        <v>173</v>
       </c>
       <c r="O2" t="s">
-        <v>121</v>
+        <v>174</v>
       </c>
       <c r="P2" t="s">
-        <v>122</v>
+        <v>175</v>
       </c>
       <c r="Q2" t="s">
-        <v>123</v>
+        <v>176</v>
       </c>
       <c r="R2" t="s">
-        <v>124</v>
+        <v>177</v>
       </c>
       <c r="S2" t="s">
-        <v>125</v>
+        <v>178</v>
       </c>
       <c r="T2" t="s">
-        <v>126</v>
+        <v>179</v>
       </c>
       <c r="X2" t="s">
-        <v>127</v>
+        <v>180</v>
       </c>
       <c r="Y2" t="s">
-        <v>128</v>
+        <v>181</v>
       </c>
       <c r="Z2" t="s">
-        <v>129</v>
+        <v>182</v>
       </c>
       <c r="AA2" t="s">
-        <v>129</v>
+        <v>182</v>
       </c>
       <c r="AB2" t="s">
-        <v>130</v>
+        <v>183</v>
       </c>
       <c r="AC2" t="s">
-        <v>131</v>
+        <v>184</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>185</v>
       </c>
       <c r="AE2" t="s">
-        <v>132</v>
+        <v>186</v>
       </c>
       <c r="AF2" t="s">
-        <v>133</v>
+        <v>187</v>
       </c>
       <c r="AG2" t="s">
-        <v>134</v>
+        <v>187</v>
       </c>
       <c r="AH2" t="s">
-        <v>134</v>
+        <v>188</v>
       </c>
       <c r="AI2" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>189</v>
+      </c>
+      <c r="AK2" t="s">
+        <v>102</v>
       </c>
       <c r="AL2" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>190</v>
+      </c>
+      <c r="AN2" t="s">
+        <v>191</v>
       </c>
       <c r="AO2" t="s">
-        <v>138</v>
-[...4 lines deleted...]
-      <c r="AQ2">
+        <v>192</v>
+      </c>
+      <c r="AP2">
         <v>352</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>193</v>
+      </c>
       <c r="AR2" t="s">
-        <v>140</v>
+        <v>194</v>
       </c>
       <c r="AS2" t="s">
-        <v>141</v>
+        <v>195</v>
       </c>
       <c r="AT2" t="s">
-        <v>142</v>
+        <v>196</v>
       </c>
       <c r="AU2" t="s">
-        <v>143</v>
+        <v>197</v>
       </c>
       <c r="AV2" t="s">
-        <v>144</v>
+        <v>105</v>
       </c>
       <c r="AW2" t="s">
-        <v>52</v>
+        <v>96</v>
       </c>
       <c r="AX2" t="s">
-        <v>43</v>
+        <v>198</v>
       </c>
       <c r="AY2" t="s">
-        <v>145</v>
+        <v>199</v>
       </c>
       <c r="AZ2" t="s">
-        <v>146</v>
+        <v>102</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>147</v>
+        <v>200</v>
       </c>
       <c r="C3" t="s">
-        <v>148</v>
+        <v>201</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>149</v>
+        <v>202</v>
       </c>
       <c r="E3" t="s">
-        <v>150</v>
+        <v>203</v>
       </c>
       <c r="F3" t="s">
-        <v>114</v>
+        <v>167</v>
       </c>
       <c r="G3" t="s">
-        <v>115</v>
+        <v>168</v>
       </c>
       <c r="H3" t="s">
-        <v>151</v>
+        <v>204</v>
       </c>
       <c r="I3" t="s">
-        <v>152</v>
+        <v>205</v>
       </c>
       <c r="J3" t="s">
-        <v>153</v>
+        <v>206</v>
       </c>
       <c r="M3" t="s">
-        <v>154</v>
+        <v>207</v>
       </c>
       <c r="N3" t="s">
-        <v>155</v>
+        <v>208</v>
       </c>
       <c r="O3" t="s">
-        <v>156</v>
+        <v>209</v>
       </c>
       <c r="P3" t="s">
-        <v>157</v>
+        <v>210</v>
       </c>
       <c r="Q3" t="s">
-        <v>158</v>
+        <v>211</v>
       </c>
       <c r="R3" t="s">
-        <v>159</v>
+        <v>212</v>
       </c>
       <c r="S3" t="s">
-        <v>37</v>
+        <v>213</v>
       </c>
       <c r="T3" t="s">
-        <v>160</v>
+        <v>214</v>
       </c>
       <c r="U3" t="s">
-        <v>37</v>
+        <v>213</v>
       </c>
       <c r="V3" t="s">
-        <v>161</v>
+        <v>215</v>
       </c>
       <c r="X3" t="s">
-        <v>162</v>
+        <v>216</v>
       </c>
       <c r="Y3" t="s">
-        <v>163</v>
+        <v>217</v>
       </c>
       <c r="AB3" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="AC3" t="s">
-        <v>164</v>
+        <v>218</v>
       </c>
       <c r="AD3" t="s">
-        <v>165</v>
+        <v>219</v>
       </c>
       <c r="AE3" t="s">
-        <v>166</v>
+        <v>186</v>
       </c>
       <c r="AF3" t="s">
-        <v>133</v>
+        <v>187</v>
       </c>
       <c r="AG3" t="s">
-        <v>134</v>
+        <v>220</v>
       </c>
       <c r="AH3" t="s">
-        <v>167</v>
+        <v>187</v>
       </c>
       <c r="AI3" t="s">
-        <v>134</v>
+        <v>221</v>
       </c>
       <c r="AJ3" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-        <v>169</v>
+        <v>102</v>
+      </c>
+      <c r="AL3" t="s">
+        <v>222</v>
+      </c>
+      <c r="AN3" t="s">
+        <v>223</v>
       </c>
       <c r="AO3" t="s">
-        <v>170</v>
-[...4 lines deleted...]
-      <c r="AQ3">
+        <v>192</v>
+      </c>
+      <c r="AP3">
         <v>17</v>
       </c>
+      <c r="AQ3" t="s">
+        <v>193</v>
+      </c>
       <c r="AR3" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>224</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>225</v>
       </c>
       <c r="AU3" t="s">
-        <v>172</v>
+        <v>226</v>
       </c>
       <c r="AV3" t="s">
-        <v>173</v>
+        <v>227</v>
       </c>
       <c r="AW3" t="s">
-        <v>174</v>
+        <v>96</v>
       </c>
       <c r="AX3" t="s">
-        <v>43</v>
+        <v>198</v>
       </c>
       <c r="AY3" t="s">
-        <v>145</v>
+        <v>199</v>
       </c>
       <c r="AZ3" t="s">
-        <v>146</v>
+        <v>102</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>175</v>
+        <v>228</v>
       </c>
       <c r="C4" t="s">
-        <v>176</v>
+        <v>229</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>177</v>
+        <v>230</v>
       </c>
       <c r="E4" t="s">
-        <v>150</v>
+        <v>203</v>
       </c>
       <c r="F4" t="s">
-        <v>114</v>
+        <v>167</v>
       </c>
       <c r="G4" t="s">
-        <v>115</v>
+        <v>168</v>
       </c>
       <c r="H4" t="s">
-        <v>178</v>
+        <v>231</v>
       </c>
       <c r="I4" t="s">
-        <v>179</v>
+        <v>232</v>
       </c>
       <c r="J4" t="s">
-        <v>180</v>
+        <v>233</v>
       </c>
       <c r="M4" t="s">
-        <v>154</v>
+        <v>207</v>
       </c>
       <c r="N4" t="s">
-        <v>181</v>
+        <v>234</v>
       </c>
       <c r="O4" t="s">
-        <v>158</v>
+        <v>211</v>
       </c>
       <c r="P4" t="s">
-        <v>182</v>
+        <v>235</v>
       </c>
       <c r="Q4" t="s">
-        <v>156</v>
+        <v>209</v>
       </c>
       <c r="R4" t="s">
-        <v>183</v>
+        <v>236</v>
       </c>
       <c r="X4" t="s">
-        <v>184</v>
+        <v>237</v>
       </c>
       <c r="Y4" t="s">
-        <v>185</v>
+        <v>238</v>
       </c>
       <c r="AB4" t="s">
+        <v>239</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>239</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>219</v>
+      </c>
+      <c r="AE4" t="s">
         <v>186</v>
       </c>
-      <c r="AC4" t="s">
-[...2 lines deleted...]
-      <c r="AD4" t="s">
+      <c r="AF4" t="s">
         <v>187</v>
       </c>
-      <c r="AE4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AG4" t="s">
-        <v>134</v>
+        <v>187</v>
       </c>
       <c r="AH4" t="s">
-        <v>134</v>
+        <v>187</v>
       </c>
       <c r="AI4" t="s">
-        <v>134</v>
+        <v>240</v>
       </c>
       <c r="AJ4" t="s">
-        <v>188</v>
-[...10 lines deleted...]
-      <c r="AQ4">
+        <v>102</v>
+      </c>
+      <c r="AL4" t="s">
+        <v>241</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>192</v>
+      </c>
+      <c r="AP4">
         <v>20</v>
       </c>
+      <c r="AQ4" t="s">
+        <v>242</v>
+      </c>
       <c r="AR4" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>171</v>
+        <v>224</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>225</v>
       </c>
       <c r="AU4" t="s">
-        <v>172</v>
+        <v>226</v>
       </c>
       <c r="AV4" t="s">
-        <v>173</v>
+        <v>243</v>
       </c>
       <c r="AW4" t="s">
-        <v>191</v>
+        <v>96</v>
       </c>
       <c r="AX4" t="s">
-        <v>43</v>
+        <v>198</v>
       </c>
       <c r="AY4" t="s">
-        <v>145</v>
+        <v>199</v>
       </c>
       <c r="AZ4" t="s">
-        <v>146</v>
+        <v>102</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
+        <v>244</v>
+      </c>
+      <c r="C5" t="s">
+        <v>245</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="E5" t="s">
+        <v>203</v>
+      </c>
+      <c r="F5" t="s">
+        <v>167</v>
+      </c>
+      <c r="G5" t="s">
+        <v>168</v>
+      </c>
+      <c r="H5" t="s">
+        <v>247</v>
+      </c>
+      <c r="I5" t="s">
+        <v>248</v>
+      </c>
+      <c r="J5" t="s">
+        <v>249</v>
+      </c>
+      <c r="M5" t="s">
+        <v>213</v>
+      </c>
+      <c r="X5" t="s">
+        <v>250</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>251</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>252</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>252</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>253</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>253</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>185</v>
+      </c>
+      <c r="AE5" t="s">
+        <v>186</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>220</v>
+      </c>
+      <c r="AG5" t="s">
+        <v>220</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>188</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>254</v>
+      </c>
+      <c r="AN5" t="s">
+        <v>255</v>
+      </c>
+      <c r="AO5" t="s">
         <v>192</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="4" t="s">
+      <c r="AP5">
+        <v>18</v>
+      </c>
+      <c r="AQ5" t="s">
+        <v>242</v>
+      </c>
+      <c r="AR5" t="s">
         <v>194</v>
       </c>
-      <c r="E5" t="s">
-[...20 lines deleted...]
-      <c r="X5" t="s">
+      <c r="AT5" t="s">
+        <v>225</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>227</v>
+      </c>
+      <c r="AW5" t="s">
+        <v>96</v>
+      </c>
+      <c r="AX5" t="s">
         <v>198</v>
       </c>
-      <c r="Y5" t="s">
+      <c r="AY5" t="s">
         <v>199</v>
       </c>
-      <c r="Z5" t="s">
-[...58 lines deleted...]
-      </c>
       <c r="AZ5" t="s">
-        <v>146</v>
+        <v>102</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
-        <v>204</v>
+        <v>256</v>
       </c>
       <c r="C6" t="s">
-        <v>205</v>
+        <v>257</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>206</v>
+        <v>258</v>
       </c>
       <c r="E6" t="s">
-        <v>150</v>
+        <v>203</v>
       </c>
       <c r="F6" t="s">
-        <v>114</v>
+        <v>167</v>
       </c>
       <c r="G6" t="s">
-        <v>115</v>
+        <v>168</v>
       </c>
       <c r="H6" t="s">
-        <v>207</v>
+        <v>259</v>
       </c>
       <c r="I6" t="s">
-        <v>208</v>
+        <v>260</v>
       </c>
       <c r="J6" t="s">
-        <v>197</v>
+        <v>249</v>
       </c>
       <c r="L6" t="s">
-        <v>209</v>
+        <v>261</v>
       </c>
       <c r="M6" t="s">
-        <v>37</v>
+        <v>213</v>
       </c>
       <c r="O6" t="s">
-        <v>210</v>
+        <v>262</v>
       </c>
       <c r="W6" t="s">
-        <v>211</v>
+        <v>263</v>
       </c>
       <c r="X6" t="s">
-        <v>211</v>
+        <v>263</v>
       </c>
       <c r="Y6" t="s">
-        <v>212</v>
+        <v>264</v>
       </c>
       <c r="Z6" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="AA6" t="s">
-        <v>214</v>
+        <v>266</v>
       </c>
       <c r="AB6" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="AC6" t="s">
-        <v>215</v>
+        <v>267</v>
       </c>
       <c r="AD6" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="AE6" t="s">
-        <v>166</v>
+        <v>186</v>
       </c>
       <c r="AF6" t="s">
-        <v>133</v>
+        <v>187</v>
       </c>
       <c r="AG6" t="s">
-        <v>134</v>
+        <v>187</v>
       </c>
       <c r="AH6" t="s">
-        <v>134</v>
+        <v>188</v>
       </c>
       <c r="AI6" t="s">
-        <v>135</v>
-[...10 lines deleted...]
-      <c r="AQ6">
+        <v>268</v>
+      </c>
+      <c r="AL6" t="s">
+        <v>102</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>192</v>
+      </c>
+      <c r="AP6">
         <v>16</v>
       </c>
+      <c r="AQ6" t="s">
+        <v>242</v>
+      </c>
       <c r="AR6" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>269</v>
+      </c>
+      <c r="AT6" t="s">
+        <v>225</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>105</v>
       </c>
       <c r="AW6" t="s">
-        <v>52</v>
+        <v>96</v>
       </c>
       <c r="AX6" t="s">
-        <v>43</v>
+        <v>198</v>
       </c>
       <c r="AY6" t="s">
-        <v>145</v>
+        <v>199</v>
       </c>
       <c r="AZ6" t="s">
-        <v>146</v>
+        <v>102</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B7" t="s">
-        <v>219</v>
+        <v>270</v>
       </c>
       <c r="C7" t="s">
+        <v>271</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="E7" t="s">
+        <v>203</v>
+      </c>
+      <c r="F7" t="s">
+        <v>167</v>
+      </c>
+      <c r="G7" t="s">
+        <v>168</v>
+      </c>
+      <c r="H7" t="s">
+        <v>273</v>
+      </c>
+      <c r="I7" t="s">
+        <v>273</v>
+      </c>
+      <c r="J7" t="s">
+        <v>274</v>
+      </c>
+      <c r="M7" t="s">
+        <v>213</v>
+      </c>
+      <c r="W7" t="s">
+        <v>275</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>276</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>185</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>277</v>
+      </c>
+      <c r="AF7" t="s">
         <v>220</v>
       </c>
-      <c r="D7" s="4" t="s">
-[...26 lines deleted...]
-      <c r="AA7" t="s">
+      <c r="AG7" t="s">
+        <v>220</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>188</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>278</v>
+      </c>
+      <c r="AL7" t="s">
+        <v>102</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>192</v>
+      </c>
+      <c r="AQ7" t="s">
+        <v>242</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>269</v>
+      </c>
+      <c r="AT7" t="s">
         <v>225</v>
       </c>
-      <c r="AD7" t="s">
-[...5 lines deleted...]
-      <c r="AF7" t="s">
+      <c r="AV7" t="s">
         <v>227</v>
       </c>
-      <c r="AG7" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AW7" t="s">
-        <v>174</v>
+        <v>96</v>
       </c>
       <c r="AX7" t="s">
-        <v>43</v>
+        <v>198</v>
       </c>
       <c r="AY7" t="s">
-        <v>145</v>
+        <v>199</v>
       </c>
       <c r="AZ7" t="s">
-        <v>146</v>
+        <v>102</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B8" t="s">
-        <v>229</v>
+        <v>279</v>
       </c>
       <c r="C8" t="s">
-        <v>230</v>
+        <v>280</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>231</v>
+        <v>281</v>
       </c>
       <c r="E8" t="s">
-        <v>150</v>
+        <v>203</v>
       </c>
       <c r="F8" t="s">
-        <v>114</v>
+        <v>167</v>
       </c>
       <c r="G8" t="s">
-        <v>115</v>
+        <v>168</v>
       </c>
       <c r="H8" t="s">
-        <v>232</v>
+        <v>282</v>
       </c>
       <c r="I8" t="s">
-        <v>233</v>
+        <v>283</v>
       </c>
       <c r="J8" t="s">
-        <v>197</v>
+        <v>249</v>
       </c>
       <c r="M8" t="s">
-        <v>37</v>
+        <v>213</v>
       </c>
       <c r="N8" t="s">
-        <v>234</v>
+        <v>284</v>
       </c>
       <c r="X8" t="s">
-        <v>235</v>
+        <v>285</v>
       </c>
       <c r="Y8" t="s">
-        <v>236</v>
+        <v>286</v>
       </c>
       <c r="Z8" t="s">
-        <v>237</v>
+        <v>287</v>
       </c>
       <c r="AA8" t="s">
-        <v>238</v>
+        <v>288</v>
       </c>
       <c r="AB8" t="s">
-        <v>239</v>
+        <v>289</v>
       </c>
       <c r="AC8" t="s">
-        <v>239</v>
+        <v>289</v>
       </c>
       <c r="AD8" t="s">
-        <v>240</v>
+        <v>219</v>
       </c>
       <c r="AE8" t="s">
-        <v>166</v>
+        <v>290</v>
       </c>
       <c r="AF8" t="s">
-        <v>241</v>
+        <v>187</v>
       </c>
       <c r="AG8" t="s">
-        <v>134</v>
+        <v>187</v>
       </c>
       <c r="AH8" t="s">
-        <v>134</v>
+        <v>188</v>
       </c>
       <c r="AI8" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="AJ8" t="s">
+        <v>291</v>
+      </c>
+      <c r="AL8" t="s">
+        <v>292</v>
+      </c>
+      <c r="AN8" t="s">
+        <v>293</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>192</v>
+      </c>
+      <c r="AP8">
+        <v>8</v>
+      </c>
+      <c r="AQ8" t="s">
         <v>242</v>
       </c>
-      <c r="AM8" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AR8" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>269</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>225</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>294</v>
       </c>
       <c r="AW8" t="s">
-        <v>245</v>
+        <v>96</v>
       </c>
       <c r="AX8" t="s">
-        <v>43</v>
+        <v>198</v>
       </c>
       <c r="AY8" t="s">
-        <v>145</v>
+        <v>199</v>
       </c>
       <c r="AZ8" t="s">
-        <v>146</v>
+        <v>102</v>
       </c>
     </row>
     <row r="9" spans="1:52">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B9" t="s">
-        <v>246</v>
+        <v>295</v>
       </c>
       <c r="C9" t="s">
-        <v>247</v>
+        <v>296</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>248</v>
+        <v>297</v>
       </c>
       <c r="E9" t="s">
-        <v>150</v>
+        <v>203</v>
       </c>
       <c r="F9" t="s">
+        <v>167</v>
+      </c>
+      <c r="G9" t="s">
+        <v>168</v>
+      </c>
+      <c r="H9" t="s">
+        <v>298</v>
+      </c>
+      <c r="I9" t="s">
+        <v>299</v>
+      </c>
+      <c r="J9" t="s">
         <v>249</v>
       </c>
-      <c r="G9" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M9" t="s">
-        <v>252</v>
+        <v>300</v>
       </c>
       <c r="X9" t="s">
-        <v>253</v>
+        <v>301</v>
       </c>
       <c r="Y9" t="s">
-        <v>254</v>
+        <v>302</v>
       </c>
       <c r="Z9" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="AA9" t="s">
-        <v>255</v>
+        <v>303</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>304</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>304</v>
       </c>
       <c r="AD9" t="s">
-        <v>256</v>
+        <v>185</v>
       </c>
       <c r="AE9" t="s">
-        <v>132</v>
+        <v>305</v>
       </c>
       <c r="AF9" t="s">
-        <v>257</v>
+        <v>187</v>
       </c>
       <c r="AG9" t="s">
-        <v>134</v>
+        <v>188</v>
       </c>
       <c r="AH9" t="s">
-        <v>135</v>
+        <v>188</v>
       </c>
       <c r="AI9" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>243</v>
+        <v>306</v>
+      </c>
+      <c r="AL9" t="s">
+        <v>292</v>
+      </c>
+      <c r="AN9" t="s">
+        <v>307</v>
       </c>
       <c r="AO9" t="s">
-        <v>259</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>192</v>
+      </c>
+      <c r="AP9">
+        <v>13</v>
+      </c>
+      <c r="AQ9" t="s">
+        <v>242</v>
       </c>
       <c r="AR9" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>269</v>
+      </c>
+      <c r="AT9" t="s">
+        <v>225</v>
+      </c>
+      <c r="AV9" t="s">
+        <v>227</v>
       </c>
       <c r="AW9" t="s">
-        <v>174</v>
+        <v>96</v>
       </c>
       <c r="AX9" t="s">
-        <v>43</v>
+        <v>198</v>
       </c>
       <c r="AY9" t="s">
-        <v>145</v>
+        <v>199</v>
       </c>
       <c r="AZ9" t="s">
-        <v>146</v>
+        <v>102</v>
       </c>
     </row>
     <row r="10" spans="1:52">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B10" t="s">
-        <v>260</v>
+        <v>308</v>
       </c>
       <c r="C10" t="s">
-        <v>261</v>
+        <v>309</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="E10" t="s">
-        <v>150</v>
+        <v>203</v>
       </c>
       <c r="F10" t="s">
-        <v>114</v>
+        <v>167</v>
       </c>
       <c r="G10" t="s">
-        <v>115</v>
+        <v>168</v>
       </c>
       <c r="H10" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="I10" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
       <c r="J10" t="s">
-        <v>197</v>
+        <v>249</v>
       </c>
       <c r="M10" t="s">
-        <v>37</v>
+        <v>213</v>
       </c>
       <c r="O10" t="s">
-        <v>265</v>
+        <v>313</v>
       </c>
       <c r="X10" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
       <c r="Y10" t="s">
-        <v>267</v>
+        <v>315</v>
       </c>
       <c r="AB10" t="s">
-        <v>268</v>
+        <v>316</v>
       </c>
       <c r="AC10" t="s">
-        <v>268</v>
+        <v>316</v>
       </c>
       <c r="AD10" t="s">
+        <v>185</v>
+      </c>
+      <c r="AE10" t="s">
+        <v>305</v>
+      </c>
+      <c r="AF10" t="s">
+        <v>220</v>
+      </c>
+      <c r="AG10" t="s">
+        <v>220</v>
+      </c>
+      <c r="AH10" t="s">
+        <v>188</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>317</v>
+      </c>
+      <c r="AL10" t="s">
+        <v>190</v>
+      </c>
+      <c r="AO10" t="s">
+        <v>192</v>
+      </c>
+      <c r="AP10">
+        <v>14</v>
+      </c>
+      <c r="AQ10" t="s">
+        <v>242</v>
+      </c>
+      <c r="AR10" t="s">
         <v>269</v>
       </c>
-      <c r="AE10" t="s">
-[...33 lines deleted...]
-        <v>172</v>
+      <c r="AT10" t="s">
+        <v>225</v>
+      </c>
+      <c r="AV10" t="s">
+        <v>105</v>
       </c>
       <c r="AW10" t="s">
-        <v>52</v>
+        <v>96</v>
       </c>
       <c r="AX10" t="s">
-        <v>43</v>
+        <v>198</v>
       </c>
       <c r="AY10" t="s">
-        <v>145</v>
+        <v>199</v>
       </c>
       <c r="AZ10" t="s">
-        <v>146</v>
+        <v>102</v>
       </c>
     </row>
     <row r="11" spans="1:52">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B11" t="s">
-        <v>271</v>
+        <v>318</v>
       </c>
       <c r="C11" t="s">
-        <v>272</v>
+        <v>319</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>273</v>
+        <v>320</v>
       </c>
       <c r="E11" t="s">
-        <v>150</v>
+        <v>203</v>
       </c>
       <c r="F11" t="s">
-        <v>114</v>
+        <v>167</v>
       </c>
       <c r="G11" t="s">
-        <v>115</v>
+        <v>168</v>
       </c>
       <c r="H11" t="s">
-        <v>274</v>
+        <v>321</v>
       </c>
       <c r="I11" t="s">
-        <v>275</v>
+        <v>322</v>
       </c>
       <c r="J11" t="s">
-        <v>197</v>
+        <v>249</v>
       </c>
       <c r="M11" t="s">
-        <v>37</v>
+        <v>213</v>
       </c>
       <c r="N11" t="s">
-        <v>126</v>
+        <v>179</v>
       </c>
       <c r="O11" t="s">
-        <v>276</v>
+        <v>323</v>
       </c>
       <c r="P11" t="s">
-        <v>277</v>
+        <v>324</v>
       </c>
       <c r="X11" t="s">
-        <v>278</v>
+        <v>325</v>
       </c>
       <c r="Y11" t="s">
-        <v>279</v>
+        <v>326</v>
       </c>
       <c r="Z11" t="s">
-        <v>280</v>
+        <v>327</v>
       </c>
       <c r="AA11" t="s">
-        <v>280</v>
+        <v>327</v>
       </c>
       <c r="AB11" t="s">
-        <v>280</v>
+        <v>327</v>
       </c>
       <c r="AC11" t="s">
-        <v>281</v>
+        <v>328</v>
+      </c>
+      <c r="AD11" t="s">
+        <v>219</v>
       </c>
       <c r="AE11" t="s">
-        <v>166</v>
+        <v>186</v>
       </c>
       <c r="AF11" t="s">
-        <v>133</v>
+        <v>220</v>
       </c>
       <c r="AG11" t="s">
-        <v>167</v>
+        <v>220</v>
       </c>
       <c r="AH11" t="s">
-        <v>167</v>
+        <v>188</v>
       </c>
       <c r="AI11" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>137</v>
+        <v>329</v>
+      </c>
+      <c r="AL11" t="s">
+        <v>190</v>
+      </c>
+      <c r="AN11" t="s">
+        <v>330</v>
       </c>
       <c r="AO11" t="s">
-        <v>283</v>
-[...4 lines deleted...]
-      <c r="AQ11">
+        <v>192</v>
+      </c>
+      <c r="AP11">
         <v>20</v>
       </c>
+      <c r="AQ11" t="s">
+        <v>193</v>
+      </c>
       <c r="AR11" t="s">
-        <v>140</v>
-[...5 lines deleted...]
-        <v>172</v>
+        <v>331</v>
+      </c>
+      <c r="AT11" t="s">
+        <v>225</v>
+      </c>
+      <c r="AV11" t="s">
+        <v>294</v>
       </c>
       <c r="AW11" t="s">
-        <v>245</v>
+        <v>96</v>
       </c>
       <c r="AX11" t="s">
-        <v>43</v>
+        <v>198</v>
       </c>
       <c r="AY11" t="s">
-        <v>145</v>
+        <v>199</v>
       </c>
       <c r="AZ11" t="s">
-        <v>146</v>
+        <v>102</v>
       </c>
     </row>
     <row r="12" spans="1:52">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B12" t="s">
-        <v>285</v>
+        <v>332</v>
       </c>
       <c r="C12" t="s">
-        <v>286</v>
+        <v>333</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>287</v>
+        <v>334</v>
       </c>
       <c r="E12" t="s">
-        <v>288</v>
+        <v>335</v>
       </c>
       <c r="F12" t="s">
-        <v>249</v>
+        <v>336</v>
       </c>
       <c r="G12" t="s">
-        <v>115</v>
+        <v>168</v>
       </c>
       <c r="H12" t="s">
-        <v>289</v>
+        <v>337</v>
       </c>
       <c r="I12" t="s">
-        <v>290</v>
+        <v>338</v>
       </c>
       <c r="J12" t="s">
-        <v>291</v>
+        <v>339</v>
       </c>
       <c r="M12" t="s">
-        <v>292</v>
+        <v>340</v>
       </c>
       <c r="N12" t="s">
-        <v>293</v>
+        <v>341</v>
       </c>
       <c r="O12" t="s">
-        <v>294</v>
+        <v>342</v>
       </c>
       <c r="Q12" t="s">
-        <v>295</v>
+        <v>343</v>
       </c>
       <c r="R12" t="s">
-        <v>296</v>
+        <v>344</v>
       </c>
       <c r="S12" t="s">
-        <v>297</v>
+        <v>345</v>
       </c>
       <c r="W12" t="s">
-        <v>298</v>
+        <v>346</v>
       </c>
       <c r="X12" t="s">
-        <v>298</v>
+        <v>346</v>
       </c>
       <c r="Y12" t="s">
-        <v>299</v>
+        <v>347</v>
       </c>
       <c r="Z12" t="s">
-        <v>300</v>
+        <v>348</v>
       </c>
       <c r="AA12" t="s">
-        <v>300</v>
+        <v>348</v>
       </c>
       <c r="AD12" t="s">
-        <v>301</v>
+        <v>349</v>
       </c>
       <c r="AE12" t="s">
-        <v>302</v>
+        <v>186</v>
       </c>
       <c r="AF12" t="s">
-        <v>133</v>
+        <v>220</v>
       </c>
       <c r="AG12" t="s">
-        <v>167</v>
+        <v>220</v>
       </c>
       <c r="AH12" t="s">
-        <v>167</v>
+        <v>188</v>
       </c>
       <c r="AI12" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>304</v>
+        <v>350</v>
+      </c>
+      <c r="AL12" t="s">
+        <v>351</v>
+      </c>
+      <c r="AN12" t="s">
+        <v>352</v>
       </c>
       <c r="AO12" t="s">
-        <v>305</v>
-[...4 lines deleted...]
-      <c r="AQ12">
+        <v>192</v>
+      </c>
+      <c r="AP12">
         <v>4390</v>
       </c>
+      <c r="AQ12" t="s">
+        <v>193</v>
+      </c>
       <c r="AR12" t="s">
-        <v>140</v>
-[...5 lines deleted...]
-        <v>143</v>
+        <v>194</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>196</v>
+      </c>
+      <c r="AV12" t="s">
+        <v>105</v>
       </c>
       <c r="AW12" t="s">
-        <v>52</v>
+        <v>96</v>
       </c>
       <c r="AX12" t="s">
-        <v>43</v>
+        <v>353</v>
       </c>
       <c r="AY12" t="s">
-        <v>306</v>
+        <v>199</v>
       </c>
       <c r="AZ12" t="s">
-        <v>146</v>
+        <v>102</v>
       </c>
     </row>
     <row r="13" spans="1:52">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B13" t="s">
-        <v>307</v>
+        <v>354</v>
       </c>
       <c r="C13" t="s">
-        <v>308</v>
+        <v>355</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>309</v>
+        <v>356</v>
       </c>
       <c r="E13" t="s">
-        <v>150</v>
+        <v>203</v>
       </c>
       <c r="F13" t="s">
+        <v>167</v>
+      </c>
+      <c r="G13" t="s">
+        <v>168</v>
+      </c>
+      <c r="H13" t="s">
+        <v>357</v>
+      </c>
+      <c r="I13" t="s">
+        <v>358</v>
+      </c>
+      <c r="J13" t="s">
         <v>249</v>
       </c>
-      <c r="G13" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="W13" t="s">
-        <v>312</v>
+        <v>359</v>
+      </c>
+      <c r="X13" t="s">
+        <v>360</v>
       </c>
       <c r="Y13" t="s">
-        <v>313</v>
+        <v>361</v>
       </c>
       <c r="Z13" t="s">
-        <v>314</v>
+        <v>362</v>
       </c>
       <c r="AA13" t="s">
-        <v>315</v>
+        <v>363</v>
+      </c>
+      <c r="AB13" t="s">
+        <v>364</v>
+      </c>
+      <c r="AC13" t="s">
+        <v>364</v>
+      </c>
+      <c r="AD13" t="s">
+        <v>185</v>
       </c>
       <c r="AE13" t="s">
-        <v>132</v>
+        <v>186</v>
       </c>
       <c r="AF13" t="s">
-        <v>133</v>
+        <v>220</v>
       </c>
       <c r="AG13" t="s">
-        <v>167</v>
+        <v>220</v>
       </c>
       <c r="AH13" t="s">
-        <v>167</v>
+        <v>188</v>
       </c>
       <c r="AI13" t="s">
-        <v>135</v>
-[...5 lines deleted...]
-        <v>317</v>
+        <v>365</v>
+      </c>
+      <c r="AL13" t="s">
+        <v>366</v>
+      </c>
+      <c r="AN13" t="s">
+        <v>367</v>
       </c>
       <c r="AO13" t="s">
-        <v>318</v>
-[...4 lines deleted...]
-      <c r="AQ13">
+        <v>192</v>
+      </c>
+      <c r="AP13">
         <v>18</v>
       </c>
-      <c r="AS13" t="s">
-[...3 lines deleted...]
-        <v>172</v>
+      <c r="AR13" t="s">
+        <v>194</v>
+      </c>
+      <c r="AT13" t="s">
+        <v>225</v>
+      </c>
+      <c r="AV13" t="s">
+        <v>105</v>
       </c>
       <c r="AW13" t="s">
-        <v>52</v>
+        <v>96</v>
       </c>
       <c r="AX13" t="s">
-        <v>43</v>
+        <v>353</v>
       </c>
       <c r="AY13" t="s">
-        <v>306</v>
+        <v>199</v>
       </c>
       <c r="AZ13" t="s">
-        <v>146</v>
+        <v>102</v>
       </c>
     </row>
     <row r="14" spans="1:52">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B14" t="s">
-        <v>319</v>
+        <v>368</v>
       </c>
       <c r="C14" t="s">
-        <v>320</v>
+        <v>369</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>321</v>
+        <v>370</v>
       </c>
       <c r="E14" t="s">
-        <v>150</v>
+        <v>203</v>
       </c>
       <c r="F14" t="s">
-        <v>322</v>
+        <v>167</v>
       </c>
       <c r="G14" t="s">
-        <v>115</v>
+        <v>168</v>
       </c>
       <c r="H14" t="s">
-        <v>323</v>
+        <v>371</v>
       </c>
       <c r="I14" t="s">
-        <v>324</v>
+        <v>372</v>
       </c>
       <c r="J14" t="s">
-        <v>197</v>
+        <v>249</v>
       </c>
       <c r="M14" t="s">
-        <v>325</v>
+        <v>373</v>
       </c>
       <c r="N14" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="O14" t="s">
-        <v>327</v>
+        <v>375</v>
       </c>
       <c r="P14" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="Q14" t="s">
-        <v>328</v>
+        <v>376</v>
       </c>
       <c r="R14" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="W14" t="s">
-        <v>329</v>
+        <v>377</v>
       </c>
       <c r="X14" t="s">
-        <v>330</v>
+        <v>378</v>
       </c>
       <c r="Y14" t="s">
+        <v>379</v>
+      </c>
+      <c r="Z14" t="s">
+        <v>380</v>
+      </c>
+      <c r="AA14" t="s">
+        <v>381</v>
+      </c>
+      <c r="AB14" t="s">
+        <v>382</v>
+      </c>
+      <c r="AC14" t="s">
+        <v>383</v>
+      </c>
+      <c r="AD14" t="s">
+        <v>219</v>
+      </c>
+      <c r="AE14" t="s">
+        <v>186</v>
+      </c>
+      <c r="AF14" t="s">
+        <v>220</v>
+      </c>
+      <c r="AG14" t="s">
+        <v>220</v>
+      </c>
+      <c r="AH14" t="s">
+        <v>188</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>384</v>
+      </c>
+      <c r="AL14" t="s">
+        <v>366</v>
+      </c>
+      <c r="AO14" t="s">
+        <v>192</v>
+      </c>
+      <c r="AP14">
+        <v>42</v>
+      </c>
+      <c r="AQ14" t="s">
+        <v>193</v>
+      </c>
+      <c r="AR14" t="s">
         <v>331</v>
       </c>
-      <c r="Z14" t="s">
-[...45 lines deleted...]
-        <v>143</v>
+      <c r="AT14" t="s">
+        <v>196</v>
+      </c>
+      <c r="AZ14" t="s">
+        <v>102</v>
       </c>
     </row>
     <row r="15" spans="1:52">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B15" t="s">
-        <v>336</v>
+        <v>385</v>
       </c>
       <c r="C15" t="s">
-        <v>337</v>
+        <v>386</v>
       </c>
       <c r="D15" s="4" t="s">
-        <v>338</v>
+        <v>387</v>
       </c>
       <c r="E15" t="s">
-        <v>288</v>
+        <v>335</v>
       </c>
       <c r="F15" t="s">
-        <v>249</v>
+        <v>388</v>
       </c>
       <c r="G15" t="s">
-        <v>115</v>
+        <v>168</v>
       </c>
       <c r="H15" t="s">
-        <v>339</v>
+        <v>389</v>
       </c>
       <c r="I15" t="s">
-        <v>340</v>
+        <v>390</v>
       </c>
       <c r="J15" t="s">
+        <v>391</v>
+      </c>
+      <c r="M15" t="s">
+        <v>213</v>
+      </c>
+      <c r="N15" t="s">
         <v>341</v>
       </c>
-      <c r="M15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="O15" t="s">
-        <v>342</v>
+        <v>392</v>
       </c>
       <c r="Q15" t="s">
-        <v>343</v>
+        <v>393</v>
       </c>
       <c r="R15" t="s">
-        <v>344</v>
+        <v>394</v>
       </c>
       <c r="S15" t="s">
-        <v>345</v>
+        <v>395</v>
       </c>
       <c r="W15" t="s">
-        <v>346</v>
+        <v>396</v>
       </c>
       <c r="X15" t="s">
-        <v>347</v>
+        <v>397</v>
       </c>
       <c r="Y15" t="s">
-        <v>348</v>
+        <v>398</v>
       </c>
       <c r="Z15" t="s">
+        <v>399</v>
+      </c>
+      <c r="AA15" t="s">
+        <v>399</v>
+      </c>
+      <c r="AD15" t="s">
         <v>349</v>
       </c>
-      <c r="AA15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AE15" t="s">
+        <v>305</v>
+      </c>
+      <c r="AF15" t="s">
+        <v>188</v>
+      </c>
+      <c r="AG15" t="s">
+        <v>220</v>
+      </c>
+      <c r="AH15" t="s">
+        <v>188</v>
+      </c>
+      <c r="AI15" t="s">
+        <v>400</v>
+      </c>
+      <c r="AL15" t="s">
         <v>351</v>
       </c>
-      <c r="AF15" t="s">
-[...15 lines deleted...]
-        <v>304</v>
+      <c r="AN15" t="s">
+        <v>401</v>
       </c>
       <c r="AO15" t="s">
+        <v>192</v>
+      </c>
+      <c r="AP15">
+        <v>4580</v>
+      </c>
+      <c r="AQ15" t="s">
+        <v>193</v>
+      </c>
+      <c r="AR15" t="s">
+        <v>194</v>
+      </c>
+      <c r="AT15" t="s">
+        <v>402</v>
+      </c>
+      <c r="AV15" t="s">
+        <v>105</v>
+      </c>
+      <c r="AW15" t="s">
+        <v>96</v>
+      </c>
+      <c r="AX15" t="s">
         <v>353</v>
       </c>
-      <c r="AP15" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AY15" t="s">
-        <v>306</v>
+        <v>199</v>
       </c>
       <c r="AZ15" t="s">
-        <v>146</v>
+        <v>102</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_14"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
@@ -4132,285 +4583,285 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I16" sqref="I16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>355</v>
+        <v>403</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>356</v>
+        <v>404</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>357</v>
+        <v>405</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>358</v>
+        <v>406</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>359</v>
+        <v>407</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>360</v>
+        <v>408</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>361</v>
+        <v>409</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>164</v>
       </c>
       <c r="B2" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="C2" t="s">
-        <v>362</v>
+        <v>410</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>363</v>
+        <v>411</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>111</v>
+        <v>164</v>
       </c>
       <c r="B3" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="C3" t="s">
-        <v>364</v>
+        <v>412</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>365</v>
+        <v>413</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>148</v>
+        <v>201</v>
       </c>
       <c r="B4" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="C4" t="s">
-        <v>366</v>
+        <v>414</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>367</v>
+        <v>415</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>148</v>
+        <v>201</v>
       </c>
       <c r="B5" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="C5" t="s">
-        <v>368</v>
+        <v>416</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>369</v>
+        <v>417</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>176</v>
+        <v>229</v>
       </c>
       <c r="B6" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="C6" t="s">
-        <v>370</v>
+        <v>418</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>371</v>
+        <v>419</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>176</v>
+        <v>229</v>
       </c>
       <c r="B7" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="C7" t="s">
-        <v>372</v>
+        <v>420</v>
       </c>
       <c r="I7" s="4" t="s">
-        <v>373</v>
+        <v>421</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>176</v>
+        <v>229</v>
       </c>
       <c r="B8" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="C8" t="s">
-        <v>374</v>
+        <v>422</v>
       </c>
       <c r="I8" s="4" t="s">
-        <v>375</v>
+        <v>423</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>176</v>
+        <v>229</v>
       </c>
       <c r="B9" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="C9" t="s">
-        <v>376</v>
+        <v>424</v>
       </c>
       <c r="I9" s="4" t="s">
-        <v>377</v>
+        <v>425</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>193</v>
+        <v>245</v>
       </c>
       <c r="B10" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="C10" t="s">
-        <v>378</v>
+        <v>426</v>
       </c>
       <c r="I10" s="4" t="s">
-        <v>379</v>
+        <v>427</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>220</v>
+        <v>271</v>
       </c>
       <c r="B11" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="C11" t="s">
-        <v>374</v>
+        <v>422</v>
       </c>
       <c r="I11" s="4" t="s">
-        <v>380</v>
+        <v>428</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>261</v>
+        <v>309</v>
       </c>
       <c r="B12" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="C12" t="s">
-        <v>381</v>
+        <v>429</v>
       </c>
       <c r="I12" s="4" t="s">
-        <v>382</v>
+        <v>430</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>286</v>
+        <v>333</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="C13" t="s">
-        <v>383</v>
+        <v>431</v>
       </c>
       <c r="I13" s="4" t="s">
-        <v>384</v>
+        <v>432</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>286</v>
+        <v>333</v>
       </c>
       <c r="B14" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="C14" t="s">
-        <v>385</v>
+        <v>433</v>
       </c>
       <c r="I14" s="4" t="s">
-        <v>386</v>
+        <v>434</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>286</v>
+        <v>333</v>
       </c>
       <c r="B15" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="C15" t="s">
-        <v>387</v>
+        <v>435</v>
       </c>
       <c r="I15" s="4" t="s">
-        <v>388</v>
+        <v>436</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>337</v>
+        <v>386</v>
       </c>
       <c r="B16" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="C16" t="s">
-        <v>389</v>
+        <v>437</v>
       </c>
       <c r="I16" s="4" t="s">
-        <v>390</v>
+        <v>438</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="I8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="I9" r:id="rId_hyperlink_8"/>
     <hyperlink ref="I10" r:id="rId_hyperlink_9"/>
     <hyperlink ref="I11" r:id="rId_hyperlink_10"/>
     <hyperlink ref="I12" r:id="rId_hyperlink_11"/>
     <hyperlink ref="I13" r:id="rId_hyperlink_12"/>
     <hyperlink ref="I14" r:id="rId_hyperlink_13"/>
     <hyperlink ref="I15" r:id="rId_hyperlink_14"/>
     <hyperlink ref="I16" r:id="rId_hyperlink_15"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
@@ -4438,970 +4889,975 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>391</v>
+        <v>439</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>392</v>
+        <v>440</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>393</v>
+        <v>441</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>394</v>
+        <v>442</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>395</v>
+        <v>443</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>396</v>
+        <v>444</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>397</v>
+        <v>445</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>398</v>
+        <v>446</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>399</v>
+        <v>447</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>400</v>
+        <v>448</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>401</v>
+        <v>449</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>402</v>
+        <v>450</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>403</v>
+        <v>451</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>404</v>
+        <v>452</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>405</v>
+        <v>453</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>406</v>
+        <v>454</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>407</v>
+        <v>455</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>408</v>
+        <v>456</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>409</v>
+        <v>457</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>410</v>
+        <v>458</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>411</v>
+        <v>459</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>412</v>
+        <v>460</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>413</v>
+        <v>461</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>414</v>
+        <v>462</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>415</v>
+        <v>463</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>416</v>
+        <v>464</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>417</v>
+        <v>465</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>418</v>
+        <v>466</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>419</v>
+        <v>467</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>420</v>
+        <v>468</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>421</v>
+        <v>469</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>422</v>
+        <v>470</v>
       </c>
       <c r="C2" t="s">
-        <v>423</v>
+        <v>471</v>
       </c>
       <c r="D2" t="s">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="E2" t="s">
-        <v>424</v>
+        <v>472</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>425</v>
+        <v>473</v>
       </c>
       <c r="G2" t="s">
-        <v>426</v>
+        <v>474</v>
       </c>
       <c r="H2" t="s">
-        <v>134</v>
+        <v>187</v>
       </c>
       <c r="I2" t="s">
-        <v>427</v>
+        <v>475</v>
       </c>
       <c r="J2" t="s">
-        <v>428</v>
+        <v>476</v>
       </c>
       <c r="K2" t="s">
-        <v>429</v>
-[...11 lines deleted...]
-        <v>433</v>
+        <v>477</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>434</v>
+        <v>478</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>435</v>
+        <v>479</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>408</v>
+        <v>456</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>436</v>
+        <v>480</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>411</v>
+        <v>459</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>437</v>
+        <v>481</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>438</v>
+        <v>482</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>117</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>439</v>
+        <v>483</v>
       </c>
       <c r="C2" t="s">
-        <v>440</v>
+        <v>484</v>
       </c>
       <c r="D2" t="s">
-        <v>441</v>
+        <v>485</v>
       </c>
       <c r="E2" t="s">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="F2" t="s">
-        <v>442</v>
+        <v>486</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>443</v>
+        <v>487</v>
       </c>
       <c r="I2" t="s">
-        <v>444</v>
+        <v>488</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>445</v>
+        <v>489</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>357</v>
+        <v>405</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>446</v>
+        <v>490</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>447</v>
+        <v>491</v>
       </c>
       <c r="C2" t="s">
-        <v>448</v>
+        <v>492</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>449</v>
+        <v>493</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>392</v>
+        <v>440</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>450</v>
+        <v>494</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>451</v>
+        <v>495</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>452</v>
+        <v>496</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>453</v>
+        <v>497</v>
       </c>
       <c r="C2" t="s">
-        <v>454</v>
+        <v>498</v>
       </c>
       <c r="D2" t="s">
-        <v>455</v>
+        <v>499</v>
       </c>
       <c r="E2" t="s">
-        <v>456</v>
+        <v>500</v>
       </c>
       <c r="F2" t="s">
-        <v>457</v>
+        <v>501</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I20" sqref="I20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>113</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>356</v>
+        <v>404</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>357</v>
+        <v>405</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>358</v>
+        <v>406</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>359</v>
+        <v>407</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>360</v>
+        <v>408</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>361</v>
+        <v>409</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>458</v>
+        <v>502</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="C2" t="s">
-        <v>459</v>
+        <v>503</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>382</v>
+        <v>430</v>
       </c>
       <c r="J2" t="s">
-        <v>134</v>
+        <v>187</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="C3" t="s">
-        <v>460</v>
+        <v>504</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>461</v>
+        <v>505</v>
       </c>
       <c r="J3" t="s">
-        <v>135</v>
+        <v>188</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>462</v>
+        <v>506</v>
       </c>
       <c r="C4" t="s">
-        <v>463</v>
+        <v>507</v>
       </c>
       <c r="H4" t="s">
-        <v>464</v>
+        <v>508</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>465</v>
+        <v>509</v>
       </c>
       <c r="J4" t="s">
-        <v>134</v>
+        <v>187</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>462</v>
+        <v>506</v>
       </c>
       <c r="C5" t="s">
-        <v>466</v>
+        <v>510</v>
       </c>
       <c r="H5" t="s">
-        <v>467</v>
+        <v>511</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>468</v>
+        <v>512</v>
       </c>
       <c r="J5" t="s">
-        <v>134</v>
+        <v>187</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="C6" t="s">
-        <v>469</v>
+        <v>513</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>470</v>
+        <v>514</v>
       </c>
       <c r="J6" t="s">
-        <v>134</v>
+        <v>187</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B7" t="s">
-        <v>462</v>
+        <v>506</v>
       </c>
       <c r="C7" t="s">
-        <v>471</v>
+        <v>515</v>
       </c>
       <c r="H7" t="s">
-        <v>472</v>
+        <v>516</v>
       </c>
       <c r="I7" s="4" t="s">
-        <v>473</v>
+        <v>517</v>
       </c>
       <c r="J7" t="s">
-        <v>134</v>
+        <v>187</v>
       </c>
     </row>
     <row r="8" spans="1:10">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B8" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="C8" t="s">
-        <v>474</v>
+        <v>518</v>
       </c>
       <c r="I8" s="4" t="s">
-        <v>475</v>
+        <v>519</v>
       </c>
       <c r="J8" t="s">
-        <v>134</v>
+        <v>187</v>
       </c>
     </row>
     <row r="9" spans="1:10">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B9" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="C9" t="s">
-        <v>476</v>
+        <v>520</v>
       </c>
       <c r="I9" s="4" t="s">
-        <v>367</v>
+        <v>415</v>
       </c>
       <c r="J9" t="s">
-        <v>134</v>
+        <v>187</v>
       </c>
     </row>
     <row r="10" spans="1:10">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B10" t="s">
-        <v>477</v>
+        <v>521</v>
       </c>
       <c r="C10" t="s">
-        <v>478</v>
+        <v>522</v>
       </c>
       <c r="H10" t="s">
-        <v>479</v>
+        <v>523</v>
+      </c>
+      <c r="I10" s="4" t="s">
+        <v>524</v>
       </c>
       <c r="J10" t="s">
-        <v>134</v>
+        <v>187</v>
       </c>
     </row>
     <row r="11" spans="1:10">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B11" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="C11" t="s">
-        <v>480</v>
+        <v>525</v>
       </c>
       <c r="I11" s="4" t="s">
-        <v>481</v>
+        <v>526</v>
       </c>
       <c r="J11" t="s">
-        <v>135</v>
+        <v>188</v>
       </c>
     </row>
     <row r="12" spans="1:10">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B12" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="C12" t="s">
-        <v>482</v>
+        <v>527</v>
       </c>
       <c r="I12" s="4" t="s">
-        <v>483</v>
+        <v>528</v>
       </c>
       <c r="J12" t="s">
-        <v>134</v>
+        <v>187</v>
       </c>
     </row>
     <row r="13" spans="1:10">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B13" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="C13" t="s">
-        <v>484</v>
+        <v>529</v>
       </c>
       <c r="I13" s="4" t="s">
-        <v>485</v>
+        <v>530</v>
       </c>
       <c r="J13" t="s">
-        <v>134</v>
+        <v>187</v>
       </c>
     </row>
     <row r="14" spans="1:10">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B14" t="s">
-        <v>477</v>
+        <v>521</v>
       </c>
       <c r="C14" t="s">
-        <v>486</v>
+        <v>531</v>
       </c>
       <c r="H14" t="s">
-        <v>487</v>
+        <v>532</v>
+      </c>
+      <c r="I14" s="4" t="s">
+        <v>533</v>
       </c>
       <c r="J14" t="s">
-        <v>134</v>
+        <v>187</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B15" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="C15" t="s">
-        <v>378</v>
+        <v>426</v>
       </c>
       <c r="I15" s="4" t="s">
-        <v>379</v>
+        <v>427</v>
       </c>
       <c r="J15" t="s">
-        <v>134</v>
+        <v>187</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B16" t="s">
-        <v>477</v>
+        <v>521</v>
       </c>
       <c r="C16" t="s">
-        <v>488</v>
+        <v>534</v>
       </c>
       <c r="H16" t="s">
-        <v>489</v>
+        <v>535</v>
+      </c>
+      <c r="I16" s="4" t="s">
+        <v>536</v>
       </c>
       <c r="J16" t="s">
-        <v>134</v>
+        <v>187</v>
       </c>
     </row>
     <row r="17" spans="1:10">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B17" t="s">
-        <v>477</v>
+        <v>521</v>
       </c>
       <c r="C17" t="s">
-        <v>490</v>
+        <v>537</v>
       </c>
       <c r="H17" t="s">
-        <v>487</v>
+        <v>532</v>
+      </c>
+      <c r="I17" s="4" t="s">
+        <v>533</v>
       </c>
       <c r="J17" t="s">
-        <v>134</v>
+        <v>187</v>
       </c>
     </row>
     <row r="18" spans="1:10">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B18" t="s">
-        <v>462</v>
+        <v>506</v>
       </c>
       <c r="C18" t="s">
-        <v>491</v>
+        <v>538</v>
       </c>
       <c r="D18" t="s">
-        <v>492</v>
+        <v>539</v>
       </c>
       <c r="E18" t="s">
-        <v>493</v>
+        <v>540</v>
       </c>
       <c r="H18" t="s">
-        <v>494</v>
+        <v>541</v>
       </c>
       <c r="I18" s="4" t="s">
-        <v>495</v>
+        <v>542</v>
       </c>
       <c r="J18" t="s">
-        <v>134</v>
+        <v>187</v>
       </c>
     </row>
     <row r="19" spans="1:10">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B19" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="C19" t="s">
-        <v>496</v>
+        <v>543</v>
       </c>
       <c r="D19" t="s">
-        <v>492</v>
+        <v>539</v>
       </c>
       <c r="E19" t="s">
-        <v>493</v>
+        <v>540</v>
       </c>
       <c r="I19" s="4" t="s">
-        <v>497</v>
+        <v>544</v>
       </c>
       <c r="J19" t="s">
-        <v>134</v>
+        <v>187</v>
       </c>
     </row>
     <row r="20" spans="1:10">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B20" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="C20" t="s">
-        <v>498</v>
+        <v>545</v>
       </c>
       <c r="D20" t="s">
-        <v>499</v>
+        <v>546</v>
       </c>
       <c r="E20" t="s">
-        <v>493</v>
+        <v>540</v>
       </c>
       <c r="I20" s="4" t="s">
-        <v>500</v>
+        <v>547</v>
       </c>
       <c r="J20" t="s">
-        <v>134</v>
+        <v>187</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="I8" r:id="rId_hyperlink_7"/>
     <hyperlink ref="I9" r:id="rId_hyperlink_8"/>
-    <hyperlink ref="I11" r:id="rId_hyperlink_9"/>
-[...5 lines deleted...]
-    <hyperlink ref="I20" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="I10" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="I11" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="I12" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="I13" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="I14" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="I15" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="I16" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="I17" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="I18" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="I19" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="I20" r:id="rId_hyperlink_19"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>