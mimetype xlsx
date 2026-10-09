--- v0 (2026-09-18)
+++ v1 (2026-10-09)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="302">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="304">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -138,147 +147,131 @@
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
-    <t>Albuvirtide</t>
-[...2 lines deleted...]
-    <t>AIKENING</t>
+    <t>albuvirtide</t>
+  </si>
+  <si>
+    <t>ABT</t>
+  </si>
+  <si>
+    <t>Albuvirtide (ABT)</t>
+  </si>
+  <si>
+    <t>Aikening</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
-    <t>HIV fusion inhibitor</t>
-[...8 lines deleted...]
-    <t>Aikening injection was approved by the National Medical Products Administration (NMPA) in China in 2018.</t>
+    <t>HIV entry inhibitor (fusion inhibitor) - synthetic peptide</t>
+  </si>
+  <si>
+    <t>Albuvirtide is a synthetic long-acting HIV-1 fusion inhibitor that binds to gp41 and prevents fusion of HIV-1 with host cells, thereby inhibiting viral entry. In vitro, it demonstrates potent antiviral activity against multiple HIV-1 subtypes and retains activity against several enfuvirtide-resistant strains. Following intravenous administration, pharmacokinetics are dose-proportional and consistent with linear elimination. At steady state following weekly 320 mg dosing, mean AUC₀-∞, Cmax and Ctrough were 4946 mg·h/L, 57.0 mg/L and 6.9 mg/L, respectively. Albuvirtide is widely distributed, primarily eliminated via the kidneys, and does not significantly inhibit major CYP450 enzymes. Clinical trials investigated once-weekly and every-2-weeks IV administration of Albuvirtide for HIV treatment.</t>
+  </si>
+  <si>
+    <t>Aikening (albuvirtide) 160 mg/vial received marketing authorisation in China in 2018 as a long-acting intravenous treatment for HIV-1 infection for maintenance therapy in virologic suppressed patients.</t>
+  </si>
+  <si>
+    <t>Aikening injection was approved by the National Medical Products Administration (NMPA) in China in 2018. It was also approved in Malaysia by the National Pharmaceutical Regulatory Agency (NPRA) in April 2024.</t>
   </si>
   <si>
     <t>Most frequently reported adverse reactions observed were:
  i) Diarrhoea
  ii) Headache
  iii) Dizziness
 Common laboratory abnormalities included:
  i) Hyperlipaemia
  ii) Hypertriglyceridaemia
  iii) Increased ALT
  iv) Increased AST
  v) Increased γ-GT
  vi) Elevated bilirubin
  vii) Increased serum uric acid</t>
   </si>
   <si>
     <t>Phase III results of Albuvirtide + lopinavir/ritonavir (LPV/r) demonstrate the following:
-   i) 80.4% reduction in HIV-1 RNA &lt;50 copies/mL at Week 48 vs 66.0% in the control arm
+   i) 80.4% of participants had HIV-1 RNA &lt;50 copies/mL (comparator was WHO second-line regimen)
    ii) 79.5% reduction in HIV-1 RNA &lt;50 copies/mL at Week 24 vs 78.3% in the control arm
-   iii) CD4 cell counts increased from baseline after treatment, i.e., &lt;100 cells/μL
-   iv) 320 mg dose showed better antiviral activity than the 160 mg dose</t>
+   iii) 320 mg dose showed better antiviral activity than the 160 mg dose</t>
   </si>
   <si>
     <t>Phase 3 Clinical studies demonstrated that Albuvirtide + lopinavir/ritonavir (LPV/r) combination therapy demonstrated strong antiviral efficacy, achieving up to 80.4% virologic suppression at Week 48, accompanied by improvements in CD4+ T-cell counts and a low risk of resistance development. The treatment was generally well tolerated, with the most common adverse events being diarrhoea, headache, and dizziness, while laboratory abnormalities were primarily related to lipid and liver function parameters and were mostly mild to moderate in severity.</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB15166</t>
   </si>
   <si>
     <t>Intravenous</t>
   </si>
   <si>
-    <t>Aqueous drug particle suspension</t>
-[...8 lines deleted...]
-    <t>No residual solvent used</t>
+    <t>Albumin-binding peptide conjugate</t>
+  </si>
+  <si>
+    <t>Unknown</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
-    <t>Frontier signed a global licensing agreement with GSK</t>
-[...1 lines deleted...]
-  <si>
     <t>Not provided</t>
   </si>
   <si>
-    <t>Formulation Preparation
-[...10 lines deleted...]
-  <si>
     <t>HIV</t>
   </si>
   <si>
     <t>Treatment</t>
   </si>
   <si>
     <t>Administered by a community health worker, Administered by a nurse, Administered by a specialty health worker</t>
   </si>
   <si>
     <t>Weekly, Every 2 weeks</t>
   </si>
   <si>
-    <t>AIKENING was reported to be widely accepted in real-world clinical practice, particularly among patients with high unmet treatment needs. Factors supporting acceptance included once-weekly administration, reduced pill burden, rapid onset of action, a high barrier to resistance and a well-tolerated safety profile.</t>
+    <t>AIKENING was reported in China to be widely accepted in real-world clinical practice, particularly among patients with high unmet treatment needs. Factors supporting acceptance included once-weekly administration, reduced pill burden, rapid onset of action, a high barrier to resistance and a well-tolerated safety profile.</t>
   </si>
   <si>
     <t>Dose: 320 mg; Strength: 160 mg/vial</t>
   </si>
   <si>
     <t>320 mg</t>
   </si>
   <si>
     <t>For adults and adolescents &lt;16 years old, AIKENING is administered by intravenous infusion at 320 mg once daily on Days 1, 2, 3, and 8, and thereafter once weekly.</t>
   </si>
   <si>
     <t>Administer Albuvirtide solution by intravenous infusion via a peripheral vein in one of the upper extremities for 45±8 minutes. Albuvirtide infusion preparation involves determining the required number of vials according to the assigned dose. For a 0.32 g dose, two vials are required. A 100 mL bag of 0.9% sodium chloride is prepared by removing 12 mL, leaving 88 mL. Each vial is reconstituted with 1.2 mL of 5% sodium bicarbonate and vortexed until completely dissolved. Subsequently, 6 mL of sodium chloride solution is added to each vial and gently mixed. The contents of each vial are then transferred back into the original infusion bag, resulting in approximately 90 mL of AIKENING™ infusion solution.</t>
   </si>
   <si>
     <t>https://en.frontierbiotech.com/info.html</t>
   </si>
   <si>
     <t>2026-09-01 12:54:56</t>
   </si>
   <si>
     <t>2026-09-18 14:23:37</t>
   </si>
   <si>
     <t>Compound</t>
   </si>
@@ -433,50 +426,53 @@
     <t>FB-ABWT-402</t>
   </si>
   <si>
     <t>NCT05206019</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05206019</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Frontier Biotechnologies Inc.</t>
   </si>
   <si>
     <t>This is a single-center,randomized,open, single-dose, parallel-design study, which will be only enrolled Chinese healthy volunteers.</t>
   </si>
   <si>
     <t>Study to Evaluate Pharmacokinetic and Safety of Albuvirtide Between Intravenous Drip and Intravenous Injection</t>
   </si>
   <si>
     <t>China</t>
+  </si>
+  <si>
+    <t>Albuvirtide</t>
   </si>
   <si>
     <t>2022-02-16</t>
   </si>
   <si>
     <t>2023-01-05</t>
   </si>
   <si>
     <t>2022-04-17</t>
   </si>
   <si>
     <t>2022-05-02</t>
   </si>
   <si>
     <t>Adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
@@ -503,53 +499,50 @@
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Once</t>
   </si>
   <si>
     <t>Injectable</t>
   </si>
   <si>
     <t>ABT-3BNC117_202</t>
   </si>
   <si>
     <t>NCT04819347</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04819347</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
-    <t>Unknown status</t>
-[...1 lines deleted...]
-  <si>
     <t>This is a phase 2 study to evaluate the safety and tolerability of combination therapy with Albuvirtide (ABT) and 3BNC117 in virologically suppressed subjects with HIV-1 infection and explore the potential of viral suppression and viral reservoir clearance after analytical treatment interruption (ATI).</t>
   </si>
   <si>
     <t>Albuvirtide in Combination With 3BNC117 in Virologically Suppressed Subjects With HIV-1 Infection</t>
   </si>
   <si>
     <t>3BNC117</t>
   </si>
   <si>
     <t>2021-05-01</t>
   </si>
   <si>
     <t>2021-03-24</t>
   </si>
   <si>
     <t>2022-06-01</t>
   </si>
   <si>
     <t>2022-12-01</t>
   </si>
   <si>
     <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
@@ -633,53 +626,50 @@
 1. Males and females, age ≥ 18 years;
 2. HIV-1 seropositive with documented HIV-1 infection by official, signed, written history (e.g. Laboratory report)
 3. Receiving a combination antiretroviral therapy (cART) (failing regimen) for at least 8 weeks before Screening and are willing to continue on the failing regimen during the Screening Phase and up to Day 14 of the Treatment Phase, OR have failed in the past 8 weeks of Screening, are off therapy and are willing to stay off therapy until Day 14 of the Treatment Phase;
 4. Plasma HIV-1 RNA ≥ 1000 copies/mL at the Screening Visit and documented detectable viral load (HIV-1 RNA \&gt;200 copies/ml) within the last 3 months prior to the Screening Visit;
 5. Highly treatment-experienced HIV-infected patients with genotypic and/or</t>
   </si>
   <si>
     <t>TALENT</t>
   </si>
   <si>
     <t>NCT02369965</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT02369965</t>
   </si>
   <si>
     <t>Phase III</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the efficacy and safety of albuvirtide combined with lopinavir-ritonavir (LPV/r) in HIV-1-infected patients who failed first-line antiretroviral therapy (ART).</t>
   </si>
   <si>
     <t>Test Albuvirtide in Experienced Patients</t>
   </si>
   <si>
-    <t>albuvirtide</t>
-[...1 lines deleted...]
-  <si>
     <t>lopinavir-ritonavir</t>
   </si>
   <si>
     <t>tenofovir</t>
   </si>
   <si>
     <t>lamivudine</t>
   </si>
   <si>
     <t>2014-02-19</t>
   </si>
   <si>
     <t>2018-04-02</t>
   </si>
   <si>
     <t>Children, Adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Children, Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. 16-60 years old, male or female.
 2. Those who meet the Diagnostic Criteria of AIDS and HIV Infection, the Health Industry Standard of the People's Republic of China (WS 293-2008).
 3. Those who have been undergoing antiretroviral treatment with nucleosides and non-nucleoside reverse transcriptase inhibitors (NRTIs+NNRTIs) for at least 6 months.
@@ -687,102 +677,138 @@
 5. Those who have no serious hepatic or renal functional impairment and other parameters are generally in the normal ranges according to the comprehensive physical examinations (including general physical examination, routine blood and urine tests, blood chemistry tests, ECG, etc.).
 6. The subjects should have a full understanding of the objective, nature, methods of the trial and the possible reac</t>
   </si>
   <si>
     <t>Daily</t>
   </si>
   <si>
     <t>FB-ABWT-401</t>
   </si>
   <si>
     <t>NCT04006353</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04006353</t>
   </si>
   <si>
     <t>Marketed</t>
   </si>
   <si>
     <t>Shanghai Public Health Clinical Center</t>
   </si>
   <si>
     <t>This study is designed to estimate the drug interaction between RIF and ABT. This will be a single-center, open-label, parallel study in healthy adult subjects.</t>
   </si>
   <si>
-    <t>The Drug Interaction Between Albuvirtide (ABT) and Rifampin（RIF） in Healthy Adult Subjects</t>
-[...2 lines deleted...]
-    <t>ABT</t>
+    <t>The Drug Interaction Between Albuvirtide (ABT) and Rifampin( RIF) in Healthy Adult Subjects</t>
   </si>
   <si>
     <t>RIF</t>
   </si>
   <si>
     <t>2019-07-11</t>
   </si>
   <si>
     <t>2021-09-23</t>
   </si>
   <si>
     <t>2019-09-30</t>
   </si>
   <si>
     <t>2019-12-03</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Males and females, age between 18 and 65 years；
 * Healthy as determined by a responsible and experienced physician, based on a medical evaluation including physical examination, laboratory tests, Chest X-ray, abdominal B-ultrasound and ECG; No serious liver and kidney dysfunction, normal albumin value, and other indicators are in the normal range；
 * Subjects weighing ≥50 kg and their BMI within the range 18.5-27.0 kg/m\^2 (inclusive)；
 * Agrees not to consume alcohol during the study；
 * Both male and female subjects and their partners of childbearing potential agree to use contraception during the study；
 * Females of childbearing potential must have a negative serum pregnancy test at Screening visit prior to receiving the first dose of study drug；
 * ALT、AST、ALP and TB</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
+    <t>Publication</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1186/s12879-026-12987-3"&gt;Albuvirtide plus 3BNC117 provides a promising combination strategy for multidrug-resistant HIV-1 infection: a prospective, open-label, multicenter phase 2 trial. &lt;em&gt;BMC infectious diseases&lt;/em&gt;, &lt;em&gt;26&lt;/em&gt;(1), 911.&lt;/a&gt; &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1186/s12879-026-12987-3"&gt;https://doi.org/10.1186/s12879-026-12987-3&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Yihong Zhou</t>
+  </si>
+  <si>
+    <t>2026-05-28</t>
+  </si>
+  <si>
+    <t>BMC Infectious Diseases</t>
+  </si>
+  <si>
+    <t>Safety and Efficacy Study of Albuvirtide + 3BNC117</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;Background: &lt;/strong&gt;Albuvirtide (ABT), a fusion inhibitor, and 3BNC117, a broadly neutralizing antibody, were evaluated for efficacy and safety in combination with an optimized background regimen (OBR) in adults with multidrug-resistant (MDR) HIV-1.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods: &lt;/strong&gt;In this phase 2 trial conducted in China via an international collaborative screening effort, we enrolled MDR HIV-1 patients with prior treatment failures and baseline viral loads &amp;gt; 1000 copies/mL. After a 6-day control period on existing therapy, participants received 3BNC117 on day 7 and ABT on days 7-9. On day 14, eligible patients were randomized 1:1 to Group A (ABT once weekly and 3BNC117 once every two weeks) or Group B (ABT and 3BNC117 once every two weeks), each with an OBR containing at least one fully active drug, for 24 weeks. The primary endpoint was the proportion with ≥ 0.5 log10 viral load reduction from day 7 to 14.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results: &lt;/strong&gt;Sixteen patients completed the study. Baseline mean viral load was 4.47 log10 copies/mL, and mean CD4 + T-cell count was 165 cells/µL. By day 14, 62.5% showed a ≥ 0.5 log10 reduction from day 7 (p = 0.012 vs. control), with a mean drop of 1.05 log10. At end of treatment (EOT), the mean decrease was 2.82 log10, and 87.5% had viral load &amp;lt; 50 copies/mL. Viral load &amp;lt; 50 copies/mL was seen in 75% of Group A and 100% of Group B. No deaths or serious ABT+3BNC117-related adverse events were reported.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions: &lt;/strong&gt;In patients with MDR HIV-1 infection who have limited treatment therapeutic options, the combination of ABT+3BNC117 plus an OBR was observed to have significant antiviral activity during a 34-week study period.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Trial registration: &lt;/strong&gt;&lt;a target="_blank" rel="noopener noreferrer" href="http://Clinicaltrials.gov"&gt;Clinicaltrials.gov&lt;/a&gt; &lt;a target="_blank" rel="noopener noreferrer" href="http://clinicaltrials.gov/show/NCT04560569"&gt;NCT04560569&lt;/a&gt;, Sep 23, 2020.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1097/CM9.0000000000001273"&gt;Efficacy and safety of the long-acting fusion inhibitor albuvirtide in antiretroviral-experienced adults with human immunodeficiency virus-1: interim analysis of the randomized, controlled, phase 3, non-inferiority TALENT study&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Bin Su</t>
+  </si>
+  <si>
+    <t>2020-11-25</t>
+  </si>
+  <si>
+    <t>Chinese Medical Journal</t>
+  </si>
+  <si>
+    <t>TALENT Study</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;strong&gt;Background: &lt;/strong&gt;Albuvirtide is a once-weekly injectable human immunodeficiency virus (HIV)-1 fusion inhibitor. We present interim data for a phase 3 trial assessing the safety and efficacy of albuvirtide plus lopinavir-ritonavir in HIV-1-infected adults already treated with antiretroviral drugs.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods: &lt;/strong&gt;We carried out a 48-week, randomized, controlled, open-label non-inferiority trial at 12 sites in China. Adults on the World Health Organization (WHO)-recommended first-line treatment for &amp;gt;6 months with a plasma viral load &amp;gt;1000 copies/mL were enrolled and randomly assigned (1:1) to receive albuvirtide (once weekly) plus ritonavir-boosted lopinavir (ABT group) or the WHO-recommended second-line treatment (NRTI group). The primary endpoint was the proportion of patients with a plasma viral load below 50 copies/mL at 48 weeks. Non-inferiority was prespecified with a margin of 12%.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results: &lt;/strong&gt;At the time of analysis, week 24 data were available for 83 and 92 patients, and week 48 data were available for 46 and 50 patients in the albuvirtide and NRTI groups, respectively. At 48 weeks, 80.4% of patients in the ABT group and 66.0% of those in the NRTI group had HIV-1 RNA levels below 50 copies/mL, meeting the criteria for non-inferiority. For the per-protocol population, the superiority of albuvirtide over NRTI was demonstrated. The frequency of grade 3 to 4 adverse events was similar in the two groups; the most common adverse events were diarrhea, upper respiratory tract infections, and grade 3 to 4 increases in triglyceride concentration. Renal function was significantly more impaired at 12 weeks in the patients of the NRTI group who received tenofovir disoproxil fumarate than in those of the ABT group.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions: &lt;/strong&gt;The TALENT study is the first phase 3 trial of an injectable long-acting HIV drug. This interim analysis indicates that once-weekly albuvirtide in combination with ritonavir-boosted lopinavir is well tolerated and non-inferior to the WHO-recommended second-line regimen in patients with first-line treatment failure.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Trial registration: &lt;/strong&gt;&lt;a target="_blank" rel="noopener noreferrer" href="http://ClinicalTrials.gov"&gt;ClinicalTrials.gov&lt;/a&gt; Identifier: &lt;a target="_blank" rel="noopener noreferrer" href="http://clinicaltrials.gov/show/NCT02369965"&gt;NCT02369965&lt;/a&gt;; &lt;a target="_blank" rel="noopener noreferrer" href="https://www.clinicaltrials.gov.Chinese"&gt;https://www.clinicaltrials.gov.Chinese&lt;/a&gt; Clinical Trial Registry No. ChiCTR-TRC-14004276; &lt;a target="_blank" rel="noopener noreferrer" href="http://www.chictr.org.cn/enindex.aspx"&gt;http://www.chictr.org.cn/enindex.aspx&lt;/a&gt;.&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
@@ -796,50 +822,53 @@
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>Frontier Biotechnologies Inc</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
+    <t>AIKENING</t>
+  </si>
+  <si>
     <t>160 mg/vial</t>
   </si>
   <si>
     <t>NMPA</t>
   </si>
   <si>
     <t>National Medical Products Administration</t>
   </si>
   <si>
     <t>CHN</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
     <t>PAHANG PHARMACY SDN. BHD.</t>
   </si>
   <si>
     <t>NPRA</t>
   </si>
   <si>
     <t>Malaysian Drug Control Authority - National Pharmaceutical Regulatory Agency</t>
   </si>
   <si>
     <t>MYS</t>
@@ -895,150 +924,117 @@
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
     <t>Stable albuvirtide compositions</t>
   </si>
   <si>
     <t>A liquid compositions and stable lyophilized compositions comprising albuvirtide, an HIV-1 fusion inhibitor. The present invention also provides the manufacturing process thereof and use of these compositions for the prevention, treatment or prophylaxis of diseases caused by HIV.</t>
   </si>
   <si>
     <t>WO2020223906A1</t>
   </si>
   <si>
+    <t>Composition</t>
+  </si>
+  <si>
     <t>Frontier Biotechnologies Co Ltd</t>
   </si>
   <si>
     <t>2027-11-07</t>
   </si>
   <si>
     <t>Ceased</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/cP5oW2nZObErvQjsqBjxPN5rjlu2egALUu8d7JGG.png</t>
   </si>
   <si>
     <t>Chemical Structure of C204H306N54O72</t>
   </si>
   <si>
     <t>https://pubchem.ncbi.nlm.nih.gov/compound/Albuvirtide</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>https://en.frontierbiotech.com/information.html</t>
   </si>
   <si>
     <t>Frontier Biotechnologies Inc. (also known as "Frontier Biotech") is a publicly listed, commercial-stage, research-based biopharmaceutical firm committed to the discovery, development, production, and marketing of novel medications. Founded by a group of US-trained scientists, Frontier Biotech is a 20-year-old company with about 500 employees. It received its first product approval in China in 2018</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
-    <t>Publication</t>
-[...16 lines deleted...]
-  <si>
     <t>Prescribing Information of Albuvirtide</t>
   </si>
   <si>
-    <t>&lt;p&gt;Hu, C., Zhou, X., He, L., Zhu, X., Cao, Q., Dai, B., Su, J., Liu, H., Qin, J., Wang, J., &amp;amp; Zhu, B. (2026). Safety and Virological Outcomes of a Modified Albuvirtide Intensification Regimen with Standard ART in People with HIV. &lt;em&gt;Infection and drug resistance&lt;/em&gt;, &lt;em&gt;19&lt;/em&gt;, 617345. &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.2147/IDR.S617345"&gt;https://doi.org/10.2147/IDR.S617345&lt;/a&gt;&lt;/p&gt;</t>
+    <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.2147/IDR.S617345"&gt;Safety and Virological Outcomes of a Modified Albuvirtide Intensification Regimen with Standard ART in People with HIV&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Caiqin Hu</t>
   </si>
   <si>
     <t>2026-08-27</t>
   </si>
   <si>
     <t>Infection and Drug Resistance - Dovepress</t>
   </si>
   <si>
     <t>Safety profile of Albuvirtide therapy</t>
   </si>
   <si>
-    <t>&lt;p&gt;&lt;strong&gt;Background: &lt;/strong&gt;To control HIV-1 viral load and maintain optimal immune function, albuvirtide (ABT) combined with antiretroviral therapy (ART) is used in designated AIDS hospitals in China. However, the standard weekly 320-mg ABT injection regimen poses adherence-related challenges. This study explored the safety and virological outcomes of a modified ABT intensification regimen in people with HIV.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods: &lt;/strong&gt;This single-arm, uncontrolled prospective cohort enrolled 20 people with HIV who received intravenous ABT 320 mg for three consecutive days every four weeks while continuing their baseline ART regimens. Peripheral blood samples were collected to measure alanine aminotransferase (ALT), aspartate aminotransferase (AST), triglyceride (TAG), cholesterol, CD4+ T-cell counts, HIV-RNA levels, and plasma ABT concentrations.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results: &lt;/strong&gt;No adverse events considered related to ABT were observed in this cohort. Pharmacokinetic analysis demonstrated sustained therapeutic exposure, with mean trough concentrations of 4.71 mg/L, 3.83 mg/L, and 4.53 mg/L at Weeks 4, 8, and 12, respectively, each exceeding 50-fold the IC9 0. During follow-up, mean HIV-RNA decreased from 1.65 log10 copies/mL at baseline to 0.59 log10 copies/mL at Week 12 (mean reduction: 1.06 log1 0 copies/mL; &lt;em&gt;P&lt;/em&gt; = 0.0007). Among patients with baseline HIV-RNA above 20 copies/mL, the viral load decreased from 2.55 to 1.43 log10 copies/mL.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusion: &lt;/strong&gt;Preliminary results demonstrate that 4-week ABT antiviral intensification regimen is feasible and exhibits potential antiviral activity.&lt;/p&gt;</t>
-[...17 lines deleted...]
-    <t>&lt;p&gt;&lt;strong&gt;Background: &lt;/strong&gt;Albuvirtide (ABT), a fusion inhibitor, and 3BNC117, a broadly neutralizing antibody, were evaluated for efficacy and safety in combination with an optimized background regimen (OBR) in adults with multidrug-resistant (MDR) HIV-1.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods: &lt;/strong&gt;In this phase 2 trial conducted in China via an international collaborative screening effort, we enrolled MDR HIV-1 patients with prior treatment failures and baseline viral loads &amp;gt; 1000 copies/mL. After a 6-day control period on existing therapy, participants received 3BNC117 on day 7 and ABT on days 7-9. On day 14, eligible patients were randomized 1:1 to Group A (ABT once weekly and 3BNC117 once every two weeks) or Group B (ABT and 3BNC117 once every two weeks), each with an OBR containing at least one fully active drug, for 24 weeks. The primary endpoint was the proportion with ≥ 0.5 log10 viral load reduction from day 7 to 14.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results: &lt;/strong&gt;Sixteen patients completed the study. Baseline mean viral load was 4.47 log10 copies/mL, and mean CD4 + T-cell count was 165 cells/µL. By day 14, 62.5% showed a ≥ 0.5 log10 reduction from day 7 (p = 0.012 vs. control), with a mean drop of 1.05 log10. At end of treatment (EOT), the mean decrease was 2.82 log10, and 87.5% had viral load &amp;lt; 50 copies/mL. Viral load &amp;lt; 50 copies/mL was seen in 75% of Group A and 100% of Group B. No deaths or serious ABT+3BNC117-related adverse events were reported.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions: &lt;/strong&gt;In patients with MDR HIV-1 infection who have limited treatment therapeutic options, the combination of ABT+3BNC117 plus an OBR was observed to have significant antiviral activity during a 34-week study period.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Trial registration: &lt;/strong&gt;&lt;a target="_blank" rel="noopener noreferrer" href="http://Clinicaltrials.gov"&gt;Clinicaltrials.gov&lt;/a&gt; &lt;a target="_blank" rel="noopener noreferrer" href="http://clinicaltrials.gov/show/NCT04560569"&gt;NCT04560569&lt;/a&gt;, Sep 23, 2020.&lt;/p&gt;</t>
+    <t>&lt;p&gt;Background: To control HIV-1 viral load and maintain optimal immune function, albuvirtide (ABT) combined with antiretroviral therapy (ART) is used in designated AIDS hospitals in China. However, the standard weekly 320-mg ABT injection regimen poses adherence-related challenges. This study explored the safety and virological outcomes of a modified ABT intensification regimen in people with HIV.&lt;/p&gt;&lt;p&gt;Methods: This single-arm, uncontrolled prospective cohort enrolled 20 people with HIV who received intravenous ABT 320 mg for three consecutive days every four weeks while continuing their baseline ART regimens. Peripheral blood samples were collected to measure alanine aminotransferase (ALT), aspartate aminotransferase (AST), triglyceride (TAG), cholesterol, CD4+ T-cell counts, HIV-RNA levels, and plasma ABT concentrations.&lt;/p&gt;&lt;p&gt;Results: No adverse events considered related to ABT were observed in this cohort. Pharmacokinetic analysis demonstrated sustained therapeutic exposure, with mean trough concentrations of 4.71 mg/L, 3.83 mg/L, and 4.53 mg/L at Weeks 4, 8, and 12, respectively, each exceeding 50-fold the IC9 0. During follow-up, mean HIV-RNA decreased from 1.65 log10 copies/mL at baseline to 0.59 log10 copies/mL at Week 12 (mean reduction: 1.06 log1 0 copies/mL; P = 0.0007). Among patients with baseline HIV-RNA above 20 copies/mL, the viral load decreased from 2.55 to 1.43 log10 copies/mL.&lt;/p&gt;&lt;p&gt;Conclusion: Preliminary results demonstrate that 4-week ABT antiviral intensification regimen is feasible and exhibits potential antiviral activity.&lt;/p&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1407,97 +1403,100 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/cP5oW2nZObErvQjsqBjxPN5rjlu2egALUu8d7JGG.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.frontierbiotech.com/information.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AM2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AM1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:39">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1526,189 +1525,201 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="3" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
+      </c>
+      <c r="B2" t="s">
+        <v>40</v>
       </c>
       <c r="C2" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="D2" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="G2" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="J2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="K2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="L2" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="M2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="N2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="O2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="P2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="Q2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="R2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="T2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="U2" t="s">
         <v>54</v>
       </c>
       <c r="V2" t="s">
         <v>55</v>
       </c>
       <c r="W2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="X2" t="s">
         <v>56</v>
       </c>
-      <c r="Y2" s="1" t="s">
+      <c r="Y2" t="s">
+        <v>56</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>56</v>
+      </c>
+      <c r="AA2" t="s">
         <v>57</v>
       </c>
-      <c r="Z2" s="1" t="s">
+      <c r="AB2" t="s">
         <v>58</v>
       </c>
-      <c r="AA2" t="s">
+      <c r="AC2" t="s">
         <v>59</v>
       </c>
-      <c r="AB2" t="s">
+      <c r="AD2" t="s">
         <v>60</v>
       </c>
-      <c r="AC2" t="s">
+      <c r="AE2" t="s">
         <v>61</v>
       </c>
-      <c r="AD2" t="s">
+      <c r="AF2" t="s">
         <v>62</v>
       </c>
-      <c r="AE2" t="s">
+      <c r="AG2" t="s">
         <v>63</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="AH2" t="s">
         <v>64</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="AI2" t="s">
         <v>65</v>
       </c>
-      <c r="AI2" t="s">
+      <c r="AJ2" t="s">
         <v>66</v>
       </c>
-      <c r="AJ2" t="s">
+      <c r="AL2" s="1" t="s">
         <v>67</v>
+      </c>
+      <c r="AM2" s="1" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ7"/>
   <sheetViews>
@@ -1752,872 +1763,924 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E2" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="F2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="H2" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="I2" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="J2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="M2" t="s">
-        <v>36</v>
+        <v>128</v>
       </c>
       <c r="X2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="Y2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="AB2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="AC2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="AD2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="AE2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="AF2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="AG2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="AH2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="AI2" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="AJ2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="AP2" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="AQ2">
         <v>30</v>
       </c>
       <c r="AR2" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="AS2" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="AU2" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="AW2" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="AX2" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="AY2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="AZ2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C3" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="E3" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F3" t="s">
-        <v>147</v>
+        <v>123</v>
       </c>
       <c r="G3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="H3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="I3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="J3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="M3" t="s">
-        <v>36</v>
+        <v>128</v>
       </c>
       <c r="O3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="W3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="Y3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="Z3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AA3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="AD3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="AE3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="AF3" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="AG3" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="AH3" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="AI3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="AJ3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="AP3" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="AQ3">
         <v>24</v>
       </c>
       <c r="AS3" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="AU3" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="AW3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="AX3" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="AY3" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="AZ3" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C4" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E4" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F4" t="s">
-        <v>147</v>
+        <v>123</v>
       </c>
       <c r="G4" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="H4" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="I4" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="J4" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="M4" t="s">
-        <v>36</v>
+        <v>128</v>
       </c>
       <c r="O4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="Q4" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="X4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="Y4" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="Z4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="AA4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="AD4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="AE4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="AF4" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="AG4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="AH4" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="AI4" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="AJ4" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="AP4" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="AQ4">
         <v>80</v>
       </c>
       <c r="AR4" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="AS4" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="AU4" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="AW4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="AX4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="AY4" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="AZ4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C5" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E5" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F5" t="s">
-        <v>147</v>
+        <v>123</v>
       </c>
       <c r="G5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="H5" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="I5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="J5" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="M5" t="s">
-        <v>36</v>
+        <v>128</v>
       </c>
       <c r="O5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="W5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="Y5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="Z5" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AA5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="AD5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="AE5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="AF5" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="AG5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="AH5" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="AI5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="AJ5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="AP5" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="AQ5">
         <v>20</v>
       </c>
       <c r="AR5" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="AS5" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="AU5" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="AW5" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="AX5" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="AY5" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="AZ5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C6" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E6" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="H6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="I6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="J6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="M6" t="s">
-        <v>185</v>
+        <v>39</v>
       </c>
       <c r="O6" t="s">
         <v>186</v>
       </c>
       <c r="Q6" t="s">
         <v>187</v>
       </c>
       <c r="S6" t="s">
         <v>188</v>
       </c>
       <c r="X6" t="s">
         <v>189</v>
       </c>
       <c r="Y6" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="AB6" t="s">
         <v>190</v>
       </c>
       <c r="AC6" t="s">
         <v>190</v>
       </c>
       <c r="AD6" t="s">
         <v>191</v>
       </c>
       <c r="AE6" t="s">
         <v>192</v>
       </c>
       <c r="AF6" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="AG6" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="AH6" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="AI6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="AJ6" t="s">
         <v>193</v>
       </c>
       <c r="AP6" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="AQ6">
         <v>418</v>
       </c>
       <c r="AR6" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="AS6" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="AU6" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="AW6" t="s">
         <v>194</v>
       </c>
       <c r="AX6" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="AY6" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="AZ6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>195</v>
       </c>
       <c r="C7" t="s">
         <v>196</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>197</v>
       </c>
       <c r="E7" t="s">
         <v>198</v>
       </c>
       <c r="F7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="G7" t="s">
         <v>199</v>
       </c>
       <c r="H7" t="s">
         <v>200</v>
       </c>
       <c r="I7" t="s">
         <v>201</v>
       </c>
       <c r="J7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="M7" t="s">
+        <v>40</v>
+      </c>
+      <c r="O7" t="s">
         <v>202</v>
       </c>
-      <c r="O7" t="s">
+      <c r="X7" t="s">
         <v>203</v>
       </c>
-      <c r="X7" t="s">
+      <c r="Y7" t="s">
         <v>204</v>
       </c>
-      <c r="Y7" t="s">
+      <c r="AB7" t="s">
         <v>205</v>
       </c>
-      <c r="AB7" t="s">
+      <c r="AC7" t="s">
         <v>206</v>
       </c>
-      <c r="AC7" t="s">
+      <c r="AD7" t="s">
+        <v>156</v>
+      </c>
+      <c r="AE7" t="s">
+        <v>157</v>
+      </c>
+      <c r="AF7" t="s">
+        <v>135</v>
+      </c>
+      <c r="AG7" t="s">
+        <v>136</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>136</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>137</v>
+      </c>
+      <c r="AJ7" t="s">
         <v>207</v>
       </c>
-      <c r="AD7" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AP7" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="AQ7">
         <v>24</v>
       </c>
       <c r="AR7" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="AS7" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="AU7" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="AW7" t="s">
         <v>194</v>
       </c>
       <c r="AX7" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="AY7" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="AZ7" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I1"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="B1" s="2" t="s">
         <v>209</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="C1" s="2" t="s">
         <v>210</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>211</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>212</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="G1" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="H1" s="2" t="s">
         <v>214</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H1" s="2" t="s">
+      <c r="I1" s="2" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" t="s">
+        <v>172</v>
+      </c>
+      <c r="B2" t="s">
         <v>215</v>
       </c>
-      <c r="I1" s="2" t="s">
-        <v>70</v>
+      <c r="C2" t="s">
+        <v>216</v>
+      </c>
+      <c r="D2" t="s">
+        <v>217</v>
+      </c>
+      <c r="E2" t="s">
+        <v>218</v>
+      </c>
+      <c r="F2" t="s">
+        <v>219</v>
+      </c>
+      <c r="G2" t="s">
+        <v>220</v>
+      </c>
+      <c r="H2" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" t="s">
+        <v>181</v>
+      </c>
+      <c r="B3" t="s">
+        <v>215</v>
+      </c>
+      <c r="C3" t="s">
+        <v>222</v>
+      </c>
+      <c r="D3" t="s">
+        <v>223</v>
+      </c>
+      <c r="E3" t="s">
+        <v>224</v>
+      </c>
+      <c r="F3" t="s">
+        <v>225</v>
+      </c>
+      <c r="G3" t="s">
+        <v>226</v>
+      </c>
+      <c r="H3" t="s">
+        <v>227</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S3"/>
   <sheetViews>
@@ -2628,701 +2691,713 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>216</v>
+        <v>228</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>217</v>
+        <v>229</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>218</v>
+        <v>230</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>219</v>
+        <v>231</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>220</v>
+        <v>232</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>221</v>
+        <v>233</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>222</v>
+        <v>234</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>223</v>
+        <v>235</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>224</v>
+        <v>236</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>225</v>
+        <v>237</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>226</v>
+        <v>238</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>227</v>
+        <v>239</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>228</v>
+        <v>240</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>229</v>
+        <v>241</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>230</v>
+        <v>242</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>231</v>
+        <v>243</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>232</v>
+        <v>244</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
+      </c>
+      <c r="B2" t="s">
+        <v>40</v>
       </c>
       <c r="C2" t="s">
-        <v>233</v>
+        <v>245</v>
       </c>
       <c r="D2" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="E2" t="s">
-        <v>37</v>
+        <v>247</v>
       </c>
       <c r="F2" t="s">
+        <v>58</v>
+      </c>
+      <c r="G2" t="s">
         <v>57</v>
       </c>
-      <c r="G2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H2" t="s">
-        <v>235</v>
+        <v>248</v>
       </c>
       <c r="I2" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="J2" t="s">
-        <v>236</v>
+        <v>249</v>
       </c>
       <c r="K2" t="s">
-        <v>237</v>
+        <v>250</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>238</v>
+        <v>251</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="O2" t="s">
-        <v>239</v>
+        <v>252</v>
       </c>
       <c r="Q2">
         <v>43243.0</v>
       </c>
       <c r="R2" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
+        <v>40</v>
       </c>
       <c r="C3" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="D3" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="E3" t="s">
-        <v>37</v>
+        <v>247</v>
       </c>
       <c r="F3" t="s">
+        <v>58</v>
+      </c>
+      <c r="G3" t="s">
         <v>57</v>
       </c>
-      <c r="G3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H3" t="s">
-        <v>235</v>
+        <v>248</v>
       </c>
       <c r="I3" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="J3" t="s">
-        <v>241</v>
+        <v>254</v>
       </c>
       <c r="K3" t="s">
-        <v>242</v>
+        <v>255</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>243</v>
+        <v>256</v>
       </c>
       <c r="N3" s="5" t="s">
-        <v>244</v>
+        <v>257</v>
       </c>
       <c r="O3" t="s">
-        <v>239</v>
+        <v>252</v>
       </c>
       <c r="Q3">
         <v>45388.0</v>
       </c>
       <c r="R3" t="s">
-        <v>245</v>
+        <v>258</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>246</v>
+        <v>259</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>247</v>
+        <v>260</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>248</v>
+        <v>261</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>249</v>
+        <v>262</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>250</v>
+        <v>263</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>251</v>
+        <v>264</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>252</v>
+        <v>265</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>253</v>
+        <v>266</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>254</v>
+        <v>267</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>255</v>
+        <v>268</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>256</v>
+        <v>269</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>257</v>
+        <v>270</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>258</v>
+        <v>271</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>259</v>
+        <v>272</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>260</v>
+        <v>273</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>261</v>
+        <v>274</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>246</v>
+        <v>259</v>
       </c>
       <c r="E1" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="F1" s="2" t="s">
         <v>262</v>
       </c>
-      <c r="F1" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G1" s="2" t="s">
-        <v>263</v>
+        <v>276</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>264</v>
+        <v>277</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>265</v>
+        <v>278</v>
       </c>
       <c r="C2" t="s">
-        <v>266</v>
+        <v>279</v>
       </c>
       <c r="D2" t="s">
-        <v>267</v>
+        <v>280</v>
+      </c>
+      <c r="E2" t="s">
+        <v>281</v>
       </c>
       <c r="F2" t="s">
-        <v>268</v>
+        <v>282</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
       <c r="I2" t="s">
-        <v>270</v>
+        <v>284</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>271</v>
+        <v>285</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>272</v>
+        <v>286</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>273</v>
+        <v>287</v>
       </c>
       <c r="C2" t="s">
-        <v>274</v>
+        <v>288</v>
       </c>
       <c r="D2" t="s">
-        <v>275</v>
+        <v>289</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>276</v>
+        <v>290</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>217</v>
+        <v>229</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>277</v>
+        <v>291</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>278</v>
+        <v>292</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>279</v>
+        <v>293</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>233</v>
+        <v>245</v>
       </c>
       <c r="C2" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="D2" t="s">
-        <v>280</v>
+        <v>294</v>
       </c>
       <c r="E2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F2" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="C1" s="2" t="s">
         <v>210</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="D1" s="2" t="s">
         <v>211</v>
       </c>
-      <c r="D1" s="2" t="s">
+      <c r="E1" s="2" t="s">
         <v>212</v>
       </c>
-      <c r="E1" s="2" t="s">
+      <c r="F1" s="2" t="s">
         <v>213</v>
       </c>
-      <c r="F1" s="2" t="s">
+      <c r="G1" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="H1" s="2" t="s">
         <v>214</v>
       </c>
-      <c r="G1" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I1" s="2" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>282</v>
+        <v>296</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>283</v>
+        <v>215</v>
       </c>
       <c r="C2" t="s">
-        <v>284</v>
+        <v>222</v>
       </c>
       <c r="D2" t="s">
-        <v>285</v>
+        <v>223</v>
       </c>
       <c r="E2" t="s">
-        <v>286</v>
+        <v>224</v>
       </c>
       <c r="F2" t="s">
-        <v>287</v>
+        <v>225</v>
+      </c>
+      <c r="G2" t="s">
+        <v>226</v>
       </c>
       <c r="H2" t="s">
-        <v>288</v>
+        <v>227</v>
       </c>
       <c r="J2" t="s">
-        <v>157</v>
+        <v>137</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C3" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>280</v>
+        <v>294</v>
       </c>
       <c r="J3" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
-        <v>283</v>
+        <v>215</v>
       </c>
       <c r="C4" t="s">
-        <v>290</v>
+        <v>298</v>
       </c>
       <c r="D4" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="E4" t="s">
-        <v>292</v>
+        <v>300</v>
       </c>
       <c r="F4" t="s">
-        <v>293</v>
+        <v>301</v>
       </c>
       <c r="G4" t="s">
-        <v>294</v>
+        <v>302</v>
       </c>
       <c r="H4" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="J4" t="s">
-        <v>157</v>
+        <v>137</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B5" t="s">
-        <v>283</v>
+        <v>215</v>
       </c>
       <c r="C5" t="s">
-        <v>296</v>
+        <v>216</v>
       </c>
       <c r="D5" t="s">
-        <v>297</v>
+        <v>217</v>
       </c>
       <c r="E5" t="s">
-        <v>298</v>
+        <v>218</v>
       </c>
       <c r="F5" t="s">
-        <v>299</v>
+        <v>219</v>
       </c>
       <c r="G5" t="s">
-        <v>300</v>
+        <v>220</v>
       </c>
       <c r="H5" t="s">
-        <v>301</v>
+        <v>221</v>
       </c>
       <c r="J5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>