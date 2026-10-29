--- v1 (2026-10-09)
+++ v2 (2026-10-29)
@@ -1,78 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="304">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="359">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -141,84 +143,229 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
+  </si>
+  <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>albuvirtide</t>
   </si>
   <si>
     <t>ABT</t>
   </si>
   <si>
     <t>Albuvirtide (ABT)</t>
   </si>
   <si>
     <t>Aikening</t>
   </si>
   <si>
-    <t>Biotherapeutic</t>
-[...2 lines deleted...]
-    <t>HIV entry inhibitor (fusion inhibitor) - synthetic peptide</t>
+    <t>Synthetic peptide</t>
+  </si>
+  <si>
+    <t>HIV entry inhibitor (fusion inhibitor)</t>
+  </si>
+  <si>
+    <t>Approved / Marketed</t>
   </si>
   <si>
     <t>Albuvirtide is a synthetic long-acting HIV-1 fusion inhibitor that binds to gp41 and prevents fusion of HIV-1 with host cells, thereby inhibiting viral entry. In vitro, it demonstrates potent antiviral activity against multiple HIV-1 subtypes and retains activity against several enfuvirtide-resistant strains. Following intravenous administration, pharmacokinetics are dose-proportional and consistent with linear elimination. At steady state following weekly 320 mg dosing, mean AUC₀-∞, Cmax and Ctrough were 4946 mg·h/L, 57.0 mg/L and 6.9 mg/L, respectively. Albuvirtide is widely distributed, primarily eliminated via the kidneys, and does not significantly inhibit major CYP450 enzymes. Clinical trials investigated once-weekly and every-2-weeks IV administration of Albuvirtide for HIV treatment.</t>
   </si>
   <si>
     <t>Aikening (albuvirtide) 160 mg/vial received marketing authorisation in China in 2018 as a long-acting intravenous treatment for HIV-1 infection for maintenance therapy in virologic suppressed patients.</t>
   </si>
   <si>
     <t>Aikening injection was approved by the National Medical Products Administration (NMPA) in China in 2018. It was also approved in Malaysia by the National Pharmaceutical Regulatory Agency (NPRA) in April 2024.</t>
   </si>
   <si>
-    <t>Most frequently reported adverse reactions observed were:
+    <t>Albuvirtide is widely distributed, primarily eliminated via the kidneys, and does not significantly inhibit major CYP450 enzymes. 
+Most frequently reported adverse reactions observed were:
  i) Diarrhoea
  ii) Headache
  iii) Dizziness
 Common laboratory abnormalities included:
  i) Hyperlipaemia
  ii) Hypertriglyceridaemia
  iii) Increased ALT
  iv) Increased AST
  v) Increased γ-GT
  vi) Elevated bilirubin
  vii) Increased serum uric acid</t>
   </si>
   <si>
     <t>Phase III results of Albuvirtide + lopinavir/ritonavir (LPV/r) demonstrate the following:
    i) 80.4% of participants had HIV-1 RNA &lt;50 copies/mL (comparator was WHO second-line regimen)
    ii) 79.5% reduction in HIV-1 RNA &lt;50 copies/mL at Week 24 vs 78.3% in the control arm
    iii) 320 mg dose showed better antiviral activity than the 160 mg dose</t>
   </si>
   <si>
     <t>Phase 3 Clinical studies demonstrated that Albuvirtide + lopinavir/ritonavir (LPV/r) combination therapy demonstrated strong antiviral efficacy, achieving up to 80.4% virologic suppression at Week 48, accompanied by improvements in CD4+ T-cell counts and a low risk of resistance development. The treatment was generally well tolerated, with the most common adverse events being diarrhoea, headache, and dizziness, while laboratory abnormalities were primarily related to lipid and liver function parameters and were mostly mild to moderate in severity.</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB15166</t>
   </si>
   <si>
@@ -335,53 +482,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -401,93 +545,93 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>FB-ABWT-402</t>
   </si>
   <si>
     <t>NCT05206019</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05206019</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Frontier Biotechnologies Inc.</t>
   </si>
   <si>
     <t>This is a single-center,randomized,open, single-dose, parallel-design study, which will be only enrolled Chinese healthy volunteers.</t>
   </si>
   <si>
     <t>Study to Evaluate Pharmacokinetic and Safety of Albuvirtide Between Intravenous Drip and Intravenous Injection</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>Albuvirtide</t>
   </si>
   <si>
     <t>2022-02-16</t>
   </si>
   <si>
     <t>2023-01-05</t>
   </si>
   <si>
     <t>2022-04-17</t>
   </si>
   <si>
     <t>2022-05-02</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Age of 18-55, healthy volunteers (including the threshold, based on time of signing informed consent form).
 2. BMI of 19 to 26 kg/m2 (including the threshold), with male ≥ 50 kg and female ≥ 45 kg.
 3. Subjects and their partners agreed never to have children from 2 weeks prior to screening until 6 months after administration and volunteered to use effective contraception, regardless of sperm or oocyte donation plans.
 Exclusion Criteria:
 1. Allergic to investigational drug or allergic constitution .
 2. With difficulty in intravenous administration/blood collection or a history of dizziness from needles and blood.
 3. Have substance abuse in the past 5 years or used drugs in the past 3 months prior to screening, or drug tested positive.
 4. Smoked an average of \&gt;5 ci</t>
   </si>
   <si>
@@ -520,53 +664,50 @@
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>This is a phase 2 study to evaluate the safety and tolerability of combination therapy with Albuvirtide (ABT) and 3BNC117 in virologically suppressed subjects with HIV-1 infection and explore the potential of viral suppression and viral reservoir clearance after analytical treatment interruption (ATI).</t>
   </si>
   <si>
     <t>Albuvirtide in Combination With 3BNC117 in Virologically Suppressed Subjects With HIV-1 Infection</t>
   </si>
   <si>
     <t>3BNC117</t>
   </si>
   <si>
     <t>2021-05-01</t>
   </si>
   <si>
     <t>2021-03-24</t>
   </si>
   <si>
     <t>2022-06-01</t>
   </si>
   <si>
     <t>2022-12-01</t>
   </si>
   <si>
-    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
-[...1 lines deleted...]
-  <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Males and females, age ≥18 years
 2. For cohort 1: HIV-1 infected subjects initiated a stable combination antiretroviral therapy (ART) within 6 months of primary HIV infection (PHI), having the document evidence of initial diagnosis of HIV-1 infection and initiation of ART therapy within 6 months of PHI.
    For cohort 2: Chronically HIV-1 infected subjects initiated a stable combination antiretroviral therapy (ART) after 6 months of primary HIV infection (PHI), having the document evidence of initial diagnosis of HIV-1 infection and initiation of ART therapy after 6 months of PHI.
 3. Plasma HIV-1 RNA \&lt;50 copies/mL for at least 12 months prior to Screening Visit. An exception for a recorded HIV-1 RNA "blip" (e.g., transient HIV-1 RNA \&gt;50 copies/mL) can be considere</t>
   </si>
   <si>
     <t>Every 2 weeks</t>
   </si>
   <si>
     <t>ABL</t>
   </si>
   <si>
     <t>NCT03719664</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03719664</t>
   </si>
   <si>
@@ -641,53 +782,50 @@
   <si>
     <t>Phase III</t>
   </si>
   <si>
     <t>The purpose of this study is to evaluate the efficacy and safety of albuvirtide combined with lopinavir-ritonavir (LPV/r) in HIV-1-infected patients who failed first-line antiretroviral therapy (ART).</t>
   </si>
   <si>
     <t>Test Albuvirtide in Experienced Patients</t>
   </si>
   <si>
     <t>lopinavir-ritonavir</t>
   </si>
   <si>
     <t>tenofovir</t>
   </si>
   <si>
     <t>lamivudine</t>
   </si>
   <si>
     <t>2014-02-19</t>
   </si>
   <si>
     <t>2018-04-02</t>
   </si>
   <si>
-    <t>Children, Adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
-[...1 lines deleted...]
-  <si>
     <t>Children, Adults</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. 16-60 years old, male or female.
 2. Those who meet the Diagnostic Criteria of AIDS and HIV Infection, the Health Industry Standard of the People's Republic of China (WS 293-2008).
 3. Those who have been undergoing antiretroviral treatment with nucleosides and non-nucleoside reverse transcriptase inhibitors (NRTIs+NNRTIs) for at least 6 months.
 4. HIV-RNA ≥ 1000 copies/mL.
 5. Those who have no serious hepatic or renal functional impairment and other parameters are generally in the normal ranges according to the comprehensive physical examinations (including general physical examination, routine blood and urine tests, blood chemistry tests, ECG, etc.).
 6. The subjects should have a full understanding of the objective, nature, methods of the trial and the possible reac</t>
   </si>
   <si>
     <t>Daily</t>
   </si>
   <si>
     <t>FB-ABWT-401</t>
   </si>
   <si>
     <t>NCT04006353</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04006353</t>
   </si>
   <si>
     <t>Marketed</t>
@@ -747,68 +885,74 @@
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1186/s12879-026-12987-3"&gt;Albuvirtide plus 3BNC117 provides a promising combination strategy for multidrug-resistant HIV-1 infection: a prospective, open-label, multicenter phase 2 trial. &lt;em&gt;BMC infectious diseases&lt;/em&gt;, &lt;em&gt;26&lt;/em&gt;(1), 911.&lt;/a&gt; &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1186/s12879-026-12987-3"&gt;https://doi.org/10.1186/s12879-026-12987-3&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Yihong Zhou</t>
   </si>
   <si>
     <t>2026-05-28</t>
   </si>
   <si>
     <t>BMC Infectious Diseases</t>
   </si>
   <si>
     <t>Safety and Efficacy Study of Albuvirtide + 3BNC117</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background: &lt;/strong&gt;Albuvirtide (ABT), a fusion inhibitor, and 3BNC117, a broadly neutralizing antibody, were evaluated for efficacy and safety in combination with an optimized background regimen (OBR) in adults with multidrug-resistant (MDR) HIV-1.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods: &lt;/strong&gt;In this phase 2 trial conducted in China via an international collaborative screening effort, we enrolled MDR HIV-1 patients with prior treatment failures and baseline viral loads &amp;gt; 1000 copies/mL. After a 6-day control period on existing therapy, participants received 3BNC117 on day 7 and ABT on days 7-9. On day 14, eligible patients were randomized 1:1 to Group A (ABT once weekly and 3BNC117 once every two weeks) or Group B (ABT and 3BNC117 once every two weeks), each with an OBR containing at least one fully active drug, for 24 weeks. The primary endpoint was the proportion with ≥ 0.5 log10 viral load reduction from day 7 to 14.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results: &lt;/strong&gt;Sixteen patients completed the study. Baseline mean viral load was 4.47 log10 copies/mL, and mean CD4 + T-cell count was 165 cells/µL. By day 14, 62.5% showed a ≥ 0.5 log10 reduction from day 7 (p = 0.012 vs. control), with a mean drop of 1.05 log10. At end of treatment (EOT), the mean decrease was 2.82 log10, and 87.5% had viral load &amp;lt; 50 copies/mL. Viral load &amp;lt; 50 copies/mL was seen in 75% of Group A and 100% of Group B. No deaths or serious ABT+3BNC117-related adverse events were reported.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions: &lt;/strong&gt;In patients with MDR HIV-1 infection who have limited treatment therapeutic options, the combination of ABT+3BNC117 plus an OBR was observed to have significant antiviral activity during a 34-week study period.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Trial registration: &lt;/strong&gt;&lt;a target="_blank" rel="noopener noreferrer" href="http://Clinicaltrials.gov"&gt;Clinicaltrials.gov&lt;/a&gt; &lt;a target="_blank" rel="noopener noreferrer" href="http://clinicaltrials.gov/show/NCT04560569"&gt;NCT04560569&lt;/a&gt;, Sep 23, 2020.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1186/s12879-026-12987-3</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1097/CM9.0000000000001273"&gt;Efficacy and safety of the long-acting fusion inhibitor albuvirtide in antiretroviral-experienced adults with human immunodeficiency virus-1: interim analysis of the randomized, controlled, phase 3, non-inferiority TALENT study&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Bin Su</t>
   </si>
   <si>
     <t>2020-11-25</t>
   </si>
   <si>
     <t>Chinese Medical Journal</t>
   </si>
   <si>
     <t>TALENT Study</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;strong&gt;Background: &lt;/strong&gt;Albuvirtide is a once-weekly injectable human immunodeficiency virus (HIV)-1 fusion inhibitor. We present interim data for a phase 3 trial assessing the safety and efficacy of albuvirtide plus lopinavir-ritonavir in HIV-1-infected adults already treated with antiretroviral drugs.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Methods: &lt;/strong&gt;We carried out a 48-week, randomized, controlled, open-label non-inferiority trial at 12 sites in China. Adults on the World Health Organization (WHO)-recommended first-line treatment for &amp;gt;6 months with a plasma viral load &amp;gt;1000 copies/mL were enrolled and randomly assigned (1:1) to receive albuvirtide (once weekly) plus ritonavir-boosted lopinavir (ABT group) or the WHO-recommended second-line treatment (NRTI group). The primary endpoint was the proportion of patients with a plasma viral load below 50 copies/mL at 48 weeks. Non-inferiority was prespecified with a margin of 12%.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Results: &lt;/strong&gt;At the time of analysis, week 24 data were available for 83 and 92 patients, and week 48 data were available for 46 and 50 patients in the albuvirtide and NRTI groups, respectively. At 48 weeks, 80.4% of patients in the ABT group and 66.0% of those in the NRTI group had HIV-1 RNA levels below 50 copies/mL, meeting the criteria for non-inferiority. For the per-protocol population, the superiority of albuvirtide over NRTI was demonstrated. The frequency of grade 3 to 4 adverse events was similar in the two groups; the most common adverse events were diarrhea, upper respiratory tract infections, and grade 3 to 4 increases in triglyceride concentration. Renal function was significantly more impaired at 12 weeks in the patients of the NRTI group who received tenofovir disoproxil fumarate than in those of the ABT group.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Conclusions: &lt;/strong&gt;The TALENT study is the first phase 3 trial of an injectable long-acting HIV drug. This interim analysis indicates that once-weekly albuvirtide in combination with ritonavir-boosted lopinavir is well tolerated and non-inferior to the WHO-recommended second-line regimen in patients with first-line treatment failure.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Trial registration: &lt;/strong&gt;&lt;a target="_blank" rel="noopener noreferrer" href="http://ClinicalTrials.gov"&gt;ClinicalTrials.gov&lt;/a&gt; Identifier: &lt;a target="_blank" rel="noopener noreferrer" href="http://clinicaltrials.gov/show/NCT02369965"&gt;NCT02369965&lt;/a&gt;; &lt;a target="_blank" rel="noopener noreferrer" href="https://www.clinicaltrials.gov.Chinese"&gt;https://www.clinicaltrials.gov.Chinese&lt;/a&gt; Clinical Trial Registry No. ChiCTR-TRC-14004276; &lt;a target="_blank" rel="noopener noreferrer" href="http://www.chictr.org.cn/enindex.aspx"&gt;http://www.chictr.org.cn/enindex.aspx&lt;/a&gt;.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1097/CM9.0000000000001273</t>
+  </si>
+  <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
@@ -915,69 +1059,87 @@
   <si>
     <t>Filed: High income countries</t>
   </si>
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
-    <t>Stable albuvirtide compositions</t>
-[...17 lines deleted...]
-    <t>Ceased</t>
+    <t>This invention relates to gp41 peptide derivatives that are inhibitors of viral infection and/or exhibit antifusogenic properties. In particular, this invention relates to gp41 derivatives having inhibiting activity against human immunodeficiency virus (HIV) and simian immunodeficiency virus (SIV) with enhanced duration of action for the treatment of the respective viral infections.</t>
+  </si>
+  <si>
+    <t>WO2004029201</t>
+  </si>
+  <si>
+    <t>FRONTIER BIOTECHNOLOGIES CO., LTD</t>
+  </si>
+  <si>
+    <t>2023-09-23</t>
+  </si>
+  <si>
+    <t>Expired</t>
+  </si>
+  <si>
+    <t>Albuvirtide stable composition</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A liquid compositions and stable lyophilized compositions comprising albuvirtide, an HIV-1 fusion inhibitor. The present invention also provides the manufacturing process thereof and use of these compositions for the prevention, treatment or prophylaxis of diseases caused by HIV.
+</t>
+  </si>
+  <si>
+    <t>WO2020223906</t>
+  </si>
+  <si>
+    <t>Formulation</t>
+  </si>
+  <si>
+    <t>FRONTIER BIOTECHNOLOGIES INC.</t>
+  </si>
+  <si>
+    <t>2039-05-07</t>
+  </si>
+  <si>
+    <t>Granted: CN, EPO (BE, CH, DE, FR, GB, IE)
+Pending: CA, JP, MX, US
+Not in force: EAPO</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/cP5oW2nZObErvQjsqBjxPN5rjlu2egALUu8d7JGG.png</t>
   </si>
   <si>
     <t>Chemical Structure of C204H306N54O72</t>
   </si>
   <si>
     <t>https://pubchem.ncbi.nlm.nih.gov/compound/Albuvirtide</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
@@ -991,50 +1153,59 @@
     <t>Frontier Biotechnologies Inc. (also known as "Frontier Biotech") is a publicly listed, commercial-stage, research-based biopharmaceutical firm committed to the discovery, development, production, and marketing of novel medications. Founded by a group of US-trained scientists, Frontier Biotech is a 20-year-old company with about 500 employees. It received its first product approval in China in 2018</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Prescribing Information of Albuvirtide</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.2147/IDR.S617345"&gt;Safety and Virological Outcomes of a Modified Albuvirtide Intensification Regimen with Standard ART in People with HIV&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Caiqin Hu</t>
   </si>
   <si>
     <t>2026-08-27</t>
   </si>
   <si>
     <t>Infection and Drug Resistance - Dovepress</t>
   </si>
   <si>
     <t>Safety profile of Albuvirtide therapy</t>
   </si>
   <si>
     <t>&lt;p&gt;Background: To control HIV-1 viral load and maintain optimal immune function, albuvirtide (ABT) combined with antiretroviral therapy (ART) is used in designated AIDS hospitals in China. However, the standard weekly 320-mg ABT injection regimen poses adherence-related challenges. This study explored the safety and virological outcomes of a modified ABT intensification regimen in people with HIV.&lt;/p&gt;&lt;p&gt;Methods: This single-arm, uncontrolled prospective cohort enrolled 20 people with HIV who received intravenous ABT 320 mg for three consecutive days every four weeks while continuing their baseline ART regimens. Peripheral blood samples were collected to measure alanine aminotransferase (ALT), aspartate aminotransferase (AST), triglyceride (TAG), cholesterol, CD4+ T-cell counts, HIV-RNA levels, and plasma ABT concentrations.&lt;/p&gt;&lt;p&gt;Results: No adverse events considered related to ABT were observed in this cohort. Pharmacokinetic analysis demonstrated sustained therapeutic exposure, with mean trough concentrations of 4.71 mg/L, 3.83 mg/L, and 4.53 mg/L at Weeks 4, 8, and 12, respectively, each exceeding 50-fold the IC9 0. During follow-up, mean HIV-RNA decreased from 1.65 log10 copies/mL at baseline to 0.59 log10 copies/mL at Week 12 (mean reduction: 1.06 log1 0 copies/mL; P = 0.0007). Among patients with baseline HIV-RNA above 20 copies/mL, the viral load decreased from 2.55 to 1.43 log10 copies/mL.&lt;/p&gt;&lt;p&gt;Conclusion: Preliminary results demonstrate that 4-week ABT antiviral intensification regimen is feasible and exhibits potential antiviral activity.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://doi.org/10.2147/IDR.S617345</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1074,51 +1245,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1366,137 +1537,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05206019" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04819347" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03719664" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04560569" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02369965" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04006353" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12879-026-12987-3" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/CM9.0000000000001273" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/cP5oW2nZObErvQjsqBjxPN5rjlu2egALUu8d7JGG.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.frontierbiotech.com/information.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1097/CM9.0000000000001273" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://en.frontierbiotech.com/information.html" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2147/IDR.S617345" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1186/s12879-026-12987-3" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AM1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1564,162 +1786,367 @@
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="3" t="s">
+      <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="3" t="s">
+      <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="C2" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="D2" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="E2" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="G2" t="s">
-        <v>44</v>
+        <v>91</v>
+      </c>
+      <c r="H2" t="s">
+        <v>92</v>
       </c>
       <c r="J2" t="s">
-        <v>45</v>
+        <v>93</v>
       </c>
       <c r="K2" t="s">
-        <v>46</v>
+        <v>94</v>
       </c>
       <c r="L2" t="s">
-        <v>47</v>
+        <v>95</v>
       </c>
       <c r="M2" t="s">
-        <v>48</v>
+        <v>96</v>
       </c>
       <c r="N2" t="s">
-        <v>49</v>
+        <v>97</v>
       </c>
       <c r="O2" t="s">
-        <v>50</v>
+        <v>98</v>
       </c>
       <c r="P2" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="Q2" t="s">
-        <v>52</v>
+        <v>100</v>
       </c>
       <c r="R2" t="s">
-        <v>53</v>
+        <v>101</v>
       </c>
       <c r="S2" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="T2" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="U2" t="s">
-        <v>54</v>
+        <v>102</v>
       </c>
       <c r="V2" t="s">
-        <v>55</v>
+        <v>103</v>
       </c>
       <c r="W2" t="s">
-        <v>56</v>
+        <v>104</v>
       </c>
       <c r="X2" t="s">
-        <v>56</v>
+        <v>104</v>
       </c>
       <c r="Y2" t="s">
-        <v>56</v>
+        <v>104</v>
       </c>
       <c r="Z2" t="s">
-        <v>56</v>
+        <v>104</v>
       </c>
       <c r="AA2" t="s">
-        <v>57</v>
+        <v>105</v>
       </c>
       <c r="AB2" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="AC2" t="s">
-        <v>59</v>
+        <v>107</v>
       </c>
       <c r="AD2" t="s">
-        <v>60</v>
+        <v>108</v>
       </c>
       <c r="AE2" t="s">
-        <v>61</v>
+        <v>109</v>
       </c>
       <c r="AF2" t="s">
-        <v>62</v>
+        <v>110</v>
       </c>
       <c r="AG2" t="s">
-        <v>63</v>
+        <v>111</v>
       </c>
       <c r="AH2" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>114</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>116</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="AI2" t="s">
-[...5 lines deleted...]
-      <c r="AL2" s="1" t="s">
+      <c r="E1" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="AM2" s="1" t="s">
+      <c r="F1" s="2" t="s">
         <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ7"/>
   <sheetViews>
@@ -1763,927 +2190,937 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>69</v>
+        <v>117</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>70</v>
+        <v>118</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>71</v>
+        <v>119</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>72</v>
+        <v>120</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>74</v>
+        <v>122</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>75</v>
+        <v>123</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>76</v>
+        <v>124</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>77</v>
+        <v>125</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>78</v>
+        <v>126</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>79</v>
+        <v>127</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>80</v>
+        <v>128</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>81</v>
+        <v>129</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>82</v>
+        <v>130</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>83</v>
+        <v>131</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>84</v>
+        <v>132</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>85</v>
+        <v>133</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>86</v>
+        <v>134</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>87</v>
+        <v>135</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>88</v>
+        <v>136</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>89</v>
+        <v>137</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>90</v>
+        <v>138</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>91</v>
+        <v>139</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>92</v>
+        <v>140</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>93</v>
+        <v>141</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>94</v>
+        <v>142</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>95</v>
+        <v>143</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>96</v>
+        <v>144</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>97</v>
+        <v>145</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>98</v>
+        <v>146</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>99</v>
+        <v>147</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>100</v>
+        <v>148</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>101</v>
+        <v>149</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>102</v>
+        <v>150</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>103</v>
+        <v>151</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>104</v>
+        <v>152</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>105</v>
+        <v>153</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>106</v>
+        <v>154</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>107</v>
+        <v>155</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>108</v>
+        <v>156</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>109</v>
+        <v>157</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>110</v>
+        <v>158</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>111</v>
+        <v>159</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>112</v>
+        <v>160</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>113</v>
+        <v>161</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>114</v>
+        <v>162</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>115</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>29</v>
+        <v>163</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>118</v>
+        <v>166</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>119</v>
+        <v>167</v>
       </c>
       <c r="C2" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>121</v>
+        <v>169</v>
       </c>
       <c r="E2" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="F2" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="G2" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="H2" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="I2" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="J2" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="M2" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="X2" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="Y2" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AB2" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AC2" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AD2" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AE2" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AF2" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AG2" t="s">
-        <v>136</v>
+        <v>183</v>
       </c>
       <c r="AH2" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="AI2" t="s">
-        <v>137</v>
-[...7 lines deleted...]
-      <c r="AQ2">
+        <v>185</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>186</v>
+      </c>
+      <c r="AP2">
         <v>30</v>
       </c>
+      <c r="AQ2" t="s">
+        <v>187</v>
+      </c>
       <c r="AR2" t="s">
-        <v>140</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>188</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>189</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>190</v>
       </c>
       <c r="AW2" t="s">
-        <v>143</v>
+        <v>100</v>
       </c>
       <c r="AX2" t="s">
-        <v>52</v>
+        <v>191</v>
       </c>
       <c r="AY2" t="s">
-        <v>144</v>
+        <v>106</v>
       </c>
       <c r="AZ2" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>145</v>
+        <v>192</v>
       </c>
       <c r="C3" t="s">
-        <v>146</v>
+        <v>193</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>147</v>
+        <v>194</v>
       </c>
       <c r="E3" t="s">
-        <v>148</v>
+        <v>195</v>
       </c>
       <c r="F3" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="G3" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="H3" t="s">
-        <v>149</v>
+        <v>196</v>
       </c>
       <c r="I3" t="s">
-        <v>150</v>
+        <v>197</v>
       </c>
       <c r="J3" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="M3" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="O3" t="s">
-        <v>151</v>
+        <v>198</v>
       </c>
       <c r="W3" t="s">
-        <v>152</v>
+        <v>199</v>
       </c>
       <c r="Y3" t="s">
-        <v>153</v>
+        <v>200</v>
       </c>
       <c r="Z3" t="s">
-        <v>154</v>
+        <v>201</v>
       </c>
       <c r="AA3" t="s">
-        <v>155</v>
+        <v>202</v>
       </c>
       <c r="AD3" t="s">
-        <v>156</v>
+        <v>203</v>
       </c>
       <c r="AE3" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="AF3" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AG3" t="s">
-        <v>136</v>
+        <v>183</v>
       </c>
       <c r="AH3" t="s">
-        <v>136</v>
+        <v>204</v>
       </c>
       <c r="AI3" t="s">
-        <v>158</v>
-[...7 lines deleted...]
-      <c r="AQ3">
+        <v>205</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>186</v>
+      </c>
+      <c r="AP3">
         <v>24</v>
       </c>
-      <c r="AS3" t="s">
-[...3 lines deleted...]
-        <v>142</v>
+      <c r="AR3" t="s">
+        <v>188</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>189</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>206</v>
       </c>
       <c r="AW3" t="s">
-        <v>160</v>
+        <v>100</v>
       </c>
       <c r="AX3" t="s">
-        <v>52</v>
+        <v>191</v>
       </c>
       <c r="AY3" t="s">
-        <v>144</v>
+        <v>106</v>
       </c>
       <c r="AZ3" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>161</v>
+        <v>207</v>
       </c>
       <c r="C4" t="s">
-        <v>162</v>
+        <v>208</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>163</v>
+        <v>209</v>
       </c>
       <c r="E4" t="s">
-        <v>148</v>
+        <v>195</v>
       </c>
       <c r="F4" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="G4" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="H4" t="s">
-        <v>164</v>
+        <v>210</v>
       </c>
       <c r="I4" t="s">
-        <v>165</v>
+        <v>211</v>
       </c>
       <c r="J4" t="s">
-        <v>166</v>
+        <v>212</v>
       </c>
       <c r="M4" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="O4" t="s">
-        <v>151</v>
+        <v>198</v>
       </c>
       <c r="Q4" t="s">
-        <v>167</v>
+        <v>213</v>
       </c>
       <c r="X4" t="s">
-        <v>168</v>
+        <v>214</v>
       </c>
       <c r="Y4" t="s">
-        <v>169</v>
+        <v>215</v>
       </c>
       <c r="Z4" t="s">
-        <v>155</v>
+        <v>202</v>
       </c>
       <c r="AA4" t="s">
-        <v>155</v>
+        <v>202</v>
       </c>
       <c r="AD4" t="s">
-        <v>156</v>
+        <v>203</v>
       </c>
       <c r="AE4" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="AF4" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AG4" t="s">
-        <v>136</v>
+        <v>183</v>
       </c>
       <c r="AH4" t="s">
-        <v>136</v>
+        <v>204</v>
       </c>
       <c r="AI4" t="s">
-        <v>158</v>
-[...7 lines deleted...]
-      <c r="AQ4">
+        <v>216</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>186</v>
+      </c>
+      <c r="AP4">
         <v>80</v>
       </c>
+      <c r="AQ4" t="s">
+        <v>187</v>
+      </c>
       <c r="AR4" t="s">
-        <v>140</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>188</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>189</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>206</v>
       </c>
       <c r="AW4" t="s">
-        <v>160</v>
+        <v>100</v>
       </c>
       <c r="AX4" t="s">
-        <v>52</v>
+        <v>191</v>
       </c>
       <c r="AY4" t="s">
-        <v>144</v>
+        <v>106</v>
       </c>
       <c r="AZ4" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C5" t="s">
+        <v>218</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="E5" t="s">
+        <v>195</v>
+      </c>
+      <c r="F5" t="s">
         <v>171</v>
       </c>
-      <c r="C5" t="s">
+      <c r="G5" t="s">
         <v>172</v>
       </c>
-      <c r="D5" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H5" t="s">
-        <v>174</v>
+        <v>220</v>
       </c>
       <c r="I5" t="s">
-        <v>175</v>
+        <v>221</v>
       </c>
       <c r="J5" t="s">
-        <v>166</v>
+        <v>212</v>
       </c>
       <c r="M5" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="O5" t="s">
-        <v>176</v>
+        <v>222</v>
       </c>
       <c r="W5" t="s">
-        <v>177</v>
+        <v>223</v>
       </c>
       <c r="Y5" t="s">
-        <v>169</v>
+        <v>215</v>
       </c>
       <c r="Z5" t="s">
-        <v>178</v>
+        <v>224</v>
       </c>
       <c r="AA5" t="s">
-        <v>155</v>
+        <v>202</v>
       </c>
       <c r="AD5" t="s">
-        <v>156</v>
+        <v>203</v>
       </c>
       <c r="AE5" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="AF5" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AG5" t="s">
-        <v>136</v>
+        <v>183</v>
       </c>
       <c r="AH5" t="s">
-        <v>136</v>
+        <v>204</v>
       </c>
       <c r="AI5" t="s">
-        <v>158</v>
-[...7 lines deleted...]
-      <c r="AQ5">
+        <v>225</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>186</v>
+      </c>
+      <c r="AP5">
         <v>20</v>
       </c>
+      <c r="AQ5" t="s">
+        <v>187</v>
+      </c>
       <c r="AR5" t="s">
-        <v>140</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>188</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>189</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>206</v>
       </c>
       <c r="AW5" t="s">
-        <v>160</v>
+        <v>100</v>
       </c>
       <c r="AX5" t="s">
-        <v>52</v>
+        <v>191</v>
       </c>
       <c r="AY5" t="s">
-        <v>144</v>
+        <v>106</v>
       </c>
       <c r="AZ5" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
-        <v>180</v>
+        <v>226</v>
       </c>
       <c r="C6" t="s">
-        <v>181</v>
+        <v>227</v>
       </c>
       <c r="D6" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="E6" t="s">
+        <v>229</v>
+      </c>
+      <c r="F6" t="s">
+        <v>171</v>
+      </c>
+      <c r="G6" t="s">
+        <v>172</v>
+      </c>
+      <c r="H6" t="s">
+        <v>230</v>
+      </c>
+      <c r="I6" t="s">
+        <v>231</v>
+      </c>
+      <c r="J6" t="s">
+        <v>175</v>
+      </c>
+      <c r="M6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O6" t="s">
+        <v>232</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>233</v>
+      </c>
+      <c r="S6" t="s">
+        <v>234</v>
+      </c>
+      <c r="X6" t="s">
+        <v>235</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>215</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>236</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>236</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>237</v>
+      </c>
+      <c r="AE6" t="s">
         <v>182</v>
       </c>
-      <c r="E6" t="s">
+      <c r="AF6" t="s">
         <v>183</v>
       </c>
-      <c r="F6" t="s">
-[...17 lines deleted...]
-      <c r="O6" t="s">
+      <c r="AG6" t="s">
+        <v>183</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>204</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>238</v>
+      </c>
+      <c r="AO6" t="s">
         <v>186</v>
       </c>
-      <c r="Q6" t="s">
+      <c r="AP6">
+        <v>418</v>
+      </c>
+      <c r="AQ6" t="s">
         <v>187</v>
       </c>
-      <c r="S6" t="s">
+      <c r="AR6" t="s">
         <v>188</v>
       </c>
-      <c r="X6" t="s">
+      <c r="AT6" t="s">
         <v>189</v>
       </c>
-      <c r="Y6" t="s">
-[...8 lines deleted...]
-      <c r="AD6" t="s">
+      <c r="AV6" t="s">
+        <v>239</v>
+      </c>
+      <c r="AW6" t="s">
+        <v>100</v>
+      </c>
+      <c r="AX6" t="s">
         <v>191</v>
       </c>
-      <c r="AE6" t="s">
-[...37 lines deleted...]
-      </c>
       <c r="AY6" t="s">
-        <v>144</v>
+        <v>106</v>
       </c>
       <c r="AZ6" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B7" t="s">
-        <v>195</v>
+        <v>240</v>
       </c>
       <c r="C7" t="s">
-        <v>196</v>
+        <v>241</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>197</v>
+        <v>242</v>
       </c>
       <c r="E7" t="s">
-        <v>198</v>
+        <v>243</v>
       </c>
       <c r="F7" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="G7" t="s">
-        <v>199</v>
+        <v>244</v>
       </c>
       <c r="H7" t="s">
-        <v>200</v>
+        <v>245</v>
       </c>
       <c r="I7" t="s">
-        <v>201</v>
+        <v>246</v>
       </c>
       <c r="J7" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="M7" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="O7" t="s">
-        <v>202</v>
+        <v>247</v>
       </c>
       <c r="X7" t="s">
+        <v>248</v>
+      </c>
+      <c r="Y7" t="s">
+        <v>249</v>
+      </c>
+      <c r="AB7" t="s">
+        <v>250</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>251</v>
+      </c>
+      <c r="AD7" t="s">
         <v>203</v>
       </c>
-      <c r="Y7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AE7" t="s">
-        <v>157</v>
+        <v>182</v>
       </c>
       <c r="AF7" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AG7" t="s">
-        <v>136</v>
+        <v>183</v>
       </c>
       <c r="AH7" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="AI7" t="s">
-        <v>137</v>
-[...7 lines deleted...]
-      <c r="AQ7">
+        <v>252</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>186</v>
+      </c>
+      <c r="AP7">
         <v>24</v>
       </c>
+      <c r="AQ7" t="s">
+        <v>187</v>
+      </c>
       <c r="AR7" t="s">
-        <v>140</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>188</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>189</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>239</v>
       </c>
       <c r="AW7" t="s">
-        <v>194</v>
+        <v>100</v>
       </c>
       <c r="AX7" t="s">
-        <v>52</v>
+        <v>191</v>
       </c>
       <c r="AY7" t="s">
-        <v>144</v>
+        <v>106</v>
       </c>
       <c r="AZ7" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:I1"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>208</v>
+        <v>253</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>209</v>
+        <v>254</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>210</v>
+        <v>255</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>211</v>
+        <v>256</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>212</v>
+        <v>257</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>213</v>
+        <v>258</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>214</v>
+        <v>259</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>71</v>
+        <v>119</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>172</v>
+        <v>218</v>
       </c>
       <c r="B2" t="s">
-        <v>215</v>
+        <v>260</v>
       </c>
       <c r="C2" t="s">
-        <v>216</v>
+        <v>261</v>
       </c>
       <c r="D2" t="s">
-        <v>217</v>
+        <v>262</v>
       </c>
       <c r="E2" t="s">
-        <v>218</v>
+        <v>263</v>
       </c>
       <c r="F2" t="s">
-        <v>219</v>
+        <v>264</v>
       </c>
       <c r="G2" t="s">
-        <v>220</v>
+        <v>265</v>
       </c>
       <c r="H2" t="s">
-        <v>221</v>
+        <v>266</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>267</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>181</v>
+        <v>227</v>
       </c>
       <c r="B3" t="s">
-        <v>215</v>
+        <v>260</v>
       </c>
       <c r="C3" t="s">
-        <v>222</v>
+        <v>268</v>
       </c>
       <c r="D3" t="s">
-        <v>223</v>
+        <v>269</v>
       </c>
       <c r="E3" t="s">
-        <v>224</v>
+        <v>270</v>
       </c>
       <c r="F3" t="s">
-        <v>225</v>
+        <v>271</v>
       </c>
       <c r="G3" t="s">
-        <v>226</v>
+        <v>272</v>
       </c>
       <c r="H3" t="s">
-        <v>227</v>
+        <v>273</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>274</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
@@ -2691,760 +3128,799 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>69</v>
+        <v>117</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>228</v>
+        <v>275</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>229</v>
+        <v>276</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>230</v>
+        <v>277</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>231</v>
+        <v>278</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>232</v>
+        <v>279</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>233</v>
+        <v>280</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>234</v>
+        <v>281</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>235</v>
+        <v>282</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>236</v>
+        <v>283</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>237</v>
+        <v>284</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>238</v>
+        <v>285</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>239</v>
+        <v>286</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>240</v>
+        <v>287</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>241</v>
+        <v>288</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>242</v>
+        <v>289</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>243</v>
+        <v>290</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>244</v>
+        <v>291</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="C2" t="s">
-        <v>245</v>
+        <v>292</v>
       </c>
       <c r="D2" t="s">
-        <v>246</v>
+        <v>293</v>
       </c>
       <c r="E2" t="s">
-        <v>247</v>
+        <v>294</v>
       </c>
       <c r="F2" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="G2" t="s">
-        <v>57</v>
+        <v>105</v>
       </c>
       <c r="H2" t="s">
-        <v>248</v>
+        <v>295</v>
       </c>
       <c r="I2" t="s">
-        <v>52</v>
+        <v>100</v>
       </c>
       <c r="J2" t="s">
-        <v>249</v>
+        <v>296</v>
       </c>
       <c r="K2" t="s">
-        <v>250</v>
+        <v>297</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>251</v>
+        <v>298</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="O2" t="s">
-        <v>252</v>
+        <v>299</v>
       </c>
       <c r="Q2">
         <v>43243.0</v>
       </c>
       <c r="R2" t="s">
-        <v>66</v>
+        <v>114</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="C3" t="s">
-        <v>253</v>
+        <v>300</v>
       </c>
       <c r="D3" t="s">
-        <v>246</v>
+        <v>293</v>
       </c>
       <c r="E3" t="s">
-        <v>247</v>
+        <v>294</v>
       </c>
       <c r="F3" t="s">
-        <v>58</v>
+        <v>106</v>
       </c>
       <c r="G3" t="s">
-        <v>57</v>
+        <v>105</v>
       </c>
       <c r="H3" t="s">
-        <v>248</v>
+        <v>295</v>
       </c>
       <c r="I3" t="s">
-        <v>52</v>
+        <v>100</v>
       </c>
       <c r="J3" t="s">
-        <v>254</v>
+        <v>301</v>
       </c>
       <c r="K3" t="s">
-        <v>255</v>
+        <v>302</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>256</v>
+        <v>303</v>
       </c>
       <c r="N3" s="5" t="s">
-        <v>257</v>
+        <v>304</v>
       </c>
       <c r="O3" t="s">
-        <v>252</v>
+        <v>299</v>
       </c>
       <c r="Q3">
         <v>45388.0</v>
       </c>
       <c r="R3" t="s">
-        <v>258</v>
+        <v>305</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>69</v>
+        <v>117</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>259</v>
+        <v>306</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>260</v>
+        <v>307</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>261</v>
+        <v>308</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>262</v>
+        <v>309</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>263</v>
+        <v>310</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>264</v>
+        <v>311</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>265</v>
+        <v>312</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>266</v>
+        <v>313</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>267</v>
+        <v>314</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>268</v>
+        <v>315</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>269</v>
+        <v>316</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>270</v>
+        <v>317</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>271</v>
+        <v>318</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>272</v>
+        <v>319</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I2"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>69</v>
+        <v>117</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>273</v>
+        <v>320</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>274</v>
+        <v>321</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>259</v>
+        <v>306</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>275</v>
+        <v>322</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>262</v>
+        <v>309</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>276</v>
+        <v>323</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>277</v>
+        <v>324</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>73</v>
+        <v>121</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>278</v>
+        <v>176</v>
       </c>
       <c r="C2" t="s">
-        <v>279</v>
+        <v>325</v>
       </c>
       <c r="D2" t="s">
-        <v>280</v>
+        <v>326</v>
       </c>
       <c r="E2" t="s">
-        <v>281</v>
+        <v>117</v>
       </c>
       <c r="F2" t="s">
-        <v>282</v>
+        <v>327</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>283</v>
+        <v>328</v>
       </c>
       <c r="I2" t="s">
-        <v>284</v>
+        <v>329</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" t="s">
+        <v>86</v>
+      </c>
+      <c r="B3" t="s">
+        <v>330</v>
+      </c>
+      <c r="C3" t="s">
+        <v>331</v>
+      </c>
+      <c r="D3" t="s">
+        <v>332</v>
+      </c>
+      <c r="E3" t="s">
+        <v>333</v>
+      </c>
+      <c r="F3" t="s">
+        <v>334</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>335</v>
+      </c>
+      <c r="I3" t="s">
+        <v>336</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>69</v>
+        <v>117</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>285</v>
+        <v>337</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>210</v>
+        <v>255</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>286</v>
+        <v>338</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>287</v>
+        <v>339</v>
       </c>
       <c r="C2" t="s">
-        <v>288</v>
+        <v>340</v>
       </c>
       <c r="D2" t="s">
-        <v>289</v>
+        <v>341</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>69</v>
+        <v>117</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>290</v>
+        <v>342</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>229</v>
+        <v>276</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>291</v>
+        <v>343</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>292</v>
+        <v>344</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>293</v>
+        <v>345</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>245</v>
+        <v>292</v>
       </c>
       <c r="C2" t="s">
-        <v>246</v>
+        <v>293</v>
       </c>
       <c r="D2" t="s">
-        <v>294</v>
+        <v>346</v>
       </c>
       <c r="E2" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="F2" t="s">
-        <v>295</v>
+        <v>347</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I3" sqref="I3"/>
+      <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>69</v>
+        <v>117</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>209</v>
+        <v>254</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>210</v>
+        <v>255</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>211</v>
+        <v>256</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>212</v>
+        <v>257</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>213</v>
+        <v>258</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>214</v>
+        <v>259</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>71</v>
+        <v>119</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>296</v>
+        <v>348</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>215</v>
+        <v>260</v>
       </c>
       <c r="C2" t="s">
-        <v>222</v>
+        <v>268</v>
       </c>
       <c r="D2" t="s">
-        <v>223</v>
+        <v>269</v>
       </c>
       <c r="E2" t="s">
-        <v>224</v>
+        <v>270</v>
       </c>
       <c r="F2" t="s">
-        <v>225</v>
+        <v>271</v>
       </c>
       <c r="G2" t="s">
-        <v>226</v>
+        <v>272</v>
       </c>
       <c r="H2" t="s">
-        <v>227</v>
+        <v>273</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>274</v>
       </c>
       <c r="J2" t="s">
-        <v>137</v>
+        <v>184</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>71</v>
+        <v>119</v>
       </c>
       <c r="C3" t="s">
-        <v>297</v>
+        <v>349</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>294</v>
+        <v>346</v>
       </c>
       <c r="J3" t="s">
-        <v>137</v>
+        <v>184</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>215</v>
+        <v>260</v>
       </c>
       <c r="C4" t="s">
-        <v>298</v>
+        <v>350</v>
       </c>
       <c r="D4" t="s">
-        <v>299</v>
+        <v>351</v>
       </c>
       <c r="E4" t="s">
-        <v>300</v>
+        <v>352</v>
       </c>
       <c r="F4" t="s">
-        <v>301</v>
+        <v>353</v>
       </c>
       <c r="G4" t="s">
-        <v>302</v>
+        <v>354</v>
       </c>
       <c r="H4" t="s">
-        <v>303</v>
+        <v>355</v>
+      </c>
+      <c r="I4" s="4" t="s">
+        <v>356</v>
       </c>
       <c r="J4" t="s">
-        <v>137</v>
+        <v>184</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>215</v>
+        <v>260</v>
       </c>
       <c r="C5" t="s">
-        <v>216</v>
+        <v>261</v>
       </c>
       <c r="D5" t="s">
-        <v>217</v>
+        <v>262</v>
       </c>
       <c r="E5" t="s">
-        <v>218</v>
+        <v>263</v>
       </c>
       <c r="F5" t="s">
-        <v>219</v>
+        <v>264</v>
       </c>
       <c r="G5" t="s">
-        <v>220</v>
+        <v>265</v>
       </c>
       <c r="H5" t="s">
-        <v>221</v>
+        <v>266</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>267</v>
       </c>
       <c r="J5" t="s">
-        <v>158</v>
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="I3" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>