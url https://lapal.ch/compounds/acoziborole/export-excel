--- v2 (2026-08-22)
+++ v3 (2026-09-11)
@@ -28,51 +28,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="389">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="410">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
@@ -160,50 +160,60 @@
     <t>Updated at</t>
   </si>
   <si>
     <t>Acoziborole</t>
   </si>
   <si>
     <t>Acoziborole; SCYX-7158; 4‑fluoro‑N‑(1‑hydroxy‑3,3‑dimethyl‑2,1‑benzoxaborol‑6‑yl)‑2‑(trifluoromethyl) benzamide</t>
   </si>
   <si>
     <t>Acoziborole Winthrop</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>CPSF3 inhibitor</t>
   </si>
   <si>
     <t>Acoziborole is a novel benzoxaborole derivative that inhibits the cleavage and polyadenylation specificity factor 3 (CPSF3) enzyme in Trypanosoma brucei parasites. Acoribozole is a long-acting oral therapy with an intrinsic ADME properties that results in a prolonged half life ~272–400 hours. In plasma, 95% of circulating drug is unchanged acoziborole and only small fractions (&lt;3%) are oxidized metabolites. Acoziborole is predominantly released from the body via slow biliary-fecal route. By 60 days, ~87% of total radioactivity has been excreted, mostly in feces (~74%). The drug appeared rapidly in plasma (at 1 h), reached tmax between 24 and 72 h, and remained stable for up to 96 h, after which a slow decrease was quantifiable until 14 weeks after dosing.</t>
   </si>
   <si>
     <t>Acoziborole Winthrop 960 mg has received positive opinion from European Union including all 27 member states and 3 member states of the European Free Trade Association (EFTA).</t>
   </si>
   <si>
     <t>Acoziborole Winthrop 960 mg single dose therapy has received positive opinion from European Medicines Agency for treatment of African trypanosomiasis through accelerated assessment programme.</t>
+  </si>
+  <si>
+    <t>(1) TEAEs occurred in 69%
+(2) Grade ≥3 treatment‑related events occurred in ~3%</t>
+  </si>
+  <si>
+    <t>At 18‑month:, 96% treatment success (late‑stage disease) &amp; 100% (early/intermediate disease)</t>
+  </si>
+  <si>
+    <t>All TEAEs associated with Acoziborole were mild to moderate in severity, with no major drug-related serious adverse events reported. Acoziborole demonstrated highly significant efficacy, with sustained treatment success reflected by a reduction in parasite load in the blood and effective eradication evidenced by low relapse rates. Overall, Acoziborole exhibits a favourable risk–benefit profile for the treatment of African trypanosomiasis.</t>
   </si>
   <si>
     <t>https://go.drugbank.com/drugs/DB13086</t>
   </si>
   <si>
     <t>Oral</t>
   </si>
   <si>
     <t>Oral solid form</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>No residual solvent used</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>Not provided</t>
   </si>
   <si>
     <t>Round-bottom flasks / reaction flasks, 20 mL scintillation vials, Magnetic stirrers / stir bars, Oil bath for heated reactions, Ice bath / cooling setup, Nitrogen / inert atmosphere setup, Sealed reaction vessels with rubber septa / Teflon screw caps, Büchi rotary evaporator for solvent removal under vacuum, Vacuum source / vacuum concentration setup, Drying / concentration setup.</t>
   </si>
@@ -725,71 +735,135 @@
   </si>
   <si>
     <t>2023-02-09</t>
   </si>
   <si>
     <t>2023-07-07</t>
   </si>
   <si>
     <t>2023-05-03</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Healthy males.
 * Have the ability to understand and sign a written informed consent form, which must be obtained prior to initiation of study procedures..
 * Age 18 to 55 (inclusive) years of age at the time of signing informed consent.
 * Body mass index (BMI) of 18.0 to 30.0 kg/m2 as measured at screening.
 * Body weight not less than 50 kg.
 * Non-smokers (defined as has not used nicotine-containing products including e-cigarette for at least 3 months prior to the first dose as confirmed by cotinine test).
 * Must be willing and able to communicate and participate in the whole study.
 * Normal blood pressure (BP): Systolic BP (SBP) between 90 and 140 mmHg (inclusive), diastolic BP (DBP) between 45 and 90 mmHg (inclusive), measured after 10 min rest in supine position at</t>
   </si>
   <si>
     <t>Cross-over assignment</t>
   </si>
   <si>
+    <t>DNDiOXA001</t>
+  </si>
+  <si>
+    <t>NCT01533961</t>
+  </si>
+  <si>
+    <t>https://clinicaltrials.gov/study/NCT01533961</t>
+  </si>
+  <si>
+    <t>This study is aimed at assessing the tolerability and pharmacokinetic parameters of SCYX-7158 in healthy volunteers. In animal models of both acute and chronic experimental Trypanosomiasis infections, SCYX-7158 shows highly promising efficacy.</t>
+  </si>
+  <si>
+    <t>Human African Trypanosomiasis: First in Man Clinical Trial of a New Medicinal Product, the SCYX-7158</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>SCYX-7158</t>
+  </si>
+  <si>
+    <t>2012-02-01</t>
+  </si>
+  <si>
+    <t>2015-09-17</t>
+  </si>
+  <si>
+    <t>2015-03-01</t>
+  </si>
+  <si>
+    <t>Adults, Cisgender men, Transgender women</t>
+  </si>
+  <si>
+    <t>Inclusion Criteria:
+* Male healthy volunteers 18 to 45 years of age,
+* All subjects to be of sub-Saharan African origins with both parents of Sub-Saharan African origins too,
+* Male subjects with a body mass index (BMI) calculated as weight in kg/(height in m2) from 18 to 28 kg/m2 at screening,
+* Able to communicate well with the Investigator and research staff and to comply with the requirements of the entire study,
+* Provision of written informed consent to participate as shown by a signature on the volunteer consent form,
+* Light smokers (less than 5 cigarettes per day) or subjects who are non-smokers. No smoking (or use of smoking substitute e.g. nicotine patch) is permitted from screening throughout the study,
+* Normal arterial blood pressure (BP) and pulse rate or, if abnormal, cons</t>
+  </si>
+  <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
+    <t>Publication</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1016/S1473-3099(22)00660-0"&gt;Efficacy and safety of acoziborole in patients with human African trypanosomiasis caused by Trypanosoma brucei gambiense: a multicentre, open-label, single-arm, phase 2/3 trial.&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Betu Kumeso, V. K.</t>
+  </si>
+  <si>
+    <t>2023-01-01</t>
+  </si>
+  <si>
+    <t>The Lancet Infectious diseases</t>
+  </si>
+  <si>
+    <t>Given the high efficacy and favourable safety profile, acoziborole holds promise in the efforts to reach the WHO goal of interrupting HAT transmission by 2030.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Background&lt;/p&gt;&lt;p&gt;Human African trypanosomiasis caused by &lt;em&gt;Trypanosoma brucei gambiense&lt;/em&gt; (gambiense HAT) in patients with late-stage disease requires hospital admission to receive nifurtimox–eflornithine combination therapy (NECT). Fexinidazole, the latest treatment that has been recommended by WHO, also requires systematic admission to hospital, which is problematic in areas with few health-care resources. We aim to assess the safety and efficacy of acoziborole in adult and adolescent patients with gambiense HAT.&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;This multicentre, prospective, open-label, single-arm, phase 2/3 study recruited patients aged 15 years or older with confirmed gambiense HAT infection from ten hospitals in the Democratic Republic of the Congo and Guinea. Inclusion criteria included a Karnofsky score greater than 50, ability to swallow tablets, a permanent address or traceability, ability to comply with follow-up visits and study requirements, and agreement to hospital admission during treatment. Oral acoziborole was administered as a single 960 mg dose (3 × 320 mg tablets) to fasted patients. Patients were observed in hospital until day 15 after treatment administration then for 18 months as outpatients with visits at 3, 6, 12, and 18 months. The primary efficacy endpoint was the success rate of acoziborole treatment at 18 months in patients with late-stage gambiense HAT (modified intention-to-treat [mITT] population), based on modified WHO criteria. A complementary post-hoc analysis comparing the 18-month success rates for acoziborole and NECT (using historical data) was performed. This study is registered at &lt;a target="_blank" rel="noopener noreferrer" href="http://ClinicalTrials.gov"&gt;ClinicalTrials.gov&lt;/a&gt;, &lt;a target="_blank" rel="noopener noreferrer" href="https://clinicaltrials.gov/show/NCT03087955"&gt;NCT03087955&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;Findings&lt;/p&gt;&lt;p&gt;Between Oct 11, 2016, and March 25, 2019, 260 patients were screened, of whom 52 were ineligible and 208 were enrolled (167 with late-stage and 41 with early-stage or intermediate-stage gambiense HAT; primary efficacy analysis set). All 41 (100%) patients with early-stage or intermediate-stage and 160 (96%) of 167 with late-stage disease completed the last 18-month follow-up visit. The mean age of participants was 34·0 years (SD 12·4), including 117 (56%) men and 91 (44%) women. Treatment success rate at 18 months was 95·2% (95% CI 91·2–97·7) reached in 159 of 167 patients with late-stage gambiense HAT (mITT population) and 98·1% (95·1–99·5) reached in 159 of 162 patients (evaluable population). Overall, 155 (75%) of 208 patients had 600 treatment-emergent adverse events. A total of 38 drug-related treatment-emergent adverse events occurred in 29 (14%) patients; all were mild or moderate and most common were pyrexia and asthenia. Four deaths occurred during the study; none were considered treatment related. The post-hoc analysis showed similar results to the estimated historical success rate for NECT of 94%.&lt;/p&gt;&lt;p&gt;Interpretation&lt;/p&gt;&lt;p&gt;Given the high efficacy and favourable safety profile, acoziborole holds promise in the efforts to reach the WHO goal of interrupting HAT transmission by 2030.&lt;/p&gt;&lt;p&gt;Funding&lt;/p&gt;&lt;p&gt;Bill &amp;amp; Melinda Gates Foundation, UK Aid, Federal Minis&lt;/p&gt;</t>
+  </si>
+  <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
@@ -878,53 +952,50 @@
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>EMA/FIMED</t>
   </si>
   <si>
     <t>European Medicines Agency/Finnish Medicines Agency</t>
   </si>
   <si>
     <t>FIN</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
     <t>EMA/ANSM</t>
   </si>
   <si>
     <t>European Medicines Agency/ National Agency for the Safety of Medicine and Health Products -Agence Nationale de Securite duMedicaments et des produits de Sante</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
-    <t>France</t>
-[...1 lines deleted...]
-  <si>
     <t>EMA/EOF</t>
   </si>
   <si>
     <t>European Medicines Agency/National Organization for Medicines</t>
   </si>
   <si>
     <t>GRC</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
     <t>EMA/IMA</t>
   </si>
   <si>
     <t>European Medicines Agency/Icelandic Medicines Agency</t>
   </si>
   <si>
     <t>ISL</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
     <t>EMA/AIFA</t>
@@ -1247,60 +1318,60 @@
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>https://www.sanofi.com/en</t>
   </si>
   <si>
     <t>Sanofi was established in February 15, 1973 in France as a subsidiary of the oil company Elf Aquitaine,. It has merged with Synthélabo in 1999, then acquired Aventis in 2004, and later Genzyme in 2011. Sanofi Winthrop Industrie is a major pharmaceutical manufacturing subsidiary of the global French biopharmaceutical company Sanofi. It produces a wide range of medications, including small molecules</t>
   </si>
   <si>
     <t>Drugs for Neglected Diseases Initiative</t>
   </si>
   <si>
     <t>https://dndi.org/</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>The Drugs for Neglected Diseases initiative (DNDi) is an international, not‑for‑profit research and development organization. It was established in 2003 through a partnership involving the Indian Council of Medical Research, the Oswaldo Cruz Foundation, KEMRI, the Malaysian Ministry of Health, and Institut Pasteur of France, together with the participation of WHO/TDR and Médecins Sans Frontières.</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
-    <t>Publication</t>
-[...8 lines deleted...]
-    <t>&lt;p&gt;Tarral, A., Hovsepian, L., Duvauchelle, T., Donazzolo, Y., Latreille, M., Felices, M., Gualano, V., Delhomme, S., Valverde Mordt, O., Blesson, S., Voiriot, P., &amp;amp; Strub-Wourgaft, N. (2023). Determination of the Optimal Single Dose Treatment for Acoziborole, a Novel Drug for the Treatment of Human African Trypanosomiasis: First-in-Human Study. &lt;em&gt;Clinical pharmacokinetics&lt;/em&gt;, &lt;em&gt;62&lt;/em&gt;(3), 481–491. &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1007/s40262-023-01216-8"&gt;https://doi.org/10.1007/s40262-023-01216-8&lt;/a&gt;&lt;/p&gt;</t>
+    <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1007/s40262-023-01216-8"&gt;Determination of the Optimal Single Dose Treatment for Acoziborole, a Novel Drug for the Treatment of Human African Trypanosomiasis: First-in-Human Study&lt;/a&gt;&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Tarral, A.</t>
+  </si>
+  <si>
+    <t>Clinical pharmacokinetics</t>
+  </si>
+  <si>
+    <t>This study showed that acoziborole could be safely assessed in patients as a potential single-dose oral cure for both stages of gambiense HAT.</t>
   </si>
   <si>
     <t>&lt;p&gt;Background and Objectives&lt;/p&gt;&lt;p&gt;Acoziborole is a novel boron-containing candidate developed as an oral drug for the treatment of human African trypanosomiasis (HAT). Results from preclinical studies allowed progression to Phase 1 trials. We aimed to determine the best dose regimen for all stages of HAT.&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;Acoziborole was assessed in 128 healthy adult males of sub-Saharan African origin living in France. The study included a single oral administration of a 20- to 1200-mg dose in a randomised double-blind study in cohorts of 8 (6 active, 2 placebo) to assess safety, tolerability, and pharmacokinetics. In three additional open cohorts of 6 participants, the effect of activated charcoal was evaluated, bioequivalence of capsules versus tablets was assessed, and safety in the 960-mg tablet cohorts was monitored.&lt;/p&gt;&lt;p&gt;Results&lt;/p&gt;&lt;p&gt;Acoziborole was well tolerated at all doses tested; no dose-related adverse events were observed. The drug appeared rapidly in plasma (at 1 h), reached &lt;em&gt;t&lt;/em&gt;max between 24 and 72 h, and remained stable for up to 96 h, after which a slow decrease was quantifiable until 14 weeks after dosing. Charcoal had little impact on the enterohepatic recirculation effect, except for the 20-mg dose. Bioequivalence between capsule and tablet formulations was demonstrated. The therapeutic single dose for administration under fasted conditions was fixed to 960 mg. The maximum administered dose was 1200 mg.&lt;/p&gt;&lt;p&gt;Conclusions&lt;/p&gt;&lt;p&gt;This study showed that acoziborole could be safely assessed in patients as a potential single-dose oral cure for both stages of &lt;em&gt;gambiense&lt;/em&gt; HAT.&lt;/p&gt;&lt;p&gt;Trial Registration&lt;/p&gt;&lt;p&gt;The study was registered with &lt;a target="_blank" rel="noopener noreferrer" href="http://ClinicalTrials.gov"&gt;ClinicalTrials.gov&lt;/a&gt;: &lt;a target="_blank" rel="noopener noreferrer" class="usa-link" href="https://clinicaltrials.gov/ct2/show/NCT01533961"&gt;&lt;u&gt;NCT01533961&lt;/u&gt;&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>EMA Positive Opinion of Acoziborole</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1639,51 +1710,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03087955" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05433350" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06356974" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04270981" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05256017" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05947604" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03087955" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05433350" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06356974" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04270981" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05256017" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05947604" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01533961" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/PYO0aemjxjM3jqZoDNtEID1hXpdFgcW2CIVSW7Go.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
@@ -1856,145 +1927,154 @@
     <row r="2" spans="1:36">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="C2" t="s">
         <v>37</v>
       </c>
       <c r="D2" t="s">
         <v>38</v>
       </c>
       <c r="E2" t="s">
         <v>39</v>
       </c>
       <c r="F2" t="s">
         <v>40</v>
       </c>
       <c r="G2" t="s">
         <v>41</v>
       </c>
       <c r="H2" t="s">
         <v>42</v>
       </c>
       <c r="I2" t="s">
         <v>43</v>
       </c>
+      <c r="J2" t="s">
+        <v>44</v>
+      </c>
+      <c r="K2" t="s">
+        <v>45</v>
+      </c>
+      <c r="L2" t="s">
+        <v>46</v>
+      </c>
       <c r="M2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="N2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="O2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="P2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="Q2" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="R2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="S2" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="T2" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="U2" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="V2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="W2" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="X2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="Y2" s="1" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="Z2" s="1" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="AA2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="AB2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="AC2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="AD2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="AE2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="AF2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="AG2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="AI2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="AJ2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ7"/>
+  <dimension ref="A1:AZ8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="D7" sqref="D7"/>
+      <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
@@ -2011,863 +2091,988 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="AW1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="E2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="F2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="G2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="H2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="I2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="J2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="M2" t="s">
         <v>36</v>
       </c>
       <c r="X2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="Y2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AB2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AC2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AD2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AE2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AF2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AG2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AH2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AI2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AJ2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AK2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AO2" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AP2" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AQ2">
         <v>208</v>
       </c>
       <c r="AS2" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AU2" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AW2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="AX2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AY2" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AZ2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="E3" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="G3" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="H3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="I3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="J3" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="M3" t="s">
         <v>36</v>
       </c>
       <c r="X3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="Y3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="Z3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AA3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AD3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AE3" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AF3" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AG3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AH3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AI3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AJ3" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="AK3" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AO3" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="AP3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AQ3">
         <v>35</v>
       </c>
       <c r="AS3" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="AU3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AW3" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="AX3" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AY3" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AZ3" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="E4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="F4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="G4" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="H4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="I4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="M4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="W4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="Y4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="Z4" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AA4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="AD4" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="AE4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AF4" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AG4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AH4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AI4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AJ4" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="AK4" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AO4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="AP4" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AQ4">
         <v>2500</v>
       </c>
       <c r="AS4" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="AU4" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AW4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="AX4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AY4" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AZ4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="E5" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="F5" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="G5" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="H5" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="I5" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="J5" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="M5" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="X5" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="Y5" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AB5" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="AC5" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="AD5" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AE5" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AF5" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="AG5" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AH5" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AI5" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AJ5" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="AP5" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AQ5">
         <v>6</v>
       </c>
       <c r="AS5" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="AU5" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AW5" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="AX5" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AY5" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AZ5" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="C6" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="E6" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="F6" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="G6" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="H6" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="I6" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="J6" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="M6" t="s">
         <v>36</v>
       </c>
       <c r="O6" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="X6" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="Y6" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="AB6" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="AC6" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="AD6" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AE6" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AF6" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AG6" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AH6" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AI6" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AJ6" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="AK6" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AO6" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="AP6" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AQ6">
         <v>1208</v>
       </c>
       <c r="AR6" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="AS6" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="AU6" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="AW6" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="AX6" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AY6" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="AZ6" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="C7" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E7" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="F7" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="G7" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="H7" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="I7" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="J7" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="M7" t="s">
         <v>36</v>
       </c>
       <c r="O7" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="Q7" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="X7" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="Y7" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AB7" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="AC7" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="AD7" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AE7" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AF7" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="AG7" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AH7" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AI7" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="AJ7" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="AP7" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AQ7">
         <v>20</v>
       </c>
       <c r="AS7" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="AU7" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="AW7" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="AX7" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="AY7" t="s">
+        <v>142</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="8" spans="1:52">
+      <c r="A8" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" t="s">
+        <v>212</v>
+      </c>
+      <c r="C8" t="s">
+        <v>213</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>214</v>
+      </c>
+      <c r="E8" t="s">
+        <v>174</v>
+      </c>
+      <c r="F8" t="s">
+        <v>123</v>
+      </c>
+      <c r="G8" t="s">
+        <v>124</v>
+      </c>
+      <c r="H8" t="s">
+        <v>215</v>
+      </c>
+      <c r="I8" t="s">
+        <v>216</v>
+      </c>
+      <c r="J8" t="s">
+        <v>217</v>
+      </c>
+      <c r="M8" t="s">
+        <v>218</v>
+      </c>
+      <c r="O8" t="s">
+        <v>191</v>
+      </c>
+      <c r="X8" t="s">
+        <v>219</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>220</v>
+      </c>
+      <c r="AB8" t="s">
+        <v>221</v>
+      </c>
+      <c r="AC8" t="s">
+        <v>221</v>
+      </c>
+      <c r="AD8" t="s">
+        <v>222</v>
+      </c>
+      <c r="AE8" t="s">
+        <v>182</v>
+      </c>
+      <c r="AF8" t="s">
+        <v>183</v>
+      </c>
+      <c r="AG8" t="s">
+        <v>134</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>134</v>
+      </c>
+      <c r="AI8" t="s">
+        <v>184</v>
+      </c>
+      <c r="AJ8" t="s">
+        <v>223</v>
+      </c>
+      <c r="AP8" t="s">
         <v>139</v>
       </c>
-      <c r="AZ7" t="s">
-        <v>55</v>
+      <c r="AQ8">
+        <v>136</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>197</v>
+      </c>
+      <c r="AS8" t="s">
+        <v>155</v>
+      </c>
+      <c r="AU8" t="s">
+        <v>198</v>
+      </c>
+      <c r="AW8" t="s">
+        <v>60</v>
+      </c>
+      <c r="AX8" t="s">
+        <v>48</v>
+      </c>
+      <c r="AY8" t="s">
+        <v>142</v>
+      </c>
+      <c r="AZ8" t="s">
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I1"/>
+  <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>210</v>
+        <v>225</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>211</v>
+        <v>226</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>212</v>
+        <v>227</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>213</v>
+        <v>228</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>214</v>
+        <v>229</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>215</v>
+        <v>230</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" t="s">
+        <v>120</v>
+      </c>
+      <c r="B2" t="s">
+        <v>231</v>
+      </c>
+      <c r="C2" t="s">
+        <v>232</v>
+      </c>
+      <c r="D2" t="s">
+        <v>233</v>
+      </c>
+      <c r="E2" t="s">
+        <v>234</v>
+      </c>
+      <c r="F2" t="s">
+        <v>235</v>
+      </c>
+      <c r="G2" t="s">
+        <v>236</v>
+      </c>
+      <c r="H2" t="s">
+        <v>237</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S27"/>
   <sheetViews>
@@ -2878,1799 +3083,1823 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>216</v>
+        <v>238</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>217</v>
+        <v>239</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>218</v>
+        <v>240</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>219</v>
+        <v>241</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>220</v>
+        <v>242</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>221</v>
+        <v>243</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>222</v>
+        <v>244</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>223</v>
+        <v>245</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>224</v>
+        <v>246</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>225</v>
+        <v>247</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>226</v>
+        <v>248</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>227</v>
+        <v>249</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>228</v>
+        <v>250</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>229</v>
+        <v>251</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>230</v>
+        <v>252</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>231</v>
+        <v>253</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>232</v>
+        <v>254</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>233</v>
+        <v>255</v>
       </c>
       <c r="D2" t="s">
-        <v>234</v>
+        <v>256</v>
       </c>
       <c r="E2" t="s">
         <v>38</v>
       </c>
       <c r="F2" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G2" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="H2" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="I2" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J2" t="s">
-        <v>237</v>
+        <v>259</v>
       </c>
       <c r="K2" t="s">
-        <v>238</v>
+        <v>260</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>239</v>
+        <v>261</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>240</v>
+        <v>262</v>
       </c>
       <c r="O2" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="Q2">
         <v>46080.0</v>
       </c>
       <c r="R2" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>233</v>
+        <v>255</v>
       </c>
       <c r="D3" t="s">
-        <v>234</v>
+        <v>256</v>
       </c>
       <c r="E3" t="s">
         <v>38</v>
       </c>
       <c r="F3" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G3" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="H3" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="I3" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J3" t="s">
-        <v>243</v>
+        <v>265</v>
       </c>
       <c r="K3" t="s">
-        <v>244</v>
+        <v>266</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>245</v>
+        <v>267</v>
       </c>
       <c r="N3" s="5" t="s">
-        <v>246</v>
+        <v>268</v>
       </c>
       <c r="O3" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="Q3">
         <v>46080.0</v>
       </c>
       <c r="R3" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="C4" t="s">
-        <v>233</v>
+        <v>255</v>
       </c>
       <c r="D4" t="s">
-        <v>234</v>
+        <v>256</v>
       </c>
       <c r="E4" t="s">
         <v>38</v>
       </c>
       <c r="F4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G4" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="H4" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="I4" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J4" t="s">
-        <v>247</v>
+        <v>269</v>
       </c>
       <c r="K4" t="s">
-        <v>248</v>
+        <v>270</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>249</v>
+        <v>271</v>
       </c>
       <c r="N4" s="5" t="s">
-        <v>250</v>
+        <v>272</v>
       </c>
       <c r="O4" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="Q4">
         <v>46080.0</v>
       </c>
       <c r="R4" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="C5" t="s">
-        <v>251</v>
+        <v>273</v>
       </c>
       <c r="D5" t="s">
-        <v>252</v>
+        <v>274</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="F5" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G5" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="H5" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="I5" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J5" t="s">
-        <v>253</v>
+        <v>275</v>
       </c>
       <c r="K5" t="s">
-        <v>254</v>
+        <v>276</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>255</v>
+        <v>277</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>256</v>
+        <v>278</v>
       </c>
       <c r="O5" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="Q5">
         <v>46080.0</v>
       </c>
       <c r="R5" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="C6" t="s">
-        <v>233</v>
+        <v>255</v>
       </c>
       <c r="D6" t="s">
-        <v>234</v>
+        <v>256</v>
       </c>
       <c r="E6" t="s">
         <v>38</v>
       </c>
       <c r="F6" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G6" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="H6" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="I6" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J6" t="s">
-        <v>257</v>
+        <v>279</v>
       </c>
       <c r="K6" t="s">
-        <v>258</v>
+        <v>280</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>259</v>
+        <v>281</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>260</v>
+        <v>217</v>
       </c>
       <c r="O6" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="Q6">
         <v>46080.0</v>
       </c>
       <c r="R6" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="C7" t="s">
-        <v>233</v>
+        <v>255</v>
       </c>
       <c r="D7" t="s">
-        <v>234</v>
+        <v>256</v>
       </c>
       <c r="E7" t="s">
         <v>38</v>
       </c>
       <c r="F7" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G7" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="H7" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="I7" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J7" t="s">
-        <v>261</v>
+        <v>282</v>
       </c>
       <c r="K7" t="s">
-        <v>262</v>
+        <v>283</v>
       </c>
       <c r="M7" s="5" t="s">
+        <v>284</v>
+      </c>
+      <c r="N7" s="5" t="s">
+        <v>285</v>
+      </c>
+      <c r="O7" t="s">
         <v>263</v>
-      </c>
-[...4 lines deleted...]
-        <v>241</v>
       </c>
       <c r="Q7">
         <v>46080.0</v>
       </c>
       <c r="R7" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>233</v>
+        <v>255</v>
       </c>
       <c r="D8" t="s">
-        <v>234</v>
+        <v>256</v>
       </c>
       <c r="E8" t="s">
         <v>38</v>
       </c>
       <c r="F8" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G8" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="H8" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="I8" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J8" t="s">
-        <v>265</v>
+        <v>286</v>
       </c>
       <c r="K8" t="s">
-        <v>266</v>
+        <v>287</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>267</v>
+        <v>288</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>268</v>
+        <v>289</v>
       </c>
       <c r="O8" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="Q8">
         <v>46080.0</v>
       </c>
       <c r="R8" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="C9" t="s">
-        <v>233</v>
+        <v>255</v>
       </c>
       <c r="D9" t="s">
-        <v>234</v>
+        <v>256</v>
       </c>
       <c r="E9" t="s">
         <v>38</v>
       </c>
       <c r="F9" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G9" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="H9" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="I9" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J9" t="s">
-        <v>269</v>
+        <v>290</v>
       </c>
       <c r="K9" t="s">
-        <v>270</v>
+        <v>291</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>271</v>
+        <v>292</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>272</v>
+        <v>293</v>
       </c>
       <c r="O9" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="Q9">
         <v>46080.0</v>
       </c>
       <c r="R9" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="C10" t="s">
-        <v>233</v>
+        <v>255</v>
       </c>
       <c r="D10" t="s">
-        <v>234</v>
+        <v>256</v>
       </c>
       <c r="E10" t="s">
         <v>38</v>
       </c>
       <c r="F10" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G10" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="H10" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="I10" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J10" t="s">
-        <v>273</v>
+        <v>294</v>
       </c>
       <c r="K10" t="s">
-        <v>274</v>
+        <v>295</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>275</v>
+        <v>296</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>276</v>
+        <v>297</v>
       </c>
       <c r="O10" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="Q10">
         <v>46080.0</v>
       </c>
       <c r="R10" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="C11" t="s">
-        <v>233</v>
+        <v>255</v>
       </c>
       <c r="D11" t="s">
-        <v>234</v>
+        <v>256</v>
       </c>
       <c r="E11" t="s">
         <v>38</v>
       </c>
       <c r="F11" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G11" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="H11" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="I11" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J11" t="s">
-        <v>277</v>
+        <v>298</v>
       </c>
       <c r="K11" t="s">
-        <v>278</v>
+        <v>299</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>279</v>
+        <v>300</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>280</v>
+        <v>301</v>
       </c>
       <c r="O11" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="Q11">
         <v>46080.0</v>
       </c>
       <c r="R11" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="C12" t="s">
-        <v>251</v>
+        <v>273</v>
       </c>
       <c r="D12" t="s">
-        <v>252</v>
+        <v>274</v>
       </c>
       <c r="E12" t="s">
         <v>38</v>
       </c>
       <c r="F12" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G12" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="H12" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="I12" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J12" t="s">
-        <v>281</v>
+        <v>302</v>
       </c>
       <c r="K12" t="s">
-        <v>282</v>
+        <v>303</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>283</v>
+        <v>304</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>284</v>
+        <v>305</v>
       </c>
       <c r="O12" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="Q12">
         <v>46080.0</v>
       </c>
       <c r="R12" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="C13" t="s">
-        <v>233</v>
+        <v>255</v>
       </c>
       <c r="D13" t="s">
-        <v>234</v>
+        <v>256</v>
       </c>
       <c r="E13" t="s">
         <v>38</v>
       </c>
       <c r="F13" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G13" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="H13" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="I13" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J13" t="s">
-        <v>285</v>
+        <v>306</v>
       </c>
       <c r="K13" t="s">
-        <v>286</v>
+        <v>307</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>287</v>
+        <v>308</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>288</v>
+        <v>309</v>
       </c>
       <c r="O13" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="Q13">
         <v>46080.0</v>
       </c>
       <c r="R13" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="C14" t="s">
-        <v>233</v>
+        <v>255</v>
       </c>
       <c r="D14" t="s">
-        <v>234</v>
+        <v>256</v>
       </c>
       <c r="E14" t="s">
         <v>38</v>
       </c>
       <c r="F14" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G14" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="H14" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="I14" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J14" t="s">
-        <v>247</v>
+        <v>269</v>
       </c>
       <c r="K14" t="s">
-        <v>248</v>
+        <v>270</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>289</v>
+        <v>310</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>290</v>
+        <v>311</v>
       </c>
       <c r="O14" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="Q14">
         <v>46080.0</v>
       </c>
       <c r="R14" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="C15" t="s">
-        <v>233</v>
+        <v>255</v>
       </c>
       <c r="D15" t="s">
-        <v>234</v>
+        <v>256</v>
       </c>
       <c r="E15" t="s">
         <v>38</v>
       </c>
       <c r="F15" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G15" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="H15" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="I15" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J15" t="s">
-        <v>291</v>
+        <v>312</v>
       </c>
       <c r="K15" t="s">
-        <v>292</v>
+        <v>313</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>293</v>
+        <v>314</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>294</v>
+        <v>315</v>
       </c>
       <c r="O15" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="Q15">
         <v>46080.0</v>
       </c>
       <c r="R15" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>36</v>
       </c>
       <c r="C16" t="s">
-        <v>251</v>
+        <v>273</v>
       </c>
       <c r="D16" t="s">
-        <v>252</v>
+        <v>274</v>
       </c>
       <c r="E16" t="s">
         <v>38</v>
       </c>
       <c r="F16" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G16" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="H16" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="I16" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J16" t="s">
-        <v>295</v>
+        <v>316</v>
       </c>
       <c r="K16" t="s">
-        <v>296</v>
+        <v>317</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>297</v>
+        <v>318</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>298</v>
+        <v>319</v>
       </c>
       <c r="O16" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="Q16">
         <v>46080.0</v>
       </c>
       <c r="R16" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="C17" t="s">
-        <v>251</v>
+        <v>273</v>
       </c>
       <c r="D17" t="s">
-        <v>252</v>
+        <v>274</v>
       </c>
       <c r="E17" t="s">
         <v>38</v>
       </c>
       <c r="F17" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G17" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="H17" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="I17" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J17" t="s">
-        <v>299</v>
+        <v>320</v>
       </c>
       <c r="K17" t="s">
-        <v>300</v>
+        <v>321</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>301</v>
+        <v>322</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>302</v>
+        <v>323</v>
       </c>
       <c r="O17" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="Q17">
         <v>46080.0</v>
       </c>
       <c r="R17" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="C18" t="s">
-        <v>233</v>
+        <v>255</v>
       </c>
       <c r="D18" t="s">
-        <v>234</v>
+        <v>256</v>
       </c>
       <c r="E18" t="s">
         <v>38</v>
       </c>
       <c r="F18" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G18" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="H18" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="I18" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J18" t="s">
-        <v>303</v>
+        <v>324</v>
       </c>
       <c r="K18" t="s">
-        <v>304</v>
+        <v>325</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>305</v>
+        <v>326</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>306</v>
+        <v>327</v>
       </c>
       <c r="O18" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="Q18">
         <v>46080.0</v>
       </c>
       <c r="R18" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>36</v>
       </c>
       <c r="C19" t="s">
-        <v>233</v>
+        <v>255</v>
       </c>
       <c r="D19" t="s">
-        <v>234</v>
+        <v>256</v>
       </c>
       <c r="E19" t="s">
         <v>38</v>
       </c>
       <c r="F19" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G19" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="H19" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="I19" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J19" t="s">
-        <v>307</v>
+        <v>328</v>
       </c>
       <c r="K19" t="s">
-        <v>308</v>
+        <v>329</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>309</v>
+        <v>330</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>310</v>
+        <v>331</v>
       </c>
       <c r="O19" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="Q19">
         <v>46080.0</v>
       </c>
       <c r="R19" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>36</v>
       </c>
       <c r="C20" t="s">
-        <v>233</v>
+        <v>255</v>
       </c>
       <c r="D20" t="s">
-        <v>234</v>
+        <v>256</v>
       </c>
       <c r="E20" t="s">
         <v>38</v>
       </c>
       <c r="F20" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G20" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="H20" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="I20" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J20" t="s">
-        <v>311</v>
+        <v>332</v>
       </c>
       <c r="K20" t="s">
-        <v>312</v>
+        <v>333</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>313</v>
+        <v>334</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>314</v>
+        <v>335</v>
       </c>
       <c r="O20" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="Q20">
         <v>46080.0</v>
       </c>
       <c r="R20" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="C21" t="s">
-        <v>233</v>
+        <v>255</v>
       </c>
       <c r="D21" t="s">
-        <v>234</v>
+        <v>256</v>
       </c>
       <c r="E21" t="s">
         <v>38</v>
       </c>
       <c r="F21" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G21" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="H21" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="I21" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J21" t="s">
-        <v>315</v>
+        <v>336</v>
       </c>
       <c r="K21" t="s">
-        <v>316</v>
+        <v>337</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>317</v>
+        <v>338</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>318</v>
+        <v>339</v>
       </c>
       <c r="O21" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="Q21">
         <v>46080.0</v>
       </c>
       <c r="R21" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="C22" t="s">
-        <v>233</v>
+        <v>255</v>
       </c>
       <c r="D22" t="s">
-        <v>234</v>
+        <v>256</v>
       </c>
       <c r="E22" t="s">
         <v>38</v>
       </c>
       <c r="F22" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G22" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="H22" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="I22" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J22" t="s">
-        <v>319</v>
+        <v>340</v>
       </c>
       <c r="K22" t="s">
-        <v>320</v>
+        <v>341</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>321</v>
+        <v>342</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>322</v>
+        <v>343</v>
       </c>
       <c r="O22" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="Q22">
         <v>46080.0</v>
       </c>
       <c r="R22" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="C23" t="s">
-        <v>233</v>
+        <v>255</v>
       </c>
       <c r="D23" t="s">
-        <v>234</v>
+        <v>256</v>
       </c>
       <c r="E23" t="s">
         <v>38</v>
       </c>
       <c r="F23" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G23" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="H23" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="I23" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J23" t="s">
-        <v>323</v>
+        <v>344</v>
       </c>
       <c r="K23" t="s">
-        <v>324</v>
+        <v>345</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>325</v>
+        <v>346</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>326</v>
+        <v>347</v>
       </c>
       <c r="O23" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="Q23">
         <v>46080.0</v>
       </c>
       <c r="R23" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="C24" t="s">
-        <v>233</v>
+        <v>255</v>
       </c>
       <c r="D24" t="s">
-        <v>234</v>
+        <v>256</v>
       </c>
       <c r="E24" t="s">
         <v>38</v>
       </c>
       <c r="F24" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G24" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="H24" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="I24" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J24" t="s">
-        <v>327</v>
+        <v>348</v>
       </c>
       <c r="K24" t="s">
-        <v>328</v>
+        <v>349</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>329</v>
+        <v>350</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>330</v>
+        <v>351</v>
       </c>
       <c r="O24" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="Q24">
         <v>46080.0</v>
       </c>
       <c r="R24" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="C25" t="s">
-        <v>233</v>
+        <v>255</v>
       </c>
       <c r="D25" t="s">
-        <v>234</v>
+        <v>256</v>
       </c>
       <c r="E25" t="s">
         <v>38</v>
       </c>
       <c r="F25" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G25" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="H25" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="I25" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J25" t="s">
-        <v>331</v>
+        <v>352</v>
       </c>
       <c r="K25" t="s">
-        <v>332</v>
+        <v>353</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>333</v>
+        <v>354</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>334</v>
+        <v>355</v>
       </c>
       <c r="O25" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="Q25">
         <v>46080.0</v>
       </c>
       <c r="R25" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>36</v>
       </c>
       <c r="C26" t="s">
-        <v>233</v>
+        <v>255</v>
       </c>
       <c r="D26" t="s">
-        <v>234</v>
+        <v>256</v>
       </c>
       <c r="E26" t="s">
         <v>38</v>
       </c>
       <c r="F26" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G26" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="H26" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="I26" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J26" t="s">
-        <v>335</v>
+        <v>356</v>
       </c>
       <c r="K26" t="s">
-        <v>336</v>
+        <v>357</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>337</v>
+        <v>358</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>338</v>
+        <v>359</v>
       </c>
       <c r="O26" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="Q26">
         <v>46080.0</v>
       </c>
       <c r="R26" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>36</v>
       </c>
       <c r="C27" t="s">
-        <v>251</v>
+        <v>273</v>
       </c>
       <c r="D27" t="s">
-        <v>252</v>
+        <v>274</v>
       </c>
       <c r="E27" t="s">
         <v>38</v>
       </c>
       <c r="F27" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="G27" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="H27" t="s">
-        <v>236</v>
+        <v>258</v>
       </c>
       <c r="I27" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J27" t="s">
-        <v>339</v>
+        <v>360</v>
       </c>
       <c r="K27" t="s">
-        <v>340</v>
+        <v>361</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>341</v>
+        <v>362</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>342</v>
+        <v>363</v>
       </c>
       <c r="O27" t="s">
-        <v>241</v>
+        <v>263</v>
       </c>
       <c r="Q27">
         <v>46080.0</v>
       </c>
       <c r="R27" t="s">
-        <v>242</v>
+        <v>264</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>343</v>
+        <v>364</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>344</v>
+        <v>365</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>345</v>
+        <v>366</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>346</v>
+        <v>367</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>347</v>
+        <v>368</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>348</v>
+        <v>369</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>349</v>
+        <v>370</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>350</v>
+        <v>371</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>351</v>
+        <v>372</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>352</v>
+        <v>373</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>353</v>
+        <v>374</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>354</v>
+        <v>375</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>355</v>
+        <v>376</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>356</v>
+        <v>377</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>357</v>
+        <v>378</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>358</v>
+        <v>379</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>343</v>
+        <v>364</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>359</v>
+        <v>380</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>346</v>
+        <v>367</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>360</v>
+        <v>381</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>361</v>
+        <v>382</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>362</v>
+        <v>383</v>
       </c>
       <c r="C2" t="s">
-        <v>363</v>
+        <v>384</v>
       </c>
       <c r="D2" t="s">
-        <v>364</v>
+        <v>385</v>
       </c>
       <c r="F2" t="s">
-        <v>365</v>
+        <v>386</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>366</v>
+        <v>387</v>
       </c>
       <c r="I2" t="s">
-        <v>367</v>
+        <v>388</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>368</v>
+        <v>389</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>211</v>
+        <v>226</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>369</v>
+        <v>390</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>370</v>
+        <v>391</v>
       </c>
       <c r="C2" t="s">
-        <v>371</v>
+        <v>392</v>
       </c>
       <c r="D2" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>372</v>
+        <v>393</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>217</v>
+        <v>239</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>373</v>
+        <v>394</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>374</v>
+        <v>395</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>375</v>
+        <v>396</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>251</v>
+        <v>273</v>
       </c>
       <c r="C2" t="s">
-        <v>252</v>
+        <v>274</v>
       </c>
       <c r="D2" t="s">
-        <v>376</v>
+        <v>397</v>
       </c>
       <c r="E2" t="s">
-        <v>260</v>
+        <v>217</v>
       </c>
       <c r="F2" t="s">
-        <v>377</v>
+        <v>398</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>378</v>
+        <v>399</v>
       </c>
       <c r="C3" t="s">
-        <v>252</v>
+        <v>274</v>
       </c>
       <c r="D3" t="s">
-        <v>379</v>
+        <v>400</v>
       </c>
       <c r="E3" t="s">
-        <v>380</v>
+        <v>401</v>
       </c>
       <c r="F3" t="s">
-        <v>381</v>
+        <v>402</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>210</v>
+        <v>225</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>211</v>
+        <v>226</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>212</v>
+        <v>227</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>213</v>
+        <v>228</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>214</v>
+        <v>229</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>215</v>
+        <v>230</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>382</v>
+        <v>403</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>383</v>
+        <v>231</v>
       </c>
       <c r="C2" t="s">
-        <v>384</v>
+        <v>232</v>
+      </c>
+      <c r="D2" t="s">
+        <v>233</v>
+      </c>
+      <c r="E2" t="s">
+        <v>234</v>
+      </c>
+      <c r="F2" t="s">
+        <v>235</v>
+      </c>
+      <c r="G2" t="s">
+        <v>236</v>
       </c>
       <c r="H2" t="s">
-        <v>385</v>
+        <v>237</v>
       </c>
       <c r="J2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>383</v>
+        <v>231</v>
       </c>
       <c r="C3" t="s">
-        <v>386</v>
+        <v>404</v>
+      </c>
+      <c r="D3" t="s">
+        <v>405</v>
+      </c>
+      <c r="E3" t="s">
+        <v>234</v>
+      </c>
+      <c r="F3" t="s">
+        <v>406</v>
+      </c>
+      <c r="G3" t="s">
+        <v>407</v>
       </c>
       <c r="H3" t="s">
-        <v>387</v>
+        <v>408</v>
       </c>
       <c r="J3" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C4" t="s">
-        <v>388</v>
+        <v>409</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="J4" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>