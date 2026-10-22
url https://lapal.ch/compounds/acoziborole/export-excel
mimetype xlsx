--- v3 (2026-09-11)
+++ v4 (2026-10-22)
@@ -1,97 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="410">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="461">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -130,50 +141,191 @@
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
+  </si>
+  <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Acoziborole</t>
   </si>
   <si>
     <t>Acoziborole; SCYX-7158; 4‑fluoro‑N‑(1‑hydroxy‑3,3‑dimethyl‑2,1‑benzoxaborol‑6‑yl)‑2‑(trifluoromethyl) benzamide</t>
   </si>
   <si>
     <t>Acoziborole Winthrop</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>CPSF3 inhibitor</t>
   </si>
   <si>
     <t>Acoziborole is a novel benzoxaborole derivative that inhibits the cleavage and polyadenylation specificity factor 3 (CPSF3) enzyme in Trypanosoma brucei parasites. Acoribozole is a long-acting oral therapy with an intrinsic ADME properties that results in a prolonged half life ~272–400 hours. In plasma, 95% of circulating drug is unchanged acoziborole and only small fractions (&lt;3%) are oxidized metabolites. Acoziborole is predominantly released from the body via slow biliary-fecal route. By 60 days, ~87% of total radioactivity has been excreted, mostly in feces (~74%). The drug appeared rapidly in plasma (at 1 h), reached tmax between 24 and 72 h, and remained stable for up to 96 h, after which a slow decrease was quantifiable until 14 weeks after dosing.</t>
   </si>
@@ -332,53 +484,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -398,90 +547,90 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>OXA002</t>
   </si>
   <si>
     <t>NCT03087955</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03087955</t>
   </si>
   <si>
     <t>Phase II/III</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Drugs for Neglected Diseases</t>
   </si>
   <si>
     <t>The goal of this study is to assess efficacy and safety of acoziborole in adult participants with Trypanosoma brucei gambiense (T.b. gambiense) HAT, either early- or intermediate-stage HAT (first arm) or late-stage HAT (second arm). Participants will receive 3 tablets of 320 mg as a single oral dose of acoziborole in the fasting state on Day 1. Participants will stay in the hospital for observation for 15 days. In total, participants will be followed for 18 months.</t>
   </si>
   <si>
     <t>Efficacy and Safety of Acoziborole (SCYX-7158) in Patients With Human African Trypanosomiasis Due to T.b. Gambiense</t>
   </si>
   <si>
-    <t>Congo, Guinea</t>
+    <t>Guinea, Congo, democratic Republic of the</t>
   </si>
   <si>
     <t>2016-10-11</t>
   </si>
   <si>
     <t>2025-08-28</t>
   </si>
   <si>
     <t>2020-09-08</t>
   </si>
   <si>
-    <t>Adults, Adolescents</t>
-[...2 lines deleted...]
-    <t>Children, Adults, Older Adults</t>
+    <t>Children, Adolescents, Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Male or female patient
 * 15 years of age or older
 * Signed informed consent form (as well as assent from illiterate and under-age patients, and those unable to give consent)
 * Karnofsky Performance Status above 50
 * Able to ingest oral tablets
 * Having a permanent address or being traceable by other persons
 * Able to comply with the schedule of follow-up visits and requirements of the study
 * Agreement to be hospitalised in order to receive treatment
 * For patients with late-stage HAT:
   * Confirmation of g-HAT by detection of the parasite in the blood and/or the lymph and/or the CSF, at the investigational centre
   * If trypanosomes are found in the blood or lymph, but not in the CSF, the CSF WBC, measured at the investigational centre, must be above 20/μL for the</t>
   </si>
   <si>
@@ -506,54 +655,51 @@
     <t>OXA005</t>
   </si>
   <si>
     <t>NCT05433350</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT05433350</t>
   </si>
   <si>
     <t>Acoziborole has been studied in an open-label pivotal Phase II/III trial (DNDi-OXA-02-HAT) in the DRC and Guinea. As the numbers of reported cases diminish, resources for surveillance and specialised screening will also taper. This decrease, coupled with the loss of diagnostic skills and disease management expertise, will lead to a weak and less specialised HAT technical environment. The history of g-HAT has shown that outbreaks or re-emergence of the disease have already happened under different circumstances when surveillance was relaxed or simply because the populations at risk live in areas of political instability, limiting access to specialised care. Even with a steady decrease of reported incidence, no model can currently predict that HAT could not re-emerge.
 Although g-HAT is pred</t>
   </si>
   <si>
     <t>Pharmacokinetic, Efficacy, Safety and Tolerability Study of a Single Dose of Acoziborole in g-HAT Paediatric Patients</t>
   </si>
   <si>
     <t>2022-07-09</t>
   </si>
   <si>
     <t>2025-07-04</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
-    <t>Adolescents, Children</t>
-[...2 lines deleted...]
-    <t>Children</t>
+    <t>Children, Adolescents</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Signed informed consent from one parent or from the legal representative
 * Assent from the paediatric patient (for paediatric patients \&gt;6 years of age) to participate in the study, collected in the presence of an impartial witness
 * Between 1 and 14 years of age and between 10 and ≤40 kg (as per the requirements of step 1 and step 2)
 * Male or female
 * Evidence of trypanosomes in any body fluid (blood or lymph or CSF)
 * Having a permanent address and able to comply with the schedule of follow-up visits
 * Agreement to not take part in any other clinical trials during the participation in this study
 * For pubescent girls of childbearing potential must agree to have avoid getting pregnant during the screening period and up to 3 months after acoziborole dosing by using</t>
   </si>
   <si>
     <t>Human African trypanosomiasis (HAT), or sleeping sickness</t>
   </si>
   <si>
     <t>Single group assignment</t>
   </si>
   <si>
     <t>STROgHAT</t>
   </si>
   <si>
     <t>NCT06356974</t>
   </si>
   <si>
@@ -564,53 +710,50 @@
   </si>
   <si>
     <t>Not yet recruiting</t>
   </si>
   <si>
     <t>This protocol describes both the epidemiological study which aims at assessing whether over a three-year period a zero prevalence can be achieved when implementing a screen \&amp; treat approach with acoziborole, as well as a nested clinical study aimed at generating further evidence on safety of acoziborole in gambiense human African trypanosomiasis (gHAT) seropositives individuals. The overall coordinator will be ITM. ITM will be fully responsible for the epidemiological study (study Part A), including cost effectiveness and evaluation of diagnostic tests. DNDi will be the legal sponsor of the nested safety clinical study (study Part B) and will ensure compliance with regulatory requirements and good clinical practices (GCP) for this part of the study.
 The investigators hypothesize that by</t>
   </si>
   <si>
     <t>Stop Transmission of Gambiense Human African Trypanosomiasis (STROgHAT)</t>
   </si>
   <si>
     <t>Treatment of seropositive individuals (positive serology test, but parasitology not confirmed)</t>
   </si>
   <si>
     <t>2024-04-08</t>
   </si>
   <si>
     <t>2024-04-04</t>
   </si>
   <si>
     <t>2026-12-30</t>
   </si>
   <si>
     <t>2027-12-30</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Adolescents, Children</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * • Participants able to give signed informed consent and assent form for adolescents, which includes willingness to comply with the schedule of follow-up visits and other requirements and restrictions listed in the informed consent form (ICF) and in this protocol
   * All sexes
   * 11 years of age or older at the start of the study and weight ≥30 kg at the screening of Part B
   * Participants who are CATT test or HAT RDT positive (information provided by the mobile team and included into TrypElim (see Part A)
   * Participants who are able to ingest oral tablets
   * Participants with known address and/or contact details provided
   * Participants who are able to comply with the schedule of follow-up visits and other requirements of the study
   * Participants must agree</t>
   </si>
   <si>
     <t>Gambiense Human African Trypanosomiasis</t>
   </si>
   <si>
     <t>DNDi-OXA-03-HAT</t>
   </si>
   <si>
     <t>NCT04270981</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04270981</t>
   </si>
   <si>
@@ -765,51 +908,51 @@
   <si>
     <t>https://clinicaltrials.gov/study/NCT01533961</t>
   </si>
   <si>
     <t>This study is aimed at assessing the tolerability and pharmacokinetic parameters of SCYX-7158 in healthy volunteers. In animal models of both acute and chronic experimental Trypanosomiasis infections, SCYX-7158 shows highly promising efficacy.</t>
   </si>
   <si>
     <t>Human African Trypanosomiasis: First in Man Clinical Trial of a New Medicinal Product, the SCYX-7158</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>SCYX-7158</t>
   </si>
   <si>
     <t>2012-02-01</t>
   </si>
   <si>
     <t>2015-09-17</t>
   </si>
   <si>
     <t>2015-03-01</t>
   </si>
   <si>
-    <t>Adults, Cisgender men, Transgender women</t>
+    <t>Male, Cisgender male, Transgender female</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Male healthy volunteers 18 to 45 years of age,
 * All subjects to be of sub-Saharan African origins with both parents of Sub-Saharan African origins too,
 * Male subjects with a body mass index (BMI) calculated as weight in kg/(height in m2) from 18 to 28 kg/m2 at screening,
 * Able to communicate well with the Investigator and research staff and to comply with the requirements of the entire study,
 * Provision of written informed consent to participate as shown by a signature on the volunteer consent form,
 * Light smokers (less than 5 cigarettes per day) or subjects who are non-smokers. No smoking (or use of smoking substitute e.g. nicotine patch) is permitted from screening throughout the study,
 * Normal arterial blood pressure (BP) and pulse rate or, if abnormal, cons</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Main author</t>
   </si>
   <si>
     <t>Date</t>
@@ -820,50 +963,53 @@
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1016/S1473-3099(22)00660-0"&gt;Efficacy and safety of acoziborole in patients with human African trypanosomiasis caused by Trypanosoma brucei gambiense: a multicentre, open-label, single-arm, phase 2/3 trial.&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Betu Kumeso, V. K.</t>
   </si>
   <si>
     <t>2023-01-01</t>
   </si>
   <si>
     <t>The Lancet Infectious diseases</t>
   </si>
   <si>
     <t>Given the high efficacy and favourable safety profile, acoziborole holds promise in the efforts to reach the WHO goal of interrupting HAT transmission by 2030.</t>
   </si>
   <si>
     <t>&lt;p&gt;Background&lt;/p&gt;&lt;p&gt;Human African trypanosomiasis caused by &lt;em&gt;Trypanosoma brucei gambiense&lt;/em&gt; (gambiense HAT) in patients with late-stage disease requires hospital admission to receive nifurtimox–eflornithine combination therapy (NECT). Fexinidazole, the latest treatment that has been recommended by WHO, also requires systematic admission to hospital, which is problematic in areas with few health-care resources. We aim to assess the safety and efficacy of acoziborole in adult and adolescent patients with gambiense HAT.&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;This multicentre, prospective, open-label, single-arm, phase 2/3 study recruited patients aged 15 years or older with confirmed gambiense HAT infection from ten hospitals in the Democratic Republic of the Congo and Guinea. Inclusion criteria included a Karnofsky score greater than 50, ability to swallow tablets, a permanent address or traceability, ability to comply with follow-up visits and study requirements, and agreement to hospital admission during treatment. Oral acoziborole was administered as a single 960 mg dose (3 × 320 mg tablets) to fasted patients. Patients were observed in hospital until day 15 after treatment administration then for 18 months as outpatients with visits at 3, 6, 12, and 18 months. The primary efficacy endpoint was the success rate of acoziborole treatment at 18 months in patients with late-stage gambiense HAT (modified intention-to-treat [mITT] population), based on modified WHO criteria. A complementary post-hoc analysis comparing the 18-month success rates for acoziborole and NECT (using historical data) was performed. This study is registered at &lt;a target="_blank" rel="noopener noreferrer" href="http://ClinicalTrials.gov"&gt;ClinicalTrials.gov&lt;/a&gt;, &lt;a target="_blank" rel="noopener noreferrer" href="https://clinicaltrials.gov/show/NCT03087955"&gt;NCT03087955&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;Findings&lt;/p&gt;&lt;p&gt;Between Oct 11, 2016, and March 25, 2019, 260 patients were screened, of whom 52 were ineligible and 208 were enrolled (167 with late-stage and 41 with early-stage or intermediate-stage gambiense HAT; primary efficacy analysis set). All 41 (100%) patients with early-stage or intermediate-stage and 160 (96%) of 167 with late-stage disease completed the last 18-month follow-up visit. The mean age of participants was 34·0 years (SD 12·4), including 117 (56%) men and 91 (44%) women. Treatment success rate at 18 months was 95·2% (95% CI 91·2–97·7) reached in 159 of 167 patients with late-stage gambiense HAT (mITT population) and 98·1% (95·1–99·5) reached in 159 of 162 patients (evaluable population). Overall, 155 (75%) of 208 patients had 600 treatment-emergent adverse events. A total of 38 drug-related treatment-emergent adverse events occurred in 29 (14%) patients; all were mild or moderate and most common were pyrexia and asthenia. Four deaths occurred during the study; none were considered treatment related. The post-hoc analysis showed similar results to the estimated historical success rate for NECT of 94%.&lt;/p&gt;&lt;p&gt;Interpretation&lt;/p&gt;&lt;p&gt;Given the high efficacy and favourable safety profile, acoziborole holds promise in the efforts to reach the WHO goal of interrupting HAT transmission by 2030.&lt;/p&gt;&lt;p&gt;Funding&lt;/p&gt;&lt;p&gt;Bill &amp;amp; Melinda Gates Foundation, UK Aid, Federal Minis&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1016/S1473-3099(22)00660-0</t>
+  </si>
+  <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
@@ -1255,66 +1401,67 @@
   <si>
     <t>Filed: High income countries</t>
   </si>
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
   </si>
   <si>
-    <t>Boron-containing small molecules as anti-protozoal agents</t>
-[...14 lines deleted...]
-    <t>Ceased</t>
+    <t>Acoziborole compound and analogues</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This invention provides, among other things, novel compounds useful for treating protozoal infections, pharmaceutical compositions containing such compounds, as well as combinations of these compounds with at least one additional therapeutically effective agent. </t>
+  </si>
+  <si>
+    <t>WO2011019618</t>
+  </si>
+  <si>
+    <t>ANACOR PHARMACEUTICALS, INC.</t>
+  </si>
+  <si>
+    <t>2030-08-06</t>
+  </si>
+  <si>
+    <t>Granted in: BW, GH, GM, KE, LR, LS, MW, MZ, NA, SD, SL, SZ, TZ, UG, ZM, ZW, IL, US, ZA
+Abandoned in IN</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/PYO0aemjxjM3jqZoDNtEID1hXpdFgcW2CIVSW7Go.png</t>
   </si>
   <si>
     <t>Structure of 4‑fluoro‑N‑(1‑hydroxy‑3,3‑dimethyl‑2,1‑benzoxaborol‑6‑yl)‑2‑(trifluoromethyl)benzamide - ACORIBOZOLE</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
@@ -1333,51 +1480,60 @@
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>The Drugs for Neglected Diseases initiative (DNDi) is an international, not‑for‑profit research and development organization. It was established in 2003 through a partnership involving the Indian Council of Medical Research, the Oswaldo Cruz Foundation, KEMRI, the Malaysian Ministry of Health, and Institut Pasteur of France, together with the participation of WHO/TDR and Médecins Sans Frontières.</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1007/s40262-023-01216-8"&gt;Determination of the Optimal Single Dose Treatment for Acoziborole, a Novel Drug for the Treatment of Human African Trypanosomiasis: First-in-Human Study&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Tarral, A.</t>
   </si>
   <si>
     <t>Clinical pharmacokinetics</t>
   </si>
   <si>
     <t>This study showed that acoziborole could be safely assessed in patients as a potential single-dose oral cure for both stages of gambiense HAT.</t>
   </si>
   <si>
     <t>&lt;p&gt;Background and Objectives&lt;/p&gt;&lt;p&gt;Acoziborole is a novel boron-containing candidate developed as an oral drug for the treatment of human African trypanosomiasis (HAT). Results from preclinical studies allowed progression to Phase 1 trials. We aimed to determine the best dose regimen for all stages of HAT.&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;Acoziborole was assessed in 128 healthy adult males of sub-Saharan African origin living in France. The study included a single oral administration of a 20- to 1200-mg dose in a randomised double-blind study in cohorts of 8 (6 active, 2 placebo) to assess safety, tolerability, and pharmacokinetics. In three additional open cohorts of 6 participants, the effect of activated charcoal was evaluated, bioequivalence of capsules versus tablets was assessed, and safety in the 960-mg tablet cohorts was monitored.&lt;/p&gt;&lt;p&gt;Results&lt;/p&gt;&lt;p&gt;Acoziborole was well tolerated at all doses tested; no dose-related adverse events were observed. The drug appeared rapidly in plasma (at 1 h), reached &lt;em&gt;t&lt;/em&gt;max between 24 and 72 h, and remained stable for up to 96 h, after which a slow decrease was quantifiable until 14 weeks after dosing. Charcoal had little impact on the enterohepatic recirculation effect, except for the 20-mg dose. Bioequivalence between capsule and tablet formulations was demonstrated. The therapeutic single dose for administration under fasted conditions was fixed to 960 mg. The maximum administered dose was 1200 mg.&lt;/p&gt;&lt;p&gt;Conclusions&lt;/p&gt;&lt;p&gt;This study showed that acoziborole could be safely assessed in patients as a potential single-dose oral cure for both stages of &lt;em&gt;gambiense&lt;/em&gt; HAT.&lt;/p&gt;&lt;p&gt;Trial Registration&lt;/p&gt;&lt;p&gt;The study was registered with &lt;a target="_blank" rel="noopener noreferrer" href="http://ClinicalTrials.gov"&gt;ClinicalTrials.gov&lt;/a&gt;: &lt;a target="_blank" rel="noopener noreferrer" class="usa-link" href="https://clinicaltrials.gov/ct2/show/NCT01533961"&gt;&lt;u&gt;NCT01533961&lt;/u&gt;&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1007/s40262-023-01216-8</t>
+  </si>
+  <si>
     <t>EMA Positive Opinion of Acoziborole</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1417,51 +1573,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1709,134 +1865,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03087955" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05433350" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06356974" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04270981" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05256017" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05947604" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT01533961" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1473-3099(22)00660-0" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/PYO0aemjxjM3jqZoDNtEID1hXpdFgcW2CIVSW7Go.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/opinion-medicine-use-outside-EU/human/acoziborole-winthrop" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/S1473-3099(22)00660-0" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s40262-023-01216-8" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/opinion-medicine-use-outside-EU/human/acoziborole-winthrop" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1865,189 +2075,400 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>89</v>
       </c>
       <c r="G2" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="J2" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="K2" t="s">
-        <v>45</v>
+        <v>92</v>
       </c>
       <c r="L2" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="M2" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="N2" t="s">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="O2" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="P2" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="Q2" t="s">
-        <v>50</v>
+        <v>98</v>
       </c>
       <c r="R2" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="S2" t="s">
-        <v>52</v>
+        <v>100</v>
       </c>
       <c r="T2" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="U2" t="s">
-        <v>54</v>
+        <v>101</v>
       </c>
       <c r="V2" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
       <c r="W2" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="X2" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>104</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>106</v>
       </c>
       <c r="AA2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="AB2" t="s">
-        <v>61</v>
+        <v>108</v>
       </c>
       <c r="AC2" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="AD2" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="AE2" t="s">
+        <v>111</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>112</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>113</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>116</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>118</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="AF2" t="s">
-[...5 lines deleted...]
-      <c r="AI2" t="s">
+      <c r="E1" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="AJ2" t="s">
+      <c r="F1" s="2" t="s">
         <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ8"/>
   <sheetViews>
@@ -2091,991 +2512,997 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>69</v>
+        <v>119</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>70</v>
+        <v>120</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>71</v>
+        <v>121</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>72</v>
+        <v>122</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>73</v>
+        <v>123</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>74</v>
+        <v>124</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>75</v>
+        <v>125</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>76</v>
+        <v>126</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>77</v>
+        <v>127</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>78</v>
+        <v>128</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>79</v>
+        <v>129</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>80</v>
+        <v>130</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>81</v>
+        <v>131</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>82</v>
+        <v>132</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>84</v>
+        <v>134</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>85</v>
+        <v>135</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>86</v>
+        <v>136</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>87</v>
+        <v>137</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>88</v>
+        <v>138</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>89</v>
+        <v>139</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>90</v>
+        <v>140</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>91</v>
+        <v>141</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>92</v>
+        <v>142</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>93</v>
+        <v>143</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>94</v>
+        <v>144</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>95</v>
+        <v>145</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>96</v>
+        <v>146</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>97</v>
+        <v>147</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>98</v>
+        <v>148</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>99</v>
+        <v>149</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>101</v>
+        <v>151</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>102</v>
+        <v>152</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>103</v>
+        <v>153</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>104</v>
+        <v>154</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>105</v>
+        <v>155</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>106</v>
+        <v>156</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>107</v>
+        <v>157</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>108</v>
+        <v>158</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>109</v>
+        <v>159</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>110</v>
+        <v>160</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>111</v>
+        <v>161</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>112</v>
+        <v>162</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>113</v>
+        <v>163</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>115</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>165</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>116</v>
+        <v>166</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>117</v>
+        <v>167</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>118</v>
+        <v>168</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>119</v>
+        <v>169</v>
       </c>
       <c r="C2" t="s">
-        <v>120</v>
+        <v>170</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>121</v>
+        <v>171</v>
       </c>
       <c r="E2" t="s">
-        <v>122</v>
+        <v>172</v>
       </c>
       <c r="F2" t="s">
-        <v>123</v>
+        <v>173</v>
       </c>
       <c r="G2" t="s">
-        <v>124</v>
+        <v>174</v>
       </c>
       <c r="H2" t="s">
-        <v>125</v>
+        <v>175</v>
       </c>
       <c r="I2" t="s">
-        <v>126</v>
+        <v>176</v>
       </c>
       <c r="J2" t="s">
-        <v>127</v>
+        <v>177</v>
       </c>
       <c r="M2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="X2" t="s">
-        <v>128</v>
+        <v>178</v>
       </c>
       <c r="Y2" t="s">
-        <v>129</v>
+        <v>179</v>
       </c>
       <c r="AB2" t="s">
-        <v>130</v>
+        <v>180</v>
       </c>
       <c r="AC2" t="s">
-        <v>130</v>
+        <v>180</v>
       </c>
       <c r="AD2" t="s">
-        <v>131</v>
+        <v>181</v>
       </c>
       <c r="AE2" t="s">
-        <v>132</v>
+        <v>182</v>
       </c>
       <c r="AF2" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AG2" t="s">
-        <v>134</v>
+        <v>183</v>
       </c>
       <c r="AH2" t="s">
-        <v>134</v>
+        <v>184</v>
       </c>
       <c r="AI2" t="s">
-        <v>135</v>
+        <v>185</v>
       </c>
       <c r="AJ2" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>186</v>
+      </c>
+      <c r="AN2" t="s">
+        <v>187</v>
       </c>
       <c r="AO2" t="s">
-        <v>138</v>
-[...4 lines deleted...]
-      <c r="AQ2">
+        <v>188</v>
+      </c>
+      <c r="AP2">
         <v>208</v>
       </c>
-      <c r="AS2" t="s">
-[...3 lines deleted...]
-        <v>141</v>
+      <c r="AR2" t="s">
+        <v>189</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>190</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>110</v>
       </c>
       <c r="AW2" t="s">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="AX2" t="s">
-        <v>48</v>
+        <v>191</v>
       </c>
       <c r="AY2" t="s">
-        <v>142</v>
+        <v>108</v>
       </c>
       <c r="AZ2" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>143</v>
+        <v>192</v>
       </c>
       <c r="C3" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>145</v>
+        <v>194</v>
       </c>
       <c r="E3" t="s">
-        <v>122</v>
+        <v>172</v>
       </c>
       <c r="G3" t="s">
-        <v>124</v>
+        <v>174</v>
       </c>
       <c r="H3" t="s">
-        <v>146</v>
+        <v>195</v>
       </c>
       <c r="I3" t="s">
-        <v>147</v>
+        <v>196</v>
       </c>
       <c r="J3" t="s">
-        <v>127</v>
+        <v>177</v>
       </c>
       <c r="M3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="X3" t="s">
-        <v>148</v>
+        <v>197</v>
       </c>
       <c r="Y3" t="s">
-        <v>149</v>
+        <v>198</v>
       </c>
       <c r="Z3" t="s">
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="AA3" t="s">
-        <v>150</v>
+        <v>199</v>
       </c>
       <c r="AD3" t="s">
-        <v>151</v>
+        <v>200</v>
       </c>
       <c r="AE3" t="s">
-        <v>152</v>
+        <v>182</v>
       </c>
       <c r="AF3" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AG3" t="s">
-        <v>134</v>
+        <v>183</v>
       </c>
       <c r="AH3" t="s">
-        <v>134</v>
+        <v>184</v>
       </c>
       <c r="AI3" t="s">
-        <v>135</v>
+        <v>201</v>
       </c>
       <c r="AJ3" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>186</v>
+      </c>
+      <c r="AN3" t="s">
+        <v>202</v>
       </c>
       <c r="AO3" t="s">
-        <v>154</v>
-[...4 lines deleted...]
-      <c r="AQ3">
+        <v>188</v>
+      </c>
+      <c r="AP3">
         <v>35</v>
       </c>
-      <c r="AS3" t="s">
-[...3 lines deleted...]
-        <v>141</v>
+      <c r="AR3" t="s">
+        <v>203</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>190</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>110</v>
       </c>
       <c r="AW3" t="s">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="AX3" t="s">
-        <v>48</v>
+        <v>191</v>
       </c>
       <c r="AY3" t="s">
-        <v>142</v>
+        <v>108</v>
       </c>
       <c r="AZ3" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>156</v>
+        <v>204</v>
       </c>
       <c r="C4" t="s">
-        <v>157</v>
+        <v>205</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>158</v>
+        <v>206</v>
       </c>
       <c r="E4" t="s">
-        <v>159</v>
+        <v>207</v>
       </c>
       <c r="F4" t="s">
-        <v>160</v>
+        <v>208</v>
       </c>
       <c r="G4" t="s">
-        <v>124</v>
+        <v>174</v>
       </c>
       <c r="H4" t="s">
-        <v>161</v>
+        <v>209</v>
       </c>
       <c r="I4" t="s">
-        <v>162</v>
+        <v>210</v>
       </c>
       <c r="M4" t="s">
-        <v>163</v>
+        <v>211</v>
       </c>
       <c r="W4" t="s">
-        <v>164</v>
+        <v>212</v>
       </c>
       <c r="Y4" t="s">
-        <v>165</v>
+        <v>213</v>
       </c>
       <c r="Z4" t="s">
-        <v>166</v>
+        <v>214</v>
       </c>
       <c r="AA4" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="AD4" t="s">
-        <v>168</v>
+        <v>181</v>
       </c>
       <c r="AE4" t="s">
-        <v>132</v>
+        <v>182</v>
       </c>
       <c r="AF4" t="s">
-        <v>133</v>
+        <v>183</v>
       </c>
       <c r="AG4" t="s">
-        <v>134</v>
+        <v>183</v>
       </c>
       <c r="AH4" t="s">
-        <v>134</v>
+        <v>184</v>
       </c>
       <c r="AI4" t="s">
-        <v>135</v>
+        <v>216</v>
       </c>
       <c r="AJ4" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>137</v>
+        <v>186</v>
+      </c>
+      <c r="AN4" t="s">
+        <v>217</v>
       </c>
       <c r="AO4" t="s">
-        <v>170</v>
-[...4 lines deleted...]
-      <c r="AQ4">
+        <v>188</v>
+      </c>
+      <c r="AP4">
         <v>2500</v>
       </c>
-      <c r="AS4" t="s">
-[...3 lines deleted...]
-        <v>141</v>
+      <c r="AR4" t="s">
+        <v>203</v>
+      </c>
+      <c r="AT4" t="s">
+        <v>190</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>110</v>
       </c>
       <c r="AW4" t="s">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="AX4" t="s">
-        <v>48</v>
+        <v>191</v>
       </c>
       <c r="AY4" t="s">
-        <v>142</v>
+        <v>108</v>
       </c>
       <c r="AZ4" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>171</v>
+        <v>218</v>
       </c>
       <c r="C5" t="s">
-        <v>172</v>
+        <v>219</v>
       </c>
       <c r="D5" s="4" t="s">
+        <v>220</v>
+      </c>
+      <c r="E5" t="s">
+        <v>221</v>
+      </c>
+      <c r="F5" t="s">
         <v>173</v>
       </c>
-      <c r="E5" t="s">
+      <c r="G5" t="s">
         <v>174</v>
       </c>
-      <c r="F5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H5" t="s">
-        <v>175</v>
+        <v>222</v>
       </c>
       <c r="I5" t="s">
-        <v>176</v>
+        <v>223</v>
       </c>
       <c r="J5" t="s">
-        <v>177</v>
+        <v>224</v>
       </c>
       <c r="M5" t="s">
-        <v>178</v>
+        <v>225</v>
       </c>
       <c r="X5" t="s">
-        <v>179</v>
+        <v>226</v>
       </c>
       <c r="Y5" t="s">
-        <v>180</v>
+        <v>227</v>
       </c>
       <c r="AB5" t="s">
-        <v>181</v>
+        <v>228</v>
       </c>
       <c r="AC5" t="s">
-        <v>181</v>
+        <v>228</v>
       </c>
       <c r="AD5" t="s">
-        <v>182</v>
+        <v>229</v>
       </c>
       <c r="AE5" t="s">
-        <v>182</v>
+        <v>230</v>
       </c>
       <c r="AF5" t="s">
         <v>183</v>
       </c>
       <c r="AG5" t="s">
-        <v>134</v>
+        <v>183</v>
       </c>
       <c r="AH5" t="s">
-        <v>134</v>
+        <v>231</v>
       </c>
       <c r="AI5" t="s">
-        <v>184</v>
-[...7 lines deleted...]
-      <c r="AQ5">
+        <v>232</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>188</v>
+      </c>
+      <c r="AP5">
         <v>6</v>
       </c>
-      <c r="AS5" t="s">
-[...3 lines deleted...]
-        <v>141</v>
+      <c r="AR5" t="s">
+        <v>203</v>
+      </c>
+      <c r="AT5" t="s">
+        <v>190</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>110</v>
       </c>
       <c r="AW5" t="s">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="AX5" t="s">
-        <v>48</v>
+        <v>191</v>
       </c>
       <c r="AY5" t="s">
-        <v>142</v>
+        <v>108</v>
       </c>
       <c r="AZ5" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
+        <v>233</v>
+      </c>
+      <c r="C6" t="s">
+        <v>234</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="E6" t="s">
+        <v>172</v>
+      </c>
+      <c r="F6" t="s">
+        <v>173</v>
+      </c>
+      <c r="G6" t="s">
+        <v>174</v>
+      </c>
+      <c r="H6" t="s">
+        <v>236</v>
+      </c>
+      <c r="I6" t="s">
+        <v>237</v>
+      </c>
+      <c r="J6" t="s">
+        <v>177</v>
+      </c>
+      <c r="M6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O6" t="s">
+        <v>238</v>
+      </c>
+      <c r="X6" t="s">
+        <v>239</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>240</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>241</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>241</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>181</v>
+      </c>
+      <c r="AE6" t="s">
+        <v>182</v>
+      </c>
+      <c r="AF6" t="s">
+        <v>183</v>
+      </c>
+      <c r="AG6" t="s">
+        <v>183</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>184</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>242</v>
+      </c>
+      <c r="AJ6" t="s">
         <v>186</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="4" t="s">
+      <c r="AN6" t="s">
+        <v>243</v>
+      </c>
+      <c r="AO6" t="s">
         <v>188</v>
       </c>
-      <c r="E6" t="s">
-[...8 lines deleted...]
-      <c r="H6" t="s">
+      <c r="AP6">
+        <v>1208</v>
+      </c>
+      <c r="AQ6" t="s">
+        <v>244</v>
+      </c>
+      <c r="AR6" t="s">
         <v>189</v>
       </c>
-      <c r="I6" t="s">
-[...8 lines deleted...]
-      <c r="O6" t="s">
+      <c r="AT6" t="s">
+        <v>245</v>
+      </c>
+      <c r="AV6" t="s">
+        <v>110</v>
+      </c>
+      <c r="AW6" t="s">
+        <v>98</v>
+      </c>
+      <c r="AX6" t="s">
         <v>191</v>
       </c>
-      <c r="X6" t="s">
-[...58 lines deleted...]
-      </c>
       <c r="AY6" t="s">
-        <v>142</v>
+        <v>108</v>
       </c>
       <c r="AZ6" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B7" t="s">
-        <v>199</v>
+        <v>246</v>
       </c>
       <c r="C7" t="s">
-        <v>200</v>
+        <v>247</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>201</v>
+        <v>248</v>
       </c>
       <c r="E7" t="s">
+        <v>221</v>
+      </c>
+      <c r="F7" t="s">
+        <v>173</v>
+      </c>
+      <c r="G7" t="s">
         <v>174</v>
       </c>
-      <c r="F7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H7" t="s">
-        <v>202</v>
+        <v>249</v>
       </c>
       <c r="I7" t="s">
-        <v>203</v>
+        <v>250</v>
       </c>
       <c r="J7" t="s">
-        <v>204</v>
+        <v>251</v>
       </c>
       <c r="M7" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="O7" t="s">
-        <v>205</v>
+        <v>252</v>
       </c>
       <c r="Q7" t="s">
-        <v>206</v>
+        <v>253</v>
       </c>
       <c r="X7" t="s">
-        <v>207</v>
+        <v>254</v>
       </c>
       <c r="Y7" t="s">
-        <v>208</v>
+        <v>255</v>
       </c>
       <c r="AB7" t="s">
-        <v>209</v>
+        <v>256</v>
       </c>
       <c r="AC7" t="s">
-        <v>209</v>
+        <v>256</v>
       </c>
       <c r="AD7" t="s">
-        <v>182</v>
+        <v>229</v>
       </c>
       <c r="AE7" t="s">
-        <v>182</v>
+        <v>230</v>
       </c>
       <c r="AF7" t="s">
         <v>183</v>
       </c>
       <c r="AG7" t="s">
-        <v>134</v>
+        <v>183</v>
       </c>
       <c r="AH7" t="s">
-        <v>134</v>
+        <v>231</v>
       </c>
       <c r="AI7" t="s">
-        <v>184</v>
-[...7 lines deleted...]
-      <c r="AQ7">
+        <v>257</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>188</v>
+      </c>
+      <c r="AP7">
         <v>20</v>
       </c>
-      <c r="AS7" t="s">
-[...3 lines deleted...]
-        <v>141</v>
+      <c r="AR7" t="s">
+        <v>258</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>190</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>110</v>
       </c>
       <c r="AW7" t="s">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="AX7" t="s">
-        <v>48</v>
+        <v>191</v>
       </c>
       <c r="AY7" t="s">
-        <v>142</v>
+        <v>108</v>
       </c>
       <c r="AZ7" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
     </row>
     <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B8" t="s">
-        <v>212</v>
+        <v>259</v>
       </c>
       <c r="C8" t="s">
-        <v>213</v>
+        <v>260</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>214</v>
+        <v>261</v>
       </c>
       <c r="E8" t="s">
+        <v>221</v>
+      </c>
+      <c r="F8" t="s">
+        <v>173</v>
+      </c>
+      <c r="G8" t="s">
         <v>174</v>
       </c>
-      <c r="F8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>215</v>
+        <v>262</v>
       </c>
       <c r="I8" t="s">
-        <v>216</v>
+        <v>263</v>
       </c>
       <c r="J8" t="s">
-        <v>217</v>
+        <v>264</v>
       </c>
       <c r="M8" t="s">
-        <v>218</v>
+        <v>265</v>
       </c>
       <c r="O8" t="s">
-        <v>191</v>
+        <v>238</v>
       </c>
       <c r="X8" t="s">
-        <v>219</v>
+        <v>266</v>
       </c>
       <c r="Y8" t="s">
-        <v>220</v>
+        <v>267</v>
       </c>
       <c r="AB8" t="s">
-        <v>221</v>
+        <v>268</v>
       </c>
       <c r="AC8" t="s">
-        <v>221</v>
+        <v>268</v>
       </c>
       <c r="AD8" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="AE8" t="s">
-        <v>182</v>
+        <v>269</v>
       </c>
       <c r="AF8" t="s">
         <v>183</v>
       </c>
       <c r="AG8" t="s">
-        <v>134</v>
+        <v>183</v>
       </c>
       <c r="AH8" t="s">
-        <v>134</v>
+        <v>231</v>
       </c>
       <c r="AI8" t="s">
-        <v>184</v>
-[...7 lines deleted...]
-      <c r="AQ8">
+        <v>270</v>
+      </c>
+      <c r="AO8" t="s">
+        <v>188</v>
+      </c>
+      <c r="AP8">
         <v>136</v>
       </c>
+      <c r="AQ8" t="s">
+        <v>244</v>
+      </c>
       <c r="AR8" t="s">
-        <v>197</v>
-[...5 lines deleted...]
-        <v>198</v>
+        <v>203</v>
+      </c>
+      <c r="AT8" t="s">
+        <v>245</v>
+      </c>
+      <c r="AV8" t="s">
+        <v>110</v>
       </c>
       <c r="AW8" t="s">
-        <v>60</v>
+        <v>98</v>
       </c>
       <c r="AX8" t="s">
-        <v>48</v>
+        <v>191</v>
       </c>
       <c r="AY8" t="s">
-        <v>142</v>
+        <v>108</v>
       </c>
       <c r="AZ8" t="s">
-        <v>58</v>
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:I1"/>
+      <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>224</v>
+        <v>271</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>225</v>
+        <v>272</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>226</v>
+        <v>273</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>227</v>
+        <v>274</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>228</v>
+        <v>275</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>229</v>
+        <v>276</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>230</v>
+        <v>277</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>71</v>
+        <v>121</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>170</v>
       </c>
       <c r="B2" t="s">
-        <v>231</v>
+        <v>278</v>
       </c>
       <c r="C2" t="s">
-        <v>232</v>
+        <v>279</v>
       </c>
       <c r="D2" t="s">
-        <v>233</v>
+        <v>280</v>
       </c>
       <c r="E2" t="s">
-        <v>234</v>
+        <v>281</v>
       </c>
       <c r="F2" t="s">
-        <v>235</v>
+        <v>282</v>
       </c>
       <c r="G2" t="s">
-        <v>236</v>
+        <v>283</v>
       </c>
       <c r="H2" t="s">
-        <v>237</v>
+        <v>284</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>285</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S27"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
@@ -3083,1870 +3510,1882 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>69</v>
+        <v>119</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>239</v>
+        <v>287</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>243</v>
+        <v>291</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>245</v>
+        <v>293</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>246</v>
+        <v>294</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>247</v>
+        <v>295</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>249</v>
+        <v>297</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>251</v>
+        <v>299</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>252</v>
+        <v>300</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>253</v>
+        <v>301</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>254</v>
+        <v>302</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="D2" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
       <c r="E2" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="F2" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="G2" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="H2" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="I2" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="J2" t="s">
-        <v>259</v>
+        <v>307</v>
       </c>
       <c r="K2" t="s">
-        <v>260</v>
+        <v>308</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>261</v>
+        <v>309</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="O2" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="Q2">
         <v>46080.0</v>
       </c>
       <c r="R2" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C3" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="D3" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
       <c r="E3" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="F3" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="G3" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="H3" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="I3" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="J3" t="s">
-        <v>265</v>
+        <v>313</v>
       </c>
       <c r="K3" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>267</v>
+        <v>315</v>
       </c>
       <c r="N3" s="5" t="s">
-        <v>268</v>
+        <v>316</v>
       </c>
       <c r="O3" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="Q3">
         <v>46080.0</v>
       </c>
       <c r="R3" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C4" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="D4" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
       <c r="E4" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="F4" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="G4" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="H4" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="I4" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="J4" t="s">
-        <v>269</v>
+        <v>317</v>
       </c>
       <c r="K4" t="s">
-        <v>270</v>
+        <v>318</v>
       </c>
       <c r="M4" s="5" t="s">
-        <v>271</v>
+        <v>319</v>
       </c>
       <c r="N4" s="5" t="s">
-        <v>272</v>
+        <v>320</v>
       </c>
       <c r="O4" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="Q4">
         <v>46080.0</v>
       </c>
       <c r="R4" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C5" t="s">
-        <v>273</v>
+        <v>321</v>
       </c>
       <c r="D5" t="s">
-        <v>274</v>
+        <v>322</v>
       </c>
       <c r="E5" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="F5" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="G5" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="H5" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="I5" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="J5" t="s">
-        <v>275</v>
+        <v>323</v>
       </c>
       <c r="K5" t="s">
-        <v>276</v>
+        <v>324</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>277</v>
+        <v>325</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>278</v>
+        <v>326</v>
       </c>
       <c r="O5" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="Q5">
         <v>46080.0</v>
       </c>
       <c r="R5" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C6" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="D6" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
       <c r="E6" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="F6" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="G6" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="H6" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="I6" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="J6" t="s">
-        <v>279</v>
+        <v>327</v>
       </c>
       <c r="K6" t="s">
-        <v>280</v>
+        <v>328</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>281</v>
+        <v>329</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>217</v>
+        <v>264</v>
       </c>
       <c r="O6" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="Q6">
         <v>46080.0</v>
       </c>
       <c r="R6" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C7" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="D7" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="F7" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="G7" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="H7" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="I7" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="J7" t="s">
-        <v>282</v>
+        <v>330</v>
       </c>
       <c r="K7" t="s">
-        <v>283</v>
+        <v>331</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>284</v>
+        <v>332</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>285</v>
+        <v>333</v>
       </c>
       <c r="O7" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="Q7">
         <v>46080.0</v>
       </c>
       <c r="R7" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C8" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="D8" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
       <c r="E8" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="F8" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="G8" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="H8" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="I8" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="J8" t="s">
-        <v>286</v>
+        <v>334</v>
       </c>
       <c r="K8" t="s">
-        <v>287</v>
+        <v>335</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>288</v>
+        <v>336</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>289</v>
+        <v>337</v>
       </c>
       <c r="O8" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="Q8">
         <v>46080.0</v>
       </c>
       <c r="R8" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C9" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="D9" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
       <c r="E9" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="F9" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="G9" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="H9" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="I9" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="J9" t="s">
-        <v>290</v>
+        <v>338</v>
       </c>
       <c r="K9" t="s">
-        <v>291</v>
+        <v>339</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>292</v>
+        <v>340</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>293</v>
+        <v>341</v>
       </c>
       <c r="O9" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="Q9">
         <v>46080.0</v>
       </c>
       <c r="R9" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C10" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="D10" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
       <c r="E10" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="F10" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="G10" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="H10" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="I10" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="J10" t="s">
-        <v>294</v>
+        <v>342</v>
       </c>
       <c r="K10" t="s">
-        <v>295</v>
+        <v>343</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>296</v>
+        <v>344</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>297</v>
+        <v>345</v>
       </c>
       <c r="O10" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="Q10">
         <v>46080.0</v>
       </c>
       <c r="R10" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C11" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="D11" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
       <c r="E11" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="F11" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="G11" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="H11" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="I11" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="J11" t="s">
-        <v>298</v>
+        <v>346</v>
       </c>
       <c r="K11" t="s">
-        <v>299</v>
+        <v>347</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>300</v>
+        <v>348</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>301</v>
+        <v>349</v>
       </c>
       <c r="O11" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="Q11">
         <v>46080.0</v>
       </c>
       <c r="R11" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C12" t="s">
-        <v>273</v>
+        <v>321</v>
       </c>
       <c r="D12" t="s">
-        <v>274</v>
+        <v>322</v>
       </c>
       <c r="E12" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="F12" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="G12" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="H12" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="I12" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="J12" t="s">
-        <v>302</v>
+        <v>350</v>
       </c>
       <c r="K12" t="s">
-        <v>303</v>
+        <v>351</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>304</v>
+        <v>352</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>305</v>
+        <v>353</v>
       </c>
       <c r="O12" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="Q12">
         <v>46080.0</v>
       </c>
       <c r="R12" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C13" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="D13" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
       <c r="E13" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="F13" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="G13" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="H13" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="I13" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="J13" t="s">
-        <v>306</v>
+        <v>354</v>
       </c>
       <c r="K13" t="s">
-        <v>307</v>
+        <v>355</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>308</v>
+        <v>356</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>309</v>
+        <v>357</v>
       </c>
       <c r="O13" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="Q13">
         <v>46080.0</v>
       </c>
       <c r="R13" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C14" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="D14" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="F14" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="G14" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="H14" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="I14" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="J14" t="s">
-        <v>269</v>
+        <v>317</v>
       </c>
       <c r="K14" t="s">
-        <v>270</v>
+        <v>318</v>
       </c>
       <c r="M14" s="5" t="s">
-        <v>310</v>
+        <v>358</v>
       </c>
       <c r="N14" s="5" t="s">
+        <v>359</v>
+      </c>
+      <c r="O14" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="Q14">
         <v>46080.0</v>
       </c>
       <c r="R14" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C15" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="D15" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="F15" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="G15" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="H15" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="I15" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="J15" t="s">
-        <v>312</v>
+        <v>360</v>
       </c>
       <c r="K15" t="s">
-        <v>313</v>
+        <v>361</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>314</v>
+        <v>362</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>315</v>
+        <v>363</v>
       </c>
       <c r="O15" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="Q15">
         <v>46080.0</v>
       </c>
       <c r="R15" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C16" t="s">
-        <v>273</v>
+        <v>321</v>
       </c>
       <c r="D16" t="s">
-        <v>274</v>
+        <v>322</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="F16" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="G16" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="H16" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="I16" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="J16" t="s">
-        <v>316</v>
+        <v>364</v>
       </c>
       <c r="K16" t="s">
-        <v>317</v>
+        <v>365</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>318</v>
+        <v>366</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>319</v>
+        <v>367</v>
       </c>
       <c r="O16" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="Q16">
         <v>46080.0</v>
       </c>
       <c r="R16" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C17" t="s">
-        <v>273</v>
+        <v>321</v>
       </c>
       <c r="D17" t="s">
-        <v>274</v>
+        <v>322</v>
       </c>
       <c r="E17" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="F17" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="G17" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="H17" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="I17" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="J17" t="s">
-        <v>320</v>
+        <v>368</v>
       </c>
       <c r="K17" t="s">
-        <v>321</v>
+        <v>369</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>322</v>
+        <v>370</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>323</v>
+        <v>371</v>
       </c>
       <c r="O17" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="Q17">
         <v>46080.0</v>
       </c>
       <c r="R17" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C18" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="D18" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
       <c r="E18" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="F18" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="G18" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="H18" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="I18" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="J18" t="s">
-        <v>324</v>
+        <v>372</v>
       </c>
       <c r="K18" t="s">
-        <v>325</v>
+        <v>373</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>326</v>
+        <v>374</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>327</v>
+        <v>375</v>
       </c>
       <c r="O18" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="Q18">
         <v>46080.0</v>
       </c>
       <c r="R18" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C19" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="D19" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
       <c r="E19" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="F19" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="G19" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="H19" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="I19" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="J19" t="s">
-        <v>328</v>
+        <v>376</v>
       </c>
       <c r="K19" t="s">
-        <v>329</v>
+        <v>377</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>330</v>
+        <v>378</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>331</v>
+        <v>379</v>
       </c>
       <c r="O19" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="Q19">
         <v>46080.0</v>
       </c>
       <c r="R19" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C20" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="D20" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
       <c r="E20" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="F20" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="G20" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="H20" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="I20" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="J20" t="s">
-        <v>332</v>
+        <v>380</v>
       </c>
       <c r="K20" t="s">
-        <v>333</v>
+        <v>381</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>334</v>
+        <v>382</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>335</v>
+        <v>383</v>
       </c>
       <c r="O20" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="Q20">
         <v>46080.0</v>
       </c>
       <c r="R20" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C21" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="D21" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
       <c r="E21" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="F21" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="G21" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="H21" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="I21" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="J21" t="s">
-        <v>336</v>
+        <v>384</v>
       </c>
       <c r="K21" t="s">
-        <v>337</v>
+        <v>385</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>338</v>
+        <v>386</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>339</v>
+        <v>387</v>
       </c>
       <c r="O21" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="Q21">
         <v>46080.0</v>
       </c>
       <c r="R21" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C22" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="D22" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
       <c r="E22" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="F22" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="G22" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="H22" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="I22" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="J22" t="s">
-        <v>340</v>
+        <v>388</v>
       </c>
       <c r="K22" t="s">
-        <v>341</v>
+        <v>389</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>342</v>
+        <v>390</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>343</v>
+        <v>391</v>
       </c>
       <c r="O22" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="Q22">
         <v>46080.0</v>
       </c>
       <c r="R22" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C23" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="D23" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
       <c r="E23" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="F23" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="G23" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="H23" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="I23" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="J23" t="s">
-        <v>344</v>
+        <v>392</v>
       </c>
       <c r="K23" t="s">
-        <v>345</v>
+        <v>393</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>346</v>
+        <v>394</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>347</v>
+        <v>395</v>
       </c>
       <c r="O23" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="Q23">
         <v>46080.0</v>
       </c>
       <c r="R23" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C24" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="D24" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
       <c r="E24" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="F24" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="G24" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="H24" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="I24" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="J24" t="s">
-        <v>348</v>
+        <v>396</v>
       </c>
       <c r="K24" t="s">
-        <v>349</v>
+        <v>397</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>350</v>
+        <v>398</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>351</v>
+        <v>399</v>
       </c>
       <c r="O24" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="Q24">
         <v>46080.0</v>
       </c>
       <c r="R24" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C25" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="D25" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
       <c r="E25" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="F25" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="G25" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="H25" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="I25" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="J25" t="s">
-        <v>352</v>
+        <v>400</v>
       </c>
       <c r="K25" t="s">
-        <v>353</v>
+        <v>401</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>354</v>
+        <v>402</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>355</v>
+        <v>403</v>
       </c>
       <c r="O25" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="Q25">
         <v>46080.0</v>
       </c>
       <c r="R25" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C26" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="D26" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
       <c r="E26" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="F26" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="G26" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="H26" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="I26" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="J26" t="s">
-        <v>356</v>
+        <v>404</v>
       </c>
       <c r="K26" t="s">
-        <v>357</v>
+        <v>405</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>358</v>
+        <v>406</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>359</v>
+        <v>407</v>
       </c>
       <c r="O26" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="Q26">
         <v>46080.0</v>
       </c>
       <c r="R26" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C27" t="s">
-        <v>273</v>
+        <v>321</v>
       </c>
       <c r="D27" t="s">
-        <v>274</v>
+        <v>322</v>
       </c>
       <c r="E27" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="F27" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="G27" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="H27" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="I27" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="J27" t="s">
-        <v>360</v>
+        <v>408</v>
       </c>
       <c r="K27" t="s">
-        <v>361</v>
+        <v>409</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>362</v>
+        <v>410</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>363</v>
+        <v>411</v>
       </c>
       <c r="O27" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
       <c r="Q27">
         <v>46080.0</v>
       </c>
       <c r="R27" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>69</v>
+        <v>119</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>364</v>
+        <v>412</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>365</v>
+        <v>413</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>366</v>
+        <v>414</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>367</v>
+        <v>415</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>368</v>
+        <v>416</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>369</v>
+        <v>417</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>370</v>
+        <v>418</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>371</v>
+        <v>419</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>372</v>
+        <v>420</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>373</v>
+        <v>421</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>374</v>
+        <v>422</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>375</v>
+        <v>423</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>376</v>
+        <v>424</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>377</v>
+        <v>425</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>69</v>
+        <v>119</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>378</v>
+        <v>426</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>379</v>
+        <v>427</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>364</v>
+        <v>412</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>380</v>
+        <v>428</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>367</v>
+        <v>415</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>381</v>
+        <v>429</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>382</v>
+        <v>430</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>73</v>
+        <v>123</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>383</v>
+        <v>431</v>
       </c>
       <c r="C2" t="s">
-        <v>384</v>
+        <v>432</v>
       </c>
       <c r="D2" t="s">
-        <v>385</v>
+        <v>433</v>
+      </c>
+      <c r="E2" t="s">
+        <v>119</v>
       </c>
       <c r="F2" t="s">
-        <v>386</v>
+        <v>434</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>387</v>
+        <v>435</v>
       </c>
       <c r="I2" t="s">
-        <v>388</v>
+        <v>436</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>69</v>
+        <v>119</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>389</v>
+        <v>437</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>226</v>
+        <v>273</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>390</v>
+        <v>438</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>391</v>
+        <v>439</v>
       </c>
       <c r="C2" t="s">
-        <v>392</v>
+        <v>440</v>
       </c>
       <c r="D2" t="s">
-        <v>47</v>
+        <v>97</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>69</v>
+        <v>119</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>393</v>
+        <v>441</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>239</v>
+        <v>287</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>394</v>
+        <v>442</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>395</v>
+        <v>443</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>396</v>
+        <v>444</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>273</v>
+        <v>321</v>
       </c>
       <c r="C2" t="s">
-        <v>274</v>
+        <v>322</v>
       </c>
       <c r="D2" t="s">
-        <v>397</v>
+        <v>445</v>
       </c>
       <c r="E2" t="s">
-        <v>217</v>
+        <v>264</v>
       </c>
       <c r="F2" t="s">
-        <v>398</v>
+        <v>446</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>399</v>
+        <v>447</v>
       </c>
       <c r="C3" t="s">
-        <v>274</v>
+        <v>322</v>
       </c>
       <c r="D3" t="s">
-        <v>400</v>
+        <v>448</v>
       </c>
       <c r="E3" t="s">
-        <v>401</v>
+        <v>449</v>
       </c>
       <c r="F3" t="s">
-        <v>402</v>
+        <v>450</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>69</v>
+        <v>119</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>225</v>
+        <v>272</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>226</v>
+        <v>273</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>227</v>
+        <v>274</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>228</v>
+        <v>275</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>229</v>
+        <v>276</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>230</v>
+        <v>277</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>71</v>
+        <v>121</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>403</v>
+        <v>451</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>231</v>
+        <v>278</v>
       </c>
       <c r="C2" t="s">
-        <v>232</v>
+        <v>279</v>
       </c>
       <c r="D2" t="s">
-        <v>233</v>
+        <v>280</v>
       </c>
       <c r="E2" t="s">
-        <v>234</v>
+        <v>281</v>
       </c>
       <c r="F2" t="s">
-        <v>235</v>
+        <v>282</v>
       </c>
       <c r="G2" t="s">
-        <v>236</v>
+        <v>283</v>
       </c>
       <c r="H2" t="s">
-        <v>237</v>
+        <v>284</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>285</v>
       </c>
       <c r="J2" t="s">
-        <v>135</v>
+        <v>184</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>231</v>
+        <v>278</v>
       </c>
       <c r="C3" t="s">
-        <v>404</v>
+        <v>452</v>
       </c>
       <c r="D3" t="s">
-        <v>405</v>
+        <v>453</v>
       </c>
       <c r="E3" t="s">
-        <v>234</v>
+        <v>281</v>
       </c>
       <c r="F3" t="s">
-        <v>406</v>
+        <v>454</v>
       </c>
       <c r="G3" t="s">
-        <v>407</v>
+        <v>455</v>
       </c>
       <c r="H3" t="s">
-        <v>408</v>
+        <v>456</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>457</v>
       </c>
       <c r="J3" t="s">
-        <v>135</v>
+        <v>184</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>71</v>
+        <v>121</v>
       </c>
       <c r="C4" t="s">
-        <v>409</v>
+        <v>458</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="J4" t="s">
-        <v>135</v>
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>