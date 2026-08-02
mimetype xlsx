--- v0 (2026-06-02)
+++ v1 (2026-08-02)
@@ -755,50 +755,53 @@
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
   <si>
     <t>Regulatory Authority Code</t>
   </si>
   <si>
     <t>Regulatory Authority</t>
   </si>
   <si>
+    <t>Regulatory Authority Link</t>
+  </si>
+  <si>
     <t>Country ISO Code</t>
   </si>
   <si>
     <t>Country Name</t>
   </si>
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t xml:space="preserve">Sanofi </t>
   </si>
   <si>
     <t>sanofi winthrop industrie</t>
@@ -1203,53 +1206,50 @@
     <t>Ceased</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/PYO0aemjxjM3jqZoDNtEID1hXpdFgcW2CIVSW7Go.png</t>
   </si>
   <si>
     <t>Structure of 4‑fluoro‑N‑(1‑hydroxy‑3,3‑dimethyl‑2,1‑benzoxaborol‑6‑yl)‑2‑(trifluoromethyl)benzamide - ACORIBOZOLE</t>
   </si>
   <si>
     <t>Company/University</t>
   </si>
   <si>
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
-  </si>
-[...1 lines deleted...]
-    <t>Sanofi S.A.</t>
   </si>
   <si>
     <t>https://www.sanofi.com/en</t>
   </si>
   <si>
     <t>Sanofi was established in February 15, 1973 in France as a subsidiary of the oil company Elf Aquitaine,. It has merged with Synthélabo in 1999, then acquired Aventis in 2004, and later Genzyme in 2011. Sanofi Winthrop Industrie is a major pharmaceutical manufacturing subsidiary of the global French biopharmaceutical company Sanofi. It produces a wide range of medications, including small molecules</t>
   </si>
   <si>
     <t>Drugs for Neglected Diseases Initiative</t>
   </si>
   <si>
     <t>https://dndi.org/</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>The Drugs for Neglected Diseases initiative (DNDi) is an international, not‑for‑profit research and development organization. It was established in 2003 through a partnership involving the Indian Council of Medical Research, the Oswaldo Cruz Foundation, KEMRI, the Malaysian Ministry of Health, and Institut Pasteur of France, together with the participation of WHO/TDR and Médecins Sans Frontières.</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Betu Kumeso, V. K., Kalonji, W. M., Rembry, S., Valverde Mordt, O., Ngolo Tete, D., Prêtre, A., Delhomme, S., Ilunga Wa Kyhi, M., Camara, M., Catusse, J., Schneitter, S., Nusbaumer, M., Mwamba Miaka, E., Mahenzi Mbembo, H., Makaya Mayawula, J., Layba Camara, M., Akwaso Massa, F., Kaninda Badibabi, L., Kasongo Bonama, A., Kavunga Lukula, P., … Tarral, A. (2023). Efficacy and safety of acoziborole in patients with human African trypanosomiasis caused by Trypanosoma brucei gambiense: a multicentre, open-label, single-arm, phase 2/3 trial. &lt;em&gt;The Lancet. Infectious diseases&lt;/em&gt;, &lt;em&gt;23&lt;/em&gt;(4), 463–470. &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1016/S1473-3099(22)00660-0"&gt;https://doi.org/10.1016/S1473-3099(22)00660-0&lt;/a&gt;&lt;/p&gt;</t>
   </si>
@@ -2798,79 +2798,80 @@
       <c r="E1" s="2" t="s">
         <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R27"/>
+  <dimension ref="A1:S27"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R1"/>
+      <selection activeCell="A1" sqref="A1:S1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>210</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>211</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>212</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>213</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>214</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>215</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -2881,1271 +2882,1274 @@
       </c>
       <c r="K1" s="2" t="s">
         <v>218</v>
       </c>
       <c r="L1" s="2" t="s">
         <v>219</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>220</v>
       </c>
       <c r="N1" s="6" t="s">
         <v>221</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>222</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>223</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>224</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>225</v>
       </c>
-    </row>
-    <row r="2" spans="1:18">
+      <c r="S1" s="2" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="C2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E2" t="s">
         <v>35</v>
       </c>
       <c r="F2" t="s">
         <v>52</v>
       </c>
       <c r="G2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I2" t="s">
         <v>42</v>
       </c>
       <c r="J2" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="K2" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="L2" t="s">
         <v>232</v>
       </c>
       <c r="M2" s="5" t="s">
         <v>233</v>
       </c>
       <c r="N2" s="5" t="s">
         <v>234</v>
       </c>
-      <c r="P2">
+      <c r="O2" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q2">
         <v>46080.0</v>
       </c>
-      <c r="Q2" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:18">
+      <c r="R2" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="C3" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D3" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E3" t="s">
         <v>35</v>
       </c>
       <c r="F3" t="s">
         <v>52</v>
       </c>
       <c r="G3" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H3" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I3" t="s">
         <v>42</v>
       </c>
       <c r="J3" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="K3" t="s">
-        <v>237</v>
-[...1 lines deleted...]
-      <c r="L3" t="s">
         <v>238</v>
       </c>
       <c r="M3" s="5" t="s">
         <v>239</v>
       </c>
       <c r="N3" s="5" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="P3">
+        <v>240</v>
+      </c>
+      <c r="O3" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q3">
         <v>46080.0</v>
       </c>
-      <c r="Q3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:18">
+      <c r="R3" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="C4" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D4" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E4" t="s">
         <v>35</v>
       </c>
       <c r="F4" t="s">
         <v>52</v>
       </c>
       <c r="G4" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H4" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I4" t="s">
         <v>42</v>
       </c>
       <c r="J4" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="K4" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="L4" t="s">
         <v>242</v>
       </c>
       <c r="M4" s="5" t="s">
         <v>243</v>
       </c>
       <c r="N4" s="5" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="P4">
+        <v>244</v>
+      </c>
+      <c r="O4" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q4">
         <v>46080.0</v>
       </c>
-      <c r="Q4" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:18">
+      <c r="R4" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>33</v>
       </c>
       <c r="C5" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D5" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E5" t="s">
         <v>35</v>
       </c>
       <c r="F5" t="s">
         <v>52</v>
       </c>
       <c r="G5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I5" t="s">
         <v>42</v>
       </c>
       <c r="J5" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="K5" t="s">
-        <v>247</v>
-[...1 lines deleted...]
-      <c r="L5" t="s">
         <v>248</v>
       </c>
       <c r="M5" s="5" t="s">
         <v>249</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="P5">
+        <v>250</v>
+      </c>
+      <c r="O5" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q5">
         <v>46080.0</v>
       </c>
-      <c r="Q5" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:18">
+      <c r="R5" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="C6" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D6" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
       <c r="F6" t="s">
         <v>52</v>
       </c>
       <c r="G6" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H6" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I6" t="s">
         <v>42</v>
       </c>
       <c r="J6" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="K6" t="s">
-        <v>251</v>
-[...1 lines deleted...]
-      <c r="L6" t="s">
         <v>252</v>
       </c>
       <c r="M6" s="5" t="s">
         <v>253</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="P6">
+        <v>254</v>
+      </c>
+      <c r="O6" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q6">
         <v>46080.0</v>
       </c>
-      <c r="Q6" t="s">
-[...3 lines deleted...]
-    <row r="7" spans="1:18">
+      <c r="R6" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="C7" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D7" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E7" t="s">
         <v>35</v>
       </c>
       <c r="F7" t="s">
         <v>52</v>
       </c>
       <c r="G7" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H7" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I7" t="s">
         <v>42</v>
       </c>
       <c r="J7" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="K7" t="s">
-        <v>255</v>
-[...1 lines deleted...]
-      <c r="L7" t="s">
         <v>256</v>
       </c>
       <c r="M7" s="5" t="s">
         <v>257</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="P7">
+        <v>258</v>
+      </c>
+      <c r="O7" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q7">
         <v>46080.0</v>
       </c>
-      <c r="Q7" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="1:18">
+      <c r="R7" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="C8" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D8" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E8" t="s">
         <v>35</v>
       </c>
       <c r="F8" t="s">
         <v>52</v>
       </c>
       <c r="G8" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H8" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I8" t="s">
         <v>42</v>
       </c>
       <c r="J8" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="K8" t="s">
-        <v>259</v>
-[...1 lines deleted...]
-      <c r="L8" t="s">
         <v>260</v>
       </c>
       <c r="M8" s="5" t="s">
         <v>261</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="P8">
+        <v>262</v>
+      </c>
+      <c r="O8" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q8">
         <v>46080.0</v>
       </c>
-      <c r="Q8" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:18">
+      <c r="R8" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="9" spans="1:19">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D9" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E9" t="s">
         <v>35</v>
       </c>
       <c r="F9" t="s">
         <v>52</v>
       </c>
       <c r="G9" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H9" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I9" t="s">
         <v>42</v>
       </c>
       <c r="J9" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="K9" t="s">
-        <v>263</v>
-[...1 lines deleted...]
-      <c r="L9" t="s">
         <v>264</v>
       </c>
       <c r="M9" s="5" t="s">
         <v>265</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="P9">
+        <v>266</v>
+      </c>
+      <c r="O9" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q9">
         <v>46080.0</v>
       </c>
-      <c r="Q9" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:18">
+      <c r="R9" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="10" spans="1:19">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="C10" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D10" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E10" t="s">
         <v>35</v>
       </c>
       <c r="F10" t="s">
         <v>52</v>
       </c>
       <c r="G10" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H10" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I10" t="s">
         <v>42</v>
       </c>
       <c r="J10" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="K10" t="s">
-        <v>267</v>
-[...1 lines deleted...]
-      <c r="L10" t="s">
         <v>268</v>
       </c>
       <c r="M10" s="5" t="s">
         <v>269</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="P10">
+        <v>270</v>
+      </c>
+      <c r="O10" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q10">
         <v>46080.0</v>
       </c>
-      <c r="Q10" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:18">
+      <c r="R10" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="C11" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E11" t="s">
         <v>35</v>
       </c>
       <c r="F11" t="s">
         <v>52</v>
       </c>
       <c r="G11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I11" t="s">
         <v>42</v>
       </c>
       <c r="J11" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="K11" t="s">
-        <v>271</v>
-[...1 lines deleted...]
-      <c r="L11" t="s">
         <v>272</v>
       </c>
       <c r="M11" s="5" t="s">
         <v>273</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="P11">
+        <v>274</v>
+      </c>
+      <c r="O11" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q11">
         <v>46080.0</v>
       </c>
-      <c r="Q11" t="s">
-[...3 lines deleted...]
-    <row r="12" spans="1:18">
+      <c r="R11" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="C12" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D12" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E12" t="s">
         <v>35</v>
       </c>
       <c r="F12" t="s">
         <v>52</v>
       </c>
       <c r="G12" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H12" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I12" t="s">
         <v>42</v>
       </c>
       <c r="J12" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="K12" t="s">
-        <v>275</v>
-[...1 lines deleted...]
-      <c r="L12" t="s">
         <v>276</v>
       </c>
       <c r="M12" s="5" t="s">
         <v>277</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="P12">
+        <v>278</v>
+      </c>
+      <c r="O12" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q12">
         <v>46080.0</v>
       </c>
-      <c r="Q12" t="s">
-[...3 lines deleted...]
-    <row r="13" spans="1:18">
+      <c r="R12" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D13" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E13" t="s">
         <v>35</v>
       </c>
       <c r="F13" t="s">
         <v>52</v>
       </c>
       <c r="G13" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H13" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I13" t="s">
         <v>42</v>
       </c>
       <c r="J13" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="K13" t="s">
-        <v>279</v>
-[...1 lines deleted...]
-      <c r="L13" t="s">
         <v>280</v>
       </c>
       <c r="M13" s="5" t="s">
         <v>281</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="P13">
+        <v>282</v>
+      </c>
+      <c r="O13" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q13">
         <v>46080.0</v>
       </c>
-      <c r="Q13" t="s">
-[...3 lines deleted...]
-    <row r="14" spans="1:18">
+      <c r="R13" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="14" spans="1:19">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="C14" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D14" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E14" t="s">
         <v>35</v>
       </c>
       <c r="F14" t="s">
         <v>52</v>
       </c>
       <c r="G14" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H14" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I14" t="s">
         <v>42</v>
       </c>
       <c r="J14" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="K14" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>242</v>
       </c>
       <c r="M14" s="5" t="s">
         <v>283</v>
       </c>
       <c r="N14" s="5" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="P14">
+        <v>284</v>
+      </c>
+      <c r="O14" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q14">
         <v>46080.0</v>
       </c>
-      <c r="Q14" t="s">
-[...3 lines deleted...]
-    <row r="15" spans="1:18">
+      <c r="R14" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="15" spans="1:19">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="C15" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D15" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E15" t="s">
         <v>35</v>
       </c>
       <c r="F15" t="s">
         <v>52</v>
       </c>
       <c r="G15" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H15" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I15" t="s">
         <v>42</v>
       </c>
       <c r="J15" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="K15" t="s">
-        <v>285</v>
-[...1 lines deleted...]
-      <c r="L15" t="s">
         <v>286</v>
       </c>
       <c r="M15" s="5" t="s">
         <v>287</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="P15">
+        <v>288</v>
+      </c>
+      <c r="O15" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q15">
         <v>46080.0</v>
       </c>
-      <c r="Q15" t="s">
-[...3 lines deleted...]
-    <row r="16" spans="1:18">
+      <c r="R15" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="16" spans="1:19">
       <c r="A16" t="s">
         <v>33</v>
       </c>
       <c r="C16" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D16" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E16" t="s">
         <v>35</v>
       </c>
       <c r="F16" t="s">
         <v>52</v>
       </c>
       <c r="G16" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H16" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I16" t="s">
         <v>42</v>
       </c>
       <c r="J16" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="K16" t="s">
-        <v>289</v>
-[...1 lines deleted...]
-      <c r="L16" t="s">
         <v>290</v>
       </c>
       <c r="M16" s="5" t="s">
         <v>291</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="P16">
+        <v>292</v>
+      </c>
+      <c r="O16" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q16">
         <v>46080.0</v>
       </c>
-      <c r="Q16" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:18">
+      <c r="R16" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="17" spans="1:19">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="C17" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D17" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E17" t="s">
         <v>35</v>
       </c>
       <c r="F17" t="s">
         <v>52</v>
       </c>
       <c r="G17" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H17" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I17" t="s">
         <v>42</v>
       </c>
       <c r="J17" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="K17" t="s">
-        <v>293</v>
-[...1 lines deleted...]
-      <c r="L17" t="s">
         <v>294</v>
       </c>
       <c r="M17" s="5" t="s">
         <v>295</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="P17">
+        <v>296</v>
+      </c>
+      <c r="O17" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q17">
         <v>46080.0</v>
       </c>
-      <c r="Q17" t="s">
-[...3 lines deleted...]
-    <row r="18" spans="1:18">
+      <c r="R17" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="18" spans="1:19">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="C18" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D18" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E18" t="s">
         <v>35</v>
       </c>
       <c r="F18" t="s">
         <v>52</v>
       </c>
       <c r="G18" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H18" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I18" t="s">
         <v>42</v>
       </c>
       <c r="J18" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="K18" t="s">
-        <v>297</v>
-[...1 lines deleted...]
-      <c r="L18" t="s">
         <v>298</v>
       </c>
       <c r="M18" s="5" t="s">
         <v>299</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="P18">
+        <v>300</v>
+      </c>
+      <c r="O18" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q18">
         <v>46080.0</v>
       </c>
-      <c r="Q18" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:18">
+      <c r="R18" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="19" spans="1:19">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="C19" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D19" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E19" t="s">
         <v>35</v>
       </c>
       <c r="F19" t="s">
         <v>52</v>
       </c>
       <c r="G19" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H19" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I19" t="s">
         <v>42</v>
       </c>
       <c r="J19" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="K19" t="s">
-        <v>301</v>
-[...1 lines deleted...]
-      <c r="L19" t="s">
         <v>302</v>
       </c>
       <c r="M19" s="5" t="s">
         <v>303</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="P19">
+        <v>304</v>
+      </c>
+      <c r="O19" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q19">
         <v>46080.0</v>
       </c>
-      <c r="Q19" t="s">
-[...3 lines deleted...]
-    <row r="20" spans="1:18">
+      <c r="R19" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="20" spans="1:19">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="C20" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D20" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E20" t="s">
         <v>35</v>
       </c>
       <c r="F20" t="s">
         <v>52</v>
       </c>
       <c r="G20" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H20" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I20" t="s">
         <v>42</v>
       </c>
       <c r="J20" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="K20" t="s">
-        <v>305</v>
-[...1 lines deleted...]
-      <c r="L20" t="s">
         <v>306</v>
       </c>
       <c r="M20" s="5" t="s">
         <v>307</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="P20">
+        <v>308</v>
+      </c>
+      <c r="O20" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q20">
         <v>46080.0</v>
       </c>
-      <c r="Q20" t="s">
-[...3 lines deleted...]
-    <row r="21" spans="1:18">
+      <c r="R20" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="21" spans="1:19">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="C21" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D21" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E21" t="s">
         <v>35</v>
       </c>
       <c r="F21" t="s">
         <v>52</v>
       </c>
       <c r="G21" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H21" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I21" t="s">
         <v>42</v>
       </c>
       <c r="J21" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="K21" t="s">
-        <v>309</v>
-[...1 lines deleted...]
-      <c r="L21" t="s">
         <v>310</v>
       </c>
       <c r="M21" s="5" t="s">
         <v>311</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="P21">
+        <v>312</v>
+      </c>
+      <c r="O21" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q21">
         <v>46080.0</v>
       </c>
-      <c r="Q21" t="s">
-[...3 lines deleted...]
-    <row r="22" spans="1:18">
+      <c r="R21" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="22" spans="1:19">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="C22" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D22" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E22" t="s">
         <v>35</v>
       </c>
       <c r="F22" t="s">
         <v>52</v>
       </c>
       <c r="G22" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H22" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I22" t="s">
         <v>42</v>
       </c>
       <c r="J22" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="K22" t="s">
-        <v>313</v>
-[...1 lines deleted...]
-      <c r="L22" t="s">
         <v>314</v>
       </c>
       <c r="M22" s="5" t="s">
         <v>315</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="P22">
+        <v>316</v>
+      </c>
+      <c r="O22" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q22">
         <v>46080.0</v>
       </c>
-      <c r="Q22" t="s">
-[...3 lines deleted...]
-    <row r="23" spans="1:18">
+      <c r="R22" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="C23" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D23" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E23" t="s">
         <v>35</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
       <c r="G23" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H23" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I23" t="s">
         <v>42</v>
       </c>
       <c r="J23" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="K23" t="s">
-        <v>317</v>
-[...1 lines deleted...]
-      <c r="L23" t="s">
         <v>318</v>
       </c>
       <c r="M23" s="5" t="s">
         <v>319</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="P23">
+        <v>320</v>
+      </c>
+      <c r="O23" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q23">
         <v>46080.0</v>
       </c>
-      <c r="Q23" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:18">
+      <c r="R23" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="24" spans="1:19">
       <c r="A24" t="s">
         <v>33</v>
       </c>
       <c r="C24" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D24" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E24" t="s">
         <v>35</v>
       </c>
       <c r="F24" t="s">
         <v>52</v>
       </c>
       <c r="G24" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H24" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I24" t="s">
         <v>42</v>
       </c>
       <c r="J24" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="K24" t="s">
-        <v>321</v>
-[...1 lines deleted...]
-      <c r="L24" t="s">
         <v>322</v>
       </c>
       <c r="M24" s="5" t="s">
         <v>323</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="P24">
+        <v>324</v>
+      </c>
+      <c r="O24" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q24">
         <v>46080.0</v>
       </c>
-      <c r="Q24" t="s">
-[...3 lines deleted...]
-    <row r="25" spans="1:18">
+      <c r="R24" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>33</v>
       </c>
       <c r="C25" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D25" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E25" t="s">
         <v>35</v>
       </c>
       <c r="F25" t="s">
         <v>52</v>
       </c>
       <c r="G25" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H25" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I25" t="s">
         <v>42</v>
       </c>
       <c r="J25" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="K25" t="s">
-        <v>325</v>
-[...1 lines deleted...]
-      <c r="L25" t="s">
         <v>326</v>
       </c>
       <c r="M25" s="5" t="s">
         <v>327</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="P25">
+        <v>328</v>
+      </c>
+      <c r="O25" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q25">
         <v>46080.0</v>
       </c>
-      <c r="Q25" t="s">
-[...3 lines deleted...]
-    <row r="26" spans="1:18">
+      <c r="R25" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="C26" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D26" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E26" t="s">
         <v>35</v>
       </c>
       <c r="F26" t="s">
         <v>52</v>
       </c>
       <c r="G26" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H26" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I26" t="s">
         <v>42</v>
       </c>
       <c r="J26" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="K26" t="s">
-        <v>329</v>
-[...1 lines deleted...]
-      <c r="L26" t="s">
         <v>330</v>
       </c>
       <c r="M26" s="5" t="s">
         <v>331</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="P26">
+        <v>332</v>
+      </c>
+      <c r="O26" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q26">
         <v>46080.0</v>
       </c>
-      <c r="Q26" t="s">
-[...3 lines deleted...]
-    <row r="27" spans="1:18">
+      <c r="R26" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="27" spans="1:19">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="C27" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D27" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E27" t="s">
         <v>35</v>
       </c>
       <c r="F27" t="s">
         <v>52</v>
       </c>
       <c r="G27" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H27" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I27" t="s">
         <v>42</v>
       </c>
       <c r="J27" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="K27" t="s">
-        <v>333</v>
-[...1 lines deleted...]
-      <c r="L27" t="s">
         <v>334</v>
       </c>
       <c r="M27" s="5" t="s">
         <v>335</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="P27">
+        <v>336</v>
+      </c>
+      <c r="O27" t="s">
+        <v>235</v>
+      </c>
+      <c r="Q27">
         <v>46080.0</v>
       </c>
-      <c r="Q27" t="s">
-        <v>235</v>
+      <c r="R27" t="s">
+        <v>236</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
@@ -4155,336 +4159,336 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C2" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D2" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="F2" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="I2" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>207</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="C2" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D2" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>211</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2" t="s">
-        <v>369</v>
+        <v>245</v>
       </c>
       <c r="C2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D2" t="s">
         <v>370</v>
       </c>
       <c r="E2" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="F2" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3" t="s">
         <v>372</v>
       </c>
       <c r="C3" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="D3" t="s">
         <v>373</v>
       </c>
       <c r="E3" t="s">
         <v>374</v>
       </c>
       <c r="F3" t="s">
         <v>375</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>