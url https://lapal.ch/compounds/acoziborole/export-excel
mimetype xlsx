--- v1 (2026-08-02)
+++ v2 (2026-08-22)
@@ -14,93 +14,102 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
-    <sheet name="Key resources" sheetId="3" r:id="rId6"/>
+    <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="382">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="389">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
+    <t>Safety</t>
+  </si>
+  <si>
+    <t>Efficacy</t>
+  </si>
+  <si>
+    <t>Evidence summary</t>
+  </si>
+  <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
   </si>
   <si>
     <t>Proprietary excipients used</t>
   </si>
   <si>
     <t>Novel excipients or existing excipients at a concentration above Inactive Ingredient Database (IID) for the specified route of administration</t>
   </si>
   <si>
     <t>Residual solvents used</t>
   </si>
   <si>
     <t>Delivery device(s)</t>
   </si>
   <si>
     <t>Scale-up prospects</t>
   </si>
   <si>
     <t>Tentative equipment list for manufacturing</t>
@@ -120,51 +129,51 @@
   <si>
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
-    <t>Comment &amp; Information</t>
+    <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>Acoziborole</t>
   </si>
   <si>
     <t>Acoziborole; SCYX-7158; 4‑fluoro‑N‑(1‑hydroxy‑3,3‑dimethyl‑2,1‑benzoxaborol‑6‑yl)‑2‑(trifluoromethyl) benzamide</t>
   </si>
   <si>
     <t>Acoziborole Winthrop</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>CPSF3 inhibitor</t>
   </si>
   <si>
     <t>Acoziborole is a novel benzoxaborole derivative that inhibits the cleavage and polyadenylation specificity factor 3 (CPSF3) enzyme in Trypanosoma brucei parasites. Acoribozole is a long-acting oral therapy with an intrinsic ADME properties that results in a prolonged half life ~272–400 hours. In plasma, 95% of circulating drug is unchanged acoziborole and only small fractions (&lt;3%) are oxidized metabolites. Acoziborole is predominantly released from the body via slow biliary-fecal route. By 60 days, ~87% of total radioactivity has been excreted, mostly in feces (~74%). The drug appeared rapidly in plasma (at 1 h), reached tmax between 24 and 72 h, and remained stable for up to 96 h, after which a slow decrease was quantifiable until 14 weeks after dosing.</t>
   </si>
@@ -719,54 +728,63 @@
   </si>
   <si>
     <t>2023-07-07</t>
   </si>
   <si>
     <t>2023-05-03</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 * Healthy males.
 * Have the ability to understand and sign a written informed consent form, which must be obtained prior to initiation of study procedures..
 * Age 18 to 55 (inclusive) years of age at the time of signing informed consent.
 * Body mass index (BMI) of 18.0 to 30.0 kg/m2 as measured at screening.
 * Body weight not less than 50 kg.
 * Non-smokers (defined as has not used nicotine-containing products including e-cigarette for at least 3 months prior to the first dose as confirmed by cotinine test).
 * Must be willing and able to communicate and participate in the whole study.
 * Normal blood pressure (BP): Systolic BP (SBP) between 90 and 140 mmHg (inclusive), diastolic BP (DBP) between 45 and 90 mmHg (inclusive), measured after 10 min rest in supine position at</t>
   </si>
   <si>
     <t>Cross-over assignment</t>
   </si>
   <si>
     <t>Clinical trial ID</t>
   </si>
   <si>
+    <t>Type</t>
+  </si>
+  <si>
     <t>Title</t>
   </si>
   <si>
-    <t>Type</t>
+    <t>Main author</t>
+  </si>
+  <si>
+    <t>Date</t>
+  </si>
+  <si>
+    <t>Journal</t>
   </si>
   <si>
     <t>Content</t>
   </si>
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Brand Name</t>
   </si>
   <si>
     <t>Use Case</t>
   </si>
   <si>
     <t>Therapeutic Area</t>
   </si>
   <si>
     <t>Dosage</t>
   </si>
   <si>
     <t>Administration Route</t>
   </si>
@@ -1224,50 +1242,53 @@
     <t>Link to website</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Short description</t>
   </si>
   <si>
     <t>https://www.sanofi.com/en</t>
   </si>
   <si>
     <t>Sanofi was established in February 15, 1973 in France as a subsidiary of the oil company Elf Aquitaine,. It has merged with Synthélabo in 1999, then acquired Aventis in 2004, and later Genzyme in 2011. Sanofi Winthrop Industrie is a major pharmaceutical manufacturing subsidiary of the global French biopharmaceutical company Sanofi. It produces a wide range of medications, including small molecules</t>
   </si>
   <si>
     <t>Drugs for Neglected Diseases Initiative</t>
   </si>
   <si>
     <t>https://dndi.org/</t>
   </si>
   <si>
     <t>Switzerland</t>
   </si>
   <si>
     <t>The Drugs for Neglected Diseases initiative (DNDi) is an international, not‑for‑profit research and development organization. It was established in 2003 through a partnership involving the Indian Council of Medical Research, the Oswaldo Cruz Foundation, KEMRI, the Malaysian Ministry of Health, and Institut Pasteur of France, together with the participation of WHO/TDR and Médecins Sans Frontières.</t>
+  </si>
+  <si>
+    <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;Betu Kumeso, V. K., Kalonji, W. M., Rembry, S., Valverde Mordt, O., Ngolo Tete, D., Prêtre, A., Delhomme, S., Ilunga Wa Kyhi, M., Camara, M., Catusse, J., Schneitter, S., Nusbaumer, M., Mwamba Miaka, E., Mahenzi Mbembo, H., Makaya Mayawula, J., Layba Camara, M., Akwaso Massa, F., Kaninda Badibabi, L., Kasongo Bonama, A., Kavunga Lukula, P., … Tarral, A. (2023). Efficacy and safety of acoziborole in patients with human African trypanosomiasis caused by Trypanosoma brucei gambiense: a multicentre, open-label, single-arm, phase 2/3 trial. &lt;em&gt;The Lancet. Infectious diseases&lt;/em&gt;, &lt;em&gt;23&lt;/em&gt;(4), 463–470. &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1016/S1473-3099(22)00660-0"&gt;https://doi.org/10.1016/S1473-3099(22)00660-0&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Background&lt;/p&gt;&lt;p&gt;Human African trypanosomiasis caused by &lt;em&gt;Trypanosoma brucei gambiense&lt;/em&gt; (gambiense HAT) in patients with late-stage disease requires hospital admission to receive nifurtimox–eflornithine combination therapy (NECT). Fexinidazole, the latest treatment that has been recommended by WHO, also requires systematic admission to hospital, which is problematic in areas with few health-care resources. We aim to assess the safety and efficacy of acoziborole in adult and adolescent patients with gambiense HAT.&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;This multicentre, prospective, open-label, single-arm, phase 2/3 study recruited patients aged 15 years or older with confirmed gambiense HAT infection from ten hospitals in the Democratic Republic of the Congo and Guinea. Inclusion criteria included a Karnofsky score greater than 50, ability to swallow tablets, a permanent address or traceability, ability to comply with follow-up visits and study requirements, and agreement to hospital admission during treatment. Oral acoziborole was administered as a single 960 mg dose (3 × 320 mg tablets) to fasted patients. Patients were observed in hospital until day 15 after treatment administration then for 18 months as outpatients with visits at 3, 6, 12, and 18 months. The primary efficacy endpoint was the success rate of acoziborole treatment at 18 months in patients with late-stage gambiense HAT (modified intention-to-treat [mITT] population), based on modified WHO criteria. A complementary post-hoc analysis comparing the 18-month success rates for acoziborole and NECT (using historical data) was performed. This study is registered at &lt;a target="_blank" rel="noopener noreferrer" href="http://ClinicalTrials.gov"&gt;ClinicalTrials.gov&lt;/a&gt;, &lt;a target="_blank" rel="noopener noreferrer" href="https://clinicaltrials.gov/show/NCT03087955"&gt;NCT03087955&lt;/a&gt;.&lt;/p&gt;&lt;p&gt;Findings&lt;/p&gt;&lt;p&gt;Between Oct 11, 2016, and March 25, 2019, 260 patients were screened, of whom 52 were ineligible and 208 were enrolled (167 with late-stage and 41 with early-stage or intermediate-stage gambiense HAT; primary efficacy analysis set). All 41 (100%) patients with early-stage or intermediate-stage and 160 (96%) of 167 with late-stage disease completed the last 18-month follow-up visit. The mean age of participants was 34·0 years (SD 12·4), including 117 (56%) men and 91 (44%) women. Treatment success rate at 18 months was 95·2% (95% CI 91·2–97·7) reached in 159 of 167 patients with late-stage gambiense HAT (mITT population) and 98·1% (95·1–99·5) reached in 159 of 162 patients (evaluable population). Overall, 155 (75%) of 208 patients had 600 treatment-emergent adverse events. A total of 38 drug-related treatment-emergent adverse events occurred in 29 (14%) patients; all were mild or moderate and most common were pyrexia and asthenia. Four deaths occurred during the study; none were considered treatment related. The post-hoc analysis showed similar results to the estimated historical success rate for NECT of 94%.&lt;/p&gt;&lt;p&gt;Interpretation&lt;/p&gt;&lt;p&gt;Given the high efficacy and favourable safety profile, acoziborole holds promise in the efforts to reach the WHO goal of interrupting HAT transmission by 2030.&lt;/p&gt;&lt;p&gt;Funding&lt;/p&gt;&lt;p&gt;Bill &amp;amp; Melinda Gates Foundation, UK Aid, Federal Minis&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Tarral, A., Hovsepian, L., Duvauchelle, T., Donazzolo, Y., Latreille, M., Felices, M., Gualano, V., Delhomme, S., Valverde Mordt, O., Blesson, S., Voiriot, P., &amp;amp; Strub-Wourgaft, N. (2023). Determination of the Optimal Single Dose Treatment for Acoziborole, a Novel Drug for the Treatment of Human African Trypanosomiasis: First-in-Human Study. &lt;em&gt;Clinical pharmacokinetics&lt;/em&gt;, &lt;em&gt;62&lt;/em&gt;(3), 481–491. &lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1007/s40262-023-01216-8"&gt;https://doi.org/10.1007/s40262-023-01216-8&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Background and Objectives&lt;/p&gt;&lt;p&gt;Acoziborole is a novel boron-containing candidate developed as an oral drug for the treatment of human African trypanosomiasis (HAT). Results from preclinical studies allowed progression to Phase 1 trials. We aimed to determine the best dose regimen for all stages of HAT.&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;Acoziborole was assessed in 128 healthy adult males of sub-Saharan African origin living in France. The study included a single oral administration of a 20- to 1200-mg dose in a randomised double-blind study in cohorts of 8 (6 active, 2 placebo) to assess safety, tolerability, and pharmacokinetics. In three additional open cohorts of 6 participants, the effect of activated charcoal was evaluated, bioequivalence of capsules versus tablets was assessed, and safety in the 960-mg tablet cohorts was monitored.&lt;/p&gt;&lt;p&gt;Results&lt;/p&gt;&lt;p&gt;Acoziborole was well tolerated at all doses tested; no dose-related adverse events were observed. The drug appeared rapidly in plasma (at 1 h), reached &lt;em&gt;t&lt;/em&gt;max between 24 and 72 h, and remained stable for up to 96 h, after which a slow decrease was quantifiable until 14 weeks after dosing. Charcoal had little impact on the enterohepatic recirculation effect, except for the 20-mg dose. Bioequivalence between capsule and tablet formulations was demonstrated. The therapeutic single dose for administration under fasted conditions was fixed to 960 mg. The maximum administered dose was 1200 mg.&lt;/p&gt;&lt;p&gt;Conclusions&lt;/p&gt;&lt;p&gt;This study showed that acoziborole could be safely assessed in patients as a potential single-dose oral cure for both stages of &lt;em&gt;gambiense&lt;/em&gt; HAT.&lt;/p&gt;&lt;p&gt;Trial Registration&lt;/p&gt;&lt;p&gt;The study was registered with &lt;a target="_blank" rel="noopener noreferrer" href="http://ClinicalTrials.gov"&gt;ClinicalTrials.gov&lt;/a&gt;: &lt;a target="_blank" rel="noopener noreferrer" class="usa-link" href="https://clinicaltrials.gov/ct2/show/NCT01533961"&gt;&lt;u&gt;NCT01533961&lt;/u&gt;&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>EMA Positive Opinion of Acoziborole</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
@@ -1654,94 +1675,97 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/PYO0aemjxjM3jqZoDNtEID1hXpdFgcW2CIVSW7Go.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ema.europa.eu/en/opinion-medicine-use-outside-EU/human/acoziborole-winthrop" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG2"/>
+  <dimension ref="A1:AJ2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AG1"/>
+      <selection activeCell="A1" sqref="A1:AJ1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
+    <col min="34" max="34" width="30" customWidth="true" style="0"/>
+    <col min="35" max="35" width="30" customWidth="true" style="0"/>
+    <col min="36" max="36" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:36">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1797,144 +1821,153 @@
       </c>
       <c r="Z1" s="3" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
-    </row>
-    <row r="2" spans="1:33">
+      <c r="AH1" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI1" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="AJ1" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="E2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="F2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="G2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="H2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="I2" t="s">
-        <v>40</v>
-[...7 lines deleted...]
-      <c r="L2" t="s">
         <v>43</v>
       </c>
       <c r="M2" t="s">
         <v>44</v>
       </c>
       <c r="N2" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O2" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q2" t="s">
         <v>47</v>
       </c>
       <c r="R2" t="s">
         <v>48</v>
       </c>
       <c r="S2" t="s">
         <v>49</v>
       </c>
       <c r="T2" t="s">
         <v>50</v>
       </c>
       <c r="U2" t="s">
         <v>51</v>
       </c>
       <c r="V2" t="s">
         <v>52</v>
       </c>
       <c r="W2" t="s">
         <v>53</v>
       </c>
       <c r="X2" t="s">
         <v>54</v>
       </c>
       <c r="Y2" s="1" t="s">
         <v>55</v>
       </c>
       <c r="Z2" s="1" t="s">
         <v>56</v>
       </c>
       <c r="AA2" t="s">
         <v>57</v>
       </c>
       <c r="AB2" t="s">
         <v>58</v>
       </c>
       <c r="AC2" t="s">
         <v>59</v>
       </c>
       <c r="AD2" t="s">
         <v>60</v>
       </c>
+      <c r="AE2" t="s">
+        <v>61</v>
+      </c>
       <c r="AF2" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="AG2" t="s">
-        <v>62</v>
+        <v>63</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>64</v>
+      </c>
+      <c r="AJ2" t="s">
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ7"/>
   <sheetViews>
@@ -1978,847 +2011,863 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="E2" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="F2" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G2" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="H2" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="I2" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="J2" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X2" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="Y2" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="AB2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AC2" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AD2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AE2" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF2" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH2" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI2" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ2" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="AK2" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AO2" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="AP2" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ2">
         <v>208</v>
       </c>
       <c r="AS2" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AU2" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AW2" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX2" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AY2" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AZ2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="C3" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="E3" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="G3" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="H3" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="I3" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="J3" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="X3" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="Y3" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="Z3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AA3" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="AD3" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="AE3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="AF3" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH3" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI3" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ3" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="AK3" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AO3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="AP3" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ3">
         <v>35</v>
       </c>
       <c r="AS3" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AU3" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AW3" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX3" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AY3" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AZ3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="C4" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="E4" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="F4" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="G4" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="H4" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="I4" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="M4" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="W4" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="Y4" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="Z4" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="AA4" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="AD4" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="AE4" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF4" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH4" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI4" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ4" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="AK4" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AO4" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="AP4" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ4">
         <v>2500</v>
       </c>
       <c r="AS4" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AU4" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AW4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AY4" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AZ4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B5" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="C5" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="E5" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="F5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G5" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="H5" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="I5" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="J5" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="M5" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="X5" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="Y5" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="AB5" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AC5" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="AD5" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AE5" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AF5" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AG5" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH5" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI5" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="AJ5" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="AP5" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ5">
         <v>6</v>
       </c>
       <c r="AS5" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="AU5" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AW5" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX5" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AY5" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AZ5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B6" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="C6" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="E6" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="F6" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G6" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="H6" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="I6" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="J6" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="M6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O6" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="X6" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="Y6" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="AB6" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="AC6" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
       <c r="AD6" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="AE6" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="AF6" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="AG6" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH6" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI6" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="AJ6" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="AK6" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="AO6" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="AP6" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ6">
         <v>1208</v>
       </c>
       <c r="AR6" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="AS6" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="AU6" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="AW6" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX6" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AY6" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AZ6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C7" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E7" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="F7" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="G7" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="H7" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="I7" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="J7" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="M7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="O7" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="Q7" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="X7" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="Y7" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="AB7" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="AC7" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="AD7" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AE7" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="AF7" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="AG7" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AH7" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="AI7" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="AJ7" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="AP7" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="AQ7">
         <v>20</v>
       </c>
       <c r="AS7" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="AU7" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="AW7" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="AX7" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="AY7" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="AZ7" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E1"/>
+  <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:E1"/>
+      <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>65</v>
+        <v>213</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S27"/>
   <sheetViews>
@@ -2829,1811 +2878,1840 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>220</v>
+        <v>226</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>222</v>
+        <v>228</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>223</v>
+        <v>229</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>226</v>
+        <v>232</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C2" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D2" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="E2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F2" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G2" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H2" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="I2" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J2" t="s">
-        <v>231</v>
+        <v>237</v>
       </c>
       <c r="K2" t="s">
-        <v>232</v>
+        <v>238</v>
       </c>
       <c r="M2" s="5" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="N2" s="5" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="O2" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="Q2">
         <v>46080.0</v>
       </c>
       <c r="R2" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D3" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="E3" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F3" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G3" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H3" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="I3" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J3" t="s">
-        <v>237</v>
+        <v>243</v>
       </c>
       <c r="K3" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="M3" s="5" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="N3" s="5" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="O3" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="Q3">
         <v>46080.0</v>
       </c>
       <c r="R3" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C4" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D4" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="E4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G4" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H4" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="I4" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J4" t="s">
+        <v>247</v>
+      </c>
+      <c r="K4" t="s">
+        <v>248</v>
+      </c>
+      <c r="M4" s="5" t="s">
+        <v>249</v>
+      </c>
+      <c r="N4" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="O4" t="s">
         <v>241</v>
-      </c>
-[...10 lines deleted...]
-        <v>235</v>
       </c>
       <c r="Q4">
         <v>46080.0</v>
       </c>
       <c r="R4" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C5" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="D5" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="E5" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F5" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G5" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H5" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="I5" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J5" t="s">
-        <v>247</v>
+        <v>253</v>
       </c>
       <c r="K5" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="M5" s="5" t="s">
-        <v>249</v>
+        <v>255</v>
       </c>
       <c r="N5" s="5" t="s">
-        <v>250</v>
+        <v>256</v>
       </c>
       <c r="O5" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="Q5">
         <v>46080.0</v>
       </c>
       <c r="R5" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C6" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D6" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="E6" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F6" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G6" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H6" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="I6" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J6" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="K6" t="s">
-        <v>252</v>
+        <v>258</v>
       </c>
       <c r="M6" s="5" t="s">
-        <v>253</v>
+        <v>259</v>
       </c>
       <c r="N6" s="5" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="O6" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="Q6">
         <v>46080.0</v>
       </c>
       <c r="R6" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C7" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D7" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="E7" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F7" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G7" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H7" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="I7" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J7" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="K7" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="M7" s="5" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="N7" s="5" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="O7" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="Q7">
         <v>46080.0</v>
       </c>
       <c r="R7" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C8" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D8" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="E8" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F8" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G8" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H8" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="I8" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J8" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="K8" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="M8" s="5" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="N8" s="5" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="O8" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="Q8">
         <v>46080.0</v>
       </c>
       <c r="R8" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C9" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D9" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="E9" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F9" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G9" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H9" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="I9" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J9" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="K9" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="M9" s="5" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="N9" s="5" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="O9" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="Q9">
         <v>46080.0</v>
       </c>
       <c r="R9" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C10" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D10" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="E10" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F10" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G10" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H10" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="I10" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J10" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="K10" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="M10" s="5" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="N10" s="5" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="O10" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="Q10">
         <v>46080.0</v>
       </c>
       <c r="R10" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C11" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D11" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="E11" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F11" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G11" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H11" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="I11" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J11" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="K11" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="M11" s="5" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="N11" s="5" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="O11" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="Q11">
         <v>46080.0</v>
       </c>
       <c r="R11" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C12" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="D12" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="E12" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F12" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G12" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H12" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="I12" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J12" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="K12" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="M12" s="5" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="N12" s="5" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="O12" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="Q12">
         <v>46080.0</v>
       </c>
       <c r="R12" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C13" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D13" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F13" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G13" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H13" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="I13" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J13" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="K13" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="M13" s="5" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="N13" s="5" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="O13" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="Q13">
         <v>46080.0</v>
       </c>
       <c r="R13" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C14" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D14" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="E14" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F14" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G14" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H14" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="I14" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J14" t="s">
+        <v>247</v>
+      </c>
+      <c r="K14" t="s">
+        <v>248</v>
+      </c>
+      <c r="M14" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="N14" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="O14" t="s">
         <v>241</v>
-      </c>
-[...10 lines deleted...]
-        <v>235</v>
       </c>
       <c r="Q14">
         <v>46080.0</v>
       </c>
       <c r="R14" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C15" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D15" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="E15" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F15" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G15" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H15" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="I15" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J15" t="s">
-        <v>285</v>
+        <v>291</v>
       </c>
       <c r="K15" t="s">
-        <v>286</v>
+        <v>292</v>
       </c>
       <c r="M15" s="5" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="N15" s="5" t="s">
-        <v>288</v>
+        <v>294</v>
       </c>
       <c r="O15" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="Q15">
         <v>46080.0</v>
       </c>
       <c r="R15" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C16" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="D16" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="E16" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F16" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G16" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H16" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="I16" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J16" t="s">
-        <v>289</v>
+        <v>295</v>
       </c>
       <c r="K16" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="M16" s="5" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="N16" s="5" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="O16" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="Q16">
         <v>46080.0</v>
       </c>
       <c r="R16" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C17" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="D17" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="E17" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F17" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G17" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H17" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="I17" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J17" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="K17" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="M17" s="5" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="N17" s="5" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="O17" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="Q17">
         <v>46080.0</v>
       </c>
       <c r="R17" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C18" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D18" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="E18" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F18" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G18" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H18" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="I18" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J18" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="K18" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="M18" s="5" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="N18" s="5" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="O18" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="Q18">
         <v>46080.0</v>
       </c>
       <c r="R18" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C19" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D19" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="E19" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F19" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G19" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H19" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="I19" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J19" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="K19" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="M19" s="5" t="s">
-        <v>303</v>
+        <v>309</v>
       </c>
       <c r="N19" s="5" t="s">
-        <v>304</v>
+        <v>310</v>
       </c>
       <c r="O19" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="Q19">
         <v>46080.0</v>
       </c>
       <c r="R19" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C20" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D20" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="E20" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F20" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G20" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H20" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="I20" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J20" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="K20" t="s">
-        <v>306</v>
+        <v>312</v>
       </c>
       <c r="M20" s="5" t="s">
-        <v>307</v>
+        <v>313</v>
       </c>
       <c r="N20" s="5" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="O20" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="Q20">
         <v>46080.0</v>
       </c>
       <c r="R20" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C21" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D21" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="E21" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F21" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G21" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H21" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="I21" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J21" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="K21" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="M21" s="5" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="N21" s="5" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="O21" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="Q21">
         <v>46080.0</v>
       </c>
       <c r="R21" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C22" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D22" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="E22" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F22" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G22" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H22" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="I22" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J22" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="K22" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="M22" s="5" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="N22" s="5" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="O22" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="Q22">
         <v>46080.0</v>
       </c>
       <c r="R22" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C23" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D23" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="E23" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F23" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G23" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H23" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="I23" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J23" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="K23" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="M23" s="5" t="s">
-        <v>319</v>
+        <v>325</v>
       </c>
       <c r="N23" s="5" t="s">
-        <v>320</v>
+        <v>326</v>
       </c>
       <c r="O23" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="Q23">
         <v>46080.0</v>
       </c>
       <c r="R23" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C24" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D24" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="E24" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F24" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G24" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H24" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="I24" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J24" t="s">
-        <v>321</v>
+        <v>327</v>
       </c>
       <c r="K24" t="s">
-        <v>322</v>
+        <v>328</v>
       </c>
       <c r="M24" s="5" t="s">
-        <v>323</v>
+        <v>329</v>
       </c>
       <c r="N24" s="5" t="s">
-        <v>324</v>
+        <v>330</v>
       </c>
       <c r="O24" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="Q24">
         <v>46080.0</v>
       </c>
       <c r="R24" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C25" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D25" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="E25" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F25" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G25" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H25" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="I25" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J25" t="s">
-        <v>325</v>
+        <v>331</v>
       </c>
       <c r="K25" t="s">
-        <v>326</v>
+        <v>332</v>
       </c>
       <c r="M25" s="5" t="s">
-        <v>327</v>
+        <v>333</v>
       </c>
       <c r="N25" s="5" t="s">
-        <v>328</v>
+        <v>334</v>
       </c>
       <c r="O25" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="Q25">
         <v>46080.0</v>
       </c>
       <c r="R25" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C26" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="D26" t="s">
-        <v>228</v>
+        <v>234</v>
       </c>
       <c r="E26" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F26" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G26" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H26" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="I26" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J26" t="s">
-        <v>329</v>
+        <v>335</v>
       </c>
       <c r="K26" t="s">
-        <v>330</v>
+        <v>336</v>
       </c>
       <c r="M26" s="5" t="s">
-        <v>331</v>
+        <v>337</v>
       </c>
       <c r="N26" s="5" t="s">
-        <v>332</v>
+        <v>338</v>
       </c>
       <c r="O26" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="Q26">
         <v>46080.0</v>
       </c>
       <c r="R26" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
     <row r="27" spans="1:19">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="C27" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="D27" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="E27" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="F27" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="G27" t="s">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c r="H27" t="s">
-        <v>230</v>
+        <v>236</v>
       </c>
       <c r="I27" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="J27" t="s">
-        <v>333</v>
+        <v>339</v>
       </c>
       <c r="K27" t="s">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="M27" s="5" t="s">
-        <v>335</v>
+        <v>341</v>
       </c>
       <c r="N27" s="5" t="s">
-        <v>336</v>
+        <v>342</v>
       </c>
       <c r="O27" t="s">
-        <v>235</v>
+        <v>241</v>
       </c>
       <c r="Q27">
         <v>46080.0</v>
       </c>
       <c r="R27" t="s">
-        <v>236</v>
+        <v>242</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>338</v>
+        <v>344</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>339</v>
+        <v>345</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>348</v>
+        <v>354</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>349</v>
+        <v>355</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>350</v>
+        <v>356</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>352</v>
+        <v>358</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>337</v>
+        <v>343</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>353</v>
+        <v>359</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>354</v>
+        <v>360</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>355</v>
+        <v>361</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>356</v>
+        <v>362</v>
       </c>
       <c r="C2" t="s">
-        <v>357</v>
+        <v>363</v>
       </c>
       <c r="D2" t="s">
-        <v>358</v>
+        <v>364</v>
       </c>
       <c r="F2" t="s">
-        <v>359</v>
+        <v>365</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>360</v>
+        <v>366</v>
       </c>
       <c r="I2" t="s">
-        <v>361</v>
+        <v>367</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>362</v>
+        <v>368</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>207</v>
+        <v>211</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>363</v>
+        <v>369</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>364</v>
+        <v>370</v>
       </c>
       <c r="C2" t="s">
-        <v>365</v>
+        <v>371</v>
       </c>
       <c r="D2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>366</v>
+        <v>372</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>367</v>
+        <v>373</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>369</v>
+        <v>375</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B2" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="C2" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="D2" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="E2" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="F2" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="C3" t="s">
-        <v>246</v>
+        <v>252</v>
       </c>
       <c r="D3" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="E3" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="F3" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E4"/>
+  <dimension ref="A1:J4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E4" sqref="E4"/>
+      <selection activeCell="I4" sqref="I4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+    <col min="8" max="8" width="30" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
+    <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="I1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="J1" s="2" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B2" t="s">
+        <v>383</v>
+      </c>
+      <c r="C2" t="s">
+        <v>384</v>
+      </c>
+      <c r="H2" t="s">
+        <v>385</v>
+      </c>
+      <c r="J2" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B3" t="s">
+        <v>383</v>
+      </c>
+      <c r="C3" t="s">
+        <v>386</v>
+      </c>
+      <c r="H3" t="s">
+        <v>387</v>
+      </c>
+      <c r="J3" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" t="s">
+        <v>388</v>
+      </c>
+      <c r="I4" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="2" t="s">
-[...51 lines deleted...]
-        <v>60</v>
+      <c r="J4" t="s">
+        <v>132</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="E4" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
-      <vt:lpstr>Key resources</vt:lpstr>
+      <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>