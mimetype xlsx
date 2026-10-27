--- v0 (2026-10-07)
+++ v1 (2026-10-27)
@@ -1,97 +1,108 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="274">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -130,50 +141,191 @@
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
+  </si>
+  <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>ACC017</t>
   </si>
   <si>
     <t>ACC017 (investigational)</t>
   </si>
   <si>
     <t>Not applicable (investigational; no brand name assigned)</t>
   </si>
   <si>
     <t>Small molecule</t>
   </si>
   <si>
     <t>INSTI (Integrase strand transfer inhibitor)</t>
   </si>
   <si>
     <t>ACC017 is an investigational integrase strand transfer inhibitor (molecular formula C22H21F2N3O5; CAS 2765212-92-6) discovered and developed by Jiangsu Aidea Pharmaceutical Group (China), with preclinical work at the Kunming Institute of Zoology, Chinese Academy of Sciences. In vitro, it showed potent activity against HIV-1 IIIB (EC50 0.59 nM), clinical isolates (EC50 0.11-1.78 nM) and a panel of drug-resistant strains (EC50 0.34-9.12 nM); resistance selection yielded D232N and R263K without G140 or Q148 pathway mutations.
 ACC017 is developed as a once-daily oral tablet: a placebo-controlled phase 1b/2a monotherapy study (NCT06719310) showed potent antiviral activity and PK supporting once-daily dosing. A phase 3 trial versus dolutegravir in treatment-naive adults (about 660 participants, 48 weeks) started in China in October 2025. No long-acting formulation has been reported.</t>
@@ -284,53 +436,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -350,93 +499,93 @@
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
+    <t>Trial indication(s)</t>
+  </si>
+  <si>
     <t>ADYY-ACC017-103&amp;amp;201</t>
   </si>
   <si>
     <t>NCT06719310</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT06719310</t>
   </si>
   <si>
     <t>Phase I/II</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Jiangsu Aidea Pharmaceutical Group Co., Ltd.</t>
   </si>
   <si>
     <t>ACC017 is an integrase inhibitor that will be evaluated for the treatment of HIV infection. This phase Ib/IIa, randomized, double-blind, parallel, dose ranging, placebo-controlled 'proof of concept' study is designed to evaluate the safety, tolerability, pharmacokinetics and antiviral effect of ACC017 monotherapy and combined with FTC/TAF by sequency versus placebo in treatment-naïve HIV-1 infected adults. This study includes two stages, stage one is a single dose escalation, and all subjects will be co-administrated with FTC/TAF at 200 mg/25 mg on stage two. The study consists of a screening visit, baseline period, monotherapy period, and combination therapy period. Total 36 subjects will be randomized in a 5:1 ratio to receive one of three doses of ACC017 or placebo lasting for 10 days f</t>
   </si>
   <si>
     <t>Phase Ib/IIa Clinical Study of ACC017 Tablets</t>
   </si>
   <si>
     <t>China</t>
   </si>
   <si>
     <t>ACC017+FTC/TAF</t>
   </si>
   <si>
     <t>Placebo</t>
   </si>
   <si>
     <t>2024-08-28</t>
   </si>
   <si>
     <t>2026-08-12</t>
   </si>
   <si>
     <t>2025-04-28</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Willing to sign the informed consent and agree to comply to the study procedures and requests
 2. Age range between 18 and 65 years old at the time of signing informed consent, regardless of gender
 3. Body weight ≥40 kg, and BMI range between 18.5\~29.9 kg/m2 (including the borderline) at screening
 4. Documented HIIV-1 infection before screening, and never receive any antiHIV-1 drugs or vaccines after the diagnosis of HIV-1 infection
 5. Agree not to use any antiviral drugs other than those allowed by protocol during study period.
 6. Plasma HIV RNA≥5000 copies/mL at screening;
 7. CD4+ T-lymphocyte count of \&gt;200 cells/μL
 Exclusion Criteria:
 1. Diagnosis of acute HIV infection at screening or unstable AIDS related disease within 4 weeks prior to screening.
 2. Had PrE</t>
@@ -690,63 +839,75 @@
   <si>
     <t>Jiangsu Aidea Pharmaceutical is a Shanghai-listed Chinese pharmaceutical company based in Yangzhou, Jiangsu, whose pipeline includes several anti-HIV medicines.</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://www.mdpi.com/1999-4915/18/1/33"&gt;&lt;strong&gt;Anti-HIV-1 Activity of the Integrase Strand Transfer Inhibitor ACC017&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Meng-Di Ma</t>
   </si>
   <si>
     <t>2025-12-24</t>
   </si>
   <si>
     <t>Viruses</t>
   </si>
   <si>
     <t>&lt;p&gt;HIV-1 integrase strand transfer inhibitors (INSTIs) are pivotal to antiretroviral therapy. However, the emergence of drug-resistant mutations necessitates the development of new agents. Here, we present ACC017 as a novel INSTI candidate. ACC017 demonstrated potent activity against the laboratory-adapted HIV-1IIIB strain (EC50 = 0.59 nM; SI &amp;gt; 34,525) and maintained efficacy against a panel of drug-resistant strains (EC50 range from 0.34 to 9.12 nM) and clinical isolated strains (EC50 range from 0.11 to 1.78 nM). Mechanism of action studies confirmed its ability to inhibit the integrase enzyme (IC50 = 9.19 nM) and effectively block viral genome integration. Notably, in vitro resistance selection primarily yielded D232N and R263K mutations, without the emergence of G140S/A/C/R or Q148H/R/K. This promising profile, combined with synergistic interactions with other antiretroviral drugs, positions ACC017 as a potential therapeutic option.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.mdpi.com/1999-4915/18/1/33</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://pmc.ncbi.nlm.nih.gov/articles/PMC13422888/"&gt;&lt;strong&gt;Selected Highlights From the 26th International Workshop on Clinical Pharmacology of HIV, Hepatitis, and Other Antiviral Drugs&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Scarsi Kim</t>
   </si>
   <si>
     <t>2026-07-16</t>
   </si>
   <si>
     <t>Top Antivir Med</t>
   </si>
   <si>
     <t>&lt;p&gt;Clinical pharmacology plays a crucial role in the successful treatment and prevention of HIV and other viral infections. Information from the field of clinical pharmacology leads to the development of novel antiviral treatments, supports the evaluation of efficacy and safety of antiviral therapies, informs the management of drug-drug interactions, and defines the optimal dosing and drug selection for special populations. The International Workshop on Clinical Pharmacology of HIV, Hepatitis, and Other Antiviral Drugs recently held its 26th meeting. This review focuses on selected abstracts presented at the 2025 workshop and provides insights to assist clinicians in applying this new knowledge to clinical practice.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://pmc.ncbi.nlm.nih.gov/articles/PMC13422888/</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -785,51 +946,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1077,134 +1238,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT06719310" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chinadrugtrials.org.cn/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chinadrugtrials.org.cn/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.chinadrugtrials.org.cn/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/0yCeb8ij5ufQEG7sLWGeAA83d6o2MKDojCQbZGBV.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/1999-4915/18/1/33" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pmc.ncbi.nlm.nih.gov/articles/PMC13422888/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1233,156 +1448,367 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>87</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>88</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>89</v>
       </c>
       <c r="G2" t="s">
-        <v>41</v>
-[...14 lines deleted...]
-        <v>46</v>
+        <v>90</v>
+      </c>
+      <c r="J2" t="s">
+        <v>91</v>
+      </c>
+      <c r="K2" t="s">
+        <v>92</v>
+      </c>
+      <c r="L2" t="s">
+        <v>93</v>
       </c>
       <c r="Q2" t="s">
-        <v>46</v>
+        <v>94</v>
       </c>
       <c r="R2" t="s">
-        <v>46</v>
+        <v>95</v>
       </c>
       <c r="S2" t="s">
-        <v>46</v>
-[...8 lines deleted...]
-        <v>49</v>
+        <v>96</v>
+      </c>
+      <c r="T2" t="s">
+        <v>96</v>
+      </c>
+      <c r="U2" t="s">
+        <v>96</v>
+      </c>
+      <c r="V2" t="s">
+        <v>96</v>
       </c>
       <c r="AA2" t="s">
-        <v>50</v>
+        <v>97</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>98</v>
       </c>
       <c r="AC2" t="s">
-        <v>51</v>
+        <v>99</v>
       </c>
       <c r="AD2" t="s">
-        <v>52</v>
-[...8 lines deleted...]
-        <v>55</v>
+        <v>100</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>101</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>102</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>103</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>105</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AZ5"/>
   <sheetViews>
@@ -1426,578 +1852,587 @@
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
     <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>57</v>
+        <v>107</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>59</v>
+        <v>109</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>60</v>
+        <v>110</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>62</v>
+        <v>112</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>113</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>64</v>
+        <v>114</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>65</v>
+        <v>115</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>66</v>
+        <v>116</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>67</v>
+        <v>117</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>68</v>
+        <v>118</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>69</v>
+        <v>119</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>70</v>
+        <v>120</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>71</v>
+        <v>121</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>72</v>
+        <v>122</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>73</v>
+        <v>123</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>74</v>
+        <v>124</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>75</v>
+        <v>125</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>76</v>
+        <v>126</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>77</v>
+        <v>127</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>78</v>
+        <v>128</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>79</v>
+        <v>129</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>80</v>
+        <v>130</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>81</v>
+        <v>131</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>82</v>
+        <v>132</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>84</v>
+        <v>134</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>85</v>
+        <v>135</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>86</v>
+        <v>136</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>87</v>
+        <v>137</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>88</v>
+        <v>138</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>89</v>
+        <v>139</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>90</v>
+        <v>140</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>91</v>
+        <v>141</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>92</v>
+        <v>142</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>93</v>
+        <v>143</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>94</v>
+        <v>144</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>95</v>
+        <v>145</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>96</v>
+        <v>146</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>97</v>
+        <v>147</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>98</v>
+        <v>148</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>99</v>
+        <v>149</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>100</v>
+        <v>150</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>101</v>
+        <v>151</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>102</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>152</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>103</v>
+        <v>153</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>104</v>
+        <v>154</v>
       </c>
       <c r="AZ1" s="2" t="s">
-        <v>105</v>
+        <v>155</v>
       </c>
     </row>
     <row r="2" spans="1:52">
       <c r="A2" t="s">
+        <v>86</v>
+      </c>
+      <c r="B2" t="s">
+        <v>156</v>
+      </c>
+      <c r="C2" t="s">
+        <v>157</v>
+      </c>
+      <c r="D2" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="E2" t="s">
+        <v>159</v>
+      </c>
+      <c r="F2" t="s">
+        <v>160</v>
+      </c>
+      <c r="G2" t="s">
+        <v>161</v>
+      </c>
+      <c r="H2" t="s">
+        <v>162</v>
+      </c>
+      <c r="I2" t="s">
+        <v>163</v>
+      </c>
+      <c r="J2" t="s">
+        <v>164</v>
+      </c>
+      <c r="M2" t="s">
+        <v>165</v>
+      </c>
+      <c r="O2" t="s">
+        <v>166</v>
+      </c>
+      <c r="X2" t="s">
+        <v>167</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>168</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>169</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>169</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>170</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>171</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>172</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>172</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>173</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>174</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>175</v>
+      </c>
+      <c r="AP2">
         <v>36</v>
       </c>
-      <c r="B2" t="s">
-[...69 lines deleted...]
-        <v>36</v>
+      <c r="AQ2" t="s">
+        <v>176</v>
       </c>
       <c r="AR2" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>177</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>178</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>130</v>
+        <v>179</v>
       </c>
       <c r="C3" t="s">
-        <v>131</v>
+        <v>180</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="E3" t="s">
-        <v>133</v>
+        <v>182</v>
       </c>
       <c r="F3" t="s">
-        <v>134</v>
+        <v>183</v>
       </c>
       <c r="G3" t="s">
-        <v>111</v>
+        <v>161</v>
       </c>
       <c r="H3" t="s">
-        <v>135</v>
+        <v>184</v>
       </c>
       <c r="I3" t="s">
-        <v>136</v>
+        <v>185</v>
       </c>
       <c r="J3" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="M3" t="s">
-        <v>137</v>
+        <v>186</v>
       </c>
       <c r="O3" t="s">
-        <v>138</v>
+        <v>187</v>
       </c>
       <c r="X3" t="s">
-        <v>139</v>
+        <v>188</v>
+      </c>
+      <c r="AD3" t="s">
+        <v>189</v>
       </c>
       <c r="AE3" t="s">
-        <v>140</v>
+        <v>171</v>
       </c>
       <c r="AF3" t="s">
-        <v>122</v>
+        <v>172</v>
       </c>
       <c r="AG3" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
       <c r="AH3" t="s">
-        <v>123</v>
-[...10 lines deleted...]
-      <c r="AQ3">
+        <v>172</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>97</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>175</v>
+      </c>
+      <c r="AP3">
         <v>660</v>
       </c>
+      <c r="AQ3" t="s">
+        <v>176</v>
+      </c>
       <c r="AR3" t="s">
-        <v>127</v>
-[...5 lines deleted...]
-        <v>129</v>
+        <v>177</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>178</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>100</v>
       </c>
       <c r="AW3" t="s">
-        <v>50</v>
+        <v>94</v>
       </c>
       <c r="AX3" t="s">
-        <v>44</v>
+        <v>190</v>
       </c>
       <c r="AY3" t="s">
-        <v>141</v>
+        <v>98</v>
       </c>
       <c r="AZ3" t="s">
-        <v>48</v>
+        <v>97</v>
       </c>
     </row>
     <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>142</v>
+        <v>191</v>
       </c>
       <c r="C4" t="s">
-        <v>143</v>
+        <v>192</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="E4" t="s">
-        <v>144</v>
+        <v>193</v>
       </c>
       <c r="F4" t="s">
-        <v>145</v>
+        <v>194</v>
       </c>
       <c r="G4" t="s">
-        <v>111</v>
+        <v>161</v>
       </c>
       <c r="H4" t="s">
-        <v>146</v>
+        <v>195</v>
       </c>
       <c r="J4" t="s">
-        <v>114</v>
+        <v>164</v>
+      </c>
+      <c r="AD4" t="s">
+        <v>189</v>
       </c>
       <c r="AE4" t="s">
-        <v>140</v>
+        <v>171</v>
       </c>
       <c r="AF4" t="s">
-        <v>122</v>
+        <v>172</v>
       </c>
       <c r="AG4" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
       <c r="AH4" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
       <c r="AI4" t="s">
-        <v>123</v>
+        <v>196</v>
       </c>
       <c r="AJ4" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>97</v>
+      </c>
+      <c r="AN4" t="s">
+        <v>197</v>
       </c>
       <c r="AO4" t="s">
-        <v>148</v>
-[...5 lines deleted...]
-        <v>149</v>
+        <v>175</v>
+      </c>
+      <c r="AQ4" t="s">
+        <v>198</v>
+      </c>
+      <c r="AS4" t="s">
+        <v>199</v>
       </c>
       <c r="AT4" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>151</v>
+        <v>200</v>
+      </c>
+      <c r="AV4" t="s">
+        <v>100</v>
       </c>
       <c r="AW4" t="s">
-        <v>50</v>
+        <v>94</v>
       </c>
       <c r="AX4" t="s">
-        <v>44</v>
+        <v>190</v>
       </c>
       <c r="AY4" t="s">
-        <v>141</v>
+        <v>98</v>
       </c>
       <c r="AZ4" t="s">
-        <v>48</v>
+        <v>97</v>
       </c>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>152</v>
+        <v>201</v>
       </c>
       <c r="C5" t="s">
-        <v>152</v>
+        <v>201</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>132</v>
+        <v>181</v>
       </c>
       <c r="E5" t="s">
-        <v>153</v>
+        <v>202</v>
       </c>
       <c r="F5" t="s">
-        <v>110</v>
+        <v>160</v>
       </c>
       <c r="G5" t="s">
-        <v>111</v>
+        <v>161</v>
       </c>
       <c r="J5" t="s">
-        <v>114</v>
+        <v>164</v>
+      </c>
+      <c r="AF5" t="s">
+        <v>172</v>
       </c>
       <c r="AG5" t="s">
-        <v>123</v>
+        <v>172</v>
       </c>
       <c r="AH5" t="s">
-        <v>123</v>
-[...5 lines deleted...]
-        <v>126</v>
+        <v>172</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>175</v>
+      </c>
+      <c r="AV5" t="s">
+        <v>100</v>
       </c>
       <c r="AW5" t="s">
-        <v>50</v>
+        <v>94</v>
       </c>
       <c r="AX5" t="s">
-        <v>44</v>
+        <v>190</v>
       </c>
       <c r="AY5" t="s">
-        <v>141</v>
+        <v>98</v>
       </c>
       <c r="AZ5" t="s">
-        <v>48</v>
+        <v>97</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>154</v>
+        <v>203</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>155</v>
+        <v>204</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>156</v>
+        <v>205</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>157</v>
+        <v>206</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>158</v>
+        <v>207</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>159</v>
+        <v>208</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>160</v>
+        <v>209</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -2008,576 +2443,587 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>161</v>
+        <v>210</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>162</v>
+        <v>211</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>163</v>
+        <v>212</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>164</v>
+        <v>213</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>165</v>
+        <v>214</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>166</v>
+        <v>215</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>167</v>
+        <v>216</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>168</v>
+        <v>217</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>169</v>
+        <v>218</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>170</v>
+        <v>219</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>171</v>
+        <v>220</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>172</v>
+        <v>221</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>173</v>
+        <v>222</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>174</v>
+        <v>223</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>175</v>
+        <v>224</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>176</v>
+        <v>225</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>177</v>
+        <v>226</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>178</v>
+        <v>227</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>179</v>
+        <v>228</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>180</v>
+        <v>229</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>181</v>
+        <v>230</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>182</v>
+        <v>231</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>183</v>
+        <v>232</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>184</v>
+        <v>233</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>185</v>
+        <v>234</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>186</v>
+        <v>235</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>187</v>
+        <v>236</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>188</v>
+        <v>237</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>189</v>
+        <v>238</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>190</v>
+        <v>239</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>191</v>
+        <v>240</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>192</v>
+        <v>241</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>193</v>
+        <v>242</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>178</v>
+        <v>227</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>194</v>
+        <v>243</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>181</v>
+        <v>230</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>195</v>
+        <v>244</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>196</v>
+        <v>245</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>197</v>
+        <v>246</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>156</v>
+        <v>205</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>198</v>
+        <v>247</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>199</v>
+        <v>248</v>
       </c>
       <c r="C2" t="s">
-        <v>200</v>
+        <v>249</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>201</v>
+        <v>250</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>162</v>
+        <v>211</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>202</v>
+        <v>251</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>203</v>
+        <v>252</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>204</v>
+        <v>253</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>205</v>
+        <v>254</v>
       </c>
       <c r="C2" t="s">
-        <v>206</v>
+        <v>255</v>
       </c>
       <c r="D2" t="s">
-        <v>207</v>
+        <v>256</v>
       </c>
       <c r="E2" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="F2" t="s">
-        <v>208</v>
+        <v>257</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:J1"/>
+      <selection activeCell="I3" sqref="I3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>56</v>
+        <v>106</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>155</v>
+        <v>204</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>156</v>
+        <v>205</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>157</v>
+        <v>206</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>158</v>
+        <v>207</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>159</v>
+        <v>208</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>160</v>
+        <v>209</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>209</v>
+        <v>258</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>210</v>
+        <v>259</v>
       </c>
       <c r="C2" t="s">
-        <v>211</v>
+        <v>260</v>
       </c>
       <c r="D2" t="s">
-        <v>212</v>
+        <v>261</v>
       </c>
       <c r="E2" t="s">
-        <v>213</v>
+        <v>262</v>
       </c>
       <c r="F2" t="s">
-        <v>214</v>
+        <v>263</v>
       </c>
       <c r="H2" t="s">
-        <v>215</v>
+        <v>264</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>265</v>
       </c>
       <c r="J2" t="s">
-        <v>124</v>
+        <v>173</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>210</v>
+        <v>259</v>
       </c>
       <c r="C3" t="s">
-        <v>216</v>
+        <v>266</v>
       </c>
       <c r="D3" t="s">
-        <v>217</v>
+        <v>267</v>
       </c>
       <c r="E3" t="s">
-        <v>218</v>
+        <v>268</v>
       </c>
       <c r="F3" t="s">
-        <v>219</v>
+        <v>269</v>
       </c>
       <c r="H3" t="s">
-        <v>220</v>
+        <v>270</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>271</v>
       </c>
       <c r="J3" t="s">
-        <v>124</v>
+        <v>173</v>
       </c>
     </row>
   </sheetData>
+  <hyperlinks>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+  </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>