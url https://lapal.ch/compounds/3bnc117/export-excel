--- v0 (2026-09-24)
+++ v1 (2026-10-14)
@@ -48,50 +48,59 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="307">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -285,53 +294,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -363,134 +369,128 @@
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
   </si>
   <si>
     <t>ABT-3BNC117_203</t>
   </si>
   <si>
     <t>NCT04560569</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04560569</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
-    <t>Unknown status</t>
+    <t>Completed</t>
   </si>
   <si>
     <t>Frontier Biotechnologies Inc.</t>
   </si>
   <si>
     <t>The primary objectives are to assess the antiviral activity, clinical safety and tolerability parameters of albuvirtide/3BNC117 combination therapy in reducing HIV-1 viral load during the 1-week induction period treatment period.</t>
   </si>
   <si>
     <t>Albuvirtide in Combination With 3BNC117 in Patients With Multi-Drug Resistant (MDR) HIV-1 Infection</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>Albuvirtide</t>
   </si>
   <si>
     <t>3BNC117 Antibody</t>
   </si>
   <si>
     <t>2021-11-30</t>
   </si>
   <si>
     <t>2021-09-28</t>
   </si>
   <si>
     <t>2022-11-01</t>
   </si>
   <si>
     <t>2022-12-01</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Older adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Adults, Older Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Inclusion Criteria:
 1. Males and females, age ≥ 18 years;
 2. HIV-1 seropositive with documented HIV-1 infection by official, signed, written history (e.g. Laboratory report)
 3. Receiving a combination antiretroviral therapy (cART) (failing regimen) for at least 8 weeks before Screening and are willing to continue on the failing regimen during the Screening Phase and up to Day 14 of the Treatment Phase, OR have failed in the past 8 weeks of Screening, are off therapy and are willing to stay off therapy until Day 14 of the Treatment Phase;
 4. Plasma HIV-1 RNA ≥ 1000 copies/mL at the Screening Visit and documented detectable viral load (HIV-1 RNA \&gt;200 copies/ml) within the last 3 months prior to the Screening Visit;
 5. Highly treatment-experienced HIV-infected patients with genotypic and/or</t>
   </si>
   <si>
     <t>Interventional (clinical trial)</t>
   </si>
   <si>
     <t>Randomized</t>
   </si>
   <si>
     <t>Parallel Assignment</t>
   </si>
   <si>
     <t>Open label</t>
   </si>
   <si>
     <t>Every 2 weeks</t>
   </si>
   <si>
     <t>Injectable</t>
   </si>
   <si>
     <t>TITAN</t>
   </si>
   <si>
     <t>NCT03837756</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03837756</t>
-  </si>
-[...1 lines deleted...]
-    <t>Completed</t>
   </si>
   <si>
     <t>University of Aarhus</t>
   </si>
   <si>
     <t>This study is designed to evaluate the safety and efficacy of lefitolimod and 3BNC117/10-1074 in HIV-1-infected individuals on ART and during ATI as intervention to reduce the HIV-1 reservoir</t>
   </si>
   <si>
     <t>Combining TLR9 Agonist With bNAbs for Reservoir Reduction and Immunological Control of HIV</t>
   </si>
   <si>
     <t>United States of America, Australia, Denmark, Norway</t>
   </si>
   <si>
     <t>Saline</t>
   </si>
   <si>
     <t>Lefitolimod</t>
   </si>
   <si>
     <t>3BNC117 and 10-1074</t>
   </si>
   <si>
     <t>2019-05-06</t>
   </si>
@@ -1402,97 +1402,100 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/j59JdFSjidtMCri7pjusQ9nKeT8wAnOgz77AMFj3.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicalinfo.hiv.gov/en/drugs/3bnc117/health-professional" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biospace.com/frontier-biotechnologies-licenses-3bnc117-a-novel-broad-spectrum-hiv-neutralizing-antibody" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AM2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AM1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:39">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1521,183 +1524,192 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="3" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="G2" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="I2" t="s">
         <v>43</v>
       </c>
-      <c r="N2" t="s">
+      <c r="J2" t="s">
         <v>44</v>
       </c>
-      <c r="O2" t="s">
+      <c r="K2" t="s">
         <v>45</v>
       </c>
-      <c r="P2" t="s">
+      <c r="L2" t="s">
         <v>46</v>
       </c>
       <c r="Q2" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="R2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="S2" t="s">
-        <v>46</v>
-[...7 lines deleted...]
-      <c r="Z2" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="T2" t="s">
+        <v>49</v>
+      </c>
+      <c r="U2" t="s">
+        <v>49</v>
+      </c>
+      <c r="V2" t="s">
         <v>49</v>
       </c>
       <c r="AA2" t="s">
         <v>50</v>
       </c>
+      <c r="AB2" t="s">
+        <v>51</v>
+      </c>
       <c r="AC2" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AD2" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="AE2" t="s">
         <v>53</v>
       </c>
       <c r="AF2" t="s">
         <v>54</v>
       </c>
+      <c r="AG2" t="s">
+        <v>55</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>56</v>
+      </c>
       <c r="AI2" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>57</v>
+      </c>
+      <c r="AL2" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="AM2" s="1" t="s">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ8"/>
+  <dimension ref="A1:AY8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -1712,862 +1724,840 @@
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
-    <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:51">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>103</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>106</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
-    <row r="2" spans="1:52">
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="F2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G2" t="s">
+        <v>114</v>
+      </c>
+      <c r="H2" t="s">
+        <v>115</v>
+      </c>
+      <c r="I2" t="s">
+        <v>116</v>
+      </c>
+      <c r="J2" t="s">
+        <v>117</v>
+      </c>
+      <c r="M2" t="s">
+        <v>118</v>
+      </c>
+      <c r="O2" t="s">
+        <v>119</v>
+      </c>
+      <c r="W2" t="s">
+        <v>120</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>121</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>122</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>123</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>124</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>125</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>126</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>126</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>127</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>128</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>129</v>
+      </c>
+      <c r="AP2">
+        <v>20</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>130</v>
+      </c>
+      <c r="AR2" t="s">
+        <v>131</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>132</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>133</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>134</v>
+      </c>
+      <c r="AY2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="3" spans="1:51">
+      <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
+        <v>135</v>
+      </c>
+      <c r="C3" t="s">
+        <v>136</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="E3" t="s">
         <v>112</v>
       </c>
-      <c r="H2" t="s">
+      <c r="F3" t="s">
         <v>113</v>
-      </c>
-[...90 lines deleted...]
-        <v>137</v>
       </c>
       <c r="G3" t="s">
         <v>138</v>
       </c>
       <c r="H3" t="s">
         <v>139</v>
       </c>
       <c r="I3" t="s">
         <v>140</v>
       </c>
       <c r="J3" t="s">
         <v>141</v>
       </c>
       <c r="M3" t="s">
         <v>142</v>
       </c>
       <c r="O3" t="s">
         <v>143</v>
       </c>
       <c r="Q3" t="s">
         <v>144</v>
       </c>
       <c r="X3" t="s">
         <v>145</v>
       </c>
       <c r="Y3" t="s">
         <v>146</v>
       </c>
       <c r="AB3" t="s">
         <v>147</v>
       </c>
       <c r="AC3" t="s">
         <v>148</v>
       </c>
       <c r="AD3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="AE3" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="AF3" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="AG3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AH3" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="AI3" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="AJ3" t="s">
         <v>149</v>
       </c>
-      <c r="AP3" t="s">
-[...2 lines deleted...]
-      <c r="AQ3">
+      <c r="AO3" t="s">
+        <v>129</v>
+      </c>
+      <c r="AP3">
         <v>47</v>
       </c>
+      <c r="AQ3" t="s">
+        <v>130</v>
+      </c>
       <c r="AR3" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="AS3" t="s">
         <v>150</v>
       </c>
-      <c r="AU3" t="s">
+      <c r="AT3" t="s">
         <v>151</v>
       </c>
+      <c r="AW3" t="s">
+        <v>47</v>
+      </c>
       <c r="AX3" t="s">
-        <v>44</v>
+        <v>134</v>
       </c>
       <c r="AY3" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
-    <row r="4" spans="1:52">
+    <row r="4" spans="1:51">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>152</v>
       </c>
       <c r="C4" t="s">
         <v>153</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>154</v>
       </c>
       <c r="E4" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="F4" t="s">
-        <v>137</v>
+        <v>113</v>
       </c>
       <c r="G4" t="s">
         <v>155</v>
       </c>
       <c r="H4" t="s">
         <v>156</v>
       </c>
       <c r="I4" t="s">
         <v>157</v>
       </c>
       <c r="J4" t="s">
         <v>158</v>
       </c>
       <c r="M4" t="s">
         <v>159</v>
       </c>
       <c r="O4" t="s">
         <v>160</v>
       </c>
       <c r="Q4" t="s">
         <v>161</v>
       </c>
       <c r="X4" t="s">
         <v>162</v>
       </c>
       <c r="Y4" t="s">
         <v>163</v>
       </c>
       <c r="AB4" t="s">
         <v>164</v>
       </c>
       <c r="AC4" t="s">
         <v>165</v>
       </c>
       <c r="AD4" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="AE4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="AF4" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="AG4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AH4" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="AI4" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="AJ4" t="s">
         <v>166</v>
       </c>
-      <c r="AP4" t="s">
-[...2 lines deleted...]
-      <c r="AQ4">
+      <c r="AO4" t="s">
+        <v>129</v>
+      </c>
+      <c r="AP4">
         <v>60</v>
       </c>
+      <c r="AQ4" t="s">
+        <v>130</v>
+      </c>
       <c r="AR4" t="s">
-        <v>129</v>
-[...1 lines deleted...]
-      <c r="AS4" t="s">
         <v>150</v>
       </c>
-      <c r="AU4" t="s">
-        <v>131</v>
+      <c r="AT4" t="s">
+        <v>132</v>
+      </c>
+      <c r="AW4" t="s">
+        <v>47</v>
       </c>
       <c r="AX4" t="s">
-        <v>44</v>
+        <v>134</v>
       </c>
       <c r="AY4" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
-    <row r="5" spans="1:52">
+    <row r="5" spans="1:51">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>167</v>
       </c>
       <c r="C5" t="s">
         <v>168</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>169</v>
       </c>
       <c r="E5" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="F5" t="s">
-        <v>137</v>
+        <v>113</v>
       </c>
       <c r="G5" t="s">
         <v>170</v>
       </c>
       <c r="H5" t="s">
         <v>171</v>
       </c>
       <c r="I5" t="s">
         <v>172</v>
       </c>
       <c r="J5" t="s">
         <v>173</v>
       </c>
       <c r="M5" t="s">
         <v>160</v>
       </c>
       <c r="O5" t="s">
         <v>159</v>
       </c>
       <c r="X5" t="s">
         <v>174</v>
       </c>
       <c r="Y5" t="s">
         <v>175</v>
       </c>
       <c r="AB5" t="s">
         <v>176</v>
       </c>
       <c r="AC5" t="s">
         <v>176</v>
       </c>
       <c r="AD5" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="AE5" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="AF5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="AG5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AH5" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="AI5" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="AJ5" t="s">
         <v>177</v>
       </c>
-      <c r="AP5" t="s">
-[...2 lines deleted...]
-      <c r="AQ5">
+      <c r="AO5" t="s">
+        <v>129</v>
+      </c>
+      <c r="AP5">
         <v>48</v>
       </c>
+      <c r="AQ5" t="s">
+        <v>130</v>
+      </c>
       <c r="AR5" t="s">
-        <v>129</v>
-[...4 lines deleted...]
-      <c r="AU5" t="s">
         <v>131</v>
       </c>
+      <c r="AT5" t="s">
+        <v>132</v>
+      </c>
     </row>
-    <row r="6" spans="1:52">
+    <row r="6" spans="1:51">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B6" t="s">
         <v>178</v>
       </c>
       <c r="C6" t="s">
         <v>179</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>180</v>
       </c>
       <c r="E6" t="s">
         <v>181</v>
       </c>
       <c r="F6" t="s">
-        <v>137</v>
+        <v>113</v>
       </c>
       <c r="G6" t="s">
         <v>170</v>
       </c>
       <c r="H6" t="s">
         <v>182</v>
       </c>
       <c r="I6" t="s">
         <v>183</v>
       </c>
       <c r="J6" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M6" t="s">
         <v>160</v>
       </c>
       <c r="O6" t="s">
         <v>184</v>
       </c>
       <c r="Q6" t="s">
         <v>185</v>
       </c>
       <c r="X6" t="s">
         <v>186</v>
       </c>
       <c r="Y6" t="s">
         <v>187</v>
       </c>
       <c r="AB6" t="s">
         <v>188</v>
       </c>
       <c r="AC6" t="s">
         <v>189</v>
       </c>
       <c r="AD6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="AE6" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="AF6" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="AG6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AH6" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="AI6" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="AJ6" t="s">
         <v>190</v>
       </c>
-      <c r="AP6" t="s">
-[...2 lines deleted...]
-      <c r="AQ6">
+      <c r="AO6" t="s">
+        <v>129</v>
+      </c>
+      <c r="AP6">
         <v>26</v>
       </c>
+      <c r="AQ6" t="s">
+        <v>130</v>
+      </c>
       <c r="AR6" t="s">
-        <v>129</v>
-[...4 lines deleted...]
-      <c r="AU6" t="s">
         <v>131</v>
       </c>
+      <c r="AT6" t="s">
+        <v>132</v>
+      </c>
     </row>
-    <row r="7" spans="1:52">
+    <row r="7" spans="1:51">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>191</v>
       </c>
       <c r="C7" t="s">
         <v>192</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>193</v>
       </c>
       <c r="E7" t="s">
         <v>181</v>
       </c>
       <c r="F7" t="s">
-        <v>137</v>
+        <v>113</v>
       </c>
       <c r="G7" t="s">
         <v>170</v>
       </c>
       <c r="I7" t="s">
         <v>194</v>
       </c>
       <c r="J7" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M7" t="s">
         <v>195</v>
       </c>
       <c r="O7" t="s">
         <v>196</v>
       </c>
       <c r="X7" t="s">
         <v>197</v>
       </c>
       <c r="AB7" t="s">
         <v>198</v>
       </c>
       <c r="AC7" t="s">
         <v>189</v>
       </c>
+      <c r="AD7" t="s">
+        <v>124</v>
+      </c>
       <c r="AE7" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="AF7" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="AG7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AH7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AI7" t="s">
-        <v>126</v>
+        <v>199</v>
       </c>
       <c r="AJ7" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="AK7" t="s">
+        <v>50</v>
+      </c>
+      <c r="AL7" t="s">
+        <v>200</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>129</v>
+      </c>
+      <c r="AP7">
+        <v>6</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>201</v>
+      </c>
+      <c r="AT7" t="s">
+        <v>132</v>
+      </c>
+      <c r="AU7" t="s">
+        <v>202</v>
+      </c>
+      <c r="AV7" t="s">
+        <v>203</v>
+      </c>
+      <c r="AW7" t="s">
         <v>47</v>
       </c>
-      <c r="AM7" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AX7" t="s">
-        <v>44</v>
+        <v>134</v>
       </c>
       <c r="AY7" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
-    <row r="8" spans="1:52">
+    <row r="8" spans="1:51">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>204</v>
       </c>
       <c r="C8" t="s">
         <v>205</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>206</v>
       </c>
       <c r="E8" t="s">
         <v>181</v>
       </c>
       <c r="F8" t="s">
-        <v>137</v>
+        <v>113</v>
       </c>
       <c r="G8" t="s">
         <v>207</v>
       </c>
       <c r="H8" t="s">
         <v>208</v>
       </c>
       <c r="I8" t="s">
         <v>209</v>
       </c>
       <c r="J8" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="M8" t="s">
         <v>210</v>
       </c>
       <c r="O8" t="s">
         <v>211</v>
       </c>
       <c r="X8" t="s">
         <v>212</v>
       </c>
       <c r="Y8" t="s">
         <v>213</v>
       </c>
       <c r="Z8" t="s">
         <v>214</v>
       </c>
       <c r="AA8" t="s">
         <v>215</v>
       </c>
       <c r="AD8" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="AE8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="AF8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="AG8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AH8" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="AI8" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="AJ8" t="s">
         <v>216</v>
       </c>
-      <c r="AP8" t="s">
-[...2 lines deleted...]
-      <c r="AQ8">
+      <c r="AO8" t="s">
+        <v>129</v>
+      </c>
+      <c r="AP8">
         <v>15</v>
       </c>
-      <c r="AS8" t="s">
-[...2 lines deleted...]
-      <c r="AU8" t="s">
+      <c r="AR8" t="s">
         <v>131</v>
       </c>
+      <c r="AT8" t="s">
+        <v>132</v>
+      </c>
+      <c r="AX8" t="s">
+        <v>134</v>
+      </c>
       <c r="AY8" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
@@ -2595,57 +2585,57 @@
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
         <v>217</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>218</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>219</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>220</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>222</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>223</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -2656,51 +2646,51 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>224</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>225</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>226</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>227</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>228</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>229</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>230</v>
       </c>
@@ -2761,51 +2751,51 @@
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>241</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>242</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>243</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>244</v>
       </c>
       <c r="F1" s="5" t="s">
         <v>245</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>246</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>247</v>
       </c>
       <c r="I1" s="2" t="s">
         <v>248</v>
       </c>
@@ -2848,129 +2838,129 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>255</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>256</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>241</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>257</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>244</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>258</v>
       </c>
       <c r="H1" s="5" t="s">
         <v>259</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>260</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>219</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>262</v>
       </c>
       <c r="C2" t="s">
         <v>160</v>
       </c>
       <c r="D2" t="s">
         <v>263</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
@@ -2980,105 +2970,105 @@
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>264</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>225</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>265</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>266</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
         <v>268</v>
       </c>
       <c r="C2" t="s">
         <v>269</v>
       </c>
       <c r="D2" t="s">
         <v>270</v>
       </c>
       <c r="E2" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
         <v>272</v>
       </c>
       <c r="C3" t="s">
         <v>269</v>
       </c>
       <c r="D3" t="s">
         <v>273</v>
       </c>
       <c r="E3" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
         <v>170</v>
       </c>
       <c r="C4" t="s">
         <v>269</v>
       </c>
       <c r="D4" t="s">
         <v>275</v>
       </c>
       <c r="E4" t="s">
         <v>271</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
@@ -3092,234 +3082,234 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>218</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>219</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>220</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>221</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>222</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>223</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="J1" s="2" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
         <v>277</v>
       </c>
       <c r="C2" t="s">
         <v>278</v>
       </c>
       <c r="D2" t="s">
         <v>279</v>
       </c>
       <c r="E2" t="s">
         <v>280</v>
       </c>
       <c r="F2" t="s">
         <v>281</v>
       </c>
       <c r="H2" t="s">
         <v>282</v>
       </c>
       <c r="J2" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
         <v>277</v>
       </c>
       <c r="C3" t="s">
         <v>283</v>
       </c>
       <c r="D3" t="s">
         <v>284</v>
       </c>
       <c r="E3" t="s">
         <v>285</v>
       </c>
       <c r="F3" t="s">
         <v>286</v>
       </c>
       <c r="H3" t="s">
         <v>287</v>
       </c>
       <c r="J3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C4" t="s">
         <v>288</v>
       </c>
       <c r="D4" t="s">
         <v>289</v>
       </c>
       <c r="E4" t="s">
         <v>290</v>
       </c>
       <c r="F4" t="s">
         <v>289</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>291</v>
       </c>
       <c r="J4" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B5" t="s">
         <v>277</v>
       </c>
       <c r="C5" t="s">
         <v>292</v>
       </c>
       <c r="D5" t="s">
         <v>293</v>
       </c>
       <c r="E5" t="s">
         <v>294</v>
       </c>
       <c r="F5" t="s">
         <v>295</v>
       </c>
       <c r="H5" t="s">
         <v>296</v>
       </c>
       <c r="J5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B6" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C6" t="s">
         <v>297</v>
       </c>
       <c r="E6" t="s">
         <v>298</v>
       </c>
       <c r="F6" t="s">
         <v>299</v>
       </c>
       <c r="G6" t="s">
         <v>300</v>
       </c>
       <c r="I6" s="4" t="s">
         <v>301</v>
       </c>
       <c r="J6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B7" t="s">
         <v>277</v>
       </c>
       <c r="C7" t="s">
         <v>302</v>
       </c>
       <c r="D7" t="s">
         <v>303</v>
       </c>
       <c r="E7" t="s">
         <v>304</v>
       </c>
       <c r="F7" t="s">
         <v>305</v>
       </c>
       <c r="H7" t="s">
         <v>306</v>
       </c>
       <c r="J7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>