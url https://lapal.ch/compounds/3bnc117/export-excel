--- v1 (2026-10-14)
+++ v2 (2026-11-03)
@@ -1,78 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="307">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="361">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -141,50 +143,191 @@
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
+  </si>
+  <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>3BNC117 (parent of TAB)</t>
   </si>
   <si>
     <t>3BNC117; CAS 1412902-17-0. Long-acting variants: 3BNC117-LS (teropavimab, GS-5423) and 3BNC117-LS-J</t>
   </si>
   <si>
     <t>investigational</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>bNAb targeting the CD4 binding site of gp120 on HIV-1 envelope</t>
   </si>
   <si>
     <t>3BNC117 is a recombinant human IgG1 kappa bNAb cloned  from an HIV-infected viraemic controller. It is a second-generation bNAb that binds the CD4 binding site on the HIV-1 envelope and, beyond neutralising virus, can engage Fc receptors to promote clearance of infected cells. It is the parent molecule of teropavimab (3BNC117-LS, GS-5423), the LS-modified long-acting variant that Gilead licensed from Rockefeller in January 2020 and is developing with zinlirvimab (10-1074-LS) and lenacapavir. The LS Fc modification roughly doubled half-life (median 2.8 versus 1.4 weeks in macaques), and teropavimab reached a mean half-life of 63.5 days after a 2,550 mg IV dose in people with HIV, which is what makes the six-monthly regimen feasible.</t>
   </si>
   <si>
     <t>Not approved in any jurisdiction as of September 2026. The parent antibody 3BNC117 has been studied up to phase 2 in treatment and cure research. Its long-acting variant teropavimab (3BNC117-LS) is in phase 3 with zinlirvimab and lenacapavir, and holds US FDA breakthrough therapy designation for that combination (January 2025).</t>
@@ -355,50 +498,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>ABT-3BNC117_203</t>
   </si>
   <si>
     <t>NCT04560569</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT04560569</t>
   </si>
   <si>
     <t>Phase II</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>Frontier Biotechnologies Inc.</t>
   </si>
   <si>
     <t>The primary objectives are to assess the antiviral activity, clinical safety and tolerability parameters of albuvirtide/3BNC117 combination therapy in reducing HIV-1 viral load during the 1-week induction period treatment period.</t>
   </si>
   <si>
     <t>Albuvirtide in Combination With 3BNC117 in Patients With Multi-Drug Resistant (MDR) HIV-1 Infection</t>
   </si>
@@ -921,120 +1067,138 @@
   <si>
     <t>https://www.rockefeller.edu/</t>
   </si>
   <si>
     <t>Safety reference</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://pmc.ncbi.nlm.nih.gov/articles/PMC13151158/#CR4"&gt;&lt;strong&gt;Albuvirtide plus 3BNC117 provides a promising combination strategy for multidrug-resistant HIV-1 infection: a prospective, open-label, multicenter phase 2 trial&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Yihong Zhou</t>
   </si>
   <si>
     <t>2026-03-28</t>
   </si>
   <si>
     <t xml:space="preserve">BMC Infect Dis. </t>
   </si>
   <si>
     <t>&lt;p&gt;Background&lt;/p&gt;&lt;p&gt;Albuvirtide (ABT), a fusion inhibitor, and 3BNC117, a broadly neutralizing antibody, were evaluated for efficacy and safety in combination with an optimized background regimen (OBR) in adults with multidrug-resistant (MDR) HIV-1.&lt;/p&gt;&lt;p&gt;Methods&lt;/p&gt;&lt;p&gt;In this phase 2 trial conducted in China via an international collaborative screening effort, we enrolled MDR HIV-1 patients with prior treatment failures and baseline viral loads &amp;gt; 1000 copies/mL. After a 6-day control period on existing therapy, participants received 3BNC117 on day 7 and ABT on days 7–9. On day 14, eligible patients were randomized 1:1 to Group A (ABT once weekly and 3BNC117 once every two weeks) or Group B (ABT and 3BNC117 once every two weeks), each with an OBR containing at least one fully active drug, for 24 weeks. The primary endpoint was the proportion with ≥ 0.5 log10 viral load reduction from day 7 to 14.&lt;/p&gt;&lt;p&gt;Results&lt;/p&gt;&lt;p&gt;Sixteen patients completed the study. Baseline mean viral load was 4.47 log10 copies/mL, and mean CD4 + T-cell count was 165 cells/µL. By day 14, 62.5% showed a ≥ 0.5 log10 reduction from day 7 (&lt;em&gt;p&lt;/em&gt; = 0.012 vs. control), with a mean drop of 1.05 log10. At end of treatment (EOT), the mean decrease was 2.82 log10, and 87.5% had viral load &amp;lt; 50 copies/mL. Viral load &amp;lt; 50 copies/mL was seen in 75% of Group A and 100% of Group B. No deaths or serious ABT+3BNC117-related adverse events were reported.&lt;/p&gt;&lt;p&gt;Conclusions&lt;/p&gt;&lt;p&gt;In patients with MDR HIV-1 infection who have limited treatment therapeutic options, the combination of ABT+3BNC117 plus an OBR was observed to have significant antiviral activity during a 34-week study period.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://pmc.ncbi.nlm.nih.gov/articles/PMC13151158/#CR4</t>
+  </si>
+  <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://www.nature.com/articles/nature14411"&gt;&lt;strong&gt;Viraemia suppressed in HIV-1-infected humans by broadly neutralizing antibody 3BNC117&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Marina Caskey</t>
   </si>
   <si>
     <t>2016-03-23</t>
   </si>
   <si>
     <t>Nature</t>
   </si>
   <si>
     <t>&lt;p&gt;HIV-1 immunotherapy with a combination of first generation monoclonal antibodies was largely ineffective in pre-clinical and clinical settings and was therefore abandoned. However, recently developed single-cell-based antibody cloning methods have uncovered a new generation of far more potent broadly neutralizing antibodies to HIV-1. These antibodies can prevent infection and suppress viraemia in humanized mice and nonhuman primates, but their potential for human HIV-1 immunotherapy has not been evaluated. Here we report the results of a first-in-man dose escalation phase 1 clinical trial of 3BNC117, a potent human CD4 binding site antibody, in uninfected and HIV-1-infected individuals. 3BNC117 infusion was well tolerated and demonstrated favourable pharmacokinetics. A single 30&amp;nbsp;mg&amp;nbsp;kg−1 infusion of 3BNC117 reduced the viral load in HIV-1-infected individuals by 0.8–2.5 log10 and viraemia remained significantly reduced for 28&amp;nbsp;days. Emergence of resistant viral strains was variable, with some individuals remaining sensitive to 3BNC117 for a period of 28&amp;nbsp;days. We conclude that, as a single agent, 3BNC117 is safe and effective in reducing HIV-1 viraemia, and that immunotherapy should be explored as a new modality for HIV-1 prevention, therapy and cure.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.nature.com/articles/nature14411</t>
+  </si>
+  <si>
     <t>3BNC117 drug info from clinicalinfo.hiv.gov</t>
   </si>
   <si>
     <t>clinicalinfo.hiv.gov</t>
   </si>
   <si>
     <t>2026-03-01</t>
   </si>
   <si>
     <t>https://clinicalinfo.hiv.gov/en/drugs/3bnc117/health-professional</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://www.ovid.com/jnls/aidsonline/abstract/10.1097/qad.0000000000003575~susceptibility-to-3bnc117-and-10-1074-in-art-suppressed?redirectionsource=fulltextview"&gt;&lt;strong&gt;Susceptibility to 3BNC117 and 10-1074 in ART suppressed chronically infected persons&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Pablo Tebas</t>
   </si>
   <si>
     <t>2023-07-01</t>
   </si>
   <si>
     <t>AIDS</t>
   </si>
   <si>
     <t>&lt;p&gt;Objective:&lt;/p&gt;&lt;p&gt;The aim of this study was to assess the susceptibility of HIV to two HIV monoclonal antibodies (bnAbs), 3BNC117 and 10-1074, in individuals with chronically antiretroviral therapy (ART) suppressed HIV infection.&lt;/p&gt;&lt;p&gt;Design:&lt;/p&gt;&lt;p&gt;The susceptibility of bnAbs was determined using the PhenoSense mAb Assay, which is a cell-based infectivity assay designed to assess the susceptibility of luciferase-reporter pseudovirions. This assay is the only Clinical Laboratory Improvement Ammendment (CLIA)/College of American Pathologist (CAP) compliant screening test specifically developed for evaluating bnAb susceptibility in people with HIV infection.&lt;/p&gt;&lt;p&gt;Method:&lt;/p&gt;&lt;p&gt;The susceptibility of luciferase-reporter pseudovirions, derived from HIV-1 envelope proteins obtained from peripheral bloodmononuclear cells of 61 ART-suppressed individuals, to 3BNC117 and 10-1074 bnAbs was assessed using the PhenoSense mAb assay. Susceptibility was defined as an IC90 of &amp;lt;2.0 μg/ml and 1.5 μg/ml for 3BNC117 and 10-1074, respectively.&lt;/p&gt;&lt;p&gt;Results:&lt;/p&gt;&lt;p&gt;About half of the individuals who were chronically infected and virologically suppressed were found to harbor virus with reduced susceptibility to one or both of the tested bnAbs.&lt;/p&gt;&lt;p&gt;Conclusions:&lt;/p&gt;&lt;p&gt;The reduced combined susceptibility of 3BNC117 and 10-1074 highlights a potential limitation of using only two bnAbs for pre-exposure prophylaxis or treatment. Further studies are needed to define and validate the clinical correlates of bnAb susceptibility.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://www.ovid.com/jnls/aidsonline/abstract/10.1097/qad.0000000000003575~susceptibility-to-3bnc117-and-10-1074-in-art-suppressed?redirectionsource=fulltextview</t>
+  </si>
+  <si>
     <t>3BNC117, A Novel Broad-Spectrum HIV Neutralizing Antibody</t>
   </si>
   <si>
     <t>2017-07-25</t>
   </si>
   <si>
     <t>Biospace</t>
   </si>
   <si>
     <t>Frontier Biotechnologies, Inc., a pharmaceutical company dedicated to the development and commercialization of novel therapeutic products addressing significant unmet medical needs, today announced it has signed an agreement with The Rockefeller University of the US for the worldwide license for combining 3BNC117, a novel broad-spectrum HIV neutralizing antibody, with albuvirtide for the treatment and prophylaxis of HIV.</t>
   </si>
   <si>
     <t>https://www.biospace.com/frontier-biotechnologies-licenses-3bnc117-a-novel-broad-spectrum-hiv-neutralizing-antibody</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://www.nature.com/articles/s41591-022-02023-7"&gt;&lt;strong&gt;Early intervention with 3BNC117 and romidepsin at antiretroviral treatment initiation in people with HIV-1: a phase 1b/2a, randomized trial&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>Jesper D. Gunst</t>
   </si>
   <si>
     <t>2022-10-17</t>
   </si>
   <si>
     <t>Nature Medicines</t>
   </si>
   <si>
     <t>&lt;p&gt;Attempts to reduce the human immunodeficiency virus type 1 (HIV-1) reservoir and induce antiretroviral therapy (ART)-free virologic control have largely been unsuccessful. In this phase 1b/2a, open-label, randomized controlled trial using a four-group factorial design, we investigated whether early intervention in newly diagnosed people with HIV-1 with a monoclonal anti-HIV-1 antibody with a CD4-binding site, 3BNC117, followed by a histone deacetylase inhibitor, romidepsin, shortly after ART initiation altered the course of HIV-1 infection (&lt;a target="_blank" rel="noopener noreferrer" href="https://clinicaltrials.gov/study/NCT03041012"&gt;&lt;u&gt;NCT03041012&lt;/u&gt;&lt;/a&gt;). The trial was undertaken in five hospitals in Denmark and two hospitals in the United Kingdom. The coprimary endpoints were analysis of initial virus decay kinetics and changes in the frequency of CD4+ T cells containing intact HIV-1 provirus from baseline to day 365. Secondary endpoints included changes in the frequency of infected CD4+ T cells and virus-specific CD8+ T cell immunity from baseline to day 365, pre-ART plasma HIV-1 3BNC117 sensitivity, safety and tolerability, and time to loss of virologic control during a 12-week analytical ART interruption that started at day 400. In 55 newly diagnosed people (5 females and 50 males) with HIV-1 who received random allocation treatment, we found that early 3BNC117 treatment with or without romidepsin enhanced plasma HIV-1 RNA decay rates compared to ART only. Furthermore, 3BNC117 treatment accelerated clearance of infected cells compared to ART only. All groups had significant reductions in the frequency of CD4+ T cells containing intact HIV-1 provirus. At day 365, early 3BNC117 + romidepsin was associated with enhanced HIV-1 Gag-specific CD8+ T cell immunity compared to ART only. The observed virological and immunological effects of 3BNC117 were most pronounced in individuals whose pre-ART plasma HIV-1 envelope sequences were antibody sensitive. The results were not disaggregated by sex. Adverse events were mild to moderate and similar between the groups. During a 12-week analytical ART interruption among 20 participants, 3BNC117-treated individuals harboring sensitive viruses were significantly more likely to maintain ART-free virologic control than other participants. We conclude that 3BNC117 at ART initiation enhanced elimination of plasma viruses and infected cells, enhanced HIV-1-specific CD8+ immunity and was associated with sustained ART-free virologic control among persons with 3BNC117-sensitive virus. These findings strongly support interventions administered at the time of ART initiation as a strategy to limit long-term HIV-1 persistence.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>https://www.nature.com/articles/s41591-022-02023-7</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1073,51 +1237,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1365,137 +1529,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04560569" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03837756" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03041012" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT02850016" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03526848" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT04250636" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03588715" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/j59JdFSjidtMCri7pjusQ9nKeT8wAnOgz77AMFj3.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicalinfo.hiv.gov/en/drugs/3bnc117/health-professional" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biospace.com/frontier-biotechnologies-licenses-3bnc117-a-novel-broad-spectrum-hiv-neutralizing-antibody" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pmc.ncbi.nlm.nih.gov/articles/PMC13151158/#CR4" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/nature14411" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicalinfo.hiv.gov/en/drugs/3bnc117/health-professional" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ovid.com/jnls/aidsonline/abstract/10.1097/qad.0000000000003575~susceptibility-to-3bnc117-and-10-1074-in-art-suppressed?redirectionsource=fulltextview" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.biospace.com/frontier-biotechnologies-licenses-3bnc117-a-novel-broad-spectrum-hiv-neutralizing-antibody" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41591-022-02023-7" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AM1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1563,153 +1778,355 @@
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="3" t="s">
+      <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="3" t="s">
+      <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="D2" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="E2" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="G2" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="J2" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="K2" t="s">
-        <v>45</v>
+        <v>92</v>
       </c>
       <c r="L2" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="Q2" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="R2" t="s">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="S2" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="T2" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="U2" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="V2" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="AA2" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="AB2" t="s">
-        <v>51</v>
+        <v>98</v>
       </c>
       <c r="AC2" t="s">
-        <v>52</v>
+        <v>99</v>
       </c>
       <c r="AD2" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="AF2" t="s">
-        <v>54</v>
+        <v>101</v>
       </c>
       <c r="AG2" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
       <c r="AH2" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="AI2" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>59</v>
+        <v>104</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>106</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AY8"/>
+  <dimension ref="A1:AZ8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -1724,840 +2141,865 @@
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51">
+    <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>61</v>
+        <v>108</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>70</v>
+        <v>117</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>71</v>
+        <v>118</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>72</v>
+        <v>119</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>73</v>
+        <v>120</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>74</v>
+        <v>121</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>75</v>
+        <v>122</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>76</v>
+        <v>123</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>77</v>
+        <v>124</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>78</v>
+        <v>125</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>79</v>
+        <v>126</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>80</v>
+        <v>127</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>81</v>
+        <v>128</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>84</v>
+        <v>131</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>85</v>
+        <v>132</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>86</v>
+        <v>133</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>87</v>
+        <v>134</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>88</v>
+        <v>135</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>89</v>
+        <v>136</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>90</v>
+        <v>137</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>91</v>
+        <v>138</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>92</v>
+        <v>139</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>93</v>
+        <v>140</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>94</v>
+        <v>141</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>95</v>
+        <v>142</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>96</v>
+        <v>143</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>97</v>
+        <v>144</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>98</v>
+        <v>145</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>99</v>
+        <v>146</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>101</v>
+        <v>148</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>102</v>
+        <v>149</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>103</v>
+        <v>150</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>104</v>
+        <v>151</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>105</v>
+        <v>152</v>
       </c>
       <c r="AV1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>106</v>
+        <v>153</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>107</v>
+        <v>154</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>108</v>
+        <v>155</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>156</v>
       </c>
     </row>
-    <row r="2" spans="1:51">
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>109</v>
+        <v>157</v>
       </c>
       <c r="C2" t="s">
-        <v>110</v>
+        <v>158</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>111</v>
+        <v>159</v>
       </c>
       <c r="E2" t="s">
-        <v>112</v>
+        <v>160</v>
       </c>
       <c r="F2" t="s">
-        <v>113</v>
+        <v>161</v>
       </c>
       <c r="G2" t="s">
-        <v>114</v>
+        <v>162</v>
       </c>
       <c r="H2" t="s">
-        <v>115</v>
+        <v>163</v>
       </c>
       <c r="I2" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="J2" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="M2" t="s">
-        <v>118</v>
+        <v>166</v>
       </c>
       <c r="O2" t="s">
-        <v>119</v>
+        <v>167</v>
       </c>
       <c r="W2" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="Y2" t="s">
-        <v>121</v>
+        <v>169</v>
       </c>
       <c r="Z2" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="AA2" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="AD2" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="AE2" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="AF2" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AG2" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AH2" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AI2" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AO2" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AP2">
         <v>20</v>
       </c>
       <c r="AQ2" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AR2" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AT2" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AV2" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AW2" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="AX2" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AY2" t="s">
-        <v>51</v>
+        <v>98</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>97</v>
       </c>
     </row>
-    <row r="3" spans="1:51">
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="C3" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="E3" t="s">
-        <v>112</v>
+        <v>160</v>
       </c>
       <c r="F3" t="s">
-        <v>113</v>
+        <v>161</v>
       </c>
       <c r="G3" t="s">
-        <v>138</v>
+        <v>186</v>
       </c>
       <c r="H3" t="s">
-        <v>139</v>
+        <v>187</v>
       </c>
       <c r="I3" t="s">
-        <v>140</v>
+        <v>188</v>
       </c>
       <c r="J3" t="s">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="M3" t="s">
-        <v>142</v>
+        <v>190</v>
       </c>
       <c r="O3" t="s">
-        <v>143</v>
+        <v>191</v>
       </c>
       <c r="Q3" t="s">
-        <v>144</v>
+        <v>192</v>
       </c>
       <c r="X3" t="s">
-        <v>145</v>
+        <v>193</v>
       </c>
       <c r="Y3" t="s">
-        <v>146</v>
+        <v>194</v>
       </c>
       <c r="AB3" t="s">
-        <v>147</v>
+        <v>195</v>
       </c>
       <c r="AC3" t="s">
-        <v>148</v>
+        <v>196</v>
       </c>
       <c r="AD3" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="AE3" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="AF3" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AG3" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AH3" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AI3" t="s">
-        <v>149</v>
+        <v>197</v>
       </c>
       <c r="AO3" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AP3">
         <v>47</v>
       </c>
       <c r="AQ3" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AR3" t="s">
-        <v>150</v>
+        <v>198</v>
       </c>
       <c r="AT3" t="s">
-        <v>151</v>
+        <v>199</v>
       </c>
       <c r="AW3" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="AX3" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AY3" t="s">
-        <v>51</v>
+        <v>98</v>
+      </c>
+      <c r="AZ3" t="s">
+        <v>97</v>
       </c>
     </row>
-    <row r="4" spans="1:51">
+    <row r="4" spans="1:52">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="C4" t="s">
-        <v>153</v>
+        <v>201</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>154</v>
+        <v>202</v>
       </c>
       <c r="E4" t="s">
-        <v>112</v>
+        <v>160</v>
       </c>
       <c r="F4" t="s">
-        <v>113</v>
+        <v>161</v>
       </c>
       <c r="G4" t="s">
-        <v>155</v>
+        <v>203</v>
       </c>
       <c r="H4" t="s">
-        <v>156</v>
+        <v>204</v>
       </c>
       <c r="I4" t="s">
-        <v>157</v>
+        <v>205</v>
       </c>
       <c r="J4" t="s">
-        <v>158</v>
+        <v>206</v>
       </c>
       <c r="M4" t="s">
-        <v>159</v>
+        <v>207</v>
       </c>
       <c r="O4" t="s">
-        <v>160</v>
+        <v>208</v>
       </c>
       <c r="Q4" t="s">
-        <v>161</v>
+        <v>209</v>
       </c>
       <c r="X4" t="s">
-        <v>162</v>
+        <v>210</v>
       </c>
       <c r="Y4" t="s">
-        <v>163</v>
+        <v>211</v>
       </c>
       <c r="AB4" t="s">
-        <v>164</v>
+        <v>212</v>
       </c>
       <c r="AC4" t="s">
-        <v>165</v>
+        <v>213</v>
       </c>
       <c r="AD4" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="AE4" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="AF4" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AG4" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AH4" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AI4" t="s">
-        <v>166</v>
+        <v>214</v>
       </c>
       <c r="AO4" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AP4">
         <v>60</v>
       </c>
       <c r="AQ4" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AR4" t="s">
-        <v>150</v>
+        <v>198</v>
       </c>
       <c r="AT4" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AW4" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="AX4" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AY4" t="s">
-        <v>51</v>
+        <v>98</v>
+      </c>
+      <c r="AZ4" t="s">
+        <v>97</v>
       </c>
     </row>
-    <row r="5" spans="1:51">
+    <row r="5" spans="1:52">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="C5" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>169</v>
+        <v>217</v>
       </c>
       <c r="E5" t="s">
-        <v>112</v>
+        <v>160</v>
       </c>
       <c r="F5" t="s">
-        <v>113</v>
+        <v>161</v>
       </c>
       <c r="G5" t="s">
-        <v>170</v>
+        <v>218</v>
       </c>
       <c r="H5" t="s">
-        <v>171</v>
+        <v>219</v>
       </c>
       <c r="I5" t="s">
+        <v>220</v>
+      </c>
+      <c r="J5" t="s">
+        <v>221</v>
+      </c>
+      <c r="M5" t="s">
+        <v>208</v>
+      </c>
+      <c r="O5" t="s">
+        <v>207</v>
+      </c>
+      <c r="X5" t="s">
+        <v>222</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>223</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>224</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>224</v>
+      </c>
+      <c r="AD5" t="s">
         <v>172</v>
       </c>
-      <c r="J5" t="s">
+      <c r="AE5" t="s">
         <v>173</v>
       </c>
-      <c r="M5" t="s">
-[...5 lines deleted...]
-      <c r="X5" t="s">
+      <c r="AF5" t="s">
         <v>174</v>
       </c>
-      <c r="Y5" t="s">
+      <c r="AG5" t="s">
+        <v>174</v>
+      </c>
+      <c r="AH5" t="s">
         <v>175</v>
       </c>
-      <c r="AB5" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AI5" t="s">
+        <v>225</v>
+      </c>
+      <c r="AO5" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AP5">
         <v>48</v>
       </c>
       <c r="AQ5" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AR5" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AT5" t="s">
-        <v>132</v>
+        <v>180</v>
+      </c>
+      <c r="AZ5" t="s">
+        <v>97</v>
       </c>
     </row>
-    <row r="6" spans="1:51">
+    <row r="6" spans="1:52">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
-        <v>178</v>
+        <v>226</v>
       </c>
       <c r="C6" t="s">
-        <v>179</v>
+        <v>227</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>180</v>
+        <v>228</v>
       </c>
       <c r="E6" t="s">
-        <v>181</v>
+        <v>229</v>
       </c>
       <c r="F6" t="s">
-        <v>113</v>
+        <v>161</v>
       </c>
       <c r="G6" t="s">
-        <v>170</v>
+        <v>218</v>
       </c>
       <c r="H6" t="s">
-        <v>182</v>
+        <v>230</v>
       </c>
       <c r="I6" t="s">
-        <v>183</v>
+        <v>231</v>
       </c>
       <c r="J6" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="M6" t="s">
-        <v>160</v>
+        <v>208</v>
       </c>
       <c r="O6" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="Q6" t="s">
-        <v>185</v>
+        <v>233</v>
       </c>
       <c r="X6" t="s">
-        <v>186</v>
+        <v>234</v>
       </c>
       <c r="Y6" t="s">
-        <v>187</v>
+        <v>235</v>
       </c>
       <c r="AB6" t="s">
-        <v>188</v>
+        <v>236</v>
       </c>
       <c r="AC6" t="s">
-        <v>189</v>
+        <v>237</v>
       </c>
       <c r="AD6" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="AE6" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="AF6" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AG6" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AH6" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AI6" t="s">
-        <v>190</v>
+        <v>238</v>
       </c>
       <c r="AO6" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AP6">
         <v>26</v>
       </c>
       <c r="AQ6" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AR6" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AT6" t="s">
-        <v>132</v>
+        <v>180</v>
+      </c>
+      <c r="AZ6" t="s">
+        <v>97</v>
       </c>
     </row>
-    <row r="7" spans="1:51">
+    <row r="7" spans="1:52">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B7" t="s">
-        <v>191</v>
+        <v>239</v>
       </c>
       <c r="C7" t="s">
-        <v>192</v>
+        <v>240</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>193</v>
+        <v>241</v>
       </c>
       <c r="E7" t="s">
-        <v>181</v>
+        <v>229</v>
       </c>
       <c r="F7" t="s">
-        <v>113</v>
+        <v>161</v>
       </c>
       <c r="G7" t="s">
-        <v>170</v>
+        <v>218</v>
       </c>
       <c r="I7" t="s">
-        <v>194</v>
+        <v>242</v>
       </c>
       <c r="J7" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="M7" t="s">
-        <v>195</v>
+        <v>243</v>
       </c>
       <c r="O7" t="s">
-        <v>196</v>
+        <v>244</v>
       </c>
       <c r="X7" t="s">
-        <v>197</v>
+        <v>245</v>
       </c>
       <c r="AB7" t="s">
-        <v>198</v>
+        <v>246</v>
       </c>
       <c r="AC7" t="s">
-        <v>189</v>
+        <v>237</v>
       </c>
       <c r="AD7" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="AE7" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="AF7" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AG7" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AH7" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AI7" t="s">
-        <v>199</v>
+        <v>247</v>
       </c>
       <c r="AJ7" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="AL7" t="s">
-        <v>200</v>
+        <v>248</v>
       </c>
       <c r="AO7" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AP7">
         <v>6</v>
       </c>
       <c r="AR7" t="s">
-        <v>201</v>
+        <v>249</v>
       </c>
       <c r="AT7" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AU7" t="s">
-        <v>202</v>
+        <v>250</v>
       </c>
       <c r="AV7" t="s">
-        <v>203</v>
+        <v>251</v>
       </c>
       <c r="AW7" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="AX7" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AY7" t="s">
-        <v>51</v>
+        <v>98</v>
+      </c>
+      <c r="AZ7" t="s">
+        <v>97</v>
       </c>
     </row>
-    <row r="8" spans="1:51">
+    <row r="8" spans="1:52">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B8" t="s">
-        <v>204</v>
+        <v>252</v>
       </c>
       <c r="C8" t="s">
-        <v>205</v>
+        <v>253</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>206</v>
+        <v>254</v>
       </c>
       <c r="E8" t="s">
-        <v>181</v>
+        <v>229</v>
       </c>
       <c r="F8" t="s">
-        <v>113</v>
+        <v>161</v>
       </c>
       <c r="G8" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="H8" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="I8" t="s">
-        <v>209</v>
+        <v>257</v>
       </c>
       <c r="J8" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="M8" t="s">
-        <v>210</v>
+        <v>258</v>
       </c>
       <c r="O8" t="s">
-        <v>211</v>
+        <v>259</v>
       </c>
       <c r="X8" t="s">
-        <v>212</v>
+        <v>260</v>
       </c>
       <c r="Y8" t="s">
-        <v>213</v>
+        <v>261</v>
       </c>
       <c r="Z8" t="s">
-        <v>214</v>
+        <v>262</v>
       </c>
       <c r="AA8" t="s">
-        <v>215</v>
+        <v>263</v>
       </c>
       <c r="AD8" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="AE8" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="AF8" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AG8" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AH8" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AI8" t="s">
-        <v>216</v>
+        <v>264</v>
       </c>
       <c r="AO8" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AP8">
         <v>15</v>
       </c>
       <c r="AR8" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AT8" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AX8" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AY8" t="s">
-        <v>51</v>
+        <v>98</v>
+      </c>
+      <c r="AZ8" t="s">
+        <v>97</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D4" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D5" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D6" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_7"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
@@ -2567,75 +3009,75 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>217</v>
+        <v>265</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>218</v>
+        <v>266</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>219</v>
+        <v>267</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>220</v>
+        <v>268</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>221</v>
+        <v>269</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>222</v>
+        <v>270</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>223</v>
+        <v>271</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:S1"/>
   <sheetViews>
@@ -2646,718 +3088,735 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>224</v>
+        <v>272</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>225</v>
+        <v>273</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>226</v>
+        <v>274</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>227</v>
+        <v>275</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>228</v>
+        <v>276</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>229</v>
+        <v>277</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>230</v>
+        <v>278</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
       <c r="M1" s="5" t="s">
-        <v>234</v>
+        <v>282</v>
       </c>
       <c r="N1" s="5" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>236</v>
+        <v>284</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>237</v>
+        <v>285</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>239</v>
+        <v>287</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>242</v>
+        <v>290</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>243</v>
+        <v>291</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
       <c r="F1" s="5" t="s">
-        <v>245</v>
+        <v>293</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>246</v>
+        <v>294</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>247</v>
+        <v>295</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>248</v>
+        <v>296</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>249</v>
+        <v>297</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>250</v>
+        <v>298</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>251</v>
+        <v>299</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>252</v>
+        <v>300</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>253</v>
+        <v>301</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>254</v>
+        <v>302</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>255</v>
+        <v>303</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>256</v>
+        <v>304</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>241</v>
+        <v>289</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>257</v>
+        <v>305</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>244</v>
+        <v>292</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>258</v>
+        <v>306</v>
       </c>
       <c r="H1" s="5" t="s">
-        <v>259</v>
+        <v>307</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>260</v>
+        <v>308</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>219</v>
+        <v>267</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>261</v>
+        <v>309</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="C2" t="s">
-        <v>160</v>
+        <v>208</v>
       </c>
       <c r="D2" t="s">
-        <v>263</v>
+        <v>311</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>264</v>
+        <v>312</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>225</v>
+        <v>273</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>265</v>
+        <v>313</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>266</v>
+        <v>314</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>267</v>
+        <v>315</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>268</v>
+        <v>316</v>
       </c>
       <c r="C2" t="s">
-        <v>269</v>
+        <v>317</v>
       </c>
       <c r="D2" t="s">
-        <v>270</v>
+        <v>318</v>
       </c>
       <c r="E2" t="s">
-        <v>271</v>
+        <v>319</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>272</v>
+        <v>320</v>
       </c>
       <c r="C3" t="s">
-        <v>269</v>
+        <v>317</v>
       </c>
       <c r="D3" t="s">
-        <v>273</v>
+        <v>321</v>
       </c>
       <c r="E3" t="s">
-        <v>274</v>
+        <v>322</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>170</v>
+        <v>218</v>
       </c>
       <c r="C4" t="s">
-        <v>269</v>
+        <v>317</v>
       </c>
       <c r="D4" t="s">
-        <v>275</v>
+        <v>323</v>
       </c>
       <c r="E4" t="s">
-        <v>271</v>
+        <v>319</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="I6" sqref="I6"/>
+      <selection activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>218</v>
+        <v>266</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>219</v>
+        <v>267</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>220</v>
+        <v>268</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>221</v>
+        <v>269</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>222</v>
+        <v>270</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>223</v>
+        <v>271</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>276</v>
+        <v>324</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>277</v>
+        <v>325</v>
       </c>
       <c r="C2" t="s">
-        <v>278</v>
+        <v>326</v>
       </c>
       <c r="D2" t="s">
-        <v>279</v>
+        <v>327</v>
       </c>
       <c r="E2" t="s">
-        <v>280</v>
+        <v>328</v>
       </c>
       <c r="F2" t="s">
-        <v>281</v>
+        <v>329</v>
       </c>
       <c r="H2" t="s">
-        <v>282</v>
+        <v>330</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>331</v>
       </c>
       <c r="J2" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>277</v>
+        <v>325</v>
       </c>
       <c r="C3" t="s">
-        <v>283</v>
+        <v>332</v>
       </c>
       <c r="D3" t="s">
-        <v>284</v>
+        <v>333</v>
       </c>
       <c r="E3" t="s">
-        <v>285</v>
+        <v>334</v>
       </c>
       <c r="F3" t="s">
-        <v>286</v>
+        <v>335</v>
       </c>
       <c r="H3" t="s">
-        <v>287</v>
+        <v>336</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>337</v>
       </c>
       <c r="J3" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="C4" t="s">
-        <v>288</v>
+        <v>338</v>
       </c>
       <c r="D4" t="s">
-        <v>289</v>
+        <v>339</v>
       </c>
       <c r="E4" t="s">
-        <v>290</v>
+        <v>340</v>
       </c>
       <c r="F4" t="s">
-        <v>289</v>
+        <v>339</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>291</v>
+        <v>341</v>
       </c>
       <c r="J4" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>277</v>
+        <v>325</v>
       </c>
       <c r="C5" t="s">
-        <v>292</v>
+        <v>342</v>
       </c>
       <c r="D5" t="s">
-        <v>293</v>
+        <v>343</v>
       </c>
       <c r="E5" t="s">
-        <v>294</v>
+        <v>344</v>
       </c>
       <c r="F5" t="s">
-        <v>295</v>
+        <v>345</v>
       </c>
       <c r="H5" t="s">
-        <v>296</v>
+        <v>346</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>347</v>
       </c>
       <c r="J5" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
-        <v>62</v>
+        <v>109</v>
       </c>
       <c r="C6" t="s">
-        <v>297</v>
+        <v>348</v>
       </c>
       <c r="E6" t="s">
-        <v>298</v>
+        <v>349</v>
       </c>
       <c r="F6" t="s">
-        <v>299</v>
+        <v>350</v>
       </c>
       <c r="G6" t="s">
-        <v>300</v>
+        <v>351</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>301</v>
+        <v>352</v>
       </c>
       <c r="J6" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B7" t="s">
-        <v>277</v>
+        <v>325</v>
       </c>
       <c r="C7" t="s">
-        <v>302</v>
+        <v>353</v>
       </c>
       <c r="D7" t="s">
-        <v>303</v>
+        <v>354</v>
       </c>
       <c r="E7" t="s">
-        <v>304</v>
+        <v>355</v>
       </c>
       <c r="F7" t="s">
-        <v>305</v>
+        <v>356</v>
       </c>
       <c r="H7" t="s">
-        <v>306</v>
+        <v>357</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>358</v>
       </c>
       <c r="J7" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="I4" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="I6" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="I7" r:id="rId_hyperlink_6"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>