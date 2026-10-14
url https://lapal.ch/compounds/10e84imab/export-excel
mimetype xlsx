--- v0 (2026-09-24)
+++ v1 (2026-10-14)
@@ -28,70 +28,79 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
+    <t>Drug class comment</t>
+  </si>
+  <si>
+    <t>Lifecycle status</t>
+  </si>
+  <si>
+    <t>Lifecycle status comment</t>
+  </si>
+  <si>
     <t>Summary</t>
   </si>
   <si>
     <t>Approval status</t>
   </si>
   <si>
     <t>Regulatory authorities</t>
   </si>
   <si>
     <t>Safety</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Evidence summary</t>
   </si>
   <si>
     <t>Link(s)</t>
   </si>
   <si>
     <t>Route(s) of administration</t>
   </si>
   <si>
     <t>Associated long-acting platforms</t>
@@ -150,51 +159,57 @@
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>10E8.4/iMab</t>
   </si>
   <si>
     <t>10E8.4/iMab bispecific broadly neutralising antibody; derived from 10E8V2.0/iMab (CrossMAb format)</t>
   </si>
   <si>
     <t>Not applicable (investigational; no brand name assigned)</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
+    <t>mAb (Monoclonal antibody)</t>
+  </si>
+  <si>
     <t>Bispecific broadly neutralising antibody (gp41 MPER bNAb arm plus anti-CD4 post-attachment inhibitor arm);; derived from 10E8V2.0/iMab</t>
+  </si>
+  <si>
+    <t>Active / In Development (Phase 1/2/3)</t>
   </si>
   <si>
     <t>10E8.4/iMab is a bispecific antibody developed at the Aaron Diamond AIDS Research Center, Columbia University. One arm is 10E8.4, which binds the membrane-proximal external region (MPER) of HIV-1 gp41, a highly conserved fusion-critical epitope. The other arm is ibalizumab (iMab), a humanised anti-CD4 antibody that blocks HIV entry post-attachment. The two arms are joined in a knob-into-hole CrossMab architecture, and the molecule is engineered for extended in vivo half-life and reduced Fc-effector function to limit IgG-mediated toxicity. Linking the arms produces marked synergy: the parent construct 10E8V2.0/iMab neutralised a 118-virus tier-2 pseudovirus panel with a mean IC50 of 0.002 microgram/mL and 99% of a 200-isolate clade C panel. 
 PK PD simulaiton https://pk10e8imab.fredhutch.org</t>
   </si>
   <si>
     <t>Not approved in any jurisdiction as of September 2026. Investigational; phase 1. The first-in-human study (NCT03875209) is complete and published; a phase 1b single-dose study alone and with VRC07-523LS is under way in Tanzania (RV584, NCT05890963).</t>
   </si>
   <si>
     <t>No marketing authorisation application identified. Developed under a US FDA IND held by Columbia University Irving Medical Center.</t>
   </si>
   <si>
     <t>Intravenous, Route of administration is being determined in the clinical program, Subcutaneous</t>
   </si>
   <si>
     <t>Monoclonal antibodies and antibody drug conjugates</t>
   </si>
   <si>
     <t>Unknown</t>
   </si>
   <si>
     <t>No delivery device</t>
   </si>
   <si>
     <t>Not reported. Clinical supply was manufactured to GMP and shipped to sites from a designated GMP storage facility. Bispecific CrossMab formats add chain-pairing and purification complexity relative to conventional IgG.</t>
@@ -292,53 +307,50 @@
   <si>
     <t>Intervention 5 Dosage</t>
   </si>
   <si>
     <t>Anticipated Start Date</t>
   </si>
   <si>
     <t>Actual Start Date</t>
   </si>
   <si>
     <t>Anticipated Date of Last Follow-up</t>
   </si>
   <si>
     <t>Estimated Primary Completion Date</t>
   </si>
   <si>
     <t>Estimated Completion Date</t>
   </si>
   <si>
     <t>Actual Primary Completion Date</t>
   </si>
   <si>
     <t>Actual Completion Date</t>
   </si>
   <si>
-    <t>Studied population</t>
-[...1 lines deleted...]
-  <si>
     <t>Age Cohort</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Accepts pregnant individuals</t>
   </si>
   <si>
     <t>Accepts lactating individuals</t>
   </si>
   <si>
     <t>Accepts healthy individuals</t>
   </si>
   <si>
     <t>Comments about the studied populations</t>
   </si>
   <si>
     <t>Health status: Positive to</t>
   </si>
   <si>
     <t>Health status: Considered at low risk of</t>
   </si>
   <si>
     <t>Health status: Negative to</t>
@@ -393,53 +405,50 @@
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>David Ho</t>
   </si>
   <si>
     <t>Many HIV-infected individuals mount a broad neutralizing serologic response 2-3 years after infection. Broadly neutralizing antibodies might play an important role in protection from acquisition of HIV infection because they can protect macaques from infection, and the presence of anti-HIV antibodies was the only positive correlate of protection in an HIV vaccine efficacy trial (RV144 trial). HIV neutralizing antibodies also have the potential to alter the course of HIV infection in humans. Therefore, these antibodies might be useful to both prevent and treat HIV-1 infection.
 This is a phase 1 dose escalating clinical trial to evaluate the safety, tolerability, pharmacokinetics and the antiretroviral effects of a novel bispecific monoclonal antibody 10E8.4/iMab in HIV-infected and HIV-uni</t>
   </si>
   <si>
     <t>10E8.4/iMab Bispecific Antibody in HIV-uninfected and HIV-infected Adults</t>
   </si>
   <si>
     <t>United States of America</t>
   </si>
   <si>
     <t>2019-04-08</t>
   </si>
   <si>
     <t>2023-03-06</t>
   </si>
   <si>
     <t>2022-03-23</t>
-  </si>
-[...1 lines deleted...]
-    <t>Adults, Cisgender women, Cisgender men, Transgender women, Transgender men</t>
   </si>
   <si>
     <t>Adults</t>
   </si>
   <si>
     <t>All</t>
   </si>
   <si>
     <t>Unspecified</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Inclusion Criteria for HIV uninfected volunteers: Arms 1, 2 and 4:
 * Healthy volunteers born male and female as assessed by medical history and physical examination
 * Aged \&gt;18 and \&lt;60 years at the time of screening
 * Ability and willingness to provide written informed consent
 * Willingness to comply with protocol schedule
 * Willingness to undergo HIV-1 testing
 * Non-reactive 4th generation point of care HIV-1 test at screening
 * Hepatitis B Surface antigen negative
 * Hepatitis C antibody negative, or if reactive, Hepatitis C RNA undetectable in plasma
 * Volunteers born female of reproductive potential, sexually active with a male sex partner must agree to use one effective method of contraception from the time of signing the consent to completion of the study and agree to pregnancy test</t>
   </si>
@@ -663,50 +672,82 @@
     <t>Filed: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Filed: High income countries</t>
   </si>
   <si>
     <t>Not in force: Low, low-middle and upper-middle countries</t>
   </si>
   <si>
     <t>Not in force: High income countries</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Brief description</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Exclusivity</t>
   </si>
   <si>
     <t>Expiration date</t>
+  </si>
+  <si>
+    <t>CrossMAb bispecific antibody capable of neutralizing HIV, covering 10E8.4/iMab and analogues broadly</t>
+  </si>
+  <si>
+    <t>In various embodiments, the present invention relates generally to using bispecific antibodies in the prevention and treatment of HIV.</t>
+  </si>
+  <si>
+    <t>WO2015084859</t>
+  </si>
+  <si>
+    <t>AARON DIAMOND AIDS RESEARCH CENTER</t>
+  </si>
+  <si>
+    <t>2034-12-02</t>
+  </si>
+  <si>
+    <t>Not in force: AU, CA, CN, EP, JP, US
+To be confirmed: ZA</t>
+  </si>
+  <si>
+    <t>CrossMAb bispecific antibody capable of neutralizing HIV, covering 10E8.4/iMab specifically</t>
+  </si>
+  <si>
+    <t>WO2019135921</t>
+  </si>
+  <si>
+    <t>2038-12-20</t>
+  </si>
+  <si>
+    <t>Granted: JP
+Not in force: AU, CA, CN, EP, US</t>
   </si>
   <si>
     <t>Illustration URL</t>
   </si>
   <si>
     <t>Credit</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/Z4PxznIiLQv1ne8yonlachLSZmuOBmRrfhpoh5oN.png</t>
   </si>
   <si>
     <t>Bispecific 10E8.4/iMab antibody</t>
   </si>
   <si>
     <t>Parsons et al.</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/vEmYYDsUOJSBJS9JlObXMMjDZ7uZC5MzNy3PjqMZ.png</t>
   </si>
   <si>
     <t>Schematic of bispecific antibody binding to cell and virus</t>
   </si>
   <si>
     <t>https://lapal.ch/storage/illustrations/KN1bpTJz2V3ODqj9XEfc069TGizuIHJaa2WEE0UH.png</t>
   </si>
@@ -842,56 +883,57 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -1188,97 +1230,100 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/Z4PxznIiLQv1ne8yonlachLSZmuOBmRrfhpoh5oN.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/vEmYYDsUOJSBJS9JlObXMMjDZ7uZC5MzNy3PjqMZ.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/KN1bpTJz2V3ODqj9XEfc069TGizuIHJaa2WEE0UH.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/10e8-4-imab-bispecific-antibody-for-immunoprophylaxis-against-high-dose-intravenous-shiv-exposure/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pk10e8imab.fredhutch.org/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2453/qf3smHg4MVie_412.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ2"/>
+  <dimension ref="A1:AM2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AJ1"/>
+      <selection activeCell="A1" sqref="A1:AM1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
+    <col min="37" max="37" width="30" customWidth="true" style="0"/>
+    <col min="38" max="38" width="30" customWidth="true" style="0"/>
+    <col min="39" max="39" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:39">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1307,186 +1352,201 @@
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="2" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X1" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="Z1" s="2" t="s">
         <v>25</v>
       </c>
       <c r="AA1" s="2" t="s">
         <v>26</v>
       </c>
       <c r="AB1" s="2" t="s">
         <v>27</v>
       </c>
       <c r="AC1" s="2" t="s">
         <v>28</v>
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
+      <c r="AK1" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="AL1" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="AM1" s="3" t="s">
+        <v>38</v>
+      </c>
     </row>
-    <row r="2" spans="1:36">
+    <row r="2" spans="1:39">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C2" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D2" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E2" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="F2" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="G2" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H2" t="s">
-        <v>42</v>
-[...7 lines deleted...]
-      <c r="O2" t="s">
         <v>45</v>
       </c>
-      <c r="P2" t="s">
+      <c r="J2" t="s">
         <v>46</v>
       </c>
+      <c r="K2" t="s">
+        <v>47</v>
+      </c>
+      <c r="L2" t="s">
+        <v>48</v>
+      </c>
       <c r="Q2" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="R2" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="S2" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="T2" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="U2" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="V2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="W2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="X2" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="Z2" s="1" t="s">
         <v>54</v>
       </c>
+      <c r="Y2" t="s">
+        <v>55</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>56</v>
+      </c>
       <c r="AA2" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>57</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>58</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>59</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>60</v>
       </c>
       <c r="AI2" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>61</v>
+      </c>
+      <c r="AL2" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="AM2" s="1" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ3"/>
+  <dimension ref="A1:AY3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -1501,498 +1561,488 @@
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
-    <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:51">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>102</v>
+        <v>107</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>104</v>
+        <v>109</v>
       </c>
       <c r="AV1" s="2" t="s">
-        <v>105</v>
+        <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>26</v>
+        <v>110</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>112</v>
       </c>
     </row>
-    <row r="2" spans="1:52">
+    <row r="2" spans="1:51">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C2" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="E2" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
       <c r="F2" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="G2" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="H2" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="I2" t="s">
+        <v>120</v>
+      </c>
+      <c r="J2" t="s">
+        <v>121</v>
+      </c>
+      <c r="M2" t="s">
+        <v>39</v>
+      </c>
+      <c r="X2" t="s">
+        <v>122</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>123</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>124</v>
+      </c>
+      <c r="AC2" t="s">
+        <v>124</v>
+      </c>
+      <c r="AD2" t="s">
+        <v>125</v>
+      </c>
+      <c r="AE2" t="s">
+        <v>126</v>
+      </c>
+      <c r="AF2" t="s">
+        <v>127</v>
+      </c>
+      <c r="AG2" t="s">
+        <v>127</v>
+      </c>
+      <c r="AH2" t="s">
+        <v>128</v>
+      </c>
+      <c r="AI2" t="s">
+        <v>129</v>
+      </c>
+      <c r="AO2" t="s">
+        <v>130</v>
+      </c>
+      <c r="AP2">
+        <v>54</v>
+      </c>
+      <c r="AQ2" t="s">
+        <v>131</v>
+      </c>
+      <c r="AR2" t="s">
+        <v>132</v>
+      </c>
+      <c r="AT2" t="s">
+        <v>133</v>
+      </c>
+      <c r="AV2" t="s">
+        <v>134</v>
+      </c>
+      <c r="AW2" t="s">
+        <v>135</v>
+      </c>
+      <c r="AX2" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="3" spans="1:51">
+      <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
+        <v>137</v>
+      </c>
+      <c r="C3" t="s">
+        <v>138</v>
+      </c>
+      <c r="D3" s="4" t="s">
+        <v>139</v>
+      </c>
+      <c r="E3" t="s">
         <v>116</v>
       </c>
-      <c r="J2" t="s">
-[...5 lines deleted...]
-      <c r="X2" t="s">
+      <c r="F3" t="s">
+        <v>140</v>
+      </c>
+      <c r="G3" t="s">
         <v>118</v>
       </c>
-      <c r="Y2" t="s">
-[...23 lines deleted...]
-      <c r="AI2" t="s">
+      <c r="H3" t="s">
+        <v>141</v>
+      </c>
+      <c r="I3" t="s">
+        <v>142</v>
+      </c>
+      <c r="J3" t="s">
+        <v>143</v>
+      </c>
+      <c r="M3" t="s">
+        <v>144</v>
+      </c>
+      <c r="O3" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>145</v>
+      </c>
+      <c r="X3" t="s">
+        <v>146</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>147</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>148</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>149</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>150</v>
+      </c>
+      <c r="AD3" t="s">
         <v>125</v>
       </c>
-      <c r="AJ2" t="s">
+      <c r="AE3" t="s">
         <v>126</v>
       </c>
-      <c r="AP2" t="s">
+      <c r="AF3" t="s">
         <v>127</v>
       </c>
-      <c r="AQ2">
-[...8 lines deleted...]
-      <c r="AU2" t="s">
+      <c r="AG3" t="s">
+        <v>127</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>151</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>152</v>
+      </c>
+      <c r="AO3" t="s">
         <v>130</v>
       </c>
-      <c r="AW2" t="s">
-[...22 lines deleted...]
-      <c r="D3" s="4" t="s">
+      <c r="AP3">
+        <v>20</v>
+      </c>
+      <c r="AR3" t="s">
+        <v>153</v>
+      </c>
+      <c r="AT3" t="s">
+        <v>154</v>
+      </c>
+      <c r="AV3" t="s">
+        <v>155</v>
+      </c>
+      <c r="AW3" t="s">
+        <v>156</v>
+      </c>
+      <c r="AX3" t="s">
         <v>136</v>
       </c>
-      <c r="E3" t="s">
-[...76 lines deleted...]
-      </c>
       <c r="AY3" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-        <v>154</v>
+        <v>157</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="C2" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="D2" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="E2" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="F2" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2006,637 +2056,683 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>176</v>
-[...5 lines deleted...]
-        <v>178</v>
+        <v>179</v>
+      </c>
+      <c r="M1" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="N1" s="6" t="s">
+        <v>181</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>190</v>
+      </c>
+      <c r="F1" s="6" t="s">
+        <v>191</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I1"/>
+  <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>202</v>
+        <v>204</v>
+      </c>
+      <c r="H1" s="6" t="s">
+        <v>205</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>63</v>
+        <v>68</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
+      <c r="A2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B2" t="s">
+        <v>206</v>
+      </c>
+      <c r="C2" t="s">
+        <v>207</v>
+      </c>
+      <c r="D2" t="s">
+        <v>208</v>
+      </c>
+      <c r="E2" t="s">
+        <v>64</v>
+      </c>
+      <c r="F2" t="s">
+        <v>209</v>
+      </c>
+      <c r="H2" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="I2" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9">
+      <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
+        <v>212</v>
+      </c>
+      <c r="D3" t="s">
+        <v>213</v>
+      </c>
+      <c r="F3" t="s">
+        <v>209</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="I3" t="s">
+        <v>215</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>203</v>
+        <v>216</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>204</v>
+        <v>217</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>205</v>
+        <v>218</v>
       </c>
       <c r="C2" t="s">
-        <v>206</v>
+        <v>219</v>
       </c>
       <c r="D2" t="s">
-        <v>207</v>
+        <v>220</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>208</v>
+        <v>221</v>
       </c>
       <c r="C3" t="s">
-        <v>209</v>
+        <v>222</v>
       </c>
       <c r="D3" t="s">
-        <v>207</v>
+        <v>220</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>210</v>
+        <v>223</v>
       </c>
       <c r="C4" t="s">
-        <v>211</v>
+        <v>224</v>
       </c>
       <c r="D4" t="s">
-        <v>207</v>
+        <v>220</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>212</v>
+        <v>225</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>213</v>
+        <v>226</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>214</v>
+        <v>227</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>215</v>
+        <v>228</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>216</v>
+        <v>229</v>
       </c>
       <c r="C2" t="s">
-        <v>217</v>
+        <v>230</v>
       </c>
       <c r="D2" t="s">
-        <v>218</v>
+        <v>231</v>
       </c>
       <c r="E2" t="s">
-        <v>219</v>
+        <v>232</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>220</v>
+        <v>233</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B2" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="C2" t="s">
-        <v>221</v>
+        <v>234</v>
       </c>
       <c r="D2" t="s">
-        <v>222</v>
+        <v>235</v>
       </c>
       <c r="E2" t="s">
-        <v>223</v>
+        <v>236</v>
       </c>
       <c r="F2" t="s">
-        <v>224</v>
+        <v>237</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>225</v>
+        <v>238</v>
       </c>
       <c r="J2" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B3" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="C3" t="s">
-        <v>227</v>
+        <v>240</v>
       </c>
       <c r="D3" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="E3" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="F3" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="H3" t="s">
-        <v>228</v>
+        <v>241</v>
       </c>
       <c r="J3" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
-        <v>61</v>
+        <v>66</v>
       </c>
       <c r="C4" t="s">
-        <v>229</v>
+        <v>242</v>
       </c>
       <c r="D4" t="s">
-        <v>230</v>
+        <v>243</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>231</v>
+        <v>244</v>
       </c>
       <c r="J4" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B5" t="s">
-        <v>226</v>
+        <v>239</v>
       </c>
       <c r="C5" t="s">
-        <v>232</v>
+        <v>245</v>
       </c>
       <c r="D5" t="s">
-        <v>233</v>
+        <v>246</v>
       </c>
       <c r="E5" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="F5" t="s">
-        <v>235</v>
+        <v>248</v>
       </c>
       <c r="H5" t="s">
-        <v>236</v>
+        <v>249</v>
       </c>
       <c r="J5" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="B6" t="s">
+        <v>250</v>
+      </c>
+      <c r="C6" t="s">
+        <v>251</v>
+      </c>
+      <c r="D6" t="s">
+        <v>235</v>
+      </c>
+      <c r="E6" t="s">
+        <v>236</v>
+      </c>
+      <c r="F6" t="s">
         <v>237</v>
       </c>
-      <c r="C6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H6" t="s">
-        <v>239</v>
+        <v>252</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="J6" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="I4" r:id="rId_hyperlink_2"/>
     <hyperlink ref="I6" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">