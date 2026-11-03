--- v1 (2026-10-14)
+++ v2 (2026-11-03)
@@ -1,78 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Compounds" sheetId="1" r:id="rId4"/>
     <sheet name="Clinical trials" sheetId="2" r:id="rId5"/>
     <sheet name="Trial resources" sheetId="3" r:id="rId6"/>
     <sheet name="Regulatory status" sheetId="4" r:id="rId7"/>
     <sheet name="Patent Medspal" sheetId="5" r:id="rId8"/>
     <sheet name="Patent curated by innovator" sheetId="6" r:id="rId9"/>
     <sheet name="Drug illustrations" sheetId="7" r:id="rId10"/>
     <sheet name="Developers" sheetId="8" r:id="rId11"/>
     <sheet name="Publications" sheetId="9" r:id="rId12"/>
+    <sheet name="Antibody clade coverage" sheetId="10" r:id="rId13"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="306">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Abbreviation</t>
   </si>
   <si>
     <t>Generic name</t>
   </si>
   <si>
     <t>Brand names</t>
   </si>
   <si>
     <t>Compound type</t>
   </si>
   <si>
     <t>Drug class/category</t>
   </si>
   <si>
     <t>Drug class comment</t>
   </si>
   <si>
     <t>Lifecycle status</t>
   </si>
   <si>
@@ -139,50 +141,191 @@
     <t>Ease of administration</t>
   </si>
   <si>
     <t>Frequency of administration</t>
   </si>
   <si>
     <t>User acceptance</t>
   </si>
   <si>
     <t>Available dose and strength</t>
   </si>
   <si>
     <t>Maximum dose</t>
   </si>
   <si>
     <t>Recommended dosing regimen</t>
   </si>
   <si>
     <t>Dosage additional comments</t>
   </si>
   <si>
     <t>Dosage link(s)</t>
   </si>
   <si>
     <t>Additional information</t>
+  </si>
+  <si>
+    <t>Is antibody</t>
+  </si>
+  <si>
+    <t>Antibody format</t>
+  </si>
+  <si>
+    <t>Isotype and subclass</t>
+  </si>
+  <si>
+    <t>Light chain</t>
+  </si>
+  <si>
+    <t>Origin</t>
+  </si>
+  <si>
+    <t>Expression system</t>
+  </si>
+  <si>
+    <t>Molecular weight (kDa)</t>
+  </si>
+  <si>
+    <t>Molecular identity comment</t>
+  </si>
+  <si>
+    <t>Lineage / class</t>
+  </si>
+  <si>
+    <t>Epitope class</t>
+  </si>
+  <si>
+    <t>Key contact residues</t>
+  </si>
+  <si>
+    <t>Fc modification</t>
+  </si>
+  <si>
+    <t>Half-life extension factor</t>
+  </si>
+  <si>
+    <t>Epitope and engineering comment</t>
+  </si>
+  <si>
+    <t>Dose mass per person-year (grams / person / year)</t>
+  </si>
+  <si>
+    <t>Maximum formulated concentration (mg/mL)</t>
+  </si>
+  <si>
+    <t>Injection volume per dose (mL)</t>
+  </si>
+  <si>
+    <t>Number of injection sites per dose</t>
+  </si>
+  <si>
+    <t>Hyaluronidase co-formulation</t>
+  </si>
+  <si>
+    <t>Delivery comment</t>
+  </si>
+  <si>
+    <t>Neutralisation assay</t>
+  </si>
+  <si>
+    <t>Virus panel name</t>
+  </si>
+  <si>
+    <t>Panel size</t>
+  </si>
+  <si>
+    <t>Censoring convention</t>
+  </si>
+  <si>
+    <t>Potency calculation convention</t>
+  </si>
+  <si>
+    <t>Other convention</t>
+  </si>
+  <si>
+    <t>Number of viruses neutralised below threshold</t>
+  </si>
+  <si>
+    <t>IC50, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50, median (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC50 range (µg/mL)</t>
+  </si>
+  <si>
+    <t>IC80, geometric mean (µg/mL)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 10 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC50 &lt; 50 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Breadth at IC80 &lt; 1 µg/mL (%)</t>
+  </si>
+  <si>
+    <t>Value type</t>
+  </si>
+  <si>
+    <t>Potency and breadth comment</t>
+  </si>
+  <si>
+    <t>Baseline sensitivity testing required</t>
+  </si>
+  <si>
+    <t>Signature resistance mutations</t>
+  </si>
+  <si>
+    <t>Genotypic resistance prediction feasible</t>
+  </si>
+  <si>
+    <t>Sequence region required for prediction</t>
+  </si>
+  <si>
+    <t>Emergent resistance on therapy</t>
+  </si>
+  <si>
+    <t>Resistance and sensitivity comment</t>
+  </si>
+  <si>
+    <t>Transmitted/founder (T/F) virus sensitivity (%)</t>
+  </si>
+  <si>
+    <t>T/F panel description</t>
+  </si>
+  <si>
+    <t>Neutralisation data sources</t>
+  </si>
+  <si>
+    <t>T/F references</t>
   </si>
   <si>
     <t>Created at</t>
   </si>
   <si>
     <t>Updated at</t>
   </si>
   <si>
     <t>10E8.4/iMab</t>
   </si>
   <si>
     <t>10E8.4/iMab bispecific broadly neutralising antibody; derived from 10E8V2.0/iMab (CrossMAb format)</t>
   </si>
   <si>
     <t>Not applicable (investigational; no brand name assigned)</t>
   </si>
   <si>
     <t>Biotherapeutic</t>
   </si>
   <si>
     <t>mAb (Monoclonal antibody)</t>
   </si>
   <si>
     <t>Bispecific broadly neutralising antibody (gp41 MPER bNAb arm plus anti-CD4 post-attachment inhibitor arm);; derived from 10E8V2.0/iMab</t>
   </si>
@@ -368,50 +511,53 @@
     <t>Enrollment (Estimated or actual number of participants)</t>
   </si>
   <si>
     <t>Allocation</t>
   </si>
   <si>
     <t>Intervention model</t>
   </si>
   <si>
     <t>Intervention model description</t>
   </si>
   <si>
     <t>Masking</t>
   </si>
   <si>
     <t>Masking description</t>
   </si>
   <si>
     <t>Studied route(s) of administration</t>
   </si>
   <si>
     <t>Studied LA-formulation(s)</t>
   </si>
   <si>
     <t>Use case</t>
+  </si>
+  <si>
+    <t>Trial indication(s)</t>
   </si>
   <si>
     <t>AAAS1239</t>
   </si>
   <si>
     <t>NCT03875209</t>
   </si>
   <si>
     <t>https://clinicaltrials.gov/study/NCT03875209</t>
   </si>
   <si>
     <t>Phase I</t>
   </si>
   <si>
     <t>Completed</t>
   </si>
   <si>
     <t>David Ho</t>
   </si>
   <si>
     <t>Many HIV-infected individuals mount a broad neutralizing serologic response 2-3 years after infection. Broadly neutralizing antibodies might play an important role in protection from acquisition of HIV infection because they can protect macaques from infection, and the presence of anti-HIV antibodies was the only positive correlate of protection in an HIV vaccine efficacy trial (RV144 trial). HIV neutralizing antibodies also have the potential to alter the course of HIV infection in humans. Therefore, these antibodies might be useful to both prevent and treat HIV-1 infection.
 This is a phase 1 dose escalating clinical trial to evaluate the safety, tolerability, pharmacokinetics and the antiretroviral effects of a novel bispecific monoclonal antibody 10E8.4/iMab in HIV-infected and HIV-uni</t>
   </si>
   <si>
     <t>10E8.4/iMab Bispecific Antibody in HIV-uninfected and HIV-infected Adults</t>
@@ -784,84 +930,96 @@
   <si>
     <t>10e8.4/iMAb Bispecific Antibody for Immunoprophylaxis Against High-Dose Intravenous SHIV Exposure</t>
   </si>
   <si>
     <t>Matthew S. Parsons</t>
   </si>
   <si>
     <t>2024-02-14</t>
   </si>
   <si>
     <t>CROI 2024</t>
   </si>
   <si>
     <t>https://www.croiconference.org/abstract/10e8-4-imab-bispecific-antibody-for-immunoprophylaxis-against-high-dose-intravenous-shiv-exposure/</t>
   </si>
   <si>
     <t>Publication</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://doi.org/10.1038/s41591-026-04472-w"&gt;&lt;strong&gt;Bispecific 10E8.4/iMab broadly neutralizing antibody in people with or without HIV-1: a partially randomized phase 1 trial&lt;/strong&gt;&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t>&lt;p&gt;Broadly neutralizing antibodies (bnAbs) are a promising tool for HIV prevention and treatment. Here we conducted a first-in-human, phase 1 trial of the bispecific 10E8.4/iMab antibody, which consists of a 10E8.4 arm binding the HIV-1 envelope glycoprotein membrane-proximal external region and an ibalizumab (iMab) arm binding the human CD4 molecule. 10E8.4/iMab was administered intravenously (IV) or subcutaneously (SC). Safety/tolerability within 2 weeks of 10E8.4/iMab administration (primary outcome) and the pharmacokinetics (PK), antiviral activity, induction of anti-10E8.4/iMab antibodies, longitudinal CD4+ and CD8+ T cell counts and long-term safety (secondary outcomes) were evaluated. 54 participants living with HIV (PLWH) or without HIV (PLWoH) received 10E8.4/iMab or placebo. In arm 1, PLWoH received 10E8.4/iMab 0.3 mg kg−1 IV, 1 mg kg−1 SC, or 1 mg kg−1 IV (&lt;em&gt;n&lt;/em&gt; = 3 each). In arm 2, PLWoH received 10E8.4/iMab 3 mg kg−1 IV, 10 mg kg−1 IV or 30 mg kg−1 IV (&lt;em&gt;n&lt;/em&gt; = 6 each). In arms 3/3a, PLWH received 10E8.4/iMab 10 mg kg−1 IV (&lt;em&gt;n&lt;/em&gt; = 3) or 30 mg kg−1 IV (&lt;em&gt;n&lt;/em&gt; = 6). In arm 4, PLWoH were randomized to receive 10E8.4/iMab or placebo 2.5 mg kg−1 SC or 10 mg kg−1 SC (&lt;em&gt;n&lt;/em&gt; = 9 each). Participants in arms 1–3 were not randomized. No treatment-related serious adverse events (AEs) or AEs ≥ grade 3 were reported. The most common solicited AEs were tenderness (10/54, 18.5%), fatigue (18/54, 33.3%) and headache (12/54, 22.2%). Related grade 2 local and systemic solicited AEs occurred in one and six participants, respectively. Three of nine PLWH developed a generalized rash 8–12 days after infusion that resolved within 9–16 days. The primary objective of the study to evaluate the safety/tolerability of 10E8.4/iMab was met. These data support further study of 10E8.4/iMab to expand HIV treatment and prevention options.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://doi.org/10.1038/s41591-026-04472-w</t>
+  </si>
+  <si>
     <t>PK PD simulation</t>
   </si>
   <si>
     <t xml:space="preserve"> Fred Hutch</t>
   </si>
   <si>
     <t>https://pk10e8imab.fredhutch.org/</t>
   </si>
   <si>
     <t>&lt;p&gt;&lt;a target="_blank" rel="noopener noreferrer" href="https://pubmed.ncbi.nlm.nih.gov/27315479/"&gt;Engineered bispecific antibodies with exquisite HIV-1-neutralizing activity&lt;/a&gt;&lt;/p&gt;</t>
   </si>
   <si>
     <t xml:space="preserve">Huang Y. </t>
   </si>
   <si>
     <t>2016-06-01</t>
   </si>
   <si>
     <t>Cell</t>
   </si>
   <si>
     <t>&lt;p&gt;While the search for an efficacious HIV-1 vaccine remains elusive, emergence of a new generation of virus-neutralizing monoclonal antibodies (mAbs) has re-ignited the field of passive immunization for HIV-1 prevention. However, the plasticity of HIV-1 demands additional improvements to these mAbs to better ensure their clinical utility. Here, we report engineered bispecific antibodies that are the most potent and broad HIV-neutralizing antibodies to date. One bispecific antibody, 10E8V2.0/iMab, neutralized 118 HIV-1 pseudotyped viruses tested with a mean 50% inhibitory concentration (IC50) of 0.002 μg/mL. 10E8V2.0/iMab also potently neutralized 99% of viruses in a second panel of 200 HIV-1 isolates belonging to clade C, the dominant subtype accounting for ∼50% of new infections worldwide. Importantly, 10E8V2.0/iMab reduced virus load substantially in HIV-1-infected humanized mice and also provided complete protection when administered prior to virus challenge. These bispecific antibodies hold promise as novel prophylactic and/or therapeutic agents in the fight against HIV-1.&lt;/p&gt;</t>
   </si>
   <si>
+    <t>https://pubmed.ncbi.nlm.nih.gov/27315479/</t>
+  </si>
+  <si>
     <t>Document</t>
   </si>
   <si>
     <t>10E8.4/iMab Bispecific Antibody for Immunoprophylaxis Against High-Dose Intravenous SHIV Exposure</t>
   </si>
   <si>
     <t>412.pdf</t>
   </si>
   <si>
     <t>resources/qf3smHg4MVie_412.pdf</t>
+  </si>
+  <si>
+    <t>Clade / subtype</t>
+  </si>
+  <si>
+    <t>Number of viruses tested</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd hh:mm:ss"/>
     <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -901,51 +1059,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="164" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="165" fillId="2" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="1" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1193,137 +1351,188 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT03875209" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clinicaltrials.gov/study/NCT05890963" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41591-026-04472-w#citeas" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/Z4PxznIiLQv1ne8yonlachLSZmuOBmRrfhpoh5oN.png" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/vEmYYDsUOJSBJS9JlObXMMjDZ7uZC5MzNy3PjqMZ.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="illustrations/KN1bpTJz2V3ODqj9XEfc069TGizuIHJaa2WEE0UH.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/10e8-4-imab-bispecific-antibody-for-immunoprophylaxis-against-high-dose-intravenous-shiv-exposure/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pk10e8imab.fredhutch.org/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2453/qf3smHg4MVie_412.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.croiconference.org/abstract/10e8-4-imab-bispecific-antibody-for-immunoprophylaxis-against-high-dose-intravenous-shiv-exposure/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1038/s41591-026-04472-w" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pk10e8imab.fredhutch.org/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubmed.ncbi.nlm.nih.gov/27315479/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lapal.ch/resources/2453/qf3smHg4MVie_412.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AM2"/>
+  <dimension ref="A1:CH2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:AM1"/>
+      <selection activeCell="A1" sqref="A1:CH1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
     <col min="20" max="20" width="30" customWidth="true" style="0"/>
     <col min="21" max="21" width="30" customWidth="true" style="0"/>
     <col min="22" max="22" width="30" customWidth="true" style="0"/>
     <col min="23" max="23" width="30" customWidth="true" style="0"/>
     <col min="24" max="24" width="30" customWidth="true" style="0"/>
     <col min="25" max="25" width="30" customWidth="true" style="0"/>
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
+    <col min="40" max="40" width="30" customWidth="true" style="0"/>
+    <col min="41" max="41" width="30" customWidth="true" style="0"/>
+    <col min="42" max="42" width="30" customWidth="true" style="0"/>
+    <col min="43" max="43" width="30" customWidth="true" style="0"/>
+    <col min="44" max="44" width="30" customWidth="true" style="0"/>
+    <col min="45" max="45" width="30" customWidth="true" style="0"/>
+    <col min="46" max="46" width="30" customWidth="true" style="0"/>
+    <col min="47" max="47" width="30" customWidth="true" style="0"/>
+    <col min="48" max="48" width="30" customWidth="true" style="0"/>
+    <col min="49" max="49" width="30" customWidth="true" style="0"/>
+    <col min="50" max="50" width="30" customWidth="true" style="0"/>
+    <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
+    <col min="53" max="53" width="30" customWidth="true" style="0"/>
+    <col min="54" max="54" width="30" customWidth="true" style="0"/>
+    <col min="55" max="55" width="30" customWidth="true" style="0"/>
+    <col min="56" max="56" width="30" customWidth="true" style="0"/>
+    <col min="57" max="57" width="30" customWidth="true" style="0"/>
+    <col min="58" max="58" width="30" customWidth="true" style="0"/>
+    <col min="59" max="59" width="30" customWidth="true" style="0"/>
+    <col min="60" max="60" width="30" customWidth="true" style="0"/>
+    <col min="61" max="61" width="30" customWidth="true" style="0"/>
+    <col min="62" max="62" width="30" customWidth="true" style="0"/>
+    <col min="63" max="63" width="30" customWidth="true" style="0"/>
+    <col min="64" max="64" width="30" customWidth="true" style="0"/>
+    <col min="65" max="65" width="30" customWidth="true" style="0"/>
+    <col min="66" max="66" width="30" customWidth="true" style="0"/>
+    <col min="67" max="67" width="30" customWidth="true" style="0"/>
+    <col min="68" max="68" width="30" customWidth="true" style="0"/>
+    <col min="69" max="69" width="30" customWidth="true" style="0"/>
+    <col min="70" max="70" width="30" customWidth="true" style="0"/>
+    <col min="71" max="71" width="30" customWidth="true" style="0"/>
+    <col min="72" max="72" width="30" customWidth="true" style="0"/>
+    <col min="73" max="73" width="30" customWidth="true" style="0"/>
+    <col min="74" max="74" width="30" customWidth="true" style="0"/>
+    <col min="75" max="75" width="30" customWidth="true" style="0"/>
+    <col min="76" max="76" width="30" customWidth="true" style="0"/>
+    <col min="77" max="77" width="30" customWidth="true" style="0"/>
+    <col min="78" max="78" width="30" customWidth="true" style="0"/>
+    <col min="79" max="79" width="30" customWidth="true" style="0"/>
+    <col min="80" max="80" width="30" customWidth="true" style="0"/>
+    <col min="81" max="81" width="30" customWidth="true" style="0"/>
+    <col min="82" max="82" width="30" customWidth="true" style="0"/>
+    <col min="83" max="83" width="30" customWidth="true" style="0"/>
+    <col min="84" max="84" width="30" customWidth="true" style="0"/>
+    <col min="85" max="85" width="30" customWidth="true" style="0"/>
+    <col min="86" max="86" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:39">
+    <row r="1" spans="1:86">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="2" t="s">
@@ -1391,162 +1600,364 @@
       </c>
       <c r="AD1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AE1" s="2" t="s">
         <v>30</v>
       </c>
       <c r="AF1" s="2" t="s">
         <v>31</v>
       </c>
       <c r="AG1" s="2" t="s">
         <v>32</v>
       </c>
       <c r="AH1" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI1" s="2" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AK1" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="3" t="s">
+      <c r="AL1" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="3" t="s">
+      <c r="AM1" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AN1" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="AO1" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AP1" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="AQ1" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="AR1" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="AS1" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AT1" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="AU1" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="AV1" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="AW1" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="AX1" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="AY1" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="BA1" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="BB1" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="BD1" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="BE1" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="BF1" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="BG1" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="BH1" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="BI1" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="BJ1" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="BK1" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="BL1" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="BM1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="BN1" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="BO1" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="BP1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="BQ1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="BR1" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="BS1" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="BT1" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="BU1" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="BV1" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="BW1" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="BX1" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="BY1" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="BZ1" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="CA1" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="CB1" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="CC1" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="CD1" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="CE1" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="CF1" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="CG1" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="CH1" s="3" t="s">
+        <v>85</v>
+      </c>
     </row>
-    <row r="2" spans="1:39">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="C2" t="s">
-        <v>40</v>
+        <v>87</v>
       </c>
       <c r="D2" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="E2" t="s">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="F2" t="s">
-        <v>43</v>
+        <v>90</v>
       </c>
       <c r="G2" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="H2" t="s">
-        <v>45</v>
+        <v>92</v>
       </c>
       <c r="J2" t="s">
-        <v>46</v>
+        <v>93</v>
       </c>
       <c r="K2" t="s">
-        <v>47</v>
+        <v>94</v>
       </c>
       <c r="L2" t="s">
-        <v>48</v>
+        <v>95</v>
       </c>
       <c r="Q2" t="s">
-        <v>49</v>
+        <v>96</v>
       </c>
       <c r="R2" t="s">
-        <v>50</v>
+        <v>97</v>
       </c>
       <c r="S2" t="s">
-        <v>51</v>
+        <v>98</v>
       </c>
       <c r="T2" t="s">
-        <v>51</v>
+        <v>98</v>
       </c>
       <c r="U2" t="s">
-        <v>51</v>
+        <v>98</v>
       </c>
       <c r="V2" t="s">
-        <v>52</v>
+        <v>99</v>
       </c>
       <c r="W2" t="s">
-        <v>53</v>
+        <v>100</v>
       </c>
       <c r="X2" t="s">
-        <v>54</v>
+        <v>101</v>
       </c>
       <c r="Y2" t="s">
-        <v>55</v>
+        <v>102</v>
       </c>
       <c r="Z2" t="s">
-        <v>56</v>
+        <v>103</v>
       </c>
       <c r="AA2" t="s">
-        <v>57</v>
+        <v>104</v>
       </c>
       <c r="AB2" t="s">
-        <v>58</v>
+        <v>105</v>
       </c>
       <c r="AC2" t="s">
-        <v>59</v>
+        <v>106</v>
       </c>
       <c r="AD2" t="s">
-        <v>60</v>
+        <v>107</v>
       </c>
       <c r="AI2" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>108</v>
+      </c>
+      <c r="CG2" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="CH2" s="1" t="s">
+        <v>110</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:G1"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1:G1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="30" customWidth="true" style="0"/>
+    <col min="7" max="7" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7">
+      <c r="A1" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="D1" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="F1" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="G1" s="2" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AY3"/>
+  <dimension ref="A1:AZ3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D3" sqref="D3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -1561,488 +1972,498 @@
     <col min="27" max="27" width="30" customWidth="true" style="0"/>
     <col min="28" max="28" width="30" customWidth="true" style="0"/>
     <col min="29" max="29" width="30" customWidth="true" style="0"/>
     <col min="30" max="30" width="30" customWidth="true" style="0"/>
     <col min="31" max="31" width="30" customWidth="true" style="0"/>
     <col min="32" max="32" width="30" customWidth="true" style="0"/>
     <col min="33" max="33" width="30" customWidth="true" style="0"/>
     <col min="34" max="34" width="30" customWidth="true" style="0"/>
     <col min="35" max="35" width="30" customWidth="true" style="0"/>
     <col min="36" max="36" width="30" customWidth="true" style="0"/>
     <col min="37" max="37" width="30" customWidth="true" style="0"/>
     <col min="38" max="38" width="30" customWidth="true" style="0"/>
     <col min="39" max="39" width="30" customWidth="true" style="0"/>
     <col min="40" max="40" width="30" customWidth="true" style="0"/>
     <col min="41" max="41" width="30" customWidth="true" style="0"/>
     <col min="42" max="42" width="30" customWidth="true" style="0"/>
     <col min="43" max="43" width="30" customWidth="true" style="0"/>
     <col min="44" max="44" width="30" customWidth="true" style="0"/>
     <col min="45" max="45" width="30" customWidth="true" style="0"/>
     <col min="46" max="46" width="30" customWidth="true" style="0"/>
     <col min="47" max="47" width="30" customWidth="true" style="0"/>
     <col min="48" max="48" width="30" customWidth="true" style="0"/>
     <col min="49" max="49" width="30" customWidth="true" style="0"/>
     <col min="50" max="50" width="30" customWidth="true" style="0"/>
     <col min="51" max="51" width="30" customWidth="true" style="0"/>
+    <col min="52" max="52" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51">
+    <row r="1" spans="1:52">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>65</v>
+        <v>112</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>67</v>
+        <v>114</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>69</v>
+        <v>116</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>70</v>
+        <v>117</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>71</v>
+        <v>118</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>72</v>
+        <v>119</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>73</v>
+        <v>120</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>74</v>
+        <v>121</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>75</v>
+        <v>122</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>76</v>
+        <v>123</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>77</v>
+        <v>124</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>78</v>
+        <v>125</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>79</v>
+        <v>126</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>80</v>
+        <v>127</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>81</v>
+        <v>128</v>
       </c>
       <c r="T1" s="2" t="s">
-        <v>82</v>
+        <v>129</v>
       </c>
       <c r="U1" s="2" t="s">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="V1" s="2" t="s">
-        <v>84</v>
+        <v>131</v>
       </c>
       <c r="W1" s="2" t="s">
-        <v>85</v>
+        <v>132</v>
       </c>
       <c r="X1" s="2" t="s">
-        <v>86</v>
+        <v>133</v>
       </c>
       <c r="Y1" s="2" t="s">
-        <v>87</v>
+        <v>134</v>
       </c>
       <c r="Z1" s="2" t="s">
-        <v>88</v>
+        <v>135</v>
       </c>
       <c r="AA1" s="2" t="s">
-        <v>89</v>
+        <v>136</v>
       </c>
       <c r="AB1" s="2" t="s">
-        <v>90</v>
+        <v>137</v>
       </c>
       <c r="AC1" s="2" t="s">
-        <v>91</v>
+        <v>138</v>
       </c>
       <c r="AD1" s="2" t="s">
-        <v>92</v>
+        <v>139</v>
       </c>
       <c r="AE1" s="2" t="s">
-        <v>93</v>
+        <v>140</v>
       </c>
       <c r="AF1" s="2" t="s">
-        <v>94</v>
+        <v>141</v>
       </c>
       <c r="AG1" s="2" t="s">
-        <v>95</v>
+        <v>142</v>
       </c>
       <c r="AH1" s="2" t="s">
-        <v>96</v>
+        <v>143</v>
       </c>
       <c r="AI1" s="2" t="s">
-        <v>97</v>
+        <v>144</v>
       </c>
       <c r="AJ1" s="2" t="s">
-        <v>98</v>
+        <v>145</v>
       </c>
       <c r="AK1" s="2" t="s">
-        <v>99</v>
+        <v>146</v>
       </c>
       <c r="AL1" s="2" t="s">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="AM1" s="2" t="s">
-        <v>101</v>
+        <v>148</v>
       </c>
       <c r="AN1" s="2" t="s">
-        <v>102</v>
+        <v>149</v>
       </c>
       <c r="AO1" s="2" t="s">
-        <v>103</v>
+        <v>150</v>
       </c>
       <c r="AP1" s="2" t="s">
-        <v>104</v>
+        <v>151</v>
       </c>
       <c r="AQ1" s="2" t="s">
-        <v>105</v>
+        <v>152</v>
       </c>
       <c r="AR1" s="2" t="s">
-        <v>106</v>
+        <v>153</v>
       </c>
       <c r="AS1" s="2" t="s">
-        <v>107</v>
+        <v>154</v>
       </c>
       <c r="AT1" s="2" t="s">
-        <v>108</v>
+        <v>155</v>
       </c>
       <c r="AU1" s="2" t="s">
-        <v>109</v>
+        <v>156</v>
       </c>
       <c r="AV1" s="2" t="s">
         <v>29</v>
       </c>
       <c r="AW1" s="2" t="s">
-        <v>110</v>
+        <v>157</v>
       </c>
       <c r="AX1" s="2" t="s">
-        <v>111</v>
+        <v>158</v>
       </c>
       <c r="AY1" s="2" t="s">
-        <v>112</v>
+        <v>159</v>
+      </c>
+      <c r="AZ1" s="2" t="s">
+        <v>160</v>
       </c>
     </row>
-    <row r="2" spans="1:51">
+    <row r="2" spans="1:52">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>113</v>
+        <v>161</v>
       </c>
       <c r="C2" t="s">
-        <v>114</v>
+        <v>162</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>115</v>
+        <v>163</v>
       </c>
       <c r="E2" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="F2" t="s">
-        <v>117</v>
+        <v>165</v>
       </c>
       <c r="G2" t="s">
-        <v>118</v>
+        <v>166</v>
       </c>
       <c r="H2" t="s">
-        <v>119</v>
+        <v>167</v>
       </c>
       <c r="I2" t="s">
-        <v>120</v>
+        <v>168</v>
       </c>
       <c r="J2" t="s">
-        <v>121</v>
+        <v>169</v>
       </c>
       <c r="M2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="X2" t="s">
-        <v>122</v>
+        <v>170</v>
       </c>
       <c r="Y2" t="s">
-        <v>123</v>
+        <v>171</v>
       </c>
       <c r="AB2" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="AC2" t="s">
-        <v>124</v>
+        <v>172</v>
       </c>
       <c r="AD2" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="AE2" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AF2" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AG2" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AH2" t="s">
-        <v>128</v>
+        <v>176</v>
       </c>
       <c r="AI2" t="s">
-        <v>129</v>
+        <v>177</v>
       </c>
       <c r="AO2" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AP2">
         <v>54</v>
       </c>
       <c r="AQ2" t="s">
-        <v>131</v>
+        <v>179</v>
       </c>
       <c r="AR2" t="s">
-        <v>132</v>
+        <v>180</v>
       </c>
       <c r="AT2" t="s">
-        <v>133</v>
+        <v>181</v>
       </c>
       <c r="AV2" t="s">
-        <v>134</v>
+        <v>182</v>
       </c>
       <c r="AW2" t="s">
-        <v>135</v>
+        <v>183</v>
       </c>
       <c r="AX2" t="s">
-        <v>136</v>
+        <v>184</v>
+      </c>
+      <c r="AZ2" t="s">
+        <v>104</v>
       </c>
     </row>
-    <row r="3" spans="1:51">
+    <row r="3" spans="1:52">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>137</v>
+        <v>185</v>
       </c>
       <c r="C3" t="s">
-        <v>138</v>
+        <v>186</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>139</v>
+        <v>187</v>
       </c>
       <c r="E3" t="s">
-        <v>116</v>
+        <v>164</v>
       </c>
       <c r="F3" t="s">
-        <v>140</v>
+        <v>188</v>
       </c>
       <c r="G3" t="s">
-        <v>118</v>
+        <v>166</v>
       </c>
       <c r="H3" t="s">
-        <v>141</v>
+        <v>189</v>
       </c>
       <c r="I3" t="s">
-        <v>142</v>
+        <v>190</v>
       </c>
       <c r="J3" t="s">
-        <v>143</v>
+        <v>191</v>
       </c>
       <c r="M3" t="s">
-        <v>144</v>
+        <v>192</v>
       </c>
       <c r="O3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="Q3" t="s">
-        <v>145</v>
+        <v>193</v>
       </c>
       <c r="X3" t="s">
-        <v>146</v>
+        <v>194</v>
       </c>
       <c r="Y3" t="s">
-        <v>147</v>
+        <v>195</v>
       </c>
       <c r="Z3" t="s">
-        <v>148</v>
+        <v>196</v>
       </c>
       <c r="AA3" t="s">
-        <v>149</v>
+        <v>197</v>
       </c>
       <c r="AB3" t="s">
-        <v>150</v>
+        <v>198</v>
       </c>
       <c r="AD3" t="s">
-        <v>125</v>
+        <v>173</v>
       </c>
       <c r="AE3" t="s">
-        <v>126</v>
+        <v>174</v>
       </c>
       <c r="AF3" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AG3" t="s">
-        <v>127</v>
+        <v>175</v>
       </c>
       <c r="AH3" t="s">
-        <v>151</v>
+        <v>199</v>
       </c>
       <c r="AI3" t="s">
-        <v>152</v>
+        <v>200</v>
       </c>
       <c r="AO3" t="s">
-        <v>130</v>
+        <v>178</v>
       </c>
       <c r="AP3">
         <v>20</v>
       </c>
       <c r="AR3" t="s">
-        <v>153</v>
+        <v>201</v>
       </c>
       <c r="AT3" t="s">
-        <v>154</v>
+        <v>202</v>
       </c>
       <c r="AV3" t="s">
-        <v>155</v>
+        <v>203</v>
       </c>
       <c r="AW3" t="s">
-        <v>156</v>
+        <v>204</v>
       </c>
       <c r="AX3" t="s">
-        <v>136</v>
+        <v>184</v>
       </c>
       <c r="AY3" t="s">
-        <v>157</v>
+        <v>205</v>
+      </c>
+      <c r="AZ3" t="s">
+        <v>104</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D3" r:id="rId_hyperlink_2"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I2" sqref="I2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>158</v>
+        <v>206</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>159</v>
+        <v>207</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>160</v>
+        <v>208</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>161</v>
+        <v>209</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>162</v>
+        <v>210</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>163</v>
+        <v>211</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>164</v>
+        <v>212</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>162</v>
       </c>
       <c r="B2" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="C2" t="s">
-        <v>165</v>
+        <v>213</v>
       </c>
       <c r="D2" t="s">
-        <v>166</v>
+        <v>214</v>
       </c>
       <c r="E2" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="F2" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>169</v>
+        <v>217</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2056,732 +2477,741 @@
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
     <col min="19" max="19" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>170</v>
+        <v>218</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>171</v>
+        <v>219</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>172</v>
+        <v>220</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>173</v>
+        <v>221</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>174</v>
+        <v>222</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>175</v>
+        <v>223</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>176</v>
+        <v>224</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>177</v>
+        <v>225</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>178</v>
+        <v>226</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>179</v>
+        <v>227</v>
       </c>
       <c r="M1" s="6" t="s">
-        <v>180</v>
+        <v>228</v>
       </c>
       <c r="N1" s="6" t="s">
-        <v>181</v>
+        <v>229</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>182</v>
+        <v>230</v>
       </c>
       <c r="P1" s="2" t="s">
-        <v>183</v>
+        <v>231</v>
       </c>
       <c r="Q1" s="2" t="s">
-        <v>184</v>
+        <v>232</v>
       </c>
       <c r="R1" s="2" t="s">
-        <v>185</v>
+        <v>233</v>
       </c>
       <c r="S1" s="2" t="s">
-        <v>186</v>
+        <v>234</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:O1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>187</v>
+        <v>235</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>188</v>
+        <v>236</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>189</v>
+        <v>237</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>190</v>
+        <v>238</v>
       </c>
       <c r="F1" s="6" t="s">
-        <v>191</v>
+        <v>239</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>192</v>
+        <v>240</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>193</v>
+        <v>241</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>194</v>
+        <v>242</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>195</v>
+        <v>243</v>
       </c>
       <c r="K1" s="2" t="s">
-        <v>196</v>
+        <v>244</v>
       </c>
       <c r="L1" s="2" t="s">
-        <v>197</v>
+        <v>245</v>
       </c>
       <c r="M1" s="2" t="s">
-        <v>198</v>
+        <v>246</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>199</v>
+        <v>247</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>200</v>
+        <v>248</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:I1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>201</v>
+        <v>249</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>202</v>
+        <v>250</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>187</v>
+        <v>235</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>203</v>
+        <v>251</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>190</v>
+        <v>238</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>204</v>
+        <v>252</v>
       </c>
       <c r="H1" s="6" t="s">
-        <v>205</v>
+        <v>253</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>68</v>
+        <v>115</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>206</v>
+        <v>254</v>
       </c>
       <c r="C2" t="s">
-        <v>207</v>
+        <v>255</v>
       </c>
       <c r="D2" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="E2" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="F2" t="s">
-        <v>209</v>
+        <v>257</v>
       </c>
       <c r="H2" s="5" t="s">
-        <v>210</v>
+        <v>258</v>
       </c>
       <c r="I2" t="s">
-        <v>211</v>
+        <v>259</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>212</v>
+        <v>260</v>
       </c>
       <c r="D3" t="s">
-        <v>213</v>
+        <v>261</v>
       </c>
       <c r="F3" t="s">
-        <v>209</v>
+        <v>257</v>
       </c>
       <c r="H3" s="5" t="s">
-        <v>214</v>
+        <v>262</v>
       </c>
       <c r="I3" t="s">
-        <v>215</v>
+        <v>263</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>216</v>
+        <v>264</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>160</v>
+        <v>208</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>217</v>
+        <v>265</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>218</v>
+        <v>266</v>
       </c>
       <c r="C2" t="s">
-        <v>219</v>
+        <v>267</v>
       </c>
       <c r="D2" t="s">
-        <v>220</v>
+        <v>268</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>221</v>
+        <v>269</v>
       </c>
       <c r="C3" t="s">
-        <v>222</v>
+        <v>270</v>
       </c>
       <c r="D3" t="s">
-        <v>220</v>
+        <v>268</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>223</v>
+        <v>271</v>
       </c>
       <c r="C4" t="s">
-        <v>224</v>
+        <v>272</v>
       </c>
       <c r="D4" t="s">
-        <v>220</v>
+        <v>268</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="B3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B4" r:id="rId_hyperlink_3"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>225</v>
+        <v>273</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>171</v>
+        <v>219</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>226</v>
+        <v>274</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>227</v>
+        <v>275</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>228</v>
+        <v>276</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>229</v>
+        <v>277</v>
       </c>
       <c r="C2" t="s">
-        <v>230</v>
+        <v>278</v>
       </c>
       <c r="D2" t="s">
-        <v>231</v>
+        <v>279</v>
       </c>
       <c r="E2" t="s">
-        <v>232</v>
+        <v>280</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:J6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="30" customWidth="true" style="0"/>
     <col min="7" max="7" width="30" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="2" t="s">
-        <v>64</v>
+        <v>111</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>159</v>
+        <v>207</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>160</v>
+        <v>208</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>161</v>
+        <v>209</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>162</v>
+        <v>210</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>163</v>
+        <v>211</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>164</v>
+        <v>212</v>
       </c>
       <c r="I1" s="2" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="J1" s="2" t="s">
-        <v>233</v>
+        <v>281</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B2" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="C2" t="s">
-        <v>234</v>
+        <v>282</v>
       </c>
       <c r="D2" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="E2" t="s">
-        <v>236</v>
+        <v>284</v>
       </c>
       <c r="F2" t="s">
-        <v>237</v>
+        <v>285</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>238</v>
+        <v>286</v>
       </c>
       <c r="J2" t="s">
-        <v>151</v>
+        <v>199</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B3" t="s">
-        <v>239</v>
+        <v>287</v>
       </c>
       <c r="C3" t="s">
-        <v>240</v>
+        <v>288</v>
       </c>
       <c r="D3" t="s">
-        <v>166</v>
+        <v>214</v>
       </c>
       <c r="E3" t="s">
-        <v>167</v>
+        <v>215</v>
       </c>
       <c r="F3" t="s">
-        <v>168</v>
+        <v>216</v>
       </c>
       <c r="H3" t="s">
-        <v>241</v>
+        <v>289</v>
+      </c>
+      <c r="I3" s="4" t="s">
+        <v>290</v>
       </c>
       <c r="J3" t="s">
-        <v>151</v>
+        <v>199</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B4" t="s">
-        <v>66</v>
+        <v>113</v>
       </c>
       <c r="C4" t="s">
-        <v>242</v>
+        <v>291</v>
       </c>
       <c r="D4" t="s">
-        <v>243</v>
+        <v>292</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>244</v>
+        <v>293</v>
       </c>
       <c r="J4" t="s">
-        <v>151</v>
+        <v>199</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B5" t="s">
-        <v>239</v>
+        <v>287</v>
       </c>
       <c r="C5" t="s">
-        <v>245</v>
+        <v>294</v>
       </c>
       <c r="D5" t="s">
-        <v>246</v>
+        <v>295</v>
       </c>
       <c r="E5" t="s">
-        <v>247</v>
+        <v>296</v>
       </c>
       <c r="F5" t="s">
-        <v>248</v>
+        <v>297</v>
       </c>
       <c r="H5" t="s">
-        <v>249</v>
+        <v>298</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>299</v>
       </c>
       <c r="J5" t="s">
-        <v>151</v>
+        <v>199</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
-        <v>39</v>
+        <v>86</v>
       </c>
       <c r="B6" t="s">
-        <v>250</v>
+        <v>300</v>
       </c>
       <c r="C6" t="s">
-        <v>251</v>
+        <v>301</v>
       </c>
       <c r="D6" t="s">
-        <v>235</v>
+        <v>283</v>
       </c>
       <c r="E6" t="s">
-        <v>236</v>
+        <v>284</v>
       </c>
       <c r="F6" t="s">
-        <v>237</v>
+        <v>285</v>
       </c>
       <c r="H6" t="s">
-        <v>252</v>
+        <v>302</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>253</v>
+        <v>303</v>
       </c>
       <c r="J6" t="s">
-        <v>151</v>
+        <v>199</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="I2" r:id="rId_hyperlink_1"/>
-    <hyperlink ref="I4" r:id="rId_hyperlink_2"/>
-    <hyperlink ref="I6" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I3" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="I4" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="I5" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="I6" r:id="rId_hyperlink_5"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Compounds</vt:lpstr>
       <vt:lpstr>Clinical trials</vt:lpstr>
       <vt:lpstr>Trial resources</vt:lpstr>
       <vt:lpstr>Regulatory status</vt:lpstr>
       <vt:lpstr>Patent Medspal</vt:lpstr>
       <vt:lpstr>Patent curated by innovator</vt:lpstr>
       <vt:lpstr>Drug illustrations</vt:lpstr>
       <vt:lpstr>Developers</vt:lpstr>
       <vt:lpstr>Publications</vt:lpstr>
+      <vt:lpstr>Antibody clade coverage</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>