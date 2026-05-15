--- v0 (2026-04-15)
+++ v1 (2026-05-15)
@@ -701,177 +701,177 @@
   <si>
     <t>Reg Status</t>
   </si>
   <si>
     <t>Reg Submission Date</t>
   </si>
   <si>
     <t>Reg Approval Date</t>
   </si>
   <si>
     <t>Links</t>
   </si>
   <si>
     <t>Comments</t>
   </si>
   <si>
     <t>originator</t>
   </si>
   <si>
     <t>Not provided</t>
   </si>
   <si>
     <t>200 mg/1.33 mL</t>
   </si>
   <si>
-    <t>USFDA-r</t>
+    <t>USFDA</t>
   </si>
   <si>
     <t>United States Food and Drug Administration</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>Approved</t>
   </si>
   <si>
     <t>Theratechnologies/TaiMed Biologics</t>
   </si>
   <si>
-    <t>EMA/LV</t>
+    <t>EMA/LV-SMPA</t>
   </si>
   <si>
     <t>European Medicines Agency (Medical Product Agency (Läkemedelsverket))</t>
   </si>
   <si>
     <t>SWE</t>
   </si>
   <si>
     <t>Sweden</t>
   </si>
   <si>
     <t>Withdrawn</t>
   </si>
   <si>
     <t>Awaiting approval</t>
   </si>
   <si>
     <t>https://www.ema.europa.eu/en/documents/public-statement/public-statement-trogarzo-withdrawal-marketing-authorisation-european-union_en.pdf</t>
   </si>
   <si>
     <t>EMA/ AEMPS</t>
   </si>
   <si>
     <t>European Medicines Agency/ Spanish Agency of Medicines and Medical Devices</t>
   </si>
   <si>
     <t>ESP</t>
   </si>
   <si>
     <t>Spain</t>
   </si>
   <si>
     <t>EMA/JAZMP</t>
   </si>
   <si>
     <t>European Medicines Agency/ Agency for Medicinal Products and Medical Devices</t>
   </si>
   <si>
     <t>SVN</t>
   </si>
   <si>
     <t>Slovenia</t>
   </si>
   <si>
-    <t>EMA/SUKL</t>
+    <t>EMA/SUKL-CZE</t>
   </si>
   <si>
     <t>European Medicines Agency/ State Institute for Drug Control</t>
   </si>
   <si>
     <t>SVK</t>
   </si>
   <si>
     <t>Slovakia</t>
   </si>
   <si>
     <t>EMA/NAMMDR</t>
   </si>
   <si>
     <t>European Medicines Agency/ National Agency for Medicines and Medicinal Devices of Romania</t>
   </si>
   <si>
     <t>ROU</t>
   </si>
   <si>
     <t>Romania</t>
   </si>
   <si>
     <t>EMA (Europe)</t>
   </si>
   <si>
     <t>European Medicines Agency</t>
   </si>
   <si>
     <t>CYP</t>
   </si>
   <si>
     <t>Cyprus</t>
   </si>
   <si>
-    <t>EMA/INFOMED</t>
-[...2 lines deleted...]
-    <t>European Medicines Agency/ National Authority of Medicines and Health Products</t>
+    <t>EMA/INFARMED</t>
+  </si>
+  <si>
+    <t>European Medicines Agency/ National Authority of Medicines and Health Products/Autoridade Nacional do Medicamento e produtos de Saude</t>
   </si>
   <si>
     <t>PRT</t>
   </si>
   <si>
     <t>Portugal</t>
   </si>
   <si>
     <t>POL</t>
   </si>
   <si>
     <t>Poland</t>
   </si>
   <si>
     <t>EMA/NOMA</t>
   </si>
   <si>
     <t>European Medicines Agency/ Norwegian Medical Products Agency</t>
   </si>
   <si>
     <t>NOR</t>
   </si>
   <si>
     <t>Norway</t>
   </si>
   <si>
-    <t>EMA/CBGMEB</t>
+    <t>EMA/CBG-MEB</t>
   </si>
   <si>
     <t>European Medicines Agency/Healthcare and Youth Care Inspectorate, Ministry of Health, Welfare and Sport/ Medicines Evaluation Board</t>
   </si>
   <si>
     <t>NLD</t>
   </si>
   <si>
     <t>Netherlands</t>
   </si>
   <si>
     <t>MLT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>LUX</t>
   </si>
   <si>
     <t>Luxembourg</t>
   </si>
   <si>
     <t>LTU</t>
   </si>
@@ -899,78 +899,78 @@
   <si>
     <t>ITA</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>EMA/HPRA</t>
   </si>
   <si>
     <t>European Medicines Agency/ Health Products Regulatory Authority (HPRA)</t>
   </si>
   <si>
     <t>IRL</t>
   </si>
   <si>
     <t>Ireland</t>
   </si>
   <si>
     <t>ISL</t>
   </si>
   <si>
     <t>Iceland</t>
   </si>
   <si>
-    <t>EMA/NNK</t>
+    <t>EMA/NNK-NCPHP</t>
   </si>
   <si>
     <t>European Medicines Agency/National Public Health and Pharmaceutical Centre</t>
   </si>
   <si>
     <t>HUN</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
     <t>GRC</t>
   </si>
   <si>
     <t>Greece</t>
   </si>
   <si>
     <t>DEU</t>
   </si>
   <si>
     <t>Germany</t>
   </si>
   <si>
     <t>EMA/ANSM</t>
   </si>
   <si>
-    <t>European Medicines Agency/ National Agency for the Safety of Medicine and Health Products</t>
+    <t>European Medicines Agency/ National Agency for the Safety of Medicine and Health Products -Agence Nationale de Securite duMedicaments et des produits de Sante</t>
   </si>
   <si>
     <t>FRA</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>EMA/FIMED</t>
   </si>
   <si>
     <t>European Medicines Agency/Finnish Medicines Agency</t>
   </si>
   <si>
     <t>FIN</t>
   </si>
   <si>
     <t>Finland</t>
   </si>
   <si>
     <t>EST</t>
   </si>
   <si>
     <t>Estonia</t>
   </si>